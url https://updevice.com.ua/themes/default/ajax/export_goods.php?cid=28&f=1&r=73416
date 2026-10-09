--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a8e37bd9622efbdcd8325e451047f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb31f1b30f038a130ffb5e02e8e06e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02100ba068c0e94abb7bdc1a3cf0b1c63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfb629a140da38f07276048cd2e73b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c98837b3472d7077e03bf16d7b9845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d2afdee04dd2bae849c8c2964e05a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a975a90a73d9e406da934bfe595a3e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92d1de94a78d65f1fd7ca3939dc8dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629ac2568b550bcf8475243a054a7169.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86c1710cb31420d54dfe4ad749eee610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2c74831fe5eeddb319785cdb0acee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc6475ffbf36ec1b7b4f0b397741c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8524a405ef1bc9fb01719beca4a35213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14ffbc356365087b4accfea3dc56af14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fdcc3011bb9716948de8c7b2f04c915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753db18744a90c833a6611d20e4e655d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273be8e40b7d231a9a81beb934168ec817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6706b67cd83af9f52684bca4d34b23118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17f9d31d0d0131ed04060d638f2df819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3b617199ae2a3927873947417ec7820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db28b46c17e2891e9c5226bfdeeada421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c955c6a91182d0c4dd82d6680420522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943eaee34c51791bb1daac88e7dae42123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ee37973e453883060744ead8fee5b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57653e430db3efe0a2bd82a2442d3a9e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086063cc71cbe51b5bcf44a6b8ec7a726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038263dcc66ab93ebf4419415c9c6a3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce495788cd7eaf952a8a9e1136bf0d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98953e56d0a18b665320efc1a3ce733129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056e94acadc469fd1c93b979b9379af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455da8cd78a7ae2c96fe2d3012fe022f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2abfc1235d502f2c550c3897f16d732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8cb10c47a22714123daad96cfbab633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8365085c5ea6f95ee393ebdd64b0a2534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ce51f17439d5d3343b5a770f323b635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926a63142a156b71b90f25de714ab9c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2db9a0ae3f1fab4973760e4b72a8837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68db413dc9e3b689921f2be53ba18b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc58914e199f10bb34ac3d49c7878f139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b9ddb9902583be0199bb7222346bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c576e7c696825c525c6443497ecfc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455d8a6f3ba2356d23af7ab7e405be842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcd0604092aaff647ff8451fcb3c6243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14624445906a02e1cd9824c6a5078ff344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f06bb25efe214ea8836605405f8c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95c0961174237404c03128be4cf59246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ded822ceaea305a661c90c0859765947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35e9906b24dffd3c1999003fab2b3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f61f342cec3b6c998886c371955ba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c77effcca98df3e675bbb66e4850150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0106136da1b5376c0dd725ca280f09f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c7abd17c5d60f6ad0569006ffdf9a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb234ee072c6cc6d95d68e5e9400c4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7c1089ae2c9cb6d4bef8c243b1a7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69147c9fb8dfac130c412f8ec210dd7d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdcf016dae084e4f58a2e58421fc0b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b2f218a863d5f9ece0d67e792a5d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678e22d25e0b9592713280ae328866e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87d8b5014f628a354edfc7ca6679c359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b5b11ddb8683671ecd9c4ea6357e060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a86c7cdbcc9f3f3df03fdc7acdfcd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf0a844d219da14a628adf12e9325262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69961da8958a7da59a5e2a38bb81c06763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc955cdd353138e501d336425ffdaf7964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c5e93ed75f4f47b9075aae5da1d6965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e48e55ab712fd6b39df9c4c7e228a366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863bedd95fc2e03f83550331928227e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb49bdcaab117f3d8213f0936961fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dcfcd012998aae562f1bb8b6ba04369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb8f77191f6235690c98d7feeafc1070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef98ba633f8982610e9faee03f02c8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b40b33b7b577fb859eb2ee3b941d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639fa209a0415dd69bd6a7a995ba40673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a4e7fd3035eaa1fef923a97f57c5474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ff1ee60c703742c79ac31e5bb557f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0b8a015df803c0fe52002f0349e6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1a3ba66b244c8583e17a67590c94d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467fedc725cfd55fd2f164a0584dc2578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fec3aeb412d8c974fedd3edc1b5c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864be806a6ca6c837709af3dfa175be480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffee6d51bf53ddf897789914cfec3c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227cc5740614417899427eff500295582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d77ae12bca9211787b8b42f61c2dd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ecf027824c5846c25f9c56993850584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd6c47a1e71e5b6dc0a9aa5cb518ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d21db01317a2fa5cda52ea0c62ff786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89817928a5f48768a1160a0dccf24e1a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdec7604beaceab59322ccee353f7488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69aea54331caed5023047ced8444bce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c78c83caf1aee87fd73f7389a7213090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee896fb0beed458917676923e1121e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bef8e6653be713a1beb4d31ca0a3bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897653152d30f4e397c35955f6a4a97293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9a370b07808af0db625034a37fe7594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da7971333bfc56c0c8e5c6f49649f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667a1c6320a630fc83ed48985fc937a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2bac71a3b3b57c21cebc6bb9a7c9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2df4899693cd69fc0e740d612654498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4121e8851cf917358c6ca5192d578499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebeae5e9bf9787b40e5de739042c70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0ac1b9531a4571df8d3cb335b8bec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78f5363531aab2caa6b0bfebed2fb6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712192451563d1747daecd884bc8cf93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc61237d9fd8f3e778eb90a19420758104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5d2c66713227561f0e26d14db3f5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142fde8610f60a4011a355b1efa4e4da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed3d895a2b11a8bbf2cebd142bd93f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280459c53a214765aa232d7354d0b51b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bab1577c00dcbe9f6600ac144a374109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d29c128db98aaf5bd6cd0b2c93ec7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24789dab077f9b87a4a47d8885cdd90111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251fefb53d72d1ccefbb322390dc8bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213c0815076aca840a453cf88291441113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68099d777ce531904a17dce163cc81114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abafed190664b156cd7aafb7257c21115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815b1f64eab4b9fcc80205e7853bca7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dc39fb0a15602d7dd0dd83c77ba17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576481662035b6e091efd9369ad3f50c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1f08288d46725235826ee65a560064119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff505a7a1287ddda0082c00c09e2efc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91167660b054b4ec21dbdf68f4d348121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01202bd008929c08883d0369a866ebff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990f0e75bbed346d5ef8119bf848ae6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b95303d2d9b6917f52f18acb678b13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997ae4230ca385318ba9d0efbc39f03125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b655c701bfd01e03f14891aa4e44014126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9395508d3fd2edb8c1c1cf0346c6a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c6cd1042b467c4c5bbf092a4ad282128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af79c0a3e441b7d7d3108f0ff12a7a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18550777e717ca4805ad90065bb3e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90e447af0ea9290b4f10693ccc1949131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f03f6d1cbacbd8a2648496fcbf13f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157535c92f38ceb1c2b3aa8e00e3a060133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c5dc223762e6b4548323a3e312306134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb998da0ad54df5ca65e92efa51bcf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086cff1fcca3fbcc5bfdb727486870c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97279afc391c62a2c1f33746ac915d8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af03bcde70949c6f8d87d6286f02caf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf9191f846d4c53f524ad2db82a997139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251d8680be7d671caca66296340e5cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85094f9eb50654c774323301777e1ce5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20cfa2d699d59a4ec6923b7db5f331142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b8c99f78890f4845094cb717f38f3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a520c1a292e56d2205a0e02ba8e7f45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c77f7d179c200c453f75cd1cf53ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4a89c89491a20a3d104d092fd373f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7e1bda25643f319f64111b3146979147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a529c8d0e65ca6aaef8d249aaf7b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10e233d467510a21f6ea509fc34e99149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96ccb49b889899a23f391236c4eefb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc63dd019c13a4ab1ee6490eaf66a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec7b81cbc4a4c8fee9ebe394b38574152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd8815d94127610ebb3a46f4996f5e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829369a3155d36f1dbb1527c469282d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee76558d9f35480a4579d60c46a25b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a08a44eb25cd1f905863de1ed1616156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0fdf598d9a2d19c31281bb89058eef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4adb1894847889450596e3663d2ec9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e5ebc9869424c094acb81bb5f0b58159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/added2b8bbb77d656d1b1bbd4553b94d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8a7f6423da0f9b9dcb62d840c6e8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72561f06d1400250468425cd00b03e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b2ddfdd11cf5145365a04da00433b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4da3a64c328468ebca9f94cd4ea06164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eca5124b3cebaa1515722e86cd9aa2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560721a2d144cf027c748dedda1f8a25166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d24b0f337fb4f32ee9bd5a75b1bf6e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f59a401dd0f2104cd4995045e6cf63168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e6b594b5b197e474f87d9a6a62b88169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb58a52a15f4cb70b057942918f2889170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1831a3e43e37e3f596ea081e8a9efa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11953a950596b740b56c68e9d00044cf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b481b4048267c42b28717d2b17dcb1d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85508a8ee82177053b9be48764ffe9aa174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696acfaf74a7b5a3f02023d1c29be33175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ddaaf02c0472d16ac7a5d4aa9d8861176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d256795496ab645dfa2f52b1654e631177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386d03fac791e0411054be0ae52e1dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11734ed60993ded50e22330e03f331e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcad5e1703a513ff6a82672a024741180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5ced7211f9989623fefb7549d0030181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7808eb8d4fd8a92f1d97626e398da32182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9866fa111e59b66644d8cc7bed7da4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c846727fd2f6f8e574acca08b235e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaacb29de26dd780f1abb66a790ad04185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84130fe29815d0b57d3ed42a73816fca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003c9857d89ed7072483f254d6efc29187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219de17e6ab5cc57252c393ae635ecd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef04e857c99997f084c3919cee6274189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29df195bfd4d341e888ffbf134d648b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de05f5224dad360ff07c89bf91a166bb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1d00e4dd948d39f90c62eea038b3ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca99150a551028353f6c91af4de151a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76c950d924c87ed4c2476ccb2f65ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd11b1df104a77046122ba84fb133dd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b729638a4b284ff0d3d6a431c9b3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc9d50b243980653dd33773a0b9d68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e7ab6211df9a374d4f32d85cce477198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834baf0611c16d80d1fe78de7117a3ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ac4e4cd4896afd744ec9da968664f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d6ee98b199792689343617cf3fa63201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b96966058adb446c1a062b979e2cc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5bb7f1a09338c961cfd4c842bba30203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92814bc5c780037c43047dd1fdf14cd3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83899c2397b710cc3957bf3b7c339321205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de901b0198a88a68f93897ee0fdedb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6198879080aaa736c53ed676fe96d381207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2236709985ab092baffbb32a856bb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f9b5194b13d79517941cb0f1482fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0b34deab11cc3c6c3a9b61986d0f94210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c65d6751e6bc67d82a22c4a2f9c8b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360b4f9ec34ad4c562e95377f2cae8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863def20636060ba220769c9443c0991213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de424c38f8418769e2eacac1f0a4329b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cfc0a9a5201fa99e228e85c703313215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873699d93a0e57bca9936b3740f64b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae36c89d38d6c411f814267c6956fde7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254547af54b578d32a16da215c4c1185218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac9c09da96d93b434599c7e11bcc97219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dea7a1366f257d1150e7e1e7c7f7f90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5cadc6c6941ca0982446d3a9f0b50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c44ed4941644097214df9d30bedb2f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25478ab7653b56c6ef1fa7f628ab00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b99550840f2e9e011d23428c01246224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf956845f2db4bd17bb347fc98aa5aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979ffad57ae5deb927c657583e2198b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ee5694ee8ce80783601f292fa2481227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d005cd9e7761ec6ae35932877c91472228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea1805cb6be007c46a5709b937661a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e69f2cefdcb217788b26f51421eb6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5618bd7d5fa10283059738a8ad0ebcf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad0d5086224b11b998943cd7ed4c5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1ac90f9ebc0e80e7f0526082891821233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775399637d86ff98885606321ab6e6a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a4f469f50160aac38c83b759b63cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682bd007e793db67c3f35ed7fc42333236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc68c7147bb842425c188a93fd83c17237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8f1f21e0e0f75a695adc97515f1df238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b93b0f63ad6720b4b2b3de2e0099de239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb936292c361a2153644528038d6245d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5387486ce8a5badd89a68fef08f20241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c7fb8f8a5f2660aac35474c6785bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdf5d5c4d70cf2ddf2e2e9bd6e4bf1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be562f57995ffd724d1c38d504e69c7c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93347af572bfe85df0e0424d059464cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08da6aa449badca212d33dc6863ee1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bd0d480bb889fec19436ea3fbb669247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5060297e532ca925ee8e4e6064d81dd4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4ae29f115f4b9705acf83dd5dca64249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e3571b2a3f20796c4cc1cdbd2618a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe1ab23e5abe4039aaf76fd9d9c121251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858774a962b00457f4f4d518af89cee252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c86a4663e3294227963fe2876de97c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df469962d669b4e0d9752c8390eb692a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ac488d0266b4946fffbf8480ff0a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24279dd187e29f2bbb05a8ec785c1a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e4ce8a8ce836b653b09e9610f444e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719c70ef0440ee041c68455fa5919706258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547efab1764bf024e211e319cfcd045259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da83bb1c370ec301e5bcfcaa1cae0f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977ab5dc73c0e4648fd63970da04942c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae76b3859397b5114a94b1e177f27a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc68426cb9d45468e23e926c3890bc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a720f0f1d0093be3ab486a358d2c8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894aeff76d37330d6b1b5bc7436b02d6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d019ae2d682f6f5a56224c4604c9876266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffe7d1dfa3b7757adeebab3220854e8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f17ed817651891c48bc446c6a6b82b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b650928c8d4264d0c751cb9d5141b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9a6fa26ebaace6269cd5013bbbac0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782400da6f4e9d938d485d71c76d4afe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6305081c7b3276b294b7ebb66b110d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e082b7744b243b529919da696c1272273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd2946ad0861c50fcc37406a1e784b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071bfe9dd5d584f26755007aa4b094d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5dc98ff0a97d5144932522ee1a72e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9a618f377ba25e1b892f0f32dda0f5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10301a543ea4b8aec809e366c592bc4c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2363822fc720b45440150b7bb4f80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6d252f52a4f45720cc30cec98285d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568da1fcfcf73d507548409174170bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4cd75557b33e50d61a055af15d8ff282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b5d185c1d6d6c945d044b4e4f3655b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232190f21437941af00e882ef88feb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b9e3b6d2d53e6d131a56631873700285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa308264d3e1eee2539af0405c0eed3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a30be4447b136003ea8772190a1e3a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc15ccc413adb1c945c207a7f204cbd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f734b75838311497ddacc63d9ef0cf7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e989867a66ded6e4ae3a012ae41f0f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0518b6eee35ee6ed5fc7524fd5c83e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5688a3aca576f4bb9e43d36dfcd66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387cfc5cb27840caa03deb976561d73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba94a85dbf1c6271d7fa38de93617e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae478d40c701deab24af0ea3f0392f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c89b7e2b887965f9320b1b33e450b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da8170882b476133184abded5e85512297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5121793435b2897e80068f34fd73a93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4041ecbc99ee82e3b3f4fd6f20b2d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59e9e3b654029b8d905857e331a0c8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c99870d95679dbd96be33de6c1e637301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dc9199aee3a217cc50eb52db708e5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf114ef44ecf779bdb58f555e9843d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4697d0813bcd1ee99d31ef98bdd8fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875372da3db726c3797ef99cc6bdc02f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74f72813cff2ea1573a37be88be7e82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3600d4f7b0dbb9b2f8124bc70aaa27307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9445f9f1346c070be9c1d16fb8d68ea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a8fbd07c600cfce8941df69d8f9ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc25e88b7d9419e200f1cf0bcbfd884310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51283f70b8570751d4f44e79ce859654311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc20b3ea81e16b631e7784d8f6c20a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130659a5e4d006e18e3f51384b8f16c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa13874c589cb089edbdbd5cfa94d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93592050d552c0873b3158bed3afd487315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7711195bdecebfa937c25fdec17f56316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13bbec1353cabf1801f8fa22da5d25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8098dba8d4b14e3305fd28afd76ea5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f095ebc0a0a548d6dd9b70480ba16319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94371801617a76da096024accd30507320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fd74c238787770db20d5407f0890f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8950149e9139bc81a34b218d63990ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f15c697db6e3b5216878bea05d07b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3490bced69b8dc25f17a7958fae612324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c249cf2f94bb982a79b1104eb8de1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636980b51a63c2341bcdf310b548885326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50964c0853a5110996bbf9b1b212ca4b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3237369cb0715c72546f0169deadd4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54293bdae1bfb28bc227882ebc589b6d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9df768b80bf0c2bddbe3b782745c05330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c0c8af1f27b3b573220d2187ea877331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487d367daf0c871fd600d15e5d011429332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce39a388f84a281d2e40fffb8b0053f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654696a20240b021688a3cfa5835bb65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631538f7880404965082d94c288c064335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a248a6b1c98a8722cdccd26393a3e71336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879b6332241d479f9f980d35ba6170c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f457ae40756fc1a5e2d6115edb2cbdb4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717fddfd259f873926e8278a6a2fe34339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad8261e3d6926440f97aac984a16db340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8556108a8fee3ad12d307bd96d7dc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c384bc707e9607ec62db60e65d99d79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927399e5d4ac0a8cedc01cefb90991ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e063f0101c8624bb6fd8769b4d3683344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b9b331f9fbe841eb11697168728a6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3970eb0c03f90ab8b78722693d874346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926364e3ed58004fc0be9f70043c2c9a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6479933de851523ba5f02d3ed71a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d02778ca50e70f432353b9cea7aaa0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f1b978e20fefbf9f2f5e4e9781b1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020d3f7347dc1ef4774572e03ea9502351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c293ddbf0640bc37780661ae9ca6348352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7cc24d70c3e65ebc520db63c3fd15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f37ebe414f4aa5a63344c00ef7fc0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b29504ba286a46159b719a505cbcd5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6ca63cc0d634de63aac600d8dc609356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b63826dbc26e0768f5900b8c6bf49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff28f2fdcf083b00e509e26fb95fc63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1d7cc2a845477b85d6959d04e0753359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca75767ae40edb905797b89f770675a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad811b7d0b3985dce360cb2c5ab38e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276471b3eccfb81fe831740bce6b9d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8c29758d914f7a83ef1745f416ff7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c97166daa66c34095ed6039cb51e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370829c263bab313b4d5bedb2f9f3b25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668bc1fa23ee42f89d566ca990d818cf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caad29a17aa6c0e4a0e0d1b3c7d5af7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430e1b4010f245e21fd43d2ca9eb8b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48caa576101b876d72cdfbab87498266369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad604a35398cab15d4ac6484bdb3b37370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39687b3391a8144a03b987e3696d877d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936fe309fa9d11aee5eee0c1ad97a55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf34ca0fb058e373663d3a2cc1eb4d9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21d83c6534428b3599fe5af7b5ab1e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed8bfd6c0642816580fc68972459c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80c82ee74b9961d5dc0a24aa74145b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7488fb5e1354ad79612002e4e2fafe4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18947db806dcfbfb8e8d9de632033a1f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6ef641ea0a2a52562d4a4fa806335379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3466e765e0700e6cfb7c7dd0359e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3d26e92302acc78220a9671b94990381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bb7880f677b6978878ed671c44e4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfadc24ee1e81d6bdf00fa3ae572cc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56acce4bd6f68732838b8c4637e619384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485db0697479204b96e874722dbe0bb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c787710af5d32e2843de1ef112c145f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b32d57d1c52b6386d82c9369519d8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3e6d6148c8fc827ef37d987140ef3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb0dd13302effb6471dd23ca207a49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ceeec9066a7a3d516d1086f6ed5127390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd5e01d694727ceaef5421360fc924391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aa0f7a799f41477dcf353a3ede693392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea458c18bc7977bee587b4b3880e04393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a3074cd9c2b3daffe7a2852207d94394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80228a091550ad849fdba26dce947932395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54699634910789ac8ac13c2a19f25f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d56da15f68e489fbb3639e93bc0193397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437c609ca5aaebf62352d74bda0f34d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26baed62ac9e9d22967e6fddc7197fca399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79256de9a71eb901c5220ff394d335ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916acbd42b4a4c51d0a538b76341dda2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cb3f78ab1e97d804a0257c0049e24402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e0d289b6c196a7204127b0d2c7820c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385ef20cfd0b80de07214cb8722300e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09ba24ecf64bd830806382ecbc2b66405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70ab863f24c0d9cd095bb84fa4158c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e044fc8500339110fdb5e36f08eb8af407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57784ab63f110bc99786b4a4fa666e13408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69a08c4639b6fa9f3e05923f8e59560409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f449719bd86b9015e4c9b15f30e8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465dfe0d878b21476d01c2efc7b0742411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965b3eda44d4ff24e2118df46897b45412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b093ed77575846c81f8f2783d1dbb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22acbd9b7dc77c78c0fda2ac2b583de7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bded129f9a51e027b674d75fa6ffc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba016ed936ddce890a810797da0ac0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be913ee61545c618e2a58a4013e1400417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410b54d7bdf512f321da1ef95ac1344418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95bb07187d7cf09e798086cd764784419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbc66fc2ad0df4eb1760af3d66e6c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1268e32bf9a4123193817443475c4d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338316f5ccc00f36a6be2657da6a28d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b88733c0cd3acc607807f9980281a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68ffb2fbe660ad8eea39eb0c2f97c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76eb53ea6acbb6398349721280d8238425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb385c016f0b0520ab1a51776c8751426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fa3c4fed585d62d1eedfb0b294a92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521f74a2ce825e0468c292a58169a95428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68f39ba61813ecddca824e6c678a78429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db092298b4551b802c78b0a7f6d3c4f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef023217020275b56799edd0260bae0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b560b92da4081cc466aaff69088fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831f92d69af43d346fc6f4a27e6a2b3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119cb09c80ff9f06610ebee56fae93e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0d5a209102631f46f987c567c285c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb885c4f6d1256a6d788146f8be0da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0293b7f112ca345a1b8a81c4e88244a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e5a9db33675cccfab3a79d2091ca3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bdbe95fa8ae91f08c95089062198c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969e5e2d36e95faa7be313ef8dc4935440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ed395d02563674a213a586296b650441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8cdb65e42a741d78fa0ec0b934380442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490d9c78acf1bd49f45dc8e0d5e9c07443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483006282b2f949bab0663e9d139cadf444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed65bfd71504611b6542b7daae3e33445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5167ee4f7110c882f2e23a0f4d9f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ff877e2c76f5898336f1926bc318b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23eacb6281df2dcbce02e1e502001c3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea4674a758a595b10e283159a6c019449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d98633ba6090b651b278159d852bf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597dccb76a0abccdd5ebdb01e2343e6f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63129ed23de092844b4db35339e016452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4bcc2ecc183076e7012325f42613b8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460a3c26a36c7528ddece8efdc627ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ef8a74871bf8e274b09bbe5fc6866455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116c22819a37dcdaa2d673eb572b074456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcb971d2e3247b2bc9c80262030558457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977835d7b015d1161f73b6026f9402b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f78f38269b441efd8f376e4b4e5bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bcbe2f4d6a0e198dac05a02bcff96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95639e14e9db9227912bc00d531e7cc4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4698f71fd18742a4f63a6699a50a37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a135f26c89c32526167e7af12913d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78da66ea9abba6a0de75a9a9c8272f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571f29be3fb3504ea2a96ab199b966b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0980c31ff1f31304c2a703030f2a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51bb9a225e46adf60cc1c2e43a5e0d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f78f66449484f6883bfd0207b22fc9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d11db68a3b27195282b3898bf9ef1d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f4b63a988d648db50c5c8df6b2be5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6342c9d08425c6940b86287cbfae9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95989f9c5dca10cb632ef6c9320a53472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489908639f50f720e5850e008bd0b873473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63a0fd3eb06903a2fa9f167bef4db26474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab65958a7396e3fbd852c8c90741bf3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d30b622dea0cde1c4019bf618e281476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533326ea748a4f7b483a91b9cf880a4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80cf62115a420dcfedb4ffcef1df0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266981b8c3141f70bc6650afe9bb333479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6974907a86310fddd815befc672c35f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbabf988c1432ee65ca650d2e3f3a28481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bd8f2121138b46dd7469fc334ba50482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7db8b3ca36cf8018bd863f5eb95931483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc434c846a43630876171a5b8520803484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fe0071b1d5f751a29b2b12e3a62ad485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b26e3cc0999ea36ba9d12bde07a1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a24f70140e16fa04dcf5d8c81e217487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40ef7217c3428b66c5787f59a4b89d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7da77c6f538d72fc897229ca771e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb547ad01820822c21585c7ed958ab18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144da1e38107d1a627411ef257a2a606491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf7cb273802348d5d2e3a6a791c03c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb7ea6039dff37aa1fb6690392f8f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1164e56f7a4aa0aa994e2e03c93897494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878d177829dcbbf81385d00127b1a2b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ffe206bbb82f72af544a61b7f992d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2d11123a36e9ba051ee5788fcae30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be032632f77fd57afc8e5fa913469f5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd58b2d81d393e51afe4572caadbc1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8365189160ef30ccb7e3ce5bc29e6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e99332d32e71a5583150b09e6f18790501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f49e8eaa3f3baea159b4487ad1090502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3393aeec370908120176aaa92a2c9bd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f09a8f4cce6f2fc4fcff057d6259fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b541364b48031d48782862ee082276505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44206f75ee5f75d48d573ec4a5c5bb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc971acd65e1bf772919e559a30aebc5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed0edb0ed6fd7003226355b37911e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be88a7ff108f5fbe43f4c2ed049ff05509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c772a139c0a442fe04b2c81308e9c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470ad5b29a0976f80be0fd371e92055511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd6229d3a0834914fb0ef5e1dbda3a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d3b269745fbc13766a7956f7fa984513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364f3750150ede6f9e04c3516d29f075514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21794e5d958da79156da607c788eed13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240aba8483bc181eedcd08bea9c2924516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4dbd59c3b883cc22c035bec5a8e88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e02d20ff9be265b05f3017167b1c7f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae57fb55cd68452fbfa9b441ec111744519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bba4cd63204579d297f05b41846e5a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abbc987d3ab979dd527bc98c8a95a2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef99526be8d94a3c3f93785cdde76b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8eda17fbf3c904d626b46c2c0c9a9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79bdc918afbc3739112261211a7cb6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33930b986c0b2c651531c34df12d9472525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfd2cdbf0a2b2b46688f093b83f6d1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94f4b1fd71c15a1b79e53999e693f4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b05f283f5bd1950fa3f5b8ca072e89528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f6b3bc865819eb439a65c3e5891d2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184854182f65f462c2b3cd07eea77da530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f1ff8334e0fd6278941acb7079b7d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73106f1847be41295b229ac286241d8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6813fdb16c70100d856f1b950264a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3587ff048148b28ff167193945cf072534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08766d147d2fd4af8eef29801f4dbd9a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407e1b7493048f181cb9c446f87e7fa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf665a0e1e27940ecefde5d3d0cd9b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4ec38229ad58d90b95df94b7298a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e84639663ae2af058ff79fa6a6ca7a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bfee21e0cbfb70cf773e6326de989540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad74e341b287719bd99a891a67c250e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda6151d019a3a7e864002057f7fcde542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec4cba39028a46a002552774100ff02543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8824cb9d74a50dd30ca3ac6bb99b864544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241c565005d778e46434ae057006e1e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b57a45a90076e1f12200f84176be8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa25db95cbf9dc4e0d00b7c8847e10547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dab89cb0cef96e5e80939d0a9ccf8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98036eff07b6c97a318c7ff12b170d53549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912459057778b080b30bb89bda6e8bf9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc761cbacb12678d962f13aa8474c15551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a7eadf53c7bd0de59b274a39dc243552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db63e30a8ed50708519f3ef14017a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f528dea34053715efe9019dfd7e1e4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d058c6144808b54766748425612e17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923db2a5068bca831794bf7f54437b35556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4b5eb0a6776170f03a3a52b1de850557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe229263473ad389034970a96f9e415558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540a1728279fcbc505eaa199f58a64c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157e35db17e29f580f94fa9dfbd3173560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a0c77cb1683fe1974478e4c981f14561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a952868326d0c076d480bb85ff79155562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be320954b5ad089984067a11c89273c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a572b9e6d5c699d59373103173378ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf24974fbfa4894d49edf251b21cee4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b95a8fc92bb84298349a25549b942566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8465caf07e7e4b564bb12ab17276e08567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ef6fb313a8e2c3e24032aa00513aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619988c1b75503f06c16f5e8d4731467569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c053608bf075ffa091f816997ff7ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15bfeb0da3f20b3577594723b7c82f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc343f29923c11472110db4f1e94b60572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3334b1e1d1ccbad1faba473664a6ec81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e8318dc8ee627a17e1bfcc0b03a742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e87e861bc45ea9d21fe93bda0725c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824c3e6caaf2b2ccc9bd350afbac6e54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8229dab663469b44bef187af3f2698bd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61070d9dcc987f34b585e127d23d784a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff505113d94d4c9c67f6680efdedd16c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab990f28e4d80284a7b6d7de9315298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318694b92015283ce002a660dedd67f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2bd19e50eb4a8025572a8b3806d0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6401dd5bc247975b4dea50651800578e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b760298dd974dc50251984fc5b32f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793d7413e45c940b8424e4a3a3f86c413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7e65581041737b92e61dd5ba99e4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484604a4f7f46c157c6c030659b3a98815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3349a1e4be385777a5395173cf4f44716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d0f1a747607330f6640c855bd2ef317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64458ff1d27a186c70df7f27820f0d3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5783531b863c3dfaa32bfba2481cfb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88708c41464a1bc21925b214816407820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55b18461f212398385436d4ffc48af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f24b0e95b2de7584302545c7479bf722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932e4776d1632a33824c13007b88b6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430c6b65199db1f86497e8ead41e71e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd69f45cabfc8fc85581afc5b1624925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfaefd5ba970ff8966830d81434d8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0028d426fff9785a96d1f244957d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11739fea486da1c397d0139afbae563f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9169872cc74f8346d4a9e01dbaf394229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a4a08e3225478f4321fe23d2866d030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964ff569749083a36d2d74e6163e4c031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e167f116ff636fd75e6c55c59a89baa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb310ab2210e491d9a8649b6eb84542633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fec4492bcdcef4e135a77e62a4a81734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4772cb361447e304518cf67b427d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbabbecbe1adb5ac3f83a449f0bcc3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f508ceb5950dfb9e6d3c62174033437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7640af56e10c943518d8472d4348d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4c216b071618b31398ce1fd35579c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b44a9d5e2ea373cabcd144ce786b440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c741ec592f627044d68642b6e41e43041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4f99237138710040643aff0f986a342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f293daa5a4e0f1d12b429db905c0f8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364d2b5c50015d68c864784d0e323c444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6818d9b35b3f160a0e1ec3ae90cfe7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571c52292bb40d9f70f79f5b6ec477146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eefdfc68579da2fd45f86f6b33d0747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f267179181c0c73b3def031f69431f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74c829584e72a9c0ec381621e374ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b721450c63ab9079dd76b6c48eb16d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c5c8b146d1e1b6e2c6877e6d91cff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be318ba3b13a28cf876f51360bb08452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f9d42d44d276a00bbda72bb0b808653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcd263b086a70128f254b672f0151454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5e5439b33bc267946df43cd6205f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96cc1971e82ec5cd4c7f65d6b3baf156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99be9d61b3c7223d3d09d29021131e557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1d0bc09e86e68d9ecb0b140dbfec558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34681a8f03b1642d1bf16c439ac87ac959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b52b6ac990bcb69d2538719b14ef4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdc470c75ac712d3f738ed1d15b7af61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e28af175000250f0d4838af9e5c69862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297391787883ce6a12c9d0ec5101edb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd67e04107aaecf9214addae3fe713e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53faed1c3ae65e9071d77b1f658083b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e626f063739f4ee75ca1db3404be066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b4a8f7e9fd73f8704497a9f6b110b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f9e997a98f21adfa8432fd0a35de968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e7ef3a60ebac91fe16df941d40c6d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f9fcc9eb29e318fc98f36a25d292870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83df448fc06bc04eb0c4248b440269b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9f2145fe48536a77dd2a4fa709cf972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9e58feb6caf138a758f6938addd6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b11e79ef66f73a38eadb68ce3c097174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b232ca85f7b219c0c07ab81bcc3f1175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c63d5487dcef1c66c8fa18b17106076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704fbcb778dd5480859c338b3fd13fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6874c7826528ed6f3285d08ef33a3b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b39f394d41088050575d344fa7267779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523f097f69a2b8b43eb24e0f90c78ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212efa13276b8422f0c55e5411a6b05f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2518efe8ba5e85387df648b6b886d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2893f9d37bfa547f13f52baab23d4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82f2c74f9943059fcfc50a6091ced384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d63987255e16ad863d2681f71acd1f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7e3c8a49d2c7fd4f9b77d902d1fe586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80d766b45e78a13d6ed11e9d4ac66b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1890e3356c717650afeae50bf7ab388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe8910e3fe2da9599ed7c4aeb40ea089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569db387c4e62d209eedfc05b6f432590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7721ff050693d21131bebcf01f5fd5d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a9858928089214cea76f0e829a9de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f969a402d752e6e226b5533aacb9393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220490cc97a03ca8414c17b49019d5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e543365f71390ff963fa10d78a83a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db6a6195dc944129fda201ae46ca3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c614e819c4f6174e39f6139a3fc7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc7ac0240cd09d9cb6d0eed088611b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa359fb76f83a96b012234fcd68db9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cda4adcb85812a294fce3d78602201100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed7ca285872e18bcda91221aa70c13101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80ded5263bce3460e8cda715735986102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff5ac871e8bdf3e30e619a32e50d118103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde27bfabfce010800e13f009104dde9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf45bef89634cc9395534bd0b2f39e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c2f560bd908de34f3bda5b5a25e30106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cbc5ac7e70b4c8d3d3dd32b720d07107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f55d332620011653945d8a7f9c1d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648188e503cb3b9d41217416c4374bb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fd178b04b8e0f095eafec4d990945110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e91f573ed17a13ac498e77fbc1692111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfb5a383b3dec7f6f4fa241689da37112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af60ae127f6f01e8c8e5eb58bc7ac0c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f012c16af5614d37817d4ef68ee071114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31605a22b642e83e70cc0fb89ff12f5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd3b69f89da53dedd6adb956c3f68a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159efc0c5ae915bd0869c3bbaef81832117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17802fce910b83d55229655046b4eb21118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680ca6014f49790e30e4596ab434d73119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a2ec83d22d0423c6804f9a449d927120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850d3e3e97a5a1cdd99aa1fc68c5ece121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de24c194ebe7e4dae77ea2942a6e58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54613e052fc4eb55172c8987f57695e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9cda576924d6cc0ab3b440cc6d672124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139e395999c5f8fb9e42a118052cd38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92bd22a52698528eff8cbf83785ca1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3fd9ed4de9f8381521e961a6338a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735868f262f6d92d210fb38128809cb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59570d03fe055030e0b6376bb93e3af4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81000c15aec796a9e1282f3a5a27d77130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c70aa3ca7646aee21385522a9b1c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9663379888b99ee4c540e19f47723132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8337c127ad8f059d54d1f913f888e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca195d73f8acd4ff3c43dc1400982f8f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4c7763067e329565245a5915c9bd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904c68393543f89f9d52bd46e70f968136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0aa422d7ccc878d0ac705c68bd0f3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234594c90996086649633ac79236a1d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652e7c1362053c1e4930c6be47c298f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47bb0cc30c6a5b6b898077280b2e01140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e65322c574c12ee5286c515a150fc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c95e5844a6ccc178d96234957f70fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2e69775bda84616c6d1611b6a70c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be23c634b403f275fb5cdae6dc4610144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9919da1033e4f5cd59bdcf449b00b4d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fc645dbebb2e5abbb89d5b746bd09146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733cbb284f2710dc3b9bc8c155497f8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6da6939c08213ffcf72ed1cff7215a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65590cbf31189d068a353ba43f74c9ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3783fe7a19f4a9d7102f707183836e6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27608236d471870284decfc52a8c94f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1cc31f71422081be4ac57059ed2d57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a6b2455114d1060d26af91a8f2a1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634a2a269ccb042b6a33b8c4f56712f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea666068bfe16a1785e35f9bf7a83b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54dd1542f72f494228c436d3ecb68a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898e080e4f4249754fda8bd59cfee7a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288ee44336c5f08c1b796a657ad0d6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e74f190c08605bc250a62ca5b86c151159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa995b9282afb53306555d1169b2e04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e6785b923054893a4560439553623161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9d146f6c4bb3dc1eaba53992910e7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30a418e85e3a4017b517a2fb3b8ffd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91ac5f4f63948274df63bed98e5840164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01747a9cdd7c8d086b9ed2748058d70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5172e69ed366acc0c9aa3b8214e142166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995f8e631efe467415d2d0f393deb42167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3e437797e3d9379a6adabf00b70f6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6539bdfa2251908ed2b3bfb9451308169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36158e9b2752549990e6b606ee49c839170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd9faf0498b15fd30aafc4a4481d9d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eaa16558d87c3432c4d0ed53a43d4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7cb7bd5ab23d993eb10dbd33856b91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbccee7f7455369934a1092d8323e9a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b967a883869729bf4096baf71767b9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e75d8ed2f543580974396ac7b98bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73994a8a87dad059248bb1aa97ac5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708506e3c352992b40e26ae10904320178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0111c2b9984a72b15963b437a0661bb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e6ad501379487950046cf9f45f80c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192b80dfa4b45c6698b1e848c8ca4e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ccf56a98aa55344df2d1021b4d7a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1339608199b65ef5d8cb55eed50eacec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e1a490232834ba03cdb9a7c13e37c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b95c87fbd6d88cf217ff1897ee1a84185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fffe71d5ec50eacf7f78e2facce35186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ac2033d283f029ca98a6a4442edae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87aa2a544d8ccd57bb6468eae5ffdb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f585d1a521ed42f9de562ff93c912189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56ed60bc25a611c8e05aaa3161fdcb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb36f73104dc56d6cc13c10a18441a1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0b7b8929ac9e2a92c04ffdf7277f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f5aaa58a5f610a0953f7efa3ff4cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b74240ee41a25d490f669747a96e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acab72fdf10701b4c68afe9f0f3aa9e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc2248d1e8e1e32c0f2296dcbfa7fb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52a1cebe11dbce5c10f2d8a1946372197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af3778f5bbf29add5dcf725a3328df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04406f1a128b83a1c59dffb146e84165199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c79c40456b2a5ce5b76393ecacc97b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86087a06ed45350d724f04775e60fdaa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ea8b2bb50793bb01f4988628484af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f052406dbc5a0e0e53b2067a54ac10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba4852c61ce8e0d59f9ae9050c8e3d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb1340a8642e4cbc29731e1c9f2b51b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a114fed266d7ee3175650c1c9326c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027a3b900966ed6b6a51cee1b4b53b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a920365c7e0b3b37c3b31f0e7ec1f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029b0ad6bc3c0b5ce32f6c2bc833576209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5272c54710a44d52c019870ab73bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591322eed39e9a1b45930f57a0f54354211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34017c9afc5f90aafb13879033c4c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2c44484a610aeb7b1ec0190ee67fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b3b68d6a04f38088a65287fff9102214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb3baf119a8b0f248c8989e849012f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec4b5deec05a1f7e02ea039d2aaf94216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243c358403fdf4b77384fccc7f64345217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d57fbe08766a2eb9116dbc6c58d3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e2e0898400b95b40c975850e4af529219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5adcf5ec34e735555bb08128e5c879220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cc4fdd5402df06f18da6e727df54d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c067eb2546eecbcfd6444674b491965222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc353c48e0ca12f08fc1d183cbed1a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a9c3160a856f6a398919351df30220224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849e45f580d0c966b56fd5827e71a9d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725fde284e9e3356c9cb254b4fb109b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9b73b703cc406048621418c671b42227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482b1257627a7380e4dc01695114283228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa247b9f1c695b1789821416bb6946229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cf28315fe6b1250d1588efbe67a6a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcaa6bf12b8a628a38a1d13b4a9e46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99630073ed22d8fcd4498ede8020482a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7464864b921cadc11477e6943033d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d6b0f098b54e6cb3c5d9461a05ce9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1931dbc3de49820bd791e680b11430a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec76080c7795eb292fd4609f21fd0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aab63d48cf355820af9baa38553a0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2997c287b2f3330fb35b7debb1873238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0420dac5cfd26f522d3e4b5d5fbe67239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971673665a58fe122c9c6259989a180240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b756f8f182e8065e7bb0eeb6282336241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d383cd9ff67b983f5f00979902860242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86c23e074776624bd6116d29efe129243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e9eec59ccce8f3411b8d5edb08a5d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e817264197129e8e90ada9315f295b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a8f0db2affe8ca53f9548ddbc2671246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ace1c8f5195a37943d923a27ca1350247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3239579df71e581e36976c96f140671248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e404f59ba5ad868a0f32941652870249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a893a94f5eae3167254b4c284c39f97e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5817294b2e05b2a35a6b9bd9e78e5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58475a5731b4726ddbef1d698f1dd0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598b906b72196eb3670094d99e9c3c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c751a39ce7fc0c72f5d1c7877d0751254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ebd7c04d106f3bf7a9191d0cd2fc5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567afbe5a4b1b840f5cf4fe77e793d2f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44dd179da039df8a6e1f73db09ea9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b702b4ecb3b379fc54198bbdf5f04b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2357471c1681faa0b415b59a9f6dd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cce166b8516cdc71d21fa363145a12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94013403f426c72e4647360368f184261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ba75d2b913579ba22eba78d812ee6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f7f68a893ce8e7bfeae724c52b489263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121235b5ed6377f8312647d5ef7e94da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6e55ba87f0ac24e22cf56e127c70d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272f8252c7c0ed1497e1991e2d1feaa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660caa9749e98954ed8d0c424ec2a40c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b98a9d09c37fb581fbd3d98355ed14268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eca982ed6f3eeb58ffc99946d5097269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6498a9814fb3d25c6c81ca0d86532270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56494b3c2e5488e4da69f13253131519271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1f13b0fe00423de628a18ab996eb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc380ec8edcd7a06e853604ca715c8a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26577c76cafaf9bc0ebe13e442fc4662274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c8623af6bed5f27f74c4a324ba9b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd36d2ffb6659fc130b6a74cc0d440276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53034aa40389d79c76c552599ea4dd4d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affecee084fb3485ce89cba353998704278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389d8cf3498a961f5eef2787406215e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7848a3730bba9a863bb03cb8f41c456280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a77120d6e9a501b39e898e7eea8e3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cbdeeb4adf82d89ed7d211dfb5515282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f522d44e66d758abacef35f459631e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50a9eec97a7c18e2a09fb8d51152c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb055267b453663de4a1ef8992b9c8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c724478bc3e5c86395ccd864a6d655286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbdc75c938c2f1266510a162436167287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9c4f2f5e8582857618e8c86459d90288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851b18bc02b87b8dfbf06ac493c80db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092314a6f2be3f05a8e6e2db873f17a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634843addc7efb438fb336a018e09382291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c160fbe18d295aadecf497c16a84a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e957def0cbf4bf07fbf936e6d4a0567293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1ee5bff18bfed1a129ceca9ecf596294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df476c8fe9c4257fed01f6d5afdc77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e91aa9f5a978da3686c03e479003c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9da6e919fab5eae08bc4a6109c48e13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887d45bb74308250486ae2ba09c15845298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968d88ced23c235bc843ffa217764643299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac592f46e01bfbb65ae7ef653b60f3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb4a261e5b54b01ec89b9cbd9e20e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561b0fc0c153e9a41e0057e631a2244302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c0434a29fdf448747d9100adbb923303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4815396fd4723eebfb5d19521c678304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba25fa71c83863a9751d8902c0d1a2de305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5311302cbdfe50480e2a400d8b854735306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902f7f6ba156abf71947d5a3f8ef90f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d53442361d6be52fedf19538f807f5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f456ef1aaec91462e4895924c57a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea738017b59fdf7c4b0ac58cd823544c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b22242b1ee07a39b8bc00f4ddc3e50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04356b81b2409d52a02fc5ded0c9c2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7c8dfb438e7c8637798f6e035128d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956f7fb4b8be76ef96bbda64fe20127314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76a33a1e6f67c73b27f465e63f1712315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36bcea85360f376127ffd809cc0ee3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15580e6d8107fae0872c3b771fcd4e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842efb7d6bd6f02f799700ce263d9e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d14aa0218a6f80e90f8aea7ea30ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f5dd2ed714a215374e75caace4dca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bdb27373f41718532cbe1c4f126ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b767d54a6fa7d27f3ac40795707d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad143851388ebf20a5cfb9bf938dbf72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8af4f5c1d469b3cfe771d14a54a4e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3576fcfba575690bec615c4ef05df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c6cafb74c15a8c191056a3add58c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21ad0c007c7766b4a9436119c13cabf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde23a8123edc360d48884b6dd0364f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eab7a8f997ae01f412be490e1472f84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77727e1fb4c53c7a786ded914b4d6069330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c89e2dc1c3f00723cac875c419645331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e36f55c301d071fbdd6b3ed83507a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d28b86bf1a020536178a8c2e69868333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed40cdd690c6c50e711efcaf6bf128334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b1bd5d610beff251989ba20a9f305335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e98ee41d3cfe8461527938f21dfa55336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9416d4a4a4496fec561d59fc42f3e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc047c8797524ab25da408779c355a27338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84859c35a99367d3b14f3d5ec3d32422339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b50193f7a16e3a7de1ea0f2307f6c87340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2adc0bfbd464e6dec7ceca4b400df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdddc367542bc505b0225bdda82801342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34365d66606060e787509d4be1a346ec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28608f8041ce9ab94c201aef8925fa8a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a870b12e729602e854eae589e8600f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52c0e1b0b0846f68c512d45990052a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f31807f6447b823b5bb944d295a02347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201c6870f13344790472bb3b22357e8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167d796e8933e4b8a1f2c0ba1853ff1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c059ca067e521f7b3e22aeaa0def5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c9f02027297d89a5077560ef2bbf8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1035d46a1c5b34f4de183114de6e583352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d9cfa95d12d99d49b4cd2ad0bf865353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e877d60fda5916e5ff90d1da73f7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dc78e9fb2c9bed9a773e40c38a4e9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1652fbd5a1b7542bbf1889de83e9e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daf0a5d407fcd317dbf5a77e2eab59357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb5ade3460c2b6bc606824a23ca71d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694834b4482f2fd8b146cfafd3e9e43f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94acb11f9ae4470c740cc403e12e61d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e139174373b3cbba93a34178a5993361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a3e234f398fab210776241866917d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf7299e34ffe865bb58fca5eafc5a7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8ae5d5a51893c619c11b8f4bb51f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02265cea8736e97cf2df61c0429e0a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3c39db01ec315b4d5791879bc018f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea070dcf1829bc30907d31d1b2ab63367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5c68018036e3e57751f67b65735e1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3011a16450c39459e0fc59450b6157369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6e3071395f8e2504f44ce8f2575fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa01312c1ea3bbbae116906eb3ef36371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa50524134883443a0e393f9cf3eace372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420ba90a90d683eb7216aa590c2f178373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27ffc56ffc44a54e084fae1e715696374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378156db2ee59bf6e60a834796d0cafe375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc56fa971879a45cdccb94a43c1b4c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bebce2c089aa61715542094a229d714377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708cd1a152f74a03e7d59d278fdd4d4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f970ae757b6652ed14689a9a57fbe1e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa33c90775ad4b4397ed914b84c36a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c7a1c3638e449c397803776305aab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69110a38630aecad88ebc95ccea94ab7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161068c5a14a33075d2990f03fbb2d01383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c6560dd58861e2a1293506d9d03c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba8366ccf3360b6e94fdc89472ac08385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2727b37c4a526a85fba915c8e6aa8804386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec028e465ac07ee41ab0d1a85e081bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12269956c231fac7dcd1a95bd598c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909b24f32e9c40639a3fb18b3a76c5d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1632efd8fcde1b407a551bac1f4b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4e22aa3352caa347be14e589cc45c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0167a77ee652d0ffe4f71ce3daa5b13392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30db4b221b9483ff304e763dc920c78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bb0b9536365e22b1717cd40cac019394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746defdafb6fa279605ce84ac2728fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0996d8a8ef03f1b95b289b5762b9f3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182c4a68d6f27f2456b98e03f85304c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d26923c1c8d55d942d5006fc06e57398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb458d0146fc912504803be1b3ba9f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd664d215644d4890775624a5c8b2a4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8a913d8d7119a9556357d7c6e264f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2818494b56c7aa9006bcde302be6e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d97f3f3f765b6c521637a57775117ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54ce9477f847494f715ae65435753c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8200f3d5dd63484b2057250eaaae6f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39750b3af6a182d1eb64944bde8d9f6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64fbd3299fd78278b9b5f2c0e21e51407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6432c55537092b31d7b9ce4642aea1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69a4dd3313542cf3a01b3598d4ee43409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2ecbe04515c861d9e35f04492848b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6bd9379a4b9d62399cb3f58fc7d6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c623c3de367fc6de637d5b55e28c7c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c0723debec2dfabdcad281c0cae8d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1aebd73a964e36746f852382b7c023414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5263beb1e7ac3b0aef6b4ff8be582d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bdaec7e4d0450abde51474905ec45416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4076ed9351190e4e18d8525218df57417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9883fd0221f24202df4f23591f2a71418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816b20a03f5f825af454322756ad89e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16114b3ee88a46901499edf85f01419a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512c19a8f9fad4e39d01d2788827bc0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f0d21847db8acb6f38bf375303918422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b0f552090e306104ad97735eda477423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ada375f92d48a34d323fcbc68d492a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd22fb4259abc393377489b22cdfaa8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4925d4ddb0b4d44f9d8a5ed68c686426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830265b9dd39a58e0fc3a70d5476d55f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e4a1a5819ed56a64daa291ed09f71428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291049488afdf4e4003d0adeed59d70429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6feaf18b0b8090541c936c6750f0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270bbf1191395de5ffaa24e4bb4150cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e693a60050d5ebb6b2ce5de14142966432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4ae0a9cf93d68200b78e3e706c3de433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf527ec9fd1280e82f4a8f1f59ede931434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0539a54b4fc80d84c2d6e576e24b973d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233dab3c2481c235978a412cdc5c3e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ecf548002bedda69c7943a4946b1f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513886d7d9f5e88ac80556eb8ccf550438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caabbce6e1ee2080785f580a0b18bda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e938adbf49737858301145ec6fb58440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5de48204bc20c9566225b7e23e6f84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8ed012d7891eaa8b7f4f3e6ea8720442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cea961dce863aec05d6889446cda163443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd188edb3ed12526480f76e7afc9831444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227de02484f956bfd8d6b6f8b5dccccc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef859738b0dc0ecca6dfc23dfb3b26cf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f9b1d138213baac9e49d583d71534447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbb19c15ad9e725ff4b4833b070851448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb04549388ac8a04bd8041d0c888568449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6115a89f5df09fbf7d5cce5df320e28450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31141e3c779f32b8584a02d364890bc1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072a4dbcb83daa8b03f7af992151fc9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93036d5f6056834ec7206e0289c56541453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abe83b7a92d0573514f33b0521cda5d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac78c0df43082a4fedda45d8d9f8cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d86006b1ab1bc636fcfab18e008d58456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58a8883959308875a0727de03fa2d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f939a7a3a0e7de69055e0c39b0ba9e0a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6298148e48bac2fd4c42a58df4d00a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc42661f2d24714f0d72aa860dd1ad3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb92589398b16226194bcb0da1b979461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1882a5745abe4320cf2c86019e4e4b8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1d424d9b1d424b179d62673e0616a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd97393453ba78122f8670d716454f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67222ecc81e4dd26b9ec3273e1f53d4a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2b8054a7f4550e5b9e85d4f213212a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d730c783226c08df581573445dd8c1b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921abacd3c711dffe4b328f86156590468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362cc93313a9f1850ab3de9abb1384b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4948d944c94d48a771004eab7f313da470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027784b940174033cb9a4df398dcb57a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67afda20f9b2ac72aa1d6a2df3d992472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d74506cc37d461da07e84a0656344473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a70257934bacb8fe0564cb1e7b05e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4894f40955dcf6a0c391ef0bb6d05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fa80fe520f713e50abc7a46f954b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857d48a20963e8a71f0c9af871f4620477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5b990e2ee5a832186f725a288f317478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c828b1b01e5d2a186a3c43a2c4113479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c72abf8463771370b188c54c5f897d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc598e1a3078cbd8b1c365e68e3cd42481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078901a577d492122bf99d04acbacff8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc1b57caf01f272b36e4c3188c1a68483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6ac75ade7b5879d9ba03f020ef32e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f62b22816b15521b97c7e2c88573f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62b2344aea42c1096691f7705e1049486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3b74494b22aa20709130e4ce41a6f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe18eb1829284186b64d0080cbb2cfd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed26bc9d6ba270a742a677bea3d59857489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485bb5fa2a8323c8c1e70d3d0aa221b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b1e66c39a6589ee79ed7f6dfc0766491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0633709581c374c915f3a6bccc79cb2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7a4620ac4636fa740fabfa7c42a3b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b095b534af4dd46a08ab9135de33d5d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a1adf9b81a32204c7e8ea6e09013f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b3908fdcb99fb85f716d0773d3258496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc38989e39bfc4be13727b88440191497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f424b0046b1afbcd00448c7c18c6521498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693d8c6da84e5727191690b4be58ce3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada386c208a76729ea6385f0f3aa6f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce1a77d5335623bc961239412ac1421501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742af02cb308c42964f722ffe712b6d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaee4fe660043adc6861696c220887b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e8834ee3d33005d8261ab52b61916504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3489e03f1d04a7af5f12598fbefbb5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd192640be2059f9532b1acbe81904506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc94c6bb3eafe90e4925687596d111507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b501d99b6830ed55b0ab5ddf25d0f6f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49513cfa5c9865d63cb2050abf799dfd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792fcbf52368162ea9ffbf6d4f891601510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6becb1047ab1068f3ae0c23b4c6f79511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebd2bdaa74e3c8230b450ecc9a90f7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d50fd6aab9e7e3f415cae37be49388513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf899e09b267f384960f018a152a579514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fcc0f4d2373904efcc1e01d64bc00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce173e8521a9d67661c3f87dc55532516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aed73e2c2e3915ebbf690c0e044804517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef84ff1e0849dfff9fc9952402474c8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb09e91dc11b74a8a5271deeb056c44519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce57de3152c26149679d0e315c665a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681069ce955350d1e6092da8c5a73052521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49a17f4910098a4ca3495585592ed2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f85792124356fb3faaa1bc54c7948b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd88f7d58f881aa0ed0de901e6a1112524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24282bf449e8fd66af70eefd6cd74fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de3d6f7b8d27dbbb993ac331ab226f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f84e39cc00015b93477b5bbffe898527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c3c896b8ff774c8800d90db9efe0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78c376d364729b87c076e584c1fedb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908130bb559cf0f484c4f42bb4935db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b31e50e0ffba422618d9ae1dc60ba4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a9f216cd89d2f63fba9ca5bbddc8d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961309e61d0f72c393f04a0b26ab34c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04573fede9979501f57649b138fef08d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446801970dd1e65212afedd70d0c581a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5bc246f1b372fb37fb50b5126dd03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8b411f2e05bc64f0bc3bc71abd8ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cec29671e7c8c82c71aa17caf6fba538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e008eab71b1fe37566f805d479b4e2a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dd98141ab2aeed8df18692ba53d2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5f591827bd521f63fb9ccf3f3d2b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a99f70c8120a1b70e9c456dc106151542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911209cc637a6efd4f565f45bb3bcb0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56de44e7220a558b7e5444be0eff97bd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5125d77751ab4c6cfa7670de1d7d428545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1676c6d547e5d07226dc18a08507dcc2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e64ae29cc7e931bd858d849eb1c9f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea6a4231fba409da953cb72542a49e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0470ffae8bddfcb4cec04a7ad3483549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a114d620f5640ac064c4ab839cbed578550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9df96682ba29902d3add577e9272c2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4624fa45d59ab68e22f49508b67b361552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbe379759cb086eede78ca9afc49c3c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22d4fb25ef2b9da4038f199519700fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e15bf3bb96a85c1a16c6b8c84cc69555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ebe514cbfce21f237cc7f6e4ea92f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5135aa43e6433ad07e83b74d8732e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d11abb3134bc0c97ef4cc4ea39f3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1335e3d1b1ee7ea8b1fa59fc6910f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40272fff7f96ad6134b1d30b4d503c23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da093935513a7aaca48ab238f4c3e8ed561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a73f1abe8b834c208ba606db12f8e6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb81ebf2def307ae3a484afe6912410e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee93d1f3416c07f148c194e673548a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34623843adb22b0789842b999f9da2d6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a7064abff491d46bb2a7015d0405d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e92a9c5239e3d1380d94da02f8eecb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba9cfa386d9b6f59a77baef209179e0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60855db8db14b280a1c485bc4594ecef569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc78fe8d99bf10b1cc4a3ab303326572570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed861620a3e7ca55153941d961fa9be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2245d574a8f03b09127bab8235289572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>