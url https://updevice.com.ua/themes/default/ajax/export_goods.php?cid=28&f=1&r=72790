--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656ad9d9c7278c4ed33bef628909ba21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e53640ffb9b689585ac43343f4bf42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babfd0bfda24c4d4c1fc9f26a3bbaf693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8065a6f874fe5a22023b7769bd26a574.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f0825bb8f660578e9b81173e03d215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ae0248b14fdc7921de6e54e13b25a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60f318b98059283135e5ab6ed62ee57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081ae88e0816c84402fc4e38be6dec28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0d4978442eedddf3902a2dc79415de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f222d7877ef31a100bdd3dac9e42b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f5243c3fc741a82d1056573dad2ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a0e0264db46a7bfdd196532ab7624e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54bdaec83ee5b3338beb49077a5a76113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f347542338a6d5c90765178942a3ebe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44419d06687beef1c0d86cc7d89cad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585dd03027b377e7c0f7315aed2a92fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61daab06ce2bcfb66d696f5c95c1ffe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ea25abafb4f56ecfb305926cbd6e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1ed55d0152b95bcdfcbae52825ac519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bd90e59d258bfb85abf1b1ba892cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606238fcf72e67228072dd1b73145dc421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01084d632a3f335e8560fb9991ae52bf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a4bff621fb88d90961231c5b17c7b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770dc663f6ec3a03e53eaceed2e2f4824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509f261bc97588d83e377a51d4fa0f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e49888897685c9d7f63b1646f0971626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2484dc4a5cee4d9653895c4ca8d1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c9993fe96857723bdfecc04be586528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090e40568296c44eb24ddbf66536e5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d468dfdaa9cb104c351eacfcadb6da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3c00d8c074cc10ec688cfeb2317b331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d921bbf2833e0bf49a4745a1af702f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cd7e52c45090f7161298bbebf914033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d9f870bd6bf4cd5b7e9119557382334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6364fef938eda21fd3a1618cc2d16335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f7c7bc7ed1b0b40376d001bf8858a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9566365bb0ba143aaea62595273bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5ae0d9162b99bd625383ea867ca6138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4dd00435528793f03c29da5240ae439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474433255fd632679055143862f30b5e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287114159f6a540213399cad2392d99b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00656e859806cf1b3de661be182f02842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5da81023e639d6f4298faf59d5da1a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f98cf0d36975a4993b8615f1922b7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc586a0656ff8cc32aae775623fff97a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadfa864a6cc89352a3a1342cb23f8746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229908de940955660a925fe7dd0cc7f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2219e43f7fe3dba254e821bcafc3c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd78fd8670bc275e2a722a686a50add49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741285910ec56a3a487ccf4d2b2de06a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af0761eb0f167a559c6ef9ccea671d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d4c45b93fba8ffa66dc86703dfa4e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08b9e040efbd0ad2b3118f2c47774353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509337f5d962e29c279c8dde20cf16954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eef2ce0cc9accf575f4ed3957d98a755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d39cad87300e8c3c597910d952569dc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9a466383366d4baf12fc992e67efc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc840490b1a4298121d613edc6bc2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07309435cb4c87e10118b8dd239a7159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9859cd000f4ce7228afd2247b1676efd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e84533cadbb4b7abcb130a5105d29e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc97195ccfb39340c236854b874bd262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff92c83730d0ca937c16a72acf43bce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada859b90f4798a427d681136ffcbce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf735a712397c149203c1d8c93d0d1065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb6b224be5700387aef35266b54c8e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30339476a12aee5c4a19d6c6613d8bc367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602615b33b649230a2b1776b265bae6c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b1eb4dda1082c88de94e072c673f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a187ef65b069be09dd75b2a7a2fff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24715c4b85c6af9905c1e2756ba3a9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b709629a6b8edd2269612c8e953866172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda9036cf44636492aaa94984a7315173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f5d9687a73aa7bc01fdb27deff443b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb524ce47d5eb3a713c5510198d574d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e3bd245b7f1929c26b8b8e555faee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b593f2b767e5fd550357dc9ffeaf277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2efb4038c72b945bd000c0995c83d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22591c6b34ef848919cea190daccaa2979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cba0a72837d9b3534541b8c68d8a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905faa61e079e784bfda40c4d880fb9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4acea46408f290e0d0a397d3582bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218182ee499aebceb3c75a177cbe6ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e6d88130d05047d049da013afe8f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3019f6a758623e7985d314843588dab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68ea57e7ae76eadd8169db30d37fb886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702d993318ef99604e0cac517a99af487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0c3561f59c0e1fc030642260fb13188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11003462d3f56720799e03991822fc289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de37506b3853b9712a06bb7e08e9d2a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac5f4b5b747a04ebf4c07158e8607d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5d16f1f7c075bd51bd34b841143af92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda308f92307e2944ad3485bd9c7056f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc82f380a99acd4921b66865d77961e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076445f03fe55c4b21db96d6352a8d8895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d78d5751b30f92caf9340325e17f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee0456361a1f21b2c92e4ea62ce9a8597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8414b1ca06876d7b0f26b586c13d3598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185877d39095611e0b94fe76eafde87699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25858319b718b80ed93eca02a5952979100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb679341b8e2ceb0ee707f8e137c088101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee11bf270987b2659e18ae6eff3c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212277db7a5a4928f877e5c4b27c6aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59280c9d4696d4b522d0f427d7f32b2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed077af3f3523119e8e390ed386ff2d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f2f2da5f194b1679d5c31c9de5a1c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c712bbf57fa9c385af3e52d5c60c6a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566e15d8a203735e4ea0f930a0342b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1a15b874223e0e7a4cf66b4e14475109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a7da13faa923b5460335e64a56d9a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c893e66f2d3c73066bc9164e3a8be89111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38427ea5ed62f92c655ed497d58fb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced88e70599acff8e6c39686d4facb74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c97400aed1883b5e252f1a1ca81018114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d993ab402b89a8693dd42b38a3154979115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318f1e3930463a8b0f14e2df0e6900dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721948f6693331c7e9a6919acb9abebd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cea816eaa88a91071c01d06186f604118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd44c469487b2685d7e78562b073055119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5d3f1f93852a37440f424646811b0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3883119756472bd34007eb92c2951a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0325eb27e26256c6ca5206c2c50cfa38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58baeaaef8a65cb31c1dc7d99fb0ed8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca7cd18010f4a60c530ba92eb1c9de6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414e793be445a02c7132afa1d15f0b95125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cf90204f47ac39e45f7fbad7c876d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a37c703b109287c009db70bf677fd6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d928c631c9db7a0998034a1088e0960128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf101a8ab817f1f6301829f8bc21752129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20945c5e9fbfdec62ffb2dd361ec54ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ebeaeb8862485dac80a144374ca34131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da952ea7708ea21f4106f6938e7d701b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc53c32947ef93a06c94287d60857b1b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3ff1560d12ef15667de101101dd1ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e030e5ce6830f2e239b99f6b0ff618135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698062602e9252b5e24b1c71cae88f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b83783b184790dc492f8d747ab90e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc85a34952e9fe8791d44964a3772f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47ab996a0f721f2cdc6a7c2ea345f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e433b22f2c99395d288c76a0df1cb6d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94d59bfbad19ff0bc833e2b617757e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bcf9e0c897a61498ea867150380f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba5505905eb56a8ca960ffc70e6a9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3834421f130735138f5f4ade1ebff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15130975f5a9343bf8543b544e3485d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf969a5636dd01e83da0ca210f7efe0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f570c729a0249a26c5f7edc04a7bf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e332b1b802401b08525ca58cbdeff2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e0087b3cc6a869b7c98378ba67da3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e8d69fe5299ff2446530d4c411c34150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5ba0b17fe7fc01e846b3e4dd12395151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf00d8e43721e45ca7184b61950461c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9c04d8170011883ddabd5794aef45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaf874395934ebe88c7ddfbe9021f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e973e3b3dc9e6606281590fcf88fac33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a3bd2303eedde4a3ba7fa9a484fc0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29838b18ee5dad46459cfa30c304ed6c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da9b90dcc89080d0024136b3d6e259158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51534f298db19507b116d58b5b195896159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0095676e17742bb36291ebe1f3134160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bbb186cf5c2d31086a209db2c84a3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a144386c2031f66b1c0789b5587125162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8895de1e66be646078c73c9bf7cd5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b8c6fb7924b48eeb3bc9a9b538c12164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b383d22f6ed00c6617131cf1cccfe7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c63822f2d9ff0cc008d7b85c929c2e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aae40b083caec81c62f0ce638e3cae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18fefcba4737bba1bfc8b8167d39b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0decc264670d4bff5739201667515e95169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6ea54d664cace198ec054aee9e1cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189ad667f497dfafbd44dd659e5aea5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22bc3f210966aae8bc03753be4d2419172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f111eb8de32294bf64cd06298bd01c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647257bf4796bf74201513363011feb7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf270e51c99b121ddc53ed84793a691175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6de0220470037c4a1660b31810ce5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1d849bde18333349f41de5fc71a99177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb197dc6121c5dcf47dc5ef31a852b6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6f1e473da8e8f9a63620ca58a4a0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda04600fd42851d5c6dfe0d7cb0e1d1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225a65fe80645cad06a1ed6c0ddb519181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997405f2962a07c770d757293b94c1fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747cf2c01257bcb1f6d16735dd626a35183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d064a10426349c85e018359d7e1ca0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dcd249e6ded7ac98ccb842a9eb7ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724c56007b0c84d60ccc79be385336d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247a20fccbb05ac6fe42e97e37152db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62857da87e71c847a3dcb56101e6d51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021b721de95952692f4b65f94147475189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46778cb72f228889055509a77798bd14190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6c6b3d7c72d5461e1680f6e2522c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2d996cda8ee7b22f15a3973313aea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693364ee264142f62f134092e95e0eae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cadb73c7acbb6ffa9552adc5c6cca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0338881938cd3b1823f29f56d934b29c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e752a56b30e7391f30fcba03bdb5417196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0cf427d78de6812308402d7eac608197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62edace0837ab01e469a08b4bb43eb6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f2d352adb506f4a24067baadb9952199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1576d60518f75f53568395b866f2d544200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d60700694cad785bd0271d46709a4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b27fc4e4aac861b13190b95763ee56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f6eb69498bddd00b5cf3cbef29e8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aac5678f854b8ae94e76b5d71edb92204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2279073722cf064c1d8940c456aff2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ce0f208c1d935bdc9a50dce381dca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dd27973751533f940a4cf04fea8991207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdb7f516f5788a12dfadb10aaedcac2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e8350e287905a06c47fb1d0e9f9f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3c692e2e3831e78e7c14c04c66d4b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485cbf59b756661d2466764ec4f9422211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ddf28ec27fcf687d07dc044fbee7ea212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580a5ac4cb44e75b844c75ce03e3002a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f90beffb817151b9e30c4b273ec926214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7c617107dcfca4cea346c57f381ac215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d400e8b96cccaac27a42abb3c491e19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05cda07b21e62f739c9744cc876f97217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e50b1037ab7115ca781e06a98336da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51188cf7f5d814ca78514910399608219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc782b35bb4e697cc96751c4864ea93c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735047165b64d28d33bbd20208bb0146221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1be40942647c6942f3807902a385b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ed5f30cacb7ebcc20b7d451b8b600223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79929a6185e0f944faf6ce299c19139224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea94b5d896a8deac1ff8c0d545f30da1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ae725543b52910a3b759a9113c20b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf416cfc1bc2ed1c68cca37d10a2ca6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc5e9537d8e7d50795ab5b853580e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1dac20f5e29c083e32455879d84788229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ca236fe3717d511a7471345fc7f6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66087b3587475f4a3260cffa6ac67fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a3c2e2004364e73f2b0435af469a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f47da296e3b4828aa55eea1703d4af233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2242f0a7af117df243865d38351573b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664fc7f49c4581b8d8eb9c3bc513250235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa093f0337d685a13158171aef25d326236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806207d67f92c1e502d7a1393fa3810237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f781908e62892162e8ec3d08c6c0fe4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390fedbde10e2d6539053c99e4e8d1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535a4af030188c1f5fd49ba29332a15d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64557a3b0d6046e3c1265d4ecfd1a2a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8994cc5b52a910eb5b989336b2a113242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7ae00f6aa76b67e0db55acb4b957d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefb3a9e17221a510d8df03d223e55a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9331ffd3a1c46c11835bdf08d72a3ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5daed2e7a70c36ae0a62dce8bb6d00246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ea7e93b3120b2e485ad2346ba18ac247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180b238500d6e6fa4d94412f146410b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d8c3f299e86313d02fb161e876dde249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ec9d89a160031ad648f03c6518394250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3f909cf912323d01fdb4bbd4d4f82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24723ac12e42ec2a1fcadcf0a5199b55252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d97baa0e9ca43402d1654eecb956ce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1df39a8c02ef4b13c27296636c8b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd808b6bf2fe5929a4b1381b65342775255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2aa2cd6142f0b92e37345c929eddd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9131bf421cf617ab36aaddd8126d3cc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bced4a06f33ff977b21dac572464c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0568117bf5e263e3d064099f1bf65259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377210941ec62a8ddad88af674ec0da6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168de8956fea5d063bb29c0938bc36f7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6bafc823d68c8bfcf9e5dada89e1ae262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a774a6b56cefe5de17617d05da57e4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d466d93c9ed90f9a6e3e667be9a072264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485bf2bd4e5fbb14ee559cc3d4f322e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcaa680248f3336ab9c5b17f9c0410266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77ffb76e868a07e838b7419781865c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294b744377fe9fb94d79f797af98c1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f1dd0b86a4c4f41e02255f0664609269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563dc78ae59af11a1a2e4826b5d5d4b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac94a1e3da6c074121695db85be534271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeff8e80c9f4970a39e475db6845540272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8b89eea73700982b70492075c6842273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae6959aaa81b4119a6869f4f6cb82e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a788a72193431f3eb33a7113f220c13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0d6ff1203cf0ad9183921b48e26e3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb386a77e511e0146d68f8227585411277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef86cdaab5c408152e9b24dd6434bb5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bb6c2069edd33c8c42d8d4d1ce52f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8532d855f6372b3688c925b094daa6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a2fb6470baaf83d10c4fe4d506e6e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82582ea88fc90575b3cc5240fc04a8f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006b39e00a84756098091dce78f226c1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cfc5ee834bb4d0d7f48ad2f6aa5c0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f87f83f612f8637b3384218e14c717285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a65bdaeed39ac4c38df13efab57ba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b780d209d268a829c2f3e827076f76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659a753662d4cf80084ddfe7b8b843a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8495214ff72d25e147573f781762f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9528027e4d07ef540ca4cde1c5df2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f461cf56cf8bfdeeacd60fa892ead44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfc33ecdcd14c54f861e41c13c2ac9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a1117f71f53639461e6d452ca41652293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d2d883f493eb0f1870bb1362524b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef6ec4a4b6368c0c1ee248b672b06c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005961d01962213211828f2d5d631b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12727b3cd35bfb978a2d6603aa7d5fb3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e404ed98293ab8ca1393db874326f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a4592c4291168af98482f26386357299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9711b5ea60f6341c86874bb5c997f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd52cd9aab12cff5b3ddf331f306bbf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996a80e2a1c51513cc2668d1d3b5c7a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce77b12022ed5a716d9bde590f0805e3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cc8d1e4cb0ee0c8610bf96ac3ff4d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd07b6b477ca97e1acbd06b403e20cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f5c8494626d6fdcdf0e53f1a301e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03aca6b4b9ae669cd910cc17ccdd51c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17018120dbe101b5bc51679dd6bd1a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbccad44e95c55e67d572a851bbcf04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2d400be83f5cc951236f8f6bde11f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e27455a918a727230119f305d121a23311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5791d32c8ca634127ecd403ede93c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877bffb9c0c06e087afca277f43ca5d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f12a9d266e816d611b4eb976f212e60314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b457fed0030afebe5b4620f8d7a25a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bed75c12a0b9115e81aa4ae687571316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cef1103c8db61ba2bbaf5c6a7f59877317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bfb5b45846483321b4b2be13dfcda318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe63b6263218ec12c63290316247301319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b3e158c5995f3f075bcd1436b45d70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299d8dbea96053f2fa695fc18225d4e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0561bb944d2b81cd145bc52d86c8bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afac1bd7c0d78a27eadf2bc2ab79989323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a5fecd6c2e25529280674920e4202324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d0e48a7f1c57f0ccbb5b119a6f2f1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4be6811f938eb06cd96dc3a62c934326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf8f600236ec787c55d910f529e71d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177ce3b3715e90d4273a4ad90d85c66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43594615dc9a5315b43a2dfeb9f7bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c527d122a9f35db53dec7b9b42e0ee4b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c9ef12e41f139be7ca877061340f4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41bcaf1ca843b6169f517a20c4dd2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69089fb55eefa6203b55deee5f349118333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a83f42027c94c7ba0228cbe4daf807334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06aca3fb6b8b6d51b845d343c68029b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771a65714495ec45d75299e3efffe15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0f370e6b27e3b46e1bc77e32dfb1b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace3b5a00a2a54620df1cc61ee5ce978338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f554d4e63b39724e571400f1260eb70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f409c0aff5d7a5b2ca8eaf9669fd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ac1ba878a7c364b982fa56db3a024341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bab624e60d731f939e336abccc339342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835506aec35833bf2b9d16b51e7ee013343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4eb3f293c2e5b56ae51e9b16db6ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a78b9185f7412f89c2b211fe0621d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318df0293bdee45c107aef025a6a4a40346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ad098940218b7c3544fe6cfdca55e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9790b1abf8bd8c36bbf7bd8146383793348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc3c38c5601fce7018b5dd4a396442349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f0dbbc02693231486af63d374006e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55cac71e343768f712a6e1f7005497351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3792b4b0b949c12b6e128d81810bdd82352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17dd2e91294c82cfa862c051ab314f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e397ebc81dff0fa8519d0e39620f1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818a6ab91cf9719214bdac8c75c78e2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff7eb9ca8e0864abbf8c876bd4af7e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f786fb381dcecbcce8b7238d822c7ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aef153af8cdb0ba58f915c9a2a4e35358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fd1b2c58b2f1d0a3c122f1a2efcf45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70353694df75fef282fc7313e861a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f7b75343053623f2c0b22f2a2f701361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b117ae854d0b492413b2080279b890362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519623f2aa2f2c0287a22fc5da17311363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caf7ef16a113c727080945948ea437364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70926db1cbc99c5f9360481401910d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9e9a2db008335ba97a91f49a8950e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4705a5eebe0b2a14e2469d8b0bed685367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1f2d4bad90bf581eb08344cc2ae3c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5caa4c414cbb1905ab2f3d4eb70fc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b3274a39c07dcf9ec0ff5433fb9ea370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc895cc5d28522381db6722675e2051f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e0a05a9152370750b29826d54c7cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5093ffa5bad5162090516803ac117bb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ea57f7b5acc793a6fd1681b58bf3e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fee4db75381d6ca6917a73ead9c62375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f19b096966f806b27fee03c3978bdf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a935dbba2f8af0fd458d6e5c82901377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22bf53a3f005b9f45cd79a23ca342b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af240c9e5ba7d207757222c6ac8af5c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fbc8d0a7063dd7f9f968eae83320f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de366683168342b9c2cdf56823b268381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4c10bbd8dcdd6dc5c877e075be01a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61096f9267dda76efadacdb1131b2c78383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4267638065e968cfaac735072b288384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0bc177a46fc158e2c5f8e640b790c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838beb48a008904ceeda17de73965f8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cff0e27f548e484d12c437dd31ae4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8f5c1f3ea511b04e650cf6cc52d8d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf69f6f6a70d20cbcae0a7fb7be8e83389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e92816798f8b3c7457384112ddff23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3ed61f26e60a9008ff7a72631193a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7cef89909be233d023e1e408cb167392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40c68c6606464a25b6348a0a3c0ab4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157478c8681b9559b2883e0148a30ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666088bf349e999da24b41417178c3e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dc8ddf6563601cb94231869638ca5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8136227b53345bcea7015beada2266397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d131ee22282033c7e85047252acc1b7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b8a84652b8119aac859a05c10b042399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc4ef6ec04673149b1f734405f1cb8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acbedbb1511b5daa75d050e954f9aa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b68edab8502c9e1a06863567310429402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca827cf4a9d14db953d6a0a0802a653403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84358a2734227ae83bb884ef02660202404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01045f8ec7704c5426ea93e9061ddcb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34fe6714122f4b88ab40f71f2aaa7d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2804ec46b3ba7a1b7d9ae8734830589407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3ac34a2984b1860b8cb59fbac57a8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97f31fa2e756bb55ff5044de309097409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa3fa43ee0920ac8437cc443da9984410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b36c1e9693e13fa77e73a105402a770411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669a918534462fadead88d0e406a5c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613aeb3b16071ef25029b3cb3ae04b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f555ed8f8f2f6be0a2393eb03904d05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbb0e290d8ecb502d2c00d3917ae29415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da32cb246c4b315a9e7b092ceddc66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d941a44a20a2cfee5f17ae55b8c5b5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b70ee9b3bf1345db5438531b90d3c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f948527931916ce6defbd2a73c3d60419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33473731a6e86cb677ef8a2c06b5de47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7be844bc57617f7b1a4c127cb44ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c959470df6595b33309a17f20abec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acf0c7b9538e83211d3d330d40274b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecba467a850bbce7d65fea571ab5c99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae6108fbca121b37dbdc78571f1ee6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bba1cd109c329e3ef8e39f7482448d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198030f48cd16c0ac1d4922545615f77427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec6aa8aecce0260f4a8a69ce2f86e3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5572ba2cf37e5249eee0802692f4bf6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60801e05daba908d07b39d7b3cc66c6e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf0272b358e69431766e14a6e27bae431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c551bdd6825cd0c4529c522ccd8b5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b0f1b48b2b143baf530d0e73ab361433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53ca08a301b64668038a8ccda63a47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b5aa2242ecab6960345e5bad17e74435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0700da2f978efee13b95e1efa0a5f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c34ea0911720f8c79534e8cc7413f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb281b1480a31a48abc90f1d8f9fddab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df5959ec4bd77bef7f781e70d82324b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ed277affd75a2638eee2aba022643440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb57cddc44b48f7b322ddc9f5e0eff1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91d91e0c1a4f01d5d8bd756d0891ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cebe4834653ab7bf21733b57f60f06443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df3cea2fd8f4756c53514e298b56d1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f8dad5f7aa22d5d21dbdfcd189ddd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12e9f4277369dc6316ad28c8e4117f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e215a94be7ce49b733a2850312ba23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aecdbf401038fd2c81f9d60c563e38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afc13dbe1b7317452df3cf234db4bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31902ac9bfcc5c28d351c045315c21450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13136008ccfd3bb76f3d9c76a1ad57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93edf3c5edd5235fb7223f74e5fcc7d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efd352f32e58120e252701d4ba8fd36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd6ee832924f7a21e598fcece9d1af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d33fdc0af69dda746deea4b9937f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9789cf696edf1faa2933bbedad3056456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d195ec8edcb10757066a7bd4996f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde9cb6bf064f90d10e22f420115fd0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84745367088736058695773ce488fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7bfe9a5328daae243f240f97e9fc15460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083337afb8c38d6b02b128614b50a50461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61a6f6ad0ab194e9981c8620703a00462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51969fca641d9c505cedcb9869b325463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91f40807bd88efba0600504feb042a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24009dace9680475f0de07bdf9032f8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173801926e4fa392b923df6ad6b4992466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8985f36b489e3b7a208d7130df09053467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47437c50a362fc44cff1c4d4d85c21468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af89a03bb9c64f649baca2b5bde342469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cbef3713d8afde293793d54458063470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624296c7d67df481987f2d096422e9f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef260fa4be5afd05c28ce1f0d727b620472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c0e68149060025456b96dc73a3a45473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745643e2a298cf9419b29dd9fba94fc8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb2faa3a2a4f770ad11cd25c528e38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e4e841f4eec938a24a197202cc4d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b35e8978ce7ef61bb20a7f70e419ea9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0758abc212d099b58610640b1e16dc9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd8f6f8b2d3091ff793b1722751672479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43c9f2950e6099d67bfef54fca856c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1befb93f6d745f3ccc5a9bb509a229481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dd6744a2e2bf3dde2624c9289d06e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ef4ce0cfdd7d17d653bf6d8b9acf0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7891db8eec81bab302ed8272ad685ea484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96315b30a69750c1477e3b107df7d0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9c34087a9f15dc434c06e54891e21486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cab7f306163e8019f28ff0e16a48e2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef008ddaeaf8554db56681f5729eb7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62283dbdefb89616dda88d604da35047489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8338963270ff7d6217b8a5cdfa2134490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c5a0aafee5a0fc30a961a4a88d869491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaed06dada738d8d6fdf269773bf89f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4431532013f4b91ea2f0b0719a09fbd7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42384b8c8d53662f467a779c78866b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098316cc8d34635da3a3d660fd98e6d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4d7531d7834d13cdfb364b0797067496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887255213677b3b76869859e17c2d99497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b993ce1f3c37cf23450dae313dca2bf5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5704c02e899695affc11e1634dd5b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06e358aabbceafe541fdb88e1d74b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b59baf680f31550f80d57ad742f9fe501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8464579fdaf07a144db42f58264d0cdc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d3e5c2cb5e47996476fff9cba3331a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9506fc115bb46bc11a01b2cc52e22a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee485843c3e887aa4c88063c8eced55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bfb547658a9ef99a7e184f909123f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4734b0f091090b81c911f4b4f345a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bc6133e8891ea439fc998cd4eebcd2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c2bf2f1c810b5ec559a819abc3b5d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4aff0cbaddb5112d1c23696c5bac88510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4287bb004cd0527f9cc4e82d5383588511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650b34e6f0a4ae01a8a51204ada73bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb236f60ee22fecf35468cc3bbbfb8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bf37cb1f22b4047e9a954f1008226f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8c4be47a37e77e3f1c2198b941534515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098a850956fab5a92643852f402bb12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d446825d0f7eb05af91988804626b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5299c3587e6865741e9dd5fe8b3bda8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf749d8528257728e2a25077a3bd165519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533f867e11df2281639314275e11ef2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f389988139842dba78af8e329872f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f3fe28d6ee6b3492680c65808e5ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8fe6c78fa9a623602ab0b0ce05d16d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e45fd58699dd78e70561334ceb25de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79a1071a7dd70f04059a88168f720f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837a09773ff3904c327d99e9f8379d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce034f3ca8ce8f3257b206a9cfb1611527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdb206f7666e66ce0dd4bfee0f4241528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9619329346ab95ab2e3bc9e84e0d94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e413a0e47b0ef88d566139d45df95530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe187d5be0e7face0f1805a7464dbf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b9d4cfbe82e0498b6261071b669d85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639cebdf6e6d1f3cf12ddcc110ce835533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac7dbaa3d42f63bc0cc99d7a2a3e70534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5852d66ccccc06fbe76174c7c14b1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a121c3bfec0ba2dfd96790fc240cd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e093c2f70858bcaf720a370dd00405537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedf8f72ef926491cefa6ad1d3152f9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1592c7eb2f4e7cb19e1a3404633e33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853df3e9bd9970eed5329076c2e1823d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4927b2b3b994e909bbf9a260b2dd0e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b593341cc7efee3c438c2632695cfd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38399cced778303732ee723f9ee40cc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467e3bcbb6e21b691c37163cf7cf8ab544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e282b71bea852c7415f406e8b10b0f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c299021efca748a39dbde6ebe9b3d2b6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb313d1d294f8ef00a95eba5a0c84102547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c640d3c48ff1bc1025697cab0233b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81eb00f3265ad37f5867cd849735bc9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3db69d2eab13d7558125ec967249c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da6b371537e467b7158f36cc7710ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6c93ba8e96141bba4fc4026c53822552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b101952c2d10fb2b4f6ca681cdc0982553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a548196ec96683dd2b3ecd1265a219554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94aee4dc6c4dc8c911ada4a50eb0b39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d80c0bd2b92f9632ea4e5530eeda9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26089b85e22c24685a8a4d5dcd14937f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562756d7ac744fdaad260d713ae960b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3864a0da6f556e55965a6a2a777a54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a40f534a199d9a309632981b94281560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd0b7ace271ec374c6db115556bcd2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cf87019ef1f0aaca24b18f7cf711a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b9148b7b44f932965d63e3ecf8b8a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60367db71b1136eaa95cd42773e7e4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4310754dc66a6926377f02a17493a21565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c16fd1f71cf6eb74998bb86c2c4f3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c5c358289895c39d940ccbad5602d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994f39cbc4b564786b19a3f58a3c567568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ce5b5b4b42135dba4e4958d00889c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fecb99a4612e6dc5edb62120a91c04570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433738b620db31f88f63227a5a40f1e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12db5bc0140f148a80cf2a982dde118572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946bba3605411bba810b04928721d5d31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2256ac5eb004ca085484ae6910abda02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbdb87c4c6fc374c038dd40e011ba53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128062534b281d00a7959f261685de384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd5c68757ff7c82b829fbd6c0726ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26480cefb4bfce329fb7b859461d472d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b2b80672953ba1009253c60206fa97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe4eed2340a5b040fab9bd4f396d0868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158665c4d65c26288322ce19ecb1633c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd07596ba86b910aba3498f4b2c6bc610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef728605de64fd3fb20c55faa49ee2111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a004f873153aa292203a2f74e52fe812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c3eedd4ce71c42a034fb2a23b707813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214e792c933d174dc12bf7c0a633fe514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23566e11d500332050ac0544dd82901b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be12df70cc1d135c6cefcb8c728408916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e6198a33fb7860310a03865426c3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5c1ab9773020b5d85c4766c53b8b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d854f024dbc6a839b8012ec371964d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d8de295f36b23ebfb5c2b3e8b8dfc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315ca052806cc2854542e48952c9ddd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ffd657da38280a392f7994c7d525522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c53e3e752631e1a7998dedd35c079f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f3ee0d2ecbf0f603ad9bb5590520624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d261f6b78fbfadc7bffffb1beb250225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd90d9dfec65c52b83d19b17b21700426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f0c19b5e4a5d113a813ff4190436f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cacf6beb0b3ae06cff550c33c426c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a52bf0ac7d47f1a2acf29acdf5ea6e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94e1f2c4c8ab32d3ace2f1e6abbafb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1fba83e5f321d9b1cf960eb7c1380f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd78295b512f1c27229d8765d40f6d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f327a811426a725fbe05d57e1868e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51430ed78d61ab437029fb1c880dbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb1e0a95e9fe035505618c78ebcf7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3d824bd69da5e2fb9a6d276a2f0cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfa0b6e920abd26fd046807ff38b0737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303c7e4682b5c6f51521767e73dca50b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e6754e223f7f333381b990c02f51439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb59ecf43883f9fee9c210ba85e0ed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd04a43827a890c7532adbd6f1c087341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc02adbe76ffaf6ae6bb411f0f5f0dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d091bd1d57863bb08cf6afe81fd47743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd92c9c27fbf053386435700aada9a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5c9dcfc3e7557507455fbb71eb84145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0194d84daf8fdf84e81742cc5c2bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c586b8701522b83c247465169719c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7700197150b0df601fd58260a1acd4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce418d82b4ed8fe2c836ab72228eba649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ca2bae7f50c72e954007e715a8187450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eaa56cda794b33653ffd4d6c43b12f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bb2d1a12f7f09b008794d466c823b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8adc79fd28b5c4dc6937d2b82ff7953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f4ded65116befb919432543411c4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fecd2449188d6c3976a13e72e858555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84ad28d6ac863efcd16e00700b539756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af3fe49aa51e055cc52ef3f51cd0dfb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77057b1e142b9a813dbfad01c84609af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f3d16bdaeb27c348803ed6b2c8b7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10344b5e2c2fcf71c948e9c9116c0a660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65f3a725c832bd149ba80f33e2f50461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c25ae008ead18b05708120874bd9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773554b1f1185bde973d2c4fba740ddb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79d7ac35a238bb5523b6ee11ed8dba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175568f0615b3b65da3bbaee573680165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317d5ab8a3a7bf4ef554ebf8c6358ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fff6103b939712d35435165fc8f6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd442cc909c38f589420037f7375ded68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35533a8f68068b5f5c4e27adfc452aed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baced0db113c3e774bc924532e74e36170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858e520cf86eb3793de849a7d37ae5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703137430416a2c8b8514776cbb5a1c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac561adc53f34cbd6ad804a998aad2b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289114c1db681d6d199095ff0b51f1c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb2e435cf423c445017778cf6ae36575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18c425241990ee17ac2a05fd3e8c6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20172789b59878471950760b2258a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfc6eee3d1f6761048ac0360cbd3c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c581caa882d7d014928cd82ca91cbbc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ec29722d646126c6641d08aad3ea180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176bb743df74fb126f2bff27021cb1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa455c94be9983ee06fc26b46e7e72fa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379752eeff3190637944373dd978c77883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83a695400b0c9c071222e3706ab43a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0680625a33f883993d022f6ec1db20c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354a35f5873cfbdac78291fb64ccf8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1c0136175e9a3f83dc59895b16ed787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408b7df237886748e91b56bba974b1588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b7ade6d9c54160cdf30365195cf3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d555ebf6b9193c1acfd65ec5114bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f28ee7b60213de02fe3c54d23cd3391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fc3996d3c268f4246333d671507bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142a0b3d9afc762bb9c22efa9caa71693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5498d6d5ba013f03f74f07a80c0690f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa245f970afddbbc263d54d04cc2cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5db4de41bb9fde3a6afcb072c6e613696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386dea5790294823144fddde269053297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213e776bb2aec402dfa226f954922bf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab998ce83046c3586137d1513a6d3899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d557fd3348d73c01987a82e193828100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2fd5730e58df6c52471a327573269101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9b87cb5e9d845bf85629569f5bcd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81472c668ae7ddc8cd18fb20e9334b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6f7d0335a0e10696dd6e6e65e9ccd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2f2112ed53cb0cb52bb450b1458ca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3b76264bc7da0b65c5e0c47206583106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f789c0949935e07d64dc7cfc67fb8a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0ca3ce2c0db56a2b6f4659055926b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c45bf1a2b986ec3a69ce288f390872109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32eae50c9690722dc783c94223d1e06110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf83020aae67e034a8f945582de55da111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271c2fb30bac3633caaac5e01c16642112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c29116e9d02f1ff9146b5deb16188b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8b8a364a7375b1bf24a7841385cd7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809f8270023d282c879ee30d72a8c683115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f134678ad868bee6aafe9798e62e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1913e7c5bb15d0bd9ad207c0b8ddf21117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a675b42e2f61a39b08bc135125f9bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99eb1fdcf2fbdb6ef8ee952ad89178119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69b503b60e4a71fe547d40b08dd18e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85734409c9814ab4bfbdf4dbf2572864121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f47f7ffe8112ab07176f1e5b15fcb8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3dd4fac8b03d174e7dd87502a0a4b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871f62903617c325dba7d1998499659124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffc6fc91e88e301009604557a8f631125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43c56b9a988d24628d48a4c67445f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf87856929cbcbb6d2d3517b95f50d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92614534c28c78e11bf2230045b3b4d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f084c7333c24b179c7d6c037bcfe4be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9f8be975543eba683e0ec5a7a3f5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf865f86a5fae49761157bd4250427f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1045a2c8fb5cd2787bfb52d7bd257132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddbc5b502038202f59be27f839c1b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802e29bb30fa8c3c9a490ed3da8fa1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd959078e7c6fa3558c2c334799925135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95375868fcf215ea0d10c340caef9b62136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ed0219dbd235762ed4d4d54d466ec137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f41fab79ea7c217cc53507533ae9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7acdbc7c369b7e0a3dff30ff4d4412139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f834bfb0287f93dd379e5eac9ba21140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de033d77ac26bad46300aa93068f8b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8c2e66c829079ec2b1c6b4edec379142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621726d5fd68f6f1732015823c45da5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bc968a3d8a9dd4eefe5257252cd71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a47c552350bbec9cc4244f7a9dd09e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25c11a59c670624fe46f6c65aff894146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f451fb3c8e6056f4f12df4a3e8a1a60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad063171e5c976cb135e6afbbadc5cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163f6698d811975c16e8d82092cf883149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd360ae3a23c74c194d188a4273bd3c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bee8d75afc71609ab7b3b29a5ccd65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b31b98fad40d53a9055ab0a5e1eed6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b0b11450f005d7021d21017f9fa0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e14fd17ecccc1947e4ce4d03b89c8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109b3f91d49cc9e517821650c5f9aa9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745accb7f22a51dd9dd4bbfa0d5a7fab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dc9553a214012c4e35522cae624f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c383960f11a8fd518c1380efbd59c196158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f4e1318fec9a5e1112c72bc171c28159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9886b9211636891a78417e609eb5ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8159f1fb5b975ef52f9cdb8b8248fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f969e4d57d047941dbe7c4d2ae065162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcaca47bfc3aa929945e35235c3b6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2a7f338502ac2272734c7c1bde24c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afba86e3e2bc0097b2bbc58482ba144165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78e986ca9b75800dd17379dda2d783166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04de9920fb21b59ca5e85c6c97f76f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58372e203560f54a10d34237864fa54e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7a91608c3bcbfe5b9f091e3466956f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2775b11f35cfcd8e37793e6ab0447170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7698cf101188469a0b5037e9b0ad85e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337d9e71ec47edd1c1e1df27ecb7164172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1167d96ba05440a1df51c912635bbd3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16385c62d233f28f129353f308ecb7b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8556fb60df88589d9739adf8e7985175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e617d6f70a71da26a52e6de5249f2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e55722360c1060e550f7ee366ea2026177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b8443497dde280e87a4f5862aa5f1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21474f276bc5b336964ad5e9ebb8a221179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac52b5371f88f2f9c0a322c737c565180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcec02d5a396b5ff5d699aa35ccbdaf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1d949c4a35c4942bdb81c0811de57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cc2ced3b046a54c270265eff97a76183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979d03565ae321e0589acc4983cde4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7f823cf543a152dc9036f5d5ff763185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62625b7e25aff931077709336310187d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f03f9cab16340d8df1b7dcbbce367187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ded89b325ef06486337f6c47df639188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af90ebfc5a6b0ce6cacac7c3990ec36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3fd4108f23f18c5bd8fb96b371e62190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a210fcbc91e0dd761086ecda03adb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa5360bc39cca92875e618b58945e6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d9499ab746754e1a158b488bb6864193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020eb95dfae9b4b80461b95773a2287194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035b33291290b2076e3ce0dbd632122195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb8c99c8b3db4be847a62e318f2f261196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc690fc3fe553265e1b89ac1ce945a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d92282c9d0e1baf2d3c14387395428198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df1ea8a3c748c331829936b63d8558199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f785b5d9e14f61da4ba6e690876f1c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b7ebea2106f724fcbd80c7acc211a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c760810274bbd4ffbc89596c5b392fe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0535f88c97e1f601c97b6cd4b27c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2503ca650dd48bb44c080026a855d013204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f33596ccc695fa3e7eec4365718ee205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b135f2c41edf2dd8948cc63d477efba206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef49f8705c26dc16439acdd8235d0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542dfd19b8aa76bbf3331d72366ad14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f863eae1018d64009176e0818f7b4dd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c6c163993527664b75feff5cccd74210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186ae83e0b8c8664f5a589a3e86e83b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9702d7e719f799929e0d7c337e80d28212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0c7ee5af693839e7117b4ee8c3dcc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ccdd3616dee2d47c931b967d675be214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304827f0615dab3addc54f95b9822e32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018c3065ed08b71005a969550daa010216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4536867e9a7262a8210a94761970e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e55c33ddfc376444326fee61bf76d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1589594d0532a6a8f10d021d86bf01219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139cc1c842e6201d29c5e9049c22a9a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8f86c049af01cd249da66260022c4c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e58d8863ccf73b0b9f00f22174263222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714afa1465d9255a314e811e1f0074de223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415363ccce1bb531d69b1696878a823224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a8bc3ef2d2d7d5a829c82476bb495225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf42570fedfa3f78de39d913a36a74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ae860eed48ab7eba2eb5429539250227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadffdb3a2513cd592d3bcbce8d2b0bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3358ab16f1c3e4d864a297a3ddee2e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5680f0d4f3450945e08b05cf66cdb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de401aa1ac9734ba6ac6fa7b3b1952e6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18540385eb344932752bd612bba040b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20941a554e09466521b064e9f2c7f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d330306bb58aa3d96dd0fcf46c0df2a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62654286df4b8e85a5cbe5e37642839e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79ec8303459ab3ed2d56439c60a313236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dac98a8431b5a770ded7be57420bd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991031442fc722d8819425c7f87e4dfb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7958ee700d368e204f073b42fc0e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c05db0728012a197f2475378bc345240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95e7e2a93997efa74346efd33d1dae241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba82d1d7c733017e9c3f7872206d720242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c986d2b9db203c5afb1330d0e8d51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d1afaa8900ac5e29ab4e794ed0003244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e359942ee952a48326aaa7057141b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dffd1c6d2c2441bfc1fb979c67105e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184445237a003cde83882e73a067b2b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd41c4fc5844d9770ce80f8da91e5fc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b6b6aa510bf9ab46124b125baff36249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abb36cc78bfdf8833e6ffac8a867c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24468a9a14e773a014be538f6f4655251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3743751120162c9c796f65fd835ba377252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72b3b3d5d889bd08ca74cabe41717b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b31e8216e5d0a82ad86e2ea607a314254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27a7f0f5b5f0ddc6b7bf8c928cf58a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d271c38fc9eabebad97a7902765b8b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420e61c4f9059abf88768462563c38d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918b254ecc38d53ae1a234c0f4730eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202b3b60c7ac3dbfc690a6564a71152259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2aad8b4e21cf6ce9fb99a04b4fda2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129f3b9701bb60f3df5f5bb910e0b8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0376a4dca053d607c8d0f271a06412262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38eaf33bcc40acca12d58b30d69394e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f4840556684dff05ab83e16fc8288264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0e1767f4277118fe03164a53a3906265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43052cbe2607683f422bcb547bd2c5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4c563ffc73c0e6a1284edbca3ada5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a537ba0495f8b0ccea0096acd733e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a096891d60e6dda84379a59dd982ea5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14dbcb1f442ad5b5f369c7d8ffe8e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba3ea70460d9ad94a75561e0c86528271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10679c6783cc120b755df5f72e03cf2e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76338e74083b43e8372ba24befdda93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc684eccff1fd937b0abaf13fbb8b582274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f88078f7c7b95bdbf8cf1ee0fe0a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ba6a8b7dac090d34609a2406b2218276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229cd6ded8cdda97796bfb8bf76a713277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8576c2a96bf64b755c0545e3fb7e43278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77356e3ec4d3f7132f9e2cafb6bc4721279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d2a5ded07b95f009705d9c3f34d6b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574cf84be8fd2a6216a1153f8dd79a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc064d452189b902e8d889f427b22d2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997f7803c4d0e710c346c0d9e6c28f8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32c57a3259111289f95693ad152601284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5347a313cb46e558351b8f4f33bb7c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b29cbcbac098156b9ce529570ae9c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c32ff722926159381788c0f58bc05287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc625871355b3d16f32c2f5987ae14288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c7014bd523fe2facfde508e98c9be289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11988db760f131f1ee4c15a122e2604290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551271df46bd86c5c12dddcf9819768291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46177010c01bfaa7385ee23244b59af9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227df6c66a94bc98212734a6778cb91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30206cd5dbbe16158d0527120f0d09d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9c3e11a5853ea86c1e4ac76d4e232295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b009e33289bd459b75fe28c8d786d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238986741a4afa90f06a1e366a2b545297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae84cf4d1d0ce90bfbe2940b0dbd565298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3a744db1842793d0bc4533f106b0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5fc0a897e4d4e1409f2e124118790300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781837114ab8f72f2bb7ce4dd6a9a10301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edeb9a67434cae2a067296c508fff4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593034f074750d86a55fbae617ce2f3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706367ee87d73f64378c561eea8c7f6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617855d8cf0acb8dd22f84c657f591f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f89b0b27bd8e5d107b0f71c760086306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc479dd2bb726dc5dabbd4076e7359e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e55329a75d4e794727a9bd29b44580308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4500ce215a68ca63d9182dad847f6ab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a6b0357e7c2e0b91667fa18996c13310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7281ef98828fd83c30850b53b3c4cc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968ebd613d50754977ffba6cd46bf6b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a86f866ad276d6078dc160ed1c8970313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b88f5082aee2c38fc767417f59597314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689191c9be12dbba0864b7ebe1dbada8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0abb232eb2d96ec8fe8836e5ca4a2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c12427eb00e5aab6459ba01fbc222317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a9d234157f8539c40988e506c6e44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d94184ffa03d724f5945fcc1d648f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9957b601297ff3e8c801c09d4367a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e3212a4ac1663f14df15eeb0a8a21321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68bbb43c4720fe11953d53a115ea3c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3cd311510a08559f07209777fb0f43323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b80c60698dcdbba1a04c9eff3c7e8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1c956261d13df8729200c193b5a80325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3cf44176f5a3c100e2a9d507a75c0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53648a7c46f012d68b47cb1d434e6f44327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61753fce95baac12cf6c0618c14e05328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906f55a9bc4afa71e2f9affe90fa2a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f2e5e5d8aa0712a16484b35d795c48330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870718cb5f5cf664a990f3ec91c33a17331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70780a22bd1dc6e455cbdf543811fb42332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7e1f838a978000ed9aa1edd47af41333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a505b88affa8e67bf97bff65032d6c6a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739614ae705b50f02db261f59f96295d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c017294d95beb3b4514390af1bcd2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a53970ef43b3fa06c17cfb31e744e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6c301038af71915c86a8de8c1ff0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d66a9731b189049bfcd2392544583339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e80df188283a27f9e052d3c9ad4f6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391027f05cfc11c545188d0cb0d45d11341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097f591e6d6396f5612887df4d3e1a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa91c18cfa99b6fba375326ddcf8ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89799b34afa3604d281a47ba0c786cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de05cd17b574db046cde0544dec3cb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb15c7220a6e3bd608bf9d60cadc66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b89987649e424ac9262c9fd811fe2b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d1fd5c7dbacb9bcb1ceac8f8bf05f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7f79e5275e4b5d5ec2707254ddc5f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6331f6da3157edeb7fed6bf65730d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe35f0d6b6090aff01493235bffe085351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c03c71f10da2a792f0fc029e2c03e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51ab29e7018a6284cba8e0963b8e7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db89fb8f74c60edf54fec41616d9976354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5204b34a4506b4d3fa75c58c294c1038355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3efd56695cb52495137598e168699356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d30a50e98bdde567dc51e6cd80921d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76825b053f8978b6c02f7b403dfaa514358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769658c6f41d1eb4c99afbd5860f343c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559eb47653499df530b3f2ba0378825360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b33d78df0cfe557706e9aa46642ed7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78813553cf423564cc26d840a63bf824362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaf6d82817119b2c37f2f06bbe7bdc9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2140550e47def92016bd1d616a7afe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a22dcdf9c71112fede69e2924c5cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2804bfacba553d7b4e295d5bdeb7d85366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908fe5a5020bacc3561a95a1ce079e8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4157f830108ec4a7e8e6a985d0923368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af70bf7d1ced29839cf0d57cc8d7879369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea89df28dad6239cd779947959a12f8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dda35adb0266fbe29ccd8aad926de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391eba5f7759b004af3324cd682a4636372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea816098f0695d7aecf97eecc070ef6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676cc6ec8e5aafe0eacbc2c65ad831e5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dddfe835114096071edf6b5e75b45d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9d123d3aeb8a66a1722fc72e28a29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649096d9ecbd85a94d08c1f0b5d5e18377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ce441d8f43d4acd92a9848dae64a8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14921307966ceb67c808cf185df2061379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7f11f8876b808a8796596d7c3c1340380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347dbca2786f1627c039f1a226a5071381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd5beca69e4d21d860c2bc9e981137382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393f1b45ca8d7f79ba08f96043cf573383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28112ecb24d414f3efd4b7afd783e05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b88a4fdcfffd9c1617d96ec8fb04bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0258aef1b940b72010f82e738cfe08d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83740fa5364545e0f0e8ed2f753931387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e741e559c4b1801d2bf7e89710c4438388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9140ddba2760e6023749466a72bf45389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb458f0e65ae90cbf4475eb8bbe875390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a66f8228ae5edd1f426e4b6d87a75c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509545502ab92309ae68661b2567c135392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3f874316e3af451d9a09908dc0259393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19914ab46e32cb7904c5c643880e1b5a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372d69b067a80a65df8e865f4c3a8508395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dffdedb15456a3fd225acd506ddb4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1889e31aa669fd2f15cee1d5f9866ef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f30fe2768bc3083e21fe8d5bc94221398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabfa1425c4f17921fb8686e5c5374c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54d29d76f9519ee411e0919c5b0624400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612e18daab193948407a82855297083401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a807cd0f14d6f2f29f5d4f91549d09402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649853277140c9e0219d31bfcab5c5f0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cd754da4696aea44d1f60fcdd59dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cb5de3a9bf5af702799d154e6fb72405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8de18e564359ff5becd562b8dcf1d4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909196642206079df69d273faddbe80f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd994b4a69a2d94244a86cb7edcdbb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937f3a7b05f376c516a7b2ba1baaa5fc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f40627741a15a81a2e3b463d601f6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc43440861466ffa461d14ca383f52411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb20b5285484ecef9e449e285807baa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d01fdd4c5de7929eda2d7ba5ffe21e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291fb866aaed211e6f58b445099a46f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb117ef05aea561f007cd1e98702a52415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725a463b27e57ae4ce04ef863b9b4c1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59713a276a89a360598618a30ec6f82417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea153c134aac0426d85346ea197fe5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069132984215a5b9e2065688f61fabd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace6a5ffd71f656da69dcdc1d0a2eb8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37586dc6499fe2c4b90a9ff8e90e297f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad3a66b8600d782033a2d9ab1e569a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c169a4330bd06e8eee2d326874eff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf9d48c1a7e5f0fcea5dd119688e6d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22533ab3085a4dcbe77d177d58baf8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96c9b88c3499a081634ba405975759426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e4084833fad53f9d61ba91ac8207d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e15d58806be1f8999a8b7b2faf87cc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3fe2ba79c54d9b39c1836d12bac27429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071520d2350f78951c4dd1e2dcd3423e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281d221c6392702f77ae81a746071fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c3cdfd2fb3cd61a0b23c626519fd2d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f5bbc24955887e086642f7f12de9f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f0ca5b902621957ed0debd3b70b6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db0a1e33e81cfcf6f2a13de837db8a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d380b3c39db230415426d2a29e03613436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d2bd9b841bb765ac43b3a73e3c570437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c682d66520735e47a74cd16cc88e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d59def45d0e290674c492227591a5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7def7e99a5ed6fe00b521f8c97f2864440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c99a62ad037e54c359a122fd2b20ab5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbea21e4703644cf1a9c71b430a1ecc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a969149b0dd6334a60daa8dbef5d11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863850d73c69ba683ae93e9207ed570e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08756501a84e81fb247105f759142242445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022b872b1fd8467d76576bfb3095ec7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cbaf9c574414b9ad9aeabd165b49d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0784f2087702854bdae9b79b1069c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd70313b1f610a6f24af02462a350b0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cc582c3860afce0e6bba33c94ca53450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e25089995a0d4ebce45c8136a49b55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a0ad4f375143808d21da9e259c740452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da6251b7d351063b4d96e31e1c6397453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117eba55be2af3729fe09de3f9950c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aa5bd4d905cff8a90872c803efc9d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f3074045eb304b1c912d4cc924792e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ba07817fb5161d3398c668ff802e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49925d1cd9a5c7eb489510b11c6557c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ef592cf24fd31d40fc4280cb23c27459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d9112b5abbf6d82ff3eb33c446fbb8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7d95cc2bf75a1afc1924dcc9f4ce3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac962c6f4f2b6d6d0a6b706ab129f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932bf19b6edff2df9d0e5971a46a8a6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced3e21b2825ac196d610e0dca7a538464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fca5c50abfc9ff07fca2934c4d933c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45abad2c8b256647164fb04471edd95466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f05ffa94b1bca9b4bba93c773777d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9dba5299619ed62f5cf30917860bd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b7c100fe57a6c037d0325134c8ab9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86aa27dcf5e8de6d91b833551ddfda4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24ae31c648218f0734ff4eb382137a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa4c157b5a55c9cf284e3ca545103c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad19069dcab4d670a3de94595b6446473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc28dd849cf9173484a6fe7d16b3513474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af0099b9a7edb79a238692cf6e2fee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766c82ac19b904f3084fe9591f367a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431fc0317b2252373cb7dc2e738054e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c3cb2e9b54849e41f94899831a0f9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0fb725885d7dcd473b9ca96f11318479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a48bfb1e009f2bf2763b78d37fe1b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeef0e2d5c220f768638ad5c67495d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc1fa3c5dae68d50491338553e377b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313370bac41676e0d5f61debaf060d1a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca0d131b103b56fc614dadeefe84dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19329fdf343b28e3595ce1a617187799485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f93694fa3aabd8a6758cdc5ab6809486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f727e5589c364ca77640326aa171d4d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831507d2f8002a008c521c0209c45c46488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aaea84f80ac188ef84e37b757b131b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6ecc6ed41fac13304348baad9db71490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ca67231373e813783165c6ba306a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15d3af713e9ff4a413691c52777cc3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f50c495b224bfbfe9a95eb8330e0ee493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0011d86d568234f6a0b7ddc18f062494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca661ec0aa685e3484a0b0053d3033ea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12e95cdb42b868462cd8da58490827496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1344f96e35ad4dd7ed5c190aa14dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e508c67068406c24c5353e16c84549f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c42040bf734372c886b4f601412cb0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48701d0645f9f16a77984884d6e649b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ef395fd2be40fdf90831e5ff5b8f4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07937ae3bd0cc3ba79a535d40b0b0c33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e597facd6eb194e4448140a23e22fd9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8650481d7aea4096829cf8b43237394504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3bece05d3d978621eaa615cbc525b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7225f96d04a1de2df5abc7b3a887a02506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f3ebdc7934966c91927198d6a4cb3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546b7596fcedb14fa9d45af7be5471c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2cbeb4b08f1880ee9d31e436eb476b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd03624f085fe338c821079a3324a5c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c8efce7a5965f7f4a85a0ac3ea914511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051621c6f0308d8f7364c2c783da7558512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2d9522268317caf4a1e38d3778e31513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e267070b59c2bf359aaa2b33448bc3b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2367136c8f0a1e1bcf3b4f7b1f1bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dac692a015a768499ece53e16ec0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23613616147a54123906ea3c09ad612d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8815f17f7ead6d37b458931e46f41c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c53518f3dab2cec6aa7b9478468f7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2403b949a2599dbf4d4bc22607699520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dae04350e9dd32d5fae4eebbe3cba1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0967a3226b23853560f798ffb0d9f81522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6180fe2ee6e771a6bbc7fbf1d012f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33bde70a6c2259f822ee65234328b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97701ec18eb3a6afb1ec0b0399da15ef525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ea38740c9984e6d9d3f25f7d5f453526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66dcf8f68add8f0900a8d12b664dea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba490f20c7165215ef546d933e62922528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2cf1a04e291f7e0ac7198134014cc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7eebfeef3189b6bd0c986c4e6ef07530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6bdc13c95ac552bf0e76485b18af62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381bccb1c21c3d9bdf5019e8834da019532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5eaf8b6993e0aa36da6bea2af45b39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81be68c6f79702dcb3cf1b25f4ba60b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610be7ad0e1072ceaae404e255d442d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8368dcce08aa0a6abf95381b000e982536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b551541d571cee2e6bbb5392eb34ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ccd4c5c75afe414fc934394fa3d10538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c3f621b0973858b59b3245217044f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbf03592d069e82e686a81b0d7b07f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59645ec521ab086eaf53b20c144af8c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17d33eef2d1c473d78076d5bd8c325542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f036c58e27969dc6e58138acce6d7972543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e32652037c215985e75a44f7900a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3d28851f08f8989997de3decfe1cd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d05825062ad84d4c1b9b172dace8b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36a7eb8120db0f7ba6f15e4ae2eb372547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141427a3baab822caed0e4efcbbe76c9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9c0f3d0eecf32c095f91ab4bc5862e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e858b29c7adeefcf9aa326f31abf57550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c306635b8104db00d288a8300dbe4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059c21b01f9b51c0ba72c04db3ddbcd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc7bf9a722a03f731d270e4f9d94a8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ac3fd22591d9b1395f70205d13b37554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a06e6d7998442a06a847f2f2b4f568555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7c86b99938d7bf0838e447a093ad6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b29df8ba97105b4a30f1e2b7a9985557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093afdace4e6841c24e4ad3e963c193558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf10cdbcbb06040b7176e520f6180d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce245e19db32697b32508beddc673e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c20a2456085060fd07af20a5cbcf2e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cec2b44446c9c0629981003dd1777a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09bfb6008c28b052af6045b8ccdacc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2bc1cbe53b657d32efb285e8d1fbd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dace0461ad334ae1a9439d935017da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec067100a8c269b0777ff50642cbf5d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb95f74aaf5a1367578c85a36497f40567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d728e47cc3b45916308ce9cfdc1510568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5e2bb0cf0ec2f9be2cd67eec430dc569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd472930c28c660858efd36979b4588570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8224443958730723e4b2cad7060a9a38571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bb8fb6190846bf9e2d5db95c0ad44572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>