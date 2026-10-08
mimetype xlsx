--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc157d38864e46fff8e9771c62d23f041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896269a2d6e2aef94c0c45116c25244e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ab6822fcb499bbbc854ab642a11e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c31af34169731b2e922e993e9d3124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a41f2f7f4ece8cdbec71d75fab98015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebc1a52fcdb784b624e443a0309c326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c8077310c7caff6672b231156b41b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa1b3859027284ce4794d2898158e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c676106a9b880a9d604078ad441929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80cc4a339d38cd162e8abd68b3a83210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40f85b902b8ba9d77bf45a6b1258cc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc0398572624b2fcbe89eebdb2453f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffae0f4ef9e0e25dd4a8163646cc6513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2c225e11e882ddcc090212c5ddc5414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a9330f8298162bf93e47ebf37bf1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1773365065bdfc59481ac319b44e4f416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea2b7597972bdcddf063ab9fe5239117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9c157a104c3360d8fb2c422a85beb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bc882e040b80c047c6e07a785586c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae06c9c8df09b18a1b272da80146bea20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9166dd5b5456d38b95f63b20faa2c2321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216c82c127c0e0f0514e512bb25c4e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fdfdf24f9727385b7a1edd8e2ffce223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa10d9a67ea610b548f0665d5118d9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a11a64dac349c264b90b292bbe4fb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27655292c76ec574e6948a3f3536403c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346f0b05e79dd9b3ca466137069430427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd2cdd8dc5a3b2bba5ea9c80bd66d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250c5d7dba2146413fcf02d1e21b93329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75be8c2167d1593860ef28ef32b58530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34225ed60c78e3aa1fbbb701c348d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290b94feca6eae51a47a67b4263e33f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5fe1262d018862e4624dbdbfbf5c333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62322683ae60810f484c5ee327ae9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6129885c00006cba3a3494691a34935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cfaf43e3ff55d4bc61f13bbfe355736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a2fc6044cc51c5794dbcf5432ed5837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fdbbf61262e0886f480ae75d33c0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3f1947516c62bdac311f4dce2bb1f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c333f5b32a51e6f92a25f57106041e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f3cf6914cdc1edef113d178db06c341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3560d6f0de9b35ffedd2242648a4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a44e8893bbeb2d1ae51c829842d4843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d130ff550fa035f00c42af62c390944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bcadad0506eae9afbf1427ae9404b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f1285f823450589d6c71f106e25d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910c079c91fe45512cf6939de67d06447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932df514adeab5ae5a3b06895e3e405b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544d5c3bbf1983f8fd1776d26e184f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4b43f2721038e50680e18b12d5d8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64f78229106c4a38e986e9fc84319851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576e224af30b296d18740744f19c447952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f437d9499949d66ee5cd53eed5da353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23d9004d663b8a899db653ecab3f7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2ae8feaf8b604a6adf8bc44b98f6755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12147481ee0e85155c1b6a60e27bd7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52212f84c59d54730027f91131403d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f835ae489a4ba6c196b339481df661e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3818c6ccf1956782bd487a7ec3e02059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd3ee31a83d07fe548253124d8699b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269bef546eedf23a69c8af03ac5fe4d961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33f61f2f064669b5978593f5106a7f462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80266c0cb4a7d7a310df6d7e43f76a6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c9f0647590b3814c837588aee4fbc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43702309698b16bb093518aa57e35fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f1af99e60a14592721fe1738a529666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3956446f2ae4165fadb01d25c0a0167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6637a9bc188a59bca681b2e5278d3368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8dedc5a4bbbb3cc40cf8e03827cc2369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2622f18c7f4f55338096a133f057d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b035aa6f02f498177ba2be76e68ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1418a91d03bd5610645b157c91558372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7f8e41c709511673726a951d54e2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebbb66d82ab1bac808d483480c2b87d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a504dfbb8fa050c49302f2753694b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c0f61d0d9804fe45758832a53716a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135492ce37ec4169b4fee0db8a869ba177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58917b0c0c66b7fec452cb0a5e99d78c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dac60ad8183a9078d941b4785d6e4879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb9ee9e0add59cc18a3ad635a9072080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5b5f378f540386848594371def50c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305bb7498d7e5b51dd5677cc411c7ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a868bf666ab8eaa615196fb42a81f4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a2ad162a463e5b3630f54516b7c0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaeb45bc987bee529f7016d3d212bd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6500d89d1d82f30f468f2b19dc2cfacd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cff47dbdd1b38f5dfed5ceef054cf487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd91365e7f9bec7279bbf0500802fc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a9eb4d6ff8b5be3403c09499db7af289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63628bffd11a22d85b9e057eb43fc56090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2586823597b4ac407e156a87dc5d7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1fbb8681ad0f4f15749b6b5c707a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afd4ac19be87b5011dc45a58cfd7e993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f458ed8512272cbc4e3248611e468294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f951b6f1f91448caefac579c7ffa595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6be4a09b96f5e9c04277d93a2234be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35491e5370756da5c8e60937202f7b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dad459e2ae45f5b115d8e0ade23dd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca623cb5604a21cc450b5c14ea652599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76840ea36d2fc09a46a04fec1f0da4a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cc99473f1e720d78c3584a844cc96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41989e9d42b51e40c5d37d50ea82c976102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2028557dd73ba03361c56674ee18ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba13284c8faedcaf33c79b0e933432104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30fa60363f7544ec0dee4a1bbeab3df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c089eba7dec64ed65deab211a891ef1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea4d08c8340b359bdd14aa8995dd80107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722751333742ef0a810e2a30c255f252108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149625d654cd596a269ec56fcdef1fb1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b7bc99db5d58079e792d375c918ff110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c4b0e3e599b553b10ae9a7030a5cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13e84db767b8ce939b0c5f5cdac8b7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2968e0f2b2ca7550b994b8c6728d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db3914bcb01ae3f25cc4d6bbd8ef07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d52d2b07e6a21682639d79d96dc448115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760fe6b4e90e2ff1ac42f9dc4b0fdf2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377736248e5b99a2fe012868f73c0aeb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5f64758c607ae3c05fae28e9ee1683118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1e9d85f8d96e11e5e6dad688ce45b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e08f618bfaee26e4945be97833198f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0e6486fb7c848c5d93809695d5c31121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5fbf876c7cfc69ef1ac7f750f2302122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40989b12d2dee81d0d6099b7a3d179123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fd1b588921c531a5e54bb4d6fb0b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fabf8630b338daeac17ac386a4ec7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd59dad8876177a502e35b3d775fbb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec94e9a08f3556cfb3212e2d548b76f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afd090698dfd118e2573f0127852f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996399a4fcec62bcb3d6b4f0afe22d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6ef4cb98ac3e04571d7e71dec0f2d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ecb39ff85da835d7cadf4497ac5f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f4479f285d62e889957d897635103132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62a7154d41166de4ac4618211549a1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f84e66d1134f1ae0103f9a709d91df134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f8e30ada0c3f2f19e132638d4fc1b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89595ff39e9f3b5de4bc0ad1eecc4f66136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31ae74b4adb91b7054de0acd0d9e903137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483693943907e8906e5887d89b5b54c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3b7998ff061d3fc25c3a79d1eac1a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8caa6c88e222d13bfa9ced223fa8a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64830cabcb998a825dbf40ee368a7c3e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441655c07c0e03485dbdbe81a3c6ce2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2b1de9d7f3a5081232b83d0efb63f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e5a01f379040cce18d00219d63524144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a8469d90f5d04d89db29afe5f8b7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038e4efeccd7386789e6093116e2a8c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd6023e0a1197d7f126f8e1dfec2b6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bf6daedae742e43d95254c92fe568148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c072f28a5fc2bc230973032deb8b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef91868e0fb97dfa0eab352edfa753150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5d625bb14662953efb812203a69d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a3c4b60a37cd1bd19ad97c1b75f09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341eaacb2584bfb1d0f427382a2bb07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a574b1450dace6eccea34f329bdc1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d0d68492fc19b82e3efaf6cc06293a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b19047736fcf5c3ee98a2c4ab7ec3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c36c5f105d87060a4b6ae4f6526c98157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cb1b53bae59476629a6c563df74af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564a5fd7d6bfdaaeb9e0032ade91ab5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c081327e95b1d0a9d72aec7a8a178e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d02cae02d9d7bb5ea9d1138fa410b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7afd0a6a132fe40a8d891c4f853623b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d038b0b4008069e37a8221adb017b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219879e2c41dfa3bce326dadde894d0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b275d2b9ec5f1b1dbc7b5c42854db165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57cd438b48b5bf1852ef154636f068166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca050a04c5dce442548081d7e179fec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675d7431a1e5691d82120a9e735bb7d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d99111119e238e658ffad5db91594c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab9584c3474e833b5595ab3d6f446d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a0d23dd0ea07fdab252e4b1521d6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd0fe258623bba6968b7c3a3b2ef29172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54719d97345804d7a8cbfddca36428173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e219520ec01c3d834781c66778794174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac8a697fc04b0aa496976b57035c77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9bc0d55ce65cbd22f2e996f2380d62176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb194dedc6dce8c4ca7dff1ba94b71177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104c765ce41acc66781844c787d3bef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbb85e8a78850ec42d8c68b9102e25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50138a8bd77e431a30743d786fb1ebbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907aba437ad404d332564a895f22e3c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292480f697ea15b9f8fb293f1551c621182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fc2c2d17c2e94374d990af37cfe40183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5051835ceaaa19160984a3329c9bcaf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203aa4172f490eb64084bb03090e5c45185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55feb35ad0cd6a78b85fb0c5ca923b2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecc806891dcb1267922fe2d35e1a34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf51e197c647be439f91c7fbe4aa85c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788b777575dde0440a71e917bcb9c69189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ff4b8f47b47e515bb7fedbad9057e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15580034b0cb3157c0d0144f602f7acd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b5833b2b12c1cf80a665d599d81b11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae47baf2c9339fedd092c5ae98bab7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82575ed8d010cbb6c4f213c10f01de194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901a38317fadde3d43fd3b15e987a8e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b941f81653324b2cbbaeb1899e0263a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd38f33d39fec9460635fd741a609b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5fbc1756282d5f787f4eebb9e36827198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8837b952851bcab6108d86da03464d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9212045cd23c6db1ec95c709e508c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20938eeaf923e30b52e512e903f03cb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bac96910bfa32bdf86d2e58829581f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f732bd83968d3e9af1ee679261d0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ffc3689e5a2cfa1d749debef20b09204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b72878cb47f021345661ffbbaeced205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6282135d7966d3be115162434705a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3ca756ca0158acf8f09440b4094e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f333351fcb22703757e89f5cc5afb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99554e25a2a82299cdee5b4d8302eb1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2e2d11810b501bde04a8fb3e6028c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4502f30dc39224829e2c6727995ee4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f48924fdfaa0419e0405588b71d1bd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06173ff9d5ccb17546dba67f749fc76213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1d807ecce8bdb456fa3b038bf4ada214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d3dfd235d7b1b5fe3d4f5fae171eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2c842cddb1d8dc92601b3ff437cb8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49334a279282d06b74004c7d1bcfff217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df1be7974f0340378cf5abe27f3d2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd847ca63a360c173fc0f5ee1e5207219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4748c018f03ee2fe43380443fd99d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8f71c92e9b09a5f705a0f8208c3397221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67bf3cfff3a87862f6632743588d41222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827978af6d4b81a5d9d1bfbc5ee0f54b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517dc74e072d8ab1f9eda51af01c1a3c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b276e123834affbca161bd1efdeac9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2d876bc52379d80b9b97660ab11c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0801337e2d175a6ec84fe5a3e48d71227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b11eb01f8db00a73296fe89c323b99228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c3e636589caa1b620b2f54516c9a4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913910fcfaf4e58fb339c431ef216c27230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5becfd687aed7747d7c183477d1517d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c47476a0cc5f8d4236233892dc033c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50282927d8fee438837909424e9257e3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ee864282f5c277137415ad3407ad6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839770b8ff3a62f4c325be647782b1cd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d14b2b98dea1e6c44ee78d7da0176a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758a7d3de025937672a186d1ff35135237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99c1f73be1e1c5337210384848ca155238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4d5e24005119448f0504f951da02f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe1e1748a26fb3a2daf839ca5003e1b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc5cc45d37be3b596729a3d1184919241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92827f8e7b4cf68b28703e34ec8cde5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f9370e495f323009fec941be2fa58243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf803965665e91fa019f9f75db39019244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb615064bc6253df7c84ab17fe5872cf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c34dfe7b7527a84f9b279a67ec2c9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea20e00f04beec69bae06cb824938e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecae1d41d49bb9a39abe3e0de3a7c37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad69c9db1d6f3b7ab66f5831ed5c8ac8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd20b36af7d9dd23fa663a5ffe480f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25031d41b76218bf4021f7aedaa8ed15251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922349321339982cdac6d64b73d68bfb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67196d9790c461b6ad692581b9718126253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fbb2d2607ff0e0aa244ee6dad7492254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e2975efccc16040fc41ba38a4eda5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb83c276768e3224f977f65b5dffd1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0598c3ce2f24d5c7b845adcf0239b3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae663eff89bd7861d8a2d0f06761d5b1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9777d04384f2ae18be99e81a83511d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29566e1495d127b39a84948863757a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9e647d183e96f6173549eb9bc6929261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dda0b24753625936bcc3c8e69b0b54262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e139a882fbda023354ad290db5b6904263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5015467b3ecff9da3368278653c0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa8ac4d0d2108c09868f9cb32fe343b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd46c5d357e9f3a4bc7df9560f82cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b030258c8ebd7cc92bb0335828455f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d763862a33a242b77a089648d8a32268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473122271d06161b06559601bb5d7d0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9999377119972553f621e2e9c49ed23270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e0da56fe248b7fd1afd61fba1e5bc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1abfb4cbaad252f3cc025f1217150272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e74b0e37cfa353a17b1ad4b91381c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e0b780cbe894f2bac4711ad2aa1b2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefc5b232085ecc0f1e9c31395656fd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a6155a0e5f7378501e4aeb21aab87276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce53399cd996e9730b22f83bae95c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5b66c824e72feaa44e2daf07ad0ad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc93ff442ef173865acde31e0961859e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159800f3bcf3994c763a4099b100112280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ae83ca3cd5ffbc0c45e920ea47104281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624f64ade31b0a2b42deac1380bd8ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ce54b2f91b6f6a74eceb0da7780ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2ed2304049a1fc49b3d2a72a6c915284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de434d8171fdf1979bfa267afda773285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb467a6f09a6e8383010fb43172978eb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac23c244f27e34f7e4ee70d7d62aea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c5f5b639fc91acaaeb9e9fc980913288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1e5951af2c565054eb279cd916aae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00536533daec2005a4720371f5790e58290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13cfae9531e987c7a89c5c2748fb9d1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998fe3bb118dfc2c778be8ab0d71f40292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315d97ec7a120049115ddb6c3cd9b57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be97e8e74b07105d0f8aa09302de3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bb3bfa2e5eae6bc0109bbc03e67475295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42b92114f8cd01393b228174df14ae296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45cb148bc9d4d2e00a39d785f380bd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3e65befa802966e6a6a40af9dca2e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba5d3e65175691b0b0fe72ef6daed2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061b9a61ca9bd669a58e61b51dfe352300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c3c594dc48ea53a9a2eb14e22b534c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c36f5d091075309910618e26261d99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb601c42e92815312d976251b824eea9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1375a321372d88c46bad9e8cd3e09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155feb5734eb171eed136fec99e55af9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d357ef2be19ec902f3810703d3f3044d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d57687120170209e35f388f625387e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fffe7211f3b3b52a39c91affcd8c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd34badae207ca02ef1057ce39b120d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735952371e244a4f790ea87d78eaae2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34dbc751c73ef973b302970ec54a50311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33072f1d2513f9d89c59bfb955e7a4f7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284015feaaa1680eca030c2a5c280f04313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffe0728042f8455c54a7ea5076e4de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcee98fb34d1bbc8c59b0c014bdd678315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e81784c0c02187be298d3dfb0c4e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeca3d7f1ae54d2b20d58e10b2b86bd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a40604dfb7d1c5f17b652aa1e99e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4809fb2fd1dbdbbdb01ac3de079f6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd84c6bd45c21d0e4cdd464cb044e94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eef8f6880408a9ba44dcd9b5fb2982321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05958a9bd61ba524714ebc65f811f1da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c49a664fcd373abad6ed82c47d8d24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759d32406a0c8dba29a51a2280691ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2718b05680748eb588371d6e1574abb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3e46e57590e385adea9dd49711146326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf6d9216d4363b937031ae215c1d9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeff7e4d369c5a54a1fc48b1f7b72535328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06928c30321016949eef63e235541f63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54716e808817802c39a1f1e76f9f6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c17da6822bd51ca033e673b909833f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670238bd479aa17d798756bf32a988c9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a634ae42b875c1db0d8ed87086c96b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796d811d00644210eed527bc3d2df5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba40408ccbb4bba5da2abdfec4b3d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e58e6890e6082e8ff9de5f90212aec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6d24ca32f2fca3b4cff1cb96de384337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0bb18b7b256b6dce98aaa17098622338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3537523bf784dd7c0910354d2583c1b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781b5337114647d7d0c5ec15d3fbd2a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8a33141b395511a0987247eca794b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322643474d9045fd51a9cc57509f5836342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec45837ec5b4dccd8f45a9828d0cda5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e69313eaf5eca960f2c393134d014b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a64b2ad81a809c08ef0b494559b4c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444e9c439f164d35bd612d051994f8d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905acf0ef2f937cbfd020098fb0ad66c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7790c85a86f3ba3fdf19a7b86e00e5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643f964987f37c0d3b22df9479b478c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af051286a66b6a75ad8e2efee27c6f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50527b07bd616a8ea7857ef138a7391c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074015cfa7974c817c7ed4b885a101ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b72c1265781e12ad66bb4625883c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb00e8cddaa97b06b2491e7d627b6d7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2af824d450bd83796c397e420b8cd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9971cb1c683b5ec720a0776a19ef9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8647d9cc7ff3504fb661bc364a669357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27861b3eb46dff905d3f64059a96aa5d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630a80756a941b843371b6147aad8970359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3329a0f06ac17d9c22ab15bf5f29e8e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f4552b73cb05db4d197187daa8e2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde7a74fe0610463bfb66675e5563db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce61d1d9e26936c71acff8d853635a0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848bcff88818f739d0571c077f1677da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f5344b802b6d81490a9070f454b8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4c7bd81827fe39f2047a699b3a5977366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd616a17d53b5d33ed225473561d16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23358ff1f559580a71da787a941ca4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba1cfee41e36260f3d1fc0e24e56fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc41d6c926295ecf2ed3e6dce3d07f2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801da0867a3d7967244f67a64e10983e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516516c3c30aa6067c3ad9d1c0cf89b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4d2ca9d385fff8de76fe934ddcb85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d175bd61b117363ace520ef03c7b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c262b5a96beca2412031d3c3eaa85be375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c949d3e77ffde4e9a3d3bb57defa9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a988039216cb86e3753043d843dd5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dda110363843138913755f7b5506a5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c3038ac53cd322eb8c4c3470093fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5403d7159c311f73b5fd319a4b5a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c85360e92f9f43f041bf7d005f289e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81426c607d5d05f46a90d12dd89c0acc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496cf521e6202b2997ed2861acaf1fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6859bf83b18a55c54e98da896d4906fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae159cd6ed527436375941ab38a3be88385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff644720f9b7ae548aa2bbfa5a3741df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012a154870258d4398ab9977bc3c2e1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1c844e2ccafaf0c050382fa65d251388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488efdb298ccb25569c632bfb9732a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d640ac945888f2a3baf53ecfaaa12b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599fc672168e33ef9b51cf66d64f731391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5eeb29819df62383a292067b3f4b46392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eebe6ce0522b5080033cbd239715c5b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75c905275bacfed9485a2479490ee3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916dc904b4ec15f6bec5e6ac0c9976a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f288e1f48aa8bd9c299701147d97bee3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8ef7759763b8b758b15f8807c99ec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127d860fa4fe8cc3927af2cf6fbe6ce7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38740c630c60102b625b3bffb861fffa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc72b37aca7dc5b0836e6e0c8591929400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf143d0723b7ebb07aee0bcb229b6282401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd24f4e7f7571d62ee01bcd7c12f01d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74304317484cb194bcb42bd9b01feb0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588613461a5f9a33e37ec0e0bc7c28a4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c530315f3a6bd7c38753c6ac55c5e93405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829277de2552ae10a7d3bed79e3fb28406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcb0c73fdeed04b0ef20b8839ca48c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b94d73f3e98f52fb3110a75795e2e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a428518c8a22ecd99adc5e98e9f561409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a4a05a8f56c6da92edc5e4a9c57dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05071be69a0c6bac00e0847f27e0d82a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997436fb6c3b6b4c7fa93414595b4de5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331bf4e580cd765eacd7f52f906c7cd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecfe48a443f0e4ec250371bb0243c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cbde57571b44eb405184d9e741f90e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef694e8176e0f10eb3a002fe1877f1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc85113270cce6c9a14be8acb8e5e6f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4323e4e841537149cd098c6d73508a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9083538dc3b8a39cf14a0c653023a42419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781b6687fe2b3c9e2b94249a8fdd53e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e2942230eeba347eec95958ab9eb1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec00877d2707fc78765567b099bbb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178820af1b893600bf3ca5f151473a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17502e494d48eb87ff843152a7af944424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfa076cfcd262e815688abe63fcd04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4499ff849b1bd4f527bd657f48cf4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e8dc4dd74dcf5ada20a31a5cb0078427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc932b2880fbb20bb50d8b7041433425428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38834fe225076d08d687db15fad624429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebffa092dd265a955934434a09e5e02430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8724da1ade0b8439209f4b733b3b594431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b0243f1d89f0373683b97e8f9648a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b7a8351c3969908be7ece3b4d43dc3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d95ab94e5c993bdc65d29cfb47e328434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c87da30a996ba613c241a030078bb9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d4d47dc8340ed6c0dfb9b3d982b27d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28065c3be68a441106fdad8506c6dfd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2b434d68b3e145124606dc877e602438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac37ce917d1b1c2649df4ac5e4d0260439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060829e1455707600fbecdf9e99a9aa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952d011da19ab051d9abfade54bb9e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c73ad9f8af6155f0cccbc2d426c8a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129ed46a2d8b806df29dbb9e043212f3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440029547692f637b1a6a15b41c569f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b429ce5b1bc6fd9bffaf01cd01d16445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdee35da50796745b71c846b04e274b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb76ec4620d674c1a06a730ce8f97d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6306ac0a30ab3834a15cd1c1b73644448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dc207f49fd086ba4282b53ae69737449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f94829e54b75e819e77e32dc3c4fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b08cf6716d4a7469ea44490046d4c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54488c6a202f9f4e6ea8861fc5396969452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e7c160ae431885d3b500ab5a58174453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad35ee1f90a97f8e397f765e3d585dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e132db364bfe5295dd1738b1e90d80455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d0dc778aa67d7e098f7eb2adc6ac2b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489a8a535a5149eca5fa0760674102d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3608c663bcb8e53af3ab3f15a0f18582458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73efc140e3a802d3c3fc3998226cda459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcea9ae2497a73329c8a952d55e37b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5dd3b9800f6fae45c49f9fa341d04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29b5acb96bbc01bd3554b218c02dd2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477c3430508470957c5b8f87a4ae02b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764d3d0331130bf006f454a4a8768a9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b22f66722e9516baaf30d4cc58fd91465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f64df80ec44cfe542ae5c1d58b289eb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a466438590488c944281e1e71a64b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6bd14174d1f14eaaf9d0d12385e2f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b37cbb78cc492f48b0213b2305c6f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df105c1cb9e725917bac1e9eac9cceb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc729456a8f185cf33323806f280b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c89fdc06ebc3d02f967f2bb644ef1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f067c197a1fe5a655d44c5e8175758473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f7316eaf7b8e6c72a4b0cb2337706474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c4b39e41c1aa5c3ce2c314d4a79ec475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb45c6dbae5024d03af2300434643a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89a0f9e9bd1dad9a6a7b63fdf3f8e1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdec712da01c1a6fd64acc62dd42b8c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b31fa258b6e844f26c2127d797dac7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5d11bf0fdbc7bd4062134c045b787480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90362897ce725fa011824f6cd955d8a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188eb3f81977937ecd11151ed79e82a2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a61ae907977bcd334ad0d564993a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02d7786d5c52217bb31b19991a5847484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4770aa323b8d7428b6be020d08d84a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668fddfcdffd2c79c55b4880c5c4963486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce513e42eb0e12e00a7125023ed5cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeab4c86878319ea1c10d3810fade1e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa6ec678303024a655f7416c0f8ce0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce35e47fb5cf5fde51d1fe52dee47e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9936b563fb5aba7d1c2b52b904aa440491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62e0e245a0902d392bbdd3e8c049c2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0575fb8e7142a2896ec7e877c0484493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf79300b15f37efc014bbf35b21fc1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bbc15f860aef7fe52789596cf2f93495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86d7a33b165270ac3536286f5471a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05aa2c32ae276c64482b0297fe1a941497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83b4151946dd64032298219f9c4a7d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3f99b182143f5ac6e40a7c80281ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead46ad1aa1806feff3c038006c7e4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336658cf6ecdee2f5a9d6106db918c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d70ba5ac4a51e96eda64f1e7d8801502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9cf160ad121d76d08a1934b2ecf57f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4e71b20eb4457525eb59110a980b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6a607585dad04aca00ee09550c3be505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04b34dc05da8290455ff34b84f32a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fdc2172e817f5174946ff48a8cffe3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b655818a1f8ced78d05e65210fb28508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1057320c544228660868dafe6241f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71acd84f36c7227c869583e9d0f9ee510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bd30ddff6dd3d3a9c9592a5edcdb5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4117a567639026bc7481f2a580730512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9594d6a47e178672febf3ae3327e45c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2eefa678d3420363941da4ab74254514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ad5a806f16aeb7c81f0e2a3b822f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a036ca6cfec16e0507705829fa0a338516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da055404e6840e25b982528263c155517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42d0841752cc155d453c5598a59023518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0af3e1ae8e6e7259245c1159de028519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778576626aad9633d0bade385466c33b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872d6bf3f15f7de43dc0407560fe9fc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853f884381699db68046e9f9be87ca0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c8b4303b6592d1ba98f04a93f9edb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a3cee6aba1a5d59d0508f34ef6ac7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41481eec3e7cdca33b5e8ad23e77d69c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c257366f1197098582c08ef5a24f843526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f379e18390402c074fc02b64ab4ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478d853d8b395e6c3574345736be046528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0305c58d2f585b0bba08a2416bd9886b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c65fc0b2a0c6928efcb40071ff6cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dabfba356b09b6dfa96ad108a004e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd517365bb5b547c2973540c5e45e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df80f77a4a8ce29b21cfdeb0eea20e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ad018f83e3fa14a9d5b484e08fbdd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71788ab588b0dc70e1536b18f1ca16d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29557b4475f76ad7515fdde0e804530536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21288a2323d0d51a8eabe8dd4e22f9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66263cd710e95438ed3737595bfdde89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4d69dbdb0e114efbde64699671ff6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def8cd88228d9950702beb3cede4bdf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b293cb41fdd2468df1c0032713479541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a8d0786d823f17f1f7371778e7f2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506f23ce0b27a4a6895b6dfb222ddf66543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbeadf64f28e4c541ca66e5f742227e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b5da35dcf60dbb6b832e43b71fdff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ed95a65d74d5903a58637c07acadc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97050d5253043a1c29919116ed7bb2b3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c355a253b38e99411dcd5ff7a66f686548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c69f827fe4eba054d0c1ce9441e65f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2456a5e001dc537d6af4960ff7adddc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d15e37f33aa8015e93b39849a5672f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c376b9df94c74427f153be85696f5f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303b4770228f16361bd9a7c2d155847553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8396f6f2ba64ab3450d543eec0189554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a188a5c593ee14045d440274d1302555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c1b91a20323966ca70b2753a63b22556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0852ec496663242c92c957359be6306557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d63125596ba45094dc60684afa402d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb5dad091291473200244f5ae9a58f7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b867eeab8151f27566d71cfd460111560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90005381a3753ab351d6aab8d2d9c953561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406ca911baa7e5abaea2ec8102d83d42562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbabb12fa7554799676ea16d9261424563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5feebe3d3dc5036aab62924b39e250564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895093f3eb7bb5bdc149c7aa83669b05565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09896caa667366274846860f5f71c8d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb691a4dd2ebdf9ec8135f71251a42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135e65d1b438c2381002b85b46585ed568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2503a5897862ce3af7b7123653cbd7b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b13b9495d624be97f61a6a18a2c88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250746f81a599962876717c87a17e6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca976b189d3c0847eca6ae54d82877572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141e376240634ead0258ada3d67a31201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69228f5aecb4187047277627d654bb5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86b90c261310ad9e4c399dc1d18c843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9caad52fcf5a52c84e4464dfe670c54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891fd4ce47a6a3a7b1dd8548e7b8d0ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2e9c79acd1365b5457a1a4499619f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e949767c7c7d178c42d6d414643b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3592d4e8b0645ba232272fbe53bd808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b5484275ebbb30c04504fb22c5d0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283410caba4cc853e8b72163db118a410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed92e7d9ee70effe887ba60329facfd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8626990e4fd6653225f29b6d76480b812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c1bd7a13f37b549cdcea064863c7113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7679e139b2555eca1e0415b849a31b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a432329aa2346beba2d016c15d83b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49abdf5e2042cd1e236900f03d4380d616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482784e5f8205e6c5515523d5b836f5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b445152a5d03ef3b323c1a593e10218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13febd55e4c2afa0f33add45ff4809ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00910498bc6bafa0c330cbc5b22c2720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f4f631980856f119a5c78d5b5e6ad21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7045a80492a9f296d4d583fc99bf00b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf101beb5415e7761e86a60884a4d123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773725a20163107a8e4380b7da8582b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d6303c5bcaf97d799a2f31071655425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f708ca6bacbba5357f8046feaf51d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e56d4dfc657f574b062eb18d87999f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44a8cd33a10989e689246c8ab5379d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da4fccd5eaacf20a95d64a124545d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe5d36b7ed8a91efe2d996433f240630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75a53a57bc2e0789742b62e493d94c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b477c94e85abf2b60bf89a4bc9f6332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03da15bc49649c30c6a15fc525641a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32ac3b93f7cda5e5b6674648feffb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e004d7ed297d83c0d48c36cf57557935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176093f01d50b34547ff54c0a4d010436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0af98a82b6a7f98365dea25aab4df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08ce9fdee8e117680a80bc0b6ac35d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec02593c255184dc4686bdbb63b16839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca815b7cba0940422deeb2e6a24d7640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa82ca79378094783eb0b86adf090d341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f055c427e200b94eb5236acac50de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023341a18e2b21a756dcdba1e88a50fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59177d3f496dd0e720ea2926fe1096f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b943a939f282e656a3920cf1388e7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edf626d29b8ee5daa355f84b3a5fdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec7f5255a1472069016147e43460bd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076dd125bf88de466aa93b0d2b0c044648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ce2d352dd723700fed06944a4e29349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99d0c32dddc952875502c9e79f994b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad31611b1df5ec54587f1fba10f28351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841767c8618d3ade4ab0e3d03842e9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceedfec8bf3aecac1fac7e4366045b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc96ebe7844cdd3047dae30eaad065454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9cbf03847fe976d4ff44f6144815eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539b735ad3152289c82f0e01f36b59856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e09be8086e27446b0e37cc6aa116757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f317d1f6323e809623e337d166c90958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e192c599c3bbe691fff7bf1d78da1fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2853b780a3159b7b9c5641bd53e7260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11099e49352eab3ed52b87b3d9cf311561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adf146513f9dbf765f689bd952b39362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5eee6a1857893b6cad32221d1d1b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fa3f353958a4f3d6d428ce204dd6864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ee87d2f500b6a300dc68551de468065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc3d266d56449b12d424c64259e0ff066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f88949e45e5f272c66e1d6e645e40967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f27ac2d975b0e8053297c4321bf8c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc03df0d5df322aff5db05cdbcdb0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7883699c7a8836c7ced3c99b79d05670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55d2bab27bfa8eda93a68c94ffbee571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ba689b9b57209f6741e0a92e5a41d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f706d0852e9d1d8326bf767f27fc5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f98737a25a9b91437e10b73c6672874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41689fb255ec4a43b73cd4c19d0edd975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da71aad752530c36552204bf44704776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a9f81b9f3cb9c36770d90fc41ac2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940106bf2b6613e6b27b6600d00e0e778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab664ee34f17a572f5f0e9c45d0536079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23593c8ced2298bf3398f15c44ffeb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbb981c221740bbe322a7e083a107981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c2c5317cfb8366c5c9ecc9d2289f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1ed082c8899b733e415614dd76ba183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53c54ca6af32a30b056607f1f6187b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54d83fb86e22204ce75c0e2d7706e8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d12062b2207754b6d8a3e45ee003c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d1ec26e19e672bf4d1177b468dfdd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4607f750957c494827e087b06ba1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eace539d5c26202dbf206c97eb758d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65f6d954c6d10c649bf4e90ecf8cb590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3c63d81290986f4ebbc08e152190091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3793fd27d51a2c7d9d50a603d48b5ba492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55d3bbe140cfe416bedba316dc6b1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b8e030847997b2ad0f9f1c8fc425c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91e9be1f7dc33e58de9fd0615b4fb995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4df5c09cdcbf1fd8f24070bc4b4ee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7c8672e19e730c88e24c8b8bc5a3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20613df04540803a8a6efc8c12221e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70280f86a7b63ea22ea79d61ace599c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840c2161ac1442ac5a990c8c77f1404100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ec8c2576836e6a5a8fbc4e5ae6c6ea101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10600053b91165492f5ff72599e5e5b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a729e50377bce57fa29349b0298353103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2e572f3f2e82b25402f135842ed87104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a78b46202f725c79678208c61ae40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bed584efa747b30fe6c6f32ca2835106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ddd9935e85ef1fb7290e20fdb7e24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ae653b12d2966de3f4fe6b34c2c31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1a862c91aba44e87573d859c13ca9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19315c3558949ff0d7cc3b5044369e4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae1bbfcbeeeee1ebac983dd34acc34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d173daec2d56112a123306e9c977c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb30f1faef22caa4dae414bcaf5af94113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c91f3dddccc140bf4ab6c60e62cfd4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2fa2d584270ec8bc6b00e3a7d040d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c501e8b7d28e409c1ddc7f4af1d3115116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf90cac60d1d69d4e8546c88ffdbbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6d1ebc367449ae3c9fc7427f90d45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcd7b708a6c23b4b0d86b95ee31112119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deb160f66463b0ac43ff5946d8cd12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c614b86e45e670e0fad0cea13a914121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475ffba470e0ef9dacf0b05014c7e1d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc97b93e8f0e21bb927e141ced30d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f9472982d5b51ca86f1342fe1cf5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43beb82432ab7b12919f0e9b7e34431b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f9f10426f036dce5a607a6836a5b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878320e59603d8a7e3dc4a64b1d037b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390186309e0bcaa6d37de42282035f7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b06edca24832280135e597d1fe0b8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c645f2582cc71a52b19a547051ad9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00fdd8e3809e3e6dd72a0a59f0e016131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a28f5429b1fb48efe458784dd9a81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b25366939ea4a37170d9d63aa6b589133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14879672de50f558837e8a1c63c322b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356d598b293b7d6cf634379913ef236135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe864c81aee4e4fa296d7d1c17a0abd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d1489236cafcb400fdf4da7dc81ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594f571a30c1fd6cc44c5c1c04a1bcb4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e88abdac49f40a5dc69cc8cefbff4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0650905fa6fbb79888e05bb1c5995839140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6e730ccb4eb6f592f78b27523ab8f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b6e4ebed041d07d4f85fb9d16ad4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97903d7b8352e6728fae85fa8a6bdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b224ae3e54c754dc56e5ca03ff0cbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08314b827b0a93d57cecccdcde82312145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a40df0f067ea67a6a32ce7410a616146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e92c8d75b8b46dc66111c196d54fab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4d378c90a25d320ba7c516f408e06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75063a33021af5f74e5daded8e35de52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0c3d04aabc228417f0cc17c8b0ea4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90718a8045abc336e338d573ab08a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3488a6ada5cefb1c65d5c2bd57d248c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741a8bdee1d3eeb9be5b697d19554e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db1489a029336efa280b371f259b80154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb8fb0ee1aa3be30bcb6fe39b7986cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e01c72948c37bb8ae6102905ca3572156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029cdfe6ab3ab31d58513e15c63629d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba406cb30224d5ad478a550b8d46b48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6dbf2b199906110b09c9451b7f3e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8942845bb5ac92b84b2b3e3e4bdb0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cdde470632dfa1148cfb88c02a55a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c764df1f93637173d206a204408e50d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499121ed2ea06c4e79f28dea8cac539163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdcd1eb0f0433ca50c2bec5e984560164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d5bbec5e56e388d04ac7c9f837271165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06a282b05d202179f98ae18cb4fe41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb43b752f2c1bf3d5e4a18ce0ade0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851ad6d4ee9c8a0b55ab02e6ce2e147168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748b9e219d78289b036ac9809337ffc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b18ee3913af9365bfd515eda5a985170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89636cd90f4248a8269398737dbb051171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617b2cf06340051ed511b03d4c11eae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c5d1a0582dc7a302560df67629781173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476dcfb4550f29e11b5bd0f00e0cb149174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df21c4527a8b1b35f9174d860637130175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95ab2afe873189cd89a83714d0328c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2381c336e62d203170e8873c099b85177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d7b21d397e1c830a2d5da277d2f44178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34170ad4aaf30a8ab3eba0520636a512179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb40e9be1a804983872ece8e51b6255180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f168de043c8f4a9edb89dafa4a091e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5390826cfb41484e221f07c4679c4b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f598ca5d465867cb733ad24556e781183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef4c52ad3feab8e3052afecb51dfa6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb9c66a8fe73f8f642d099a04e27ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629d944689f53519677e91852f23672186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3669aed6525de7373bf290282f8226187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe33d7f6d63ce604d79a040901c9a2b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6666a22ea66ccf527d532ec49375c74189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2648c8de0a661a1c870af075aa3f00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dfb3b48571120b133eb99989f9620191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3036e08b78bfbec6c11e6984d1952192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe5e134e4c3eb63cec67d619ab004d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff98090e2208be80036494e750e9d845194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d037fb643716457cb2c5b08cfc26d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807c995162ee4f4f072ca462fd29b69196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810c6e20ef674f4566bcfd03340ed61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e6f316e3d4f3726cdbd9a569f541b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3adc174a821ece1bfb05c998bcbbf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a31d57230607f9ac3485f5c19a75c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd5a7eec51f060540c8b7348851eb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617a8137308db72f07f05b435f045a5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749608622ee8a7f49eb370896996e91203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ec2da753776e219f071aa9427b02d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e23d72f7888d51890475b0f84cfa2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854d6109370a4586d2311f76a12a4e5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bd48dc673a09448be3e3b335a84b2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab00587feffe0d7eed145efd7998911208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073d48d936707efb6547cf51daf8f11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab4ba2f01ca300686e9313c0766511210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061c6b3e1c3b74f670f0bd236269133211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570ebb1b91e288ec6b7bcebf3a1c5d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cca599cadd02f58083d37e5e9dd1ae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e295efe9c4cb4d4bcc749a474752cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dc4129b746fc942c125351086c475215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478b94a9366ca6cfe2540e9397cb128216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3896c378a670232ab57bb17b3ec32f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069303501338586a0a439bf38753e9d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a503a7936a32086e4481697555365219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b932bbb23e5ca155cb9cf6a23249de220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dc8918d79ce3f7a82c4ef1e16ff0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca12fbdf79a92f7b0a0fbcbf1f0af3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4330ab24fd86103cddf85fe7b1aa41223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0353d09090e45490b3f20d659a90e5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367486982bc2351762b5666f7063a95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b3c5e180c4c8c556f0e5fd4c35aee226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f32c13512ef4e8992499bef3c7aa9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb05549f0a59ddeb3b589624f88b66228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d845a2facdd320985a763154929a11229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88775e9dc956e8d5072071056578de2b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75bfbc52e99d657cc17cbb2abd24a85231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b660282a98354dca551342f442b5695232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974764dc79004a24adf827f069d5c57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564ad8f9dd05f46c6084e2632637a1a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a54713381a7644425388a7b5938dd13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13481987663e45e5997ba9fe7e55ddb3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481acb2ec76992a7e7f09b10aaf11dba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4fb13c2a7948505c045ff4ec40a9d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a3af6461ec2cad84f95e29159a520239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00905d7a9e91efd2dd65f80228d37b1b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b1221adcc901d5a73481c6d2d6f6d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d29cfecce0de6bd35945d173c12e14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f494e25d3282c3adb5e498f19a4b7f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821712004f4ec86dec04100ddaa349ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d08c48f37db46072a0d0a94add068245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad68df90929f9765a0abd6d91f63f05246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a619e5ddb6c56511bc128cb82f9f8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434cf805edfa34734b7b357d7b0567f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4585e9660ab6acd0de7c6898f88d21e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab24b957280d1264f35e00ae67d211250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55828c8a3846fc08ba79069d6811a6dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf23651be41654dc46abe7927a0b945252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66719fc44682afec7318ba87915dbfc9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4c2bca071466ac0b09de8ff0f2593254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ab60333440b23e5dab704185ffe9f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040ab4f7c1ca40d747e4d073ec69aee256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c7156d74e790649ba62812cecda68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb793ca07cd2dd30ba7eb1366a732121258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef92441a1bc28f7a53247e962e2a5f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafe5932763b91fc9de87e596b19e45260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382100ff883bf54bcf606d64769f71e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1e8667531ba1db0d27d262fd7572c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b309bf88f4da41e430d20d74dc0cfde263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb2025a89d2230b632634095caba54264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37398954fba000bc69f6eeadcd9d7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03704f19c79f0dd7bc9667711dc87078266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4617da57856bdb4b7c4ee470802d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384e229428c7b18feab1eaf8a5ba8473268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a992a40f8d21bd14cd72b1cd9182eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d158e99961036abc481eb732514cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fbde682141c7bb1ef2fb7e501d0b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7571fcf9399eea9b2baafd6566946e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a885cb0e50a81566bf9a4ae8e082a99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b32e204f36a4d9ef6439c0bf01e3f3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77d7d4e3bca8b423cbe9f62aa5b0e3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7343d74d3e7ff42d3f55c44b2cbe1e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fa56407246bc4785185df506fb7b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544fe297c758ad663f3c4c2a07f88af5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa066501b3a5ec1f671bf0598c51fcd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2589b02be956eb206c2b236a769f82280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcbff4b422556843ff2b7b05e98336e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390120867e4507324fdbf5fa3f6571e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3dbac07b0b9f4e36daf80922b1b7b8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d23c321eafa7acb3bd86acdd488416284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f188db1e236d5ef59cc314c482ce9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bc13e415cc58c17ed6d53292aa16af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a291ce2b9181aca897311d4f38b0d41287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc117a93335e7303742c24ae774a48288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c9242af50846a861b76fa5de117f5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5e66d26d11a185adc9b36db67786e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510b7ed2402d306a171822e629a6da0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56e5c61b440df9112f8c595ccedcc8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118ef4ef6dc25b0a6cae5f49a22034c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143803412cc33ae2794fcec90a35048294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957e5d55d2ab68febc5eadd4e07a485295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3a2a6f2e9d904b59e9baba2a985f3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d055de9faa2fba7f9844a9de48a9e0d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffde72521a8bf31cb3491a43c48d62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b91df2b90fcb58b43d22611e0cfb9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c138632d2e19b7e77acd324bd6e2697300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341375269eec491a4c7fda6b632d914301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8650afa077137f436211cbabff53a44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601c6500b0df76a641fc0c859a8dfc87303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b40f74ed742b55597ec4de705d1f4e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f63d38e38b3548a73514ae7356e67305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324089c8debd531d3b2884dd3c9b04e3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9e9b733381a3f0c7b6c0b39d2fe7e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8a6476e147817b009969a985d83a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eed6cc203758be52ddca17062fb486309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba5152953c82dc19a49f23d0a67320310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc84e7b8e9e40c5fa4584fae45d6a85311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f4c69b24730227218a1385f169e2e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb403e665232d388352023688e1596313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3258514e6312f3943e44617639fffc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc63b75e6d914d81e9b5bce9ce78fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984f115514ec08a8996a1dace2658e3a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e674a8b15e5966add5e30a289fc8246317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc48a9c4e947bd02a92c10edf2639dd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1cc8840fbfa0eed1eadc0cc88dee7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d66817ff9b400c43516bd69058589320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5abf8468848621ac20da86f7b8027321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963e521a7967fb4ad527403b3ae72ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb0d493f226985d0a48faf41450a89323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2d4c5272b14dcef056a6068a68daf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93711f31cc35cc12a5a56fa1256ba19e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3271e71c195fd854e5062f2cf53fa326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca4c392b7b0ae67ead591ddd572a447327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284385ec1e864b8c593295e77fcf379328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c312caae6b6561e68834fd89cc170329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8c5d3d64e818c961bb964fd002b3b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce21c04a6d33d688d87554e9d7526e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cfac96637e88f027afa1cb8938ee7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a908685b6aea9b370d4d78863a923ee333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727600849d55ef9e22cdd69c05b85ac4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7629bf501817a66d63b35dd8ebf1ac5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435471198c7233311054a26e331b740336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2bedb7f6308e7825caf0ae69cee01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b15d35216bd4130e1df53471ab7d07338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889b45d93bdbfe46db2777ec69346e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c62818a935a342d16e8fc13d44cd39340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5f1a243839eaa30a32d23f288b072341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc72ca82a61c217dcf933f97ce496a5f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a95e6b32138943b1296d1337a8e687343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1225b6b5be86a4b3d953b4b13a7240344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56626713854d6a0c3c7ff12142e2a0d1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c97e1f4e9258f5c86e0a530bf42773346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0847dad480345bb5daab51817e6a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935faabde8aced031d4aff278c56c0cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f9e7b03816f89a8130a2094f1ba35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14829945ace5d92623befeb5544c7dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269c70f222f1f3aa9f7000aca7e9052351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7a3b41d87307988c2a4c170baee3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6d5a8e2788c389ff91e33fad26822353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d97a6ef1e42e785447ff8c58891af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98965371521117f41c5a1d467df1ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a020ec51303ad68e30c9074720e00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6488c242d9297ae1b68426cfc3b89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb8e7dd68b9cfb0a5e38979fb8f247358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b72afdd9d88ae4bd19fdc9c0bbd46359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ec60faf740a01b42b2ab35cc331bd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d57e030a66d32d77f1e26f8b671934361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf13549e4f7a200ee0a7bc0cb4873e85362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a4eb286db24982c3c8caf8193a915363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90640a22f4c0b9533b9bbdf41121ab64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07008593bf9e58000312e8d82195369365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cad4506a9ec350eee9359d0e393f91366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8b9909fb8fbd4a0ba7d9f87d559bb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d4250a228db697b056640f22c83dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbce676a002e7fb01c5255f6edab11369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958460953f408f5fbecfc006899d416370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38017c1df0310e98a5ed0e2d216cb93f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238c48b58aaf49ff1f7473d0809727c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107526934c3177c83367498681db38ae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162848e69d8b4d7936a804ca9b4f6ea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4f0e9b54e84750fe85cdc63f45381375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65350c7db8ad418e6e2fa017f256a4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99123ac2d30dda871b9770bb4019c22f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c760182fba0521a79aad17d06a31e42378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc2004f640d28ee0f3ef0095c3934c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2133d65ffae95df3fd1b2baaf4af7c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d21919e66cde0a03e5949a909d1ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf266e3840b12b70b0bf9af42af0cde382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342480453c46f39338f9fbac0c61cd7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa87b558da9f5fc14f9d2578d21a363d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d40711398a72d0e9282ddf8def1c8b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce8630fdc9c00ead5d3d9f3892fb16386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d356e6f62e0630c60b99b826f6cbce1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd25e35ca7ffc4269dce7f5f6e8ba339388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686555630aacda3b8a37c2ba9a4d285389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080b54b898827ba7f460c0c023b6b4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89a8fe39bdee6ab5a201e00f897eecf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a9e04e934b94e6cdbbdd63b147ad7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aea92a8410a929fad4f6b92b7e6415393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a147f29de9ae4996f88cca386e14e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a2fffe4f0fd99f4504df39807dfbd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a5d56d04c13699902a34f4afcac6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9ce14cf507cccca8d260715923c21397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d708a6818e921367a0143aade86224398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb34691693289c8fb3f98ff9ad3cee0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e64f2568e6f9dbc4775cb7c86c44c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01a0bfc0b582449a2a5f56b76060f9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6a98535eaceb0bd18fb21fd5f7e2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932bccabd7d0324fc3cf6c315a67b6dc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9116d1ed2a5285683699d4b0e9af5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762d69e3c67f3537c57b4f3e73efd83c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6097d1bae2617ca9e53b942642f29d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ae010ff677c41281f096f2b0b72f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46cc621566cdf7eb9430864826f7ca7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817059d6a5a3ca79c4212f9c579cdfa4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14452914fdc395ce881dab03629c363b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e82e83427b8918c3fc29134d98c3c6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182639b0ef197d315080eed5dea01a67412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb90c3e4b6325dd3b32313a80bb5a49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1012748f904095d386da0d1a9d52f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3772707f2b640b837e2f19de7e6d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536669974a47c95dac52066f2ff9995d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8d5b0897800ef6c82df48f189683f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59a1a16b1c896302df4915e1ae887b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca3ce4cfd6ada49fe2a943943733e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd345338ed2c75581923af75c6e22fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d2b99ab73c053f5d57c89492315da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a58f0af64b3c0525a25974fcb71e27422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782752acdee8c5396430b10f39981ead423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98eac6628a81c19f02db3e091af5237424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fbf5995310f33807a4558af8ad717425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e7122e2f13e64fd84f07d8c7e1e5c4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717ecb717593160b77448b366f5e87a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a12f8a62220a68a762f7c79dabb551428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194aa2288c55f5d0b6147287b899c09b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04e13f4c0dbfbb9a9d827d09a55126430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec080ddf7c34e93f09f1f82def257f22431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09177801dc4b5124f49e790d5f786e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514a72160eb724e8247c24eac47d72f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead81f07d4368b82598fb965df2ccee8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ea8edd62077f429f78bcf4a741204435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4078a8d63799743168c04972824eb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b9be4f30275bb09cc6d6e2d5d454b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49897f6d6e932bf85ab68e57c5b3b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5180ae869b6a7762b197e245e460e22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923ecb85521e08aae6334c0b633cb1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba55720b69c719ec551d5adc7d021a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d1219f1f61afbcce59b4f7c19619a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcaaadeb2d8a8ba217badeac2552db7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13699f4716aa97d9055fb98bd77719444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a714fe4ca35a6a9ab1fe43ed928edc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99392c711c88567054017c76350800446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1982bc9c4bf816349a6dee031f989d4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f983725525bf4994bccf62d06d1add0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd99969ee4995a829910c7ad5560ead449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f75cb6a401bed12ff7e176f943b60450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c3a2aa2aca5fd619ce2e4d3a351f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9856d106f1e1670d387482fa80fd92a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9343349eb0a7578b83aaff4f2b3852f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412803a8fea0cdb0a49c4d03c352ee1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ff228de752b252403c1ba8115e1d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f0f62f406742f4662374195d23509456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10290736aa6d83573ba05aa72760729457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b752d89dc7850d6be0a6fe4d55a895458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7557a43f676c0c1edff7c9ff5b624f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe3a3d07de4807b25e9e6d918bed48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c93301baace9f613129991b9d6233461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2e952030ac7b580ac282eee64af92462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73fd84c6dba02956f39ff8b03fd951463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4b61edfd050424ef443439029025f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ae5ff0a38f32f4b1fc4fe190f3c3c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88f405e096f12ca68ff4a4051e985a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb215f801502a267aab91e90b6132b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fda2f57d4b9bcc107e3c749f7b1c12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342ab50a740b140b63d450f615b6a82469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a446c61390f15e3813b841e4e26e4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ce25a0574dbfff1f7cc710f97f3ef471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850a187886cc945d7c2dffb5261f5c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a3d0d273bbb4f240cb64d45e05823473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e31e2c8abbdf119d9d05800bf666f7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba760145818f5703298c24ace7459a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052738c19f77205dd101253ffdae8d7c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc02f5d087f71ef552c0e3ea05ac5b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7548d63738c7910fe46262d8968792a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc9885f0b7f21c0358687bbcb55ccc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c451e0522110dd1c5c98f41492feca4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a33c691991492679f043c86a2a3cdc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79a8ae26343cf3418e6da0ec2bef3a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2bad46fb2097bd23d31c8d62318e17483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46322dd6452627c4fc5840654e95396c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c39a4246605f3c8e16e979b55a1d93485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a293dd6ff85ede6b1ae98e8ec96a99b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eab09c5e6371000d0b3dfcb5fa28ab487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b9b59fe26031880bf29287693124b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6784233409ad879230bde0ae6031e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b74eb595bbfed10a0e8735f844534b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc01c00780d2c852d8345639dc49bcc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ade3f02b420d898d3f989054789e1f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b18bc959a4db0accb4cdd9dc214ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7e6b4549b2d28ef65a7ea2815a832494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245610b4a8c99e685b0a2855a02efd86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee22994e81bbe929d0bd1026fc90c14496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420795116cb6d5cc551e20ca43943459497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab55d5b750830bf457d26d08982ecd4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de757ec3c9a3e613d6632fdfb731f9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b9ffaaa4e2fe301a3bea3778aaeb66500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34746a054a2590fbc47d2ec6d73720fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a921832063170e88bdc7f80edf0b33502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27beff8658cc886a3bced0a2f87c6a84503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b7e875be0d0cb0c5574ead07934ef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d13c671ad670cec723ca51749bd65505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2298f64a7fda2c4ef61da105d2df69ce506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6953408af627ecb6a6d451c0f5eb39c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06107f077566c4bffd87ad5fbb214c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d034490b569210250a56128ed157e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3720d49abaeb1e155c5a04ad53848b3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ae9df5df47dda230076563db0c54a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0807db53f5c02d0a49f9933c9646f957512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce4e615bb28867bde98c7415dab608513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447bfcbd5b7ccdfd4f89e550b8ecb643514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365237f6617aed4854f303f12722ea0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230737bc44c17c921828cd832965ab7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16225ffd125469bfd9aaa0d8e530e19f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587abf8548f8d96c62f1b76ee886aa40518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9be027e70c231d61247d0f2ae9f8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152ea3e6621c17d1ada0560d2aa07db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1428a9cb0b5bf9456894d789d8aa34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178c9ef6161d71c2b8637b2b8cc87b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481c1a1087fa6244a53d1cd99a91eaf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf9fcb30ee2afd2e9c14f786430940524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16de735c90cf70299532b1d26eccdb2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8660c61e68595dc6b06dad4c2c16a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f0e1455af20dd18012f3d7c725cfe7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccf9c635242bcf8b0d8b98fde6380a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b80052900599443a3c5314e7506ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d397e341450623a49c706e77f9fe010d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2a03e7e9162645ae891355099d3ea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2390ba973582e8c73d8e3b77fde8e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3590b29bb48b7c47da7322fadefc10533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e493fba884f60ce3e9ac803d9a24bf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe4e2fd8dc9301b57a401645ba0e653535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d050d7afabdaecbaf2abe8a9ed1259536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850670971f77566f01cef28b1223d54e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26e26e75e0f21b9ba5431c3ca50df0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b41d79e0498bfa5eb69c9ee0c99650539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa52354bc83d08de2fc735101fee82c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ecdbe222f8407ef30797266cd17ab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be0d21463767bf386ec5b9a0f70727542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d104fc6c935a85cb21e1f29e1fff367543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604106f42ced6d97b065c8065c632f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e253b626dc64cc0e43b6cc0bc6854545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c129133c6ff2f6d0e4dc7a16fbf3ce87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c54e216cfa136e425c2012038c06a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3858cb404e46a68697e8327d58216e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e792685d6f4e7ec383adbc4eca4cd7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1b617afd12e30a4276d96e65e86c5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a829c796f2df248c9ce9c11f317f19c3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca015093a465c9e847d3bb4aa6c92443552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbeca0dc69bcce0750c7a1f00936f06553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a69b047fe9ebc347b7ff49bf1a9e4fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cdadb4fbd7d2b785ccfc43e74f9b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4f25da08d781b9b878d19c1535a7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a508d2168c03ac3bf2ff7254ca41d3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395560e16f7bddd5c67e61fa0082d9b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83581a3b65129deb8fa0b38947c8c727559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f545a49a2108b23795b1e1b940885560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec10c7c1a843bf5e8e553686ab3c12561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab4ba813cd85dd1bd4a407511418f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5d6b53b2dcca4ab2167156c03ec1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d523f8c28b710441b8c9e2006821c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac17d3bfc0236dd40ec932e903c65b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05d22f7b9a4f66177154aa01856b73f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b916d271590f8d11db2d6345dfe5d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed6208a680e485165dcafb0996a8d57568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6819787e01f4ddd725c87dd5564bde8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ac348ef9b2246b2448e2e47171851570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f21998debb3c3eff0d657a031ddd5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24c93ce57fedca53ba23500ca4d433572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>