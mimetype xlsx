--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83e5285dc113aca62757d33b9d80b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b23a040fb6191d428f88de26f751a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf63401fa07e1d843357a7116e0c79b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923682ad47c05229495aaa2e1f103324.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e826b09cb25769a6e71d6974a53bbae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52d2f99797c4cfb80c5d8cf3695a6b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53ead364b886ce4c953fe352ee2e03b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00e20ee82d62cf07354dc180fe137b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31be73c9231058330f74bf4cb727d629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018919a2a6ec5669bb73a1e039f86ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b248d5d18dc150318cde3ece4bf6c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d45007692cc77a63eb7dbc7c7a89112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec480852d6971f25ef6dd3ad3cb75613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a93fae88feeffa1d87d36e0c18dc7014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79a13f02676ecf34a3cfab7095e4fe515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e813deff12779794d2026ebf115d58716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12eeaea23c71b04d556a955b89e59e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da6fa2a5441195d4493d69bbdef654d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048635c29cc2eb1572588f382bd9b37c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293745919aa9a8e42255093da991e76820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ef3f0a795b982623a2abc0ce9a4df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968911f13c548afae13f1ccf3bbe5bdd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8662bc4daa823247871518a65e3571123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d2921f3f6d277c1dc9401430d765524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbe5c3272e734b55c9cb05ce99501025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77af3ffb2491bc1d2c28a69616b5c6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a5a624a452780994f6cdca392906527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba9f2419cd62240284afb129b70e2728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ac2363400aaf99605c024b97fd8d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58e92e47e952177e80c59a5eac306e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44162120de30975e36ff4cb95c264d931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffee458791b33e3a533d2b696c008b832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbd302a8835f3f317f4cad82f0c77533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209b5117945522fb147ce041d38261a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b726bbcb4eaade69bd11c56063aee9c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cb84ad68797ec60569f3541d9b88e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076715449dba6a4877e36ef8c1006ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488930b74d5cbc7313f466c9fa0357e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69d3b63ef3cde715e6330bb1e79edf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fe23be214514728e50306fa11013240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca32e2335ffd1f89e28a1487dc496041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dde008e6b87497356f8e6beb2eb6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed4c16e8bacc891ed47312d46e4dbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a777ad23aa4bbca4d3db394feeb4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74acef23432af981d1eb1881d4b82445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfa6c538957dbca8583210e18c142c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6527d38a7525cb4cafaecbc5c58d6ceb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4938922dc845c8089ce53f59d437548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db6d13945f1635a9979c43118a792349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77fa878ab832891e96758b99968009e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df01e5b27587c778fb0759de4d751c551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf583a9894dfff27acb84f617dcb32552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77204fa36c1e7de5ac1757c3b13fa8da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb9fc6dde016eeaa9b73bb6b5057fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41fb3fb5994f0d143f64193c82657d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea0140197cc07f7d33145bdbcd728256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebf609ec5261d4156d9ca2654858a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5dd2669bb5de13a0dff775820947858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a4ef82d109b53f2ac224313ba54d6459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3eb1f5557f4e0bb5ee131629c823460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05231bd971d899ba3934cb6de2a46f8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7886de79907a1c496c108c0d0c0f2362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cae952212daeeb386a9e8b33a6ffb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a498535da1971dd3eab2d789a9fdb7c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304af5ae8ffcf8a8792e94e75b81275e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e516547282ccdb3f29825e0f637de266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849ac67061c94230685ca8e65f6500167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3fa18d20ec08627de0ef421bc7f9168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34dd279c50655b128c6e7fd1eb28e4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c585d87395b34863a0b9a4c2d7615b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969cfd14b21aed0de58ccf61bb3d0f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96388b4feabf7cbf8b6edf783cf68d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece991ee8f8ff3174ee1642eb538cc6c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef081691f7696faeab99f6f0e321c6574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd928579cff62c108c3a919b581d7b975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d492711c930a96c5c07aa18775c6576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090df301b4b318be11bd01ae3b7684277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce69562255e03d41daf285daf7a8b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375c7494d0bae4ca880b9d02a5f324079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0a9ddca9adc10495c3a6ef11785b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d971115265fd56963e7cb0133244d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c0168542b5effe3a577f7d6d522d782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aa551357da85f5be5385af918f33683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc9c18e62dfb9d650fa70b886c440684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec13dec73db649bf90348c326da9cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398776b5935d1787c07e4784bf0ca17e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5978bd52a4c1ce66db3d49441dc59387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aaafe3b39b5466043ba5f2528bb68788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d81e26b8ad3b237e3d21c12b56272389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc1ff20a49260f2a5402560f504c4390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb9ff696f5b6b716193fea6d3621e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30edca89ea2c4a30cd7afa624864d2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f170bacd61e168df6e4474e9b248ce093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56953a81bf4b7d7a3590b7f4d99a4c7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca6d6a5fd5f7894130b0118bdec38795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938796060444dfea05312d390b434fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a62bf5e937f60d43e5a9750e1f3d2a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5357b6f0c39a193c55a97b4ded3d4998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce9ad1e85c95ccfd90444c4bbd700799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd622aaad580360cca21b6039a180b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2eae3d7cfa12bcedaea78c80dfe51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65b5d57862938adfdeaa6b745de3a7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8476449ea5a105843819752a892e4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d23edae4417ec956304084292f259104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1c15238f3d88f60b788f48e4b97c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dba9702320e2d0c7fd8ff3cbf703b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e004302ff1129ab0a74329fc265dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b0ca169005a7a8e13f550cb2c8cd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d852119a4d3976efe19342c567d391109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160ec90301a1c935f8e373ccfa93912110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7b83036264ccea5bcd199cf0cb8f1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3809be609201815d1d130d284cd31112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b341545e91475c9218e3531f3de826113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4760dd91c69c659c7fc0744bf5cbf73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d11aba1d191482148cd196262f565d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c5527b53acb03270f2c90b6231925116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d269f914d1a58733ab7b655186658c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec46912deaf7d44c36c8073e717be57e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb096a2e3fa686996fbcf030a3ab48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b3225848df452dfcdfb1aaac9b8a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c06836e64a2ccfabbea90bda43270121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602efe334521968b6e1dbeec6ec09d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fdd3c4bdbb14a31767ccf78e1b30d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad818543f442a2866c9c83239014c3fe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493405e455b0d286bdf5f5a604c86634125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d8175c5110ec7824a7f140f37efee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c47b9e953e622c1a4dd1ad40e8dde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e375cf039ca73b4f5b86f5c61a685a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28f97ec34d72595a8ed26eaffba31f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48952684f63dbc1b111d4fc51ccfb6c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286a54cdb3a37ba9bf50ec7015d22d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342c52dd2fac814a18d624e2549a358132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153ae78a9c4f02269d98de32a7c083a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a9aa2964bbb9230c4b2731a27a92f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043a8962c14d5616c1e3ec6df19e232135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713ad95ab4ca034e8bb84cde842a676136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7365bf473a76bd0462d441799b021c7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0739f042df3a6174e5106bf56ed42a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd842ba7761be2c85b37dea4487413139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63229fc3be1651fa6c3b989e27bb13dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52a6dae5778f0669d98aba4ceb972b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605a5eef311b56085e030eaa692b78f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e926ccadff2488f7ce58d7efa34705143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbf51cc73e978338f0d5c5387de0f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de004ec8e5097672ea4bfcdad8b551e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9e25e209c7d71df9cbc5c5dad2322146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2266bfe1071a03f6a96a00464f4fb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a3ee39a67446ca210bd35c3219cad2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e583646cb412de9849a454423450064e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2967781048ef5a8061f743879565d67150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8ea8c9afc8b3e4f8dc48375c2f108151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784faffc3bfc1e71b22d2eeeaadc195152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0a0acb74006294b9ed1f22a6f8e158153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6bd2a252f8bb958119d26c1ac0a8e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbdb9e4f3311e2603a27e4a9b054e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaee0e9cd24d8f9c66fed812f24b49156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245d2855bf4ac449e33a7fb1a968181157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55306efc165926a2bbe429a0744e15c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310a8fc1e05f8f11b2c46b36369a16f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc4a2253db5c2010c36428bd7c3441160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb93eac74cefd1fd6464b5ac950dd44161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617d2b6f88d628c528beb14c1974f78162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ddffbf052286157651f3c619860d73163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a32c2d4c41894b9d660bacc119018164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62264915b27a435a1b33cfca33f130165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26560364b160a2912a0c1e787ddb20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa2f4ffe8ac65a719abc80a08da92b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06ea17068bda323a0e5ed0852d6fc4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1d6abf323cd3fb0eb5ca2276a9d89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd77ab83f3b0fdb27d51d788e73089170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea70697ec0fdce6db939607b37c4bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709ba34fc8186353c52fd029b0345f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac1b08fb8cafb7c512a83329417398173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d62cd96788f872831553cf0aab354a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b0c76fdbbdbe81e96a483a1f8bee1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f1a2cc1401950745a61573b87ccba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12aceed804a9f9390da2bba35a27a9c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c62a66f4a7eebcbb368ae23441c427178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773febabee02ac83ec0bcb549edd2a5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64030cae93b0676cad0058af8a8a9938180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a826eab2d02e2c3930a86c14d9abd0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839099b140f68291c3c32a835492f156182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c198f51ca3a106c79423f5fd49f8ce183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d3b84464a65229f3c809384c57333184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ce7c15ccd6f1b046d9daa2a789d649185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d965ff95d0868bb9f8c81762b7c4d6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0657a0556a8ad0e6998e0977bab5bfbf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9617ce292231c3894a37acb09d60ff188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf8cad856dc5836d7540e346fd729d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a96f9982da3c3f2d429198b70687ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84668c8376fd51a6a6917746516e5d17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ec61ac3b422c16495d63d1cf7a648192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306f18cd6905cad62d2acabc42fe901193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5fede7e8d637fb21faa6fc9656d3f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e11b8a54e87ca7d813b3ebba557263195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245058f80eb072cf0a54a4f2db0be829196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816ed9c9d7fca1c5f0e3b7d699a8dd3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461327a5b76be0f1d6d51ffb65b33bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddf47181ac76281b95a8485c3318fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28400dc9178a2fa2d8964fe76a737e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24bfd95d74df9b08d2e83580a46788201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1f05885bda4685a3ae066a14bfefe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0f25b932ffeb38c228a20a7642bfa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9924b9fe16aa555cae28b5110c1aba3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ccee509d9a144da642e2f93bc8eb27205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3901dfd3d06c2a91b8987e79e3bda206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c426fd59e37d259cb8b42a62a3fdd2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139748a1f494577a037e5f9baf984fc2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc3faf35281be8e8ec6aec59cf9e067209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef3d88043e11a58313f40c6a222db2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26013a1cf63a291b9817cb50a5d183b2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c7dd6e3ff06bca6e920eb52c36c027212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3dac99ee50f69f71c39e8a00959315213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb8387955e2a2419e777ec540f6ac4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e590c8bc4b144e92b316bd25e15375215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072dd09b1558be7a05ce5829a9bf704216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643cb5d94688bf895a0c44d765c01e3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490a728e8a71e0bf664851d90db75b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733e6b39273a4e309ce56579199f435219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5579de23430a7b92c904bbb0e9e8d0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514cb6c9c27ba55d5344b4f033d9f72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d509c0a9e3095a0a0d5a9fa4a399629222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c4d683ff19cb26f7233115a447ac2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dd768bc6b836ddd01cad6920e5ebf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2fc461140cb30e499f59fa3b34104225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88192663d8c4b97fdd9b8f055296d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdec4fb74a96d10b9f16f1f24e2cc78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47777c408b7ba844c9402b20ca3cf29228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2cdb6f18c5db47aecee4bc6b22465229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39caf098ae17dc246700dbd7c2fc9b2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff97263f30321f6d3b3ae995a77b88231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4005494225ac669c7dc0c14126650232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24922bb5d605502ca79b34d62d49ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98634de39d47408c23eb6c61495f7c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52c4da30872c651eda084692796034235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41921554d6d0515de831f69eea4b1f07236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1326f59a52f43e8d79c15fb0af967b64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac06307be1a665fbecc8a54b3e2e02238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b24a1e512ef2f590c512dba36d33a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b5f4665dbd45d107d648c4847f16d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d817fd6ed8c1bea04bfb523dab1c9ed241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176f24b9eb4d548be16d5986e3d1448242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bdf8dd1908fb5b6fb1a35ea63da3a7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd023cf1bf7c641173c96c8bd694dd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b37d92a2f78876bab7610f5eefa94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7fb900a0c403213fe37d5f47d0387246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638f87efe1d91ec4ba072cf44191ba4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f9636f2d20d3f8dbdd7bb203766d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7b2971196befd2ca2abc652bd655f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8914a64df05058926ff9bfd2ef631477250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb2c9e98bb89213847de4ad51694b0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd124f04a479376194381801ef26950252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75264eed88d64bcd8611cffda6082b7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25d947f833e11ccf1e9d5996dc6dbd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeabdd4ad2d1167a553a38574c55664255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fce8b65d0ea31900acd89fe6ffd7b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8dd04351712a7c5153efdd88c4442257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579fb7efc7e5b2e6c45e792b0cba36b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff47812e97fe659b63400dc1a42e658259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbb8fc4429e601bc7df30476352414260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd256bb64afb4f0e926ec7a16be913261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce07370402d7f4d0cb896870f5fa83262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659917aec5a20765e0c659dfdde0a2b0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc31aa9aaa34b2e1af613834df244a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011e72a155a0d4547ea26e4feb95714265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29454772107456cd02e978423da885b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315423f06399525f055d8a895ed9f9af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a63ceeed256fd8150aebaf7339c09a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbafad19867fdfea968e6080655cffc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477cee3425bb5f8d0857650f03f5321270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf0ab4173222e6220a3b31a84b65cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7e558480208cf0163bf0940d2b54b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3a075b08f60c88bb4682891ab30533273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f5afed7314e0618a390566ac6250e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea7891c023d9962c4009767592672e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4d8e31fa45881f9d12c08f0d75266276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0bffba32a5aef1d94c93bc52c4a4a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8e6d5dce5683ead51e91bec83a625278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf46946a880a9234c8e2e90ffe14ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039af7812cc5de4196d08089badddfd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f119f56baf1ca0ae595e6887cfeba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f4e3393d773387b6646feac38c26c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfc645627c4eaa690ae81228a56458283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d31fc62de3308de599b2b3a8239dbe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931d479fc0a8765921beafad51c0243285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf282a37f627e4e52e7a5073929c890d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae12d6c0dae5c3af3e76bd391ecf4df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db9c4e6dadde436cb8b84bda49d893288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b467450b3a06a7e2204f042edf77e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe32466afae77168a39df8e34ced64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19111dd4cf1b6e0d6b47f9a995eafdf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77a36bc40d1dcf0b4cbc57950a5a1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd0d7b0b8d19a390b050d3456b008d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9aaea1c2472ae451271b537d18d285294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0474fa53ee9c848dea8c5ead461290a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f35909a753c54987f8aa21d1f6dc4a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103bee6726b656c637dcd3499f9ab1a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277afef0e6bdd3f3492b1540d08e7270298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b7f9c54b3f72b774aad1757f39ca9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7357ad4bf941fa3d009db0bae6636300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6702cc972aa7cc3b9b690fefb879b137301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f25dba6ffe3c9f433c7acdbf3effe6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ff6b7e678c3ac0e10a929ca6d65da303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eff4326321ff45666c266f24651b80304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373b56dcff7ea9a5075a205ce353007305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b04e3661f9b24603eea4f4618400df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b8ba97463d99d9c47ad6025a818db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f03fcecddeec983424872bc0f9df55308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b72feb0178a324ef906ec7d504cb04309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d4424922bac146a5650f81a4f7ed8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d236c360c2a77c6dca96a78a86261e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c4850f3d1532633609ffe69a4ad1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f0596e07b3b547edcd5f17ed45e5d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deaae742c5268c10db576a5566f64b7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83784b8122d39afa09f357a36d97b9b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c786ee9fecc5adb8a6c0bf02f8f33e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23823f6113b8185ad42aee419ea35b0c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab51aad7c86c92dfb1820850829cf78318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7927e87d11753bb29fb470bb16f968319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef0931474b64d8e07c48c81fa2f8ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bceb559845ef0132463604f1e6e49321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c927399cf3b21257dfec1d77c5b46225322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e7824b586e8e58f684345404fbb9e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f13d2bce195279467819c6039708c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c62d54229a04ebbf43e71c3d8b2a0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11b9e08f437e6cfe97607da2303b6b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7a44299155c5087d072189877a428327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57339feb7b1295d91b0496f3d97fbede328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2741b8ab961bd46dc3bf56aa4bbd671329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df1fe7fcb105cf5f553ed862f39f54330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b45d8e036435a131c4a7b8321ea38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6ef579b68f3dd878b4a9885f2b136332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac033a5c67f9be838d9c85898718824a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9640a036dbc50faef5b1a5bd7b922b5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8416863bc0bd49dbf53629032361f97335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd78a5410c21e79047ab2ed0536e01336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66109331a364823634f80bc93678543337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b214302bac7fbafa0f949f270ee78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6675bf89d715c3d99f31a4b9679fa6c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cf76a6b5dc7556deab2306caa1b4c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8c20ecfe4744084a3d48b54ec4ba7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e415acc102e23c303a1f1cf24740da0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2bc0b4f634261bc0c55be37d587026343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52880f5ace42aeb443c2da107357ddb5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351fd27824e4f3d570e6b7e6519504b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd7ac98133d8789bed5cfb77ff53dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe11e3a1f10b14d60dda5070f14f2f4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71677ae66d94dbaf1e91600a7233b6b2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da7b5f15c8f475082111b125386dbd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788636ec9df8427a69eff508f2bdf5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc724e6619d4e666a031ef0b1898cf08351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f464f9dbeb87351f8b79ec86273ef3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcfc6deac14364174652026bff7c8b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7efe5b89ab85aad79c599de90fdc2aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b808821272106714af472b3c54a1b0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54463dc788c7530f8960ac3c9c46c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd39b7d3b5150f70afe75c5b836fc6c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c8b57afb993bdd7eafbb2476d6e47358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10d8afaccc618b40b1a2439e7ca85b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8860b72d77486be229f573786dde8f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b669516a424a84a9e353db66ed270361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b29dddd9862720baf775e08ce29bb15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd841f7e7ee3fa7cab47874029ce25363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b24afc095183c42da4f8a71db68fc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd1b154a4ba770f283b00b2633d693365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673253b1618013353e2aa3b46a613d7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ccc0aee294954a8b00d899bf4229e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0647bd746bb63ec8cf96e19c2245b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f7905f474f5ef4b0fb83df5009f1d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4e334bac184fc0958ddd9ad1ce384370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad15249d68eadb7a4754c8552c4434371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081bd793b213901001a6115937aff71372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93718e199e074c36c9f3115150bb27373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b993ade881f6dcd5e3f2af21dd7cea374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de338b855fbb8d1de51285a3fe00bb8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c4cfa237bed9bbed6346ef4903437376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcaa9e1089a3e583b672fcc48fd85a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffd766e6a56351c382543d4b89e81c8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547be6673cd213edeb5a09e896f3f67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa514348738f96d588248853b967333380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08d4fcba255cb1c0a953bafb19fabe381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776dc16314c0b7844e74132cb7f3cd9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c015509dc835f2ec964c76f3c9e9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5347824c2fb49b25cc9a67a8eb0f09384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f18d3c25e8292dd24434bac443dad385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbfcbd9a8dbade3da601a936f5774f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f9ac75214b996ef1527dd1b8703421387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e7af616039c7d5268ab517162c3ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e98842e04242d1d16d374fde354cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42e9efeff638e4daeed783dcb66d45390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562494f32649863e7681657bb93fa2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2c0ee2b06a73b559ea0f28700cc1f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38469f3c3823f08c1282234dbc93fc9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5193ab628282261f4d5a14fde51008c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e754f81bb5eb5229a146f2126f7e4d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e554e82b37a6baaf8ceb2c5812e99396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9010aec43b185a8b79edf030f06da2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f688a3b59ba572a936ce90904c51d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e18d8ae437b77786068e29c038468399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4507d9e87fdd5ec501765e0c790ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81543b1666146f97b842cc165b31ef75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f37a03317bf7c41132677f5e01f984402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b235388b27b1ab84d298fc62a262b81403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb86fcd13dfe07a6df523291e247cf2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeed70eb25abb4a4ef314ed9f9893de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2c0430acc7de22c2a80f1a00b9d6f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907e336e9f9855f8e7f0e1221e8d15b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2dedd6973c67c45fc35a95c788d3ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47eb4e97e81baf3143319b8b1da8e66409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ff3867d74f1bf3c06e55a961ec1da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e91a64515695791b20dce04187ace411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee10052ce748c59e095d7f078422d976412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be581d332a0fa219ea5a2f893d165a3b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4730e17eb9fccf612235596374b7a7cd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a58b325a1e2532e73b4b15fdc2630a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20738290ecb0c2b8346ed695bad4057e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40deba5e33f0f1dbf9b5075c61e886c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6652d96ea9dcff2e8706d2fd569841418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fbb014d034716c22bbed553238b35419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec06e2b6991e949bc6a85b93dd480ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8f171f3bc520a22f96ecacdac6141421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369049da633406152c4a08eeb16f8781422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29432b8015fd9b930f6cf09deaba0e26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bfa5b61a5fc8b4c9fa004d32d483ef424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa183ea6ff3adf038779798b1a16cd3e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4944c2df684050f6f39bd139b6e19e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3f5a84279da4b817d3285cfdf9eba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d270c5908b8aaef440957f10c0133428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01920fd08afb2280b497ae59fb464b1c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2687f2c9d8bceddc9e037a2c676ec53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71da547db9763228ba2a2be2d91d730431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca107626d3589c9b1fe72c55ad975ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a04b58fe1d4b2aeb75cf01a9d072e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ad5a339d20f92c6f6874b9e0da36c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738596a1265b1f7a0d1216574f795a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce0b9a7357a2cabfbef0acf761f1cd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309b6f5583e30e29fa975ad19c6c59b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e1e926d07b8f505cd8e08f9d29d17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82247eb5793060224a61a6fb531bc12439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bfc6e155ea66d4cfe93e2b362cc83f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b93d44204308102105959f085be68e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28421ab6a7f81c3fe075682b4f6d4dc1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841496544c21cc11116641165217007d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832930a72e5fba91557616dfabba4f7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333fb0acea137977d59952a839874620445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28be75b1d706800a08679ea110dbb97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf31089e092111d32eea368cb46856e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6cff30317d7d93bf91e073a2ece28448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fc8374c4b084d96c8abcc9da8dded449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5b7f5786472263e2afd46dad3ed04450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfca981008b9cd4a03dfc4712b51238451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0a2838b285b4f7439e925fc768c4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d8d203f17017b41fc6a114cf32ca3f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4650f30242a2314f1f981403edf9735454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d62501794490bdeb5d0b54164401d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ba0e73eb7f59ef2ca52ec8a92bb5b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e770848685870e41e8bb1e33a8cca9dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9273c32e6800ffcb133f1a87a794c06f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6772925701777bc450fe2509aa7cdd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb86261346d462006c787ef34f394c6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca45591d4eb4bb7930a9dc77dd4beff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eee70bbe4e4a875a176355784317f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193caddbe5d73f35addde18f4828735463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadfd39384951fe681ea59673268add464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca39957a2f5c7cf6ac5f19aea4dab01465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc760d052e8b643ae354354fcefcdf2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e446379cc3fdac01fadc29a3fd229467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcfeda85edf6c7bb33884cbbeb2769468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4da9bd2333ad3328142704a79bf461469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010521c3951e742c264b76aad4305a2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe06842bd8bf16c80e6890189e4db50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cdb3e406a550c500c04bba270091c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be320e7aaa50d60533425de4caffd137473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f85b6516daa1a3100fb734c11d25b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b032f3b79575f052128e4208ca7a2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaaed967f648ebbc8da014a8a31669b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a50e1bc2d4652a958a07535abfd956477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e6dee4adb9a97814ec2146b93bebd3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedcc6f287cb218234dfb69890a4d8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dba82f82d4e5d4fbd44c94dbbb0e1c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7750cf90332bbf89c3622d37812ee1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a394b75c06cd0a8d568deb042e7c3a35482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea53d10bcd531177a1d030e84b9e13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263dd39b9c20ee74891f317ffa3e856484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5cbc237b2b58baf07695379087c656485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab56cdfc41b903f9d6e7757a6db0bac486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12131f56f2ab2c55ce69c4def943be6d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00649afdeab49526182bd85e69cf3681488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8203da200d045d9a63dfd66111f291489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347436df4f98fc467587936ed300f54490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ba82c7998fd9b60ef1c902b889ac3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ecf24be459ec693998c8460ecdb60c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d344b06a75fdd279a3cb5a9d31254215493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5ed55c9a053393d91f61288d7cb94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a1200d7a856b51d86aeb2c8d9ad31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5979942de6c2a83087d041d64953c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1296c380bff298d81c5b1c3bc11941c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa022c7f0338f47c00e7b0176901a45498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dad801d13919ca3c97f24a20684db8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085886ed2260f2eed92a7ee31ee5e10500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34aa4d1058e3a523c3b346ccf4714f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94005e2cfe86c336fe2686fc03c32c15502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119198ab375dffe0326517ae09efbb83503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9606e542d0200618ef68ce58d53042504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fb1fc3ca7d59ffbe4cc0ed139aace505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f730a61d745f6eb4f193e9ebee80d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6f4f2475b2fe52134a347887cfe1f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f6025092ada138cafe0c3ec4ccc6a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e0d050ba55827e4f2c2f422a428cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb896fede40d6755da0319df24d4b169510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c88dcc6e4921cc6f4adad3155d5cc1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d018f5380142dd9dbb62ba1f081d48f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7f9ea8fb53ac11c41eb2532ad1cad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68381537983721dc4c337ba474bd494e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1cd5ea3d294a7ce8761e94a38b12f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2edbeac213f88d08a36887ef60782516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b69a87bba66e50fd87ab02589335e1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8bed9b8e1a98c76e5d1f2275847ec6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5dd253e3d1334553e678c0f744f57519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e0648b7ba35be3af8a99ae5d046c1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55227a229a6a0befb2dd47282306ce3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1c2881ec924f94b805007e0dca5f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de184aff04f3fcf4c4c107976bf084f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85121615ac354a3254c6a4008c48da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9ab3d305be6d75651cf0caa5e3519525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb99f88cce6d71a033ee1a848cb0419526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ba7a8ffa8e72a0782691dfb1fcb3a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4301789926aad379dc95f164924e70528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae23427eaf01485d0e387e2e3a06686529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b71f0f6d49b82ad632a42786aa40d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42f69aab71652c8dd973780a82d44f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd2ed6f4d44b0eae272f7e4b05aba0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb72d4f4042c783933e117f4673a531533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679c671a07c5a4cac1301198408193c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a29bd4e648defcdf1443ab9d373351535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f9797c1ca5c3c7c53193c4b3ac376536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b53579cdfb43a91bc6bc15c13fa138537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b184eca508a244efb63bb3166fd5ce538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ae749cee55efacb53b4cb107c443a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1bb6073244d9e943f710c86c378d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3419106839ee4dff815f6c0388ea4b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b366eb0656b0319f026acd10d7bdd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0175d2ea8c66b85b23d31658c34d9970543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b5a25a239c4eb476b7cedb9cadd3f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779581c8ea032512bcec14330067280545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2425846bc60e0be543ee57f3db80a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0d42100f75f0ed121f73e5674b64d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1c53f1ad7d15a53848620880119f9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52847becc61b6b43917a65c7a09e58ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4bd88f8423e12f6482c8cefde1cd67550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408bba54909b16da6a2766ad96f36ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfaef14ab82481603d89c24fb4a987552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe953e318e6ea2978d50f7c0c3c298ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebc6bbdbf4586254f3f8546bb54c04554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf21d838acde06149e9d1dd3dcd0da6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf49fc94e27112df119c0cf7bffe33b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f99672afe320dea8371f946f149349557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3db813642ab76c63594b100bb41d2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb5fc01becc1fe69c8ecfd0145ef69f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d02c7c45d94feee920adaacd9880c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c1f71c5e531e7fa9d47f6fe821cb9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f90e9fc23d5c0f38afda0f6e2c0983562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1134a4eeed38afc5dcfcafefab42947563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f030f5007cfdba4869353ecdf0830564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2de3e9b97cfe1724607e77c329243565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babdcd3d2b22573567cf27228830af9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a102c32658c0019d1ff97e88e162d10567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c37a0c1fb0ebff4fa8c944310c6159568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6919eae2b5750f39aff6bedd96890116569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559910dbdee3738cf4eb4a58c27f338570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0ef904e25ecd0c3b9a27196101ea6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb760adbf46b425a3f0897c172bb087572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4871a1d17699b5d50222bbcb62bc4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd3ee207d7d71e46f57cec2595dedb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d313de02c4a5afaa2b20c7c5ee8bf873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6365f80aa016c3156ad84b34e8852984.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028b4374803f3f5750f7501ed802c045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19d9544aaa50239948d9469a414c666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb045187e1251fad41652af26c4407887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c74d94f8dcea4caff2ab91dae63ad8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648bcfa0f465a2feb77ebd0458534819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60bf92a5c4d1e67f6c273aa47b5da210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fafa94ff33ee3e628507e1bd25655711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed07a12c00e2a90efa5a8c277483af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7630b86586e9e99d7007df098a8e2b7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc475533c9c3724d1f3beb920cc6cefe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe5335e9990c3ca01a2459b202aaf7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b225d68a025db47c9c27d63e16b1bb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2023d0f059166b96fa1afe81bab1ddf917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e4d1771ff6ae7dad09269be37a1cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d1ccafe98813074d5d763d8f95459a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e38896716f0c9942b9607090e0d2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d59f2b3d714e36555ee60b5d32f5d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07195020096ec19631010462373a1422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab5262d1942212cfb105a4b049435a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf91a78beaa54df4c175364d766e4d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a566955d17dfeb74b0dcb525942923a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70cc393348fd906713500a198a189926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de37f37111f89d3934d6c3046162fca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ecf36106994812e7173f6fa38c63128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd45f93af89152f1d7e1547ef87a73029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab4c06d6599dc79d9c56b8e365aabb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a966b26c6fd2d15166eda82db80a931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cef19324ca77afdba94c4d6bd8fb732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84046f36e6fb9146bc56f133e509bb933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fdb8c49563063616dd875ed9492e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c46412b807ca5b7496f8a60990354a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607216aaf397c22461c596c576e0499536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246800d17fdd6cd0a87f2a5b7419c6f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6cc1a6ee0e3fb01bb4d147d6aa9df38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b47c2e223957f74320daf1d801231139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6aae98eab64d32edf6d6f80ac9e2dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf8cd8c69ef347261938a329524329541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0517c2c64ea77746fc122abc4247a7242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2eadcff34c9f6694248e61575f4d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46d6d35cec0dba7c5a0e7370327e34d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5d13b5ab77a78eba61dd739452f8345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aac139a51ff631ade2a6deb164cd2846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f123299b57ed86acf9976898aecd9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2b8478b987077d13a72058122cae448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e09dbf371db315df60bf88811d52a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471a2c67db4e769ae32ae26fa9f6d3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e461b54a39f08c6515aa1c2c59f854551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188adfaddb4afc1b1d4c04a7c2e732bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f54fa974f389fae455d87b3705179f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef52d38192e14c35325d6dea37d9b2a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242d53988c605288dae21d85012878055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6f6aef19ce89d64954c23e5e2d6a256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc464a25c04564631e5aa23876a3ec2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d35b3a47d16e572871251bf2cfc56e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6349f3cc01dd6d0000239e65200468459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed924dca89c1b2c2f2114f78421b31c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90e67a619a539ab72189d5ab37ec1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a458fbba0ea7156166cb40a1ed4e062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db658e8f2d0e171f812333b6f4d7190363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399cd11f785764528b62f59b12af003564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a6362fed57585b60f0d4fc796ab74e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7cc30c15b90551ef5aea6b9a38a5866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171718ceb6a4ee39abaacf63883f896867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433859f22eed8cd1f5bf962bf4c3d39668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9271b21ee4c354a8758a9498e424069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5edff28ffc0fad34d789b027688d3e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031362d73abf14f3d26944b7020090871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cc04ceb436634a683a5dcd00dd49a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a22fa44421e5e51f4847a0105ab6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a63dcce6abed4cec610328417e5c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ae6e7c646bab49f00cd2f5301598575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d88add1c5b83f7ad5e22e9a40e589c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8172f0a9bbe80d5c4139dd031d55d8c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0260643fec2397d4a0cf22649df80f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c85ae5a484e6750f75eedf23f759e779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe2a5c1c735c53c9e8fcfe8682345e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adbd35bef43992a14d5e8aceef0cf181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fde8acf2573df3aeafb89e491872b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed317052f5de9d04fbc48b0ef776c5d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a39f8bf77f898da61bd0365ad377f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc26d285e73b723f5f1f886cd8726e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119032c14e6a2d6e6737f8d65f9e04a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb136fde3c82236a5e4589dd282b812387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d9ba947439855d2fb165c627f3961288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24c021bafe95148885c1c3836e742589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59303afc83044516791ea0f52530e690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a149133e4fac856e4b47c24ea9bb48991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c182965789fec8e27e8ac3efaefd3a3692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45001a369c60cbd53880f3341c0a9ee893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5082ed8305ddb214723128ee34a7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d9d8e0c9dab1f44443926389224d795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75dffc74c909814730f7246420847d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6bd0c36b2d6dce894c6cfdd9a8c8397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33104ad64af189c78e1a40fac39f7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c3e962182eba06b2b10fc863e65f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f38fff1c01e63dd83df4ae94a6a414100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc81cb4ec3cfaf19cf32de32dc1d06101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f0e6d232af1fcedf1e579f322e5db102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897795a02e9d01747dda6e60fbbb148103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b49bf517d6edeb7b8f475720a2bf8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e8d7601bc21b103811f528f86301c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5c3d51ab1d6a2b9a46e9ac918312a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce15d958e10851d89d24bf10be86a04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d03812fd97469ab7e0667a33966cf3b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4063912f7268fa52b2b1504354d0fb1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cc53e011789b9a946649e0d0929fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb297c8873e8ded5f5056d94c8881a42111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d43946978fcdcda7e6ff3b26b85af7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a0a27c744602f1e6f7dc2b1a7aaa9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd4c93809b81cc53735631611b38cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363faf4f5427cbc250f70f6c915d1135115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b07fe3bd107dac0a039139639154af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2da5cb875887dba91a4303eeb83af2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ffb284e7fd864fc1b0f7bdd6bb7ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa268b3b5e6f295d84176138b782b98119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8945d90b5dfeaf57ab4902acd3dce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2737b18a374f9d298c9084515434ab3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d286075c8b90e2fd347733b621ef6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff481677a7800792452dc014bcb9d382123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195003c292ec21a9bfd45ea6dacc9cdd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a304f94731e3125e2ef0805218c252125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6224c005bd082d6f1f91d296b3195c9a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57dd6016c0dd3469ccb900b6e77627127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36e7bcaa9b4b0eb6918dfb5686d61f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e113b7797f2f339809089319d3268129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc757b039c9c5eaaea66babc751aa3c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b938dfe82b8a05aed15c1e5aa1ff78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97dbff0df2bce7ffc222ce0d8d29d43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962923ecc46f7dc25bd7a38f6d4bfec9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4972675d1d903246a9ed4e5f4c2f1ba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78c149489330fc64005607ef4eb353135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040585eaa8947ed153db2a83576b06e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43f380f59aa77b212be4121bddc22e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adcd27e437aae96a3b4c63c5f663c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f060533d075fdc982f8e4f6749eed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c158dedcde6d3233284ba9d46e2e9a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fd8102b9b76165d10fa8f9e160a41141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dc6f55297afeef73d1a7897637be4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24502f643b8d5abf2a05db6583764f8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039237c0dddaedba7895fe074ba224d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53fc90e53d4ce7480b2f65a60beb34145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba8b066e61f8523d97df0632fb2f5e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d10c12d2cd0d557113b1e0fff4b435147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d850a5505f4d614dc2fe986834f84148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba01fce2a6c95f92a10fc5da8ec548149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1cc208c4de24dc73544e274601645150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3320703432b471de029ba626954fe20151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7441660f9dd79e1a50be925ace687152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf38cc7527d10fd23d1b5ac67b8c4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae574fce1891e018507d727405602a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2caca88b2c2e75c947f94b088ea6097155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b90ae3aed632ae6b1ed6f906e047a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592909993b6b9c0e7c8b8966dad9972157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ed67585c9fb7472f5561e338561c9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daaefa4d94b8f7f0537462fd42b0166159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ba7b4d05244582c44fd6c7c007076d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060d2f4fe9d71a0c60e4d210a681136161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c85ae174b8858a93ee7759db49061162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32996dd0f56efad2c009a0fa5c39a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73ac02cc1aa9ccb962eee3dbf38926164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c05daee365d244029e6bb3e5cf4045165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a7c29665518c6d77ed771a8033138166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d10d63a3ab2690bde27cb300f02c3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f34b3f98acae0a02abed51bdf4e652168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19dfd5043d49c66b54009b177c0467f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021631fab06f4d506105883bb6a1d6ab170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1cf8ae0084d11687cc701b8950310171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b626abb458b90f5491f3437fa090cc1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbbb9c9a293a834e4b8b27bf1f0b5c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bf1ae23704d7d6455c9b3b535ff93174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071cf66157cd7f4e0aae9445f4c624a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768e207eeb4726a608627d5238032c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d7c2008011b9082932b62fe6b49b3d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b557a7838f73aed0aeab3e93931fc0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1933edc2551ab930135fded2eafc1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0c21e448791e2dc4ff48acfbc54a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a2956b312717cd6eeed124be17cb1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad4bd7e2446d42bd940816b497b903182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20690e625731b2ace2ec6e8415d036183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52517d040e2cc8b0c1b35e16287279ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9752d04626353908f97abda185e00185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e328ca336d9b20e084debfe836355b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e832fc9c7ce53857ab38bb42c5d9b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22670a02268b15e98c911038b472b06188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35459943eb7bedaf0a751441cc41ee27189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0112fcfa46a286bb27fe32f12b8d508190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb95d4a564f0f1bb45f0bb2b28fb7fbf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2849850f88bb2ed19ac6b1eee4fb1ee192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf772bd7b7e556f6484dfbc23e4eb719193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3fb55963aede000e3e262a80d3349194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521785686fbdddb0fe83f403adc16358195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0b7d76d25ad6be253ddded4d554b5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cea45e3688b329ee1becdc48fa4484197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6031e9e8f2f986392f5383dc8a2511a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e1d715b9152dcfbc2fdb8eedd87f5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a42155c9a1a3d4e292792b96a9f55200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a1611d71bb900245e8663ae7bc54b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4df0a6a23029a1fce1ed755087d00202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c272218ed0ca24b3045410d902f61203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b70eacadb5d0290c544ddeb4768cf8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff1ecbd3dbf26ffbcde3dd852f250e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f05c75019ca110d17a91873154964e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b3cdd885b1b1d4de9a9bca4dee167207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc333cf76247e7dae1f692cd35ace9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1762d5b1e700a0133cc125479a61fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1e8c65d9561ffa00b96c751dcc5e7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b9df7fedb17701662851f8e1ad804211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcceddb005d789dbbe753079986e88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57ac150668d53774f2af498d1d61e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ecb3c4dda9c6db659599db5a76ea8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f542d6965f04887dead529698553a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdd63bc037bc4d75c716067b383e4f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be843aff56252d4095a88a0fc0f20c77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc637233c2220b9f9488e95c1d4012c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99788dcb30b1e9f830082792b7695f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906f48a327fe042102a9cf595589875220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a450841acb066b26f1aa371df02e5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d81aa7dbe45ae24e0e707b662c2fb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d766ae50a1a9e069f4b122b090486223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d7d18c9dfa43c28925b1128b8b102224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bc86bbd5c911eeea0cf192e6d7e2a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33326fa0797a9e2fbe959abb9e549a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da1a4e3d698a64ddfa7e07e949c4fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d52c82414d09fa6d3072688f4ff163228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35ddb13568caf5697f8ccf44aca89c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d4a84c57927f629a85ef959045296230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49921ab2d62fc58199123d6edec7b931231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5810eccfe8e2559db071a451f4eae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5043a799a8c5944001406c0f68b5a03c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e803932b7aebc2eac778a74e061d50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d056ff91b9935398fb3317e7a652a6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba8625f60af2c8e17ffca1f41a0d0e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00dccbcf139186df7e9779ebaf05c6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33ab5f2f1190c9382dfc11b6cea0fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f88601d1979e07e5b8bf279b4f9380239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53834ba842c8eb4f8437bdfb91919c1c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e276c6aaf88ef35831994fefb56423241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e11e6c5c63e98e9bba8ea4cb67d97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356742e4585362a46a33f85732cb0b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2e343dd5fb94e473a380aa96ad248244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a5e8364ca7e4f8a50a377131f035b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9213487539feb068cf1da44191049246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078c84a65ee38f7fcaaca63ef77cdb0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfed8c230985c65106c62bb67e0733248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e3dcf8edd1d50d90dd32f6cd5928a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c5f60dd35f98357a10e7e7b3f8233a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f860f1cf495b676aa03345d6c05b30e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a5a69cec16143424f52d232e62818252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df81fcff8dcb0951a56ae21678865e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e7315276a7c15ca17148b81266fbf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761bb56a80fde735d00a8022fa13edc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e065b47b730fad771068ad9b100ee59256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa311fa57a75f2625ad1dc09001d841257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2c6fae7efffaeb6c26fba491efae5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604eeb83431082c3c999f38225b5499d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91827fbe8cd4b4725e75dd03ea1e8d12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd747b71f168dc598c78a91e5f2905261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd889325c461d8c5811ec08002e11b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb140ad86c8c55c267344200c67823c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311698fc7d71c3cc70ce1a0a62d3e331264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce933185b0489934dd46af15472b00ed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc709fadcb6d62a590af90bfc6f5b94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add1dc62acc3cf7f6705b48ea96894e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a984725b008a4e5c6e607c1aff7ea3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b5c8be1429b8445471b60ccb67cf9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2a9e671c8e1a01051b03cac8afc84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f572d86e3bcfe488044d30ecf793a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f143aed8ec98c793cbf5d206faf719272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a323c041ee8dc3bcb1092a6285b7c6c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1968085da9014e253ace4b4564c715274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319ae50b97c42750d9aeb53d678b5b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108de0eccdd88159bf2d2b4d3442c296276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfba7f6ae467ff85b67755ec6792ad277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921bebe50789a171cde65c9abb8d0fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5265827a7fe6a7c6b256fba0255ba8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe711a2ea6f7b61fa330dda5bdcb27c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04cfcb91f4addc998929c4624c8d67281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234ec8a4009cd20ebd7b755b15ba3d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f7dd41a05eaf108a7639b02778877283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5697dd2019de8f4fd31909af576f3cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c88e2131179a35444ff8643f09d77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77b382ec75b416061a9b969374d7c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad24f2fabe9f9aa5dec456b65955976287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfe96f4b31199c979ba9ba0f88d8db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649ca859d5d7d18a709faed97e098ed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0137ea28c8df00ebe95549a9e2e65b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f545d99d8368c47bea0c0fd2802e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab10dcff4e99bec8d6a1fa9d4c0f9ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023263b57ba3318d34473cd4746e8c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cec78ba0d2194f3c5d04d54089d38d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb168ac92340a857cb10edcf1a47062a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe9f4de3f4ece83e9e25e90f3a5ad4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032afaf1c11109fe5d1a35de707a8193297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac42eabc34d17539794c38d42ebb0e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5394cd0fced398bc5c30c6bc6a49078299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3874a411bf240506ede7038beff20f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24ef0c16b62812d4fe5be45c22560a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f586474e80f08431ce6bb58fffea6dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355174d7d6ce10c297ee3bccde4085a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644da73076145db8143f2b0eaf4a5e97304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78385b72106e0fc6613ed37af9b65e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59451cc9e55006ce14528d638498a798306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263cc98cbf8d9519992e2c228dee234307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28de231839211aba4cebc5b93673d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4da9ed2bce8367354488b4e4631233309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f56d384e310014b8b2d120f5572354310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04300b9325dc1e550a8b75b3ae95274b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fe6eaf2641342f4b44bd2a6fe0583312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5341628c3fb12ebecad04b0513232313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad6a6c1946968a7c36931d8392506a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a30ca2ebeec47ec8ccd38c43cd29f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c30a13e60e96fc8a19e20993724fc6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1234ba8351394840e393c24a2333d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757ca76d2b54285b4036210036125d3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b74659e1b3d5e31ea94277b555dd54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f8c950678bbd3df5db273a8081edf3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819012e213e2efbbdeb90f279a36830b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab405a455e0dbfd21a09e883bd029a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f1e2f43654ad1b8ed3936739f48a7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539b0aa0697a40157dff6f9948920ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc629abf4d2c44005a9c509e217f0d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780bdf7d7eb8be926a9db580784ee43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61890b8d244610a922626eb83ef8e67327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbaf743b5aaf68a947dffbbe5981b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144b208f662b17f8cb3f474211c0b9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f04fac1ab0c35041d8cd4aebf4a540330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d715d3664cf08cb9f818ff730b36c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6f92d365e94b11798fd05ab2bf3e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c38d81f06cdc8834c400a02f47abbb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea7b964bf9da10a3da771cd55b879f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc5ab4918232d344f1e2cf9a2ed79e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b53422420886299924eb5851e32900b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fcb80ee3a35cb039604c9b6a3437b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5ff8878754b246e01149044b52d52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f0d803b8d05100cc5a08eeae6d0fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8693abde026a325236f6602ce0923d65340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469570e3c3ef6175ebeeb3b3a6cba977341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974163b6889b20717fd6b20054baedc8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeac4f234ead7cc94f75d613daa32b7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717af7f638344e9579d5ad1b17b958a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33f55703eba0fd4cdd4d162eadd46d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c1638eb914b2030cf4931b54d13e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c229f2fcb071f776c3d612a8c93ad50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b8e4a7fdd59b244efeb380b997abf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a745a9f6e1a19bcf7427d273551a9da349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2b56065cef8604c73e46f720c9ae6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea8b6fe2ba06b9bd578a521be366c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad6b3dbd79ed3150fc8f2c42bdfca4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69a03e7a7bee90d8254d2cd8651b0e1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ec606c685887e54d64eda9535c566354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695ada6518eabd3e28fbe5330d33b84355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a882640fa6c4e8fe7adc4bcd01e20356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3fc1fa1aed4e751105c70fd26e3b9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08cf1d67c7b0666868bf1596d6a57d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baf65140be711bc67ad2722f4d1b75359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be00a9b16a37c3121903ba8368488c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902ccabb11723c71878f3dd70f465da361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464233072b56f3469500f1cdb24a6fb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e908b765defdd7398701c6fcf7efb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65975cbd232b80a2363930904c6898364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109150e3ab14c4f01d5910e137678fb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159c0763431c4fde4f6e8faa359ed164366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e648a63b5775420e8ae6eb819e9105367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3d9d53b860a8348f4b7ec312b859f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e9295d91a616114ebb1f1e7079ecb7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f00c3c2c1651be2c5f37c433c2daf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361dd5b4cc8fc363c4a020a2f77079c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5802e42199a8592c9575c72e7f722372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8248bda43a847c509cb62bb62974a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19db3446488194bfe12c725017a9ef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ef6c23eb1662a33f6e31ac3d7d655375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb3145516e95047a468be7451f463d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1000ebf91ce4d6114974a162e5714b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d150eb8a1c6201af23121442a3368378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4394bc56a07d76ee8a7e08eeddaf6f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbfd5a126db5dff2f59bd84d5d61ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e46e4cf318f4e8a73fe572d1aeedd9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0a4872027ddcf475e383eed9c42c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532493ed2deb928afbaea3df03f56c2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf312543def9ee87067f9ea9e7a491b1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20494971daa10bfffed2c066ccd364b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779672ac512663602f72b29f0b2cade386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03794a5aa1bbb02d0f9e2d9094b6fa15387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7426bacda0d40db93b57bb5700184388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfca8501e4ab8f1d20ff6605ea3c39e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807a50b80b35965beb2c12dec334df1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ce1585a8f551c8150565ff4f5aee2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a7e2b8f7df258742a920fbbd55625392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8627b498ff63419694514fb6a92d6d83393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad82f309e01c5d1f86a35499cecf7b5e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e37f8f0baf2193d421365381d6ff33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf872d7eae1cb4674ab84b6d1969c87396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc06304a55daa546888ce654369fa919397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16418a2b8f2e0f2c4eb76087586e10c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3abcb7f1eccd265f439e975e480c29b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da377fdb0cd22ad84376248bd89e44b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eed757a12d68f2b44cac3fb34b282401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fa33ed576f104615cf8ed4152aebe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788eaa459a730d6a1108bb893952225403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292786a25ded1345f4444fb96bf7b94404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37776951c9261577df5717a08b3c0557405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83c12c45c4e6bcc0904ddae2b9bd4a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a0ca54507c99357d1f1f08d507fce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dfbd279e3612a70853e5dc8d1efd05408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac154f25b5d55b847c2a34cf9bcbd2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf9999cdf4074d67d43a9d6bce0020410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc38291fab9ab33334a7caa7bbeb3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6794977057ef33a2576dee421c204ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33118b8f6d5e200ad312e5ad3421794413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f76883eba35ad52100f5e5610f2d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48089c91b22fb2ce0b62dd168443db5a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c5027d7c3e916462d3a343ddc19aa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0cc0ca22dd8bc4d0f8f5fd3abc117417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbef8acfda7621e9ad12bd9a8ee3cf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68c10c2fa894394133c9ef3ec63c7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e342042c3797731069f4d4f9c282fd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f74691a9bce960e892b6f572db8e14421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5de1b0b0a8f9ddc2c08cee85fb0c23422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af7fdf3f550548c9af370a4111802d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63a9c971bd6fd703e4a582bd2fcbf0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bba76fed6e353a849c92ef923a1645425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb09c719e256b37134d454046d4c70426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b03b98f67018b019cf329e5038c16427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3c40f7a843a2c1607d77be6194797428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe6d07dffadb87ef875a850bf2a096429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1de8e92af061987503e5e835c6032430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21e16094c8a0d12589f0131452bdd1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e920376e0ee0963422085e86e47fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18629a0d4cffa2b690cbfcb66558ac72433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283b6b4f533eae544d197d28f9b4bf3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6da547ee69e443ae1219f0f8a1ca7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a93f940fb56caa98d9bcc3bf65004436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631322ac372cf725102f16f11ad2bdc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22945662f579fcbd07895196cdca1a1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906706c665f2585ca8c5ee153c0a477439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb5b97b3a52155c82ed3b83f76c549440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051d7d2153da3ac6f34afcfc805ece7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd741f00bc50f6f084edeedfae03bfbe442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4c721c973c84975bfee670b04a35f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867f9c58bca5d6fbda280961ea53565444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b97a4fdc0a827249e16f5b31d16978445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56fcf9cd173334d7b9f799d57f96eaa446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da567f4bff37d3c844c0995032f1df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3906c8430d9ca164c39a16a58000045448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b14a724c9a809de36755b19c3a76741449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae7ae5d773034932333b998aa51080450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f60356977de57e13f5978102934118451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3340ee61235fe4952e880f27aa98d33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0b4b381d497a0004488f22078311a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cd1ea2f18021ab56f7b9fb062b9c8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c00c2d8c6d2fd46336b25411e03c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226b203bdbb05dfe602beea7270c842456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426a10fb84be1083093b555769acb9b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac0203a9297ffcba6c255f75f68e89458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9aa86b39611623eab05b94fb47f7d6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f0119b0943523f9931aa5d8eaad02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c331a5b4a0273f416e021ccb4e1b444461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40791d61c3dce9a5bf179c966af3a2a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2e8f1e9cdea70abd6dd1582b889c6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49aa9072ce80077ebb01e8b183b9e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca247e798d35c63fca19a9c0497aa55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9efa09f44ef2ada4e8848dc81dd40c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec2663f2b5c2ae3e4d267c537ccd45467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28404276bf855bc83a565cb04760ba468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a2ad1a1fe0ce11d48a7be6fa51d63469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b918e0a7ba6f6898b6358fd8d239e89470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e44b390b9eef3a7c397d395fe79264471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2840e84338a5c239ac539147d42fc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9e0b7fb4d74edcff97746c902fd5f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16da0338fe1e66a05f54b7a439b38a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273591cfdc7a853522b52cb0f3246874475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ec2ab9d96aac512bec14f7f9470af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68693f7d9f65fa4a0b6724c1b7690a6a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c64e9c9b07767f9c9e2d54e7dbd34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc647cea67f5b19ad8832ffadc948d62479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb80b87b96bd39ed5e49ab4221c02ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb09ecc20d72e5dafe99ff49deccc55481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474102fb58a5105382db62a7c69069e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e48cc652d2a5ff0a9d257595ac6ecc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2adff62b24c71a2fcd333c06f6df55484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63265073080406c7cd7757f30e515e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9e82759bcf2dfb4eab87093bbe367486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56756bad16915bcb8e9411a2938911487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f66e7238e2f33fd374caa5c56917d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02239e9d08b466338e7ba73568ff8e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7359259f07f42024ee0f815201c59e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846afa1d7257ce507f7047af81107d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a21b00e325045afab626579e28f80f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea1a424c9b0adc4675cef6416cf928493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ebfe0d988fac085e0fd8e428803d8b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aa07b0fbb52f5daa3acfe1859fa28495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe210720dadd792f4438e6ccfda7f85e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839eda6aa1d53ce5e4973fc681edad1a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc65060ee4ea4a349e7df856988f29a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340cf1d383b4d35c99d428165d1f4ef0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf3cecbd1cdd94ac58067763660534500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343fceabe5658678d0118f2e064db81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f28a945f8bd0e6d380acff57732fe5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af86224b1b15f4abcab2064db24fbac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3f3b1e48e2a8f9593ecb57f6d2cef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f51d8315975d443bd868ec4977ac4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ee3844603b63f1805d4dae592108e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbe4838808577a2ca2237cff3d83f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8250bae8bd17ed4942fb5f8ecacec62508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262ed6f70b16eb646a67f321b06f879509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b612761d630257fff65655d9a5cf0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1aac3eeda563143dc4038f8757901511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf08ad5fefc906b9776e6b2ee6e5b7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5485cefe8d89f79eae4b440a6df2d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc7eeb6407beef2789f4974dabc42e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0046f675a07ea0afd767fdf86221dc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa1f68f915294c9682651e3865139d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d77b2c40c14166c7ff6ce4e075b1ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c3bfee161656dfaccf63863504bfc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca6d752f3ceccd6216ceeb7f0be7f8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ae51689c19ace6b1ce87e5a7b9a31520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f49531bc12c641fe416dfcd11ec58521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcbe733f67b5854679875f1f0423347522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171b6407a43bc97ceec574ab0c1ffcb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3c4f66b192fd00a7284c63b076fea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a9199c465c65b7c744a260bcdbbee525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317651a979d36673c073cc606f515a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb5b03d5e53f7e669e6338c2ad7696527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f9d0f9f143d74fa0293e95800af7b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571671218a00ee7bbe5b470e6bd2142c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96abd1901a938764730d3095cba3fc39530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1464ffa95158073c8a36b0b6f93c2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076743909c9dbfa1d993d563ced7c69f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6462e4add924557cd99efaa87be6377533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5313718019205e587977f7fb08c73534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001779194d9cd47a75ad78c7c0cd94f7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed8dd12fd777a18051bd77925e8496536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36df050f25a391b6355005d2ab6d84537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b2363c58bf2eec9cf0c9e12bdc5d4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b5bbb0e1d8957ac39290417cc2e2b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc05f910c6c54b370f40b7704f255ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e162c0e5be7e8c0a203e1ca7d2ee0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce2a0f8bd0262b574733faf0dfdb62542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e95e5f5f283f86e5f33dec508308cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609937b2bfa502a5fe59c1fdbb9de727544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9978d63caaebf9f14e16ad29a79af6af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b280256073d7438cd5d2ed434cb89546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2215568f62728f8e1f2b5bf10d74a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb0590d7772a211f73dbfcfe96fc5e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f414b69b4fbebcbc40ae2ee7043fab7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec03237f16e4a84823d3eebe9115ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f72e7fb05e5454585e2a47a350a01551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6644481477a8b23641ad6c92314dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9740e37f3e63c4117a5119e9ef6208a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db87cbcdf34d422ec0a365053cb929554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888376a2d1ea432b20bd3968fba8891555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c483dead00c04ca086f10d9e889bdc7e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712767476693ccfa7fab1b5fd0266565557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb9b804cae08a4f2561e8e4fc7d699558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423fdc8ebec8c024a178b51066025e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683a9fb5122c429f4fc4dee1f135001560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a556a0c5307087cf7f58919dfedce98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363e1cd4669ab60ce00cbce8310797e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0508890606da99d8807a4431f3154563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414b05a1f68edca789c6049acefd508d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7480e37774289c945d0ab88c9dc43c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112256dbcfc09b9ae83078d6625731e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed3c72982e2212bcd7c13add1e71ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd734dfc2e12ed5b167457c925b6fb76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a7f2521e7430f63be1474d1650488569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8abe9f05168c749dfa79405cbb2c9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70f4a33a39eae74dc8ac1021259f8c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de756eb4ebdb41e2e792f344943b13a7572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>