--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933c2ed2976934addbfb872cd4189461.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3499b4f6b10779b1571e824dc81b6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b2b01d18803cbc683cff79bd8acb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ea5e3481d64fab76df2b110e964b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af346e4f8f6de4bdb40b0c85229c1cba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65493008c8ce6d4059c3a84d862b0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834d288b672b5b988bf199a8cfa4d4f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba416667954b42487759ab31d8c4df8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed915b17ca7d682eb13bfa03f8435219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922e8ac9bce363bddfce59df65005ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d961b06ce8aafbd6e3b4cf2f0461ed11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338163b6ad8f6d7fbe980f998c27a32912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa0c4a5f832d3ddcf2c7010d9ff5e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc386441cd6e5391313eda8cdabeb9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac11b9f764733ced5545f754c16b39e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c1d8cd6688eeb2b7f2cf235ac32dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ec44ef233cc86ff7480409e501b6617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a511d9f8719237d8e8af048170ff218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48a7143d1e3fdf676ce3554682c85c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f8f447ea4faef6e6a2115e651066720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b3c130d34c3af9e6da56c3cbc627e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98facaa9d3ca400067eb42ffce929f5522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe2b8ea060244b24a262520e997ac923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a40017914638da7ee093e603911e4cc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b66c5d1aa2b0dbad169fcd867bd52425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b44651d0d553f9f852c4117d7736cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ffc5cfaf0d2f9f7bf1842d04d3bcc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a3cf0d6c1f7167b44150af0f6bb6828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435e2edb478f07dae137d4a9cb7c09429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863903df327ca1ae6680f68ab6c9e1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749ae1a90acee3e87aa4b7db070cbaa31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7108309e7340f510a0edc3a5fc8238332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66abf50548fed22e10555a6f3449fa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190039ca8e35c19b3c5cb368a5ef5ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774edceefef622e885c3a78d84a86c2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd28e2c931736774a324a509ac03cc336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed67cdfe454b78a4ce3b2456df138237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08230e1d4bec46758c2f5efcc0e5f5b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ae6c39851a71ff1b7a393a5d1972f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5f9a5dca19c439434bc24abcb061540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127164d3365e5926158b816ef05c015f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63794fc9f9ee1c2978d6c8a83ffca05c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798855cb34dbc4770229960c24e5cd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee040bdd2f8bdb9a31367eb139eb9dff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d465005057dda563ace0b4500518c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fddb125e55dd5acdf7c5a936a737ee46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230675c74a348fc6f1c857036d4703247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05482129c0cb0f0451e573b3fe24b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835020f5ea66806b021688bd00bc64249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46ba3995e80b32f09fd2bd8d7d2bd0e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e43985cdf52069e42a1df6eb98a7e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb38f7bd4907392bc32044fa1405a952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20289dd4ab14fc411d22adb092fc52f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeff9143689db0322f699fa709169f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942c148541446f2da3acaa19afdd0e2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8333374edfe60eaefbd3acb70f91156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06819d23dc8aea72f7eda0449f6cad5e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8afec0f2521a23ceebc982d93780c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ba2287e0e445c0d8d54b12cd0ebce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5e5c16635292f9f0480cbba0df89260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d1d26876aee90db6690b2118052db61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d462cf042b7840e6ed88e3916d9661662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf7724224d589840ca91c0115a6faf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57127097ff5f27d4f5c18111b37ed9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e1056e9dfdc10fc9a0898f507cd4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1989f7dd855c9b3c65e34a7deb3b1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a16430c37833cd6bbaf55421170e5067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfce8f7002404cdca1bac96d44e1e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea7f589601360595df472d1d1c7eb569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99077e244dc2dbd3115e86042d97476870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed486939e8294a321037808d52611fdc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8f3706a22834871ba5d57390b66d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eb4afc07b79a6564680d7dd866fae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f043af4da7c61bd6237869a2785ff74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e677c86bc7ad799ee88eca8cceda675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46027087c4d3e3570ab4715852206376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696ca9e8aff27e51d0b03ba588b7a8f677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8678b219a24dd91b1f89542bc1b14c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6ba63dfb1472f0c386de591dac293479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6f3bd677f0cb7b3cc356619a5d6ce80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e4dde1a73a1ad49c93730bbabd17f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fec9d4aaf64cda36d901d5cd25caa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de593b392d4874cea9969f85d6f77b4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a07fcf6ed566a84b46f874e66760e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2d6d2af5abd6ca32e96a6923a8eb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96314f88d613eec033595c525bf5063386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8b67db5bc74ef66676f6872960e26387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc688b810d04b14f0f02ee56d5da6688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2694c171210013a27d79fc2a27d3eb7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb67e8c6fb4a78b20588276726486490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27075ee07bbaecb87440af5689a4b5b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45825cb99db7d0031fefad9385bcd4d692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e69fa24cafebadce4a885fd22c0e8393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba993211453423707464ac181e415494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522301e66d32e9c997030eefbc8be7d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7756ff0c35be0a38e69046a78fad0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d51a42ffa73018ed0c1016af7920caf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91158770542aa75da478083250bcbf4698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20279248bd426f623794964d9d33f23599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0ff7d93f0f31f7fea8797b537b665100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f911f7cc465556f2591f99dfcf43af7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de60ffe7d8752d04557814ade03c825102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86818be43516569a2b92f671b9ebcf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fabec72696030ba58945d198cd6140104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258cacf172ab8ad6086e5f35265b5406105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56392f246ce5b5c5709fc18fe0fa00f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90783f1c9242056bf3f5e00eff142c8d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0913f391bfef494653b9f5f36f74c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b8a9e56745da41450ad6ce75192bd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4931522d7f0114d1e7112b0780994110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6a8d284c05a2f5e3dd1764a9a7db9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7614de18ed1b8d61274fa41df4de57112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be57fde84dc21f25571939d949e36755113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0603b7c35e04a8f7399f03235827a332114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ddad647b598822f41afc0603e1534115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed44ae9251cd71dac18ca75a33cb296116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e012fa1c3255075dc2eaffe52482e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30914ceac92ad3859561862d77128cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147b3a6fba23ffaa35beafbce54bba8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375d189e45f443a0cbbe9096cd00b29120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a13d14037406cd5ab390adfef3f2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85b21736a05a3c369f28d6d2db8fa6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e60902b8a04de2af4c75b576dcf5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473eff823419f106908bfeb79b9f138124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16750ad3670d59fa3f9cb8c107916f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5cbf8b3a2076b51afe4dbf339656d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d192a58611e5aad5938da26f6aa8abb8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2688883fc5b95cd357c7a722ed8e002128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f39ff28185d9d8ec582343b91a99c22129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd7c89f97bba0e32ea6516c7500e4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1747d152e96ba75fd958a48e3bb6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61e3034e3aaf630753cff666839728132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfe9b26c8f24dabb1fe25eff0cefb5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360451ff6d14b012b1fbd35e4d265d40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0495945bd0b6e6d17205a6f2ce9a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9e3ff1e0ed2579bb1a84edf066a04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06980d77819a75fc553e6eaf5d517c9b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b716e293447e0b9083e577e1637423138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145aa72ae8d2b6d1e50779ca5bb8f835139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf37a0f599bb9a5a8b7f96b0621650140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f8d9c194c26fb2cd732ede628a382141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249aad4b9fcbd0fc57f8ae7cc6dbe379142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd402138b0c63c3699b95434c9fdf42143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cc6138362fcf1dd33a7e3829ba634144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ce8a01cfd27901daf6090777639ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7be711e559d2fa3f57cf6c664c8bc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050e743ea95212e8fc9405f7e333330147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa728148b9978a26f58726f3f94531148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8e29b8806ece93cac563d3e03876c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a166acfaff380f6348928e5803b68150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40b85807139ba0d39b77a05280e3e2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053f03011ad99b0d94c8d5914e9108a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4383e8ad88226975ac927c2cf1b0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096db2aa547ddada92932a8c13934df5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e409474311507c307ffffb591db97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc6a21109241926f75e87b1d71da87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1cb2f4a1988d0e587f3274bdd36a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ea96e94fa5543849a491dd39421fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb58556b07428476f4a4e954151305159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e150234a9ba29f0b0501aee0e0abe5b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619c4b42849cc2b1c60d620ca3a6db6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8280c744e2020d43f7827ca6f0903162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61377a0ef20ec41d8154b40e8b71569163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c060aa3ee5474a198b16ad532842ef2c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abeeca71a6a7d7167f9c0f4b62ae82d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaef872edf843cc1bab125cba161e7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb284a9200a0452e06420ed28d780b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebde6ce03f0b9fe1d3379af66d004b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c4fc17111b6413ee1579eba0945ec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73b7edb4528f29ff08389d9356475c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc97ed750cd3680833faddfca5cac5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb035e1eb580a5a3ed53afb097e559a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ba50b6d38dd94c5c2844c2716a9f7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56d6a4bd5ecc7d43fa10b53a802782174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c694969cefac26b6c51190bf46093175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d57048206b6c7a3d719ad43927b0d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc15879906452af78563aeee8b8777177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34297059ddd8dfed37887eae15e8aa4d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355316f16a09fd3ecad3f8a5964294b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b1ff0c9c0ede29ff7d361f4262280180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc9094417965d62433f8ba01ad43b5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d1e4d1a0c960d6546ebebf6a8f0ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc989e43c8435d315472f705e64788b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d04d49dcb65fd4a129b68a4ce2834d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6f35d251f1c760b1f6fe7db3116a5d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626a5923aa099b32d2ce93d5a2b845d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e0746f04bafc9869e1e0876cd1d30187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996b6dfb79cdffa6a7bd5615bab5a02188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4db6a8577eb430692654ce45d2c58a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4d74248da52d868f604a627c29936190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8c0db8bee00bcd8d77d45b3cdc338191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55307641d9f3bd1189352c388d53f4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27be736c438331cd902baac69289238193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a2c7025a937ab3da03e5450428cda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206ec7c8f9b514f7e84b72ef4bea6f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3581da8347b808bc14d35759f8ee107196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235376dba7251d68741a55577d59d3be197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dbb0a734aa4bc1c04d09417217b61198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb81c2c96938296207c990baebe517b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d6f05630094e1b0daf7f8f9bd54aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d4b41f8acac3b34527a00cbfd0869201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e304f210a03f637672e092a4f412bd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3fbf4b650ef12efcbfb4a9c7fc37e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4599ec981f3a830a11ef091310910c1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e8346144a75e01d8f000e20a4e33e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2c7090640224fb95dd0fd96ad272a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aecdd7f1f13fee339656903ea1de30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c0c00fd59ff759e4a8b34ae1f8b72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c6406a9116020f672c9fc9da1da98209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069d962065b766255bb19eebe2bd271c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be8f5a86d4560c7ba1467112da4f17211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a687aa88dcfb2d3b4debfa8e20b9158212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210847a5e3d4981646d0a3752a46d59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9b4ddd90411e1f2640db3bc5829cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b75e5b9d7897fa243654f1f6f6617c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269cedaa2a928e34e4d60307f55a48fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78073ed4617fb1e7496add7269b70324217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4abea2a4ba3cd05bac19bb31de32a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6189fcb6a7deb97248890559ef052403219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b9844eb9ba29ba8565db3fa6f18d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36103fc9fb7ccc06be0365745d387025221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae487b605fc81cefa280f73f0b91b1d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eec5115510f43800a1bc42cd263629223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6d64eacd5b7a70c58ea8f5243cd77224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae090709749cd325b495af1647428e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5afaecc9a7c0821c513ba4256a8bb93226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d55ff27306901e6d2e8edbc6ce059227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300fb80f395bdbd36eb884504e42439228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b046e7e67b8e85b8929ab5e0a1dfe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5568977f4a6f677f4b812af2c94bcd230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca78fc6131b353a567ad116a318f0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bca075c25cbc4199ad7f63d9596d50232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b83703e643af1ef0be94f5b11662326233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ffb12066824301b135259d03d1ffe8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348db44ca212c273984419a5a8ab3ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72850f350a5d411907e45ad9167c1b56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d7f8e6229577f98680d57062f5a47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58c152ed8fe49d5cb03ccf8b4b33d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e736451155af66c3417faefa6688216239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf3ac8ae266973dd90501e3d2ad163240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4ba8b8d92f09eea79f543482e2b9a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec802f149f6be19bfe2062a8c71a3ce5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd005ee278a261585fab289d9fef82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09074eeb4fab657f3275cc98f909a160244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57460b61d75ad341a393eb3286b8cbee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e069ac98bd80d35d361b0616856ba69246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c527bdb77d1c28c9ba83c35d37c51247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd901610e7edc1e32e422284fa0a3a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f960f402114429a6b7acf6280460a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e641fa28e4b8f0076c257abcdbc4c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3c28823dfeff659f19854898854f82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf624ab1b4db58c57db747e3aa968d69252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f73b330da3a4ef2fba4fcd2e8d98b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8374b973aa9ad9358cedffee201f71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e316b122bd986990a9530a4040ba384255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4be4b312a32c1346cc2b192d26f47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd736f209d328e30339215095f677d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0837e009d504afb764c24e858a830d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f9c5542399301df12c776fb4f6c5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5bd9a6bb5c24367b1e480f3de367fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b7dc7fd8f9aaf67fcd1bc5d8c029b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8e4f219c8d215e21815c2151f0037262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09b48ab8ae410562cc0ee37a5e8636263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa33b9c99ffe8f925f2421aaf5f614264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a26af918c1b1670f0db7a8b7f1893265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75f5695eb025fb9bbcb784638ca2b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca26cf36669fd592ab2af6000a842e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d096c1305bab0b1e4a9594d0db7be93268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ea24ea324cb6ee4a9141b6dc5f7ea269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cab5dd0eecd908af847004875fc184270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca9cd262a4d8a49d03c8ac104daf07271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093d9e6b67fe91d2de4c4aba2cc7c34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27e4a3c63a06723747bce8c6598b05273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916beca484cd3ee0afeba8402a429db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95414e96282a1cb28c25704ea3e9f1e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f4c544cb935618a27aaa001c88b46276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c019b47ae91cd4769ffc3f60df77c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97512f002801ad3a066d477ad1bf8cf3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375236b066e06d6a5b36b70cacaedc7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3953a4478647203036ffc5c02ec01e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc149ed318a73805deb50c7a3e000c2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ca592f2c4ba19307bc1842e016262282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74098b5ba044859757e82eed4b70a701283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7839a51e065b93e8a6fb2846d391528284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c06831463e648c566fdf60541e0634285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7039716f24bcf609ec471d10973165286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60814b3007bfdb400d98330678040ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d062e127da12398d0cd1663fcf11f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91006893273c671745b2a226a5d905289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ca6a949d9628df36f09f6bf9e1a32290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84b1843720e9f4b8b0b16719101609291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d343bd15ecdf6d1449bff6bcca5e864292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d80a8e0513925c67497474e6f8f9dc293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc1dedace35ab6d4cb1c724706e5d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbaf9647f10788fcdd52bcfc241c919295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a427dfd8993e4470ffe5e6f76e5b0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdd410c2ec84d3b2afd438ee0b7143297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803cef8ab0056ed7689f67d6ab7dd39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55852f24ac9978069e416ed56881e3df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d76e659c40eefdc62e71d9d22470d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9affe23d7c02df1ba1fe3b3111570e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21be126ed23bc488e8c8e08d495465302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec713efd1f9bc2c729469fd30c8d6ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493d8c6b3a1f2e5591b2f1663588399304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6ee7b430f5ac7ec0fb948b0d0049b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da60e2cb80d3302b4b01f8d4983532306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f67d55153eb1bfa3d7228704e73b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea0700ba32069f1eae984ef40241a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cc32cb9fb49cf43be91a69ceb25c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e032a0b2c77118d001e0e0e0a6ea9b1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0d326da86f58cae9f3d6a9c27a039311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74832258f6b1bea5cac0897d947c8909312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bd6540f04d14fcaf8a6ed473c8f81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8a317e398c089ecdf27fa27248268314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd04a7db7895fecb103409817893f1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73006e70f4ea03af731a8b2d330f9858316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b17ee560b89904766a502333c6a7cfd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190751a06f3368b326024e930a24f1d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f0db1cf40f712fab9fce23db138f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e13444cdb26f1f3f7eeb4780d6fed1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050222bb3e75652180bcca2120b9b049321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193c98f36113e795cefccefdd9dff22322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dbeb72b6ccd103489ad5fdffae03ff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4942218ab7a46dc401003e9354c6c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8c040adabe9743f9a4241d0ffd859325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebece41621739757117a7564f8c81e1c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05111f07ac341ff8a3b301f344661986327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165da10b5ce1ae693a4b85fd2c014f5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d1a1737d2ebffc3c26c447c42308b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c97519fdde21e820b90c2ba70cba8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66eea223a70d068fe4b94f2b98034fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a906eb1160219030094d63cad379bb9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0d04400b24b5ffc402ca4bd954320333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608c354b220d4f909ce5449df97a656334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad018bc1975cd804af6bc92a54141f5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cbd14356770a009bcbf48590499e8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fcb27e7d8a6e5eddc48265ab354b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed0b487c869844eb4f581682d00dfa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220b561f5ed985b8f3a843aac1d3b68339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccdeefc9b003698d8262d3ea14cfc1d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674527449cbefe1e75ee4fb95f5e0f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7f41405ba4c7513bd96612c1e88f5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e74d0a0c518aa873c0301b71de8a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255532086e75a89558cdf5ea12d0be26344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17ec8e3058a82bf6d5dd63a84ba7ad345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf830dc22c3f5b6f485d6dd7e76d38346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02d4ae5b8869d1f46e2faabb240d54347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3298d67e6a4fbeab9058e48277bdc2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65906e9015f5635714de6befaa8c7af1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce696ae0aa8774a765c1362e5c8a03350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e402a41da8e1ec7ddc5d4ea80f9da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d4e763394d3e64ded4cc19198564d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311cb0ef43837c3db3f32b12d69b567353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3cf18e0c3ef577261a470f47a3f41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19584c48917ba5ecbec9e966abfb9bee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb61eee4b80feb603f67b538c23735356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a257e4c8a0487011234b845d7f95dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ee20b14a6b48d76dd527d81701c61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7241f9da5f713c5ddf6cde4ba1aa2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f920934280bdaaede615b91c5817dee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c28bf957ba5de494e2f4b218e11558361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d885eccd476b6b9d0b32286b90c56a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9724c809495f566de84ebba05de5a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04d85602ba3626ce0b1f5c26054914364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ded58144d0de7e5a315b9a9be9b014c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecf0adbc8d339152648292496776b3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966b4856e30eec9d7091af4c624ed28367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03eb1b94f4d5e139685fb38a7a8dc5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f779b2713c7912ec8b2ddfb30105060369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d33f4e98f470af15b384a313dcf775370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0014804126a4c71aad9f13a79c54f67e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251330eda66bf759d648fa719f17328e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ec44cb7a0c0243d7cabf553a1183b4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b000533c1e42c67bc53ca6088d0c0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b173670fb5a591a2a14e7299e5b07375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7097a5f1441098d70156a78d0e35c5d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaddc607620ce2b4e545787d7d2551e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe945abcfa654343d4b8afece871e25378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a247a2c9827f462121a88e13ec3f727379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad905b276f9ac22160df12214222acdb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19f5953a05e334288bfd36e174c3e9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacfd3399e8cf7efa6a2c8af3ac5d08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e1e6710bc9137915dec77e9ea6e9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62649edbe1cdb78c0f5a4a5fcff8b92a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414962ac26c707b8fc379049d8a1ec97385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612e773c29a987767231ade8a650d3f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d53ccf4dc58b70ade27eadf97cfc4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065a5063ffd91cb87a101726bf051e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5adf8c8c8edf5a1a79bf7c461f3861389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d967f939690e9d491c3202d933e517390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50a9cc4c3030dc6f4440334cd21668391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b14bf7f503893262ee5f7452110d3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d716a156499d133fa21e2f39d5d3a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525e68060d935a95dcfaa5bd3fd496c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202eadcb70d0082a7c4fc339dfc373e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1bb2381a05ea35bc34dd5ed49cd0cd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ae48d072c8203627f85fc3bc288db397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4711da27aca9affb7676c9642ad8b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8cb0048b01c738816a3e67856b390399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a75e8c279390d3d3aee150b37fff4c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a263c528e600280e88203f0d3eaf2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df14ab6698b68ad71d1bd3913100fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f86c48db9b008846ff729cd5d76db403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05bd42b819afc387361e80d4ca1fb2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b710e122967615e218a03d82df109d7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925333d5cdc0539602b15a0332290025406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f81061c2c8a0d97f3b2c049a94494a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e82077c257166e5da55c1024acee8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a919c334f70237a90f8dd13f38d60409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846742003af1e306942d510d2d2b62c7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1d1b67de9bb9be3760cb9a51ce238411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a0c292655ea190a37d61dffad2b0c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ca8b65160a5810f1a7f609852637c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c69f6542f1bb6e1f77c9e71ff12c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa457a9e4de3dd7a96e53ec3002118a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6b2c94b7ef51de079c7d16fc482d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33d7db7a61b28fa45b3aa60ad1ef70417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f36ab8743559f4fe49726155e0c54b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7039b945b0e6d5a6725c37b130e58b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c89a92ae0ec12558b69481c9745fca420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5512cd5175a44ae3caf37fd8613455421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc47554208433e7d31f8a5757ce86d7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49b2f15f4dc75366a58c0e3079d361423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b02118e660d390f7c3250087fe7dc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0374477fe6b55d09a086eed3d9092f6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c0213fc377499e691abbc3938de7c6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5eeb9862a97ff7601f476282dbc66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646bd58b5016e276038e967db4fd9cd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a614735f097a61fad1815f12d0c22e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227df7886c0e921cf73e688e4d7115a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7e36bd675f0ce758d6fa21d71bf5c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd98a979eaa8fe8270818e21afdb0fc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08df613b8d88973950a9e8239c9ba1f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18989c31554dd22f9da12c614044a8b3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea89c639390b9bf3c9b53a69ef7ad08435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306665d8df98971487f32466c5a818a1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9735b04515b3c1d70ab0525be52e266437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9165542b25a043c64e0490aada949438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e7aadccfa7a06e50463dfdbb461b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa636670f07f7791e9447f543ae94da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f4958279f7c558d0693fab6d37605441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbdbbc7912db704846648321e32e23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4317114675754e436a64c4db6b1e8b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200e46984e6b21f74f5a41ef6094856444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fe4afbd512e0414625a0dea91a95b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbf8e604e8df38cacbb21f73447059446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c2a0092b7d01b085fa0c2a4e832d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc2d2cf249cb6b13fc609a925fa46f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ab74feae2e541c937cc114b7ce7af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf5e844dff7a2a97a7938b2d7a8d7e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a968b01070b7f7c49d0e5a764dc8f52451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580e3baa4d95869251edb896ea87763452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177177201ff2605d762622c0a9edba8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85887daa7f5980210b882b4902f835bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6518f9fdb403ba3d4fac28a200d93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f768bcfa1e8bfc8a17d9fe2323121456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f1b9ddbd81ccd247ff1739a0f2b25457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89b55445d649d1628dda83bc6f44d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2526ca8e1371d4c273e4529d816a13459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b128d2306afbc5b04e98342d6a8c86460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68726cda2cae31b03fb57841828c17af461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698bada636e8029ab9196c4619052c6d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573afebe6f1243a03a12a7c4af87837463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de164011aebb4bc0a7073c62dc36110464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75bfaa82fb88774a4e1d904f40b2ff5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867577cf9a6be2e353e9b741bef64cc0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35066719e81d4d17cb8e057e5657ece0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54424981014cc5dd59e9508d9fac77c5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d7aefc57459d11e7b63b2df1b5fea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f110cbaea940d826e54555adabff2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ac38f7bccec21e9b1a1998294b5ba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230bd4e5f9060beb072d156146851b87472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c333ce083566a79d64d9d277a207bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df636420da1d066e9ab8740fa3b1a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133cc0c92d685f785bc77a95e292896475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a41a26bfe28034b3a4b88d1d2057f9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a5282221b8d7dd2ff7e6c57fc1d2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d90c866ba457bb4dcde4dad7cedf0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c56a8dfc9b7375603b72a6e8651023479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c89c455fcd376a7194cbfb9322ffc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c3f50e7bcedffbd927f21c4c0c59f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6703725eb39c8efc3979c019bad349482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b9d0168b594feea50dc86558cf1de483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d58c21faa2b8f1b0ec43ec27db137de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed23ae229827f19da7dc689b546aaa5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5b6f7545a6a2097f26ff9c7adf423486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f687213176d010022327902c5ab0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624aefe61661481f08b1580590dcec50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec3e686af0e372312b90ae3d90872d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff631df7f88120b3e80a2ca5681dabc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9a5fb55710b0158de2dd2c5d94a69491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44812d50281329961aecf816c5a81dba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba320bf854933eca6bcb627121c64d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7736e5fd8aa376715b34c1c4aefc3d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21db3ce577a0f0075c12abadaa17cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2695c7716df83e1cb1e759268b94e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480047c9f4470274f123f5555250b338497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8757645b1fa7b05af080e5668c9d408498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9e1909d3ada38fb43955f96e74004499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566f6ad0a5d470ce5b365d8a2ff7dce500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912337b9cb1ac413ee423b7d1b81d63501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1fa8b54d98740f84e4365d33df150e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeffdb02571ffd3047040165360910f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d63b8fd110e461faac235fdef9c315504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035617a8c94760865ffee9126681eb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537db72eadc2df3e9d489b4b4bc3d8fb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81ae872516dacd7ecabac6d5269852507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924fcf7e078d583ce1f3dffcb122c760508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1da44a7425735438e3b1acfd7c72ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b774a8149a1e36069edb5d1ec599edd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed96790287ea69675ff5bb72445d4434511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a838d82aedc559673c6f408398fd4da512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1f10530cb88959a46b612ab4cc784513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a77181ed2b241f5d190e4c280ed308514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd4ad002871f639178762a91540c49515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723756f7964f35348c82a7c3d36bfd01516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1ce2dbacc8c8f90fe9164aaa0c861517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63d426a990eb936f7e52737ce2b836518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db794101778ea0e6658d2ac6b0e24956519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397ed31ea86dd52cc2be7583a7086127520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105fe61663a6a784a910affeee11cbb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de79995dd3c460e4815147cadfc8691d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c9948769707aedb002672ebc68fbb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fe2c8545e5ae570483d53185171f8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcde8f6a76251c24fb4dc3a1f546a8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d2014ca6e58552831b4e9e3a59869526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd77a95d3c6c04c7156fe7aeb8d328527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0db0f4f0a0983c9d28f8af39c1c6bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe67178325317aae14b3b1bc2281b7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6684531cedf29aa77b5ec85060ccc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1f39f83a0080ad4943b52224f8acc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ff752a59110c42763f1ec4d71e85b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638b15e9ccc7cd85e6c3136b39eb3855533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883bb1b33fa1e43e0856e8f91129b20534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165c7048ad1166c591ab93c3ae9e10a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725e098c328d1633387e7dc99a812d4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668d2d20667d444c4e9b5fc19cca9f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb5a53d1dc53dda55a113c546f22cd2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a56f1fd6b40063ed9ad417dc1fad8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab20faa335e4cd2067098e774eb5921540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e642245bc8f08bf79f00d544375e7ec541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3366f92afa2327bf52c3d295da97f37b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff7f2053ed9511bcf567ec3ba92afa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188da7e8f2ffdd35de10c05f75a8f92544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e521c02101507910af411fa19a5c56b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50320f14ab27a4db6ce552c74f8140d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d39661b54113a6cdcdabc23871895547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d4507397af19ba12246689cd6cae4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c5df4f0478a56f7f1569da39412aa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b112300f5493d5715a986f278093f22550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014c5ec19bfb7548cbe9380d686961d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52aa00fcab1cd6accfe6eba50bbfea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d8d702f6f2651c33d213c00b6f2c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d67b87110b22fce8d99e570a70c92554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adb444dbb947ec998867768ed339a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc9a97e58faf64dc540f3bb66a76c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8b0f274451f509b1b4c570419ffe7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b6588e43b760eac8edd5f78bce469558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e631b90ae379a4cb9f373751376fc72559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa783a35ba0a924961d18f4ee7a69a93560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0252e0f637c4afadb5ff66d78d2838561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cf840e1e94e7f49379ff0af547af3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e01611a03c9043323b1285ff3948b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248f5ee29d621eb12b4dbb3704ee623c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4aad69dd2f1a36c31ca777b538755565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ace6169661a559e66c45f0e4988b6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5558699fbbcf4ad50cc9f36e383bcb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611baa190d26d49923aa6fb9d40c9d62568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa50714efd1e1184cc6fc5b5d0063d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3714ec093777dd7052ee5b1b1b9e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e6a63081c3746b5cfb73f60bbd4c15571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b1c87e5f7f9464510f3998f4e8909572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6792a15bab2f8e4ea15b8b8c3b2761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b70f0dc2d76217e187b7a71e4e2f252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef46cbe5412b5331c1896f99f741f953.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487afdec8bdc6db8e7b09474787d25824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cc01694ae333ff2aa9c3090f288255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbebbaf19a86a88c94aa114dbf14106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a80f61755a19286122a31673e2eb07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b78e52bd5a8e7a1212647ad5cc24e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86136956d85dbd414799555e8c6c46849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d0259be992d10531c8a91a8252fc810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a5ec2c19309207341eb1ffc724a3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c7c346df49d458d975b5425d1b76612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec925dc9a0fa6fe216506ce45295258a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202331bbf44bf25a48cad8a4ef95cbb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62efbb24749cb6a185fe5a333acec7215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622ddd1c5c51c53ad2d0c7854f96c6616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80972f06af6989892932693f039b5d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c58453c4372fd741dda72cedba92cc218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c18615ac138e2f1f473d665fe4e6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cacd85742d77dc23e80f26bcf9b9e820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90916f176b4f7ec29f10b20b89f8c60521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700cae7dffde71649603be3829a851c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261c7184f0b34e177ae84602ea7878f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c583cd6a47828f18c7ff1d61770ce89524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98530989779ec7badca6621300a127c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ba753eb3f1817072301a9184800d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff098449c0178d7b683b08c95a71a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d78df30cdbaba61436792dbc27126028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534f1b7ae522a1c7086de1a83744edd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0233cad8116278bd2858cd224d5c8bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91521562561cf93be4513df53dde873c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8576ca21da55121936d7aa2a341541732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bdb9119e4ce37e4c998234d3ddc99c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584fdd3d2477410c4805641bd16fbca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34769d23b6da5747b62aa8fab117ffe935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37de098f22b4491aad9525c875dc8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3bdb011f6a775af3609ca730e7cb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07583bd12c11f18cecdadbe38cb9a5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67dda69c52cf13459639f997181497739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05d1886e049e98cd06f6ebc2253a5b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913bfa262aa4a163d99cca9282ddfc2c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758da780022ca3c51a0e92e12610e1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770eaf2321ff0d4895f19005387c1c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86687d601928b12a81b18b8e9398155744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c385004d45f50e30fb4ae80ebac32def45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffe6c4cd3229f11d9b2be4fe6bf42246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107d75a6cdeacb062c6e341b85ed50c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa181d7f494ed19e065d37ba0f89e1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1121dc1ad41e4bbff42940e04d98549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953fd61efff82568bfaef7692d58ab750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a303d7f2e1b54e9b540a3554c781f951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72e763ba853c91c10c467c0e33d3d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7521cfe325670035a4fa6b0d4fadd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc654eeddfeef82348aad1f4c7315f8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a56fd289ae7589fd9dd3e69a3b94755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8fde3f032f8e66ec4be0872558f5dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e199a68df1285ccecb6be403e5c8c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd760f462e1a31081d226abd9d93128e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7196bb5ecb2e85630aeca1a50092c459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e84b175841183834a087cf48ae0f66f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2d92c2a7b25532c3561c3dcede52961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f45cb6cee157aa9d7c254fb43c50362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9470c004eb01a3afe763adb16dedc863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a9703451eb348c6763295a643fcac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743557cb47eac480d4dd0739514de13665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84bc59b6f35f73a423ad9fa18e2e2066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4044aa6d46dbfca7ceb57be0bf4dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b2498267de39c5f0d15a6e4c75cfe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638bc737a51fd1fcd703e117031af8c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523dc4c3ad90f2a4cca6ae3a0ba48f0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37786e62a4aac9c492ce998e3ecb5e771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8838b1da08424fb64f68015e418037a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e87dbab3e83abe8f406c7018473eb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05bf6af53b5a58de1d6d0f60c30b1b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dc55c396bb9adb4210107bfc9673575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec764e70ad16af263e768c9f2abce41276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f151543406aa0e57bd5036abce362ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f1a8021f7d1279a6a0363a0b4e5f4178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36db968e4b9a59f0d64e95727eba61779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7802c4b90b3780b88558ac7ba4d8db6280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb1121ad5e48c85f5cf1a0fc54e7e581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262f659c1465494680d3c3176fb915f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6748729b26c1477d62ad34495521705d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80338640c1d76f11f03dd24ee9b26b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9949952df6bcc05e823d383e35f62d7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab54445cafc12b94e16e6c634332abc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a54496c1c5f1163fe6235d6d1af98387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c0fb521047bfa078c9538ab6e4265388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b55c2bec851c56c289815e4431c0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7927703cf5068edeaaead3127eb50f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac9e0511a3497efd6f54405081aca491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c659a9118864e129f3ff1fdf336d4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ba2e3e5ee3508ef4c91df73f5f48893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dad8097489ef25f237631e93742d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b7e2b2e1399c7b125ae2525672ec7095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb40180d043ceb57b2f2d1326717b296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ee51fff10305266568545746d121897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c0fd14e6008ffa83f2a7602ce382698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c6d578cbd817d0b508e59e2fda09e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a363545cc8f6216a122ee14aca4fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d379494e3bacc99fce87abb7d6275101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a47f75ce5f25aaa9fef06d6aa98c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46d2f2e343b31747795ef0aa1f207e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca5dbf7a5d48cb955c2ae12223acdb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6cab9b8be9ffff360dd3e554ccf74105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db26e14897055c371a5bbe90b1d832106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5359c7649a44c743b94927b3939c144107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a87ca87fd6b84f4966f40c792f712108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec72246245b5612284d0ebe9d8c5f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f317d80f24b78c5088c2cd2b22d5ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c39ce1032b67fd0e73df4f1c3fdc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d649b9f12e2179428308b46d84039f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bee49952adb3bab7827a34ee2ed559113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d194ebea97789021a9bc1166d41fce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a3d9143e0deef1b62a41ce89be1d5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d392fde06af2e561df20770f4edd5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c94ee7291396da05ad02a48f06b41c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0424761fe265bae7dfff148aef8eb49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cefb8d57c31312624e5e0c36bbf71119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cc346405119d6400cb5ddc09693ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd1e895f048c228fc7cb1642c41311121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847b438842b602118503c666b06b2c5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ac317c8893d1906fc67ba9714ca53123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19785a2c2df85ff693437a8d0c2896ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fcf4cc38f7c0087da685ca32b0215125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329e79837f3a35aa9261fce1a0b76e4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9780ddef10a3253cd2e5d4e0158c96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68e33dc02464b56e85d1242da77cbb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5716f26a73a77fd65e1d1b6658651129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335457280dfe47808ba3ccfb2e3cb6f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88185e8513c104301b4dc0a5fa1672131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0800f6d13fe89963c92473988e68bff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd24f0adde42632dc051bd3e3f02d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d1dff7d7d6955c952f90e399f6b86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126e7d8a26f398b510b441e519dd8ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b6ec1bfc1ae5404529f435efaebacd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821413e6116e17e9b013662d9f616c9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7626bcafa2ce04f19132bfb295b55b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c8aa406ce8e12b8127de69575deb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa5d345d8f981f174f6dbae4b43e30140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30997ec9e6db57042f7aa30c92bb9206141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab971ac9fb54c1fcc05c8217893399142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a3783ed26e1af9b98a818e8882e60143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3408de387c89c79ac4db72e1003a5a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1d8737eac71fa4ffe2c2bd5271e41145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc70f302e01da2362f4098b83cdb23146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140b991668d6f3975f90ee109c839dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271039c400ceaae2cdeb805a6951bf83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e5c4ff26a88c868b33a6cf757760b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62efa71bf467efb67e9b93a432985c2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630c47fda2d2be18496ea0b318c2571151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b16865e4844a277b9c3874ba1c2ba17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c07f17edbba3866059c2eed765998153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a591ecda0917bbae4677e16e8331b00154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d316159afe432ab82ecc37f112e7b02155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03e91edf5304bebd48bbe60e0612c1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910db6bf18acbbc37517b4e8703e9371157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58529d265c09643f6aa11cd8b2c28d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa00c1acf2db8b60d04f2356579f638159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada91188d3b0990dd98c138b00ea21ee160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beda13aa91cfb8bb9bac816b11c8ac161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887846a142386ecd8bd01e379242787162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621119bb3f73214ff4cd6ce3eb1fdfe7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52863ef1be619bebb991ec7cabe3a37f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd72c9725fdb9a953382462fc3d1fa8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0aec5c20343d2453933f9d41659c8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55e5ef9395a2f355e2702654b105a1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83793ef768d09f0f9183e92dd4b24156168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37f8dd52410f917c97187a82d481f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cde010dea5c468ba86f895595e336170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e561e17d500f62806811d875b876bed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb2ce9681c84d28d71b7fec20e0e2f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7884c9be90b5698cdd1d32860df1ca4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c9ee7912341a7c48e6fac97f33bcc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77515ff75dbca4d7f15695b5216b0d35175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12474abc689c0c5b4059468b5cf9228e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4e51db3e5e5158c169169d0c8896b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a0169cfe455760d3c1244038a6872178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df32c4c342a6124763f934c063f2072f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15066fefed9aac4bef9d57ac3fc41d23180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e016a3516447e262ea51435a6aa43b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf31ca5c524e9d64af57d29c7300974182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14d584474281d1d56507222b5b2768183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e2a031414ad6be239d5b4bb9f3d67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eca789ec118b574a1df5d57c5fc4b7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb976f3959381d7b8b48e8d39c120e2e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98c04d5210ad15dbfb203ca78c6c10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9657ce307754f9bb13334e89acb966a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f684d413f63c61ce75ef267f619eff189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c7d723fcc21b3e99b7267c85e2db3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b091d81d33e04ce9e74ec6749cf5c45191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f85d3131c871d9dc7a53dde8ae268192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8f9a4785ba20abcdbdc8cf5a13abc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85844f4faba43dc94fd9d11b9007d601194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8cbe7a7baab40bf6ceccaa6dccaf92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca387ecd682ab06bacc83ae0bd0060d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c6cf545b6072ed4818d2bc3247a08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6414efb6c517809596df87746c143a1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c5e74bf344a77dfa864fbf237f0c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45d4220e722334c6bc02618347d140200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0056ca5e629545a3ac3afce0db9d9b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b479faac85669f18e0c4044207f8e6f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8f5b42f28c0b5796de78ceff93f1c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094cb727d32141efe93cbadc2da747e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1be17488b2eb178cda698f4e81741205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbb0c8b9242060f8ff8f73b8dbf2f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c532250c9c8e66b788a9be07599d6e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214b46d62beaebf2f8a1a6f8e3be679208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910d9cc49eda06bf48f1f2635a2de4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41485d96520e18d49833747ca6267b0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ab4ede09fe2eef2c9b7519944e6e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec277a6ea418b458942d4be285ac4c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8738254e8ababc8de716e61e4c8d889213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c973cb795da668ba61a0c24bacfe82214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747695f40251a2489c1ede0ec971319215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822a25644652df2d44b8289ba826cca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27954a231990ba603476269e02675850217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e153bd13ed0576a009afc02e9a517e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce3a53e3bf09fd0bff4b433ed63d70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1f6fa3b63ab6c949806bbc60ea722220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852ae047f27bd0dc79d1ad04f1fc01d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fc2c7f053e2de7208c29eb273f107222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5ad93123f5f05d90311b7cc893a7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c2ba42f0e17a95294ba9d3f288d40224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d5a8ebbebd3a286b119a071dfd90a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85ab35dedf8e9642750f01c612ae13226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff0720e8a8e5839e4683ab30df42b52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff160ff08d5538fb1ab584ed60640d8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d51698dda7d53132e99413c8687777229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757f09d8a14ff2a44c18168acf29e4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321c0f3a42339e256cb876a54dd57cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c98b78beb7fddc537aa2f3af15034b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e19b1261356c4eb631aa742dcb9d6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153b763e6535a185513d77cb6a694d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa194c1ef89f0dc9ffae52a8c32d0d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2099073105ef1eabf637c79fa7f7c5b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b66b3d1ec6687e357248f4c6f2cde237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf716ec8f50688458bff3d051c4bcf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d885bc7a49a6a01dbeb27824bca48b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb284919822f937e58bc9c9016f6c21e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167829878dfabbbe13b19b773af4130241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dc5515f1635d7357204b218cdf95f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6cb04b41b7a4594782ce9b072cbefd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3203e4583bbf8f547099244a5e2b75b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c19cc999e8eff90c005a277f07528c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90173339d997dbb6d4d3e539b313ff6a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb397489ed8ac11f72eddfea232cbd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf275d8ab62187747291b68c2198d65c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385ad6f55d0d59670218c8f509c9bea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c32eb38f66c6b6af90f60098d969b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c891f927de5ea2e01af5a7df8d1b006e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec2ba0e7eb9d6d94cea2e11f037eb4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a8b598614caaa971a7f33eb58598e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e772495bd8247d4fbc468f38014b68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eadf0b09b18ec54b90a6d86640ff11255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ff7e66e16c0d348be22218da2222d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dc04462161b1f9670a30a61f4ca77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0d5f7c5b8df815898aa7c69c91520258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573d5e3de0a3df1e38f0035ff28d2be259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf14d8d8dd9f9651c22f298eb756e4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952521d31ca1aca5d49eb8f73f5ae27261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6efb04f2914d3de5d05dd644b412582262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24ded614969e9b34fab6b2ce77484c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9f212eac3423d7916792f57b76c4e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de5ff269f5b80946986fe5b62f1165265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132b159b8386b459623de290484dcba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8b49eafcef13f0caf2fc942f15795267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92217af726cba3f981e4570e57c2da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d2a1e0ffbd5d058d66aad268da4bc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145cad65b2560c8165abb04db0bc8f57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcda19f7eab11fbf415d56db138155271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1477b385772509a07d2fdfe021c55272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585603fe06406be4196e76de763f129273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4b7a0efb358332452dc826600e386274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1ea9f61fe494510595481d1f42d1f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cbc0d4a3daa753d88f605183c5d31276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f897f6814e31b7f27324ca4e86fd5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9553ef3021e4a57e9ffc2dbe0c223278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce2feabb94eda3d43deb4c9635d73a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24915ee29b3fdddee5ba2229cb5dbee0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b9c694222a1551fa24621f5204bfe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ac98092202db4800b1cdc8142e96f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8150c1b4e55a414a3aca8d96f0ac42283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff148b89ced3d10b2e47e7825500e7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa136b84675b12db8a6bee13732d63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82508302e82faec664cad5f03f4b402286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea59434a3b1ac2f59ac58d0afccce87d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c7bce58d2d6416add2101cd51c347288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee6cb70430e5ae39308816a0026d7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b008e8f146d8998d17141f124e9c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d1fa663a88c335da9210ff7f6d2da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee750ec8167dd228d6a4740a77b562292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bb32fcf4488e8d8b1b8c37d1650f4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71161985c27c23634e4a06a69ffc9886294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4489265d3944e717231c2f4b7f58c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef05f0a98811866e7afe0d604a64f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520bd9b1d290a13c010eee4591dafdbd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02905727bbc850022772f3462d053f9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3d5764e469da845c437224a8f8c95299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea8fbdd664f265f0826b1645599efa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db32d744040942b488aef66c9496f92301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167ca485110a5d2861b68e1ca4c6b91302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405a6db26627f2f3b88bf40ca041731303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e3b9e852e62eb15bcb1db65d92d06304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14593d90de00ab555cf2f77c5c53190305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d880c21a10f090ff6353accea4d6589306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a830dae7ccea62ca56faf9d63154b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e671554b82fa80c79df3fe9d0a6506308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e24f4e5f05f49e734f32b1c9167d08309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17978433f20a9b5ca32500711844783b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa6fd3cc1ba5662b63d072f068f181311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc7f05eb9464a08fbd7a41574b48e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31a6be6dd7b5491ab429119548a25a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad57b78040ca4c6324baa195119c6fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5a4ddd5c9eea77fd558bd947749b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb3f146b38925d40216cc985af41d2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625a730c98dca49322a9308f7ab1fea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e95eb4697901983f8476ffcad12fdbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69433f34174cfe092e5d17acfbf1ad0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf9bd02e91adff7f34f63b9245cd91320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f37013cecf856e2c75d2493e63cd1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b48beda72b35207c728e023e8ada6b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3590a8d9fd1e1065b2606e1c9bb72323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c57c4de713152ad7e8afd8fbba6b1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67a8f1676820736edfc47846fa8c30f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031569b095d87043a6ede8792c5d5f40326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2a58245b639c364a6d8fcf7ecfe721327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e0f2ea803b738370c35c3109396a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5cc4ddc7a2e4acb70a1dbf9a7feaf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d6ab6eb464b9e45c03cd1c228a47b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7676cfefb6fe0487db288b8425d6eaf331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05ccb4208956bcfae665cf53e53ba2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40266a9c8d79c8bac15596d68122a6b5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affc439bb3a106d7da83bb72bd1c4f0c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f01b7649371e6dfaf15ff88e3217a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bfe0fe4b51db3dc47696823341c22336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499c02b4eb0d5696eb49feeb41f7af0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ce6225026854e10f93c142a4a987f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372dcca1e8392e792c712896fbe56cc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2861cfbd24e2b3d54bc7cad642729c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df310a30b52800b0ff49f262be1651341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8434f0309d6259b9f74e136e408095342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c24a5417e2238502fd398d2302f8841343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4d5a906ae4daa3ea52aae46f75933344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951dad0027a1ff150a7d632de4a023a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f6998688e49062c4d928ab7a51deb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81173912b0be339fd78f58cba3da76a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09f8a288d00b3318ad755c95a4987b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b542e4c6ed022959b0c9415120163349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a85a82a2a4bea35d19c959cfaedd15350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54e2b2b6475609390bd86b1576f8b3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fd289d91bca66456a751af7124a3a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ddf8167070392a6dbefd93ed7a43c0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322d0363bfa84e98768010a213fda18354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc142365158c5463473faa8bbdaa394355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b8c070a469d3169f639a5d47efe64356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e18b647987a72c31ad76f29ddcc15c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45c7b9d0b52eabc23396b34b1a0723358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d60c9c1b2746d00c9336f7c7c7f2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d8e09744d962aab9116e8c7d1bbdd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b2757df77387b133c67b741ec9740361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc188db737e282b0c3f2f3764fd3bd2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5d395598c9697545a901f109511e5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8dd7c36cc16757880b5b08069a6433364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4453a7715b575873215f516b32f4934365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff8db630ba584a3058242237f239b34366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e23590298aa5bf381f1d8279f334d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304c2327c97a0bf92c477883905da72368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7218a68f3b40ee5f73afda52a89809e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcddc4d89c6482f38bf7ffd1392f607370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfb37464c09072eb887a5254f9d5f9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0c0542834a5ecc0d30651e0dd32e7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117a0c72bf7e3622c752fb96097b0681373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09a6a8a7db29740ecc44a4d0b21bf2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f81ffee37e5887edc21a9fe6008f10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45119ecc06ec8ac873e569808d6d2750376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47517fe6024aaea6cec5bcb11e6190377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198322e61bc36bd3111ead6a6562872378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3e4f225e129d00685b2024d9b9a74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa56a9d66d37045610abc6bd6baf45380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5cebdc9c7bbec8f597aa60341f7b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8c3ac68fe18460fa6b1f798e2e987382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553aa45b5105c33178511b02a94b4068383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b440bcd39fe6432b09ceeefc2fbefd25384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac71a05c331e16b0229d6a772ce531385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e43deac892dab5b4415bfba0b44133386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f1444bee05e0d0f91e70149ec1f67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952462fba5f8839836341dc87ebd4f46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7161e1f1e1b245ee6b352ae90d273d2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d708a68b429930cddfbbec7186eee26f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433920fbace7a4faacefc1db056becc5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8234329e06ba6b8d03fab96758a7edb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8129720da357b5eedab380ff4dc8c3e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6cd37a01dcdc8f2a81362418623c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e2418aa852273f1a12b59ff381800395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56769185dd242149bb37646396456d93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18e96a62de2e889c06c895c4491dcf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f03f83a67489a30b761d6df1b71d44398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa42679af180c70251af96a8bc859bc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e1d25a8a54ffddf900e16ab9bbfd6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa86833e760e73ea62fda910927b40c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c99813a3f5abe3a831efcf911a7b50402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8bfd273856077b54527a0fbf8129a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442937258f5e1166929bc1f60dcaccd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a324ec11980a8cc731cbbfe419faebc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63d2f786a71b7a3780d9673183a564406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246f2a9161897b80cd9e3502007757d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e040459f089bd1003a885190a61301408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f727977e0b1a4d9ce944afa00d7d33b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8827cea6611c06b4af126211a3525b88410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb4e0cdd6a9243e971d08ce60b19c3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fe60d5d6f3b741f895cee82649fdf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb8a4b085338dea636b72241ad4c5e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391501a6b3015fdb8cb69cb29938629414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882595eb66b8b0d26ea5c25296fedd4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfb153a72efb270845d285a140825b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e68bb3dd98acec2caa33c9094669c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44939532a3759fcc58b3467135ffe2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510335fb82b9bbdd9737554cede103b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82c262c2ec93da1898e60bb750924c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1826b05303dc10a8c18884607c1874421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cdab838ff424e07ae7dc6695934907422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d5b69f8f2d1f65a93eacd58f7a0dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18deb13ab84748ea3a926666fba240ec424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245374ff8f8874eb9b11221408da3a4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b15c5bf07a22dfa46a88bad5d4d2b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3750d1b0647a1738976bad1d9ab05f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee400210faf79ef0528686fcc8d5e27428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac096652886bfce6793a913438877f1f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db69c1b6e0d6058e990a4cb4b2d2d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3185ee831643471a68ce3abc896b61431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a0a53fe8113a472632c2981ec981c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69620a888894036bbe6d88ef1b68472d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f367d85bb1a41bae8b1967a7e21ad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b45741770c099d3fa1777aa5a8a40435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b38eac3ab001691cbcdf8a57a8350a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ce8bbe00d4965e1a01275553d559b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ef3699e032175305baa5f65cbe21c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b080ac25ffcaa2537e58869c8a7da439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b9a77dc9e981d09c30f1c908d533f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b4090d0654db3b1fa9897a6e637db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb3cf3553f8dc75eac26206900b515442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920ea68af4f07f7e81c6f2401f2899c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcfb3cfd3bc1ab9e969eedbf22e697444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c511d50651f15f0d1b0c8dd115bef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c4ef1be80e28e3c5cee339368976d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808af96b44615c6ab8a5cb30fa7de81447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d351e06695df69d45693f9f6e3bc2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc491424d2c1e6b7f67e092d2cd3c26c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fb98b789790ee200e906be85bbffb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c3b4a2678fc24760872a4cacf39a14451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd662c892bf22d723fa9c23355a35a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214236ef62e70a80a56b72cd25edb0b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6d2a699ef85c37e9ba38b6b8fc40c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37428d696e7a4617b93ea5c7db6220f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d78ddecb77a269cc2469596a1ac8817456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c854fca69a42242edc882f1520ea921457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeee6f80461116797d95ea6d22d443d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a559696f5d806174e5c5ed6e7ab102a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2550fc10760240606f937b2049beb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ffd746316f1047c0db76661ed9f7b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc48191c25875bfa55bb6ffcd3d624462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758ce6b55ff8a4796109c681e8de042463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aeb21cc92916bd2d061cea855e81f7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b621c058d49281fb8f91f45128289fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f001b0f45006a505160f3b0f1280d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be6250cf35d3ba33a63b79a9a80d47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e7eb641496bd52b064ceb6f430bee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce27bb779ba1befac7c05800343843b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa88e872563ea358dea0a5a37592964470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f8a8271971461ffab06a5197603ac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce8b52e1b588b0f96c984cbdfa1780472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f701c287094983f649633c1c81b29aa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cf1e5b36a8e3d6c96d8e73f1b1558474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cb0090729aa136f9284b544931377475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e304cf54b703e9bf0c8dd8c7927bc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490fcbb07b6da2c3642745dbe376a1a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaa0667474e0d935f1542a97fee58c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d235e5bd8915bf7b8e99659484bf7bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414ac3fe999b9211869ce5b77b782e4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e33c36c9e6b4e89b4109ccca346a00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d8c6154311dc948b2349f7757816c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e074e73907e77b397544dc54b4e2dee6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7eeed6a4edcdd31ad98cfc25ce1444484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8dbecff7779441f59683f7f1fa584485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a9cededc6e625352604609a7468fb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30241c3c7aba3a5247da89332c9ae2f7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d791c1d4e0f09af1da26fb1f10fa6e1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48ae886ba3b8862f50f17abfb6e2d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1195f4f08e90aa8a1b089a82e0877490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be284a7ec7aa728e713ce9e95064406491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667324ce82222aedd44eee4b2598ea3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb82d0e83be5dcb1299f71893f40740493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0364770b73b79c807e53814cd439ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207ec5f2b4fc9ed8d38ffe75fc54601495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc75bab4bff919546ba03c145810046496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021020e0ea0879a0ab31b390801cc24497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fbc7cb87dd7933444b0ee0240cb2d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be37490e0b19e2ba5016e9fd3c7b3b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f8cc93c9f30c70913b2a77bb9049a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1257d8bbe33c12918c10591678e86501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991fec925c8fe8639c27d83cdd107b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36815b6e5dfa1f7862a3d1be4dea7c95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05d8983bac1a221f059e6954f1a3d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad5327451902a938de1485c0a3385d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bad7b0eb4cbb1e71155a5b8565cb93506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231d51229f1a904f4ba541a341336ba507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ac342e2a153c8e46e038a5fb19150508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb10fab10a6c39da2d4b394f5a63a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea7797ff89749c1c1422e3edb266d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769a6505820688a4207629c0a16a4d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d4a0fe67f7a43a4317ebdce42d4b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def61addc270a46c1de6acb85615a8f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a7e3e74f5b0afc156d2bada18120b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84658c5fed53c60303481641582d3458515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540676bc81f31712518109bef0ed6d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dc71c8690f09f762e47b03b5e0a5e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59c010960d2fb5c3edeaa8d994a7a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93271cfce1d81b186356a907a540d559519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77899b4995305073c7eaf4d1c0e729b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657082481093e40f7ee8740e291673e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90be05d148a643f63641550f492d341522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407eb8b9d5d85447a3fa2cacd4e5d8c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243302a4c023200af4de3adf3b8c26e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe3028247e6fc9e5ff5a8b482d41a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0152bca5821f972d9b2f0d775c31364526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784d4ec9c2134aa88bc53ee1d11138c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21cca54b52389881e1dbed75fdc40e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fdf3e0f6390401ea31fc8b4c839e8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb008ff185789b2e4a85580848e57f68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b023705695e14c4e347cccc8c05d53531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603b6678293abaa91b3a22dd8f4e2f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e908ce123a8e87987974e5c253c739f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dead9b4692ea8e8750a3060bf253eb3d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239594bb766cdf59e73aa3ca570b379535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce49f23fd271601be56cd2761af29aa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d8cc5591a2279db7e1b8b57d739cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86d108daacfcc6488e9e0bd6bf60a2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afedf43a9d7d089156482ddfd8aa322539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6bc3707b8135a4646aa749e2dbdc52540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38cf28d4927656d2df962d7c478e142541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c88e9c9b97dfee039e542a3f33b2db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7190c6116cd03c1ed5a6a2c53f723543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d985aed8aeed8863f7c131245dc94544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fd6a36f05ff7ca4f5e43ffa2bba86545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca761d377dc697f08b7bf6e07b74d304546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b904a2e9870230d552e9c23b9baa2ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9097ff1f15ab62f9c495a93d053e232a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e1c48b274f1d3ca9db04af6aafca66549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2502d88f573e68a2b76cd26f45bc4c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e2fbda879bdc05261903ac31b4a5d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a094bc672dec0436a1d9cf74fea54552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a7366b537b49a9768b643296e62488553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bccc5e81d63638934c40dcafab6307554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded8690a0a88332e9b64c2f277425066555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5457c825eca1d81c2b9d0add33daaa6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663ec367648c78f51cc17e079480980557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffebd413252e684167bf65225fd4792558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f1540e7da3937296b286b665dfe12559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e88c68624c65e316f210f0ae427450560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d886a18264c0b886ee1c4d3223d1cf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6076ee41cbb2facb9f1d0723cc6308562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8743e7a5fd411be31ebf827c6694c06b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae96dab300f516cfa4b9b7de21227a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f095bd8cdf439aee75674d88b1124e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e80d0f66152bbfb7bad060602829a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa806fcba99c8dde56833e99727e3fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7e8bdb4a98caa28f9eaf52c67e5c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ff0d8dd79f947e29e728e617ae2d61569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d157a92b61b4c94b8b1ef55fceeb6485570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec906a82599942870ea114471e392d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286adda674142c8a4ae64b9d49be186c572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>