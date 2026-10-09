--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a22d75651ff02f9bb7b48a9a553c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a331b693e0b8b8d15407a7d1f624fa62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1a10d7e68606522b76e9a69ec38ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1c105a4f0d199972a319bd52f83ad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9529ee495607f4c6d09ade0fb40ce15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3cde246a1314eb4f7511f1d280c416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48e1b7e190c603cf5a582af4ad12467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2d385993f4e98fbe142d9786b79c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82072689d41ed791ef515122b88b939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ebf946b7fad25456fc2ebb9289e0010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598ed79db001b78f4f5a985d23b368411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aa714af70a7ccd6a6949d86ec25abe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb92e6d2c84ab1a08961bb8eab2ec913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c92bff63a4568bb4bbb193fa929f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d69dc7c552257e668d1bacd136ed015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1dbf2161ba853d66a87528afa53f116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f9805c88d846b2957636f22e55b9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6055346f62d8c92e5621d7a4a9a1fd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961168546003b7bd52bb6df645c661b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578bbf9133d56b392a4ca5ca4a0fa08420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fec36258fe5e6f087dab9818879ee21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b3e7caf879dd052d13225e9c66e90322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f8a4218350ed8958e43fa71db6317323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a447216e10fc7ebec75455ab707cd624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f30a756f5d75935fdae456182f10725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12893425d59211b743d29546eabc345a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66467a62ce7d9a7f5dec83fec832a1cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5b50a0ce372c6da5f22641cebec0f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d94fb235b7bcbcce6d4e30ea14854e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83e817adb06d541a4c19aac5a5e1ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27bce0d3864f1bb9b3134e73027eda131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c24553008435a086bdb99a49aa9a2432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f104d2c74548fba4d7829521ab90633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3ad649df91c4c548eba656397443334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe431539f679b8336797550c7f168535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65320d6cbd7248e37c5d3e201a553ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564349ce123230c8c2ba5a69840b769b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a33a6aee660d42ce0b44ee619ab6738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76ee3a028ebdf3542cb43857ea375c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e87f4ab4be12c6fa0a0b3ea12936a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76193653b24895c2120f2ff2a0e8cb7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d88f35fa836a0f2c8cf412e46880a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552caa1161be6c690bdea1b6ee898aa243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f396005f50e85e86624fb4cdf665ab344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f1fbd324bdf35740da7c2dfe8724445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168ef8fa34c07f83b0eb11a7bd482a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43f167eadc8dd67bf40ffc02e87eb347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58604fafd9e3f63656bda8777933000b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423d8d7fb9393883df222b8a7b2f6e049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7a46afbe8c4ae2c9feceb9b2f66e8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f3bef5b7ff857162573c26ede38e951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62791f2c0d698f2da00a224162a406052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f226eb19140e249fecb43b5f3dd91ac053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67973f8ab8658c66388fb45ee1923a2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bae83cd107b21a8dfbfb5c68bf3dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8220a94ca7c65f0e0247faf8abaf4b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3007785ef19aba40839b18fa277d2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc88992aaad2add013b7dc4539a57958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405020db08e865dbb741c3c405b3fe0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d8e5ab402f20b75d095b9b30e2dfc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f19ebb0414cd62c25295964a1a126e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d73100b784e807e5feb2b741d25f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49c95816b3b0c0ea4f696b17e8362463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce160a15b9eab9732ef030ff2261c57964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbad2d1f55272e9bb421c648970d7dc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb6c81ff8120cb63d637f0552d786766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e80c9befd26b3aed16146adf589ea3667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fde63c15a279cabbe669ce5a5381868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af484d040f2d35afd4f9feb086e0f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5fea464a98a70f842e1a2f141dcce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea2d602ba2904a7a963eaab047cb1671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa769f76be927cc282cf28d78b7b1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bbcb4dcc4017538ac44924ed038e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23775df58c605d968c30beeee86b91a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf256fa70041ef8dda14d562df0b09b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24211f656e592c233d77fd952da54d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f090ee4d433ce642e82b425e023bc1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbca35fdcf4b0c23ac3fad98c6042bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816888d951f4fa773825e21b8e99316a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbf240f44d27eb5cef9e102ef6fc6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b551d2f645c68db8e0500e141768e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2f5314a4bc78cab21cf706b2a26d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d70b2a6dfc8e1e1fdc9ea4cf664da5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f1e11b2da488f379963afb1bb0dba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024465cba9b96ca8c7c0a3b611cdb9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ba178b292aac8e8779731d5259edf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d46fd8298f3a45e0b35db5ac6235987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fab2e5b243db1e604dc45d329ccf0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5280987a6942d28c6c231a692a6659889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d848a79f774a1710ae4011f1ba42d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb545706a5a898ac7e3f9982fed43391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881978440942fa2f96524181e5c693de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73221b3d523d7f88d1b51d7e3f83e6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c21358b9409fd56340072eef6e7ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01b23cbe531c6598b1320ca14af7d095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251783be46dab93cf7857361ce889f0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa985e20bb1ca15e0742b8ed28d806c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc845060a6dc5fbd7914f64ada0a0f6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41225ea3d2c2cbd0e27573cdb7b4df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6064570879b77649109c5c3611f9f5c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ef10c4c26525ec0ec8c576e1be780101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a6f9029d8684009062f1e7ac16c943102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650829970ee3fe70c406e434af56a4f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1796dc810d07d45bb89dfacf084a4c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261e6ee1af26a6ba12a3fe22324c893105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d9ddfa29776a4ab13babe36c6c93b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5a34a70465262c8678aa5bf651224107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7db25a7ca84c73dde2a15d4a2b0263108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeef609b5b0af900470bfcf6464732d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef657263fbda398bf4d73e894213c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d00258c5174cf3d4b99475525a6e07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0477b878baf7a3bb989db0bf0d1872112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1130a68ad0de33317435ad4bf1cab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3768a06123cb464c6c282f2b172a5ad6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba7da1db14a1f4aff58c63e9776b37115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e5d3d674f299d88a164ef7f06bfe8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffda4c495e31f46f32f167fe3407eb2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248d8ecb203586ab383c3028748de09118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34fd4e569438689368a3d43b57fd3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74610404974e164ae846634e8921db68120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b30dadcc2c131b0e214e0ffb66f9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437df44d710199a782acd08b5d5635f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29165ce048bf8706977dba26c37747123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29b18db01509869ebfecdeccc9797c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117a27be10d677458572bae215c14f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a31582e4935d608a6911202bc0b94126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b1cf3904c9c101ca259751b2aa88e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985d9b6679eceab53dddfe5ecb30f46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1582496c0b2e843a0cb49b3ce58361129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8cf5420fab89d77099f74bdadd39b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11fe69c5f578be8b23bbfefe1d6467131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c8c61104005b8e78690319243030b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf720fd5e42d7b87ec7b4eeaa6ea53d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426b790a690fbe00753385426911d8e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e155628a95cdfd153e58772a49de5f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01039b57c29562df36fd94fe5408cc6e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b840fea9cbfad1ca1c1b79ade78b200137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088edda95b7705a30e853a541bffb1c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0bb6c2b6760098d256edb3bf62c66139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48235092b43a4f627ed5df1324b0b86f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a046d6a9536a604aaba53f437dad5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53510be92d09b73c33d375a235db86d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234fd127ce160609616a4b401d9a71b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ba048126e9d7de0d81a3ec56bfed8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda464e7470a99e38300d12f124de984145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e222464e151e5173e254e888d7d007c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8330958a5087f2d0acd429a19c3457147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b10f6696bc8414db4fd65a256569e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad6a86da71e8f27f300b119d09ac7ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099ea049cfa72be6ec437372bafad43150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2eb35a6c24a79314c04fd5daad0a0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07d0855b6358c23dbe13f7c6260b3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b23430e6343035894e117589ab5410153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed709118706eb5c6cdc7a41cb91d1299154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077349735ca75ac7d71b67848c0b54b8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612fcc84f737738a9e53a0d51a418a2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48df101e75f52e388787dec0181baca157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f30072db299c090bf576f58b1b4205158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb3e98e80ad13b54da743baf2d1fe1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4d9c76b74eba8d74f28df87ee5284160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040d77ce6404b6fe0df9858fe217a9f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2fc3e91a735380c5c0ae5c4aa0d5e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dcfdb8116164b6042a4b97c8b2300a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220de5474ad7d7f349e5c14966bcc1c0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e7e3f3e038f3475e729eb369bb49c0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64dc4b81c6a04475897db09f6f525d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fda3f10b07d2c947c606357f396852167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f35c7f7ea56ec1c42fac3d3cdfcc8e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ae93d954ee9870c2a4dea33be36fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374dcf887839da88b5e443329dcf782170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46beaa8d0710a4f8c0f38f52dc2002d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b5f328bbe6df0fa8336ae976625f0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded8ae144c6443e02e7cb6017d7cdd6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824c90d7422b98fc6cc5bd0568bd6b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d568d4c4c666a77518284dcad4e2679e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaab1dbbb579a214430b5f149697c00176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d4c75c21cf52fcf58cbff0f65977b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e1e3976a67a68866fe13e85735b70178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853ae25c7c8278535ef5c517c2fb147e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c8eec54f365e9bc58e7af42ceea9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774c31e33aa5d88345f42c4a80fb5eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5351fb3ebab12ee0c508cb16e2b262d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25734a1d9ef4cbd7754bf3a6a55ec1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e664f5e3cb9b8c5951b08b1d84127a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21eeff780e4901d9ccbf7c3b06926d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0965ff2402b0eea1fb1ca63a84a0f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d9b9c09fac658245177dc6a22d346187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a02c13ae144d250a57d9bdb15e5df23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73413cf30d5c4436b65bf7feab09a36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649074bf1426c49397bd395fc6bc48e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4153979ed10d2933d5a7a44695ab3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22986c483f81344b9eae9a23e9e09a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf24a81fe415fca21eed78b7ceab93193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa86bb5d1f586f11ccf891fd1203c7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c7c826e37b149e860e0bbea3c532b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c659d984883e1c7066f78d6235924196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a30ee91c90fe6fecfb5d3778b35b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8cf3db9977ef9ceccd29694a11e128198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14f21428090ad8b16df6b570249147199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91290b47b3d2d33a6c3c91a4f5b6360200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511ddfb86ac8a7f37b7d6ebfa0b9467201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066770fd0182390dcd2d23b47c9d6d3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0949274078a9c6965d7cf3f975e61cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e4dd685abb4f9de96c67c9b6ae1b5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6923479c03b049eb75a109994d296205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16d774a3c843d6771b292a24044a28206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9a2ff4e0d216822ba12f4965e7bc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019e37831561216ec5c2d96fb26c8e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aa2bba9005dba155f83739d9f8f76209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95611adaa64bac5ed30ce5a0485e39a3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3eb22a837cadfe46293f4d7043f21211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8256bdf5d0d6a2298ec7e54618bbbe3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7fa0ea16a802a987571636d248bd9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534797bc11c8e71f7adea9c7c3dad3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edf16e526436a8618f5d71c870538d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cddc10a0b4cd60d9318ea1bb4097f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8f6a24bbb6e2ba5150615b8e73330217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caf1f74eefc3955d6fd1e30c26f4d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a3e2f4b46c0143b633178cf9c1408219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf852316de35f2cbe13767507dd2cc79220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5be00594b999b016550f9da0b4a6803221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc0eb54a784501deb85e2e6fbe389e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650b628cd2a4d124b6a672f695bee68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c458d1a40dd03bc181df0b3b64086224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f618f5224bd82a7657c99dcf85f8ccf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4115cedd181fcbe37426c4383d9a625226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97df69f5ba9176d6ee0217193f1832227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc8ad82d4a60c633309dd9a9b367f8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307c7fb8435603247d5d5c5dce4d284229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb20574160f8b54c29cddf4776fa2b6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6749fc2f59ede059781a275699eb3e86231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fb79d173a99e63b548c916958fb7f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2411792f610008baf9b2bd19fc2cb0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243deb0eecb34877cea90f967a97a7de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cb95cbc41d4daebfbbac4eed68c96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba759f3a946e227006c0e57f5fa239236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af57649a095c4752aa5eb7a695fa5b0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db3887b526380c652d4fa650a89f95238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9c9739e4b2447ba119445938ed69d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3c1f60674aa6dcabd4ae70535149c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7128bb188bb90b6d3949809b1cfb8f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d95a9d4d57b72e9edce6999cb2d53242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0890eab901e24efb879aa89b417c8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e695e2325eec303afc9c591cce3d358244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ea3660712cb4db7e7b7b8c2f87304245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f7fa021c930285e352dc18e62a90e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef09fd56b02a5d5e0f186ab8ac97373247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d01c32f0b32cdce3c6ab1e8db861b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5d69cc70929fb579f03d0e0472c4e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cc7b2815b4e5a5cd2e36c25f64731250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55056eaa8d6f9062c2831b30980ef16f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea30cca9b4a0b4d0bc6350e7920bd4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc2ccc5bc76f235e1badf9fb2faba4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199e9585de2662c7d0b7b7f5dcd0bbb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80da7901f48b69cd4c567a1fd9eaa5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c9e049b3f32dec602aa142cc29deba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb045f63bd9fa22f3bacc1d67555d25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be76aa1182a5a269203a90fc1eb38df258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4030007975ca2abf7608eb8c30f5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f519d660bf7141c695ca7e0c3e0a1a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef0a717acb129ab292c40d20f076e4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a87ab8a5a0169b4da64bdd852c3578262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7827058df606bc61e65f60c8494f4a7f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c8a6526d9b782ceeae83c872c7b57264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cf04ac48e5a964704c7540fcb5c9c8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830842e98d333fbec28164c9f86c7fb4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62272668acaeccf82f2861ad29df29fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83609bad32a6ca3e909690d39061b211268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfa039e32f1481b6cac2ef3fb993fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fef47469392ce266a2f01c3550e7a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea09025879dd79d8088ab352e5effc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e6c1725da1b1061f4e736be7273ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bece5b473d30f7316a7f896beb5730273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8de31a7a5a12ca2b1c7046b12767b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6ec9e4a30a525c42c7c69501306aec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820ff84e632311339413921184dd6073276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159ebcd54b5d3603e89cf4b70a577f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcc9a308724e67f83b16cbdde2b643278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01889708aba95e0e6fab22bc556199a4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9414e91353560ff69fa54d001a9c1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224d6e6aa8d4b61435dd1bb7efb90ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ca80aef27f2e65b7034dc5529913c9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9db3a59afbdb4b9b0a4be53da75762283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf07589d3ddb39431563b385f3e3b6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e30444dfe730ffce8dcc161c3309b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac65f703e7f3334c855da694e4b815286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8abb7a1d0c97235a34112882307b5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9e80f395238db4c43939188d72b1d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf82ce49a2a770382c74f086300aeb3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ea620400ea83e6bfe218448913a36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251bf99fbffdaa07f6777228bb2cd0bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59d9a2fb55b8e5a05b6e5af32ccf5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe823acfa15d09373638623fa8cac67293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1eff511afe863c6699a710b21257da3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fa98aa7e571f4bcba5678ea1aeb7c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf2323d02e54836813ba79dac4dfc8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c44c24eb8019601669c2ec4c59688297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6efc5970210bb154418a954d869fa8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952c4998bdfbc53e78798ae5c94d999d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daa6ef31e9fbbe4717539d25f0a6b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8669c500e465ae3561e0b4b9249a134301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e91a8ab1585ddeaf9d53bfa1549e55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db33b8d7af833d9df46d2884a1d032303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6336a0a682c76d4bf654215260d975304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cb63b777937e12db0a0f60b15614c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740731cb985be2653e844a2337c4a08a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2750522d38c3567b82ef6d94b295f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2865fb2092a7d35efbddd37cf4fad9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bc63cf17673302ba3664195d781b0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35676503d1ea7d17de3e28308b970b9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9618d321604da4f27ddb4eec18fa90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750c8fcbc26fed370f5a7a8a57566c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa9f74bd1ffdac44902a2fa98422d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58617d0a5d71d18cf7c2b5c95e14cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c48eb6502e52a3742816aa74570a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc53b38ae2a524207a6eea66e4585b9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56feac45ae0bf5136eca497b392e1de6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70180f1f39f33ef7bd7a60fc6a67c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17d622c7a7258e461ce3fd0380ae10319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8892988056a8aa0fbd04e44f523d8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ab6732bbb0242626fda1c57aef978321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81ca549c17a7a2ed06ab31c340b3bc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb783cdebf8a3b1497220c65a00edb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0799fd0362ec01704a362473329108c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341e9c17f4c78d07e7786b97672fe08325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91ebacd279110476ed23b380f441f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689039c26bbb39c29f56af8d8c74e55327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae32a64424aba1da8c7512655da439f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39855a796dc3520de57ce3d6997445e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8075b9aa09ec210fc93f321032f96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1a26ff4ff64585edff48b1d570985331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5cc47f85d5b039bf62ed5fd66d0648332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d568ae5756e9c49ad4f36ef99b81e6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe73e3d8d9f4881300ac6b3cedd5c80334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ad97e930541246fe9000b4843fea0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d493b23659171d3c9316cc9a9513017336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c29444dbd8190f164bdb85ca8f580337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e76c3a2b430dca43b965788396eb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6df687e4c07cada2bfd679e53b8736339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b345ee34cfbb8a4fc63ae36521ba1a5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2faecdae9d425bacc0623fd1e4c99b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0a8970bd9ba0d09b03e3e4d3f0ef4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c65400c5d35cb747218e27e7cfa52343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d57a37f0bfa89818270145da7e82b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9e4b12202c9c8ebf1975390c618b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac5c61e0ff6db272d56bb6000045b5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc03022e31b1fac288c2ddd75f42d5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f219eff5a5379de9736371ab1836b8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90d13493a3175076b4465d66b11dff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6822cea19e72566e50681296ca79d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec277921eec8f21b522c81a23b05945351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253b328e84dfa38871caeef48d40c37352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415ee84b871200389c3a3fdbb55aed9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2761baab9c04a366ddd75808ae75f5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0963b98685a8ba0e3050538c62322be355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78e7f81d72ce4f6be2690efd2cc94d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1df0379b1e0654221e25645996fe93357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78055c4558e5085c068c56c3795129e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ebaf7d3b521c49a9500b45ef45c14359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d0f98f6d852ec6cafac5ab51010e9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a66daa0fbce46c0ec9c3d3fcb42de361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d8700544b23d8a5542a534a7bf0b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa668baeb960085092168f615ffc68d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736aa3e8ee37a0a44da055c5bf05dc7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd04e7c0c066d06271690a998578dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae412fcb85654910ff74da321a152473366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000161338d5e1a23ce446e76f74b78f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430cd456fdef4d4086a386eabac2c18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d653e3f4e4bce100723fde01a6230369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bd8fc04c0890ad68ff8337464e40c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ba827c256e494534b73ce294d5260371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16249c1f902417dc88273c003c5a47372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e69ecab869f4547af9c6c7b08cc036373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add848e208a605bd1e1e7497a3ef8562374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f6196667269e139534096fd5819fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7528c92e649d16464737517adccb5c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1d518a5e2029d3d83202ea54f6bb6f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec65cf8c5818411e60e4e7c7d87e6bd0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98749d50b50a785e1395ff80cbacdf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f700536d0f9a6b0fa7cea6f2527ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8989459759ba307513a28c3ccf05de1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3b2d314a576bdbe58f41f454f9a66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af6b912d108a3e358db02cdaea924d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec74d21009c80c6382af0001b0f502384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb2b1cd8fdbe76d770d079b45b899c1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ecfd31b95d316097ef75f9d2b95d1d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e89d956e7de7993925b4c8b9c7650387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d2cea8b4d00769c7f17a34d45b457388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e06adf6ebcf4fe3c01a7623fb5b9f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836d44bb5c3e883eb730114e48c7682390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f788ba6035e3233a1fedf4ff4c99a8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c05af084b230c7e85b3cbf43df7377392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577b4d56d6c4ac3a718d0de0e0e62bc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1af85faffd776239656e9c76f2ad7f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbbe8c98b502aa588a88995b45546d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f30ef2fef2c94d0a7b54ce2b5aee9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc12777a0aac40fd7ec19e3258c195397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c455aecda97369a55a726b6930ad8a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00d87dfee350ff8c14fbafad1561f0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870475f5f0a5231c645ad08a33788de9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247917b1caf913143b1fe73f85e63da4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f37bfbaa4ffaac2d05eb00aa09da74402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc430c108299de1875fb40aa16830ecc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340b9e2e12014ec94a2e30ad94e7638404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780a2d77027beb1e02bdab14866dc58405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5db11e4172d338c95ea71fcdb6d62406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cb5637c8cef7f689a04e6c9a211b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d5ec534da8081ba3d46a915637b42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf01d8c2189bc9c1c202dc069ea2d2b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dcc444b1400478ace119d4b255bbb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33937d938af55a16fd5b556a9cddec91411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a90a990e4d01738e7b545d0b9afab4d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182d05e4166766e256ae9985ae08ca9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acb8116cccc4388ce194bda1d80308414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391075fb66928b5c390998d71dbe995415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba519fe7727388cbec652171f758c06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c1b469458bbf0599fa5fc33815b30a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64224eb0c2d3c90b3876cac32bb6f561418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876c94428f9f5e007a11c0d1040e668419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb6a10d0491e66013516b2549c35d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965f19f029219e5400446cd2031ffe2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f052605ecb6cfecb1179e1fdb451920422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132b5378f5faca1c5ef7396df0bfc05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2fc04ed19c1fe13717cd1d8b71f4f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f3e394a38f2de76752c3b9292876f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977228ab4298ea121d7080dd0a1d582a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10dda22f7da3bab7f24383dd519f12427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47acc58baf36ef0aa477530b233b91f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeec97be15c0bcb4fb1d45cd0f0e005429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1adf451b24e722902b4942522badc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb3f2b058cb92df6f1a58278903ae01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2836072e21d1fe995675a65920d94ed2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19b3fa5f497b314a2d0e44a88ce960433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190faa998957a84713617160d970aee434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8316d4c1b48e726846b840f114d6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d11e0b832a5ad32e924062bddf533436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38477f4ea82570501ee19d0f0a51a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d90b4d78933e0a866e09669b89db1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77445a62718424c75bfa2b32b2f27cb8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57121e8e06290578eae518679d894d8f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c242e7ac2e89618f2367c9c8b690c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c175b26c5ff3abaa67e7b5febd44f3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d1d0fe5ad582bfc48352e23c00809443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaf0ca99ceda949e13b3124fde0ef0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19809abb7ff5ecee863ed6bed001b17a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e3b72f405c940eef7a706e9e406a25446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20874f99d0af7d17dcde5d2bdf91e2a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523a1139c4597290bef33a0d6102c1a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc29effcbd316cb16ec89874cf083b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8c984c41781942185b006d8bd8c79450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae73e95b5e85e78b1fd22c83b82ac3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e4f60a283307afedb1ef936ab964c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660022dfcfe50657a5c8992577cd1bc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce2ab77d118c927e82f07f83b788f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed5b27016a34340b8fd4c6819cb5a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0f70eb9dd6bd98b27d2ed173fa590b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53425df276fa431e8388fb5b028fc31b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104752e12e46ad00f24d07a5a9553908458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279f50a89cabe4e5a0891f4add88dc3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a48114cc7187e312ce646c7926f75f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc201409d0ba016f2a4aafe9978a05461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96567e97832a4dfcfba80ee8175e9e75462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cd4fe3db5b449af4736b2385bde5e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d118359c9d50ccd427c5585683af965464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a874633ee06ea5264bc4bb4ecbf5e8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf4bf07e8cdb476daa519e52445e9b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244183691c3867e65fcd9ccfc5871395467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4596eb81fc0d23ca45e05ae64ab0577468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c6f1b6dd88631bd96a5c3f3117561469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec0d17414924699850afa11a0614049470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f0828cba66e7faa319ae20a750cc0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3fe8ab02418429054efb1f7f56d56472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9732eaa2110d7d3e43f7d9cf3a61b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a89ad9f9a76da742f3c5f0aac7c1a9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d04d94bbba01eb026178212ebcf88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ac8236451c810c6c14a7dcd308ed8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06770a0c97d4736ae870382dbdd29c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c2659da00ae5fba8e2cc9b99ffa57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae8717df4922148f6d72d2cc7c6f021479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4258a82f525b5c9e65bcc7b72884508480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3d4192e4bf17d05782e500ffd0d5c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66916c3b63c3c521b8711d50b4c9f769482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38a8cbe805831f7485660398b449e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d11e1939f01e0d7687e745810394f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc7ce14993ae855aa6dd06c1ed87fa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe5e43d5601a9c486a912c43afcfdb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263f6252954edf758f6d8cd8de7574b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8196929c9f09eced08a72c4dfad817488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0fa7b18fd12f48b9f5e327763cccb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f552ce80122a063ab9b85b86ce80cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c3297a1c7435ccfe1794c42bb70e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6110535e22ce4c003061eb574f9c051492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6879fb26867ce66bce1e940e64b7eb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f9c30ec9c528482bb0cef3a5fa0faf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9de1021355fe547e7d393f1d17441495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b9c34bc00ee11d5b17210f4f62c1a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbe6f242e61b1d9ef52c80dfc4a75b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f8bf800ea5022b8d786e6569b4856498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d110cc87657aae6511592f15145680499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ae80406d68bd9a9e86ee6dc49afab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb090b4a6fd23d7b3a58dc4a85869748501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d685183efdf996a78a13a83a2dacf4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fadc55e676eda78dd107080a6df69503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a57c998b63264eb30fcf91bca7848504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74735240cdc2cbdf716f650360fc3f9d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32294b2d8ac216077bddcd0c47effa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f085c7efedbca985206cbfb56df85f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45d329f937b9ab4b09fae06c6b747e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e722172c9cd4f4060bb10f9ed5609b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2ca93f5b0ab0cddf2069eae5d0980510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9eaa5b6adab2f0b8a9e6e16fb30b31511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c442a3f2bba52a4673c5f1d8ba765cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047d1f537e01c4e866cb9330e11f965513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e25e1add1b4b13754ea880af0574f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5508b7e54a3da81f544b2b08cb13e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b32a56fdbf080a481ff1af38f1c49516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806dcf2ad14e740e3d66c5675ffc0ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8c4ac6cd3fb36d9ec30d7ac8a47e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028d8fe94d5ef083a9e9b60be9c8ee9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02acdc782484a49f4bed50f4f4fe46d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783efd29b83fe88230716f896faa3a85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d1ed9e5a4178cb052aa8d917af656d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719789c5a51a49292ee438e5dda43dd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93a78bae8a12495b79b127df910c29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5db0537dbcc417597b79f306e3a77b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a215fce5ec1932cfffbf17d196c1ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870da3cd260f4aefc74772ad3b415d96527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec65008dbd3f0e5e1e670dff219dbad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f233a7b31e5906b7da4ccdb42d047c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c999cbe5d6021ef43afebcce41e331e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b97f25c054cd65f9e0dba0af363c63531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dcd668ca3ac074d360aedcd43ae170532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15212453153ae0edc8e4c70087c9935533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0ca09aecd6a1097caa421546d30cc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd042f861e03db2dacdee20e58b874a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7425c7fbbf808908e101beff4e4b6c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f507f69361452d79d1368993deaba3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe7ccf19187855140ea0183d975a86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe24a1c585a92764f76028fd7a5d282539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4573300d274bce163a203109618f8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8514e6abc0425ce8697928b41d5faf3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411bf121d43944c337b2affa741e0e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec75e42440f8b64b9843d49e61c1bf11543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaad1d7c84ba583f20d71596f068265544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f30276ee8b66acea11ccd2e651a5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a0a4032bfbca3cd6caa5739c30118546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f44640c030e1f4aa53348a632e272f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09043a035cdc602df449df2675325a4c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e34451003d981ef511cb7d516afab7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f4eed5e86fca94a5f55d4e38879f1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b8ff030e02d149261f0d3e51b448d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dadbf9caf9abd1b28cd64463902d22552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc688f18e61720daebf85e5afb474f8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1043f53e479508eb65d70260392fd36d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a088d1579d62a3e495521f16a90d957555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85412f0990aa62e91dd50872b30f39eb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4dc4dd409815451ab484cc0d40a0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a270c12c60a47a24633488e41bad0edf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c884b1b585dd4020f4dbcfe13e107e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210e54a24538c4a3c6a482d9615ec55560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1b9dff31ecb0cea869bd6507afca9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e21b94689da82edeffec1fd99c730562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c35b7d5fa8599571c7b1aa3ab5286563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f4f3a8c5db52695b10c14d5225c2d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f540975affdda0241f929b70ea3c5e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb0f59c445853d8d5b3a1ae9aaf682566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e856b4dbe9de46551d94044a02265567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fa33791cbca14ecb57a93c680a1a0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f11c88dcdf0c2c07015d57d8bfd2c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6ab14d24723bd21d8a1e0dad1c9ef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1fd8187fc7651514318bf94e7a96d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433451b837fcb6f2a15b3f7cfa9710fa572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853bffb66559a00548ad015bad86ffe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64bfc093a1a5effe81066d19a007fba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1845784d16b1df4887a9f12819e53bbf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857b622488fd979e987091d9c54fcd64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28825e5636f84bbd281ebb227aab63455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f43aa317d1a7acb41b01345f5f12f06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec43e0a08432f323a69a230720e3767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b05302be7e08d13216ebecd2a10fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31b6e458840f85c9d84b242bc952209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a05e3c9e33324886a2438df4ffb5010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b5187d6039fdba11bc002d0bcb11d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ab1812202b9cbcafee3cb3788c51012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fd4c793b27b673902ff1d889d80e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e93a9277f0d1b56e7d632d67a8e4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b4f7d5fcf0404f03d850700702d1a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51a33413497e5687818dce6b7d433e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaef2dc822f40851fafb3f9a45fb78217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d38c9834933880901b0d9097e8e34218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc947b8dcabef95527106fe487884c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbe99494bfc41bbf28fc4d8816f12c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239fdcb2dfda48e3ec34e8e3957f25b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c1db1d68f82a21992ac03ae13f23222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143eb40fa5fa8e82120f37a8266eb52423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820287f01e47777ddfcdde3638ef491924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e4cd568031867c9b7180496408c4925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f520f41d71df7fae223d55426dc9d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae89e167cdf3a4e2cc1df17c3b0574b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4298a7e029116f8c357903bb4c443d3f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669a6bc6dca35ca98f32bca888c3bcd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c46fbcdefcd98108f579d1c85d71e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0600605340383d177c87e32f07534231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051638b9b7d1cada4dede8490befafd832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3fe7151620cc09cfe92d60e9899c8a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c159763251d99951ca2a475cc42eb5a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991310f3f4828153c11f7762d7fb2b6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b10b37d262b81385a6758f1344e9c3d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f63536f2bcfd54489d713ed977229837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e54ef537b01833f28e55a437b0abaa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bc686555a3dcd3bd73da3f3128ddb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11ec22fc2692d159e195e66bdc43bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d27d6af4a1439dc93dbd1f743c87c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b2efb1cebfb0038636e223afb81c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e77c5c84e9cc33df1533fac783ac243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4a6d07889d0488faa4d897c33bca244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23258b5e202a06adb983cdfca0418b1345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a2cd4e9a3904e8eb79d139138188b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70400d2de190add982fcec33acd4e7a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ef3020e820499b9a75cdcb78767ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e1f67fcd2216c707a80d50fdd8d0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992c8966fdca6033a90c1a3856f58c150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52f14390c88ea3de1517edd299120951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e33b832b285b21c2006e79dfb074e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3a9da15b333d05a19e10daf6e925e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc470f0d5e190d82bbfbe6bc832b111d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac49d0fb9ad0b6d7d4015c05bfcd9eb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c776e47fd638fb5de21e5dc3aa2bbe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96173d80691bb04ec2484a27d854de57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456e2c8443e63e1fd478362d78c557058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3384beeec0449d107e2ea278ff55a91059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cbe155a258feadec8f36f95bebb03160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21f636dd8bf79747b4fb1bcc9306e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403335eb2503c825d5fa12653545c80162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81c94e1b9310b8a9f2ca7cbf9eb31763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbd90662ebdb26dabcfaa9da819a5864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7b65236afa207264cf808dc2cd06b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812079ef9346f5513ec3e173d2bba79e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9f2c5dd3d1f0c2512de0897ad826467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b1164a699b4147ddba513cddac19768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db24cdc192f32b2fc4f0c98d2f6830869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2114e5441ba3cad7690e56bb76ae970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcabaceca30983d004122e37c8e08371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108e7fc6eddc3aed17620024546e7b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ea21d4bfab6f4dbca23e47e94229f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d10c8dec4cebd0833fbcb493af794f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cffbb92b0a7baa6da99912cb7b72e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2fe5d3386c628022325e343531ace76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fdb55e806b85c89bba66ef13b607277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bdf033989622752f2101d1856881a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a47d29c9fff8725a6a7aa90c45515479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8334a809bda37c3af39a891740ec7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb54c93d3bd0a6ba2262bba7cc2fbec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6248521f86d15e4cbc65a3f0cd7396f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2524e1d71b5dfa1e79c3e26028bba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd92acbd7c63389832f3c5bae1b78784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831299e76be9f2ac75154d68f085276e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6608894e9bcb1fc7972e5d08e18d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28329a47f19067a3b96bb865355de8b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7e9b84560bfb53531e57a9ee62332788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00644b4c6c653f9798cac2b1896f02ee89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1777976bc992f77eca8112ce589ac790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eeeeca0edfcb070296d4464938ae1d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189c8e260dc4561fdc442d2d59f17c892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67930dc93cb0faea8f8483d6f75d9f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad5b0966a6633f00541ec91299e224d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cad1b5f3bf6117a530d7c9460817795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930ee2021dbf388cb1f0a6cc3f967da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019987ef83a5fe0dce04d31e40432ba797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52685bff78864d7801080bd0d2aea7e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8602a85dbb18e65aa9da3f720554cc599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09f60271ac6e68698547af2d7fc8fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b865960f12c91adf5a786f6b83dfc47101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd370e21555c2285055f5aa78e257e5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be88d849cdf5adddfecbe3ed12c72263103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ddb9a99f844edd901e5a8f1e22933104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf7c3af948f81563b494f995ed88d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659db16493fbccf7cc8eea656e5eed8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7320023ab01a43d538559185b105be44107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f1d435f667b35e6cf152b74707583108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2c775f88d0d974b392d559d5647dca109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b664aad5883e774b910ad910601731110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c2d4557bcae54fa444fb9c7a4df2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cfc9d15b32adb2b7b799eb0627665112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2aaaf964fa030ecb27aa086a2a072113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6eadd15195fb14fe749e23b4502b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cd4b44457ac5515312ca32f753263e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6bfb5802c23cb9d28a50af9b98a81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782523c35a56e0254ffd6c6491d606bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8aec618ed511c2696da59f321ac4e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa16927a6e59b698658c8d300fbdf3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869b33294ee393e2592a5532c2140dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac0d14b602e45b6399252df6919cc7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c19b8bc3438458de598e5345edb07f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0645d3f94156e3ad3a2f5851e43eaeb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b470c799c47065a6c4ebcfbc08154124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655db4f3b16285e72ef7cb044fa7f744125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4682931c6599d553dfb5bfb41e5a4756126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea3dfa0a957a38d0c08d23dc132ea3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e71d46cc9e559e4b8b911358519a77128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7931e681f305dbd12bf088e05b0b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b0a7ae3843b8cee42957069e69e3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95a0eb7aba91224c0d0fae78e40266131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f4bb292f650ca079f7507575aba7f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f83916f2628bdc1ccdedb9a1a067e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b714b396076f51c41da82783d59074f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24659c28db7af735a498f427e81173b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29728c696ecdbfa65101967efc74202f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1da49f00a40c6e6b4c4d2828f23d07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4e93d4bbcc766c4934245024367ebf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574ee3d59a018877034424831c2bd044139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e3a460a55049769c2e2fb6a95e8c2c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8559e392938f877612f8586a7bc2fbc5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c2fbf743738fcdf61d1d48fe6b4a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c78f8eecd19af5f8a04726814bcce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be327b554ff632514d55540dda3f0105144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea25cb01627ae7634d067faecfd46fb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eecc4df460ad7b62cc07316e52cea9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd747c7b66670d697a53d5c5d3f94d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778679ebd1f4800db8c7149cb01325f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdd65e4e63199cd83d20cb2958c16e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd78651aa9c4523401ca22fe6bdb20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe497d31ad377f9bc5534581ce374c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d09ba2dbab3d7ef7734ee34bb6c302152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93577264dd27d5d9ee4d6202ff322457153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c18009a0e11c84c18958bee1866af15154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac3617bafe539c7faed402186d0195155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b09d12c5835f2a3b978e0bc1e5677b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105cff2aad4e9f2fbf268cb3bfb82fb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e0767066e427ac4c051ae2b8f0cbf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4e1a935b301f911c4a89aae20a7be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41765b58fc8e39c2ec3c371aa545b8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ff285e0413207af981211206ab23e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8893df74996a5de50f794c191437597162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d15940f1468a3ca0c8eab14fdc6de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b047ebc13787a7ac7a0dee77af9094a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2a5d9ba46d0fb33e59ce6dcb0cc33165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfda23e9b0ef3f6f695fa3898a98810166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde191e0cf1893eba8e0970256e27ca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25483780d35c84bdaa43196c4f75942e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a223d37b37ee8328adb0c24027aae3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dd8e44ccd45da863c2822e7e4897d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9eda8abe29978a70fcca6fcfae900b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae043114fae7b3a85a70645705bec8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f520725b6905129256097aac51116173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0a0a72a054101d0607c276a5f94d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660a222385b30b016dcda993c15995a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505986ffdc2d7e8b9d77fb744bb18ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65da2902d2c9c56927a7a5c53053dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8353c31e5fb3b4ce0723f0f6a781eef0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16ce43b966ae7eedfe47e12196f2e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43273447ca2b93fc478c71e843a47c03180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443a8ab0867c858fc89dd1dd42175c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a4829d18e5e3b005115a4e7b7491a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31626d2b1622a38579cc67baa136bad9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa2c1d361a9e338ad019203db59d511184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e501a373625a0d5479bbb9dc089207185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd995d02a68468fa422f1d69d012e5af186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574983e5ff7c5fc07f76502a33cc3359187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68104e059f873cd9dea92cc61d38c175188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583be401c3bb9e3a998217effc78b31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e33ca70c36dbcd52192a87e875da1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c77d79fb9cbefc4715ed806ac5d59bd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430e7ef99e1c6071b507c3ba2eb596e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b79162f05b76178330d49c216609b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3223641bc20dd8b2debf3dd49edd5d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902b02a06b495988487c9a567d4046ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67f913d3340c0ee93463ccb5364915196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0f5dfb49ca6dcd653094aa41388831197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22491ea60770aaf8819604770fe63fa1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba48ae1e11efd6475400776b2242f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7b1d4694589290067ffac998c37be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5f00b004519def625855e3b194268201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c7ae9433520e9f9adc861016a0c67202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b04f457fcb40180697a9ffff078102203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721dcee12a8e53ed28658e719cdf6f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584172c0ab6a5f552642f308fb3c8d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10078d2f1d214533fd88149d4f2ba570206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36c917780830fb0d44814bb370ca64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2829935596b52667e2b3c5eb1c674208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102564aa1f386b4df1c094c234ed8fb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77201c285c913ac0491c4c4fc75b5cc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89863af5c8ff9fa6b99084248d6d38211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9f0c75e0b31e626ac517c3b1f6755212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa3bc380bd968efa1207309b543d55213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9848a78ca6c9c35c9ab1887339d4e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f1ba6577d5fe65f1f1a0004ea440b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f18f3df33fa2463a270d67af0ae370216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf527c15a0cb8adbe77927976389ee78217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80776a9d018273446061ea9211e29e78218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674f8406f3921609a1777807385e74c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0c049612554fc95f8226b2b4eadea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cebde53c9cf25301781f4e7cd3240221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f58cf0628fbce5be52fcc4b4199a870222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e247122c02ea86bc16b90bce28112223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e667d71e31eaba261e1c6416fb24eea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1fdfc82d1bb300b027462361c19e5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f4e31fbdd4b83677cdd635acb155c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c167c943d526fa2ca5e709783b21d8e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93506566e763f7129cd99135d09069e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45afad305c0f5fd04fa6624c4652324a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b557a3c296189278d43c881e86ec0d8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e00851f0bf3c830f5b36375661ccf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818847b1c035e7233ded400dd2f9c764232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f869882e4774338dc2fdaedac66f347233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b55428b0285fdf79b43592c44837b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35249854502d7f523b6385eeadadf3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8cd8ab969ad54a301f7baf194e1c7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba82e7af2235bb089968006498513ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76360cb27b85a1ff9905cff545a6d09c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb5f860315240bad764588f1e86647239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a068fb4288331c7ee10469ca58ec2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf4c7e19ad3a405d9f1d8a60d1d666241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190a459136655982c30a218fb2df6c1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbab5090f5acf07a614c3578008cb83243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfead34e869175df70fda06efb2c9f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c3cd257b26942e01d9c9807a5053d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04391406274888195c60430e22b3f48f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3f962f7a8df55c86f612477c1d4642247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75f64a5ad1b71768123cb44dd918d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75376d793249b93cf77dca5b4eb7296249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8da9a18a7b79b5a0fc1a0b54c896a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1def155ce8464ca7f56d632e4360c3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663102d36bb217b87e47d067700e0f6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513141eb3d7c07f20c776a34e082ab0f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b4d55ac5091a71a5a944764dfdc14254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8629c31785067f6df513c7c52063156255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8dae5ebe48639cab88cb3cb14a881256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e016c95477740ccb801fa1cb358a9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a18ca7fc561ffca61accfa582553af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642994bacc928478f321b9fa70175e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd208063aee652970911db914aa62ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32091b75da09aeaa1c1fbc6a687639f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303fb6a0d42adf63587aaea4ff5187e2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cc16ae3780ac7d47d446dfe34a84e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435dc13af53ca1d610fd6e36e3de9e9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd54b68142c716a2978213a25bf6b40265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a03a23f454923b5a1e148e7ca51d2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b579e4d573e2c386830ca72aaf7a39267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38771111272bb099857018bf9758ed8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31d3b3407c33c5782f62adada5f7e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4416c0426867c47f8fb62b83b55cf9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eb8777e80970d365cd8caeaa92dc4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9da22cbbecfa47323125cfac6c1386272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0f963b80148fa6699e417cdfa94f5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98b134a7f6987b142ec956a5032583274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184610c99404af6daffb559b6aaf5f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a18d8d556c425bfff6f59423fc1353276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b047049a21dbba3bb62d2d195b3d2157277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e542ab1aed1e30b104ac0c23ee6e21a0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ce4b288a611f78d9c3376aa790ac9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75a67b6e96aedd4ff51d25ba552c84280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df16d0c9d17a215fc235338ee1f81e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45ed98b3714496fdbce06ddb3efc2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8b1a1f9a6a024886d8cac6b913fcf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700f1cad7a03a1cd9f8465f3f6a71c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea92b2a3e0d973387bcd3030f823c98285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603a0cea76674d000334ac86900015a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c28c2e2da1635737285e85e8c39fa8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc5f4e7e9257894cb807fb8f4f3d0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87434d8d68a181d5eba567a0f172ae3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3f8a366159474a3f4e003ce5a74e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434368169bc8502b8177bc309ad8dc7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccc06e3ae71bfbc528c5a6a24294ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78eacea79d914b006f6f61bd027520293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ff1f199d7f6389743786605b44572294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad42e7ac05a5b8041d691a16e8afbb9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25edac6d5e349a46b4fe43e23efe793296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aab0a4c9aea1144a37cd9edc01f07297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2b7122bb411384429a948b3cdd867298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3423c2d07f4190d67b3c34ea20a4c55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560f7bdde08659ca4bb74db76008c9b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71e84839d0493234c38e66bb3693ce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13d737ed121ee0adc8e8890dbbeeed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4b5f5e3c85a654e763854f482c895303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339069d892109c9e346a2cd9caba68d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278739e99a3d24b19958f3ee12800bda305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a535eb732aca4544fa560d3b6dc2e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcb3b0220f68712bc60e4c07b6991a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac1b0a66f9f4ca242a7833cf122bc2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c9edc5c4365a96693ff65c08dbe74309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d66b82781caf40b19624028e79f65b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250e09abb2397b33b98532b4a96d71c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2bb52ee42e082293a3e916dfa6976312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e6116180f720ccaf03eccde1c7948313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b86b7941a3e19179d8380e2f8f845314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb14d5e26e93588c7c376fb703c932315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf79f83c4c3e0f1712b3778bfaddace316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcfe9ba30a244969ddfbba02f5cefa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560fe364122e2db5bb58f1c8509682f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d9971e37825cc66a957fb37ae3edb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5ad503e54a5dc14fd655b9db6b4f1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81aebec6b2c651deef0008ffa32f7c4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26859af4a47a2f4f6eedc2f0c038ed9f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fbeea130553fda9d63be185700462323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc551d46d2a4edcd7289f7811f62f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b550b2fb791421af5123abb5b87afe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac1017a913ea598ce6c0aa094a18f8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acc9c4060a5cf11bd97235661c6e3c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3e3473daccc479f1cf6e5e62fa059328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab71fe48c9d2b8b3bb5a2efdb0be7bd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9c483cfd47dab58d2caa2d5cf3d6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107448b99692cc19d449db81ae628b2b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06252294e2d983eae0555d07127d52332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1834351123018e36e1d170fa09d16ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dab51c5b4003103ae6240d907f6861334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2279e5e602f6a92f834f3949ce32a272335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b54dbfb93cf10c847fe071724d4fe9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec2e3121f79c71cdb37023313c43d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a634945f321baa4e3d7c563b7c2bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e91c218228fad686b8b30f90f98fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce147439c9890943c076a8ea0d2d29a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de902f2d6dc67bc85f71dd19beae6c5f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95244589e5e19bb657dc65171ca00a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565b4c7879f0b2f14c01160896c4544343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39566c093d58ba0e157d925ba22c79f7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62150635b1b9a2a653a99cf1a17da106345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412705bf01e150be3b14df5fef0c68e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b368dde16269ccfd2b79588bf0e3a10347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b9d000417d40b24dd9ceff94844dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b8df23e20fcda29af7b88f5fab6ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22406cc6b17040678ed3a2da29847bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7c5f82b49ebacced41ac6ea3e13a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abca5c7455c1f721a5e36f673922d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc679c5fb3adca05903c9cc7cf7a11b2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557fc45a925071033fdb0fa57e50c82d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b56f269e885b97a3405959754ab014355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e42839ba2649120d7f790fb5433f2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355fb5f5804e64fe95b5988d305ee7cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3d765d9a92f65996269805a200322358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3f2a95f22e734fd4e4d54adf743e1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d87af16b2e49c7c3367f0952dffd7d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263845763c5a55d7cdcbf2cd5efc93cd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab926f6f3e8a50abd77b12f400f73d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89617aa44049aa43e0271441df49652d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f9338ad3a0d7c4d4334e276ea2f41364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfbf95193da8d41ff7ce65b51af0f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc506fd59284104106fec8036ce47606366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b8ae107089a06c4b96e2fcdf9a0d9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcaf205352732fcf0145236aeeed4ba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013855b035936eaf73e805621511dc03369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc2ac8d006004d9f52d18b3c39cee8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cbf176a63c488a4e77383c8b7e6adb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c53a2e03723a27642baeb0fbb20dbb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6646709bf0f17d51d07c3aaa4d54b6e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835cbbb7c94192ae6bc03f008fe0f1d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0892fe75f7bf64fb9f1f159702028d5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4492ac2c2a4ce8fff62f10674258fc83376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ddf3de8c91aca214681c3fd82ee57377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79e238554a7affb64f63135156f716378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018a01efd2eaaab318000866486d36d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcbabf3eb0975142e02bfa8936bdb9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4705827de2155f5e8a86cc7f2d690381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9b67cec0ec62e2663cd099fcf6efb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6674b3d07846d9bb61c74297db49f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a66af1cff759106853a30b2a3200c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898c308ee77ae8ae02cf0249533c6be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f2fd09281f70d8c0a9b4ce79a05d7a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a49bc6d8a4444509f740058fad1af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33b9d0caf22836c25514f481ae63e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21213c383610341410c78e2373520c8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbed4f01e5bf69b96197cdfbfaf4028390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850dc63b036a4f86369db5efc697d8c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef60d3db30f00179e5ff6bd9d3cb81a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468f1b8ee8b1116375d867211c6a220393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3e898d289dbead6671137dfad5752394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df899b529fad26dafd5288129d8e439e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbab96a25ecbbe5f5f7663ae55020d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4305ffa2bb7c04b6835081e8644e0555397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cc45f4e31f0ddcb08db3fd5aafd6c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04e94be10fbed602555c156fcca197e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61737272728ae5a2fdb0b628b3707cd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d582ca44dd201e05db0ecd8e4c8d22401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5c065da10d364e2f7921b6f88ef1d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad9c83f7f7757cb33f3255fac791ac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d5c8390ea16b7b5123f974ebbfd3d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c2f24c2973f095ec0642ada1edcf2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d80ae7e58e190e4a454f5a516fdc4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb736eba6181d01a2f840f692554bea407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3208ac91b2aa121f58257253622b9d6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c9ed8a9d9bc4f8ba17718594af72ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183e2c272f256b7ae6f7795994cae50410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc0976a016d718be35cfbaff95eea6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bd588cd7e684a5a6e8e42ea341c85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51d7828c97e5ae136cc216da3fbf6c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beceea2e95470af4bd730fdc653a6c10414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8ffa83f02da547db1e4e116cdc163415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90e22c42adaf9311aa360fb9b75da7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9405afbf16dd01b13263207c809666ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898a245f8ae34ef4336033d376174c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba3e77103f9aa8ada88ff6d56f2ea6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d3908564c67d81967be22ee731f0e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5a3ab7c15e683381cf533128e9a2b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6a530d61c9932574b95d7eae4b75e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090493e930f63f6c94d9f6a348414ab5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1835d3f8d3b55aa6ddad9e8f1c560424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc3fca0f6a3d104f8dfde2b840e4f1e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f066827a705d0d75d732624f695d8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e703018fd1ca118bc448f31f52bbb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912b8f96147cbdc568a46b4549a14fe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31401938531096073f94a6f35829bca429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed27613f417420afabfeade82cc07d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5d3475701dffc88d246decaef98f3c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ecebc6b67bddc282e652b41dd87484432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71027438fafb3a8742e904250237a8ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f4e4a82a987fe5ce68715ea160099434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91663f145a193f8dd017773f3e547dbf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65379f9bfe87051d535cbac0cb64b19436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bda1d9c61dbb15ca358b070df85672437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442182a2e3bb7cf4965482b3794ecdb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cbe6f5b717f43cf492544dc74600e9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720bf764939c47109b7fad70a3bbdcec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8d2abc2a3bea6273e11754d2204ac441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770a7df13cf9b8a780882c6f9404f30442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee126cd3d5e50ac618ef56fef24419d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01e7bb63b7d87cc9d32ca02fc3ac18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34695a9d9ac5956aaaf0dbb89ea2ef88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f939ab8d724746dc4b92952f57ccfa2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732295cd29c74ae417f545e57e3fa09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504ef86b8688de202d3ba09b0bd3050448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad14ae6e9a0653e8a5866e9aa7c586449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e34e7e1a49780aa97f630b441bcfbf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bef8cff3599b9f1bb28db1e389038b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2515c4a40b3a92cd2a2b00cf2193d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba2318085082f7c4800b017b055953453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950b948f3b97569d3b958b33bf2cffb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a7e9001657a9e563931f8d3cd9990455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231b9418903f4bf69762ba175d5959e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f91ab4d527408b9afd31a045f6fe6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632f610553b2380a70ad8fded08a36c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c802a4552472a6f3c9777e4994bf1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a977ac9400c62dee0db5da4095527460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee82604d82c7cd68c11a6305a1e04d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fdb4592993ce637d2289ca2ad84e33462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdf8956aad2e7724a45aece75d3912463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b90b7b5cf6bb50f371dd197d24d34d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef44ff595bdb60dfad7dce6322b88f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517df1cf5e070367dd11535ffa5295f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e529f80a01198a2e374dafc669e06b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ae8485005b6f35a7620a92ec1fb94468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467775ba00140787078dab92b32cb84469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9ad48bbeac4ef3edee5bbb0ba7c80470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1873aaa8e4b8df4f34f38caab59aeac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484cc7b0ba5eca58700c9b7d0f824b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa775dc6024c8fe3636d7be2033cf1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd76782547967149c077a3a173c86f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d807b03c3cddf6c63d569e4201979d48475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f6b2220bcecebdb75cd238158cdd4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947bfe6fad65d69f0671f51b284c8e99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7870f35309f5ac70f4db3994b833dcb8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1a3cf2cd44cfd46427ea48adca420479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133efa9ccfe61fb61f5cb2fb001e428e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cc0d210df6296c94b577a9f34f9e1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f41eee7b2a7a474b3407d99196ca6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c9eb765c26dc2f8ca913f65b21055483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770062a0abcf80f409b77a8e8f27e97f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204293a775f3e81f13cdd7359321da0b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb6211f944a59efed707cc9a53872e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fa8e194ebfa5db55537466a9d75ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565815cbece571a016a079bfb1d44d30488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd820462d07584c25e930a19af32a89a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c2999600c6f53c58d47e648000f04490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e1306b3f43eb4d173aac8a0a7d5b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf41cbee5cdbc6ed8c9d0af447ef6b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becf6e39473a67958208c1eacf392f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627a4fb00182fc8799181510014b85b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48484c25ba256ba7f22e0cad0b68316495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ab306a46c0cd32ca1c17ba958d334496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7910166e73acdac456c9f15540c2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bac47b5160b94293fbc02c37c35c6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57023d454c08c90370e21d7136546b7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13f6c2793ef737a9239b1e53212232500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5d52d532c1d8ac56fb2cc645a640a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3485ac06bc3901aa1238383e51129502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f2638c5a12752c05a62caa1cd6dbc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986cea223385c3a9e8b404b7657d6f6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78375e02cc9d2c4e35341b27727d02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ac41176ec7beb2911c891b6cbb65d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361ed92200e43ed95315e73963d5e36507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc270285ba90f618d8b4e819d3274745508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e521e6f26310dfa8d137c83f4b0db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347f8c2d8545e09bf2227161ed43aa7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb134d0e312cd369afc066080d38dc82511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433bbe74cf1687ea680a24e576e1943512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3ed581d401cf45aee152e32bbc480513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcbe120b7964dde178573da838dda14514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17af5e4d28d013a4374c9a083def675515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7bf107ec54c97a44844fc67b355c61516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455d505b3d98256f342d4571f45aed5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4efb40499852d14006e7084602646518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efc22eefa6e65e10ae86c32bc5e0d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe179d46f0a0fd04118f61a1160e0e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172d134bb90180208bb2149f292f3cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17287793b68c0384743a3a4644e80f9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae94d00ea9ba3c6e3c49b3af8b4e2b6f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125024f8cbc236ab5cd85644aab6466524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bd2a18f8c5eff4146ae7b7809e444525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246945ccbb14ac757e1e8b8df0dfbaf3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b90224fa26e00d618b718293621b3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd4516dcca88a6898307e47496e28a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015271141dd7e4d3c3fc626398725b1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67847072a02b228271658ec007bf3a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33280d172da3ed62b5627704118d1af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a20ae3a011f4a2d2cf0c91bc31caa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb9de2355021ff951f2aee3ebf6ce2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916a5ca8e2a877582fce331fa20ab93534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df431ee1b9f36f71ec302b58f75f418535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea43bfdda9f907f666070d30d95c573536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9434e5e92c0de78e854501d8b9701c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc876cd89e46ab0e2ca235d5b7b894538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30be7aaa911f96e967621b713e174a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fbea040e1e6554919fd4a6c002e867540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2ab564aabbed79ecc6a66e4097bd5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06746234a02d179a0358b62d3309da14542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb8e666c6677aeb57d384a4e81cfc0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe1db4ccdcb040bd860ec1b7206155544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b613bc7f4d3bc9066ecd2aded945b6d5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8e74f6233bc58c4caf0293778dd54546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c397da104fad4fa6eb7aa07e967355547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4414174ae982639a20736f7ee2374ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d8e50763f2b5c9b5f621262424d24549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d451f0b70867c6f5a17becfe6532bdc2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e9372c5e4e8e41afc305d2be5c7b5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d2bd4973caad5769a25704ae7935e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bd06f517084f5d7de33e0b4535f51d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07bf9b34575ef5e6c011e544279ca6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cec19fe7de790f6b5d4cbc1df76cfd3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fed3d02c43e86cd09fd20d02835c0b8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c59580f601d7595893605fa73c724557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449cb4f047d526a376c0ea855070f43558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c9b0e7614a0f891b3418ea9326753559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9281def1f0b79a5d9ebc199d0e39e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd231a0a73ab7ad6a5b7a142b286dd98561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24b3c2aed632538a725fb7edc84798562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec470b9def44a5244b0b10a60734bdd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a92f400267faa425c37a8af5049040564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c0c4de5584e4b3266ac01f5b8c1e7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073029619332735940fc9ea552db9d1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d946953562e6313fbd59c2d50acebc9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0ae178600b8d1ac57d5e5a83ad0cf2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f356828247047da23e3c59712c388569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab4782574a67594208406226574d21570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d71b2f60c394815afbab9394aa82441571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6aecabc38b353159ae9a1a80a67863572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>