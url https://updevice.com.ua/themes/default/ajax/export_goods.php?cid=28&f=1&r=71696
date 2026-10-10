--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13858126a5223542890333dd3a8034a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db5374fac37c88e73b523bc94122a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec82bbf590fa6391e525609e856393a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709d27522e0dbe5ae6acdd70b1149464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0899aee67ad550ca4b211aec7540c5535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42bfa0794ed6cab15e362e1507f4006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ee46fb56bdaaef54f1f96ca2ad87b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5b9b9ba23ef6f91b6d3d7ab08841d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53a72c55d5cc3ac9cbdc54b5c6344b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf05fb93d884b01daeda7a36e4b5e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db3b7e18257ccdd2d161772078323611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86703ada8ce74fcf9cc2d60f368f45da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8578f640a48643e65ddedf6193090813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968915b830146dd2f78d766bdcecbb714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f3b48f6ee958dfe5efa65f999dae115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6420505e600f1d94df5544dc290bf3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d31c96c0ab114b4219232922e494e517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5eba78537aefab35a422e39eb443718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb88cef3f28d559fc54f41b42edb5919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f66c4c212b888268065ce6fd5b77520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4704d02785ab828be84c666a2bd1d321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f643db633a0d3f7e71bda9b15a452b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059f8c8b13333e33eb98eff954d396c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f472fc2f4e9605e763363cb471265524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb7ffda893ed22271bd86afa39b56225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2b6bad1d4f19937bff3ced4260e1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5840c392b84c9e81110dd251255939827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f39c6b3d4522108bd03e4486b2ce428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b23eaf90cba110b8a704333c79543d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f7a3bd7522cedcee84c09c0c13ad730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a095ba3b7adeaa02daf66dda8fc1e031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc7384e57068c42599c374a881cbeb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec62373f41bd3c3da40da94baf9ea133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e622dada0151ee2752f99423e836c134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0ff082e34190e2b6cfbbb14f3f7ee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63873c4357620f0898cfdde45b13a5c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b90bd665ddd2af371325655e42cfc637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8094bfe44fc7c3fb7cb83f4388197b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9c0cbdc2b9d2f39cd98d5a2ed5e2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48984a05eab5fffccae406f5a912f5d240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45965908c0e5a0c1d1a170e0415f502841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dc4ee93b819fcc0204b0831335bd842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8665d61ce5c6eb6230f2c000577c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f87052ba174cee35aa52de50babb9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba54e8f5dbf4e0f22505d71168f9d3545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736d07e9bf14a57acd70e81f5eba41846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af720a382267ad9c7a61a36c2632e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46076d4537e2328ad5c2e8a91766d748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a37658c3cd4ea085836b1eefb066aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348263bc3955699eb063d5363be7ca550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a35028a3e111e8b5d78d8074a1906351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5434e3defd41d82420248f53f47937c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0aac130f5785bb6c24d9e67f13b2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5120a53b985a6f461851ce86643697554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09228db73ed3efb123cdcbe1e2324d9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55079cea4dc5a4f089262cc0a294f71856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06aa8fbfa94e401c0cf323015b7105257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02eb7a96bba3b7b56590cc29214c00558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb1cf0e580911aa90a04231e31c65759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb329de9597713f3f79eb1fa1a928060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3aa9289a64171ee69d6e1c5e34f8b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e183947b6c5c5ce9b7a07fe19890962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214433513e980ccf3e29a7ea840279c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8764b0238eadee8888d87a9402e33364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab6bfb5ebc639261c8b6f6a5dfee8065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b04103866e788637cdeea5f87c0f4766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2a7ee8fa386e9812a036fc5252351767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885173e5d985511d107759a39ee6b1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d166c79b4c072062195760179ecd5ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68787578327d2350c53e51eb22f1d81c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af71cf14d747eb6ef0002f1cff975a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c5a96dd159d8bb73556197ccc2efe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de43bbcb2a8ecb9d7edd5687653e8973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410510e345e87d926cd21480b4e6b04974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e28217bed277b32a499603d87b3c0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f60df2bbc7dfb77ac884201b9b01076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec711b934f41ce6a271da1dc3a7bac877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210a20d425e8509e936243de1608d2178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d56d106316e30a2cb4e1b58bb817a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d49b18a214d4c19f08c1016014cc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4941018592ea941e21e9288d08b29a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2046c68c4baac75c416f71675f89d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34d78ac223fe04ea8ea6e2c7ed069d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e057cce47ede1e10db412a2417662884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84da9e457f9923e870f12c5a3e2f7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff366506c26aa3a934c531972878447186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29ae9c1b5b2b8245b6168c31bce94587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6a0796df9c6462085605341975d0988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c9c78ecc054e4d7ab1ba58062095789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a49689147d4b88d2111570b849909090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c80db0b02746e6524cb98920d5d12691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a70b2a97b97e0aadc777fd2ec4ec492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f269d200093d18f6241eedef454cb193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d998d765ccf91f7cc2b78580e3dca0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493588faba320f048bde820119a38bd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0ddc245e95f4e7aa6597754908fca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15f99caeef8bb945492e1401148ba997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d8c42b0718745ee9b2815c4b35f9d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d7555a5cb315a58bc0d3471b9143999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8244c229288d2579c9b3e2bbde3057100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dc2e7111d17111e7e530273e6499e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c7c5e7685df29ff21a307324c40af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdd852e2a5e3649c83387852d7395f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d715594aaa07e0e7ae25bc99c551b458104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936f6054e84b9561cf0b706a169b700105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1ac83bf669b9e809e986a69db4956e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d3b19389b0640161cbc2c35e9ea2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a487ef5aeee36e45c57e307919e3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd7e2a44762f2177ca0db077e7a674109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dded5e858452c42f3c954a2d3362494110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56e79f1f6e8b490d8fc44442ec318fb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8d122a4f30d9adbfcb16c547eefd7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafbbeabd84a3de37d437a346a6b2de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407543f9ddc7d59233d4e99c42d7e3bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc1644808dcc7ebbddc08471b2225c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abad0eb528729417835c984ebdb2ed5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90d321ee35bf0f338c09a4d74c79e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e60e0700bd641288b0f716213bdde0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56810676ea1482b7c6b7ad3900d3aed2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08565eae452ac21a1f96e546c61ec479120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dfe32344fff8f82f3fb3f531fc89aa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc5d6f17fa1376c62905fc8a7604bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8d5b1dfe12567a665cf3d20359814123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cfb3d23c94173872a5710e348bde0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6b82a6799ef5a94a95fd9c17f1ed6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb6bd576ab632531ba9c3c16798c87126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022193d6010428d1f50bde0531d6d86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276a936ba0b3a1fcfe2d8fa458f0b72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb05e7c88b30f1b885563b7218f84f8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbd9142391652f3ad219edb636e47b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ee6ee1343d53423ff9fbadaa5e93d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8542dd3712c177459e3624c87c9033132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74b8922652a7afeba61737a8fb188d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2186a865a6de9cf3f9cac78fc292e0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f7433d3721ef668109429bbe85a0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbf8da0bbc5256955dab5850c6782b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71cdd856090520dc4ee2229e173108137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee832b67eff9326d4ca1773b2b4717138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43450e93e0066ed8bc96c82f10deae1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65bfae593f12d6ccaf7711d79ce39e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a568ccc300ff896aee089024c162c0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea43df331f2ff79fa0dc0185ede3d45142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1b65b24a8abc3c13ecb41d5f9fad16143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb43593d165083276224a878266e62b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c474a949e81cd8094514ab1b05509145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5379c94268618336958818b14f92b6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bec4b9d7be103673a5292b90b05ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec736ee9f64d663282ace527f21bcd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcb85438dacaa64ee2631a912a4c77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c4df3e99f2e10aec44d0e7a42ed40150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d1b5341c7a76724c37c3cd3d08087151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f91fe02af2ae2303f372bf2c45be8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9190f5154012d552b7cbf451ae38b70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329cf45117563a59e3ba5b89e03f39f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90fd15a839924c6bea09702399d493155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da1f9f29e88fca621cc5ff656ff5e1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97963174673b6452bbdd37f0b10584157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf58c11c65f78c6b4adca50b966d6a4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bb514ba3a19fa46447cf103b83cf42159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c59405afbfca3be96e1376d9d56961160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abc03db9d120d2f01a1efc63d8cd1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab8e039624dc991e51eae36962b7f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9f9610c29382b9dd6c9c1caac547fc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0227678d8e7f3b396c1e055977994164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccdbe42e1f5be12850ffd2a60c313e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b08f947202f35b1d4e65bb80990e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fabcafa47ef2f5777e7209710d109f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478044de22c1cc54ba8f229e93dfc65168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bf2bee12dd8cbd1916a70dfb19fb1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f010c2865a415a549c89c9f6ffdd13170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45198836b474a2e6359a96aeafccc906171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43830a493ae172f073e727b0f10971172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b72faec7d82d12f61847de54e94173173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e2e2124b3caaac2b9e4f3c7fd92082174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4144fcfd38ca89b20da50456536b167175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d33d0a3bfae471d42a0afdbaf9cf3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e430760b8558a78f577a491b4c3b6c1b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf847a98f20dc8782ef6f59b7ae18aba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1829c2d30a5d9eb9869fccbc10e8f5e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415bfa58ce12ca92a90d52ab93f2ed6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac9cb0ff0320f4982046e1bd39379d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8bfc2d87f14223ff9a9bcd03d31a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c26e077635d5d8c9f9c857b5d90182e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4ab030679a609c90c7577165b51bd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c5d6689118cebceaa1f1252b461dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900efaffeb4112bda91084f2afa0aad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5dbe8f79c30bf73dc681c1a87ccc33187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0b5d019c1c7dde75d4179f8550614188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd28725bfa5d04632f092f8c9c52cfe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f8ed3536e157d2a8fb9b364675354190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3983c9c31d02e5de55f1a617c6849cc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea6816647fedf2a6b8c58fecae3ccd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88c0ff9bb83ef68dc30bbab5a1ee2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7545647bd3c2dba7598948a0af6b36194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc9ed6a8154cf973f32addcf75443d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72191d4d7e299b13586a779631bb2a3a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b34bc9dcdf1c21308f77eac028348197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e72f0440be483fb7f9db2bcea253e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e83d6269312bdcf90f9d45fbf25e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119127b24456eeacde78aad593747d23200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae17c8b0d0f4f0be75f1eb633b763e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcd84d152c25f22e41da248f2d696f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15cbfbf4f0ea696828a195db3236505203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28d54ffa14a2c5b657b518b48db924204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbad631230721c83b973e9c53c9808d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff95883d9701feee109d836394410d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf438e0bc9aa41d0670a9487f3ac3c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6567bead41ca16657ff4bf91f3dbbc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9022ecf5eb43031f8c024905d3beb37209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21900fc5eced1ec8c0f8ef58866c4dc6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75792f735c66f87d53e46279347c9b5e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81044a57e786b3d58e72bce64aa3b432212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055ba688e172e64ab7b2500f1752d3d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce5a6df63d7863b23dc687e75cb05b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87235579d1bb6d420f6a5c916ef34b3e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b59012220947f67d465bee77374fd2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0366897440dc9633f703a3f49ebbb9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb829e799901e1b9cd51e48a827e18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b59d2145b399c49a9af329f16b1b92219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412f6b12bc6d0f63cecf7afe72fbb1f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81656777aa027861fc1095355064928d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9ba89bd9e9cf275293dfa47bd439d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21568e05d5d0570aae373e8a42c8151223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3812ed42cc9caec932f4440fc4e67b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c47aaf7e70fb01c4a25ed71b05b39225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6178cadabd1e299c89c322a90ccf8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7ee1af120a7b08360e6852b3feb70d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04a98e5f653f9e6486dea7be8e9daa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05980f522de66625c3f7122080158d5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70695ad6c7506e5fccdca8bf1b9ae91d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f237dd072fbc07befcc6f813503f7f9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6805fb5a63ebdcae287dbd120e3f34232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bdf76c966498e6c0269b7d31423f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53b740d369a60cb8f0b95513dd1ad3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b880ff0d7eeaf3318e6842e112e4c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f414c279deb7cc67c8f89a8fafe81236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377991890d437ff408352635e5eb01f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c892da8cf01298c9d4744e6bd98996238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef559f1466c90ea7b6e385774aa1732b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba45d20fbb5f0754cf6225adb87f15c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d2912f5fc92fdc312726a74258695241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965c5ed1885c99a5b4a4ead6834ea28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6793b7f81850fe44261900f7f18e901a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be103a19ffb496952aa295bae7f87837244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5512a5f80d2b5d418bf77958f723884245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60a8b72126d0ea427b8a53bad53998246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb2fd07011cf5f623652908013c825247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1c0c0b185e6e703191ee09b42cc5e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece547c2e999210a16805f20b4c8dd3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b6e50b249c3847bd6e6ba9201b5fae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6e7369808493fac0994a1cb80757b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475bba428a6d71dd6481f472d10be0a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3dff8944b2e5ddb13b88b73a9a9915253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1aa53980c056efbca2a43b886deffc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62912ae904673877b3137cd676355ace255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f1365dea023b05962f024373df1cb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf98b219667fc8e277f4dbc6af42def257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeb455c49a3f5349631cd0508838c3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126cafb7e7a61883f3d2284ba01650bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc20842942b73319a999fa0565da6d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd66293a3d535f169c1d4b43443713261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a114dd8b4f87419d0a911a628044ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3ffb7b5e39820dd37673f38a92eeb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638e5e10c7164b7cac51a69d0c07d18264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbeba2c0977cf8700a742346e1a433265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d2c6b96eb47bdec6dde788781f95d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e47bb894e45c09d0a58590907f598267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39dea9fbbc82f58f923c86054bcc03268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67dc8bc672db8a9e9683d5e77d9896269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5be5a90bfb51d3df06f3c7101ce4e4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85d3f79c6a9d0f0325cf1242e22873d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf9e21955d76d3a7b1b6ee86e7bf3d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b570e6919dee336b5f5878f50707e34273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7237aea5bcf9683a0d990d18bffbe8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbfddf70605e08541b80276bca178c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbd661098b169431d100ec861c15e5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782542978357267c6b8b2520a8a2c56a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1457a57168fb6f92ee1c726e6d6946e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec44fc1ee85fe20417dd3536c04b7d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd9fc5d639c692ef6706d7543596df280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1e19284e4b10f1945beb9c818ae14281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120eeca70ae19b718e0afaef6ff255e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7a9991499aa56e811002783e44839283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463072b224b238d2b6bd98b6fc15a2db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f4c256b13580345566423ea623ac6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fd9cdb0110eec6e6b2af871452907286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a482f1e2e94fa87851bcd76d8f847892287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f40a007adc8d44d1b9adb09e929c2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2639a4a846e318f497b74f546b64c1c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674afbdb11d7f4dc2591360a52b7338290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a2f9cbc10938663054b95d9abb820291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc345cd09909a473e8776f578038b1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c93b099bf4dce0173444e645708b27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105f9986d15843809d7c0ce55cfcccb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539dc118990292a8254e01828c9de63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6da854a83d35f94cb5ea5a7e2595e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee84e2dec4a3b9044312cf0e0d7889297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d7945c4990ea0e1642853fdb13ca4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037d411869d4dae92d3d131b111aa7a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236723077d46fe958138b767efbc52aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f5618cc32406c2087d4b11182da8d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c143e76ec7a36fea0f2217cf937068302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ff105833d93aeb5845df7256c7b29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7a93a05c55e40ec7391b67324342a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1e85069b5375d45932a631ef43aa8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d12d8e0d31e44649fd30aafd4d735306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76d9aca045ce0b1b44e01385a47022307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67372ae37a9db2705f1ca7a373a33aa1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624b8899464c82a9d7043f5c899311a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b25c9a63ca32f75329425e03ffd63310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4004d58adfbbc9afbad18e283129e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc90115d682933b0b4f29fa0d7c74a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211a77430ec0064322a7e9be9e9cf64313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d40362b64cf5e9bfe0cbe9a1f090a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8dd55547ac48ad73cbaa6cdc224a9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d801dbe39428a4582c7eb969507c7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e59c8b587a8e7a83f246a26b6cde0a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d489b4d269d40ca0d648e5d25c01e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc60d9e1e94f0503f26bae5e054307319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d2970db16267420e735d0d860f3b0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76129300e78c73ac1ae1c653e6bfd5c3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a6cb16b8460f4999c5e6db08ae80a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53b9e9b63a8866733d7e9c824f4e40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aee19189c525b1d4176b2691655700324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54e1d818bd81b71f252a60e4a61839325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a0697e287bc92d59aeca98b078d88326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df114ffd0462596bedae012f96590e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761285b5f1d059f6e079eb29d0193abe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38cb1f777c53665d44981c50d29ccb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3677dbde3de95115b3d3667309968f9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503cbac22218f7c74b99271c06885d0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c3467e9254ba5ba951044e3c0a61f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc585ecda08ca8849329581de93e50a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01be4b01e41c948f4ae7a9a62c0b246334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14c67d31762f1440aa74eaf5ea7b45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845b0fa9ffbb1abed99deeff5ca43c0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb6038beba0490fbc21388b54cb314337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526b2fc32c5ba683e48206abaf1dfe6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70349fbe72c0881e41458c421bc81857339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04160933e2bc1eaa25dbc6de99547e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5ca946078090b3d9c3d2414de4b722341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b929a23257bf8612caa9b0766c90e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d70698c0365a87f78a8f4f4f883c9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786f513c8c3c234af4545ffa25c4b65344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12669abff4f0a5de20fa4e95fd263a3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e68d07bd62a05c570602d185225a4e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f812c28c3709e02223c713b8bde2523347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dff75961e3351205c3d98f8d9b4060348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f4f009fbb91a29d809c040d16fa54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143c0e4e311ebe63259a79d8cf86869350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4114dca93ba237ca84dda5cefdeb1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100166badf175a2acef3bf33ad3a9b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13c1a438b5ec69fef57f5979607206353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00890c2addfadc80aa6f769081f4c4d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef86613f1a46121c3b04c6a2f0cbc3d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33daf770b85d98a1aa8edf878c9c71f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a806d6404bdc794ac5a9fe22edebc03357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff7033d8194e7d43372cdd49b090ff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fb51e3b321760e993b4c10701cfe8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedff2c6f5dac785a0fe428d855bc9d9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319b80c150768dc43bfe960e457af7a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a76115884f6ef464dc38e1cc9816d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298bfb36ce94b3a934c812d97df1937363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe0eec4e1aaf3b94bdd482104d96539364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dae8865e3912c0e69cbbf0be9ac277365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375368ac2ab43c96dbfcfedcb5fdef31366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e68b7cecd6e7f386f1e07635f3d6b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675c7dc7ead8a925169a11eea6a7fdd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da6aa6cd8e0973e7f73919ae218e9b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a327d6f0369df951c8cbd99d213896370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08100f8964707895f5e8241a342a02f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547fc435b3e25d286c1e00a6344c8f6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688654d067349183a47ef39986557f9f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6772d67b8e362f7e59d00f5b7ff1553374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae814a4b10d8ff31c79650edca3d24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae1a7947a23781a97a6fbf3078ce3a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed013de65af68a488b0d3508b31771c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec9dffcedf5bb9b517c098a31d2bae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1cb959acc755111472be3d8b12ed0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d505be6978d6c902db61e750ecc3b56380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a15c19391e8ab8837e260d6aa192bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b53dd66f1d58b26052c72f6484584382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14393532951f2e15e2cc715e72031b07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0266c9a7fd2c012c960ffcb4d9aa2e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16162426fb04505f583389ebd2f7409385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546ccd1b9d5ae9defdf9ecd7e37e491386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e3756f0bd12f50a420db1aec941e4a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4301adb139087cdd0cf418f8f890806388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce68ba388fa8e072801d61b51832dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146fc36ad75daebb8c515d771c23ca00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190caf1b6f89585c5e115c8c92cc964391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf591934cd74df62ab799967faa6e3a2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b206f8913a0df93d1359e294b7539393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4950c645cee7ecf372a1adfb076c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298ec09cdef6f5c05eba0bb5a8b306d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1373d73b23ec710510bb8593beee5a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec6fa98c4b0703682c9dba5d3fa9da397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaf92e2d4c3c856772a269dd8134b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd719d564c32013caeeb0f960b7f693f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23201cdcb3a0cc183ef37c5bfa34031b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2667a28c7f6dde1315c2432f62aef27401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96c1d6fb1f049843498887e82e9238402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b06000f29edf8a8491f134224acbc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08c66809001f50058b5a98775507790404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14245e056a5a4b35c1a6ae81fb5ab0c0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141254d689389b104a1812a524efb91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beab1889771554f51eb31524697a27407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3493ceb9ffbc33c392ad8c7e9c45a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ca003f632896e9be95f00ac53a98d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74a80f6eb7141f4bce90938ebe64d8e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56774ce4c90d1b9596c97b7aeae5aa9d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16c6c0e0528f7745d7a0845513c720412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df0fe5cf8b1cc15f82fc8b25bd3f48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b2750b5ffd90b841dbd162955d329414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38daf45553877a7a92bd311710da1d62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5a8fcecf640e7010027dcbd1932c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedc12341935bdbf37f38e4d2a44280417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3767171f0ccbff38c30d7e40acdd9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2438531248a65072f961679bd8baf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a77400356bf27b50ffba8db58b6cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b727dee6307aa20579bdde211c8d3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f29130c64374ae244bb32187c2bf1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea873027de6875b2c83e6f7d77a4a4e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5922b5752cde4448e1a071525e6b883424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b0abf03e0affa88159b7b98b8aa81425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377dfdf5007958114aee1f943aa8103426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ced62635d89d223e14300e864bd3a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8f8c455894abc463fcb6a613b9f2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc6244417ec067cb3f7032f3fc44d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4878620eb35ea2b93fd51f39649a813a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3e9ff71a84e8bcf4a6df819a077b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5402578ceb4c2bb09e14bad1a02d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83371eb36d743e79631bb2772c94a766433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458a02045e3ec53707e88568fc5e74b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54dc78b406c2d9dd257c7f8b5f0b59435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11802da23dca906f58bc1e8794ba3d84436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ccb6eb5ad5976e597439539015923437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0f12075c3872553a1fa9deeaae766438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7eeda334e709877b33b1378a94628439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fafa498e35afa3a22355795bc1131440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b6be8951b12cb080b841c02f3bc39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba0cd725af4a848b7c4ec78ab676f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdb6cfdf1bbdf82d833664e106dd21443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e278f8b4f814426c2e7b9eb526e5e3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67549d3a5bbb0752ed99098052c246445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20ff14a821f84415996c997a94622c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbe5256eb41ba1222d403af2b3c647447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce35822928b32315f6ca5b320aab496448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3143c14e06b142fa702d70e6d1aa5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebe529d7d4525a53e7f954d25cc056450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d892a52baa94cd493d45ff5122e19b2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7af2ea7eb4c8ae0468b799aa4d202a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9769f8fe81952c1e5bac926f01a802453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd970741093cb461a595c6b213cbf49f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32352fa0ad7d74b9818d4cd919dedf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13f1601a52e4ea47d965e61dda7a8c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1138c227b668335a9597da594c32690457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffb0abdcdcfdf4e562959b7c3e42d5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002b0dfe7a2494fa8ba8ab5937d0666f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8fc349c08a898b805c3e78903212b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2bca8ccb8037d12a89dcd7323f9194461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6e8dde0cdd0957ce69f2bebe9c4ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb55ce2d904e0039987a0159b4c0104463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6baa12a50d7f6c76ae806a9f3e51a67464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463738782504d8dfef6facb954a826e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc77ef4bbbc883af28108dff6dc0d1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66467a11554f4269542faae5f9237e5b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815715664e1ed2e002dbdd86c110462b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa1e98d6134c0e051cc6631a791c36469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1a401d8676258211b2e5f0abaf908470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d3987ac12b43e0cccc8e03028c5ad471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f55f340bfa1f3bf3cccf534c23a725472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e757aee4d455ee42a6cdf571c2139c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e0e6756fc4fea3c252ffc513f17b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d136facc13076c63e6814ae377e2ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0b844c8e6d744c69c7b2399562f04476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889faf908d3b93a3eaa49594b1a6fd0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94083c1de7d5b160b29bd7996e2d198478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55b9064fc4314ee676cf455678253b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47728388b728239d36c191e62afdc4d6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce37f835b6c0fdab044dedb7a5e42d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9b07382fcf9d5882311948293cbe5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f47660c85b130669dea6fc01c6100483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2fca647184721b92fd05578cf2250484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6a0f8c119fa22027a35f0b391b228485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f263bc886f973690c3e171498a657a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be9c3b1481414fa46f0d9949c6932b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4999a74e813d8b20dad18392976e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f02a02c1183fd104b75146e50bcee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd6e1f48b3cd07af0bd1cf9166ffc1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1336e63716eb89014c91f839ca95507491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d4c76a6a9975c9531bf300a5ad6fcf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb37578618a38868e75d438560d3bbe6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe4f1d1ec939077a1967b9767536c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfbb537210e05f4e3342523ee4c510495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dbf18528d6962243e1a9630581592496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f88796a017285d338de7afc28066a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea1d1fcf396cbabc22a93bf5ea514f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728514848fec0b96d156faa3f509ece499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b4e8ec76ba00d0cb924cac3f2b645500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ead4d25fab119bc1af04f8c79b16d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62c1eb8f2748f7cdbe3241d21c4b59502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc773b22d501d1679d2b6e3690307f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4370e925cccb05655afb3ab559c1f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f61361f8839967078f407f4186f22505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3dd0aac2728988bbd225c04ea9fe2c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06add763bfff52f49ba7da088d011763507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f71c44d164d037fefceda5179aef9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46344fbd0fc35fd6318c5948125b409e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c889ac3f7e52508ed85ec6fb7a01e6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611acc7932e2811b2e6fe2fc7b27ec7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8df3a1af7fba79bddaeaca05d1367512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b89f548628d8d68ff1d87223515b16513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc457afcaac5ef2084269ae3c7cbd9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1cddd517901a29f4239ea0b097d00515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2144bc4ebd766144120ed82763604516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9719645a7472623af2f96e2aff2af2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1521638c025c726a5e5ece5546c9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840e3f36780460bc8669e68b8b85759519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ce15568762599820c899a8a9ecba5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55cbf51c956e171870b0e5ccd334cb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae73c87e93e136ed1be29a7e885df1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7874d983e4dd94d7842ddaeb54778d8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3355cd4e6d80b262da24ad561a89d37524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f062a6b2969343d97207bc2042a50525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e88a545fd2bdf36fa43ca077d1fd3bf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d61c51fe6c56b4d7e4e5fdc08590e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f993c86961fbb8e432fa228fe1a9954528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7db7331af2f6f4be2cceddcbeef592529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e6cbb19f85a7453f8b94e3cfe6c0b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4bce60b90bae9c62a5511ed8a4b45d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01095a4c0749807bb3a98beccf10bd53532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49f6ca802d0783b6d41bc3d5450a06533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b003406ca3d4803a09ec49ff0d068f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52b2e10e0e9f659e345647e239c07e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319007db008b19e4b3bba42cc9f3b26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a032c0900fb35f92f5487ec3a0f12c2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ea0b942dbd789b42de9385f3b0230538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0d5037b613fb0fcbd1a364fc1d561539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe816d652da4a8f70f62e57761605fc1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e15d0f9986d905347f6f8acc03642541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe4e3f3e61e848fcd98a0fc6748e7d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e684f46928cfcb31ab493ad7536f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46291e3f53af0156beb7e73e8c0989db544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e6b46927334ccb86394b810fdc90c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6d75ae92af00b4ebf512f87f48a5c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afed6d0789ed16f8f9444ddd1b7a1dd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994ecaf4be45ccdcd427c5a52541973548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd256f617b8fdb00db7ae6835efb87f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830165284e468c932ca2981ad901a73e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f506c426303c570d16a65632f093071551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd8c2a384d6d1edc94b5eda5dd3d2e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88ee921431a90f1d5cf18b14fdf437553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1bac9cf0a1bcdc8fc202f6a5cf6314554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb705f1ae8fd4328df1aa4cb0489f638555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0617920c80ab6802be848c530867b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd9473765d14105fa5f0cdcb3e53ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff0e98b37d7a4a40c861833fba8a41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6b25832e27d18001983bebe5b0aab4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a889ae35853714cc58f18430eb557b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ac84a0adbdc28a31c38fa6f390690561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76c718dd34f54d0435c8c92f129856562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e891ecdd997ff40065e73af88495a81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b962112655dc0257403173dcde83ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195980baeb5de49c608b4efc1e9675b9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74bafb2dc475d1ddce04fc48a17856566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292a1b77522f976348b79aaf7970d98567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d93b3dbe884fa48ca95a3a14294811568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397edd83e8e388c24f6fdf356e2f05f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0ccaa0727f447f1944be02186f2ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760907c8bf8822d2da8f4b34ca433628571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8005684c8a550fc31e394887aa68698572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d01975132f115085b29a732ca12381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ea7066c81dbe02ded4a854436a0f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770bf66461c5fecf62f0e43ec67f2903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f33aab5ea5e13cc3aa7ddf2a1d74a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050f31761fa032b13776fdaaa4351bb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b8c90c116638dd78b85655ed2dac16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76f391ea35236bb095996ae0e8eff17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210e4670e574fe2b3e22cbed1b5503f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf1862a66ab1b204f854715fe05c289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15714fb17d40dcd10cd3c0ed846c9b7610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb68961c3b8d2bc1bb9e1ef8d09d6c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe9eda4d6e3db114762d76153713c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e786b732b93551fb883ef24adc7570cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a350800462718d23b1a98bae3f6c2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950d0f79bbd67bca0f4e23e10767ecd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b44485fc05bfec2251720805dc418916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa577d4f4eac7aa7bff493eaea3f31617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfd52c3ed278c5f47d412e1c41cd15718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9618ecc90b9f303f87856af100b2f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bcf3d2f821d2eaa306a0bf010bce4820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba029fb1d90e93cf2641332ec5a5e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc95f7506e056055fa18eeb44689a322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2934bc748951d777b68b5b1c59233c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093c37dd37c0c57d473d67e1d2eca9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f915451343e36a54f28abcacbc5bacb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75462da26a1b4af833e91358877523e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4e113e57c2b6806eddfe5b56ff27127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd205f6f5c7629cd0ad07e29388921a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed29147eb34cb033af377e85a22706f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4b81db82da281246b0da68fa518e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c2ff27a26f20a7108c4b404e5498731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aea7df12f9f29a478b336202576b4632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7bfc2ed067f26b2591b2c21f316f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7689c698b060c7c37d4027e87d59734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adfbda27994dbe2d80e008658bece335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317e1825ed6bba2a79b5d979fe0e50336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd822d46101003d2d96510e9b2a00e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3a61c941ce48018e3c29c2e4284d138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026e209b7a43e69d67fc4a5baa8282a739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf3630a00a0ea7626aa542c74ff38f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c814b67178c9c80d81c15f325272a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf613a0c88280f362739738c81b072042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021172d2634cfd2d6b634a02c29409143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1e9ecb0ef6b23ec30a69b7d405c5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613973356c57a60f329b3bac0c27b5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da68cd1952640ff931ad9ed49bf448646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a1aaa920a056f86bc072c01a68d4247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5637bfe6f85a5bbfe95809f2a6b8ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7193fe22917882a66831284893645a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d4e69fb69fa3b4eebd90b09cf5e1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b3c504c80ee6c2a769d1077e2efacd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2086dcc0cdf38fcc811397b232f1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1199a2e669795a936d7039d6fd561353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14126c1708a94cef2a296cfc8d32f55d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab0bdd1ee24ab0497780acdb73b97055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df36019ab2cee662fd32ca37daf43156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c90d99660343e9cf806eb5b51a11a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c248a587eccc1ba7f6c4542eab4ef3658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4203ea4a1aa4c47843d9363e4b90c2f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0533284468ec72fe9579a878d873660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e7e13e4d66b2f6f23a36a3905cfb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a1fffde4e188ec3bc7c9be005612e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5279984ab6bf0f5ce5ac642f9a489a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b13e3752c7c91e92336727b564522ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9264f4c5fc064486988701ea026da865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887e9d2afceb7f52c66e53d0eb8b94366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce4bc59d732a99033bc8209697a31067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756b6813bc46b198ec18ffec859796068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285c797bdeeaf0dde40f268ca11820669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4962d504115021932ad7eff2c86ca8370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff0c99e122c62c8d0a8975e70d37e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6935b9cf5a217b646723ce02e099c4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264c2b7d21c117387de2ce67591a87573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcf99c397bd3a283fbedfcec357670b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aed0963f5bf052296ac1a80c954fed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926016326f60d21d8e75836bfe39037676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235c43d95245d830d1be64cd7ebbc9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78506ebd9ad4827b61adc766fa93f9fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c041768694dfdae6b7836290bca1a1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b2d3498649b4325e6606d350582d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730643bb9b030924ea8db925e26b4f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d05bc17b5c8436e7c7acd964e528682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74421395ee352fb424e69283349e9f3383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256fe3edd723396352fc9d279642d4e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02831324dbb534dca992e2722f181a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe9bb51f4aacdb8508a8dd5f1a0a8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7944d0aafa14b899cbe2d2a4f4934287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fd4f09e64648d376d498f133d98ca88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831da95aa291789091a04a87be4b37d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d20c20fab2cf03f8c87724d00837cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe5e7724e705a1023c4de02b3881f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c4032507a3cbaf1818755964f152392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d0e27868e0d394dd65331b8e6914993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966dc1d136ae17f2a099ad72e2cc72b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13f03520d9ee8328fad575cb7a3f0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad256de05a434fee1ba29fd929e14e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce87d45474054a2c8771d2faa0bcce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964357dfe9f0e6edccf6fbccf800a51198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3eabe4a22a1f4fed1bd28c01c91d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaee2a69a6dd54044c83c0eb072ee7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f84f97dd0cf8b63f78932a4fb9ca2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3956d63c8c1b5c1614579336fabdeb59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981c33702af20a43c73483ecf5ea097103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1eb7f27b9fe9ad3e7598b9f7971541104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785d69c8e09c77747f529f7bcf69d74a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1d65dea8daccc0fc6a9d74c6acad8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdfe52cec5fe9029b502accb1e8e8e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b360013851d4dd1b6e68682cf244af06108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f1a407719c352b3cf49174aeb72a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef079d6f2596c134b222ac97ea3a34110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fb875eab64833f0707e6f5db3b014111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6978d46512ab049a2776ea371e4b22e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09c15ed3befd8eb83ff2dba7c0b47c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7962b20eaf8c69103188d9534c51975e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eebfa420eb87d7fdc80c7b71195b83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b59850b5dae6c3eb3cc214838f874116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30951a508589bddaafd0a4d400cc27d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4871dbb974fbecb1a3d1128ee049d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fb542314eab6627a171790b2cec2b4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb559f05639b2833db1bdd5481431a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a72fea02750f25ddf6ef84cfbef72d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896120a38b51365f505551524129bf7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2a7266161a02ffff637eb28f5c1dc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df2cb08de6e643b7e59ca67a83ebe5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef48e03e99f598ecac329aea77a9b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772920e27c74e811e3da4335abb2ea7d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833850994b095c020ffc614917f5c78127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13d50d275192e8dc324b98108e662c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71feb10820bd81ea6bdb18f2ec279083129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05fb118bc1a147a588a36ecbc14c9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e8df04a793403c6a214981fa23f77131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3840bb6225960e05b0429913b547e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be284791f5d49034adb9efa4ec0370133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766f75e265d08e9b948d35abe37ec8a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac8811cec6b3878a41499713c256a25135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e400c200c87b32925426ba31d9050136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb3e9fe1a56434b4d0a774a9d83b4d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29767b52146b22ec0c0f5c006e7794b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a9fff76c9580531df83843fbb0bce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbaad45dfb530e971ad6a498e3f5db140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e16404300cf739e8302d861a0221c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dd29ff9db77fe56a4731aad55896f8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad12c19b935e08d7ab637c62d33390f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04760f3c2f9d1a2fe9d08d09810b0ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e65fe0a94051f2fbe4d854fd5fbe6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce04da7c4a7129271bfe13e801781a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01fd578db1ae8be04d5da3ca7e5521147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7581ac84d094eb9c8799996fb7617148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95813e7759742393e7d57bd25a95d706149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0bf1fdbd495712cbc09b0354bebab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c675201e284387f2657a6beee7225151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b6167952a48da50322eeddb1ad2c1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f354224f1fdec3c78bec6825de3704153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30d15eebd84291eecaad4164456379154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f344e676235007da71dba5a6523da7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8e8474178f947dae3a3ab154b371d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc516c68cc18f0001b89c02379b3dee0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afa2022c0beef2b7464ec0dde0e9c8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf881c53f6835255b493a93fc057e567159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0c48f3a94d9d9fde5a7b819abb2d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584f1ae361992df61b45f9ebc2df71a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbd179c049df13049eed1370c77d53162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5273d31f7b82c745e6f858f99418c1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2b5d61f959b474913a0af5d88885c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f1ec48047cdb25ebb0a70b51ff62c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce74e27b8ce2ea20d11fb34d305407b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df056b28a03eceb9b56714cac825533167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d273d78cd717cc00224070d7529130168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a4e90f0de493ea290aea7b1f26144169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9582c794c4a11acd2f07543118cdb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005fff09fb61e8d6e8edd0876643efc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952380fc92b226e7470bf8d94041b9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcfb073f0167ba091bbe92b9371122173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d4626c2ec4e11315ef8774ec145c7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eea82c2debdb8326990efd362bd211175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a38856fbba6bccfd667d68008a791d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9702cde58568315e7c122f2b22b79a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e76aafcaee2c23cecccd32a0073957178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f8830068f1f6fcb8e8e7d71eb10cc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3b2eb40a3a46f0aedf37c24721ae0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1095fcec22bdcd8bae1c636a09b676181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d6d9623890e438f7ac78bc827246a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc49de73dfd532e7b2d8b4a712cbdbc8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161703570eb9ed111b0a11fcef69d007184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b280c0c55d1eb4e2ab95befa484be185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68652312b523841496032b2f0184a7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa354626fd9ed87b20f9a07b5b1487e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b291dbc2133bd33e179a902a22fc98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b388453040f7452f87324256a8b64189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa52af07e92f98a332e5991c17117b8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd17f5ad05f8743c2fdd78c3d91e313191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c364df8e39fcbb3c67ae95a4211a7762192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0052364349b78893122bcc6b3b2aed193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb8ee3e4514f9f6a23d68a03448241194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd44b8fff6ce473f15c2b4e7de36d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ddb1e84ea97132ceb99d0cf98737c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2395f171b1d5360f13f1f02ba127097197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdab3a3c07eb42ca65473729aaf6c5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cf5ac088a0c84a83a38c306e53c7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde6df34a721d8424a46697a2dceccc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba6426b1c6e509b69ba77144a99e792201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270db29691442a17bd615f2f7afa38d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70067ead7258aae7a07f2c3744b932203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85260aa755a794c4d4b07404f947bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953570a3cf4d17fc885251cefe6bc43c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224eddc76fa97dd673135ef155c008f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258694b552d6f166acfea7bae40c250c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0c6780949cda28efc9f62e8181248208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84480679d2bb362c424e844adfcd4eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0e82ce791049fc5ba1ab9e14c7ce9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321531ba76ad50fefd3db036ca0328b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd779f83d5218461416ccef273e78a3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebe74f34eec1dd49be5e6b3cd81b0f4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81003cbf4894df4854c72a867011e12214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2878e95cfaca9a8a7032a50ee3d600215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e315320e8661f105e2d151cf2e53f4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0eef2218c79742f15f55a2c567ab6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a53ca62fd3adaeb86560d23a880d55218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725e40b54761ae26947c8365ff78b7d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d36f84b95946b776b0e3e6f9de023220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9857f508d13c66039efb767a0aa644221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74a0a69475decebdc879393578c560222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb346c18da84fd9b105bfbfd0b4c9b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548ed9a5d8063e5d822a139b040f864224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608b62478a515e0573a0db7c8a02697225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c232add5d8e47ad4d3a1f39764e5063226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbed933cbc844a1412c163e8a0d4e9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ba59f8a5ca4c04262bbcf977b088a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f40006861dfca754f9be98413df9cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b131185a3d7e61a2ace9549a5f536db6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167ec14187b04af02267ae8dc80f32f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a8ed90cf1462dd7df9d07f2ed81ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967cc34986b30cda38da26a2a8ad4c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ec72755d3964ae7541a5896c27e0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0112b8156e8db9d83e5eda2faf664f6b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43c531afdda8e497105ea59d5d42a5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc799029c53c46e1abb1cfd9ab7fc4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00e699a7a2528fdb927ac799d52a50238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92246feb54e6f25101c068e2ec32485b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acac6359ff438bbc1cf11440ac20128b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086b3750df66a0c70f8346a395066a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec814086205cc9d556cdb8bdb6b1e793242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532359c1c7a48a448c37d46e62a04922243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9418f8154c2dd4c2b608296c1bdc811244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006da282875360f5b525e54978a957c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b06e0f7bdfa3f019f3c3ce5ddbf2a3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827d0e56e69d4b02e914cf36152f90e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739bc03df3527baaf9f33290841e93e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293774bb299019c3598d7b09eabac29e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad4e24f920abe35106961f529fb139250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d18a7a588cbfe891d751e0a0d3e790251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f2c1cb79d6afd403771fe1fea67f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6d91ff4ce8a82d4da31f15cb29fc8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61022cc7ba7a0fcbcd5535c6999e3f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdbb074f7f7924e33b8ebd55f4b74f0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93af867ca479888d27c38f9c3fcd179256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95607128667dce51f02ca4f150c2a8f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b1c3a60b444da0b0717d50c9a4141258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a0b11447798fdf11009ab4a514ea3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a47e4a838ecb3ff334c92ffd2ce71260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475170074e8724d06e48c8a923d87c9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa4228bb101c0dca0a59115290ea6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fa9f5d4044a7765e8e934e408b2f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930b316ea53bf166c867e9bc0410e5e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d623b22699398dd8432aeaec67f081265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e822df1185e70f848e7b8b23764f9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b2467822c01b569389d7d769f37b5b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d5c59c0be36226ded7e396c920c05268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446137609aaf1d7dad1637e576392b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bab38a5b5536990b5f4af7448cc84270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbedb9e3c4932a44c99d965fbab6e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fa5ff069481207cdac1c24fe4f1a8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4210d26b1b7fc7497fa46dfa08eff6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ae156c77994189b766fa56814bbe56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163381ba8cb2e80a46fa28c3157e7af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbeafd2a5a6e912db4eca145a83d139276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39a445a081f78713ff949c9d6c571b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e81352c596d5a407e299479cc6973278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712406f2e66c6b0487737025929cfdc1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad87134073835d1ae2e178cf363005280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f281eeecf3a32aac036cb0df7687c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780cdc5fe40f483c045f0781da22c355282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309e95db0edbb04de337b0b869d4c3c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0f4cbe788dad290f8efe180fdc749284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba30323658bee4928fd2a4e180cb9fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e583d51708595d51bf1f08225e35cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1224f1d173cacf519cc26ccfe2e843287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f32a7921a3378baefe6cdf3db7a5bb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7305d4f197abe2b80a75d14fa8dd1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6091474e27bdc51f5790570ca2ecd9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c30b57e28759dd189516701275335291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f3268cc3ec4fdb94754d8ac8d3d6b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2d3b1a91675aee234f1b2b482b811293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f8ee0f2c60578b23bbe2bd22da2c1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad50e40f5ccdff906761a9124f63db3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af220195c22e19449b2e34f3ae8043f5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15da3e150bd2113dc1bdeaf9e51087297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14064d253685a4464a518ad3b40d0e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0785babf3caeccb76bdf2199b9da9d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6dff15f87110deb7c844d1cdddb06f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3973d0388595d8646cfe87cb119664301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b22482c9bbcb04787200ce38978b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04700c0e6ccbb2c140bbf698b5444c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8a969f0b591d5ba50289796b5448c0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f1d69db5492fdb7422e1e1c1d5055305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87c607ce7ca46f38297a6eae91ea96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac755a201354b191d097268121a6999307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b18d8340e59671cc80f276f8d41cb6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acedbf3a74982bbc52547cc996a2a117309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b5ec90e0c3b7002ef97d5f73449465310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0264d015cc991319b06f775da15ea311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de4a45704ec33e56cef1379434560f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61045dc23a1f9c4cd2966060c6d100313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430764b040e5c2735647821ee0fcbc6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460c1f3b6ab09d2084afb7d576ed839315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d2a484319db57bc331e99a52b7684316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac155b92ec627f3a739982737fa7dfd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87730f0e35ef48ce16de154ab97afda5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e285b59bea5eb26877f37fdb1312052319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b13f91eaf1865586d066986e11a6d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6e68fb4807e163878d9015eb7c151321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c050471950e3557f468060ee6570f30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4e30a562b6bdb350fc7eba796567b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406dd4307cf46910f4050f970704c71d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d94293d73e8ec27a2175b252e4af0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04521e4902f73a2f84c19daea157695326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61280561db7a462d91f2efee56e2ef5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6e746718e55770d889b5c8db19ad4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7436baab170d26db4a9fecd45414d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8b8c18a92c829cd1a38afd931d8d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815d04af64f10656395b5c76d5c5630331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc088fefe05375e730bcc0729f24314332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61aa181e4f156dbe8478ccc9350aaba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d99fc913d6dc7a32e2a1088d54c40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8bac0e523520e183641723d994208e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e9c82a61abc4af61972c97cde8ff1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09dc02048b0cccd440e5b9c9a47372337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aaedcbb5fc7498717df668b979c20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3b223a9bf7aa2a92c99ff8d3e2710339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dafccc82a250a13f4d4648724181871340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0325141462434ffc5528da8970197341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a2af7deeeef5704d5255f0f0f751f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42433d96d0ab52bbf8c1e305711ec5ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f872a691acf49b32f75be82a17713e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769e5721e84e87d416b49846ab0fcc6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd7a9d0c0e837e3376b923ead4fee5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ed6f7af68bdce1fd374c3b72fa748347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3f3cb63e154c3f7e9465a4fa474e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1add7c9a9e291f3ed45b8cb257c7ab3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb69831a49c958bd20a9373b280f47350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e821d49278d23d3470d0331e5690388351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd62a36bbc1ba9bd6fda079f3a5b8df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34cbf34dad0ba02e6df5c84432dffb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff698478a53f6ffcacd86392f029fbc3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad9b5139d3012c4c1dcac0da448893355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ef8dcd043b771981ab22dd28eed89356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680b86a0e1bdeb6d4c03cb925ace6db6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795b328be10039ce56e537fac0645a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee450bafa71b9e42dff6f5933e1a12b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8373797af51d39f28265572e169eebe8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7378a7761bbfee0d0660f56160750361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e495b828bbb38fd6a2757ff7cad44bb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dbafb0aa585da5f58d5e7812a55a6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2bbbb633d2eeeb23785f3c5060507364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffafd7a5498da1b0b2acebb0a7e9b2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee413e9fe14cf88b50aa3553d8a9b0a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0747422cce8e57eaed524e09aec661367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a062e695296fb8a7a5406caa33c02368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3580a222c34869c0ceb9cb0213093e7b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56e38e401141111f9d5210987d7720370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0306d0224c22e77dec35ddc60800b4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1080746e5e23684dc4a55d5d532ed1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1cc60399f11a3e51111afc890bad6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181d0ed69de7980abf53d3d8839423b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d9c7da3cb64f9115b9af1b2cedd745375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9baa72d8574be233c8e9f7fb8e4c546376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d992294777176248f5b7b0b63a833377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7227f626ecee4ccf9c4f3ce8979b13378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f6716a42e88e8274d147bc2b18a43379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8e5402b260f3ad716806918629de5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753d6bd0b852fec9cb144ba589a4be0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a6c3de032f3091f270f9cde8695b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fab17985e0e5c820adc016e8abcc1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398a20f822825fd4e3f3cd6d540dfa2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b8aa4cc69ed9f0b28fdbac916890a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53738046378457d3d837b10e709e668b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9184ed179d29b52297a0e8b2f8e6ce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff27b9de4e77f177af0027cf187b703388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e53d3cdf93a7ea8d378771eedd254389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2de628a62665212fd82536731fb00390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066979174b8bdb0018156214457f84b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555d6b6925ab2c36a760fbeeed29e76392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ed895f2bff14577d55a2fb68aa702393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126174386ec51b2afaf850738edfbe86394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7aa8c0b0800ac2fe58138249052951395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d6f3f6bbbf1335a88b6b08e085f9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e24e6e09ab3b9c3fc58f25c1890aa7b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe8fdd2c6d104be323056fb43f4aea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef19d756283fb0c9f0c2c4dc9b235b3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d96404be7f802134523132b714e8b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87974128e3d633c5f0a5b71ca7871a7a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51effa70349ba92d358d49293bd9a0c1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d17f309ee56984e0e18bf937a8606403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab427f33b41c06c30dc3330b95d0c57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5faea01e92e3addcca5a0d9ac064f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ff25e52c46409a6f95e1b40ff7f3c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90642ebc40a18783953a06918a623854407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc5dcfa6588e8a5965e6672e6b4e4c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796024927234339c5b759aaa56688a67409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fb02d7a6daee295e97afb5ccb7202410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2ad14e21f2b8688c9fc6e408475e0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e1a0ebf8d6b3e189f66b0dbb5ebc6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe39edd80c540c1e9e1ee0e225864f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4753a6e4255ca2e0d16cbd399db1e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511018d619b6b20044e0501f8e610e7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997b5912cc45d5a30836aeb813ce0a3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252b24ccc50628c6f0dfb2e09b04789417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06cdd16093655d6846da86cb60bbaf0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf2ccaf8e1f136af4e27746b98fb364419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ea9747f58fb048473d5da834b6d85420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb5659e2e11359ff3f9c9af1ee7bbdc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db10f192154068f535ff39280769e6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca838e72b28ebb4d6ebc77bd4ddda3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1801f5dc67eea5a6e8bf0dfc5df8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73863dc71642d0477eea422e4c53c757425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e8b3fc68cc2b8c4715703a4c56165426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5305722f02753959a041d41c953734427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29788423d78b8f87078973efac2e9179428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc94fd0572456b874a3d6097b78ea59429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dc2255848fc735d2ec06341a56d61430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db0e84ba6b28999ddd6753f8a79e87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8150e16114179b6e9bb86e913b5a1c90432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900c1c2b4e520ff513d3fc385aeff0c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0f40909b7ae4464008d812979747c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d6cd34b49392d9fdfca14f96e23ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fae7984aa2d985e39b991d83be13c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4210eca2a20e2b8395f659070cc28437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf27e87a5ae337435fe5a3c61c88d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47a233c019c3ceb8a9c09481a8c201439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2c691ad6002e30c37255d965be618440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380a95983134930af16a95ac5f67958441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8e5629a0476b6354688c606784f89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5303178e28ea05425bfa447c400f27443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23268056b8236c41cd1f5cb1cd1bdb72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8120b95e419be1373b9f5b4eca84d794445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d544bfbc614205030f2402e3cdc827446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00305b69a0db53763c38a2403f74cd92447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46f9f6b7fb7d32e66df00c1ccd5858448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f0cf879619be80fa4152adee1200f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a5c488b0fb63e885a190e6ebec1cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f778999180abec7724bd5a4afb09f93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb894139ac1b555fa2cf470db29a63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160156e98cb8c916e681e995c34aa95453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93953f6e8d5689a1b745124504547b14454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ced01320feb4bb21f0392e0ed86e63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9b599e21ba4fa0d3f686abadf9a3e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df379e552b751814d1df38fb32e7816457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1117f17d1a1b31e9d8795e565de96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b39b7489be36455f72367adf5150f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d325307677b53db9cdb346d0465eedb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8949c833d712546c9db1156096089461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dce57bdb745eccb7466a728ae36544462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c4801048c5e0552d696efd739b611463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08051d567f6fcb31a59fdb51bde09216464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b629fecf3eec27e9bb93925cae25b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69056b56f9f1395a7a3efba37f4edb2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7183bade9c262a44adceab7b46e9a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfad0747f76b602a4324890ba35acb1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e118b42850519616604dc0133717d60469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83e740a86edd5a814d79027ce770b9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9f77b81dd59a6e206bff116e4ed7c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e0006d552e14daf1a8bc2744f5b42472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5508d8cf6e02eab9bd28cb999d30e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36736bad1c1543652a56221f87f75c27474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a4ef1889bec29393d9e64e9ab9bc9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0e03eba6c732844c86a1346928c10476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238db68cb6bca4bbf221143338d6595477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b7bda927af82926197f8157f217d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcd56be7452c3ae3fe33d2a3462d85479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db65b214cf69cf88fa052bd35c21e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2c760109727c4bd436473ab260df2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3d7b46edf6f4a79b5ce1b274676e6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3612e173636b5821a533a74205da3db483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7d3d14e297d44d69ba83ac7d3681a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee4b749ad8fff251584eba8ca489bd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115177f0e0ee2e7e42a8cc186406535486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906087ebb783b8dd88157e0dc2366ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43add9337e0e7ac147b7d0389e53fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9414d69e9510c909452235dd127241489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800900782f321c0111ddded414c85ef3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a564ea06ee4fb6e13a27c4d1d8aa2ac491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b1aefeb8d1cddbf451cfe6833ffd4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937a57b1a273d923094e5bc31fcb858493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a6642d5bcef7956f25cb16b92ba02494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfff71060948b324c36249cff3f1ab6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b7e7ef2965ef7391e62a074f9fff0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe1ca6cc0834ee6eedb9ef38e4bc13497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da914e309ae3573635e32e8731bbd1b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea470fd46b679e397fc92f8082ad0a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f304a37b459d7ea62aa50aa97e71f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad38780dcdae2587d9a9d6bc099bc4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f40a217fea186b7625a0806b62490c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ffa6b6a97adc726fccb8144a76837503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa52ecb839e006286defdf851fe542f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053758abf5f244fee800356da9881db505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ade141443b36c7a44a120c58e786e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a8b74606fc1203d3dbce167b9aa41507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6beed758bb6c9ff1d29a7f9d5db25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212128444a9ef6a2bd2a53cc7958775509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73cbf964ce1fdb571ac9a0bf1b1be1f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119af982a27ac8dd46f92e3a2c44726511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55972e07c7b40505ff4aaf8e4f0f0f13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb93adae00410ade2a8f66a9e3f260513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eecc1699c1c5f6f3533760d9fa78f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36f3f19e1cf0bdd4a2931416c4c073515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c3b331cdf1793f948e395044385b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4143dd758cf8f7266af8e308cb5e89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a52544ac6f8ce0aaf80bdadd5f388fa518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f245fda5b323c2016a988ba6ba6e8e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c60dcaa683cad0f9125bcb2ee11bd7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1a733d538838d17710da20ca12102521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d420b809affb747f3f8449a8e468bfe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef7c29cfb178190e1dfcdfa54ae9d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4607fba19c0bbc0cfd3e37c977182524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9332bccb298a905fda751344f394a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd699be3f10ed845b460264c457202526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef057f634c3c746d977e9c93ea70987527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556e698adf952a491895679f2e0f6be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642129ebd9526e9ead192deac8abb265529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a09115e98375d9a3f87897f374347e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ce233496fc585fdc0a0cd055dee11531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6b526c86d640761c282c8326af61b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b469bbe6d86b14dd756816b810160d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ea9ed76330359677ef1d0b2f29be1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0f1f6fd613b81e9a4d4e222f28eb7a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea84f183e8e2d9ae0c6e731619031d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d16dfa2bd9d50caca321ebfc8878fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c388e0e2037b9ed75539246475a98538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de67cc34fabbf9857a833026aa74c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa69ff3e0add97758586c2a0e012806540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054ee5b844e8f801e122b51c96f8f0f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99aa8a84dc8cce3e04927ae9a64a290542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f0f888925b22536523aa097270c63543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8504623dbcf5734d68907e479b81b2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814931a156dfc6417099be93e8e540ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946b2bb814014a3122622e552a0432f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439dfd166db5afac6150550b333e512547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b1ea0bd16e14f9ba1d8b8000e6b7c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9845c94c146eb593e694c863ab69a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a2b85aed7ddfb16a2e647e05920ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80743dfd4e3e94b8fde89175748e72551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e1759e56a8996ba8b9513f608414a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f707cfade59a5391a34a18ae1cf815a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262966012d7997b44d043977c995ab62554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a9ac712c18612810a7da50ef62b54555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d34a14c66408ab1deff118c2d68eed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e16ae2a3b3525d1c85159bd119f94557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58e3dbc802f37142283e3a99be8db4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30445122e0be247a8002efc413bdc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08feefa58a6d9726083401af0cc1c820560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23c1a4ddc89f9928af9597fa1154df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14ad06434121bae83c65ec80af3227562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf6af0d4412623bc5b4abd2117246f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48a5c6ac36ed4091d4dad7cf109f70564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bae1b7c6d76e95a5fd2639aab0ea18565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0a085ac2255e7d2896b3d3a3f799f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b01d07ceeabec6470ed8286ac3aed567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f646c1ec51d8778b8ce31961c91aa76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36732db07dc08924594a014a5ebd8c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca52a29a67e8e8c524426d5491f8a8b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825a64988cc4787adf1f6375492e1d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32680e8f3a477fd05411d73856968588572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>