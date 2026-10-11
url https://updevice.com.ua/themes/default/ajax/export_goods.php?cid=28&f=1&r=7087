--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc67fa6c2a944c18c034e3c09e3f3e91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6dda046fcad23c42bea3ad2e5b6a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef952e222b6e84bda7fa81f8dd4f4e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31746ce09f1c8352adce80c0d1de374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b409cdb5ceadfa925daed5e2693bdc25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47360daa84553408ee7ccb8e53ddc646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe67b21d2220dd4dc48addd25b515ed17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43ac256c437e41f043debcd4975be28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854d758ad395374137cfb2ce4508e6d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274fb4bac65021dd2cbb0813f5126be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e4387c69579b9f3d54f253338f6ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6e29dea3f920199a32d9fb770b34012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cef3d5809426243a716c7a21081a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1df910cb0f394229ad9d623c938ace614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888375a7d6867334b614778607be63615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19e33e3189c917c0e3ad4bb76a026316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66c132c63c0f2c6ae67735240ccdf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db362c0fe77ff7b5eecfccc4428b409318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6255e1cdad8e882ed1985a40fe8c1ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e141308d9b3e620c5e85e7c425271620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf1e73c9b49c858b8c86217b1d7e1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da158efef126781a20b488ca35a5b43a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cbe566932069539aa74bd03c8d3ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd8cce05f00866cd24322f4c9be85d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc569200ad1a90cf240c304780c161a525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536adc06310d1169d6e7b7509793f17826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1d9dbe59a469453d1aa7adc515ae527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021cc61e5cf62c85c6a1aa18dd604f828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e992c9f563961fa110d98b8ca48d90429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e67d474c906d1e04c798cb1a8f6fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ffff5ad5f1dc26473bb9810a2c89931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42d6bdde813696c595a60c2f08c68e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53be469e9446744467b324e107427a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f899f24f12050dac2ecb0f9b79ef1c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e08ae577c03ac59ab63152a3d32a4935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd95abd46e4a373c1aaf895b1c32aab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6088595a25e64cbab6cf04fc06829f3b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a06e1a74663a676f6ae50a178f9ef338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bf25a63700ca4ae54e08c2f30f6ca39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693c549d1e5e9721973ef381172d11f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac15ed3197619fd7ba8aa33cb004a1d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67cfaeff4881fea364158713d281bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fea02c70cf2e0cee6b224ccc185ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175960bfbc2d5e049ba023ea06d733c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1403748e90bf2db09b27e107c29b10345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63399a3acbd257023647a29b9e68bc9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf86b697919b89c16f3e9af689e76047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b277b79cefe2b1207230cd46fa068148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f699e767bb259b9fde8be083a0733b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055107ba886eb80c54d1d9bd27a63d1250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef851a4d62a1730b5c55f24ea1eb98251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8699b28b216a2fa6415cc56bf86013352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18176e4a4b6d28431725a48cf70294d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acc7f33d2f3f14f8e28c4e2afc464454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e84919e5a9024ab379e6838443d7cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a3de90af20673b42b2ed6af90afd356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d9b954c224878487ab77b883e67d1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd06ca53d1b50c4c5289d8bfdce2ab758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890475dc367f2a47122c2963913cba759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7531c98cc360086f912d819f1f8f1b460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54574b160296add3c29a8b36287d9a3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466913a3d364633cb68f87fa2c7f567662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de276271ae0733af5a59a1ecc82460363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4e8df90eba13c848c7a01f7d6ff3964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d75d25528256376c4578b0a77253265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e932fd8d5f8e932d46f16a74ae3d1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c503da22678134c25f6d0ddcc06187f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eab4f47b5e6137871f8e764fc3efd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d592587d8ce1bdde16b21bea88e6dde769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e911743845ee12fd51067db9930c7170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcae0c6e5531c99ee60e50b27117a0471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab649e577873fe1eb552f6e8dbf5d81a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e69e9406223364bb7e7f2d468cced073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235f6facfd85f916ac7401ccfa3f4f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8ac81100938abe260d39e619e6d4175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3aabf7cdc0d1f22a9ecd6e44a9a3c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3a8436a7ed8a45cab73b6ea2ec5ae77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b76f2d1567a713c8f108c3c222d5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba84609053322b20542ecda6b2b79379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a6463028deceee4bb588fb05d1d0d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7f5b430e8b055ec9f8d0d023be09f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50acfefd3f5fc10271004e4e5942fc3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74464e7a898c7a6fec69444e7dc7ec9283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408964e74bdc892e2e37554fd456ff384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d7b0a7fe676bd05067a36a8aef65085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921adb02f35047736bbf6db1090808d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66919dd552fc2ed578f06a23e19f43187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d2c09483c41e4ec0d1de9b11ce86988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9daad784d369b91cc5ad066b713d9be89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930f6d55a356ea55bf4fb8e2a7a1f4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f465dedba7efa459477d2706519eb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88deb0daee77dad709e7f284c2f18b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dc7f758fc2b0afe156f584edf741d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ca42098a0556fef333e8f4414b5ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facee750e39e9ae9f6c3d7e37db7fd6995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1faaa7cfdb703230d00285f85afde396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53018d412066c1b6cdcfc3e77b81ff697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8196bf4d1b0fd50eef439ffafdcd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c081bc59923eaf72dda73f0ad6de099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad8452da515ec1597b4e1b3ea2d381100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f21cec3eac05eb58e5300fcbd2c37101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857295c5fa2dee16e222b6c32bdad289102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abff771dafd4974d084bbeda0a984c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3881e5e2d531ac5148587b5e19172e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c31ca778ff8dd8a31488085e37904105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e928807ca8b244ad4f4dbd40e5d0c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dc15541d5d5feb317ddfa430244a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32d5c7b62f5568e373d1a21319c641108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6365d3599a22b3ed3f6d5e7085f377109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f721c6746a368de55da282a72b9dc66110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e38d5f283acb740dcf05dac1474e6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160a86bf429655b1b1475761ae611f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a5cd9173373fe93960dcc4892aab1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1dd07c9bb8b8a7a8097a5c081879bc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0311a7432bec0a0bc5b757a3e6904a29115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad62a3e8c026620040517307fc65e81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ee47088a888987d0288258d6d6f8a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf358461263b934dfd9cb4b810cd0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93627657a4eb0615b7be77890464cd38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512696acbad7470675d8deeabcdf709120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba149927d41a0ba2528a6a6db80f2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925279cb437b640095d90de4e8634c36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e7d334646c29ca6a17c5a8e518d30123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb77f7ee544c83da5c97bd1ef174e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8bdb2aadcfab8965fb8ad29586c02125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec46048fe3fb8904510e43d60fd450126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f02a3842acba4bb97f2f91bedcf394127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece2b34583d99d564ed47ba4e7ccd8f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c91326732d50525f11f362077eef98129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5995c8ded264ecbfdf0258ea284137130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f7a6af589f14acf345e3b66c6bfbc4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dd50b13d734688ca645bec653f233132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8fc45ccb9ab08aac3c3e7a4af7cbf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b791be2ad2595682e5158b5818d4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784422bc37f74a54544246c92b580027135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20681d9e63e1c7c8e44b3ac8c55a19b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d78592bc8692bac551e8b61b6b5c81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327e39cf65da5a7369c16c322126b8d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e8735b50db8652dfcb55d848d8d827139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f13946b9dd684890fb1928a58e111140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df219dc4eb456a740b164b3ce595a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1df8392a29b4e84f26520c1b6a3d2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87339bd610787ecfd174c4c845c42ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d4ad870bbfd14e47ddff3287aeece144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727b21c962e187b44d960ffff1920b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f06c481de4ad4dc1c92c9e159a0861146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e83d498ae333e56819a2912ad273e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39c180d485308dcba3f59d29e1f739148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad59168a917e43d2554994c751864d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331840050c4cc8eee77cf7749c2d7fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c551409a00939b2d8f7da6effb79aae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daffdeb79f9b58f3576bc76a78a9bd2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3a3f044b967fbebde29a14c6ff42d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6762b7a1d363bc2e4f1018de84a55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4808c3675bd422fc35cd74d551ee68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629ee10ea02ff81b9ae915849d1fd6d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29579af457695dad9f91d4bc773c18ae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb278ade228d9c5824419615bd4133be158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07357dfd16d480ca3a6e4071231e7ea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598b80811e8f932196196a84205cd2e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24884a9f968ac1ead6af40a62ac1f0df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db546f4504db840f13f5be7cb4a0f9b3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da33db40c75ca5d1cb68dd0b1c786cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118890ee28119c8b6c4e8749728a724a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589c74605c25e8e845011a680ee9412165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7988e467cb19f1e5711c974751720b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e1e1569e7c55773b9c4b08ab90680167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3857b3140a2964b76a7a660858fd23168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46206bb0935c2c71f56db8e75c22b1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc72b1d6c91838dfd996c224df6e9a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78d68e54e60706cc62dc0b6eda284c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fb6fba0e9f5ce3d40d7c1a75dae05e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f36921c648cc92e5b868f17ae9e0df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f917f92a0d52e7b49010e335ae7ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702df90a646b74b3dc0a6ec3979814a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb80fde50713e8d4f9cc354bcc041e6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f5e682c856a1a41ead54dcfcc1c95177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296312804135be5a569c7e61f50d60b3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835490e8963c1fa3df76bd0456d891e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b830d3b1b3af5cde283d739c6563f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1932087094c9389adcd0b60d6fff221181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ed98cb3f6e7dfcfc4ec5d2286afd3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628927d2db5346286e45d68d9ef3df6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842423247d709af6eb17b34557dbb09184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eefcbd131e12f2c90d89d012eb06da4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408cbd37404fc4b07ac52d2eb7c2c86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b5bcc3077f68b0c319c10a868b833187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7f78a9728f9c503186fd5123bf186188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce46c55fdc99c808f7b22a2d6a8ed11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100c08c198f1c3e3c4a40f1ae8575cb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1316167763caa78d72f1e2db8a666191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623e1ffcd9bf8e516c87e7ff44bbc3a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744415e568836e9b532c843e0c53c1b5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d655ba397ae3e7583fcdbe87160b08c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89547d3dd101c2bb645b42036bcb708195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f6418feb73b5243d90fc3699e7a48196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18b966070fe76f746ae1ee927aa941197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24404a5c724d78f780eef75cfa6520e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd8ce8c15ce9a0e2c2f27e4b5b281e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44be332a4bc0ba2c8080519b916876200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7f4ffa81fcbd3e8b864b2c9d889ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc39521b38b29f729bd178360538b92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd3af6533c68aff576552184a9f8f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94884994c15a06478ed5c1e10b45c6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c52395b9d5de78f3cf595ca24cc8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c9dc1e9bb08dd51094ac73dc1c64e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165e54fc73d2dd45016123c09c531f8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91bc23a54106c8792fcc5597656b8e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec244347911ac357159506716a2315209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c75c4263ad9779fa4f564e2186ac8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13141003804735161a5a654737034dd4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18029f38c20e2ac1ce34f943f7fba3c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34e7dd9b25642f904ae7fc53041403213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66660a9801c3da6975b04444a49ae02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32260a1fdb141352d87ee57aa00eaeec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7566dedf0abfdd5c5e5276414062ad1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748be517da2d55cc7b9abd98ce99694217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd6048decbb34f8c9d141fe97bc3de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe5365286b6a62a3f979e1243ba611219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec70e3835d52fad32e4c6e9394aa283220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c374068f0bb2ab42896617985ea701b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029d5c1553534eb265f84f320ec90d2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77c16bbaf656120e3df8317c37f1c6b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481ffe547ae4a8854f20bd8891e03b6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08229a2d3513b813a09f9ad2ee088dae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfddf08aba3fef02a3fa820e930708226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313280ce54fe1b59744ae9a5ddb2427227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36be6ef5c64dbd7340253fb77b0ee2f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879c147fb029401ea57249154cb47ea229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ba10b795b54d7003519b82800189f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d924ebb16f5a5001f40b320b83bad0ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffecea2f9a90c7c1aacf08a44d3598c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398b88ee42fcb65e9c730ef6cffd657e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b958760a53e8f22b85ef69c6c2d2bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f49177bb3504fa732d898a44bdf9c7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c6bd2b70a47dc2b275cafb856df9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d616053b8cd17d722844dec638db977237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237949b9354edaaac57f384977c623e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ec710582ef3d92aa7bcc64c15f4cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f3c9acbca79827978e3b0659009cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025c60a9722f3c0d6c5404641fca4a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942118eda6115728d1887e30f2ee12f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebe8bdc5ab558fa36bbd2d15947596243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf8eb49f75c88242ef1808d4c344b7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967ff7d679c93bc8bdb7614d727deb2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617b51f051387f7e4a51cd9ace731ff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d60af615b67b1bc5d678b716fa323247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27adadddbc6ca27f23f114060ede320248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536493379f318ab0ce7da22111bbf242249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f3165e69fd956d4bd99399c31450e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754631dde20ebbd3fdc584e99609f128251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba4567228a726dfc9cde150492372e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e447bc966e822fbcf6d3af97f364f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2b542d411f1230fe2fbe4576248a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e1a1aaff4421ce49d380cc605e8d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb976e778d0ecee61fe2ca574febe31256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d8687144ba434b19a95770da875b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a87f88b882bdfab7e7b6de510f6dac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a93682dccc615cddd710dea7181190259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880608f13c5c1a0df13c753c6697eda260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd22cf0d7fe7cda89bd8df665617323e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606acc7c756674074df2017e3d9956b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ddf80c37acee7a33960fd58c41064e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6df5b66f59fcbfa414980473f19bb8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49194ed8f866ee10d93f69a0d34640b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f3beafdf9bb4db425ddfde70069d3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd872c80038466753f27b8c0223ff5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e41c8188048ade43041d31d7de706268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112a3b750e41ccf6da34ab22e765b03269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1703e100c304e8330cd9c3b3e05a029270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4ef2749cc9e628059230a06343524271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a4b651d26b4789369f3de8253cd51272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645f6cef74c6398b881656842e2e280273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511055cc7f4b8702176acf379ba06043274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deaa0b865ba0f0ac98d4d671ba2f86f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39b8d95c5c75ae60a00ce26f4b96ca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f260b4370812cbdbda974ca2fcdaa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454669984dcbda5977f8aed448b95a5c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec96d82bcb7c9d50d26b5137e21c45279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9430601f015b1fa9769d75d9aba02af280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15aabc6ae81be10aa7896aff547f37b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5627998c7dfde6cb2313bd5a8d57fe22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290f31333d50a00a623a3c882c68673283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eb8e20f25662c1ebf9ac84cfa148d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dff2e438ac4565e773d8d02ff5769f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a3e89e6ef23b1cf9325e569e42eb5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03308c959f537c2ecc5433e7733f8713287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a7065f0b7586f53d83536d834ea2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc919b6962d65834e31066db41b0dd9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6b4f814e204126c48563d6351b6e0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe737fd824ce78a5c7a61e72c15fc399291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69ffaa40bd7a7ab3c6448fd8138a037292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92743919dd15038e5c504c5291c7c093293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7fef44d237d898aee34ecc1f7fa4d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921dbbd141a97e689937cb105090701295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cadbfabb94cee90f466011657c88c90296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698e50e181a2618f468129a73b40d77297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdce2dbbda908ab3f1d20b6e918578c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ca59a50b33710dfe81e97a5d04d15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cafbf1cb2f3d5102e2c6475ec439d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9d6a8b13ae9a01d31ce5eeb78fbdf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82d28632ce99356d89847a6f1c8390302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1d27f969f07b253ac9183756ca078303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9c1ac0927931d4e2fe6e16e4dc5029304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6383ecbd558b8bc6fa4ccd6cb64888305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcdc1ab7505d186e831763890497c3e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc871b50dd1e72af3601f9d7736e3d7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc626a7a4e323b544dba6e7664628a09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab1b7575838fbb454fad1fb048493f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b879b441dd8fa4233fc44a1bf99f376310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a90e1f69de8dca2b5f3e64931a411d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00e721ddfe5a13a2cde596f032e00f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae3e77639f2e5c3c2d26a46e115281313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223dd52917bb56d24c381d59e9def61314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d7ee2c148785740835817629ae0eb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467696e51d1bcc920d2008d4d1e86001316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b6f38053c07e8af499b0bbd32665e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237eaf18d0883807ea1a3220edc816a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427fe522c05e10bcd6996116020f441b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf403f15117813ea2de398b5c31fdf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ecace6e0cd0bd4001a572bbb56baa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb437ef650cba2225c7a45a2e3b7ee8d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14cf109c93d2b6b7b7c753b3d0aa85323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade285bcb141fc2f031440d217c4708324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742cae1ee98a920945ee9bda01c7a092325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997e1acc17dda6a0c21b8615d8cc19f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5e434b7c0f23aef5994f5aa252eab327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63144e75f06e6bf06371ecc214e6f3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc2ec9f7cbbc535e7b54aed62e93af329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924711e5c666102ddcc30757035d0d72330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a8b148c5fd638d4bdf2a860093e29331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51783905a96331bb8c67d2e57f532eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c63477ec8bf5da1162e1dde833ba9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f37710a8ba32f277073927cb91dbb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bcc81754a7a72612700f121f2f446335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cd5f523edebbcee5058166cba537a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6c2fd85085df82cddf6e3332fa274337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33cfca9356f6af84582557e7f2dbb72338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9797fc22d66b603f65766e7c4a224339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d73a18e92896554dad488262417cc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12910bd71732ee039d674b9d32b84d8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75533dda0a619bc135695574072696342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbf9e33909e43b3fe5d09003dc1245343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73e2cbc72c719cfdff7b43aab71b5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec62b1babfac86bc0e3fe70072730d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d9f25e706b3f80115e16dc2bf11e6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5822f8c7ad13ef098c4dd6b4f6447ae347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b525b56b2452cbf0f903a0d0fda749348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33982523f1a0240afd49532ca144ef349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f43a545d18438e6477b8aec4d19b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2323d95459e7b143c08af1da03fe86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858038431add882407215288fda08d19352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cddb65435461f2bf55e4125978219353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937217de924012b963f6c2749d10ae5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96979526efbd4e69ed51bf9ffcc643b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2db6618deb67df169c7c3a89b464a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e788bd2b8f9ef662e1aa5747c2c977357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947613743215dfb778b9e9e43caee75358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0990d55030974cc3d81980f5765be359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1249d5a6d0110926bee9ea7b327a1a5d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08a137eb51a9caeaece75bdc685c65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a74b09921a988ffc9bef39df5f7eb1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc3c170149db7c2e2fe27b8a7108f1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef462a9a7429be06b7918a53541f4f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8323226bfc517432248e86f50bdea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fcf5ea323599eb95cfd33c3a8836ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b683eb99afb16c47653160fbccfd3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1590a212876d544bff49193a2722401368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4103d02b63fa4ad66b163b2d6b039d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc19f44c777f6700409034b74bda50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6554a71527f7fae4211952b28db609371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffb6d8c39a26f0c5d82f4e8ed7ae20b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72ae3ab64442491863599c3fee490a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d315d3113404937bc5b5f14126caf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f65a50230fbaa7be3ed1496dc7fde7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a9473b0e41f424676f74f9ad79805376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380270605c55fb501c70447bdd0c8a50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07effb56caa756eb7f1f90f7e101e0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9aa083307dc5c594f7241a3b15d33f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfa8f0439b75d81b44dd60d6e6a044380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a9f1ee12503f6d195a3061f915542381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fc901c24a2269b463d8a25ffb1732382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa88489cc62643e53ac806d2db4d75a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8425c1541bf168ab75d20d742368b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f617957a912dd67c8a92526ea4398861385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48085b6d20f76a4f726d4e3ee8fbaabb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2ef88dc8d0225668ddcffad8aea36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a300a163616734b00e246cb0c6b7402388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23fb04c57cc843fddaf145695f0e8f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ed8207eddafb58a04a85aa66401a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ca6879a28530639917df8551fb3ee391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e94d8d41fa881befd8fce606b3380392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13218c99a62df7ca43de82ebf3a91b3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1155f513ab278be636fa58cf509d304394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fa72844820b79584d3048ec15591b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118a4f23fe5aa53f1b5ad2ee120afc6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1bd853363fdc9141c5524773f99820397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69fd55ecd1538f5345a2f27893efbb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad42942c45f3aa27dff223261846ff399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc46948435db7d43f2d58b2e94fa264400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559786b9464f3fde68e5ae48ac140633401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b39b13e9c86bf7c0c8197bed68b83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f25097d2015320b2a70306d19adfac6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11ff1982bd16310e4b54e47555f947404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00705f3c8220e0e3ada9a4c474feeca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660015d7dd6c549e3e8aee3e6d9d2af9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c6a904880e9a66e7728412e43a1a0b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d26bc575a2f4014359ab3d4a3e58881408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8cf1d4b98064fab68d19237dd1d6b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f5c5887f962ab7cddca0e1b0f935a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66aed70ab446dddb0ae34a13ae3f9f2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dbcc00201a4708a1dea41adf168ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93c39c3e62a8050ecc7c941c93a521413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668d9290c2fb679deadd48d9502096b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e33a2764ba42f28d579b3a216cbc1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3bc1eddbf67274d225e6e82b8c700416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a5f25a5f5bf4ab219248c4f8f7228417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1650d59f38f7bdb0d7f20b96af9c8bf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a58fe0ec158d3f2d5a62ffbb5dd7ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bc223f470789db0d1e2674070d535420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b27b188ec48c4474c57eac6ba19d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d43a9f4f5eb9555117e2eb3d3b067c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf878aa1cec20a2c20161ae80bf7eb03423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8c3ccb3a71a9a7e5d2fbe21666470424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69884809e68d39c06732a3a9a644c8db425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223229e1b6680117efa939adc42e497426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78b6232465dd1073ffb13967413780427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278ce685596535b5a41078e34dc5c86428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b645a0ef8eb3942f0fbc117d62d0b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62387bf83d04f303e1a3b33a46d02c7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e820fe4b7cae0508120f2a1bf75d95431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e9670076275ec13cfbee102c3805a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7a96235503f4636345fd3b2a24f1c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94d7f96e38cf6ae04a370a392dd51a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fa895f8355b542a7f3e9bfaa6ed83435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88238478951b9081dacdb316a3a003c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb45fa8143697ce8d949563c12eb37c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256068119c15020f102ab6c9c8e0f125438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56719bf68a34c7a2f1dd4844e1ddc94e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5db720183ec72a3a7ac60d9385e49440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1be1a55786c63469ffb96311e194f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70285570bc5955717ddebbc447ef8e1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3169c282430c574d637aee4816b28c1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4ae24c30374dca9a72cfc5b0daa51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee466621fcf1cbf89fbc2d89e021c31445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea3bd6c3cc5aee1b973a958c1edacc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84d035e6ce3d3dfbd4c38f648a0fbe447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b98cd44187aefc93f4f0c7cb02fbf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73d2afc7e73fd9cbb5bce39ff11b3d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a5874bba872235e5b236a00de178b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f0c851067844ce2400819ef82e0e43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bc8b58778460818aefba332d28040452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4796a828cc398b5ee5ad2ed8bad57b3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291e40ea1206ecf73dea1d547205ca3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f9a156a5eace2af57be908af040848455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb00fba9e9dfcb65bbd8682fe097f5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5234b1d30c9aba2f9c59e8bdac71ddc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e2c766ab8d7dcc53e2af774904105458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b652331293a554d29657542a0f6597459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951215c4cfc38b4772a1a5ec8000f93460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3bc8fa7d94e263aac57ed126ea51e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944dd885a24d9146285e02155852e855462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5333a1a214705b198a05683768969463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f5cf84764468675d562b3e78124ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095a6b3a88a2b57d2c79929513c1d92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ccacdcabee6ecb6020484dd19c0474466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25165b5616ba5b92a84aea54ba602a1c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6b7ebd3b3a86d9265a889c561baae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3850809f0ff146d1e5dc0d61a42af8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219831216f47966ac7842496234130c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739c446dcf24134f8defb36b8dd25f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3bd78e89a21c8e6280e075b7151d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4ade4af3ddd2dfc4aff8e41a95997473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b5b8a076aad0d7202e4a80d4cbf38474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9488e3d39d7194f0aaf7d31a714248475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89100b8052bc913606ef0b1626cce2da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9957bb769a96f2db96f4be97809f737477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e142ef4ecfaaeda726b1e4bebe146a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a03cc1db9c3796ad812d21fb218b07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60595d1b14c31e736cc90ad09bbfbc01480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48402443c7e47fdd067b0408e7e5b125481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa0378acaf16c4dca885662a3a029d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a89bd4dea88d19cd1f87bb8512b37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97165799f314bd1dca1e1e5ff3e4e067484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92ef544f39f7e59a183abc57ae0779485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887a105b439adb2ef0348559eb78897486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096dfa0102ca6be8ad897fc8a9d465a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afd8c66b51093b37a18246f08688b88488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6645f15ef995d359d395c506eeb1d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922daf71bd9ec6f94cdd311dd4ed8f1a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7777221a21f1312306da428d7f386491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c378fe4248f354556960edd02a2b0c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab97858f0f5b66f365a43b85c863816493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90178cdfc467a7e4408ef0a0953c4c82494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf78b6492fd465cf9c9740bcb04f046e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9e66b386ec79ade45ba1b9adc0ebd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e7945a3e2d74c54e93ca06737b579497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f118d22bbed9ac7342b3af178b45b4ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa95c763584d1c935b6e014d6f34457499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285936c9de3688ead52d5a6748cae27a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecaa8a2871ff9e1eed502344a2b4f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3900d110ca6fd58a61e9a0a0007aa0d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23ab4ee49ffb5887a79a1c2205133f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037ef075072793fc48ba9ddd63a1998504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b322bdd762562b747f0cef2078cb0f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040ef9ba58d56113cdff3fde7478df0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1980818e41ab50cadaf2ad30b3c90b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c3ff517d3a1b2b3a7e02ec1b67191508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1644220d31174a3f83dc713878db1de509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75d185d88202decf6d21a72a7ffbe9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437fc6ced042f0040d90ca0d0484dca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8335000cdc8095c0f0bd6d9d0214a4d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023793c8f54c55aff593b5ce910a64f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e80f489959551894bc68237ef4e55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f170555be434fb89c257a1beff0c7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abcd3982c5bb1c36237b2c62867b95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbabf063e8d79a4ac95eb67bc316ed5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0bcfd60e23a3009976bfa3406a1e5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34e54e9a62e38788831f6c83f8d9d80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce68e96afe2b40d22618aeed10d90786520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d22d3a65c3debba3afa8d49c33d09521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2fb12d3fbeec2d8f5cf462e71256d9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b8a216fa73c321997eaa3ef2c39f8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39638913ef3ba72ef506a5437e0546524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87dabdef2a742e605824fd62f97d954525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db35992d0480bb9af3dbc408241bef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368173d312fbc5f301320d8f03c1da85527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391534583900e12723a8018e9cee616528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b31e4116ef6d04588c080e7cf75eba529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90375bb09192edbcd5ef4cfb4c23b899530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9c5e730d09951c4bd68bb452b6c38531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33da6603de4f47d08adca7a3f2203226532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bf55c0256910df456cb7b1bb68b3d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07faf32b9ce959fb2dff4e0085136ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4498a51fb95a8e8a9f23bea8c9da5f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e287c31c4732112873d24693dfe3dcc7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df057f49589dbda1db1877e9e4e0dc66537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ae40b43a3373b5cba0c3cd23e6548538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0245e09541658e3fb22c12743abe7c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44461320cbe1ce7b3523dd1de4b8493a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c401ee57cbbb1e84c8aa0b0c2e19a58541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd47f7a6e279d147dec185330c9462542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8cb1e63af7cfd3b04ebd07329e098543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941fe6c4fa66c45c1849a7703a681ec8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae183b8a0410c049433f2a1c4be92f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d44547b91ee190d8342f92d0dfd75546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab8a9156eca2651ea48d77eead5f34547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7de7760066a7e780ea126f2cc50ea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d321c1604f9d60ec64a0da46f1cc2fb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739a2fd8627ac701091a37f300fc8ab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613561a12dbee6865ca9e709fab35ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb27011a9359059c9e4cd3d35586ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c64bc92f8b30de444a9dc3eae963c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cb338abc3b608ed83b6f289f7debb2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0338ec00049b2e1b91c618c7e0fbc4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359caecdfd349978eb498faef752d90556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53549c09678da96e167ce69b7a7ad584557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7f22694f75b0e4a18858d4f0f8617558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb699965bc0f6ad7d3747d8d1dea9bbe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6bc0a716c206ac79fb047f35364af560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af875142ce358d392008c3af4518b8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd16ef214e149819b2df7fb224c659562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19a2a7c41c6367df50f68d186e5c70563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e1fcb019bb9c7a18b2448455d841c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63bb5f720bbe0ae27588f67383b312565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa30f49b9b3e30666145276009d421566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a227a497b8fd3cc702d52b6bf923d6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed67db89cd909757d137d6e4f36d6de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fcf2e61f84826628f37b127b1051fd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91583201563df7bd4c636de12f6eac79570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143679f0963d50c9536839c9f76523e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebeca24b12cd811dd11177a5eb9e384572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c663d0665e68c29c0a88520be02e9611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c814dbd45a7f6195cfc4b424472a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12573675595cc95614d2925cbd8f0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6f8375f335159de004645f92da2474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7750e348d987618a8bb02dfd686a1ad5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a975a9d97fbe1305cd48c70cf8f5866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243aaa94859fa3f1ab2f0046d16043627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72850c0dc19480e17476a09bc50202c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f18e452e48627d5b2f93089d49e1129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b9c158391e391847caa37e4ed901910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ffb0489b6fe2026a2eaa0b1414c7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e90f8fb304bdb65c2f3503c6fee2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1a6092517d7117baad103e43dc53c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328bc798d841e0d9c25d243824a733e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67d5cc41482332be5bd993ec03702215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2526cbefa325160291d93e000f59d916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1c90dc13bacede15c472cbefdd46f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b979c250fc05ccccaf9772c1a91b318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5e37d90e406319fc465de0371194a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6891052aa2de48acb107953e2a6c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da0de69383ed298c5b0b33c5a70503721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00386090869ff63d91f30e1b10bcf2e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f453bf230f04ea79e80a2d42c307f6d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f052ced4e017f33ee6dcce2e9eeff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bbcba287f28efc90b7b50d81b4d5625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ab0126ad6b19315921cebbc5e02c026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd97f38c663bc3952fe1b85ad12f6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a193ce02095247490e4ecff64682528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30ae1d0b04a785385bd31c438cc69e529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffda57fdff6c67fef40a9af6a150aa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7514ba986f8e2b2bc31c81da45ca92c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505eed148ff2f64746a5e4f8a71671db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a97fdfd225bb368323938cd822ef433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d19b46dee13c21532e0a7666ed853034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78444341d302a9507ae94a9bc5aecae735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d507f5a0e34c14f8340827d0edfe33cc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a372d5f984397fcf94fc11dc04e695f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c29fa01c99aabaf576c8169388d50038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2d05fb5ec6e8de27d9b45f862eb0739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf25e6421aff68f9d33aac38a2140bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ed6f2c0256b8449f39637d0133ee141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf82ffbecbba8dd883c3f04420d4c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8424c6d121b24403888e57a095fbfa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd20fab862cad13b5f3dd361140bd544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce26c91b6d53fe70ce621d919644a2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c3826b247998a8984cbc77ec496b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a360195cfe7251105981e5455b874ca47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccf88df8db74a4933d874820645f3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b180ce6d841cd9cdb28511652c9442049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf95d0bf8f0a9b0e7cdcf28927b80850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0cfba2cd2fb51994e33dbd3e79f7351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b59053863e223d49068448b510282b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3fb52f2393a3d8036a66784a2c6f1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28852fe99a62142c21031a442bbfd78254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77484bebb87e745324b11c7635585855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39654be4f95715e367e5e3c1dbbe9a9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ebe06bc65543dc1c93b2a61be6b8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed19165f5f00ff36c5d16f39d5afeaad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e36bf76daad48898a97b63da7724159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef597d2e02aedf650b43cf031dcb5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edec73b7cad743fa45a2e2eb1ada47a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ca78fa5a75d46824a75d428b307b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28114ec0da14fdc9dcd406993182bf063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d963380e0130fcce6b2304ba096819e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff88303307edbe920c87e2e61ae7cce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bafb409b4a3a77b14163bb7bfe714a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff16e88635077a7d8db8c48a9e0387867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfd32f27386c2205d2a487ffd9c3a6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b602be5c8b9cc5b7350530289eaba1369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34849bf083b44ae427108d2525bb66870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3862025577b3c248a1155a4d02a797f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f58089db8c84cbc9cecde9f6556278b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d0d128a03a842002b3f3a10b8571f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32cd360179adac3be77a048ff7a663274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4c651c35514d7340cd27cd572429ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454cd12bc2e96654cd1c66c8517b3bc876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648b2d32dd6d26db5e3d42d1ae6f0f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94414018195b4e3f22d71bf05d093078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7bf827dcd3b0a1747620182c8026179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00b009b3e5dbf2fe131da06ac476f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1e4d40271f23ff160b07e512fc11681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48917eee6415ccd5ac2834afe6905e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3d7c66207aa5f19038f7b3ee291d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b14fee46e99ebd8b7730454bf59b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afc36ed97362786111e889f75c702f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6c5e490aeca8ef4e7d845e1a92e4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99657933072fb2fffc34bf37558ae04987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fca5d13ef3ed30961862146f675e1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6300aa7ed3b5ad7b48a0754d80082d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59172c2c911efd75bef37fa495624b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c164163ecaa8338924931cb502bd6b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a226210be1e4f956c79b9736b6650e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5897f098bf1fff6536c93944ecb9993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8af4baf481bc3882040826b1d929b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e557adcc690f157d0dede252cc22b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b27cbd15fd5b19d15934c50831ab6c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52513eeef2832a34a22c5c81b43ea1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f0aa8d70e478f2c5a6af62936adfc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100be807b76ea8c4e716f6d619bec5199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddb689ec296c92cc62cae4fa342d10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af6a8195956b393c40c2d037bfc447101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea681ee32f51d82d552512df5d5e06102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577f0924ce3abb2f09bab455cde0703103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2374611a80600f13fa3e2c3c13e7bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a192ff7bdf8aedd580f04e7cec667105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b5f89f6c44252a6d7bfcfdf954ea8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8bfb54c4045c971df23c8127159a27107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a8e8c3803fa388b0ed99085e5c292108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b18d582a7b057d861849e88db9e74a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e71cc7200f47ad6ba34356a0990f8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35f234ccf84faf2e0f44e4253fe9d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fed5bde8b7ddff4faf4400d1770d6e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892ec73401c8fb99ce450a97e2b8f01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82be4f59fc3ea6066250a67a29a88a2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8077074a6c708bb5f935b71ffc10c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc19d22e34fc1359ecd16223ee9fcb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763878cd21007469fd2d872e2fc2fd5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d8c7e94a325bf123db8dfa131b226118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f806a5ca0b16c53b38fe0019f9813119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc32038ed0f87ef6874b3cde5ebcee120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5275775bd68c9f56070a9aab92986121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5c00f0120dc7c1f9b3a15dd4ccea4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080e04e5dbb5822f6338a1a833e2897123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dacc29255e47ed7852511edebc12d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783a27feb8ebd9c71beb4718fe6c906125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a988c0eb5ad24ebbcf9afb66a3d58a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152b52a12fb53a797b64f5821023f86127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c2c9396aa5c0c961ad74c406a57de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92945a1f09e99f2b1bc0137b6c888e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d33d10843c8538fc446502e2e1533b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25aefefeb13cfceeec6069ada4a8dfc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b5811e1c91ab5e13f30b83cad3619132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa300b1dec28ebc60013bfbbd954fca6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3e5d8a782b20ec595a95ca1d6c88b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14c26b520e2f6bed2815c46c1126f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a58bdd1cd441d630b61004c05079c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45878c24091d873fff96e8cdec20b091137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ff9263254853615cc7770f6589b27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a868813e5929740dbf6e631e483ed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d399d4a306424932100b8a22d4ba9e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aadeeb405d70a7970c038be1273dbd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bf6574668eacabcd4c3b23eea5bff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b3f60418e5d0a33cadeb0e0027f74143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd970e8091a903b8485a52b04903d1c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2be7a4d60b35ef059b06ff73ab1d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802b5b177ec96b511c0aac6a6665ae5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc244d8ab63d181e0d954cdab4f0ed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688889caee032f3ee04cb440d8c4d3b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7207c0a66834b0c923eb477bfa9e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72def5562a22ae0105975b6359554f97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dec03a2dbee14dbfe1f50ba654c456151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff3cd39cd8d518cd969ca6d6828482152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e4f5353b928796ab61072283ca3893153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d167093226a9d471518341b2d46a842154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbda65f4faa89c17eccaf87f2cea93155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2072b26719f6301449452bc042f96d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38497fc73de37b420629f98798b44837157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cd1312a30c907f821176d6b8e850f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3923befd34ac80c8565503b752b803159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6caaffd95b6d72f747d78a70c851cf6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93205d2c6409bd983cea30a9a8f2b9ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cecea90a415d7c4a99be801dfca4c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4caf7b38fad6d6093f05afeeb198eca163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d197a4fa145bdb8f6c743be3d86cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a086f6cf024c8e7c0dd1032d3f02d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd15f3a32bd55fdc7074d35fe1fc4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd09de5d3c36b1c461a2a3cdb3e4aba1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dd53ec4a4ac3c62226788ebfaaea5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d345db0bea22458f1f9ecf5307f25b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f7836f93a2dd794acc29ad3474f9b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81308b41f1d849f14eb0863c94339357171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2598aa9202a6d5fe991dbd046e56f22172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18568fe7bf0c38e48a29d2af9e43e484173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666a4603d6cdb1f16522bfa8afab79d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71bdcc67981711d7545e9615e93183175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17242d0343ac57657e8e715b6c0851d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbd39b4ddd3f42f12b3436edd7b1ae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ba9090bcb804ca2b7c2b8f0e6feee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e844947ac3b9dbe6e4ebe6c0cd4cf9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5c00250c774f61494647139d43c2a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3cea619705778f7dd9c35224c924e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e009fd80cbf5142d4ffbbbeae612e0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d3970d8c201b77bab40a578dd619f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16483f1a337187bdc471e8a4c17a7e73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db4bf2ecbad8d257be6ced3dc2f0e71185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f19242475e841b369c49a22574536186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d66ef2e8255acf1bbb8a7e73daf775187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67382dd06d75c784f135e2ee7b617e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c38df402cdaa09f8e1fbc7cbc2e26e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5aa12d86a0f7b0b4716890b7cdd45190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5451fe38791f27f324045908837cd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881aee2fe7cc54bfd046967f657f05c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af68c692834e34ed039dba0d07a21f1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81887fb6c46fad5eeb16db99e06f1676194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c9e3d480f25104ee53fa1bad2408a1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc3d4fc5459d4c8046a1ff1256ac83196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996ba4fc639f0595d6163ec3b2562e5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6725857f3e4bf883d61e4632aadd72d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd8d03ff0d8254342095fc9a84e3f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736fdffd3494466ad89ff41f423f4c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255203e6a52760409911c53b9b505d73201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5c6e62b49eed7f352d40786c5bdcd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433fc4169d1a8147a70f653a5aac1662203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fadb6a21a8e8b9e78207419d06ffb7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e0431f9185ac0675b44d0568db5715205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8cde7086489a4a3a1927188e0f0693206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8c3d61fd1155f4e8629971cb7ce98207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93cf258b03074412bc5fe93512c662f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0e70a5593fa1bcaf4a00f2b42bf9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e59fce39ac30e0d03282b4b85bfd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18732ca2bcd6987a6bf8846f986e2c8a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4944e18f21eca879a2f97adb1fe42410212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87579f8e951be4442e61381aa567e61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060446bf33feeac16e014cf11f0af1ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb358b8b9e164c94250bc2b3c6b0b18215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abf7c0c3c8f9e849ef2332ffd01f2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e357afe4cf2b8da58ce8ae63c6e0a8e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320a3e0b3dad4d4ee253f4141e1662b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b907152d688ddf97a3b6e8e51066b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4349bf1a8ce3584d84fff27ab5ceccfc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3989f829adc6b4a7693a17b0b51c46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a0541ac7f155a360ff2b311d722bd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa634a8953fc32329836553c3b97e59223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e0d1d6da17c40d431b3049021b014224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a2f120de81c40017a23879fdd2dea225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378478e0f7b8c9374d0047942ccd5464226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcd29e56e8132dc71803de152d917d9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae8c98b795775a310f6e12c17735eb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec76cf584d32590db800a81f809238d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f0bfd68b1f57044b7fc057506b6c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b32d08fee3f240ad359bfaa4c9ff2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcf94b79805a714d61a3775cd00182232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40614891127328e9c8ed3ac55faf03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210d0623c85842b1c680a6570819a76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd3666bb4552552c20fca61f63dfe1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220f4a4df56f771044e557e0b719dcb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e47749e8565e86a4ae133a8a4d0c1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5fd48f011a743ea181039b17b98f36238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c981ac25e225522a774d9675461e39239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6484095a307248fafaef46b9f3753240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0671e85401241cebc623746b3ca59c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1ce2801ac1baf8d6a206faf957256b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e393a2af0d0f6a00d2e7046492f4ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f738f73dbce78a9ff3393b24b5da86a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c130ceac039ac0e15921bbe879548245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c889e2a9c5ac0bd6e369c4814b87b0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a506e19b2e3506be23ab928654f00247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424627d98f405d4c62baee0fb8369ec9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34570919f147885210c194561f6882b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3869f5ac0b7bbb5210708358ff83a6c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8811637cf3dfde8c24f7062ce87fca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2aab4fc3cd58d783d41f526447868252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7392a6a23b5c0f256b467ad42eb13ee1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8feb8e72b34584508086e520ff7dd4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f935ecc299d0a26de798c61a27033dd2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d0fddb3a7da62a66e1e2556abe297256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e4e2cc5fd8735b06722ab6b35160c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697696220258234fdea58e99342c357b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b5f64597dda8e751cb90e6fbac722259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb141a661fa59831ed8a8c2c1694a86d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acefb01d6c79e2042cc4f2e948771aa0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa931c0dbbddb765d419f8fc359579262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b46873e7fb4e87a775aff8a8f55cd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cb9bafe7481b14cde0d505904091f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b4c9c3c56f50dd9df0512f3d818b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f5b0c7b5786dc10070b5609bc7753266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf8eb218dc9d71be858e81dd4ecef4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692543ad9ef88555d7e5606129d4e96268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a68fb8b6bbe6305bba0a53279c02f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5177af1fc85602a71e117a729f92f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fb8b705576ae50fbe2c7808c14527271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f975c4501d992d700af8a8a7e1909272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237a56cf7081f11abe2e3526f145f00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8768d267726f8d65a879c3f76e0d045274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7d84bb61b11d39fdc45e983f4bd83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656e93a2a2ce627919144af5847763276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48da76c938977db1b8cf743425bfca0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ba2d683e1e52573916db958aee995278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cb28b2d3b567c94e46037a16f0db2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814319b07ce3e5be03ef905ccf33e09280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad7186cb3775c1932ee374ce9dc89e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f9131fdfe3c8578b8bf4ec611b0fc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b820daec18c5d8cc6f5cecd5100dbd7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb397a1b97a112bbb320bb5cceeacb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aae3ba3240c296346e64a4f11a02bf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e4bf2d99f38bc98d0d92fbc9b75b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f9cd6f9df914270b7c9860ddf0876287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35761612f89613ed8b4af51591f14913288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e18bca1f680a276bdb68b84d045fa5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8a218deccc188fee0cf3e95f50bfa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9755ceea0359d3107b727846edeed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b3a545dc2f5dfc28f67625c91b7f9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1615520deba09032d37702ae2064eb07293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae42c9757d33532a819073837fbbe2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a118d680fcfcee0dce889e6697189295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8c91d0bcaf9a6361fd61bb72f6a44296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58983621d3453acb66b7501d21a00656297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578491a7c6dfbf3d27a5987dfb418c3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b3e7374048d90f0f3c85c7fd7545b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e65ffa6b2cf22280e3499114ec63a8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9c2290db9067831ea7d7cbf59839a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288bd06d325fddaeb6ae68f53469a27302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5dc8be5fc98054e077176cc9c65a30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd88e26fee0c4942862df5669ab6fe3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a0806c66437bda09e86e896c266b8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f990a3bd7804a49adead7b596bfc249306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3f105c441aba503f9977331ce6b77307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a7e904cdca95a52ec4d4ac2db2ac4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6848320ac05f0de2dae7169b55500d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dffb8f5815fa45ddd0e671287b556310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2069529bc69fa2d302bc30ca59613f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb27338ad86342cc57713647ce9e021312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91e84abf6d1800b1e3281f46316d81313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefb0646820e6feed6a324b53e2d7df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2564f88e504b9eb26fd42a4b9e25ee93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a71c12757256cf9acd2335e54c863c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7767573c4b522fe134f6e1c2d5cfb9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40478369b81d5f6e0104fe78ff7431f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8b899bb0fbe1b1b0f0e49fd860578319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70043bd373274d7ce73e95c5612314af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e5ab203956e83d6ba85dc3273f89a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79dbb2bc246fa4317e748f494fe190322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3217c9f06014943976ca3ba0498a5f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3430e3a05ba53431c6d783ff0159eea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936bc9e539d1a20a090b7234388cf19325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1c18dd30be4a77b6451092ce7d327326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c2e782c656b16c7615f87062cb3c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d47b6dd73ae94a6df439dfd39efeb4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5edf90691727e93d7d173237c151b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732defaff1936031b6cded02a9aebfc0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0debe530a103054c509f3e1bf1983331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190d29a85b0c4f302424d4294108ac6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66acb1cd032272ee30a9f3a5235f38333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ce75152978da81455242654b38722334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c45a5ab02d02b5d827f93a2b6faabf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd096e1d07ae1366dc10b9a9e8dc0f36336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58595e22d5de6bfcbb931b6fc77f9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58d12cad8606d2e35a1b01d7d99b33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30228ec3176a85fc8b32c0225efbc9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebfbe157443c5360f88f466299c46d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05177f867687b8256d83fa550e98662341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71448a09c7ff4f27dc02a768433f239342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4e89c21715755fd98563bca0f30ab343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8387d526445d255f1e0587c2622f14a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f1537de8996c4bd56744ddd153e4b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf25ded06950d5caa86bf62b358b5f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396cca625b11b1ff8297e52b6482af9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83dc9320784c3affd833e6819278d5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc77920ca2e23cf1c22268a9e87d65349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deac177ecd7df8e8263b0f83f940a19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73abd7fc5e59f97f6b73b311f74ce5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d05f31ce1eaae03270a3aabd28fbd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea646ce3db4f8435bdf92c5c9f308542353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d619707d673cda01eaaf4cd3e1dc3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27796e283711e34320d1a0e2d0e771d9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5fb228c62ee1fa29c44ff678741692356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a7204c2ead8756d56bb3a7507e9e3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636769e5f2c1a3fa228ae06ead8c6f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74df046aac3d9a3f02a6a7d1c35eaa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44cca1069a6999fac466a56321b143360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b424b0813dae5e6fcbb3c29bebbe4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0fe9d84f4cc90ae0069db4ff32cb2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50bf142b34991f0c80b012cedcc9b58363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08be293be018a58257cd55657c40c72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce2eadf2dc881f029c881994331ac67365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63660c82b2f7be48b0f84c4ebd1152366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559bbbf4b03a5e815f1faec9aa69463367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73448ba6729803af85478bcd1f86879a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f4cae05051eaf4e2b7850036c00aaf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a95c05a0d99c8744e695948677128370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d34d8e4ea49de6bd87a34fa0b8649371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75deecd8f843df71cf3fe230b33b2a7e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb0a6b5f8b3b1a03562cb65e51875c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634c1c7dcee6e7a2663239c5023be0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dcb0aff14b4bc3b8149ec538aaadd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805d90c0229c8952ab2c1865596ab00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7d09b602ae793444982be6c3f134e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ca40de8df2c44fc974f580c5adae66378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e53bc12c68c01b75b6271eaa820797379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529291b01beda9c13d1218d73664143380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1173d7b2a1edd2fadf91acd23bb0ead381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547d9670c5d45e2627a9a73f71cfcf8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290662627da402f37bbfff2a3ebc788383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc36146c18f9f81ef98a7aaf9c19b5e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e89ff4a79b893771acb6780220596385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9b464fb71d9acff73faf7f76a7432386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce453397d8c3366947ed53fd8711660387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4353a8e785589767c1f208f0a5001a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15484b962d4b2df4b494f05079b94b3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ee9b6e7644db393ecb970ef265cc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ce93b97cb32219de4233dc2ee4ee2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc171705c603c4c1545972c50314b026392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba9fd4a83bb93d12241d29aa03b9c1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25542f16042964a678a65a65a50490ee394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3491a8a687d1fbedbfcd56c9d4143e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8ab047a5e55c4e0d104b24a12c23b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1214254604575dd6d53bb03a54d27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c697a08e280e73fca2f46d1dcae38398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b73ab3b9759147bf282ed011626401399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e50ab48f6c7cfd7f534304ce289fc2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc299f73475ae94496a7995dd8a2de87401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9910caeb1fc4229f3987b352bea93e7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902042d75f5c875789b46d20a4976a82403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f628eb2b755092f0bec5df2073d901404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd88b0d61db23863d80473af1619b9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75fb683a7ba5afb22ed75c8ad0bd7e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab4e14c9242ae6c24495e2b1078df2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0f8a06c95a13bde4b3c7ddd39d17a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065371f087aa74e8814270d04571928409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924526615cd53ed32ea97dd89c94ae3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ed31906f4a6db114cba17638bb4dc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b59f60d896bf8163bce7886aa6cd6d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b131828530ea66ce27fbea24561ed15413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b662b53479d8e8d87ebd104d38f10f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e5b8c35fb8989c41e30ab9fc6cd32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0447643050b7b7c40b61c5fa27faf3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31c75e025dd25d095aa8b7d3eb14eb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5445790e4678c2fe1e7a8578f43af0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c066bc6340f3c4a68bb844edbb7a525419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74749bab585369b58008dd8f689e71420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465ed6b6b247ba37f59f7180cc73299421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c942125415903a763671f3b878288e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4439fd3c2b2522adece2424320c83423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23244996ede1f89b0445ac3ba0276b96424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6355ad07702c4b2f834709f1dee473a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224068e98473eba27c5a9e4465e2e390426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465745e0a91905c4f8e1baf7c91d0f1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6c1d8f20bc858312c585d4ad0d77f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c7c101206c1e9ca8b10996d69fa97d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b712cd39ecb40dc7177cc179be9b7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152b37ac622fe2b9d481a375faf87aa8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa7f6dfe6010a021422b629b7bb99b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5360a0f47fc2cf188f4cb041897d19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bffa1b693721646bf776bc2f3dd1272434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8268787a33ca4e71dfbf985cf96ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf63eafcaf44f1c8fa558e7922402a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad419b2b9acce0b6f5955db344f020437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dd3908b5f59b84bd91505353ef7a7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170c3f94fd39dc6f6c9bd1f042423f9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519c97556611d529f376cf69e93bd26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c21f18a40b7f1cbd6a978e375a8918441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f39a6462ebf8d7bf3960a28bdcb88442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb8ec08650ded22e1b897f99daa7c3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5972fe53e3e4248b65f15c98a3c77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d04be03519ec9d65ece9fa142000d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67393125711be16f5eb691bcc0fd808446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27a6904507658c7635d665f532efd13447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273596f66b536b1207d47bce8cff88d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459c5c2362bde73b79bf041a170f359449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1826531abd11e1bc98b53aef947f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0ecc4871e96ce7a9e96b207f20987451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ea827380e4ea4daadd180aeae3c909452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816f61f046973a6eabff4b28ce7f40d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c32c82bd5e30f15b0a9a518475e2d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb1b8b98dc5a420e9afa3ab388dc8a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2b15faf39b2eb5d25a8bc7a2641d5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f00f004f62060227c03479862a4ad5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856d9f6b3b4de8a488fe3e037645c96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af280030b604694af5c133166c2035b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5ea0730ae978a8353c8ba347863fc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6b59f31206c18ba95c6847e017052461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23fb1d3181df8212cc8ef38544a893462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12b9867143e7973534eb96c4861028463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4881e53556ac79ca53131740ba001d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796999c9b0cb918b6a80e907b349348465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b42a6a1129c0ac7c8913dfcac64efe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721016c4affcd857343dc1865835d81f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706b583cd3b06199a657d77a4638f37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be01728e5ca3c6e63e32d10ac12505469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1424b9f6d34f7af4560c8dfaa08be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abed52205dd199e66a1b1a0c8fc7ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43b06881d9d93d45986723b4530f89472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da17de5251924c49da758653448c6b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece634c83e7162bf8f5676a4520851d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2416af3d752c824eb81985bc4ce80f2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830780281fd41502adadf6fa05fca83476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42566daa3d0e0bd3edac18a3f10dee5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23fd4d3e3c806c1716a683f7d0ef93478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4962bd168c6fbd69cda151b137ca5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4367a64ed3d8ae8f49c06ce106ba4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192ae2bd5baa362290e2d2e9b294629481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3aea1054550448f791558effe1bb3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995a6b9c6d871ea91e6e52c537c50d7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc2a73d53e6d166d98cb2776114b0e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b6c7294e18ffc93260de40bde033d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ffe5c56459fa51eaf9e6a5fd82164486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff259a29d8b8deabc9a1b2675f677d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e3ed324100b6afd3edbb67029d325488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f77e19d2c07ea083c217ba483b1def489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3c40770218fdb7a7e8f59c1b3dec0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47d808c0fb9584790e59ceb8bada22491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72323d4a91adfd3df0743bd4d86bed5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc1a10303e5d67058f85d3c39417db6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd570b41bf0c6a5660dd92baef25a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8a44f6335e50d348a0535c0533219495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf04429823b1f32d5b8338f10d8d162496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c02ade49205560de9fafe893835f2d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2eb9be9ef17db5853e05a32a99f92498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7089c7843561ebc6d2c8ea3fe7f697e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88cc8cd635182c067fca687d968db71500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fd17da8b4f54cee3ecbd5e0a04346501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740986f632a5ce324e1ef43cb7ba0dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b226ca78c9534a2cdcbffec676da966503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa91e2c12865816d19f0133ba934f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec73e161386ecf7709a4484b12cbe06505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba120cbfed923ed706616d725edc1ff7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b20bb2b252f782f516d15e3fc63ca3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a9abd286315fe4504b9ba1c33a37e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e35b21cfafbd8c9f1f238f68d9528509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0190a56da21fd48e09f77b9c671ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0c783f5238f260d347a13113d6778511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978061f4473b936c5ef0b20c02bcad3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7bcab400b7f39d5718bcd52b008a6c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82f7d991d08757845da2fbbdc54a49514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c38e7bda4a445ab9e53b7c0f45c2c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c6e02858e97fbcb4d8439d9a03f94516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325738e71b8a58cc96753ae8a9100ffe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff1b32544ace5d5a97292b093dbd4e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbf21ccbb3e91107f5391e8a0421b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba9935516c94d454a0607492e2ae4a0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6e911879d7fa9f201d255cc0a00c9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ca8a47ee7a9313863b61d93428299522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18265016d0efc370061b5d73502b1ca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125b3ac310d7ce2cd3c7a1587a4a453524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d8f5e58df8b3410ddbb7631ddecd83525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ab36da9d4b4107b2c765d7ade2630526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfacc57d1dcab9c7e6463b84ae083ea527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438772be73fdb2287dcaceab21b61b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31426f6897ff5bf32dc34485a4f0b5db529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30df45a5633782bfa23bdb41ff625f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf28faeaeb8a96d9b44f313e76990f1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e2da3f74ca1754c157d160ce84e65532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c5d21ecc4407a637e250cb568bc84533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823b7145fe5a36747fc6cda070880d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47b501f1814d57bfdd990f4101ece0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702462cb556f31dc68c0fe2299e65d6f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b5e5b17f2b2f3aeab230585e7a651537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960cb09784e4cdaca3e412a439fb108538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dd4db8f264b16c0eaf0d1ea033780539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e34412a7812d7a0ff8a90439b75f92540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103b6502ba11272fded4866f9082e52541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bce76371a4272f99ed70d97f88c84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6aeb466ebe59175f3126ca896c9a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eecccc963123901741468e713d5db7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6349e1215c552bb92d5856fbde68dbed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ce5b4532f5d57429cc19f31615d61546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408c20706ce010dc80c0dbce11875f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8887e7a9c5d94e83adb20468912a9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6f430da15929d8d9b2c42e8f00fa0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb138b7ed5394d998104d27a1b94238b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37097e7df0b7b66aa818f3a6c289e0551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6caab381c1fab07a4103903004a2a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54769645537e10f1bd92a915025f10e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4acccc7a7343f68d33e8c353fd3b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc815d9994ab1a084ed18fc61b834d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c328b91063794d413aac8c6d1275af05556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd91bb4093b6d6b05a1adf465bbc5bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fee32b12bf1ec9ee6a53c75088c25558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f3ebb8a1a6ef850d8b109f62fd653a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248110ec6e550ee7f8a14926fded806560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb714d0a3126e75d3e9becfd0cac2119561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4e9df5cc27c4b8c3ba82f077e3d2b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927a3e2bcb094691041605b99762c52563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a7c9c05462eb34ca5eeb1d4e0e505564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5220fc2e8c4cba893e33c86eb6e675f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f38c24035686a2822b076ab57f16f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b13b03e15071a68424603035fc8ef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5b2a25085b961b498ed279e24e1a51568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28dc1c11678e99a7ffa02dca8bb657569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c657294a26136f57869d4934bd94c40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f107b17362d7324b9340457210874ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2ce597c21507c52a21e1d41ad8ab5572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>