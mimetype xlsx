--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592a92863b2c5a4c933816deeea1a6f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80717d052e7a8675b47adb7442ac599a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3088901fef5f77cd90d72281d2ea323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21855a795ffcc395547ce7c83fa7c28a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0718426683d245e2007933dfbefda325.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd3940228713eb70e2640cf9d85f366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f53dcb337af8a631c2a110039f67f07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1044070904d045a56b9fffe067d6d18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61b63ff7ef0d73f1c12404abc802719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9c6a0542604af913145553e87f44810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaf8a77b2490ae52350f4f9d589960d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32918885bc9b5f28cfd9185d6c0a3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994a4eb33d4c0e4fa8e443226fa2be913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d5e53af14a8644f901d0ae69b4f8c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c78d76eccada329c2348b7b561154b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324cef291e335bc141ffaaae1a610d716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dcf0eab07e49d91eee8fff9b95456b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973b636654e5c1a786e48e458a552fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d2d8975f310f4870e8b3e004146d519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523641185e938cd9045a4581e88d427d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80204421d72b3e7fd63f48e0cfefeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64410fb23ac4107a4d6cf227c2e057022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed051f155c4967932f5fb29f8bc9b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a07310e1e15dcb8db0d53cc20adfe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78750895daf1ec23897204ef0ba63c0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cb79f61f04d46e3d36c11e7f7ff9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250230e0a79aba80636b3c13bf9000127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055261ee8a9781c728fe4c77598d2e3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ec600ba16670bb8f02e550f1f6f6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328a9d486c0a5cfdf0ae9c52455962a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d438d9ea0ffa73b584aaf4fe8cb1256b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71302ba4773883217ce94bcbb6b5db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05ab222d3c7d02fd9026e30d15f6f433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6dfa97cef576cfb5dd5920146d376734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e310558bee3c63e9377858f7b3fdbca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db27bbf9081852ee5db2715789f8fa2336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e4ae2c18be3350481f1b8bc0d536937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd152124b2477c8da8d02fbc28eadc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba82334b40f25ed3dd55adc8096a1a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52e8ca8dd1df61978973378ed9e76440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152fcc0a309a07888f3387ee9f9f44641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59115fd8e66702db0df90f9cb1305f242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0a90ad17dc13f50324175366a85f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321918590e1662ea1584fbb89e9193a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194e00756c89031d9176d8d16ca640445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb33ddb22558baf7be035d53ec9b6c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861da117e14e1e3dcd6575701e792c5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d6566271c21296bc63498d4a6414248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136fe287f5f1bd248394048aba1c45749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1f14f0b7f4278686089cd71a5ebbf450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948e6ee697c6239bdfdb453a0d25d5651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5011d5b3dc3774bd4c4ebb72fc452e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6c222d64be1ae9a5f87e1b5d9197053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ceb85a1f1a135516648df3afb95cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222acd770775a90fab67a39d1136269c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0b59f909a4017b46ff2f29f2be7d756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30dec7c04b4e97cf17c84251fb960ad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c3192e2195bf4fd926cf0f2e95c9158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bcbd1dc46cbec7b4465c886b0191059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360621b8419ed39601a72af0274f7f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03d78e4d0e4525e55a42c7be19485261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88440cbe4819ab100b1135110ed20e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c4ad22f15a79fda0892672af6439563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c1083983dfcecc953ca55e510f30664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67f86820ccc73ef6b3419ecaea075c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0418ea5b32172da7cb29b921f92e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d794ae67c25e4be01c456d0b505208967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a1effda4fee7c716dffe47dc031ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f3545e2889ee66d41e6870df0b4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3a250d1083bda7d46acd3fd3d1bec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14c34ea9eaefdbba5c6197476a7d00771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e7d62d7e932a09f39898e4e2b1af472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4510cbee5438189ccff72d3f55ec3073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cfc139992ce53388469ba08ec61f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4573de8ecd9ff2f89b69470fa2a1375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fad7499d81db3f8bf5b9403be718376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c370c657353eecc6b777a788f8bee0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0c7c51a68079e3b61be79433ed6de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec14120a83debc794a01b20ff1fbe1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55830275fd22a775c27f7706fd06b5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06421309e93d4c8dad979dc63760d2b081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658a074fb17e7b866dd78706d0bfdc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede2056418b5d84a1c9d5bf915cba2b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dbf2f7c39684ce449d1001cedc0c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d91841ccffe5b752d8dd1911f3d67d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097a2ad85e2cd7d83391a09563fba1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb8476342b24a82a68828e8f72c340887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e9bfd48e67170ef600cfb5ea53a2188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe40d969beb60652eb0f25c855b36b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee535cd94474d9c681678bb4df24c67c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b70e0a97b262629e4e5911c04c49e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac9d09d5a0946c5a752fd241c983ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912b226ed7281353e57c328a75791c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc104473e52f529caf9e32376c02b89694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641857770e552b32e6858dd579ec2ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568b6dbc158716d81460176b4f82de596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11405150acba7868ac24c4ad7b2d84c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a996c751bbcb90758e4130c424a7e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366ef049770da64ad0fa457eed4cb2199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721776a8d85704b61c352086eb8b78fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e796e0ca2e17f3b2caf1ee3ffe902a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491429c7ac26dfe2d2e6a391e04410cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3270418ce119b07c217e64ca301378103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba75ac444866bdfb18ee0946858b641104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51789fb89ba3573240645cc4e321658105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b89843b83efb3982e8212b7be115cc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62ae80cf8b90f2dfe1898d6f06624d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645cd9e4cb070ac9d4ccdadabb6e9ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad752c52f0635987965fd74bc8c62f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f441e7309eff019e2e68c08db3158110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6f8d494ac04d5313941fe5593df090111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de52bff18440aa3f8507cef2afe2355112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedebbe423b7abd3d4fc808de898d15113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe85d93af6ec52c338746ae3736d870114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed02cb5e4323b5b784d988a9baf1d5b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3069c17ff3a896e83f25fc5b796cf28116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70490b907578ada0b8d9eb6569633c2e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2d8e4d5de8a79fe3510170ff152fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4006ab8b1e7d08c957984b202eeae5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfce2773980a42b7c23409aa5d1e6dc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0f985bc4b8599a9609dc746a597888121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6f486ad34ed43242dd5af4b302294122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac8e8fb075c4b6ce58265a13b996c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c43b59cfd3582efcee5e66563dcb76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f64f843450c35782da8382ef6aef7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ca71703a25de7498bc12de4fb63da126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d9e2a314405a29751f0edfb3fbdd2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6115744985b7dd9cf23831bd27dce93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ec222a518e4a52a60169faa88185f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161aaef4a0d6882428c7408512a2ee0c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062ab1e2f705ddb0d64c9126288853a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3f58975d6b593479ef8c017984554132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26153b6bd15a358d94454ccae1ecfa74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053225e2375ac30a3e7fc9d2b886948134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c5d6563ba5260d636ecd31ba21ff8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f50c969fecf5e79e8464666454c1c53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc981f78375b5bed7c398b769f7f3e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9719d6f6133406d90a9673c7594ef4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c04d81c656d2857efe7d3640d7c41139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271fa5c0d2102bf76d5d47eb007a77e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98075285646fe173bd39be53c3b4a920141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324802eb39f184d885f56f5e54e86af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847ebd5521bfe4b34ef6cbbd901e3cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc05c1dcec4805342de30c9e773b43144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb962e163361938b949d1790f291fed1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c32ba13a57d019069cf54c11fb51a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a409cb986acb46cb8c3695f49431c41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70899505e3ddf5c6c7d388648dbf11c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426ca43d59fdfa9a6d0ab1262a4281f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcbe98a0a9974a0cb4ba0783c79808150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb706367f4ccdec288cba10e09a8f51d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b957a8ec6a0559730fbc2eb96c95d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a095890da9f30787bfb472438935658153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430d6509eec4057925f6890c938033d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb799462ffd9b4ce36794e7e09329ca2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed57d0fea84048704d7eec8f569dc7ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098ad6268b2e585d71c01dff9f106cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee93056ac314bfa2522337ee23116ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9505b6b2b0d964d33936f4b96362ca26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8771644cd01d90256a740e67c90fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65e0032e85fae42a738fbf5c223d04161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218903ade83a9da5c5ca48f1acd7f48162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9314b463f3b9dec3457075ed02652e39163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419c65809360707052cb2a4934b7201164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825aff28a32726a619804072b94adca165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381e370d7321e6e66afbca110c32afb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5419983d5bead71530407b8b1fccbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10b4f0d36fc460a81b1bea2a79673c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a78a38c5b5f4e5084f73e7dab6924169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe067fe3fdbccfe3fb2e3e3e5ef5e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2bcefa60d3e63f411a6ecb3d33cab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5bc7c15f35f1eaebdde5875242965172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4dbdb3675ccc328580a4365d290ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73eb09b89bbc83333032fe0266dbf8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdd8c60f80b6ffe577a9126845d7be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4d3369bf6701ec14f53c70588fffd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedb227b9e98a46e85166769a3b6576177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e781f49610e9db7857f0421519e64b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c31df647f0d6fbab977b3f1c1993e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e881b799cb8f3ddd07a9498d370ac180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a3a2ba7a0561b2d08b97f4b660b76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b903e03b5465b65e8d02b66cf5872a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f97521e91eb7b8c5f324ce0112901183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2e36f2870f981cabe99612ff6c54c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0ed819acfdf4787d26cfa7be8e3ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ca7412d05a0ea07130051107699f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4e0beaee81c5d06abcc3eeeeec711187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365641b3a0380c18cb35cb00b47b43e8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b28a51eb0df08d61e735f248bffdf7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0aa8ebe104584a144c664fc65d9cd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8861bfb488213ab6e2292b90d47f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ad955b4556be95d2f021b2ff0b1a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486ea298224f2ec94f935be385245df193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc24fcb9fe2cd2c1eb3209590f00ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56753b273bdadb0c6ee742c91ea4e8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd07b275c2bd3f924488cbbb121a851196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a9aaf8b989ae556583e0dcc4a6fc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359be79fb8431620d44bc8ec5f06b575198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a635997f8e6560de328b6d3a9dad677199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf37a1339474da345e7bcf0003add3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f1eb714d42c32cc1a6688bbe0cbdb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64616c63dd6dc14201b6f909a4c557e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f35eb38c395811e0517515af367bc5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18541f3243bc8ebb873616fba668dc4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc7b5bd384157a39d6138dae3eedaf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3809e73f7c518c7baee9a9e0c1449206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb077bf11441e95a33d8e52030dd07207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a96ac4499e14f07172aae5ffb8ed6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c8a079f0d6152801913cf3923a10a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3916b3dd40d382d7f6b63ca65d6ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a443ee87fa3fb91219a08bc6e0749ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f84d667e4dae7c0674b93473c1c9c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfea82eff76422b2c7705e571b265bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4735fb5c6ee56a06b047760a171b78214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d99299b891956212b791777c90be9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de96a0937a8fb82ea462d2246ccf5dfa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4156b37f6fefe50530f9dc77f84007217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba258912a0597b8aac38cf5e915b92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9889f77d55d52e5a2d5529a7f9a6812219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea08716a1f654cd28eeb1449f148856a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6a5fe3b4f527084cf3f24ddff8aa79221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05549724729159808ba45999acd72cdb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd4003e4b72a3ca7a303c0cd386b61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c389634a2623035151b107fdbf17c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5280184854aab3c3353e2912f6376d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12f993ccd5d8beab14364954b63853226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17aec011ca22b3c277eab840ba7f31227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ad654c705e2168b58d3735019b8bf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0df558004bca9675772e43a1db0bb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02da21d5edd13d6e01b8bc193672a57230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43888461fc7362a2d637b9e74bbffc8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e49131f1302302dacd55efbf85170232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb8b3c7d9686945a5558323cf07d18233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f258da711858ac44b2e9ceca6e5749234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba11ac66aabde977a50d56b285fde0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea94dd607f1a46c725219d8ce51d78f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e4df0298fd2c7dbd1c74518ae1c968237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1128854fc677ed5e070050fb921ca8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d282f5d5b8b61129434f81eeec6356d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2496eb815ec2d6fc2629ec8ed3ab9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2132268ec634b4cff4ea028d84f88241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9d9db50b3a4ec9b4a911edaffef87242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee3689a22ee85efe43d9dc76927e4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7f465132c1ee24aa8302022c460a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5b8e831269cdae3ebac3cf03ea9b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c31dc45ac5993a8f86aadf3ec1693246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed998f30dc4e98c5f62978d3f0f7b8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696c6ad4cbb1796478d01384246e273248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9471c2be3ab99d53355d601a088db3e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93243b3d0f7e875d4466aee3d1e6a1ae250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69485e7281001d4894c690e986cb0825251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f32b117ccc3e11eea6938b22bab99252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0043ef06226d54e6a0152b04df9978253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3000a24e0e5b411e5c044d02453d6f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb781d2d4ca3c25f845c4663ebe51b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca0e7574328caa285e6b627a775073256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff6ce37ffa0633ecfd27057873029e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5df9b971f4da7ba94357dde2b1642258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fee2d7d70e15b3003485db7c996ce2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e93f1a97116d01136f9af301dca6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0e35243b7f239d9f8a039a79cd845261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01eaa6f8e4a3c0e3016729c6f17597262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c9db8840512823c0c0c27f1dd4fe1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9dedd2c7bb3352dace5c2216dc4b1a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f231aec8c5a72a2d0d43fa08d18cd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96142ea2cf80a4c97efb2b8fffa9fc7b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e73402c6c9069979011224dee3bec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc36f9ced16b4ec7d071753e4c5abe4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35320d4b2a2e881e732b2290a87ae24269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef4e88fa0a1644e563311905f9dc6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50faef185c2363f2a60a7c004d14565e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8d9b7b5e33d68cc15cc688676c33b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11b9c4c07ea8ec6b402aabd30ca26b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6453683d4646ea3c946a481e9c854de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453c7b6dffc5a39d78dc466bb30f365275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210e2659f1730a6c6830e6531648d3b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282322a6e5426975c74b79c6ad84b9dd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2c8246811e6e949233379789bf8ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b54241cfa8bf5d988c1cadf284e3a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e792694522e7fc537883df3e4a4772d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f0df6390a9fe024f75338833ad485281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce878d0c55f573794f1780500b1d0ce282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098154afc8b6f6c9f014d7bb367dcd6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f96a086bd1671aec6abf862d86fff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7063036155509b138a1f31662d914285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a682045a2772479eede45e8fbab5c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799a920218e1e964baf62de13c85b2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da126cd5aad2064b80c7377b1bdac85288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f689a0dd6fb5e33008d33e0158c6c1a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8381831dbc2c3ba0c2e866274803a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc942c59bec6adf847af11958dffaa8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98ce4244b714e97920caa90d12ffb5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd867cd2113a3f186cd4b4f7c9099e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2604c1384f6ef05a9626864fe24c0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa16801ae968d1c2dced73c01d3c9a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8597b59e32816fe555ab215b89fd4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a206364ed0490235ab26a21ce6bcebb3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaf5618fafe72a00e704acddb75ade298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d77417c38d08012d946254a431ae54299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca6d42fe1242b4681cabe5e2bf8b2f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82138579dd66b1b32429987dc4ec868301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831a8775b42ac52bc4255654e39c33d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986225bd1086ecd89a708b9b4a3b1c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91007e6ef05dbc4ca3b7b5d2884172c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd659fba0b343406dc41726266f5485305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8285647d25dd3bc1d8d24b835acdd571306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad56b29ae6d2c876864018288f40078307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12757361520a34baf7167b3f188b49be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36788d87fe12b25c3a3e63028df9cf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958885357b8adfced8fbb12d7a70861c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607886c080af3ee306f2e8b17a0ad54311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771285140c76e4cf91fb86d69abc5fde312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e8203c6ca79a4f3ebdb28ff97cef6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842ca496079a44cf67faabd227f2a929314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fef8d334db53114c31035eb1d6e0a1d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2fe840fea0242bd308c049d478c3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811be88b348f62f1f8f5e0144131055d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cc5685502f04ef808db6c06800ea5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfd40dc60a44bb8e39147b3140d309319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01609fb44f7f46025c2aba7a318d105e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b1ae9299705f5348020b869524513321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e973f35902362ee706dc5942a8251322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a7b634089a10281c48c3e1baab35d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff39c27510d3771b021a6f82cf5506324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019be0fd37a31834a756a87a027ed0c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ade6687311e9bf5b01271de25c5b30326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf62664fcd3ad80fca8ee56fed4c0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280e391506249686120de5c5ddb3c92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ba458b8c4b20191f71924a46fab61329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b49d5e6740dda9d587a5b1d16e06b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de401f6eff9d04fa63cdbdee502207c5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8433312102acec53a22b1314d1866332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb66b628ddf7108d7acb127b4be34d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcae7f77a748bf01da6c283e10d699334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4bc04cb260d634b21c3cf5452d0ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96a9108088094391d854c9a7d6ba31336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf8f3c22e8a9a01f0b929a45a1b4d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cffc1286662da3f60168d4ecfe3138338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b169d645b1fae4ec54e5abab10dc2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1cf5ff43cc27caa513ad81c78359f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd282c0b48fb1944f83c0c2c9c6964341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8222384adba96a1c09615033e8b8de2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b5660f90a08b3ac368f77cd631ebe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764b3c153e35317f222df0448ffd5b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501fbab0fbae4024d3040d25e7c87572345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b777920415410d7ccdf64a5f01e32a6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b864d6fecfe607b528f9ecc37bc6ae6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45871a6a5b17a103a8e22b69833ab8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77210fe324593a58c8a77ab7220b60e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31cb2c08ad9bd4025f1ce59d65e1bed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b4ae664ae322ee6d755cc9700305a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903d6ca001a1439cb8661d8b3659f35352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf028b65ccd32448bc9ee10673338882353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d1c69814d79d99477543c979f9a492354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb351a1d5c104272abfec0d65a153e3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5234a4a4a7b8f537e3d441083ae08fe356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ab537ce7200ec44e68f129a56ce8c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ef72379b91d9678aea4ac3c0714d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559f674f318830f91043fb9658a1d45c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f91e3f0207580432a15270fc2d705360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d2ff2abc7f7b8f6beb10b6c8a1da2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d5bbc5b4139df2a4fea0e041058c6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9558c101729f6ca3a5f1b529c0c6af1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27759170c7d74d69fa9ebba1ce78c02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee94741287e7ddcec3967bf545ea93365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b97b699c65eca075ba85765c0e886366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e92cf2cf3bd3fb671ece52fc31a1aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc326b6e87f961543a07dc7e2dee30e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984647d0ed3445ffcdc731b0e1fb65e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07382a90c8c5a713d3af83c0a73194e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0501cfac6f5489f2e191e21c11bfea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19c5a15eba5b46baaeafe097b4e1a5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a1a7b8c1f6ea19a4356b982bef9bd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9bddd05831e762ab3cb3a69902bcaa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b53e7e08414ccd11d6188d002729a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b858c2ed4937ef64438f5ea48a0b38c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5202aab0dd5992b6b83f54ba7dbad31377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89473348a04ac7e50cddd90ef87a2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5044d61508d5a611064f803577788c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583734bd1dfab08e473c5150ba1ccb54380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e5d1a5dbae9a085e0ce97f9ee53f6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d852c5289edb50d09a928b79816cb33382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112793f4ef38c880678d6a30fe941bd383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d3ea9d7452136dbb2ab722aaa4556384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752d082de069df0cac233b5844217a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ed0e0a55a18ac86cf57f39736e888386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d8d775e849eceb483b432bea86d71387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed0fbaaa3886c2a940ced38cbd0026388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fdbde3c0e37e0c5f1e5d14f2bfb02389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede5c4f89cd3986d09aa468fb5e57b4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f50977f89e749dba11ab8e0f753b54391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b11429845e904d9ceaf701fe7bf0e4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29a4ca4d01de7be058bb34dd6c4aee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4baa26fccde34b0e9bafe8de066c635394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4f53cde846b67e8416067e4969399395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084097d201f0280e786b1cf8c2a4426396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa1489433fcc7c97b27a5924ea5d713397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1df1ce0f7f7e0f37de36a06b197631398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4607a84103f064ba956f2a8bcb39766399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e9a092b7312e28bf1d0725a467fd7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53880a9b00b95278aee49663a431e505401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09369f05089c296aee698061f676bb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822022aa3a16e6097526872530025ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872c6f20502ab8a6c1a0568bc08118e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a9873c328d2d0bb206e28a8b758f4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7937e41abe2c7a2c518f1b5902e836406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e60394a5e4bc54009445f5415bfb54407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112064c422eef8a019440d307fafbdb2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430020a278d3af0b5649086e5b75df89409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0a8ffba5578dee333c38b42b405cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492681880cf63d4774699e399a54d66f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587866ddf0ab3c6bec69a1cdbfbad6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af449dd3559afba8064a883b6686447c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3ea2216a1ec831b6879aa79c1c2d7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b50c6216c41dc8cd227f9e0014178415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372f1aa345da468abf65b9a8243d619416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c351e344f22b00575179ad7d633cb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0cfcb9d5cd44d709dd85bcabe09b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b103eb97aab17bf6d74c58a3053d8d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21811355e9b68f5327241a1b18ad3d47420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb312a799f7e34e82aa57e8579e4ec2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13145447ed765ee00a76f1e00a362d8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bed16d80c7e9d7ee20e479f8aaf20a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e24d64a58a9899f80f41f0c6e6376424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031bf789170f8764d725148c445630f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309f4e709124991912d0ccd470f3b3f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904279a5d746c169162510e4ec375801427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5863276f4811800756dea54cf206951428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578f32cf067e308a284e9a4d1c2c062429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc18f79ac20562e3823c40904cefcde430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002db30929761ad585085efafb87e3d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d2ec0d05bc406a9fc8f2fc7d18bed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b724eb2e87eea65b703bad4966a3cc2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf1da2b45859e225d81ce4f105be64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a15f15c17117a2bb25d540f031df8435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b6fa6613c907d520d934682fc104be436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0682dbf8da20c1799a7cd3b178d407437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f84d669bd2a33dce1c5d93ad1266b0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa56cc6b6ebfe364891c1b1509422944439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30ac0733f8f6c7debe75cb65c35eba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422e8ea01af4c19b12c0fa3fda4531f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee8639bd93d4fedf9b2e9ab0dd89a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a406fb942e609717f18ce15c9566c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e80b3e3097a651a1fec2785234fef3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd155980ec264d5bb1fc3e57488ea7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c187ae244bea3b94999f04818daa3a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9294be215767df0185e3358c3eb33cf5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55c279899149b16c534d5de12042c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd83087fc1039ff47da0ef0eed84d03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bbf242d052c2a54dda416761b88f9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a4d3bca9ae47c36c7bce3f3f6d8f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643dafa65a952daaa70592f38fff363452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f79661f003ee6e5e4784a132fecac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be77f136d08b7788eb1c0e46b87f98e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011b36c68c44fd4e69b3e4f5ace4999455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235bb16fbd91463158024780b71f637456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ed82ebaf0eb3ccbc726875966c8cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122e0d9a7dd6670f347a57503b809d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2da4052dea1c5059098b3af3d369b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35332d3a6e06a6d7d65c472fa24c489a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e36e7941ee33bcb996194d5c43c45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f797cacb9cdaae019e5d1c35d4ed0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1069352e7c58e6ee187e5de74f601463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5507d2a46b17a2bbc293aa1348187e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb14700f376242b716b5e34897513e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97d572e9989ed4e02661a69f8f441b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387695535e278258757be0a4e5489111467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570bead1c0205ebc96f72550f3aa1d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466e96428584b02c0a55b00244da6bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c703ac69fecfc147a918d463fbd6fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36995076cc32b06b7027ce88d2dfccd1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ad92cd590092298292edea0f1eb62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9765d8c816bf3cc3185db4ab423dbc8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8d9d7f579508e5c9953fb73c955ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a9964c508a58bb604c5b1808ec4966475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd9f7485bf5aada6aade9f7c7b23b2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd834817315fd18b5f936b9b26f1f0c9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8770284b57fbac12b63fbe0c46bb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce727fd666690f2d1f077f97bb5d5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ca153105e358495bba9aecfccbee9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41726234fe55e2a2907d3e130844cc12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69a312bfe38cdbdddc35189ce04e63482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a355a4efd7d8d481e6fae439e3e104483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04ea919bc26c8a5f77e2442c333627484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525daceb518588fb44bbf8b92a06f71485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf8b922329391c2e70785c29b84e15486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3303844d0294db54828fbba870c2fbf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a376afd519f034755030586f8406f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b8c16801684d51b52b6c7c2146528e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2dbb14832e1493acdbe3d11487f73b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a861bf94989e80cb269118d5a274da491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9e188380c9ac3581b3a4e1f20d02c7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59417ea4b45aac9e5ebfd7e078977d4e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50addf238c067bd5da315a2043906c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ce06e041103cdcfe1d3540408f83a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bef5eb55b3a4c62b8bc7d88ba1629f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25107c25c6dd469866e7c3ef14887be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4cb6972a470b5a62ea4e97948b6fb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f08222c004e43faeccc6655f6fa590499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dcecb6d0ed097af43ff71a88ed6c5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18041275f2fc461506b503c1430ee2f0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d1d308a15042eb52ff40505847d23502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435648282544257a857d83ddb5b38dea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4a43a62fae5324289bb20ec65921f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbcb42611ac5e4d7524024f40dd3fc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721edce6431e3b32e977ded186dfcfc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e38068979c4705938e0243abd9dcb8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f0d84d6177799a860e14f17c999c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39d19c83b77e4c83ca92baadbda9b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4609ab3049dd769ea3b5aa57f0dd082510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509778244f7613d4a206e5946a13fa59511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525166f0d9a0ab738b59120080208ee0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f7a77df976432e25b033b385a319e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3274a74832e71f33a751ab83d9d8455514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9c21c897e8f60023d82081cb2a88d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807aa05c9c87cc1a65203f23c3f6879516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d226515d077038c24ef282c730428517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0118a02131be62fe5d3aa5247f5f14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d5c13c79cd686ea4c4a9824a9a9a8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73e27b0f2f4741812a3f2ede1d4741520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ee37feec4297c1025e8f28b3c36c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ae1bd8d69c258117084a5a6027ff3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e195c350885d777d53f90c38ea7b8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b16db5b4ef246dec5bc8be2dbc186524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531af06fc401f02dd71997f47350a35525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d8b02d1f01798f46ee1536e987bc5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d567b80b03e43ea197ab1419b58ac92527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172f74242ae471fb74521bfeca5d65a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb801ff959563c803a1a6c7f5563ec39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b443ab492f3fc3669653a95add399530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8adcb1ef5f590b4a5dee52548397e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddbd26e71799fb575ef0b1b4c285833532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711cc46761b171ddeacf4791be1de4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12979f519fd8d9b4ca07c126354b8c99534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b4345b6c5e07cad89b27f234934582535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667724727682a9b26669b10e36be26a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361e1aa6557b66417dd12288b1da8d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e35b23a77384fefd965606ff1e681538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2973418468675b4b94d80de610b33ca2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736967c74248ac267c97ff5b543d7d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfacc9f7cee3e20152da75e6fc28975541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85973890933ffd831911588448b71e5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e825e5fbde3474cec6a3c8a0dd923543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c7d110fd92787859aa660164c5b65544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef274309c4206e30df3e57313177515545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34195a491dd22c94dcd5b58ddc30c55546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bd16acf267081d7e99f15496c8400547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf9ac99bb17efebb0239511cb9a9ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7bb524cf7c2119d7d2b306a1bf631549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403d8ea3332e88b8a114df9b773d9ec550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94999f14491269c200354875b6f1af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419be4780f25f3592239eb558613f72552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7695e376cd6e234afd8f0d181652dc9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3fa89338ef300915f1f746f1b22421554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a722cdb07383dad31171254434ef9e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cff236a864ef21bb68eacf8fad4607556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c0ea88b6bd64af5b99e6ea599f858557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cba0e09cbed40fe41d1c00cd7b472558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2146559455a720ed7bc00b06fdb33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d40ed2da2d02c39137d3487ef2c186560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52647ff616eb657393d78a8dc45943d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336dfad79a47eedc75d2807a8343953b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c18f3cb39e93aaa59e277fca37a2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82837bfc607143105d7abcf46cbc3255564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7a196b05ac6b61631e070b16968fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1ebe4300717f391ea1fcc0ae51065566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213fe95aef198934ba17f22ead9c4148567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a01231ea9dc4b0b56cbee8e0ee6e0b1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89d3558bfd5c6150c2b3e551200208569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac9602f7c45a2a96eaa40cc99e308b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda2e13928944b905ecf804c1f8a11b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f86c29162be32e68f60351bfeae105572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e9640fcf55e7797b7c591000a6c341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c841cd68d427ea1592716a9561c772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fe5660816143f624a228f6f0e5cb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be5cf189f4426d05301666a25997834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc9119c0c9710095b4790bd8e98a375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6958b17f7faba18e4adc8294e59a0f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd63c6404f3fb6ca4e6d6c84a9e9e3f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17980ee8076577e7787911a123ba01b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086e0cabf6e2f55e705c5fa59d116069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a1350c9cf1199f18dfa73a7c4c80d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdb372cecdfce8b5e7e09685a11de211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e4694c2535f74c3edad077f21d36912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d89581c15a8722961676b9723355713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543f89461fd5c04649a013d5f1849c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57515e9876e8f6d5f863b56e3587f99615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726c292e09895452acc3c6622f522d116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123bf94e8499708d042f45f231811b4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5713d3754fcee1aab3da850143bff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f7afc0ac9e3039488307edd4ac80119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a666d983149c7306eac55fce0aeca120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771d7d9f3e7c48bc57db8ac1f7cc0e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700a5f0311a45112f8abaf5c8823bc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698b0b1497083faa83486a877d711d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fe4304c9194025466be58bee2172124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb68d9714efbdc7c7ba5dfa8319dc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbfd0252a7668130a14e1a0b6eef6f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ab8ee98a78bdfea45134a273c58d5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a4bd863555d9822279875e13a7f2ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989e0832ccccbfd81ee9b973b7e207229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b41ee742064d9d0c3971bd1272647830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45642197047fabc581191e1a331d253531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb07bb0e34e2a06275a43687d6bb5532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc615fab631436cf60fb3a0ba890c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcde233a32fff11c7fa7adbe9543cc434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710d4b47342f38841f0a271ad1cef8f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39a831ace665779cc3ee367909e54436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e9f0255e72e4d0a989911f0ed45b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f43ed581eebb891ec199abf96d554138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f6f1b835e167ba28f8f01087d535739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e21be25ca8b6c8559405c02a6c6e4840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bf875134179331ee4a6d93164c0ce41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888567b6584779098e607f890ef49cc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92d4e89da87ac89c8e88632ec4624143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fa4b05e5a8fa52a805ad4538e889344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ac746471e9f175694ab24a9785c1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad47aeb1d5b7f078ac12f60ef1a2a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63799d307e1122a312c4035361149647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deeb8ec4aa2cdafe34b579439a5e20848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bedee59293ebc82fa4328dc83798f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929ba7d25be554d50ad20c1c25e423450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6d9381d9ac0c8917d867eb5684aeef51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e30db1b03e7c8afef22343ebc76f152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f435ddaa0ef2f06e46a8f9a2e9122053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd94c7cf0c8410a6bed44099949d0fd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc210848d9ddd246306498fedc2a46655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd4b9da5193c4a7d3aa37385e9b44956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae9921704de6a910ad9c16601dbcdc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f728d620a6eaeaa31b334c95361d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17bb404c5085893dc48a7bad3ed743059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8def49c0632da6b89d52a05e63d2c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c5b9aade2e16bfe7670db22d57db461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9b69a30801ea3bcc0fa09d2bb042062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9e1114ef1f8624a76168a54b571ef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee935afc9cad9a828b9db685fc09d98b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8356908db0aa46f3e162cb198130b00865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb572d7b0a5d302624ec7cf69631d78366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348cada4ae85a2a3fa7017c7ce9001067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2cf7cf7fad0ad7de94c133c6805aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca782982ef55279f9911b6a1718ce9169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b354be347773ace40a67da80629abcf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee058eed15e61de244ac8c5af7ca3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e194bc0fb9d4e51f41e4ea3f04adc872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdca010b77bac6f3d24db376692fcf973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a41e5f12b8214344185476824db2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82589a1e815a116ffd1f3b47ec0cebf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b5170af8a800d9c3d9f2daa8bd6ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4601423640482053fba3e139f717f1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641fd2b8df3d5446599fedc92963ec478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532d14cc41a5423b446d3296528c12479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad08dc0ba6cb93724e4042a427e6e280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182db8507c1240c40f07fe43628b21b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1fc62ac8a62fda6e52714bd91a5e482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705cfaaff099651a0674205c39d1fc783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb702cff4470f7c6d8deffca16644984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87feb774ccc5f2448f7277affdfd6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505d3281dfaf5ae2daaf43702f2598786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbad89ba0247a7b95cb68ae0449a4a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b5ec391312f0aa02e8d5f00cc14c9688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a289ed8eeab26a83a9f16ec171e5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94ec565ba540a550d6ad9add71e66090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dda0372e1c5d3a6fa0ef522e6763e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a024c90235c4ec3076fcf23f7a7fa592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23c84224a311d1240d35271eb6a24a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1716a0306b2a1ce043e34b0d01028de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d94060fe36143914fdb0c5e9dd5bff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69982dbd289a2820ada3dedfb68d3a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b4cefa035690e90789e263b78ddbe97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37e76794653d75bd804fbd7cbc5ea398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bd32ae07dd65b3a6c56129bd5f08299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9735dc0f22a26b0489ebcb21a9b8a9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958f98405e0cd9f2b7567de74030291101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc11178a3bebc4f0257153a851de85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aa0294bec6132c0385d885638cc5d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d58fd06956b7f1bafafe1045b4f891104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ed03f8918ea14e67d2646c3d28488105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6839b6c1b16b858af0e0dd1123ebef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15b8d7eeeb597fc590ec6d230bbe42107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ec48808827ed78bb7316c94664eca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d12b0bd4d30226fde6068cfb88635d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c75d6df1f8ae2129fb627f559c61c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d423a3dcbf72ecdac7561033217b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928059e42457815c0be66bcd497384d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093cc30c611510a369cee5ad981f92e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203cb5521633f21205e93cce0ee1ff7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c6640f821935d1f41a2ea3a67fb25115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356433e124a94bf53d7d2cc336e4ee56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5451ec2835b0f4e577519d8f599c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c1a464c9c517ae3fb60f23dfe2099118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1928569943c6386ce7436a011d1adbf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd7ca8d828c9245e4075a992e8f2ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564ef246c411d39838456f6e28e5e62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b33bd86f6def5873126cc930ede879122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4caaa0d165c7312c3bfeb795211022123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4efa7fc141366bb79d105f4cb38422124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515093198797bf907d0ee96e239e0938125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae40e5d965c66027e43098511d5c761126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69b925654e6f260b617af8ff391ca4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c18338b46a2f3f8822fd60c334f0fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ff8b91e2020b47cdcf2619beda0b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32f1ab5a406c9cd720622e93c1b3de130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a8b9ed8f85b815ecdf06d8d24657a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0e4ee0cec4b723752a13193d71687132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469af69f04c56ac2e6c747bcbc3b049e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d08e70a3503ffa38785b997620ab4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6d8029fd81c33e379a1c75cdd2eb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176b65e38d7aea76215466838732aa3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6093420722a3d04e4f61dbc026905137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a50fd654be155467874b165f7f727138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbcb4e80f349fcd4f1804a49d87a264139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90eafcd5380cde6a605b7c707ad67a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8264a13b0f66a434f8a7e95b5c94d71d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fcea0a226cc3f70fbf55395349c97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce505f31faf6fbfc7299cf29b57e8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e90d2d52fd4526356474c23a45b4f7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c81b9868bde4cfce15c0d5496156f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4c1be3e8aea0e186a1453dc28385c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6cda4b41d0b7642f098414b25bff7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cd1fe575d5be2cf0b996ad4a45194148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafdce8a160e727eecfda7aeb9bda2f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73138711d6f675669dcdbf569d353de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc809c97a499ee9f1af9cb09f2745a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972efedd636fcb639ef6aab1ab76b81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0c046cb4d506e7cdd6f0e10389ade153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a9c9ddffcd76c29016835cbcc1ecc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465104828af02d00f6375929f81a791155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf077dc7fd4949b7fbc4c7252db5edf8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77829b81bcaac0c326926301c313bd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439918b764e51dc64711c788fd70ec1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026b5ad3aedde1c6e410c50358a4d1e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78adaa3fdeb397d59770946354931a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9018685877472c2665f6fab7228cf6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e375c6d685d2dcf2b95eeadd24e7f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025df4787fcefe9105989a6d734ea256163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9ecc8ff5a75789e2c254252a3a088164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6d8fe4bb6342f7669d222cced649e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaba7073515c2d096fd565b1976d84b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed1777b60ca7f86bf7b46d14028a538167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edae5e2536db569a06ebf2b09c8a00168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63e3dfc1f636fd008fab6ae88b6726169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc6ad27510480a8a6b84f8490bf2a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098766d66d2947e06190fcb4a8de47a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17479f78f0987bc89d5d32c78fa32a75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d811d6ff0b47a96181791e96320202b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36be0fe7939191414e8c9010de249ab174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea04207c0d7e78487164ad89d611f16175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09856e750f12725c76ffe6c3bc892127176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f755f53b997eeaa057772ab2d7412b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf48f193a7ad73f92b2c53d8187e964178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad7a2591019a39956aa7de35537033179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000d80e112ffce3c191239619c1ab17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cece6fd50bb7f11430b70b573769ad7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254df54865502ca706864f554d558fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69723ed0059146fe038cee4242f2af2b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e81b65c85fac16e7f564cc9c094792184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99017a5cee6e817409df32b95c60a003185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f07987127415ab0f3cdc9ab6d5eba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd6efc472df39848690e3eda6ca3e35187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef4824635ee74af83dd6341ef0824e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2145be15bddab75fa8843e5765de6717189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7cd1f20860e7367789cce2233b1ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45fdeee9d545cd65965dd797b138df191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c30cedd021b6b2e40f8b893425165192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932716edb793928381b328870442c1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65feea4b2f074b70e6e59baa4fc766e3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9cba7b0c5159ab93aae8692bd702e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e72ca7c5e87105569ebe58e429b49196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191827331719b915d5803102945afe70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff01ef6ce1e92b85c7970ce12a3d09b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df05c4de139728aa5cc0b0a8b41f5ba199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101d1cffe07e9c54acf50b32d8d6412200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193c23937df032a9676c1b288bbac72201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa17d282aa087edd47d24b597a023b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8431ef3edfb4d66f934139e136ddc1b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75dec83b96f4f63523967b22afc24f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d76c1e350afaef06d31744956aa4e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517525008a4dc32493aa45d76078d8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096a24c381431950a219791326df75a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8b2acb8676e20ae74dafd778e57e0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a7c6d32a0eba1957d1a2e5a7dc607209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737cfaf2a8753a757f9c5246e451c64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad75258e7f883de81b0f0226b502f05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58946421466f0796ce965850d6fc7d86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e727b1daaaec57854b0e8a0922a88e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f178d520fee697f389b5913fb9d94c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d16f26dbd98d059c47ab173752114215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5622329b67937d077f78f68a4842cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e963274b53c94710d870fba6a07fc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b47e652808d269b2f91cef6e72344218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89589fe5bfc2b9128fc1d57fbdb9d177219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d597d15192954c82841a262f4c24131220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4497dbcb48acd69fafbb0e38e06436221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca51f6f3a0f7ea002327c2ff3dd69c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51851c341df313fdc2b006f6f2e6b53223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626be851bd6b0f78b95b5ec3999ad3d9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8243bec0666d66078cff7dcaa3bc89b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7707f14a2f4d88fe72229d3a87e4bc0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67a62b2e86e45ab536bd095fb42734227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdedccd2fc3c12961632a74f3496ec6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b3da0650895c7724c49067e166001229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802e21801449c8e770c0b7a3629215f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8527f9e5f0b9a030534b735ab278d5b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2870df43c0a008cc226d0cfca9aacb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53232ab7325b4be1f3c80dcef520ee2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1e941f2f3ceeda30ba1b1e7d8d4f8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa83078fb6601a67837b9d301c66e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fbf1badaf239aaffd0f2d5e018551d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38359c9157ccdf6921538d17c5f2607237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6f8fe93ae6eb61b6f5e95948ed817238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e6519107c0c4f828f8b7f188bbe62239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9497338f4fa19a342b3d1ebe07f77240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589a0e93e881ecf0686138075d282d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a2fab27b74d4ef143696e00587caa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c959c8abaa7e4edbf70289d9e65a62243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b162b6275764a78cbffbc8305c66839244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40350a83ac7432ba7d04c2b5275c938245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc71779662e8c5d283c532d62a6bd8c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21ac78e35888cfcc8cdf8ad1708c66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ad50b08e64062be56a898234680a72248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463706661d22a2c7d5789c4619de230f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcdc822df6a58b33bc4110dab7de6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb157b197cde18f2e943381cc3f4bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d9f88a694e600bb4bd0756781c4f7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2bf1cc4f9ea7b8abf9d2acd0f6e2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0d9476967ef0659bc5c10eee8b14f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e581f7585dc4735be2650e93b04b8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe37c9df1f457b0c60cc54596e8bfb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb6c5aef3ab7fe13c7b9f7dcea52a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecb90866c03390007796d915ed1bc8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849e36867a56fc35e9141a6c64a7237259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba471e447d2e3c863dc9395f88dd32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46501ba6448a52077a282a2fbdb53571261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f466b542004c03382316b190eb2edf3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b017065d3a398209b38a31de76369263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697898508261c06a24a8f4b7b60a301c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5059838f34d23690df04658cf0b71782265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60def50e5aa03855d35ce6b42b6c96a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6246a81b7e2c0e838e41b568b4d0ba267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ff3a4288e786fcd2ab33859b19a8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c4c451d59f391f0704baac5d5cfbb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2d92c0717ada6a2c4ce68fef0871bc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd2d01cdcaed1c217e9497ac624cfd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e713531f17abf67dff2b4ce5e281047272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7c50b43586031719745f67539e3d29273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77004f967f0244b5618c052e33da3e96274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d511f4ad56e4f8d255c416f80373a37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f124c1d365006b201ede1d960456454e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455144796b19dd7fd1a392ea00b570bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd1267b751dd8bdd4f5c53412ed9cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ac081e228b533c3b5e7f89ded16ae279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae0f6143a7866e147b1c44b1a3ddbba280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbba710d5856d35ee285e88ca54e92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a02024e955cc47896f2a2dec2acaa9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62c79bde3886a0360c2724181fe9eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fa5003dce1a9805cc69f5de406194284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73511c610d2cf0340ee6b35f0e2c86e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d22cf9abc85484b1928fc259de827286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc05c6544ac042dd2a59262d1030149287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667a0abfc4bb6ffca053eb5e7223e2b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee5fbfd59708293f8fb7f9f0012470289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e566298ff77e383350ca8fa58f61d90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3424fe25fd0e9e78ab6646e239f524291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f313a023090ed42a0d60277c36a95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85586f8b00bb036033551768bcb836f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dafb7542d2d3a1db8e1d9b37aef21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502400a2fac4d930a90f19dd249c16b6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96adc23373e53b4c259695ccb13f17296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2730585a33ce3df799cb938366cc2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010331c905dff48a1cb44af967d0500298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97139e3a8d31536e3c2cc01174c9f652299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e6d6161958c3793a016a10dde5e4c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dab4dc5b10532662a5aa9b7c45988e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e8123b70be116b18ba60be7c4ad0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74405abc61b4b9d765daad2ee20f6f54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a8239376e15f5b92e52b6a2193b30304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c4a17c522936ee5c9da341d9c46db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2478cbe0bd678e5957366dfcf2d35306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357a9ee72794e0e3dd274fdcc010357307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1cd02086ba5251edcae1f875dafe3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b40479c9a34c61042dd2d1abfb5dd8b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cfeea0f3e1aefda22e4bb1c5f7bc6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d8f0417fa10141f17b2cf4c67810a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d085dba89086feca729c592dd5acbd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7098780979206672f8b91880308940f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e16969ad54b6bb8188b5daa182481d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742548898e39324093d1ea960005c98315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feb86d596087417351561070050dc3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bc12a1bdb4d9ed467679315534355317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48616b743c5ba9d8e22ee5cad20fc915318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c935231ac08c65ee222e9fa742e2528319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ad9eee3ae41dd707187b6c2d3e774b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665465a96d7b151a50a66a142d6f597321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f230cd5fb8b633d75ae1466c6f3c008322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf602c4b5ab25db9bc2eaf2de02f69323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96491eb2cbe24fe983a6dc380a8d915a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ab230f31805f2530eaa700f250016325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f3743b34fb9aff2ee9ceaa79c35b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d976dc57375b6fdfeb95bf843ce0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b05260263489780dbcac5ef4b6131d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd101c760b76ea17bc9adb4d5cebdd13329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c3288b4183d500b57909c69cf0dec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7427b3f67b9f0cf6ad422ec22eee1dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448fe7f5d0e10558f199cbd254cba20332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8687420842f4f980f671aa12a1758c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e02100d43f4da3208e0eeffe6ce64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b62c015967a9a7f4766fa2f2f88835335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29074ad5161f1b1637c7d62ffbc11feb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a43a3d5b92b78317d9e5cde4009a7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbd70eba8065f8c4b2a6d7e8e9eda85338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e48b16157282da48232ee55d8b51f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0641ce47e3c92b7244e3a489fe2cf6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938c846f6f1441aede1554794fe5313341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab211a5dbd8773fddc86b5e9787da3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698cf8b774c158723a16471c25eaed23343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944eaf0aa347810c5f6a700d7b27f7a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21351d6614d01e742352f24eaf4ee23345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085383c7bad0169bc67fa7d0064d333346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6603cd5692fa07735a42e7571446f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76dcd3f8836bcbbd8ba7462a8a9c4a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6d8ae2aaa3ecdbe0f1960fcffcdee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeff529bdd8c26c18b38fb3ee83d1e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368e09799f56d85fdb0e07ab1383a6a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47527a0830f4c13272fa197eb2e2e5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816d48d509b1f618f4ec65eb12cf21d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431b37137985e8919a265708499d95c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b93fd867ce40ca1acc37232d9a899b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0130e864cb42c07a531031f675cce92d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f463f3990e6b76f7e95b12aed9b49357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935d7a3ff4f7cd57dfd0008244d76fa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ce93328020c3aa348bdcde37152ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69168362450395aa79a9c9e8a8f09517360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d2e9cd06de75c7b8690bcec124c46361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc126df4364316608b8a928c645d1df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388c147c56c488bfeba28362f2ad2d04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b4c2a30194c8bf8e830da360d411e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5ea1052e9214d937086502d570b7c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f6b837e30ec80c7bf5ac6b810ccb7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b626794a63f9229759d5219a4e2f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b55adf96a221658ca1b25b963426e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdb3167b7edb502292ae0005561a9a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31ee802eed9591af260274659fbbb0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38786101c2f047b1c566dcfbc7bb2ed4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10501dd85bb350b7c9a989ab1aa249372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5ff557df9ee15ff61dc17f21ea186373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18437c8849b6b84ec207b20dd4fb42c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54535d25e37d27697ad4fc1abf24a37375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5c4150a01909992b9dea6c655894f8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608be9b539ce66e8c325a9653e250c07377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98016506e154fd93556f652a16bd8996378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65193bafc5f250a227aef5efc546240a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e000b459dd6b43034e6d47e2828af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dda7c1d3062a869504d3b4f5298793381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c816cda863868529ffbdb8e3b360e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ac95c9a6a25760a277260a56b1b54383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8971292d23fba247b4cccc036ebaf0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f771c726c63935fda694c0cbf0e0e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a54d600203d0892745fd03738f65a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f2ad4c935dd11c6567ae7364bdaaa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588679af8636ee4962fa5e02fd5e7401388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de225c44b584d16a7d1eee1c642ff398389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d06e6571041f63c0fd8e7ea81bfdf9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b01518e3bef23f13d982a557cb71e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c103ea45db15702af8c39e543cac68392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668be57c225e832bafc032f24eb7ecb9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e92f24bfb400470dec74da1fa5c461394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee6b99483c6d31de995cefc80b31d9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03443d0d3518635d743c053d5108bfec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beda82eacd4cf7b22d30cb6beda7a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc91a6a6e2141e98a97ca6a729638e7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2cbd853a0a5e572ff18119085fc8f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca576636f820258dfe7d5a424c5be0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793355df65d2eca0a5c0fbbe1c95837e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc8f4420f545ad42a02de79699e3ab402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353701bde7579553f8830fe16ddfab7a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae5ba75ecf95c40f0abc8c4c8c30cb5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b1651e1ed6de2b79d0f47dbd0d8d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b25a0d20b1ea389c4ed3d1be8fbad0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd688d7a81dc87cb85de2e879c295397407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec5258da3e298e10ebb5641cf05eb4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fa2f59eb14aab4b6df9d1fcdc82064409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432554dc0388127325337319d4ff66b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24181e522c6ee5a72b1b0cf59ff85128411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6bac3e3192d126ff4b86849f744cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf1e73f981890b8d69b8f36ff91ad0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de9d2c8865ed7e5872bdfb9298bbf6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef359be5d4bde1e3a2d120f88d906d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9c1e5eda7785d5a5de747e913a0de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0536f09cf88f054df20123da8f80bf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26a5e0f0b00540ef67599a2555a6a1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519eddac4f961bc2a9e181bc13a0619c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2abccc8930c7b2e2a63f6d855cfb7e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9399ac1e1a825b626a84cfb02111d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f3d18ea294fd38f82c4a37afe0534422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7d12f8bdeca8d53186ac8a29bf09c1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cddcf95752b4d320df123385ed688e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3388d6fe7a9e146fbe7f558b8614670425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1ba57d593076658198a9218becb26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1025d3a994a1812c090aaa239e31b56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fa9eec1f2a668d3be70037fd2d8f65428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea0465e5cb03961e6a5375b242d685429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a432f75f41a0dbe60ac0039ea7149430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9378308a73cd937db1bca4a2f2462431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839593988106401cffd0371f2dbff87a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89b8ff74c16db08926c2b4d9eb15f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d782952690ec349027f7a76a4b4d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4253d0aa026d66c6d0a2921c2c29a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40591436b22bb4d3813f00525e5a9f8f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd90e7d562be288afd92a6a26a2328b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cbda9b5fcfc0e9c8dd1a2a875cd79438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5c1c81f22cf62768c7ae64eae4144439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6741c6a7641812064b6a7770963a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da007087f0c75af107155b249db4801441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52122915919dcdd6f58a847466ba83cb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d3670a0ca82bd4aae04f1f412fe6be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c368ad1cac2b326cda4811fe94b70444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fd75c86561cc68995d75a5b34445f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71dd6ddb841168074d5b386f8e1c92b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d62fa875f194d842b457803f9dad4d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b02623c02bf71f56ecd220ac027431448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d5bac574a1d42eaf730b5474a75c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8606ae2ce4e664609ee142d0fc7f4ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a876d411691b40cfa80fd3d8353b8348451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2a861640fb62599169e520e5fed76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf458f9f1a62f80ea6b803fe222e3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e025ee15392aa029320c857c902729a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85caf1d5da9755f40197e0cf1307c11455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc8c934f613ebbfbc7a47c5600365e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c81f431263e31da7f3734f1774039457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3ad5009d9a2f24e6977a4c2f0d9a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52d3b08d2ae331d492c62ce13547ae459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899932a3d89aa3554b469d1fc114c7c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825d9d14654d54b2ad8a25887b3775f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed513bb6a94f50079e1ce109999aee0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c48fc33b338f9782db442a40e3f66c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d91abb2414531db10f2254e49a7359464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f79b5101c9ff9efb3c24673cec87b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198311cb21b45a9feb1d5799041942b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eee3a097ad1e04cdb7cf2bbaa9774d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae25a604b972fa967d687d07588ab1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14972195b7566545946af53e26affa34469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6167340e3baaeae856529dab55b15a0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b2a0e1b7f914ad806b1ca41c755d1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1f891862166380d80b855b66534b7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836f0ba65aaf62fc57f5de77cae6076473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bfc6cf93b9de63c19069efc5c4e86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a870006475abddd3455a9bef31de3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e9a3e9a5907ad7d6edd37a1b7a22e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4638ca803d1d2d3cab9d7aeed8b69477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4743bd4d5db191bce1ebf77b95eff4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e2f661bbc0a68de1006bdc102c202479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d95f14aa3ff40320421ce34f2d9422480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ffb78bc9d7c3ac769abeb0a9f7080481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8a17755194a34af8359a1a7c071cc6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf1d783a38c6bae66d86748213f0736483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695836c5b518e7314ecc68176f8d564b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea13843bacd8a218c0f947b5db39f7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43ea7274ecbff432b2da460b698986486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027a5cd251437ed6d8da88fbe18265f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cff4374e40e8dfb83abfd04f4e7d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e39f6d7ef891ccf61f72f6940b4df4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f5956af32878b5a2a59d8c39d8381490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c3d45cd59f5d6e27cb240bfec6e83491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d715f5e792f74bde73ab05d0739de13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a25b2103b2765ac13296f85a440c276493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac675874c0758be33c59ae17b7e36d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850d7a8ee8a21e1f71a776aca3dacf5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00eb4d09bf5dbf4ba42f0ea998a0e7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731d9656f31c2a11793809482e7b11d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca815de46ddea193cea0013947fba93a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437eb1d7c1b6f0c061ca14f333a42ca4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9e97fd12501e8a5fa4f4d090a02d2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3902a2c43bfb4261716fac34adfd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55402db20bbdf0b8da3ab9c9dd8f47502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2aeab41c7f96630b3e32e71c812dee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c2a8470fa144369c436c202a49209504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a80f8cf8d2ec5824f86048556ad3b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153ee5724ec78ae39028933073b98fa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f9d774657203c7ff5d2d3b7b2e825507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d9378df41ab8df1302ef19c048df3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74529c507d31931d898c82765a0f8c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c369da5d20657fe59b5b84af17a004510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1d795da9e4b774e96dbf4c1e53fb21511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0680a68a1a46f4e72d6a7ab7816474512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f156b88664e7f450900e17644a65c7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03aa2a0a4bb08fe0dc87d3274b8ba2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd88da7d715b8a3b51c2240d692686515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1628184db44eed31e46be18f5f0a31a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d127ea4740d63af25315b85d789dfe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421ff2b44a0e639ac20f770c267894b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7893b99120ff4c0c6904b0abe4334e7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7391f1b91512f7eee3a7757327c81e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea25b47be8d80c1e9ced3f018e99dfc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffd7c82be8cc140fbca608718d36e1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddb4804253f68a688ec0a2db93fb8e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4761459b51059b2845481916ca5b3e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bdbf93d69116180b50b76d362a0a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1364c6018d205086677f858b4f55423526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725704e20915a18f5da0c09aef413de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811725eee7d823463db1b8223ff89d92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be801749d13e8c2f5eeefcb6de82689529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b50f3f2eb660a214ebb034c6cc138f0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da47169b7605f75142c9ea3946912a4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e14c732ea519922f9c43b55a96960c9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fda8571d6efdb35df14ddf89140dd0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ccbe6fe85fb3b21fe734053a71daf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573163e06cff1e68355c5c8b9311254535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d65725fb745c3cc717a80df5574a9f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965c92d01f7800b9352ae8aa0618f88537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4005c48c8b3c373d460990b3ce662ec8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cb57ca005f97af3cc25fa58c00d3f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b538c9edcae2d183b8f131f7bf49a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aeed80b0c088c0ba96b03c602842d7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ea5c1e20e749e3cf7426914d786de542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d96b6aacc5a115bacec3a3f0f57cfe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23254c987ebdf1b778bbb6b0697a35f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c025b95c961f337b54f6787ce9fab263545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49e81dedb37961e515bd672f777031546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25136cf3da6a372167c45d96b92fc9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8384fd2ca39712c079c8107ef7fb3e0a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679ec936ac432b7b4366b7b7da918b8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cb98c707c24f43d49f697e97a5649550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c478bfbb16c92de4ab3b45ce394a4a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848653af3a04cf429e51249949e91ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d8c4809a9a2ad9508e31cd884a0e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b426e70af2e8e67c2ada03fbcfce8af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49eb902583de15f9bf2947ec10b41f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284734183ff152c1b2a4753154acdc11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31375809b9d91386bf74309a700435557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2bd5c3127dcbc9933aebe12e7fb97558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed94df24a4f94aca2ea8d827ce9dd8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab575ff8ff3ca43579a1e038b698eb43560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54453188ce53f39a9764712ca9e2ecec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d01183850c2a59ad27312b1016b171562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee87146de7d770526cc485a0e4b1905563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba821cdd36f3b8a35bcb3bc1361635564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf12cf0dfd00994d9542f47fe8c850e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291e0a8a45f762f83cc2ac49cde63d8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904fbb5a1bd677eb21d3760292513ac567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917352b308ce7307414f100a4bf60285568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c0a693b87fe6cac03c8c110d25186569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932b0147aff5e95ede657d31baf2246570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6050363b47afc9de72d32bbaba4da571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154944d175b8fd337971a698f134dbd0572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>