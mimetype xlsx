--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cc438d67d17cd7d679e25c05d345b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f6a0cea8d86d3d5c78801314cad3b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9fe3bf0d67e945b43d194f7f67cec3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2f0aac6d00c33fb48e7b368b36b824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f94f60867f2e082c2a0df446878755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78851f5728e73b9d7ecf868d56123d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f0a6e22bdf4ebb1e14f2c30b7ef1b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9068d95d74841620c4281d6743af58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad9fc1c0e7a829cd751d7af1b6d6339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8a173bf6c168ae2f2d4b2f35f5b5d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26770c3abb83da2575c4743020abcd6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f2f0e791570001d5f46df954b346712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69beafb495fdc644504c50da428fa413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a272d5bca4f6e7ec27b9306813290db614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88f665d57278df37ad3dafc78bb99915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc277f1a9d5ac318d1c900bb30c36916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9233f77409f7ca3ad53097b1077cf517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14657f535f10d1ab37e533e0746e2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ecc42bc357d4f08222cbe94e1ce7e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40c982385703b239b335c3be0b39c820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c046842d43c3e13feb0c41d7fa55d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f91fc96c241b0031442484abc9063e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f44c15c565ab45a4411dda7fe302b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a0b59197a91d0518da6860ce21bec24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079699e24af52208f3d231a22f8344125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d261e465576697451c95a1205c58726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bef53999656660d7095a042fe140527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed4a01d34dbc36f1163fb4e06cde7c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740be8b6923b6d0cbac665b364538c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c0d24ee7606af1ca64693d8e7cd3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c689910886ed6b498e5bb92bd3111c8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109da3bf042794dc994d8b683f2a071232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25a34df8598d1ecfaf26a5e5c3719733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c785e0aff35bd2f0e89efe99d694834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76e1a62beaa4600b5f6a57139f409f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5057083e4b651dc4978ee300a88b74636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033cf9b3425afc68497bdccc4e94efed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793ceafb5082b26388210c23d9b36fd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ed9d2cc0aeb2545ad5a14cc4dafc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01d8baf98e1f04dfac695cd421d10240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0c0c737025a2b0798753d74459a8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011cc4e542ed6b8d87f3ce05091c61042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9b1664d0157269fbb11ac7c3830b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556f1fd9a426cc4e79ff96282d570ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d829da47ec588807f1d50632417fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4180a4f8e6c6e96ceae19782ea683d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f24bcfbb8cdfa96302a6f3a94f4af447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e33d3c7daffeb1ea60faa9b647d2c048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7edc2a5aed6dda878662b1dcf5890649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ac85d536dbb5abf6d4b7b0ab9b3ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d3559ed6c24e0c44fa45b0747b51451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449a5eb87b88b081921a30681726a9e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8024401a51a901889db3aee52dcb47a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16abf89e7aab895078041734696db6d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bd512dcf5123a33716b3e395999de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44beff2d142604789c15addd04fc9e9756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805183caee5e678e435995aa747c931c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b623e0658006f34c710c0785c34385758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae078b91371b35b3dd8664699b9bec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716862d49088ce004247c184b48976660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b38524912cf746b659d3c9495972a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a79479a5e47bd3f5d71511c322def62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7704d9dc88fa7da23be6466a278f8663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67430f0361b9055f64f4a9184106c31f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e576b2decb573a72f0105dad3ca538b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1223d6d68e4474b57ac8dc9a240b34766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ee020cf604ae25e938d155569b06a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5758015128f48b0068f05bb687802c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49ec7d4a55a8835dc341f8174688c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dd4f98f29a0680811765b53c9c31170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59846ce2e4c7f2b50d63737e28ff98571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6533a5d8225630ea66fa0d517a126272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2beeec2db4eaacbd9c104b1beda7a6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2e4f10c84ef5627cf95f530a75d2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea8740c4da27c394309b600c5cfafe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb7da9c870c1048b0cb1fbafab783976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b4971d1360d4da2424a1a46a76a9d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8281235750b05cef653f366598374db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535540fbbeca20acb59e185b03f9e1d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d144591a04d59a10f50b75a5a094680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e92c3e0385b31a4229545f6edf2eae81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0b4d821c8052deea931e6a79d008082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e33e96c2148430fd74b19d94f2b8a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a6e2a3a74c97a7732b58c4973c84a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413004680cb8361d296a519ca1a8b0d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59762324c68e5f8eb3eab437e51b8dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83409461c5d7c0906367d1d9c3fce587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d03422e729ec44071b952a6c30b1e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d139d23d75fcbcc4254e5a077e6d2a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e9782606994a0e1851c2fbc00c30790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017a1c3ca9b64da11da997d904e24f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1e33bc1d4bf7db92e774985f8c47092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f8117beca8aebe6387573eaced39e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca1d65fcd9d897e8b085b6e3ee4fc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645053439258a632caadfd5eea12f4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fe0e47c405ec7633a3f7a7ee207e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ee9bedd49f1b1309e5e5b850b5fca497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2030d433ebd44ade2cd0749431aa626a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7863c55186628dfec0000aacb8efa199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29baaca84c319727bdf93a8a03718fdd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c8363c39cbf36077a5f8af9d7fd95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dea62c6b7dc637050e704fb8146e85102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd559ccf2c1c601ccad0fef7aa5f19f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447b086b7937b2500b11c7eff0620c0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5251750392cfabf8bc5162a339e5d75105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23a79dac947347da4b23b5db2bd8781106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0e2642391be71522352fd4d61bd34107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248647715ab9a360f194a74d496f3fc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00df4d045b3d919b483e3e8f2cbc110109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0662ab04bfd5e3417b960ad57e49fb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf4899936af6cb25dec40f21553ccf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3608f59b5c4395e5d744cd92bcb73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38598f8399a535320a6ba1502abab55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c6f6fde628f25d1b67ce556667dd1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0ad8e0af78446c5c3fca6885eed9e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689b92e902666596bb249bdad7d9a6c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04346005d9ee64bd7634f08241204692117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92cdbd22d3766b35863fb334de7777118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dc6b4fd8300af61803e17bfe329b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c3940c214eb50f5dbfc80869a3298120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc76d9353f1beb13eeb80a1c598d92f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a0adb9036354c95164c685b619342122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde32bb5e0242356eafa72b5ba81759c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74d36020932afc0d715c71d69bccb5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23668419ba6c280d1a8d0f371478f406125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a025b417f1c95585400458a36f75d6a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f506f5d190a0652885d3b9b3c6f36a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9265b35c10bd97941cade46fce0a397128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d2bae8cfdca15484c34c16ca32248129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4e1a10ecf48c65a5b571773fc09e8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d86c77910e825dbcd0e0c89f61281c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05687b6f3714a26471f30259ead60ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02775e32ec1d744d186e211023283c0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee073fcab0b85fb64358581686af0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988bf021942fac1d488f1c7458494470135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc86263ea55251eadd74386a98ccbe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b4fc5abf319a986e846000eef9d7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e927dc990e47b19fd63fce30280133138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1828a7434b821fb0882311abb1a5e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0a51f6abfb3af6a83945cf3c6c4d1a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7828e4a1b85763f8a3008fb4bb561e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb08802213bcc1466a2896f61307f2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a1e07fa38841e7d292a0db415311a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffca059249c3a03ce1da4a69e0df29a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe233f56e2e1ee95978668492c85d5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fc98b42de2fafc390972e110c0bee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654035dc4b0c895eebe99448afc0e01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca0bed2a91cb7eb3b752b8152e43a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9756ec4cddf3e6ace3d447fa1781cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6419cb4cb135f75a5beb18fe0e11efb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ecdf7b0018949aa6757bb29506fa9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdcb3be0229ddea22e79fec557a8aed152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75320e11f15515e81daa3ef1ecbc0eb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96286631b78264af93db5f30d703f0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e9848913f517786e2eb710eae881e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d4fcecf3e78b308af0edd3c501bf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1895a413f031ba1a315556b1b8dcc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa63aacbf7b514bb9deddbc281cfb8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034dccbc041c0b86d768e544a666543159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2873d18a780e866ae01f9ddf0d1d57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c58f88d96b847350e27de78864b6b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e8b2e29b0310a1f46bfcb70bae4e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c175779004e1aa6e6bb1350b376a40163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb11a5f57e3e0b763be56fa1418e38bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46df4427491268e13f3d7c129fbf193165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40add6a88eedd7b1e53f10290b80589c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bcdbf12a0d0c60b25a72bb24d998f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce461a461a1866cfc65ae257c2d46d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15120d0129e663c937ce6ea4b22ae9c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae0d7c69e2f64be8fd571eb32c2ca6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171ddfaa01d2d6b895b6213de09349f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ec44e343f2bd5ab13e084df79672b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf114f517535b30f52ea79c96ff96d13173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e51b0d93c353570343554f94a3ad22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194e6f0fee95f25c220b5744ca7928ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f177b8ac1763b0eaf5ad47f03cc33a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5325415fd3ceec60f721e8298af591177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c96105368930c42f7da24e386011f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993518b40262f0d34798ad69d5025a3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c2974a540862f4c9c5ec413463eeb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a01a1c1d0d84309e10ee5e793bb2a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66b31f0d1fed216e289f88bdfa5b40182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b542bc817b01459a890e6dee2e87f70183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20999e62167b1119b138b8c2eb3ec4d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09e0a078ff65e7367a22c42b1f73e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192128fe79c758212844ecfed2b480ab186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89432b4eed1648b59b9424eebb4922df187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e7226cccd31b82a5c75ec97223edd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c966ef614f4b09122b13a287b23c4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388738be7c78cf040c580745aaa4956190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa661455a2960971390efade60ceaa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7c27e6df09a1f90f0739e3c489d2a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1471ce299bfe08bc069bbbf3c88519a6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79cac1e0515c69bed1c7c364753031f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e58e2145937be9c64feb0b47ed8ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f1d8bb9da7f4e584f403d3bdadca5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968b9bcf62e84b9d1a65892e15999bf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002168720001d46e07bf7776769113f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa7fd66d4fd7dbb07b7a26506e22b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b502fd46aa0257b84e0df88b0e84cdd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac64ae3ea0b3945a2833171a4d8425201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef30ef36735e2b139e598cfa000aba6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2dcbaf424f3826397e6d410a41b653203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd84fb2614aed0b04ac4184f150e74204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721c1e9d9f3597d4f3a07db8841cba4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b7f82b2012d579eee73ab6948751a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c54be16ad5859c8d8339f197524de5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294968dc610f3731c857a66ffed2903208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8702a94f90588b72e22ceb416843f6a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f34fe9a342c89a54502fbc01c7345210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a55c0df56b3c3f37e08e5e95b3ef7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2ae3d18392f92a22ee25410dffb93212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e836ad7dfe40f82590af6e1d9137b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2aa65a4676ad1db17b224ce008205214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2155f95a3a83be4ee6990f7a9001920215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b0ca63d4781fdc9044612c88006ca216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249f7cc1916b68adac015ff58af4dc9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ab557cec41d8abecba2370bdbccf3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3e624d0dd2e6f7d49a4912935c376219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9c6b0aa5ccc41a576c43319544c07220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd2af65d32d5255284d7e06f032cdd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459a8fa55d17da017815afe61509be1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54ad0019940db31ba5e7bfd45bb17e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd0989e31ccc724930b5a2b50c3cbb3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711856c954eb202af078a596d6d3146225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7aaa2a4e728b98f8ab93ae8956785d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d214024ce528d2fad5bf4553bccc8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30f56384240d1271b61875b2373967228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a748389f0c8449531cff6525d38098229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160aa155d3f84c2a8eadd842b373320230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e645719a79f3a86d03d1aba25b8c947231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090e01067cd80eebb851df15415fee5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554cb1f97b940765546afe13ac75fdc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34e3b2fddaefedb322c69699f2dc87234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820c29a5dd8e50c065a04f33454425e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4a0b619c4dac472dff3e743630614236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f6538600e6fc5f9beb033fd468bbf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ff276fca7a871cd6c9d6d658678c3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f9bf1ae09a62c96dc84911bdf2a35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e661862769b8f4ff494c032129430b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd58469e82e5d8316e4e9c8600af9bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107287f30648058e0bcab84c1473156c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9509fead44796ea9f59a33ca76a6af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e50a906fbddb9d337ccc2a6aa633a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba15ce08557f5b616a55ac5885ac6f5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21026bb4dd02b8ce40af54e7533b001d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab4dacbfaf9eff26e1dd75f3a12f96247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94211eb5ab30d27ac5c9718f68ca8309248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5bc985dc7c5e6dd9ff0ed3f95932ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2caf35d5ce568db8094e397e93e975250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a62f9774668f9cf515b10c6a1609cb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758d501e80be627df4f9a30cdeb2e2f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997deb1757de79c922451fa5d627b3db253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3edd89ae7e11201e4a31fd487261f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f90e4f3d1f45a89b3ea1a5cfce3f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4503eb6f8cc65aa94d9bfad0b5cb4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99181ac31605deb9907d6be9ced40deb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae5ccae66bf73590ee77b07ec069a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7eba8956aafc90a54d29f3ff06075259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36adde323ed91cd079ae5ad3afd9cf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280500b962b7010b1f795436e5309a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1416a0e5f8021b04b974ebdcae80c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a90cc896f358eccf2d463bd9ac4fa9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671518fd33275eb15f67127ec03a3c7e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3ccb5607a9b45950a451c38039b369265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3051a55b9ec025f2f367ca5502f0112266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f38d97c8cfce3c73a6dd8e46e0644267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17bdd08ad7c2d6bd093673d3c9badc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7081c0b5d38bd892c74df4249af262dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b414fafb1b68657a09981f9a8e7189270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de74ba1bc8fdd8b417d729b58eabb6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2c381b8b7ea980b030f458e1cd556272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2113aeaa694dd9d1205fe97645bee3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0e7e3e1a179f1e52abd33441642c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae3f5f3242b9a5a2e5c0d114293232275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed80417bed157bc7b1da552d5f94e1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0346a18ac1ef9274930220afc27ada0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76642541f4de3d4b5fbb50b559a83b8b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89a4862652b7d39f6901b1b0cdfa6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452900808a33d119711e606992a80c3a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc61fcf14e2619f983306cd9de022d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08746aeb64b67f690519c1eb7abf9f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a7e29e5e77cdc0bd87e94be8dccb11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef1eac9f4fa75ad9b6706c8cd15905284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e05db3a469b0fa91561ec3a53a373285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b959f59e0620e69e7e8ac2a3ef6ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb2bc0d3256b353c107e563bcee564287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3f2cc6f702fbb7ea0a57ecc84b25a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecb4cfc8ae8b74c9f0e256c685c843289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ae38baf16f4695d251d0ad4458893290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da270335d81f3a54db06b067974a9a8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6feffb7a2cc6dc2074e48d9cd6b2ab1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a65b9a768285a93814308c2cbc3054293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557162ccffc2e186b6afaa5e82decb0e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccd85f71695e1e1ba3e13aa8fe49a99295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b077b396132bd24e4d1fe484203a1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3c8b95553bb1e8924cbaded4c180a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5414d3cdcd4015a09c551f1c385e5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ded3c2f4e45132ff44130df6d86ff9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ad5e6e7b4bf0743b555bbb3da658b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7af6c15bef32d94791f43bcdb772a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb9ce60214bb4f313657ee39387beb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7a5a9a7c07e5fd085c68f7c817f31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc5d115494a30c887731e3d14a7cc2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011624c8339eef8fb7e015d43f626e7a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acd15429275b54e11862c65ac8fa9d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c94672150a171aa2d334cdb254a99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2710ed286ac0893c5585948557d0d60c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf1bb3c19d06930b480f249c3d9dca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf7cf43a8c60d51c1b4f7894006ef8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56806dd07b246a1f8054b6401879a2ec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed703ed3b8bccba7293831a1a31f432312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cd08d311d2260a622eb8f45fd375a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b64ecc95c62377a72834be7543175e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed188f8f076c6c31114affc092402fb7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a952f57811d7aeb160ad77b1d53ed8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eacbadd3c99251ed08ead716ba3c7b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e2c9845a0dd3979180f7b4b1f8460318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b934a9f711cc5a06c8a668db30ab5a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c954fa530a75d34232b511dc05939a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6191eda7f9bc5c9c612f8166c8396e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf68796d40d1d0439f5bae67268299a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421fd0aa59f214dfd6d4a6c04864ddf8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70477bb06ead040a96aa24fe168d5dee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e3f40e039b8d1764816d0eb96360e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de7c887bc883f95e1b3cdef27a1cfca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f184101068345642dbf7d92e85a71327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76bfd3b1d578ace3d2eaeabffeb950328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7922a64b0a292c92a88e93456e9eda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b838b671dafdc543f00d9dd6f0cb6457330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822629c59fda43530b7a4da4499eca6e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a689f3b222f72de6c8447fc325f56332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dd717571f12f5549d9d2b1b43ffbd2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91426f88e86be8086964dd9cc20e061334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35c08ea302d7eabc4159ce3a1e5efd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9389028bb740fc10229ae3be9305843336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c9d15de1dd67f8e7468a6387b68c7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044371a7838406e3164affee03770cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84c6d5e6aa2b2d002c706898735420339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c95bd408c6e607c0558c4ea36fa2b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64970f9a41988bb7e4369728c44e9d3e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacb9dba7a2ca7bda355a746b04d1ba342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466b5ce5d6fc13b4e48e504a3e9daf6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2970183c1edaf27306294ff19ca167d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3ce733a230d41d16a0886fcd6b51d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14919df5fc2b5102712022750f6d957346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f8a0dc3729c1671a87da1fa2cb287347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b72ff0d9bb2ad686653e4d336e75df348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d907c777ee8d17d510b26748cbe6d12349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f45019cde6b093d37d5a725f184b2e9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b117c6795fd63b150bfa0b004da4f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9187a08f128aa2d3eb2d4eecbe3a219352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3554e15583cccd9c0548dd91c25c8533353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eab579d133abedd016ac8fbd2696b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa0e08fc947de075fdffaf6ba910f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bcf6131a16ea558788ae3b270fdca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b6f22c4d36e80ad1d6d25e44ba33f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15b08fa501a305fc283da66c17087f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6437f12cfdd8d7d5a72f237d3453aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17841e67b2d9f4c275f5ace3d581b033360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b726c879edfe4e77c062c5cd3f898361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859145b760333f4d05539e18a5c5679362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a44e76a03d1663118694d582a13fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d5a9b954a3e8f1c5341791d2da0d8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bfa82b01847f15a14b77140e174213365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e823ac9b2cca7454e058c2dd814a8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4e80bf195ceca4adcd82312b45664367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8a75baf984e60306f49aa08f900f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa9097d203490065d4d5cc8ee6ab70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9f7725da97120b3c82c8f9f7647da370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fec055355f6f0901c4d3b13b059064371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a3825d06412e263f7192bb31bfe72372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cfe03e6d5b4574d07f1904b0acc8e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ca3493d2d15b7478d21d91358be04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce027635a07e969193da9f616199918d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2123d9941b063fa4788f7f700579731376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f26b789ee5893582eb723f2ded87dd3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fb40120bcbe7680274dc16c047b5e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052f7920c2190cc21189dae37b16bd1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564f302d9dfb69c12d140afcc059265380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16017bbdbdc49186655eec14df78b0ea381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e228d05c6c44b663240f4ca6ffd59382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe3ad129065b03b64aa80cbe37e0a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940a96fe646b22ddb52d741cfea2179384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a9f6c95fe4949444aec1fff340d6b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f55c37b1b896e146a19b024ef84722386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff3581aaa330a0413d4e9e793299d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eec7b6bc48e957b11c87d47f6995c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a7615cbf9d75dcda0d13833cb5e166389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753b94c707bb81eb84ad7e6d50cea26390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ade58db4a20199b38b71281c1a20c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593c8448b95169a93dc61b30c0261c6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949dda2f128aee8dc9fe937969ab5fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202828909a101e81570e8f66cd4537b4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeafee9ae4613ecdfc2ffaf5f581d11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf4c468e8b6f25b9b3024c9008f3612396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1755577930b5de5e570c6ea4f88cdf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e670ce848a963fb153fe884265bd588398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a69f3e7777c83b1b5df0754518da8c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17a9187d234ddd4af2d624bc0ce7d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199a48fa1a4b1567e6c9834217307c1b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5db9ad33eec848aff8c07e0dbd7b15402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efe4b8fc9a320fc3557a7c88ddea2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddba6bd2935bcabb63a8eba0a0066d1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45db9e961165a98662f08ed71b80d34405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81868aef643cb6eba334463c42078e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c83749cca6fae3a7a62cd14afbcd24407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7fdf0f65f4aefb53049fc56a07be2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea303a6144fb120d794a51149d0acf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b37e1de1ebd67e92b192346450b5a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864a1056715966885702f188606b40b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99ce2ba85480d8493aad36fc77f2fbb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda540ff148edfb0fdccc271fc4dc45a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ffa0a49e67a86aa49db54dbd51e62414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca45cbee27a6aec7f96faf9d64d75643415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d361ebc22e90be38b8ded821825ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659bd7c17336b80eaab35fa1ec1ed67417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d805ed0362a81c520c468ec7e99546418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7ce6ac60125ed4547d30f7ffb36f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e3cbd849428111ca6d64bdd0f6e0b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08214e4a9355b8449951161ff620b333421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1985e371eea7e3d40ec32399af9cf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b92f0255b138439a763d24ae331507423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b323c8894f08149d8fc87128bafbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9e9101dc526e9022bac41d343aa22425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03778bb72aa20a6d4bbb6641ffdf2967426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411642f867afde9f0e1929f9afc4f81b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4aee3bd61ac85131609007738775a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b36c98dd89c6d8b632cf05617b731b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff2b7ac5845e5aed2f764a66effd88430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad47af7bbfc0a58e2191a29ebeefaf2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e39de71cc2b06fca23440336e3d068432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db19a5bcfa823d081503f4b1815cbaf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75be9b138f45ce67c20a5285e47bbc1e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef61b410d253264aaf41b34c9b2d2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708983b58061356ba4892ca2525033a8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f5d7791045d8af519c3aca284c185437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950f3c16086ce44f4cfb6685790a080438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bc91a110746079666c1f6f8a057b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e58279c76dce26fde13dfa113a3c33440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4408e1e4d00b4f68df430a738e03a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a48828275904f6a0043b3b50768811442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a262f5d654ccb9e18fc54b6404137443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f4a581997a178fc94c8fa530608d4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ecda2c9669aa3a8867cc2c0a8767c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7fd309e5f87f634268c89d3bdd9b3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd11bee623d1b8751325087f551986447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fecb7399b37a28151109b026a9e7f07448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa63ff6fe54eaa1a3b5afc00043570f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9c1b5e97a661db724ce62a8e4d17e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb291d65deb803ff30cbb18f4971fa9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51935834318efa203d20bc7bd49b80452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413b9cba4a5327fc2d303e6ede608b0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb1ca9de19b7dea3ab443c96cf22dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8059854090d00f2e23e03e7b0de713455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa34b75e79644c36da43bac97d2f657d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa550fa84e800e7fe307eb1bb1640071457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d88f88feadb55d538caeb35b1dc2f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e20ab5a7c9174de7fb87524dc80d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fd36da57e6431b6fc3e34fbb9f871460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67785ba2674e4f35d4fd1f08073bda4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1c9754922f61f93cd2f3fc8878ae6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65957ba775d5963c778fdde7d2ab21b1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd476734d687573cc0dbf52645a2ae464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5611223fab780b4f906de4d8887a60465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2d793360ab91a583a175af242b38c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b487115a28e87cd608e7b3e0b185755c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a2741da2e6eec33e4a475095431f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2cd20e5bc82ed4d0ba5dca8bc242e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9904295d926056c97653eebbc6cd129470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2786909a1ec25a0bccbc22b470f5d2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2fe20d1fbb6e82742520e8856a938c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06019c14f1b1bd83b6ada7272c0073473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f9d26db84faad3f42f6e01404da87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342422bc10405fe999b42e87cb6cb6d7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc27524e4880c7220be661cf95e0dcb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1b154dec35bfda16dc891e55ede93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b874cb692c41d8da5c8c93f2a6560478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e436c3cafceebffaccacdb74a5e422479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89d5c54c2082bc3be44fa51f019127480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3fa70a4c30e88a4d25988d386f128481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ddb3d6cf6397eb59e109561afbe7a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937679846b3a494786dbea01e2fae9a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d945d6761c3421b7c4de84cd601252484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f9f389fdb5048b069fbcca58d0b712485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72bdc8ff531f0483ad8155b0272fe59486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a407647fd60992e9eba7d8226d9456487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6832a1c6db5006799d5ddb243cfd90c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa4752a8a2531c6caacc3be82c7e3a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da25b16d566619b54ec998ed8f62c40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724d331f426dbde485d00adc67884b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9cec81073c522dd026b92142d5246492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6961e00b3b39bf73ff807892a111da5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de17f181318f7bee5da97e37543f90494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572d9cb37086294e25efc0d818779ca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cd088381e4fb312d011f77e8bf5d5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c421b95ece6de8e5270c670670660af497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae2d8c3030d23b09591a31f8ad874e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd060dabc5756f3d98682d354f690e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e39b1cc150a8c0c8ac5f01c284dcda7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903000a1cd07d3bf2d51fb0ef902005b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ed332e0268be44ca4f7679915b3f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b4fc34c1f04b7a6bbbd228b76e589503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1469892ba2331ab76b5b1db59c386504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106ccf3b9acb905cdd1786f18e3797f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d00ed4ca8c118bf38935bedb3ed7da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77222ebb522dbf19f183054a1cad8cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dc65b0901bb4085c761bc19e423d1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b593079ca21c009f6d141a31b55a59509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155da7fa557facb49953a6684f96a105510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45bd8fbf3dc6d83e4c90e92d2732a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e49449bca4e5e8d47c5bc9f2836cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe513b1c67708bbd3a01fa4f321189a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211e14ebaafe862ed288904bf04ea6d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f11c4fa5d6b77779aea40bb11669ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941679cf4a2af2fff4efc288b6c056a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e6c93fd054971afcbc5a9ac622692517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406472baba949839c68dd0fd73f3292b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb11f3232535bca460c598353b2a7f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880db105f06f84e7a01f268de1c9c25520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f20dfcdce181cbfddd501df16303e6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3789540b9a34c011b4686a923b43c79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e11e3ef240c6355b4eb2e05280169523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e2c36e9ed3f46e56fc29984dbfdd5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2f29e7387307463f7882f55ef7ec04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebc8c42a0564e90aed22a213aa600b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df50e66abf59fa7576f3322a4b003338527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f1d92f3de066c816c8474967e4a70528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f922919a81305c3c12920d093e8470f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d4d38ef2f548795d41f33adbaeb59530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7db7153473e8ca3043766ddf0f70d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa6cfcafd96095eb0ff3ef1e92e080532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461be18547be0e08d25c90a496bb0d9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a60e12065f72b10978ffce7ded4d7e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415824e725d27080e59f3dd4827527ca535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179a77d33306c7f306b2aef03bf6609536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ae0398fddf803379d99067582df99537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a857f648c9404eeefa5d4a92c0d1f1d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f026e74b101f3d3613669eefd75ab69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90854c501870d96622738c142700f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9378352dcfa24910a73d24e900c63e30541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18a6665dfaa06f1e2f561384140f4a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780961c9867788c7379c6b1427adbd2a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d60239b70b21aa6cce597d5a1b355f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bef6bdc40bd417a594cbe7b30ee85f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b91a363c55ce6db481e292e1f5af42f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720a0fc1219ded3996bd58694b84dc5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45855d676c011da866b29a478ea5b90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb02a4109d88efe83e08e880e7f7ecf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d176cd1c89a4b19a8afe0842864b129550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed06cf465749cb0de663ec772e4647551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c45c5640e77ff01219d0ede3a77b0c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0f8eb22f2df027de91dc348c00b356553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36b9db8b9a7b8ae14e2a140a22692b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de604b232cea30be89b694d3676c5177555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b98bb478061b3663a785cdf04fa53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fb2b51366ac7bbf2446489670d215557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b38c3ac4a9dc3fa27e5721025d822558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f6ac7d5a9f059016182ad9e077846a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a8a4504b4b9dc68a2bef4e3812f42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69709cf8bfe8800b63a54240e054d49a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599d55e906df1a534557cbfc15551af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29196846f9acfce5cf2adc9837fbdb7c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e756e339934a0299e4b06c63e92d0d8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62225930608a4c656deb3d463fb9578565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33ca3d4942b8f955f1275c2e632b68d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db008783e1c6a716f6c8e83d913bec4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2073c96e5e19e5a76697cad3d8739eb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f787f8a91478cb1a9a93f0d2223df0f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe3358fbafe44d25bc3f67cc5cafaa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af764ca80ef168ef4f3fd99746bbddb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f1d79c2c9847cf6063af21daa795d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c9cd0cccb1d97f4fb75952724d0e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273b02df3485fd73d65200ab3ef786d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0540a25bd536aa8157bd5b1dc647b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2708a323100af65523ca2032c2609774.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca030727e0ab150efa038d521121f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ddbed42cbddb9f61faf4dcff8ee3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d4f6266a249baf754c56e8abd5d617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d0d289b3c532071128807c59214868.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683d8e9ab8b623fc3570cd7362cc7819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde40dd2cd940935f8ce443bd9b0647810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5fae8c0793715fae9c359b63df87811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada59001a6008d923667b46af9f54c3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967a513061185f8c3b4d60d7d319c5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedfb051d5acad8d4abde0a97c6851314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eedc0ac147f5168ca036b736e50b4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed04324a54dad52b7a8ebd6fa8575e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab894a177907f956fd7f52e5eb4e89f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917e139b28abe0471e418f55d120637a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e1e94b8dcfc4e65b2c250bcc58b3e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a135fae67f6a5016e8d02abe1c978820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ade80170ea5bbfbcee779677a6a83421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c20ad7a90f73258b0b56b77160bbf222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa78c07965461d41abbb39cea85ba4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfd2b5d4ee1d50ef5c68ee772b17e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef755c6b8269fc3824baca9adf831f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98526789090794730d8bedf99b923bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382d5aa857f075bbb41092e8fcc081527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d78a930be5ab8b9de34f3adc2141e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00d226376616c49be205e5cb4114d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25acb8936b9ad78964d13dde68df7130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac9134ae72b29da2c88a8d050ce1f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa4a4546f49d2cb7dae214dbd600c232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962bcf1efe97aa0c6904b0087286b1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54153c16cef1f447fc059fbd53a19634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4812b2b66bdf8e22165ad8c71b5c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd1746f53fdfa6462906858940700036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27413b495311d617e6dd1e488d117f6537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c9105861832dbe0986cde4927aa96b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd868ab74121d2b6d2d0bd124f0121a939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9398834f542ded53fbfc74cc1f88be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10808e31273e513ec9839b80c863c6641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd84357d861a8ff0c03f8832f2b61542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf8b995045e32162f198151b4a3131d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981c89002633f13fe7166344cb28d4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548070b3e9e7ff02d2bbf6caf433203945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142a853a9a3d1659c0ca1e7b9e1866e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca41372083d74022a8e63a1390a782a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9d94e74a5d7f4601b14a292843d1748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f48cc201b38c9e5c33a369567006349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092652de04ef8cc1ede551b643189b450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2d7879ec4b75b4e75c754124fce6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d76fbd7f7067ed6c976b9645fb035f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abab31161e2f0d1b1ad918d9444d3a453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d311114744c696132a6b1dc60886c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41728849968bd4f73d31877934c20ca755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf33763a6774a125d4f249a8b131e3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06b67bacf614c6dcfc4a814f6f230f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002caf80e29aa030226030da3546599858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd8b7db552092476ef1af2d9408afb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4a0f42d9a930518fd853e0a3b157560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7586d4f25998bf8d24230f765d30e59b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdc83d95a94cd5f66a24036743a24662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b92b1a11205ebb39c8050f66cc5a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8078296f9c34c10dd0bdf861d61d5d4c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3bfc063706e4d0786b94d158e693c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ae763a2e8b6cac6204f41b6bec86766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b9349e551a42ae5d07b1f96e1deb0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751ece578dfdd50c61aafcb49f44bf568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ce4ca60802b860e92ba685774e1fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f467aa512ac1872110b8367f90d03770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c18e27a3b7163b1bb32b29c1b9543671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a69dce3fd5e0662b87f0341ced0c85072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfe2fd779a03285811f82fd95859ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd799b99ee7783e1de5f7069cf986c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea06f517d604ca4251af9f3effc10fc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3734ee4ad10d2d4ff80bbd71be02f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd6503118794bd89a85c274da315d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad51c7f4c1537ead4590c43192018c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3459678066b9215bb0073f74cee70bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e6eb6692d3ada5073454aac13fc44c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9ba43d65f7ebe3333f16db733af0e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e63c57f06b0000c40ed37853dc7da382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837e1d730befec002632382a0f0c87483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea73d4d3a6bd814a463d0634a6319d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6107156e771803217f95e2f0975c991b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac7f323d779784c340595b24fc2bd486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f054220e5a7a345a1fd477c31cb43f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68464e680b42854631a7d17c833991388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a60849d720ea9be09717471581932289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa1b12552e35eb820d78fcd5be07cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd35f4105c9056b4204a6df21cf20291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946269593c93df08a6bce55ef68efa2c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c9600e67c59e0c70fc67150238b3593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b3fa6f8b3e9a8c9c3464f50fbf95294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869362d98b5951cf335f5f44ef0896d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2e6a7cf1a723f9aeddab29e11d5f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d95bfa7a3e9f26d2da8d187d08ef94997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca60725ffae95577beaea187eec0a8098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea13a9e0fc739482bc1e56566a3e05199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea6a67d142cb713cb934719390cd17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d8c9565e93b54d7ac923cbf64f1de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf151be20673971e28bc70e88b57b9ef102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5537551a632f5dea31a9c2da3da8494103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b0ebbd9b65865126ece247d637418104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d0e557a343665382aec1a450eaf2d3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2b82f00927e394dbf194ca830f34d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e443cb9ae75fc55e65fbae29b6bea0f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54159045e8d0978eb66655ef2fac77eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382e628f5f065d343338c958663fb44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cc71192aa95d5bcc2decc62ac6475110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1024306033586f43c62781662df7c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e68918ee5a8e7929b5a44b095834b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7882a77c5d0b138876868b44887019113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff6a4402a40a50806c62671e52953e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4ad61f4f1c92ed95f539d480556e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675fb0df92023222d2369fad3916ab8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edc7bdd9af68949fb3b291f03c0af1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5e5f2d971cdcc376e087460f012aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fad90f7792976fc762d9149ada7af4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771bfbd9de514f29fc774ef96dfe59f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1adb4bccea95b5d7f3601b7a877d4f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b5ce0872ce893d03291817b2ccee7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf141dffe620b39fb162acecc4ba2a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff32c20e4900027495276d3d9341cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d4af257ffde253aa15a5ecf118483125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b73731595cd75da5e749ea07958ad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e741dd67235e2e0374084d921531f63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938161c81962ddeff7b7f902466ebc0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ff89cf24667b74cf7d2045f35db11129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb851cd3fe559af4421657a0a60aa1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7052fe91b0f022c3504f9f63e60431131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b02a112d5d3bdc497be8e9d0699a0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f08b928701443ab96892d4d9c787c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1967b84929809bd4654d22fe51b3c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b9b92375a16128cf10391f337e393135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8925deb1ad709f6f6c92b6550c7ff01136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8970655feb46f754f43e3bc4b9e553137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac588791519213041087e76519417bfb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ba6506880e5f6ae7b964d7357fea6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1397062506043623aa78dc0406943e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817f215238ec8e4761f23f85e17d6b2f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96febdec1aab371c11f5dd8100bd52f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0028179da2ae7df707c2ee15ac4b956143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a9138dabb21e21cf33ab9f7a682be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace41e4e23a23a3561e9c0c0a09e483145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2cc88aaaaad556e7092fd781ae80c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a544f606d13388a31c9892a1d5947147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544908b230ba794add0122dc46f3fb00148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee1adf5f7cd8595e4e37f52d76d3b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4468a5ed3ebe563496383dc3c3fd0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710ffdc83aa53afc73f02ab57dc497e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b78cd69ac5944b0695005dc090740152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819d0e41ac55e349413df835c9f3258153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc24fc0b687cc697571a724e73d6d2f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd91fbc84439d0e8a40e56b51a45c1f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ef6a1e0affb6f9a1103bcdef3df3c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7114853129927f3abdfb6a5e39358ef5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349b3b046e4e0310c6c276e6c1a8509158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c573d3a09d4804f0f70ad25ba0c60159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284236b4d0bec6cef5591c3ebf8791f7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984da7e1c2118db2cd307e23cf3321c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e75edf0aee226db0fe00d7c06caacc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149dd8d52c6d9d8020db43f7015172a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5ffa6baa3d742d4f82f1943f2c3b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8459c0c3abe52dcf57e2d0f49375b2a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c336454f4eeadc3fd857cc6efba52fd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6aaca331f19b192bad2d214ce3fca167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb42b9ed7234cfe93460bb5989becd2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648aefd350552329ddbfa05d5f1e96bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d13f35a50c8acf53986d1de883dd70170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342fb3b6796bbe0077449d397b85504c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9899d6454066e6580879bc4ff7425172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44080365f3164661872d838ac3a5828c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbe7e215fa94250df88c8373994f408174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14933db1a69d92075287a3e32a79d9d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816122a7a5d0b2eeec8694fac3debc44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3c951c97ffd1eb38e6df2eb323546177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e8b79d168961ace569ad4087f0886178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca366555ecc1f6923aff7069d0278c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493bd4001cbd78c65265bb6b1102847180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4945e6dc0d7f99366ec0f00c8cded181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52947e85839b2002a18ae90ed4299fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731c4a676280e2f5b95adbfa30fc6d8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71d288f518f151d441fc587a3b9a78184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e171b730c80ea5b5e8e332234d03cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58ce37f1ad3d675f3eaf7ab2fadcbf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9c0ac0a4351f7f095bccb591a4311187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe69042f129446d98039036300b91fb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1a2e616b07eab24e4ab08f8cb2a65189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8b5e3024dbd0be5a597642e81e06a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849e74ba03ccd2ac78d04aeb0040a1c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757a886e60ffb8b335b1ef0bf7b5622192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fed53b2da419978123191f1999837193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244f71f63277e02aa5657d9d541877f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7586d8a04d14e1a59dd2dc4bc42242195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfd597725e2f30d0f25c6aba10f5c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67597ee7c89769237cff809d70f22449197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b137ebeb40f18002120157d77ea86198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cdb814f74f894b71f90bcf637da4f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc3147afab7b8a2ec6774c0f90bf3b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb992d79191414893e35814601510c7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4c9377fac9ba842e9c6fad2b0bb5e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca7e3192154e9950f372f016580c2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21919ac27fcd866bb42a1528ea7871af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa24f8dfacb93cc19d0d5befebda6291205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9415d02d949455f1b71274e7bea20e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279c599018f01a2ca124e1ef1e25455207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba1a69867fc47bd65e3f31c4568730208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7743ceb3e5d7b6bf2be6fdc6c1863f10209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9078a217c149d518fd6d89718e3bee9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e0cecef6f2390d02bdb15ca90eb12211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e955788694dc05991e8861844c5b045212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30167c17f0043d3284ededfbec139db3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a91c296b68cfeb1d3c225dd555b89a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa548e8ea6bdf75b2f5be640fb4f184215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a157fb477b7cc54420b1626b3525d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d538036547ffc2ba10eb810e0ae94217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cc51288f612e7d297eb4953ec19d7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f198109ee46435086917df59e2ab1b1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b9ffb8067f5e2fd6b79fd35a4cdbf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccf3a8c8b7da353a2eff5e43652001221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039272ae80ae6566d6e19bc79fa0d252222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a097b8539f343d6d9d696252766252223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13856f46273b25ef22499acd6c3a819224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277f9f5aeafde9c17670cf08bfab3e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4136054c5e40c354e61e1ae51d09ed2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a1a4f030a1a229189ad00887b157b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0556ad6eed0533621b4a211cc152c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a2c7e7e37a58059d8752fbc2c879e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778dadaee7bb7414a1aab952e9a0c3f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab832bf80e070875a629c3bd96488f12231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3d20eba5b776cc58cb864b4496465232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a67c8d7d80721ad905749969e8f81f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7b488519d91989af978d5601bfbb5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421288345fd637f72c659a8a3981e65e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba35abbf8ce0dedbf72508a7b55fa56236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59880cf09ea15fccb558900b3a64b04e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac8620a99223ef67c41b25ce595834238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a03c75026f1b09875fa076ebaf4e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36073db8dfc52d06623e032e26d4e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ae3bc24df4da7fd69a9ebc9fdc2ff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628e15b5ba61b2f7fe61038514e5367242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64187be3d5e4d5ba4647b3a165e1ed02243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ac247ebb606df6f24650d64860140244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4703e5e875ea3cca8509aaba7b735f4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef56ed81f79a1717519616380ba670246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be4942cfcf67f03a724f7a2da26f3a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22460a17da908b0964a89ba3c9ba4f89248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d9c5fe98af510c9173797c3640def249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef523fdfe6d3a9a3254deb3b7b8ed6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d6dec5e1b7f6acf8e022de0741398251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6255d73b717d0a67dc34767f2d9cd4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e455cf4b9be3b2f3b76ca4d4d9564253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda75e43dc2dfe6a4f85856b836def6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a1d8573d5e7085ed9316754430c5b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2515240063a58aae7ce44b460b5031e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acf49ef8ac11b0fe26e7117c365470257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfa2aa501feb9e0e69261e62cbb804258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7bc1b5535c38f5b8836820ff016615259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7f8e3e36455615b233ff0fdebb37b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c6b26544ba79bb6ce54a9b2880f408261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f1b1830a8599da97a8df98cc9831d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40776134569efccd02231eec90d0d151263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61da3ffad8657fa049cff572b0a2df4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3564e2c03bc817bb1ed4602dfcab9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48845db0733169b35ed5fddca04373266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9adf40aeb7e6cf9e4a1ffb304bfca267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e44b762e409e54ec95b31051c67bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44435bec80b5f515c2e07b3a6faa39269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a801ee15abb9e032c88b5a31118fd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a23f959b098b45d0dcf6cad1e2edab271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73277c3997d6b6a38162bbdbdc70d30a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d957930301a75f8d2c391f82991b9aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779ad8b9986faa9d7bdf502f9444f68274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755d5b3f7f7b25327666c948e87496f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95718e2015ed68111da810eed172b0f7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e63f8d99aa559fadeaf38e5919b54b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd17e231008322f065b344d3f16738f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae51ac17323161efbb516370488b79f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b946e4c812365a5bd1288922108848c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f93e29cf9de2944a287a720623453281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb57c6718bcd834f3d635cc6ca9cb5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989eee327ff1f0bed146b653d866879283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab71bb047c9d717428eebd1aae0b29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123faaa25988204438b152266550bba5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5c4220cf5b548fb3ad33a1e015ba8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff03f0782b1284267f1f1d0b84f78f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793d681c7759691b17bef19bfa69501288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37736b05326dc4574ba16c882946741b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf6dabcfcb999d761d9b0468111c2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0fad8c6aab54a9a82c111bd765af50291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701398aa60496cbee9df7eec99ea3851292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddd09da21e625c473472a99ff2bfce293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52028b5b085c73f47fb1e161faeb7d67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f91f92103db8c37f240392a5d6fec8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a16b4cca250acb3a93d97699992a8b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68b8cb5ba86ed4959f966ae67b049a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c27d4b17b3b6b073d783432fdc0ded9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76ceb7d33211e2f0bd728ff0ba8f8d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd2ae4b07be9c52daedbbde186d1c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d077fb3de7f3c7405bd21b956c1a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a25b0dc07d3808bbe41f7ff44a37e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36e7692bc972bc5cb97d443c1001e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364857e17ccafb4a3a3ad4f9d6e3b79304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae954377ec1f14a9e9e53426dabb4681305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c588a4fdc652063480ab5e1529e21e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c39494efbaa5cae7a8a8680600dce5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c616a4185bdf2b33fb4ef25bff17756308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26984bcc2ac8c31024652b18f306249f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d610435062d8b7fb4a4fc75c04c47310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86ea90edfc5d28b03815f1fd3480f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd4dc28f5de72177e6dc2919095f4e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb9b95b016145bf360799d22e7a969313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce9ffd974c1825d3f9dcb30a71aed7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a0fe4086cea764d935b4da915e14a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78d142e07d3d55829c360eb77824400316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fbdd3c02ee67da4b67e65d025c6c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4a7a8380fce252ff4a44aec6cc1f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1732f52c992b6a8fc32147c4ff0dd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07637a5e33bb0b7793b4169ff664741320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f566a9670fb4aadfa7ff82245eef849321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193796a8b1af221dcfe51b653df875e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfc0b3d02063351096d48ef00a2530323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee0c26f309842e8f42df4d99453ab3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b3628f13ea3d4e838020dd40091f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab94d53bb764555996eaa9a74d37a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b69683d0ff206add35d036fed23804327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccba0962136352f3addfd5bfe8825d8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef945043cff9a4211561615b694a231329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48e385ef664d2ce496df1bdd5d2c94330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bd771ec4d1669c6a8931ddba616d97331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca7ba6454ca7c409dc4c90b27182c0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25f94a1e43e48c39492f6c0dcd0780333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7821b23da5b7f7a05bf0194119ebe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0bda02e054356f954f098fe867cc78335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f6e40faf214c71698f9669c5dcb51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a0203089df9be4f9f2b33001855707337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200043d3700dd0734b9b7771ed37e3a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789a82776f60b7de5d145762961bd70339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b704cbfbcb1959d3a47219cee00e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e6167c568a1879d4a01a26ea62ff9e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0768a6abec058fd111b58d0d60a540342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af34a227631e5f222d6b6f0fcbb3a01343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3a098b7916740403c9e447f0344b0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10e3a312c6b28386be2255681b0236345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524b0c063c9b1bbaceac7229a288367346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fda2b8ef0828f7d7a3d1d930a395023347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db150b705351c186ee6c4c8e7c24fbe6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fe1267c9d4a53b3fba75840f63e30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23271223613c32926e5f6a988ff887b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b99305a401d2953678ef0741888b8c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e80408daa7639a624136224c7b059352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d1e6f8401e53cd4cb1a423523d0a1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf05565504fc18c6190bb8a8d15cdf1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8cb344758f085c3a38ee6b651691d8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c5056384d6e9b3355106371b269e88356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660640d0a7dd3935dad8f8f0d421918d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ce9070377ca8c881d203cc154babca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44a39bb96d22a1948416105f83d929359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fa692dc7f58f9ea975bf7f8342b9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812859160b5256c1bee5f0c35a3a339361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec826fbf5ec365a3a0c808b3fef0b89362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440331fea660288adf81eefdf3a488e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1790788f907b1708a21e1675930f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b42bce9f5194365821f0c6df5654f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74816b5197a9799f99f6c94f1454b0b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a342149a7cc06a3602fd275f6c60b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a78127aee4a2ae289523be9d32440368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff7e81ce5c9de5ca400ce96ad3e47d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e30e33f103e2d169e3e95d15971b58370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b35f242ae2bada54f27907aff6bebc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb44f4f362e0fd4b878d33a6324c2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14dc2ad67108d42c2a616319bbd7ac373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc3445202cfb88601dbd53ee4144ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60fd9ed4391ae7d8c90bde8d208e14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a04f4d9008c109968c9680c02ea8ff376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466ea77d95ae2bf32764f827a2f1fd2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a8ec1112f5b3f66f568d04aba4ba9b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842a87075bd40f13cfb109979d72a793379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3493f24bcb4f5738cea963830ca0b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ca41891ff9b0ff1c4a268fc501a7a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e912daaac1610fb1a0d2e18c095b05b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c3f42235f43a56a701917b135bc95383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f0d41b90cbc0e9fe48495f7bc4671384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e02a39381bd0772183a9e41018484385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe7321218b481188a6232a2be5c4f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd658fb953bb8e42cce265ea2e9353387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c79f4cd185d3839923c890cdf20730388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd697f64adede1a450e86589122addb6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3b2dd86dfd9a49bb8bf7d3b0513b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07abd20ed60e1a88f7cf24618e31b65a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74df993121d786d99a29e4ec47c196392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c38f71af35a635c3ce4974623a50b4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfae66ad803be64d6983b7d62a3bbf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f62494823c39e42c1c68c62762794395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f56a77bbb8b5e5b3f708bdf12c7b6b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb908071a0bc8f87fcea7a60e85d586397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef11cfa3470868169c79ea1137220bb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc3c319d857b39853adecb67adff28399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2534a5b507358c829b618f1f4557c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c5814974054adc187ae484d4830ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd32d1aacce43c388cc9293f67fe92e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbc9a7b0a3dfbb3d9111f3de808943b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931a4911061e5119a9bff3ffae21723404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4e3397b1af5c031ca5370018283c9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aca610262a2222d3c6fbdf05c37470d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0ae5252ba5615b909d472793c389d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc3100d83851ff0ea54eee3d2e14df408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b099d1e108bca99e9afe8ceac301920409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848663432ad9b35841adc94b5ff01d60410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4baa4ea379f8ff51aadfa805a7b0b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d181f8f44844c9d21e00521eda868412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f4ddddf3379cb4310ecb7bd92930a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74a726d5466dd3881a011cc5c95c4b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57074ff0b16d36f77e5e54cf375e51415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beeda04b4d514a9519fa37d95e77d2f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b89aa2a393eaa6e2ebe5000312020417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dd89e1d1e45018b756cfcb93f93dd7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14664adce49b22792907b7f43c7524b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9065099466b3b852ea5c328962fc4c2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d61bc9445a87078d846ccfbb207181421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287e7b21328f124b0f52f9db53aab4e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e206a46713ba9228ec445e2498cc9f7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462aecc6e562bfa7a1617435dfb61fbe424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d6161d9ac0a528c1b22999110ab94425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44267c5a26e5941438ce9f798aba78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9bee3d6d0ac712267034aca86af72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2558a20599cbda8a39b964a74baa42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fb275747868eb0134c8f93257dade429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c085a54619c0af44dffea3098237a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a510e67f66692b9db4cec5d26e34f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b50b7a0e6fdf53f64fa714faa0e845432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a67d9f68b6f42b9ab6a03f91f968ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7f5d732ab80ee1e0bfb1c1baf2af0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524261e5ba9991e4ed0e06820e1918a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ad798e82f93f971ac5c7b8060bee3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27c4f37d17e33db69c011828a2bf61437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8cc60c316153c1056b65b8da3aa7e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72edb90f2c5461abdaf6b366263027439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ede1cffaa72b2dc282c930d266dd8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b66bcc483b5461b80832037f01ee07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac2d6e3fa573e7765b2e90d47882e1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816a35c8edebf60f63a868043386156443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bec02418d1a1edb5e21864fd83a83d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec978f9e630c7de5aaac007a1602f14b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e3a7bc4ebefde1afffdd66a0d4ccf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfa1a1aa4276288b3cd8e782f36503447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d19bf8bb17b2ed555bcbcd5a332056448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0c1eb14a986a3252db1f4739d1888449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e7e2373a24e34da5367814da68bf2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9f528be51093abc40bead49f0f1ccd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a4fdd40a4f95bcc9f9725c0e11e9c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d7ee4b75adc62bbdee836c07e9734f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0d380b8c7fb6a2184bd4cba5f80fa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95679611d573bd6bd1eade76a6a0822455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e84bbb265c3e9835c703d3ac5d32d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30043c096c6c46fb7a9ded846de4c19f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99761a1fdde576a3120ea30767bf4997458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb63948650d4ac91c620e70a6008b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11091f230691093d6ae9ee7acb3ea8d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3b0c1418e384a9e003952046ff1a6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd2a385d8262f9eeb497e4c2e3bda2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859094be807990dc8abb8f145216b89f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f7562f003122d3f2976a693ceea2d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246022d7778d3eba36f70503fb192b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edd2b91ac897994324ed9dc9f7ecf9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960fcc597abc8e246483423d2885436467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d36615f65901587a1c02945c673cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac60e6dcfe0cb32378c7bd8de88548469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ff21e3a758d39a1026880a2fff07b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3456b01ea0b56550be115c2f9ef247471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a58d7f878c04c9e39ee677493c513c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066f971507a1461bf7602f633c439056473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80618fc407dfadf125b75135ff46829c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46984e42ed0abb831df6cde719b876c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9ad228f3f27565b00a8daaf7bad33476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115da67b05d28403ac54473a3934d82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eba232fd67fba1ca9354f0a461e6e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27546071764b4c86e0d813453a29b8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1edf82e885afac828cfea7523822e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae22940ded4351775b07ef7f83134dc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbd8b6f67b8ff352fa65b79ff8cc7e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08b1ffa4767cdfec33c2fe13388c95483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c9124641e54835374f223d74a7016484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c6e5242a63f546cd9d29aa485bea0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a0b8983feda957b8d4e81d2641db3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2054f464382ef654bee401b8c4c2d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e449dd2c3b9b478f553fb8d6fb3d60f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c30313d4a1939adeeca74cf0b3a85489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a421763590fbef4ea83b9c1378d3dfc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517f0cee23f7b759540d3146497945c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf7293495023c02e32992070fa8535492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8380a7744afcb96dd86b7cc1e1308b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e0a52f494f4e6897cc7a307c22c6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee191495d4ef34e38521a7a874cb9ef3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf478b686dc802da11e2d2ffc5f3d24496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce2168218aaad5ad1298a6c16821eb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26031debac293ebed9a04769e4242262498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe70f918916f19f0b48e0d517ef6fd3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6618f475107e3fa54cb7800f2de56d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22841ec0ce63109de391396a41a52b33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4ea039a3016c60a22c044f092390e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b0ba6db6a4f184e333dbd022c0e3a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c8274f60d1ccd3c62a9aeadd5cf66504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97092643b2658c5aedb947654859af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6850afe9f7ae8c5911abd6fb63e4058506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77403196a7465ae6a08582a443e9b050507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8627f9abd647bc7fd8ff354299d0ae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f007ea76278e3bfc5bf91aebfcd1bc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babbc74eebafe08b1156fd1c63a0ca8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e953c48d19dfd5692e598423d7712511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26554962622573e86209180b1a85d11c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d87b0163b4ba3ac7613c8806ab4631e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f69f39b529c5c2d2fb2d022b2b0c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afef4ffb12c68e7dc1727789bdde224515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a19e118a027ccd45bda174890c987516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b09a73a7556a20af053a73256197a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21833744e227bf406f55de50a99a8f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f7fe2729aa25f29e53202681beb0d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a57e96b722b7ea2e139901029e210d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311da210269630111cb49e1de7f8222521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23719dfe5562f79fd0944de948b0e6a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55faa3ead47d439072a715b8393d128523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929cdde7db8fd5875980a84c6a60794524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7334f0a7384005b4a9ebe138a3a93e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba3f4707b01609fb7ed899023e5140526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b93ef5d4ce69141ddf9c3d79b3b72c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0766db5ab9e0f8ba417a7ae89a727b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ba2f3a1762bc8902ccb46247ed403529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11f98f3e1db5a375b1a11a3832244e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec8a87523fe4e3da1afde8d7086bf1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b64380cff5b86503ece7d9f97feeb8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71101a7138ea39b891106802ecdc6236533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd24372022b038c5cf41f07ad8e9bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d81a1b26f90a8341fa39ef5626ef5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc3923005167f8daa129ff61884742536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1680f8b2860fa7a3f770592eb52ca47537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3eb12794bdc7e918b520fc244a139538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaacc6576264b1cf1c1ea823194beb6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9b25ad7aabbdae4c03256ca1d6478c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698748fce9e2b453cf11f7204958980541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357bc55d0fc81d74af3a22ad435e1ee4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d037f181c6a505dbfa89dd35d2a33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb9f289967974f073c08d4e9489f9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943e67669b57f6a2373fb3bbe07f70c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0c243eb6cf241b7bdbb1143b01ecb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcbf4ba215c405a9bf854a148f9da0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387122adca9529ed2abe3cb9be8a8a9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1c73c8faa4b5cad532d94ba842b67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae428021bf2bc115fd5c3dfb07fad6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d0cb640d3c95b2a79d106ed037668551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57aee85370468550977ce1593700536552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b122790b502a89789d8642c71aeab53553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642b778d94781c488a66541dcaab6d26554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a91814249a7884a984bcf57a98a27555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4297b52df9fd60b1b5ce69ed121082db556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4083e884622b51de921cf99fec9644557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90522764362130e0ee40bf7787a3502b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbb162c5f8772993301210c080514a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f9620d4eb46b4b9caba14a054356e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f18fdaa460a13b2cda8fb8be6a3d3c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc925313ae8cb6da405c92dccbbd5243562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043aaee5c82271737acc0953d2f3b4c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686ab02f7c480b7b0f02f14e68df308564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64d51e19b118da1b91bef349a122d0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff127cb839f2b187f5034b92fb1ee1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffdbf0af469129996c3ecdef219601567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6d242256b51bce66fc5832d564f56568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a009718110086081c6d710eaf52f9d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6399e11a070a8c0ed292eb0bc129e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1fe133be57cef7f176bb2477869358571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39794c40ac8ea849a3a0d6a182161a9572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>