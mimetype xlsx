--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53ba8317016318185d5231bb0c10711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c003475de1b6449cddf519dc018daa82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cceb4df6ddb799d226476373d5c21473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2c11cf674fb0f5ed40c338ae079f414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa9838b84988d224d2d0a03d724fed5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629af3ca7900d635c996a8a15787a3906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985596287792495d9560a224536ed4117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de9fedb496cc1f08a231d13f2c8b3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c5cfff8c39000513ebe486d0ae2609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b2b6b9609b9e592e7f2ed2da26a4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded79bb6fdc14e9317e77ca936e9c2ae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb59fd15c5b4544f487fea0a200b416912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce408936763f35eaa1d7777b710c07f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be512c9b4b6118634959fd450538db8e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4aa6274e1c88a4dbf1b718ddf3c10315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6af2cbdb8bed5e4811aff0d97f335616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e09ef02223f5bace260ed0fa0d945c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfab110ff9210fbf877194579a988118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2422cb89151ab0502e147a83180381819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457591ad5f322b9953b952a8dff41bb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840c97827684d43e55693fecdbc667421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25670469b843fc049611817e701113d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13580824fd320f2ecbbc9f21612eb82223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051b0383480c98007e289cbdadd973c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fd22b9f78d8791606f962ad85f6dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5daf2fba835a60857117d8e57d7fae326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5124d63324b5e41b486f829a5e4889827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fc0b026fb567172c151de69296a5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99801d91ad1e4a325aaf041bf0ec256629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b729289844b74106170345ae9a8ddfc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa709a0e3d02977bed39c94c78f4b76f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1e0e46c8040aa93890a878c10295732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102a0e898b4a029d80cbb509b06f98d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413d2bb38ec3406c9c49accb9db436b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b25e4ac0886e49d4eb22047fa5e9335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266015c52973ff8253f2224e7a1526236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a31b213b86c3c8813b4d76d07d354837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2297d85c472268665c023be34d14238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2601d790f515fed2378983351e852939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd1e2bafe53345fb77b224c5e4759e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229520180f37b01d01ff4f19110268141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89c295438fa9759754a984a6f6d30f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f1bd44f10c61de14a111027ea2a2a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa768fa6fb576b3f452ded880dc37ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e98f447618b94c7a83f5cb24ee48cf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e521431e44dcc7371cf209669dc7c6446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12e5186383b2c75ff34337acc19afa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044a562c0f8a8729076ec6d49d7a1db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44778619cfd174505d41b6dc20e11bc249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a495fe2c8197a704d6ded097e66773b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ddd86b8bd0fb968477b2ca9b60eaf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e7a06a20ec43f396d4b9a9120392e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357e7bc97ae983a43d34906fe19943653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec243396a6a79df8cf46046eac2ed9f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb041bc9c9b55d3fd6dd5f8deff1f5c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a242a34ce3bc081fca3c80c53ec7856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd45477d34521b7023d2757b5f0af8b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d0c722734326de4c265fa233d697958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5fc59619b86827511e66a66376aba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a46087e1e5108390fd5ff22994fae160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0ec7836e2d6fa5e0a07fd3b6fb40c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91ac8653987e2ea10f940d52d6e91b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93883b1258b058fbd1f69763e08426cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85caa7161d65045474ce3e95d6de9ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447f6db6939649222fb6c097988a63565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a51e12ec0ba2b85b60f4638e57576966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21c0b25899eb864cf01c11785111e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d316622b1552b39f535b72c402a61168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa1b12de1e17daaf1e9e23d8cade0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d805d797cfa4acda8fd12ef53c90b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80bb0b8256bef4aa45f3e4ff926008871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083e60392ae41b22068d04935ea590d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b421205693095288ebe3d4260fb5a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321725e94dbb1e488a947a2e7483ad0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24e26362bb51a0c95f12deddbce4a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a737a2dfe57acb69ef351987ef8fe9276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ce30ab12116b94e323fb2c5b85ee277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3782753323c1a4f0277bb6b9a032e5578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe35e41cec5d3baf05e5c072a17da0379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ff6605a2fd37352b87138e12213a680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb5207c9a65b1cef588c708b819f8f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed273cb36f280c2633ea7cddc9013c082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68013c268c44ab9fd174af18dab266f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fe94517ff1b532405d39b8f6ec17a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9972d1d5df7a923f38095da015122d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aa3a164e9afebe6c560320f87d59f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89cae05b08b6fdf029799a90ef635a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49045ce483917da07366d34e0848cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e11d8f548f435f3541b4ad1c2bb7f2e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ae18668e8af701b9161326646408b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bf420d0529b88136b9068d2efc73891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1745d8ecc88d88ce96a9e4129e27b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64581fc16e8d7f1aa53c0f2deaffed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a97ac3fc0ae06d565598f0075273b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9464cb1d3e5c71112bcbfc7c1f4668795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4086a86c0e851c624d9c9b161c6a69196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13f6c28bac9b99a83653113336f5b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64383f911e95132ec5b92050b093780598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f08955943b21672e57b09240b15d3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15729da5589ded016deb90d311e4486f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326cb5c2a635d2fbcc7d17cd9f8b9581101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaaa2b19a1c42ebc9eaa69acde479c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade3296abf27a8e6c679487763cc5be103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9eb804fa15480ca9d57b8e9546c88d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba9ccf59d3fb00eaa982ecb14699d4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137871d1328f9410956787f47c24e1d4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e1971ed650e5ff969d6d10d5da995107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7939d0c1e0ffd9ef39cc0e2066cbdb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31978548fc9d9f6516c77f42d12eb0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45f180bbb208b1d404ffc2722a4b5b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd96c55afc71c47bd968198bd1b9085111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50fe3d19443ac94abc7af183b4c7e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bd3f21699a68c9f1738aefbf87dd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6f7aae67ebe0b3b3d17fd6796e1f2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cca4d87b836ea1a709a9c40bc1f88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2fc2334693c37a6c75f9b7de6950a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898e596744547f16c9e39fe000fa73c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91fade5832921fab5364df49904a23118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748de67a28b0da980b09b0a3a4c256ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd6faa883300beb0b6eaa298829b54120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f424b20d13d80c9a6d34b1275070b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b11efff257d03ceba8d98b66f391f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6454787fa7fa293ad5835b7a140ffb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221e99a915afb1c3a38f865e4fd9d5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61683d600c5571f106445a3422a274125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31133b0776a1f6fcc484c749ce42fc53126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da904c6f3bed2fdcf19d1388d0b281b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ea52fd7d90dff4afccce27c22e034128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deae6a6b39f4666763735e33f2c0a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93952f115c37559f6a2e589134882b26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5bd8124cfb94c49d15f5f247d4a0fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d8288dea53fc95cfc3d69dffc38bd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab1b4c578643474cad05ea1c63aadd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544299a5d8b99af56a3e44c9502fb1a6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5c4e0c6352a24edf35ce9ee8d8376135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f691045f9e4e2a1b0197631ab60ad136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e5a59e56c4b35661a94c3381376f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dee672d2527a592d1c05a3724a79d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8e792d60c3fc467f3e4052552694b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fc4a531f08c6ae063a8b2783c1aa9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958065e055219e9112736834b409a5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05052e97a70797ae6322b45678bd430c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce89116ca92adbb9040eed02313685e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e5f943a3ab3d0dd46f87d8afca7c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c94a3b3d2d40f5b8d2be33f779e89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571c15a9b23a9dae11f83010398b240146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822bb80be88cb51f130dd07a858f3c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c145accf2f2af48a8bdc2aff64559148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf74599987e90edfde2ee9ffd2ac030149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f02d124e9416dfc7e471f69fba4e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3929389549bfcc437e44bc5ef35d357a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d49b6e8ba71f70d1f641ad7652e0da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a6c75712847eee286c42c878b36b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f88ff76635353f4d02f264a5cce9f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bab7b9973fe3e2e43142c35be8055155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c025d1b27e451e3ac8179e6cf0194156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a9fd513a6838ee1e50522ba1e85d9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04676bbf101da0cad8414134127f2956158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315e895ad12120af82be056cc71682d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124b40cb39b954fa49deec11fdf675e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8746489af206cb5e4192bf6632b410f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087301373c2b21d9263235e31ab84b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2f47b26ffafdeafad3be01ae4f647163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce72ace7e77ca820255b95716fe66e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ddf30444dcc1b053261b137eb321a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d56d3a63087fc4ddc4f229b7247c06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdd00832212ca793513b3981874adde167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef84a80018924ad9a85bd100700a09168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb6ab01d94991b9043f3e416198cba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e14fc201cea90b5b45d4aa9cbdabb9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7502ba65c17563f969b66f6d807fc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91dccd2d70829bb9000108584518ad172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3972694497b72b12f3929336ff9ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddbb07f0087489e5ce17ed1574da095174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af996f1bef1c8b89399d1e59bca76dcd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a958f7044b2c64088226b4cfe1cf1ff176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769484a93f1bdeb54e061f3ef63d8f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814b760175f03ea8f30114d2c928c42178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7860aa14105ce5e61769f217bb6ff2a5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643ca9dd798a46c4d5ef65baaa56753180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf09b80192be788ba63db400df4e5b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5cac5e78787f89dec322d8fdb0fe6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1cc3c812cc204659b7f720831d4ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6372e06b504ff935bd3cccce19d43f6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa9763a626b4d5fcaca0de5321a83c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a576b8223ca0b361048a288f2236a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb922bb3ca52af9d9a19526a75c4ad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73011ddff959f3daacb9f99ab8d26df1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4972eacdf7c013d8ca83f0005c8ad8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2316a1d14a640fee9a4e2847c060433d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07747215723d2f8881a3dd310160648c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79be0d4487c165374517a9194b96cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664ee8a720271574522d20ab9fd3f7d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddeba5394f3a7c0f100b76ad1fca3f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444d33d07c6e5123d3bae03c449dc76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50fcac3c8a6d75059184e7c1c67889196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f76eca1ea3ce93d5ee449b19504b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b26b4b4652e260a1265bacee7c16e3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f52cb7cd6f1199886b99bbb2b8f13d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10575ba0a0d7cf4d05c4aa811734850200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf07576b315e95e29d9c47da3bfd162201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afe3ef4b1f9be410d2482585b1d331202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133c83192888277ace9e254f07ec31f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a39bd23677c66681dc9245bf4be34e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea97e265cb80246d497d0e4258260e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a014cb168ce18dd7fdeb0ddc1e5de5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619579c1f6f51da7c9abcec626ea1dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d73d3000318b527fbb795c18133d5d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896861d07e1ea87c268c465d541903e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce3554a883ed0a70434d11b11c2cd7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539bc03aeef6401fac42badf7ef73de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539c711202ae359a1aae2a3966e7a89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2993959fd6aa27216307570aa56a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd8b1ef57880b826b190d27a126605214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74194ce64b63f72881bccf721a662c6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0eb0b20a7d77fecba6e5a16bf0df5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f613a5c6c337d74e7870ca9f6d5a12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bc364ed1d84a20cb78e72daa6975f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b430fd5d46f09aa3220499492ae704219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56eeeb5a0f8cdfc9cb200a6aa02a12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80d86f70e966491b155e6dadeebc45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da683fd3f910b2de21cd0055643575222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9004b5339f143781b99b6ee735461868223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a17d6aab14be9edd807803e3984c4a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7ecd8d2a6a2a66867b18782b9445c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214062da8319c36c40d764148dc7c226226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cd23760f5767ec2fe070c7dd3ad9cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ac99f0ccee46e4de6cd5f0730b881228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b370b266e8bdf0600cc387da686f468229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2663b5b5fe763c84c8a73cc018021b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901e044aa7ee1a49e917eb6b6fb6838231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413d8ad97e76004e56f150c0059ecf1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac9c617ab7434f7b4024bbd8be0bfb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a36b3118842b0706c2c12e979bf45234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d619bba2ff3c25e2673020ffaa40fcb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c2349b76ee838d433ecc814ab87a7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e69080dfd9aec55f9b19e4403835a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee3c85e9ce0d1d35d765f837d19932238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d996bd2e04a56927551bf877cc1b5a2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cfe81701d64f017f9c3f3f39f92a39240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c873e57f87232b38930078c73bf983a3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fe59189d3058bda4bde8bdcad8f1e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0120508712dc7e6b3957089efbb24f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02f5b6903ac8e5e729378339238f0f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd0cdb8432de74536b1845d386d4ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a11c5cf064c2e3a5414b36b1af1674246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9b93b54d63066ac4f29983824d873247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e02a2283001513a15f0ea5a8230cb4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb16f55049e24a4d0c3ba94b6bad4d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aca1ad87f9353d2cc3cb3176d2f24250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a03769af4e62f23a3fd481163ef4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0c1c839f127dcb3d2cbf745a6ad56252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05d38f9578646ff9f0bcca54cc027e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0a37522ae329b6e4f08c621136c1e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6969791bbd6696db7a41b0db96747255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1492617a0af42b65df70b2246ac0384256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8fa7d22f4e5c5886cde6e6b7696e2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53683176feaea55f6a7bf034ffe2e14b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0671e7e485cbd9fdb930924a9e4494259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f15f23701f5bdbc3760dd49f94006260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074acfb937a55230b6f5e26c373b0737261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd89274c905d081fe6793cb920c45a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cd3539e0808be7211e40911397c4fb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ced50b73ece08a7c0a6943f8edf68264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2ae20a42ff7ff56afa8eb70ae905d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efb6a0f5c14115ed6fcc8a72bcc2c9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb18c2973d8994f88e09f60d436bb85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c0df3cb9bc5479f2b01793da7a0f5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ada9f6ffafada4f64c42da7ddb4e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9ee2f9c3f22bbdae09f0f600b577a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1e691c475755b025e518fe97b0761271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df511afc29709411b7e812045ddaf518272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c69e0086260c64fe1c13949a53c1713273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ec7f1fbace0466b051f97646e415e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13369cdc82d1caf4025f244479819181275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b0aaa8f0b04b3a15f35b8e999b305276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2a5ae5136ed95b0de82b4163e5185277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2378ccbffd763002532f9eb1730be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c928e45d552e815140d4ccaced448279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267bbac010b3d4884770b14420a20469280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b402bbf8bbf493da043fb8b3bcf27fa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986e073f46ec68d8341196fb4caf418282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848c7c3098c199ab39c9a35c0a04824283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ddff3682051dc2db897e300850c67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4332cf3165f997d5231564fa2a387285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25815b36fd85f68081f3711d91cee6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2ec82d861b5d4eb74b903441312a3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7b3d0420c810cfa3fa406a86e854a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878aab43cf69b923f0819e248982aa7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68efde659ee59a7588637f086088f03290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff36e4e9d563ad50d53e6b9f5781b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167a3a39a9504631d933013b61f5374292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474748eb9c15cf544bd1812f8ea9e17293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f0f20bd0b5b30967f6b0f5099fe2bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d648f1399618508208be3329af59b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b268589d43f2fa07dd5795cc4bd87cd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58d29027f5d90d12dd269d79237c5f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf435192058d27148f85aa514b4ed9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9d05412935f5553ed011d034bbe56299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120958fb5e414674b7714494aba7c315300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26beeb837110be0ca17fcf152a3ad439301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df892d1e900f72d6b2242084aff0a111302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cabca9ddaa0a135d04353e7015467303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c004b4b0cf8261d8a36526ba53c4b4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9512b8720e96e853e79f19340bc06ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a41c062b873e19c4d784814ba6cc9f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8c6f622a8f941ef8dfa8dc5a991427307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d4b279789467bc559a73a8613b52d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1983898678084683ed481a2b0af87309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cd4e169797e34854aa4ccc2eb5a2d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f400b06dea8a1273e8357c06d402462d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da990a23fbfa37cce1841671a0f6f51312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a542c046f3fca31885e79191a05111a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef74c234a7e3f9c8201b9c6b796a6c79314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76e7c74c8a2e8e51c8434f7c91769e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954252b71baff8923e84478d8b88f0d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e73e03c6bdfa1be0b82c0c589e917317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dde77d7da68e0ec108f596411d7d20e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b2ee9432f9b82df2a91be61d9559a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6db4273f939e59d00fd61932e4572320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411fe82bc81cf97d8b0ee8dffe62646321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42523ff143309b351cdaabba4c9c3e0e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93048d956951b50da01081fa271e74e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cfe46fd7568a27d0831610cbee9a4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe77166bf62ef07a91670a91a4a6000325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138a954383f4d265cc5e7573b02b132326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38bb44491c6dd2d8c8c5b52b89f00d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908caa80d7f883dac7a6e52cf0897a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af57c56e37f1c85f06fbb6fcf5db8e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd68b72a64c443c1ec93e8ae641428330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b62ac8d99fdbca069ec746c83a1581331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a32ba7d9ed672c0c6f340dc0eb179332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b753b2e006db3862a0183c9c11026333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d3bb699d4a2a397f99800a0f8bbf4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6088da9f4de6f22eba64e9827f75a4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65facbc1c03d9fc416832608da17143f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b52a7dad9291aa85c1e11ee77386a3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02893acd4511ffb36fbc7a496b74019c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53df8ef3a2e1c2775cc2a12210f61f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f64eca5d8af4fd76938a3c5de2996340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93206b9661e5afb8ad1c82631103a906341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b05106938da684fec2921158242ff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759e75e13a8e941469afaffc1faaab1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf4611c02f0860180399d4c97ea0608344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056816d933cb62c8b8407ab2c42a3489345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4543683bc93c1625d8b5d963eda83346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75877ba5f694a33198dcb8d9b1c5a10347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62da33a11b077d42d5ad836ecc4a33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a68763599948cb61ae7dd2b8f3a0ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1e48e2a02eda9fa158bcffc503ee1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16974f1dd1b9ab5c257bde39663bdb05351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e4f949d94ab3e358bc1dca6c69d97352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7242c96acbaf5f2da75320e5d4b98353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7631aaa2d139b19cecf131213fa203354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a9b14cf2b2673a1ba21d21e863d23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a04715b45bf5b1c4d0fc9b5743e37ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99cacd3961ca578cb904a44f7af0954357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee1ff135faf290107092a87bacb0137358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd7f70c90d718174a0a5fe28b34601359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd648a6ad6787217e15000c42706d501360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba7314d9374977e5cd08c0ded193ab0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d948ca4ba5f36c8ac90a1a3b023cb08362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfa2d3865915eefdebd87a101ec7ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c0048471d6e366c938e1adf33b528364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb616eae860af8b2a1596c0bb5fad2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9743c727d3eae6561970e272fb62a070366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12401753894bf37427c7d54d09c0a95367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8865cb9a98ea2de12b294ccbcdab313368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd125bc04fb2d63ce9520ac1932d8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542bbdf39a19b2bf97e884ea3e0b6c78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b58e98a6953c6ae9a48c725c566dfe0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b6d286b6b8d4b021ce0ec5af680a2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5084babe7fece14fc8157e96cccde373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715962d1c9c236960b934e6580a77c43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fbb9af75d4663f626fc275f745b0b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018ff281d4471c92d780ea8e2376d56376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868a1697e6dc3407c28e07534fb8058377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85606ede91fec05fa0bb77fcc0a880378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0b9f11987f1128a1deecc9e47bd6b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39009d86cdfb428b005fb98220e9ce16380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3ec3b77011835153b76fdedffcb00381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4f8601ae3021655ed6e0ab0126e06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a572bb1f0ad3d697a12b08572c819c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46379607d94b0a92531efda0467f2ce7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1382f136880ce20213e3407c7ed97c9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745f7f0fbeac3f55578c8fa4266fb10386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca7d088c76b02b2fe4afc458fe46c2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4575914afc539a67c9671d259fd91388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6632c9ca6c768a890f8e53844b39449389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb76e9ce449f39f3104c87fcbea8304390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b215d08c3ea6fd03d986cb5eeb976391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153da1b5e9728fd141196bbe3a1dd577392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9fa50eb7d523cd7e23d90b185861b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011518cea56c60d1eaf58339d506e70394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b42d18563440489080c7c1eb5a181e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04764b9177ff072ecf735d820b4f5f9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a265c8c066d852a25b184781f0a8d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e170595f5729ead2080c7fbd045d48398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a5196549e5d385988fcb723a71a8c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea67e4da404ec2e62458ed8ba3a2ed2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17921748ef1a4816eadff7a66d0b38401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad024a75a9134307421c4e03eb003c66402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb343499c51e347215d1dfda3f335559403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a3a2d8973de5256d5f78ba6ceb63b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a16937bf7f6a527864d05411c838e3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be3d291c36fcd34c69fe06e94c49f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde4d98ba38eed9de90e44b45c9c85d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b94c7f2763a319736090acb9cdfd99408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbbf01b8786559ff5d5cd833bddd0c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c82b8d5b650eaed14fc9f079356ca45410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ae587fc8edbaed431a2ad44ea83bd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c11728fd83f0afd35b2551ae0cfbfe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3ba69aa408cd071974522dfad5890413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a87610731f0f16450dd7e3cc420410414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bcfad51f4858eda412a8d8e3087ca415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13980974818bc4fe3d7c06be28f2fef0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669c5f0305ed123943c478e7fe2d0b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac6a9f841d3f3d147fbd56d2436992418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898de1c2733699d8af487a158df4199419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f52d20651ae9650d5d6d12e3108a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ddd30c105104f24b868ad8559ee6b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227ff21d9190f1eac603748ca7a38c8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7300c973a32ed20a5407662c5e04bf2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f041cf32f3dcf972002e471b46a3f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc811bbbb2f6d69761e9c00c0a16ca5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ba2a0a0664ca6e5fce5ae77cbf598426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64757e8e496c38a77f0744d05590273427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3d603f2f292ba10212d21113f219e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd06cf4c9e8bccd6d39ad2fedfa6fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfb6af3ecba4b1418d8bd1134920f1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c353fc4309bee4a40710d8e756ba052431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea40a6986d5fe007c325473a91b31cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd49fc5a511d83857b9ff7976adac7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b4f7c9ec184c0b957de9ebd31f39c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b3db36e57b6ed1b42686794bb331e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50df9f1174ff13f5eeb9dc6d1e5ef6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292f1fd79588a19ad225ef9cd0e72d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36a762c885204cc055e5d975dc51e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168435394dddf8a7fee737646924d7a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78258b24389bc09319c8ab35c9d3c30440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee8661f7814f4d026d0be8c08c6277441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7a6f39f8bcbb6c827c42418b21ac2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fb1ee317047a974028602cd1a52b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1ff1b35d191abcb5d6b9eed7b8c17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe9df24804ef81eb1cc2009fd41781445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58756df394452a78687b249f0c0dc92446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2748151213c2718314797d6a5cb7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98d2eb6abd4a90e9caac9b6451cd3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0f4c8174b1eb935bbb17582c18b41449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46843cfb69d82026419df619c35684fd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8b4e63952de101d336a42dbd20ed5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72ad90e352f2d492267cd8b837245b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363f774377ff1e45fde83d662f700fcc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5d8f90cd83b594a2dfc63280f9cb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb357e79ccdd3f5fa6e0250b82b897a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e88e1fd00a06f7b38ccf872190ffd67456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544b2588cf0c82bc514f7b2b83328e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823058cce83358cfcf6d6613d830134458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765653b48074b87214c63822b816e82d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e238c347a55981705533634926bb16d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207182e9dccd7b77143879757ab7cd5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae375958e52bead917556bbf54343167462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62088efe2529f2fccf1ddbe1d0db4fa5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1377d037bb141c1507a95d21a96ba56464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350021a0918643b2ca7fc6379a5c059465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d735d8ae13425af58bb0a6df05d45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d41605d182dbbb25c782b0aca12fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873ff5aed0476eebf08ff125c20b738468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d74b4f070adb6b234d354fc158a6f4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412727eb44d7e60920350dc58bdd354470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3eee33d511e26bcbd58c1a7f61a23471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fd11aa8106b925eacd051e7f97ec3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c066dd1ee5606c7a7f17bfe101686b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3878d4a847570475a939ec4f84d0dd8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53046454f1307e9c76683f07b9a295475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e7beb4a7bf141bba7eeaee7f48d98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f1aa08ee141393b1ca0917ca7168bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdf3c3f250a4b3b0361486b633958d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc66025eb82b068d86602598e13b5ed479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ebc365dd09a7124e7bc5d94223819480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178c23a352563e661092c5733a33b635481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d5130c4d7a503686759f2e9b32983c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1006dfc4b74a5f0f55bacbbb47d0bf59483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61398d6f7f20bc4b6b3e77bb24245b8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ef39a42de6e2b602896d195a82ef8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbc2bcde696e718a1de1d7ff149e9e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d932d3efea1f79841131a791f7866487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11d1314851287e1ab1a60c9bc0a5b7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73aaa51464fe2f352b124ed55cdf05e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d7b24eb0baa9f3575425c5f1a1d20490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f45f1b8a3027411c3d7dd2096443c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3dc5cfb7faa8c02f60f132833a3870492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe871cc5ad9a54430e2fc7f7458bff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac195b750bc8182eff0ac4c299e49d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13768e32344a82128b06d10d4143d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435109122113ae81ff4bb0605a8ea1f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe18f5bddd3e3b4f3f791e16705a25497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b791f5a47cf96546783d8b6b4ce7cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7159cec7e2a0015dff99bd6ce8ea9e46499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cfdd6c6d68736ca6a368c6acea1cb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a900bfd5aa1870bf1efcbd083497b75501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc597936cc52c318e71970bc7dcbc1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493ae1b6fde496e67e324f58618e7c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff4c5012fcd3245096e26b4da27616504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4bd92889d91b993e8d80204daa91c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6cf7e62c957a24309b7768748ce51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df92247da3d8718b5c37af2f68bd445507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5206b35bf81e1aad23ddfebaa0a0145508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9adab9e473bde3b1f2b3793855e8fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5e2ac8ca1ebe3018679251f41bf23510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d9fd5458edc89a012d3fe8cb4909f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991eff2a95b4ffee5cb085e2cb51c5c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3f1948924dfe3f7458d666a44d6c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b294583b1eff46a4b576820ac4c55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d53bb5e94e9a22ebc2778c4be4076515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b3c2904521cd99afcca3caee0f6220516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9bc192d9f7e7982c7e8874fade6f4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dd48012983844937d8e235ecb33a7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947ea3cc3656450811c08cbc8910aae519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4210f8d7729c2b66b0c1ef2608904520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53cf9200f0a64dc1edfa86bb69b671521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5759f7c8e025ecf0733bf3e1027866522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a03bdd9eba7234a6249eb310887e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7bae4b30eabbb39cadfd05434ca66524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea82d45086e825283ce83a3396a3d81525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa790bfaa6271c7875d9cb3ee27f1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5230d97da9790183e7ece8773c4f13527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fb85c5064ffdf7d30e567e396c6a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8994cba71ff6668632a31036035bc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110b16598f33e98e9deaeb89550da4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833294e7e2db87ee5a062a94571ac934531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9e836d8dd34241d923953e8faac81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9b3eb41db2f58334d7ea89b145b4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f797b9aecc184237d80034c354a948534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5f391508565012a5d167dd74ee97f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c079c4fc762a8ed1ad6e586768a7a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3dd1e4183644c0d3700e255e8d6b3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a4aed05e91a8c90696fc1af571149b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93924c2fbf586c43e28c14cf5e146c94539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd5d97ec564387342b74d3d4fcf45c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107359ba17bd2e519b7190568ac61d96541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce865e439c3f5fbf18cfd9da3a0e76dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a8b8b9d721ae07542b1e35e293ee4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232efc9a08ebd6e5677cc68e0beb5c2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e77b1e9f1269c57cf3fc98c702d54545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336a7c51960f0fc160076411f1b5579546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c90606f8f066a71657bd14865a1b7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184561ec167e7c6f9c1e71bf1ce58841548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f7de28ffc6f1f7c7be0d841eb4c90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601c3ee279566d3dba61fd0e52b8606550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3faa0f71adca276995262013d0cd1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248b837d07f9f9a58d6af1422a9f181552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500d518df15a9c8ad5b1e9ade885179553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467761ca1947fc5c0d102d7b7ebf617554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a9e1d39b33cd925f312f31dfdefdc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f75635e268403085c23d0c3882a4d4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220f6fd2af6ad1c925bb1caf607b7d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7a318e656fee41104140e838f1633558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0059e42e8011078c7cf7dfff20defd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4e4b3131fc9bbf1368800d2250ebb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16e0416ea5171cd0e16bad58d903ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bd47163cea377effb194bec586ac5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9e8e3a7a203129d5c7b685adfff77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001a2e4376fd27aea5324c14b21af01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414050e7768a970a0cfb79f0fa97f7c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa40e868aef1274ad12bc927e4b2cc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fcc4e1e426059352b91f56a5b236f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e97d002fe0a935a66afb2ea6bb4ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b4964b7826278957a86f0e6626b23569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca464620a50dc29e8e648993914a355570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf2b509b6bcf885401f7471cf87e7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18061b08e25e7ae1dc0731a880e10ab572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391050c783fc02e255e92d7c38eced401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1aa6f8ee1e6dd3c08343ebee1d52e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f6956c60ec4ff98f71462580443ec13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1dcfbe3de0fbfb509667cbbec17184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45ed73cc485c6952e4b5c14f81a1395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac8a887f0cf1f83791daafcd368ba46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12fcaceac7a1dd6f3c5c8cdcf504a587.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bba92add198bb29ee98ae89e64c3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f2a74dfe318569b666b9d54b61a3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4677c62df751d5443c3361103125ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984ff80082d03f7eb1e86812cd7313611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d8c9fc3ab53e5e321b822f6cde12f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b39ead6aae06b171e83f693bbc82213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e5d6b24d98d937abe7e62ebed1d2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aef6a3122f6cabf1cba33ae1a8b08115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035ecd8fd51df10ec2602bd6a52d86316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6189fa205fa39cb9bb1a77940f0a217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3985b550f89888768e093a307563cb4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ccb65640d4c3e9cde0ef86c21e826719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174eed9770f5e84555fc364303e759420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f62a19bf094cf98c9ed51b5380acc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773beb7bea1f8512e077686169de2df522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392ce2ed5d2db3e0b7012cbc523d0b023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c1ef45156b81e5ceb552dd033420a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2d4952af71caa0707dcc799e2e88025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354db597593007d0851adce2466734526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be8d7e0e81ee98c62830161e6c691927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f924e941245d8cfb8b7055627a5e5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bebc39b1c0110b93b248fac717bb5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0568045fd997945c60f52acb0067730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2da9ba08c8593dc25fca90081afa3231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0752c039985ad3e1d6ad982433e86fb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae788237da442505e42817487fb92b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45136376bdb63cb4fb7afa0529ff24234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc4b550230dde4ded13315a89c2fe335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647366bc90bec6d41fa93c9f46f8b57a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e46fc14526438b68ac8365142d12a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de52b20832433b49599248fe34defb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b63c5b506e2c33d69687c486303f00c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550295b8195e2daa9fc316f7e21669840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc17fecc1d3420b1b8472adb2572c4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8315053cc9259785d7217b94aff4a99242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec819ecc96f3d98a0e419fbcc0537843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444d2fb4850fdb62ae2c471b6a4c49d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e54d83009abb78b9789451c4698f3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a774ff3cca07e01248bd30bb52ae2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe3e48b0efa924eedc22f1b01a05c247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af31075c1b6f6d4f50695bcb6fefd3548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710e4328e204327135160bb6e044f5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1cdc16ac6f20da75833d0060feab250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74e56db85a1f1285e5362e0e0b648b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db832dd84515f01f202f1e51c70b4e0852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf427a59aa5c5ab6cc2fe8a5620993953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5572568edf81dd52353a71cbf7c2f20d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f0447d08049ce07297420d37b696855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80049c3039cb4a71f793cf9494c31c4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59053fe031b313cd6d5249224de3021157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599d614400c7ddc438e6ffe36003c1858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c946b3f8fe97ca0368b83f28b60f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2d4bcdf9c24d61c5b31a97be35bcf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04da1fabf467fc133703bc1ee6034b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66200c932083300505115d0e8148f74662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481db72deafc5d91a9e88d8407144b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8e98b4b44f8b60fffd5caa7d58b7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a605f2efc4be8538cac478609f3f9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1075557bd19b2a44e84ad7b9e8fcd64366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160b62bb5c6b95f5603010ec9e07f7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5991fea6ba5ed30a6712c305d4505e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafc1a982c8f22b2a9fd409fa90e8ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83043406070114d4f77e59bbacb448970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c3e38b191a6a89a3d6e6efc89692f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d4d7b23b9758e8898a6e5a1514ac4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aca266d9cde36770dd26a05b94750173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924dbea57faa64815ffbeea3965d1f474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d2c5e8775043de0fc4089912698ada75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c21c28648e857df74e4682e5d584776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b75277548198c58ed56a2dfcdc8a6e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ad8fde819a52d3d859b0fbaca4c3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96f72997fab2f9cb14334ca92c39f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3711b67536682df6c76ab45e99ea8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd3763cc475b11a16df5155b3ca5b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6263c9121a3fab14f80fa17c886f68282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03b4d659e4ec886b973c39e814c3af183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef4b2d34121cffae96f376f2ed4c6e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1465ec212e0fb5155e3ecf7f232bd10d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef4186f30f4f959c8d96fbb7bc3e5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d44b16512e673fbc817de204b411787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c1af3db501588edc4b2e5532981b688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ac941262883356e8af416f0e1ba3f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4e37bc143084c1b556f18b93e239e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8007958ee8bad76cea2241c3178f1a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293dca97db1dc9df4dd0deb4bde67b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee2637dd53fa20e1759c526723f738893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc778525c3e9b023cdd8c909b32e7fb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2afa062cb5e6f6179cf577b497981595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc295d283f5ac16fa76644714a1d719d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd383cd69aa0d185009b5ef3c9be70697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497feb041d384620aa36f78b328b59698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07b1f3facce1a569b86988d55b432e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce721972b016fe163302019674265e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23150d1b4b2a12d184a0002727abc76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6587bb976edd2af379187014764cc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84a9ecc4cc241381d689a214cd645b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45267350ca628319a01115f83c7c0373104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182993991bf5b98bf4cdb2b5a123153105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3dd37e3e18db71c91de250d6488e34106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23c71e61054c4134b043e7476bbae3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa0bc02596bca43868ac9c818380da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e68e5a3312f0d817679937c15d0713109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb72d26ffb2697ab8e74514b5968c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0f9e1683e0cfa57ad066c5fcdc14e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed309934bc1cd0edba1c3c62cdf47a9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e3b12b3f559bc99c81c712a1827f2d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddb51efba1d1673f902b79405f2ae2c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ed10d856c1a5655db2b33a11290a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da76d1ce4f9701857db45f7622b0ded116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048a2cdae60fb442c9be2940a9b79d9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3aae139406f6ac0eff3adef0b8f0c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c521bb12fbed079681006aa9db57d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01172fd3c87e96eb8bb109d301915948120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa19cae88a10f1c9a913f37ecd52096121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6cc4e73a97e78be7d201ad8d02a204122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d298bb1c1caa22710986929fe18485123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad4d3d9237fcfb746089ce741bb42e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea339854e8a7eb470c79c051677b52d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255299275b0b3fa6f8a72afae70c8b25126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cbceb56825d27d0e23e5539c77624127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b52022c7568f30d47b37cf2493fe12128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3b67fd71ff8a47a4c8d26014c6254129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84a9a4c2d68089e8ae6e9f981e764a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfc6f98f2ad3fe5f7365dd42377582131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbacd5d804980ac10773af471a89bc1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb0ebee27e088836941b368de29f21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694d0b5af45cdd434538217d88f9f7a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c01e10ef17e41434f3a4d96c066b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43533ccf5dc75cb26f72d1991978e7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134aaf9f01b40bc80da00befdf184438137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0238519e2af38b7d7f5f5da0277ed2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c307b4b302cad430f11bae0f7408663139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7dc63d23037742ecc1d48a5cf9270e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bd6d6c4c612a06746a6dbcd197dd4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547738b3a42ba7fa5b6286ad897c4dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83032f4b978a0f50cad88250e103f77143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f8ea8dca67f84564d944f658a3325144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ee74b067accd538b50a6956dac3244145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aec3a3b14c8d3cc47f6f42cff5161e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98137d9226abaf746f5cf21999dfe86b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5626a1ed0b5497ae2a618c200900da6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333359f587cb3433454dc9b2b0a9a333149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a80944e545b5e92c36b19f247b8c5d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8753baa6b176b1a8f281579a6efe0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064e15869fa8b18237273abbab1a2a2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f01d15d732bea82a7d78157344f2fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f124d39f97651110312e4be578448154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6eecbd632fe9588d940c8f73eee78c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e275d95e906c59f30fc8ee0d94a34d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf2d6049e9469c5839c77c71f4dbcf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5cf9ae133f1a7a2d058d02697ac401158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ef45c69f32665e6efc5e41cb2fe61159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82296268e0c78353635f62e6a65c029f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03407f7e802dc7ba8a687b3a86b856161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864fa23e0d2c84f3c0c1d722a19254c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f8543e7522289a95f527a5499e85c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f50d77f900722f647bbfbb64a429ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9769e2720c32121914640a22d62348165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5265e7b685f5a39dc66a4b6f19f9a73166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30986008b36fcfdab94cb383919cd9d5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd33b818cdedcfa2a9d19eac0f9ab6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa953af02fd15368d77cc952f7a8277169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9225038818e959b2a4e511de06eb7d8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09606e9294204056f1aa8176672889e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d4e2ba1e1d5b6e37fd4d7e29fa888172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0d417555dd3e08c6c41ee46e22f9e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3562e54080411022fdfc6123bc801174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa63a89b51a8dfd7573b1d16a02e1ce175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe942d63fee6405ca29218df4a4403e4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9caac66396e470b941ac4db3c184a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd5fec7a4ac5e3580dceabaa4acf34178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e872ba7ad01680f15917560c60f28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d831f53c7a55fb49fdf426e612a4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69ed979ec9b773acd25ad0de7cdff9e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f681b298f6d5bf52f510cdb4ba2a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832ef7c699c5b3e9d6bfaff78fc9ac8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fc06eb680b4df5b1307fab62c7ccb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039c84087f96402ed22539e7af30a5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3cfcc761809be2ebe9d67923eaa931186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a899efa86d07bc3b0d799b6556295187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb01a0dd9c88b7b6d5c67821d221f34188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc82c3f67eea867fa2169f0fff0358189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3c3f35a82f9f846664b0007215277190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462122dfea7447a04a941e9a9333d0f6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982d01a1368d83db79628b38c33526c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234cde3594778106597193b4a64de787193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd685305a6dedfdd22cc7a08ed5ddba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a07cdbdac044fc6221b72d52a5ff8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b273fea677527c2e000ced9d0b8bdd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342271c0cff7a949d1c78a80ab0c8a07197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4019a9bb1145b32690dc45eb8d57b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb25f9ec9af1b2d885ec07b5fb2161199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e17027492834e00d71c29290834af7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775ee7bb0c31b40d173f7cfc081d0cd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0293943cdb4b50f3ed63e612df30e149202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c9d21ee910d193170cfea817f9748203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8b2e745e2f033bf07b8ed5cba89ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0b5b7e54146f233ab3517439211f2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8317a0e6da3231c118455556898603b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bac04405f51a1ad4366180295fa7d5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4a415b716d43ec7bc9868cb44eee4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c64cdd88578869c5ec23323b3b7d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0094c1f0ee49f95088470055ff217c05210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be24bdc279396b19e8d6a38f194f36a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6579d0ac0cfe0b96e088d02714740212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c0e182d3b135488503aebe98c198a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2b887cc35135950e75015261b2100c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74086be860fe2913a8d5fbc6d79f6fa8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcc1cedc4ed324af1ef5edb780adce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3bc4bc8f2227c4064c50e85d5cbf50217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f53e969f5b11b6e196843c8f7fe7e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046960a83d263c79dc89199418149ff8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20a3d4550e9fa9df1e8f8539b86d9f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271597d4f3fcbe69dcb1e40c001c626221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da83613df8cca7025d51559bb17e5fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d451f49763324a9c9d2dfbe9e7f60d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6bd92b261bddec4d90273bfd19307224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9508eea16552a3e12e0e5daf52e3a1d6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797a4170e59ac2071d9b48ada17d77c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eb69cd79ffa0dc2819771ca245029c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b1d079c1a7008825839bac70e39dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203a68f0f21687a1b2247c2d6f82728229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94714b9439e8789eb9b4d9e9656ffe8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba143a2de080e266c50a0fca6d47ba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e691c2a73e83bc37339fbecfe8ad5bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0b7f883a61f4538e541024fc22b15a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac10b2e85a4e4ac633b0f3532d4e1f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b5517f51387d49e45daa6c342083f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb5507407b1956570c65e297ba644a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc83d648d2e81831eff2605581f91e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a250ea2e737372a984cbedb2c8a1ae0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89568bb7a92f87aef90a306cc082a9f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cc9e1ef4f725bc291209dea755ee2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a746c013e6d61d28dbac09bdc3f936241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ba1ade735e9b2229fe1bc54a1e4f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6fd4fb4969d4f162f1b4dc0e06dfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e45abc0a4ef257f8431396e385ec87244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4cc716fc9510b169520f7b0acb3abd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef258d758a764a90fe32cae7c0c1dec7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc295e0c71bcabe623db297251632bf2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715b1cf6109f7ca659c97181370bb13248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f31e2776b546dcc61cc5e1d06adac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfe46fab256710fadc30d8313c6478250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95193756778b32cc3f5585d0c3b91776251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ac3d1b6da246000b919216b7f6690252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afddc8e979de9a984c51feb1107023253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc72ee06859ac8cca6b1b93f9fa3e6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c0f0243c3f1e9a7abf6ee631beab51255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65500a13912ebb9c2c82af44b8f93c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788c05f9882bcdb4a69aaba3b6135a6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9cac5fafbf4d364ff74b598d31f00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74389e254d51a4b2db1eae22a4eae7c6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713026296fa679465bf19519fc9abcba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da73b275ec817f11488f514ce6de7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414f2fdf7720792ef6daa309e91f857262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a6c8225868cad7a5a99c6536ebea1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1a8e86410c6933460676dbbf010ac264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056885d5c897134dd6a6cd383dfc122265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d23015b3d1f22c09346b91ee4ebd3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286bb7e281b276a6451442835fafc10267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de5adbac8a970e1a078f8025c59070268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ecb3b6e7976f0e509de1977450b44269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ac7d270cd47077f88dd0ead86f91d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b498c75955b86f74e2904698cba802d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab7322fdcb3be06de0acb1b33a4834272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a017684420732d091b8ca58e928d31273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12776589d6b03358738616bececc706274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce92530977f2986d1aef892b37d1a66b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788be8ec39737a49bd3caa27930bca39276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723afc55640a12b5c80514f6c136001277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee59ac0e14c1877785fd929592c418278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6f6ce19ec2ab4d0afc0ce4d00c349279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45052e01d201e817d95393c0ba9199f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177558bff961f31c6ac45f6a93c8e8a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b569deebd2027cc34280009b32cc9e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44db5e3df76bf0f386bd31d845daa4b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d995b1877f816ce3036656abacb81ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad33c0988bb95a683e838fec1fe01d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44404090ce49f1ad08eb98a38d92aca3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d898b865f272bdca483632e9312df4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19c921cbd188cbe8b6b74f90b5cca9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fa42c56eac100675de5196443363d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916256d90d8b4288e8c1e1d19c2d5b8a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad02e97f93a22e2950af1d0b13e0fd7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febeab1f0d9a584259ec809a3458a1b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ff04471d4e9461c9dc2469b0f3c3b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7929bdcf5cc61418651834181e50368294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643cef3c7ba1005fb8b4fa3e6526c97295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c64d0e2e8ec2b846252d5354eb26a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6321db80f725a354af7bd49be8b13aa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd28103f4c950ca92b080fca019c53298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8a047fdefc9aefae6bf2592b05e90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542baa26c3b45d5eb14bb9bacf5f5676300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a3b13fcfb183695bd75292bac5841301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4209974b8a0f81f6dc57ae3597ddb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b150c87263d1459d7d0afd23e7c867e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d72a069aed444dfe8029a450c7c2c4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d948793ecd0f1770b074af8cb764e7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719a87b0749b3a825959b0392fdae39306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ec6116ca5f56c98fbcd4afc0b7863307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4620026d822583eb2d05c827b7b329308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c227f0ca6e7e072d42fe8e08b0f97f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9d3e19ea5a5fbe67f756e55eecb25310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef28465fa801d21f8ed6f58bdff9ef2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd975428246c8c0eae83ae9696e608312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423c45aa5d2326fcff6069de2a24d33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb2f5bf5655e70249cdb93e8cbc468314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fae5d1190bb4bf6fa81e3819e32301315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d810f204b8a1912684eceb54f8a71316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0594627750af57d1bb68d7159a8faf95317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc420cc03af706e5ea494c05cf34e1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9e1141513a040ffecdd3affadf23c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49488ded3a64b90bc8e2a26291640c58320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a60232b867976dde24e8674d10801321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547574fc8bed13b6a9b95028552ff65a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb977d8c935162e606ae3b998db8796b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d90cc498a017a52452f5e39147c57e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb516c91c1dcc42718183d7ad058a638325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c80246de5c804ecda1be0807550c00326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d60388a380273cbb2c863a85f21216327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12f55b7335bc7274b0e4a919d56f1c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0ead51d6e3770303472586081d069329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4011652fcdad3aba5adc84b92b598330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83234dc895f609b4dda8407de083432331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d7022be7835cc7b7ec04efeaec0b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfee5fe7e3cbe96769cdb8f0ac03452333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6be270c42a11dd1f0973e055e8fe2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0e0ebadb57ee57994de94c07d43fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cd3de79301b921015fffb8256cc1e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629b02a2f8d5ade2f53938a1a8e84f3d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b18726353837203da866dae5d7ac2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413bf248850b190fe3fbe186ce66db8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc5d49a24ce96bbbe4d6afab0dd611340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e3269a7a1eb3dfab3bf198390fe9d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1eb80b19048b8b188bbbb2f1503c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e3f833b0698c3a221b17fedf3eac2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea41ea7d85336f365b6693f18f2e44344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079211c0bbe6a69c30c18d41ffde42c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6e8c693d9dbbb4793fefad5073d69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fa96aad0daba628c3d1a45fcb0be7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb103faf54adbbc1d3695b719f10cac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e993b1a12afa121e3bbcfe1fe45c28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c60e48477fd57a4c1d53a532952e0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21c05e0152a4059730d24c8acc9995351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1b4e52fb19d639c025233cd904394352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f0ae2a8d2317437834d47823841aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447d5078b5bbe130c7ffd8f96b1105d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036ce27a2ab2353242a86c0b539c19d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2e6fa60411db20af98bbe9394beb04356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eb97246bc78179165332979ea3528b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee5e63410001261c54291723c45514358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c7e147dc444c6212d661b5141b9db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e48dc097fafc31f51b8c5cf7f45a4f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb144d163f50703fc0c3664c30de64b5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a337f4d1cf5c6b4454b4aff1c72e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d53686ceb6c2a41c734ba7b57d2f5bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b2d626518bc6b12db23c2a0166b38364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b861ad8707b446f8f7cce1d942067365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992886975b1dee64ee26573385dc6af3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d72120104aafef8795c7a5b56b609367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b0f78b3e864541944d1038de8cb4f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1efdfcbdea6967c0dc084ab288875b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86a3c5aad72270d6d6cd07df57ad85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1853b7daead7cc646fccdaec917117b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49aae0ce12633f51dba13976bb8cca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1422387adff4709804d1eda64eec90373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0a6bdd761eecfb20e3ac49c190633374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6137fb7359d9c89367b3b9435e034a4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8df57b726a0ac8e76f294827b5736376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564c20eeb4d1c39671ee5a562a76a50377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2fe88e0003a610749a2c3a6632d89a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2eded25dd04a986f7b4c6aa8f23740379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044733c8b1040a1899306c6a7ce094b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89319e36e0d2a9a5fac52b37adafd037381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da68944ab60ca25084b82c8337196ba382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6009974e145c952bb3bb2ccb4f9b23b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93cf73d1f78fcfcf098fa3c14a3301384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d93466d20f15308b8871305486a4ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbb796b20518490b5d60f13a61ca27386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dcc0e053bcd1feb4ce5cfa1ba4afb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a25d68643f188e24b47da55d79a352388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaa3bb33247fefcf4dff8fdf3850a3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b640c1bbc084dac81558268d130bd6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e758bb75cbd0126f5eb8304d8dbbe391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b048bc63bc278897b9b665063de19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8228c511f2cb288e93085cd940cbab0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5464aa14b39297508d87822510ac81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156a9a64d6074ae4681555a9cce3133395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313cdb57f1ff706545d2d7e49856651396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c8edfe508fe546e988c3d279c5b81f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38c2011381c5634aff95fe41a04664398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ee59d0f53377bb8a26b1a8210a9ae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996c92c632892faa3ddfa6e9b30fbcb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b866e91d181ea120de736dd978f69f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ba5483316f72ecc158c628187c8d3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05c441f10597a969d77aecafbadea9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d83e145b04df79843a2f8b617c308404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01c0807c23c1715ca1c9bf883feaaa405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea665b1efe2ef9b72773a2b2448a80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce368d11ee735a18f022a9ad4aa0ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff8536b5068ba24443f3225e8dfd5a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8e68fd5a1063001d37b4dbb7e9d678409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf2be578a3dc14dc1557ec9f5d2d7f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e237d44699954e6a4e81b4da52bb3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb45c13826c4064bb0c0d44967c6b64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b944ca841f90cd9f5ee0ac8fc957e5fd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e48ea0f52703b92d890ec871caf803414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b5235c28833f635767e4f0ab72f6cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef8e3fa67d99cec8146718da738144416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9f5b884a9d4c58a7369c52c1bb768417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a31f256864c69c59b5ec75c2c8991418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1670f39ca93d9478ddb073564a6ba9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9772a9d8c2318bb19f06034360f463420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd06c5c46dd2290d976c0d2c09fcde6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead11228d9405b2885c486460eb51344422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe931c8f4580f00945327ef624ffea8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9655e0b90ce83e3a16581e22ebe5cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5a42cce928f56467b9744967e4a64425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252cff49ba1db875e5a562afc9997f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450984f181aeb2519f57f408149b569427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d9202d6ffce129faef8bc6fbbf1a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8c3b09f2ee820ae4c37cd93247c8c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153de10542f105f823949e64ab1cbdde430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2bef23d8356082a25da061ab0c70c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa964cebd1d68a84a9cc78f629339a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47fd2a5e294f68a45157c24970c582a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838cb8e904d79b86d70a7739c50395c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7e677851b1d2b128fe4520ab29a1b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b530ba4fc4a3de02305f2d04b93cb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe0436894b798b992e5d5931b2cd3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12813a42d4b26100988f94277621a1f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ebb33013c7ab7426cd6b473993966439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66647579bf55ff1d39bc95d054c51814440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c63a1c18cbcffca2394e23e51640a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab32ce4f2e14c21fe73dacf1be4690442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080f208f1c40b04fc648d6001768ad8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bf18f2eb84480ba10fd377e53557a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8f2701fa4ad96a90ff2c5464621c0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f2b68f0a3ef8902e36026d5930ebf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6697944a6b82e63aab017a64fa2d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7114cb5c20a76aafd7ce764f22db6b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321dc07c333250ca43bc0604dc0f25c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e6d274a6c66b110b284f24492b9453450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51405492795fde3a7fdca18180929740451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e4f461381ec794c2d612f22460156452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7acdbe9a02dbf88472da3fdc06b98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139bbffb32a9f7af4bfb4b839c06ff7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff2c701f3f9ea2641abf3ac3bccc4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a4d50910bebfaf134a47c7f2919f7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e2e0f1ccbe216739ff4ff61136200457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae10a620d04442b1d6a04d0d5c866c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae7c0d6b2578826b1a3f7066d3450c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e798d0394f89bc460e950c2beff47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bdfc89b1da89f88e573b7a55479c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2160738b4ec2e51944bf322aabc878462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01907c39a72001cd645364c548088e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354a7a96fa6b68f0f788bac501bb0dc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e578aefb581bd0481c3279d279af4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aab4e5f5cb7f8026c1936e66aed2b6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776909f93aa0e60f4197964a1aec99b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68665afd610b9d8e8a58c4ad1c5a1ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8576929e5c638d3a9dac8c73124a2a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c083d8b06e0a8095b21802244b0aa0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8d72890f7487badb6d20bea6bbb97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7813446f686703a72f4ce1fca6143472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aac08d1498c217395ed0b42f897c08473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a2c9ce7b1a3cf42e76c2f0080c1aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce0643e1ac364e81fe9c7cd7ff063b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30760b166f1ea163bbe5e0f674aeeec2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1c2f87d09f69611dd6f2ee0aa28eb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f79e241560b977a90191b2ae716b00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d83c89aadecd41a37d8b4284594038479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daec19caaab0f6169faf9413b37990480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f486e76ac5c5067f551586f6c97eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c368d92ea9ac992283ab275d4b0a96482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e1d5517d83dcca0017ff358b77169483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597f55c9c58758ce967921fb429cf97484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c041005c343dd7df3aa7711566b38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca0596388f8408607b2234f264cf67486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34c2c19eaadbc0e725c75735b13e6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b8ac2bffb5be5aff0ff9461b53698488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc6495d446375dad1fe48fc7530c09489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9121d2842f08b5ff6a784a5c905b9fd8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cdbbf94de86482553a9b701646b24491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0cced3cae321db7838b2e652bc026492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967385e403f0d2105e2503b4c150b03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9c8c90ad9b21832b01e8fa9119cbd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741e76fab042e5cce1504040a370f35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b74346bf2aafc84a43ab8b1db45997496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19b6fc73bf353102ab03d039fdde8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db161b0d89dcb35ebc47a627c193a33d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020eb62e1857e5806d4014cbba7ceaf2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bf54cce40dc4186c8ba63971deb9c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea4838d7ac7d2739677a127be371f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e77887530e904eb94c04beeffd11a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f12208c41bdd5c34a5874205c4ef22503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f488e71607204770007298ebbf126ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb90a4fc1df16e3eb6d5e3c41b2d2b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b8dc5500a75d7278b49e7dce9b971506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa3817b490a68350b439137cb4808c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980e5b26789322cbb7f748bf87fc603508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fec0f72426a5a03b0c8b1985b462bef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d871b2c2647778d91938459bce6e2c71510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9914657c5c87c8228c7fbc88c5600511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75d971e8cc98b91d50bcf52b9611efb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec897608e6483f834143257ddfaa286e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4920a73e2246e324a6cd5e130d117514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b953658a49c9e1aa6105d700c531f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ece1770b7f234b7dbb01767fb32ab4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ea6016ef1fb118d8820add9a4851c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59623d07532006b3f9aac7a55b4e3a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31832d9461f3d011f2ddf7f9a5f2550e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa51b7305e588d7b0f334e0678d3bdd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c4a64c073b209e9e68d114560a068521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c671f84033a1af184909c610d82bf40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f05289df235b7259c7074fea2776a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c394617b3dc08bd4cbe36ac277a13524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280408bb2c7c5a01f6fcf9acc0eddde6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e784ada970a3a021f68a6187cb2a8b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfca550017171923ade75db41163378e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f5797cf4c66feffb52d4191e1160c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb662a4bf1249a48c5fcdfbfc3c3c4b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50856aa89226b8802d256766af433f3f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312d852cb0362ca510f35dd79f487c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06904630194e59d60991330a8077c94f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260cb3c475bc8e933b9cf1986050e777533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0dc09ce3da6b28c41de1633e33a6ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d14187755755664299cdbe2d88f6cd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826547abf7d138c6afa6c6944592ab5d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e3d4da28b6c5207424749a5bdd1fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda625affa9b562bd32e22995506a7d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55eac60eebbb5b3e77e83075207841539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532cec086a516f545156ba3971d2f09540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba416810513e9272a6c39765d52d10541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8e5f54b0e919ef13e7174ebf56c95542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b8d0e73c577ce9d76a8e098041ff0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a1a5e496feaa9964ae18d68896ed6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bddde9c1b8feb5ffb59b9541c51ee3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c4f19fbd50cd1892f4ec5d33b4fd9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90b03697b0707ee6fa6cd8b6abc088547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa22553f1161a1a31400e622f0c8246548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c4960ca3db56455f64ef33ae75875549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa662dcc63d5424c776b6a7db6b6f40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a2fcb54b467d97b7e9e0659ac2cb9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5465e2ff9340d827fdc75de4ff033e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834132149554b2a98a541ed6e13a7cf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb96ff939283d65c5cb284bf1a09dbf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5d6bcf1bc1b42425d0f24063e851f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f06c8f01bd05688d0ec50a184a7b65556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47a4ce3e1b3751db0b36e461bc6c16557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400ca9f3e16742c9e174003ad0418a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ffb14ff2260f8f58d737e1ed0eb30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa4129ffb15b1ba3facb743bb02f187560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd966529f6725ee84fbc9b5a4959654561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b5a88db951f4367b42e0d3d3345fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90351f46134c20a645302d16cb1bf408563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a01687cda06ee2581e13176cd6577564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04542294ef776a771ced3c07059a4a33565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f216938918cb5179f4188a72401fe1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff182dcab0f7afcb6d1d0aa784558b2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f5e84e38d5eeaa371b8fba926c23d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dd51d85d1c1a928b1ceef2839b9720569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716c6244187e1ba2fa54551823827c27570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff9f30e71051dab722949d11f18a6c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e9513133e4ad5b680bdcb5385edd9572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>