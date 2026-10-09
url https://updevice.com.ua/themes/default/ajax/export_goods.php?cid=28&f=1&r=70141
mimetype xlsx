--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14ba8d1fc15919f10ee55f5ef265201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1811bdc46296d15a0c4f410897ce6842.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ce2a291f7a3797e8d1d27a05f9a173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e2c1e62e5fbf67f906e2aa18de0d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fb7ac80c85a602eab50e4a9bde6e515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727c7a7829458d08b434294ec9184b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6934d9976bc501f751c01b1eb0c0fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8fe73dbcd6256abb7d566e253027708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be490185bffe1754d7f0f6d1b869aa99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb62679244e7618e0d3b073449673310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c25cc4e3061195e51247789908dab811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0918f1baa7fbdb00b97ff4a4354cb2ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7689bc62454806c0faeb21fd9f5f8d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e241da2b71ec853a236e4f6b497ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5316a711ef2e3c4e12d2df7559337715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6a7ae5a61a7be8fbbd73be6b5927116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d782be235896c124a9189d76a76f61e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010109a87b11e29e3a7f66b997bbac5c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffa2fba2e4e3e3ec528d6f4758edce19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b6289a7d66633ea110ba01f11254620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9104a4a077b18f15342cc7210b272c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ad16ecbc3cf7e419166f07a94089122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0910d951c6c0e188bd01f839f914323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf4d63a4fadc5ce2704a80fcf3c04e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263adc237adaf1be77384613c353864025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53215775a933094f25174381807265dc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad784003148da878f1fd23ac984084327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330351a87a6f3e32c499eb6b7e71a0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167f16ebdb5885cabc6fb8746b5b61529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c715f91997be4461f8b9cf8cea82fdb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3ac2c87247186799ad76107873e4a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c1404a65c86c26c6062d991f2470c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f3955aaa8fd1d5c8a0bd45326195d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa2fa970093aa62416c624c73c97af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1a966d3cf926ae96f6d52cb2622a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a364d66031b0c5ea2f969ddbd50253f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacc97c97d54eb8eeb08d6fbe5a7a5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac612fb04c35322867af47e070412338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709d8f2620647b8f7bed317b010b95439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f9b8b94ef14b60d8cc368651a59ef40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0865f70130743651097852a216ca1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f43f2a8c348916a12d49ce37dec0d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5940cd3a0af3863e8e0d9652ecafb6b943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e5f4b50332699fa51126c491b6d6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcdcb5288198a7fceba62469824ea545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e31703c9c5a21b3db030220e9606446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35f4c65fe86d74411420a045ef411747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3455c4bc7fc24ec9380a4b42efe5748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f7aea19d17437fcd56717056ee7f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b132969bceaf351f953058ee7b437a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd70ed6a1f971125fd33e201c9ebbe251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0373836498497ad8cff79e1454f984a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36794f6e8ed87a4f608b5f9937cb76d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcb6e7e4b50511b6bdbe7d8f14839854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7b3b1bf197a47801a59fd96d843b055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbae477021daa4c9837c2102fb9eb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df712e59bd35aa21aceba7b207bf718c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5efc6bfb101dc2017327165ed54b9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6c9e266e9a26a9889e581ebf2fc1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea237cf3bc45399fed83c1ec5e7d5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c23f0beabba5e74a0cfed8919898861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb404c3749a9479ac0eca897ecaf0f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf094e4249f8d5b52b6281a9cdc616a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3ba90d599ebf1cb0f1168388d8d8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d15651efcebbb2b10bf1d560db850265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36f1d114fdae5343759d8bfe4e08a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9d96635686f62ecae48b06dff7bf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c82ee7677b7489b8cae298dad456e968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4081ed67eb207545587e5cf18b829469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fc6afdaafed4c62719ef54a1b51b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9645d0e49f68f34cc1bf74e67eb85e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac7017abe949fe891c3a8f46e8104f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35df13cb458017c2768e9f784ebf9ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd471bd2a0ceeb43f906d68b2dcda174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae38a9b3304f56e8ddb306ff3837b8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ba40a487343b5e56a6792c9a9f58a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e850f2acddaea5b17f70262421bf5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968a2bb41e822ff52bb6f97939420d278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275db5dc99f8ae60481e4ad161ec37c279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304b68ef8f33fc9b726261876bee8b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a878e5ae40434f72f3a76ffae96f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c405458d555215cfa54301681d8ada82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe125e8711a09e470fb8fa87441ed7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883837eaa0d28f7694300d202b0d52284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe761cd903efc3ef499c1e3544ec4c5085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f7b5c7e7b4564d9b771320fd2204f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390dfc06d622348506d59550e13604787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca58981fd36c1b91768d51c58b8d3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da06b473b28cad13dba159d65a00edd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b80b1768f3041fb2a825f3948f87d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf6331e59d05dd84eb947b5c22c2dc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5214b5a3ca0bc18304172948ce430bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df176aeee04787e8be26c620f380d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d60729338967ed374789a347a7fd9294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81786b823fee4e326a9bb09df9fd89c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d56f98d2fdd13facc3542217666a396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e7554ad9a3b2824b88128769b4b4097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e203804ddac9e6c4793a169126c7c5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18a05c05ce5205bc6dc48d13e7f25d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616c515d3a674a6fe1dd0093995ef48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235e505b56db04a67fdea4851b9ed25101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f1055b11110bb52a66f810f084671102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a825e36f8b864431cb6beb5201605103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71599b3f5136bfe579691a3a602f3b5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f86a016e4ff9dd62247b75cd27fe71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202efe015dab4139d092a8be9a053da6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24849793c9e87266399e071e9ac34aa3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe33c62dcc3448210e26560b8240eb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33445c1094a0a2a7c2f5dd627548cd92109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cee9a74610ebab1940b497585107c6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ebbbe8e5f12ea04cc7db217ae4b5c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03715aa761bbc47efa19e3f361abb003112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13160b058324cd16c5d149be3efee5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d8c6826b4768d35462cc069a33b95114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ee59ec66db1bbed0e005d3677ab81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d56adabcf94bc374881273872d2969116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f20897bfc702d6a20bdca6401aa25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc765354c010717f6d19ef1a0effd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a052b8d995013cfdefd0985ff4508119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7be75534c1d3a3204dca81445ae34f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6196ee16b70d50a551bfcdcaf529a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6e8b24666df41e96b862dfc412646122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f819f37515347c29d196046d651df123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f341d2c3bb46feae83476ec46304a53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b5228853934c7bbbe4fa4e1fd1ed7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa239cbb15df131746a661bd88af7e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536008c349a0beba0ec83d0412b5ee3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ce135b0f84aff102249fa6a657913128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd06e5ac7cb7098e21e8de7fde3a54129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beead337117102bbf02c8a58b3fccc2c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79c78beb95c21016f09002b3b8e80d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144480c9b1261a8e42e3b5b3e190fff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4aa0904be34a1bfadb0a304d41cac8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540983e08570d4d1ae7bfd4725085790134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69a400b91395104d7c62c7db184574135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c6d340dd4f25bf4df4e34b1319c53136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb40912d7e43da5b4efea82f2b08f27137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b3b6f92fff115dfb69e06b35a881e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70488dbb84b4b3b51560e6f3b213ae84139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ec468004717ff93061cf84259b424140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303156344a28d21d94628a82b919f04141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfa6094620492826de6aaffadf49b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdfb1dd30e2790786a96065c4c020e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631415cc79a89c8ffe222441e62d6a44144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eddbf457d6f476dc86e57216125f925145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfb4dbc1e0bd63d10e4088d56e1162146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33311ca76eb30aaf7a757786aa582e6f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb360e3ea7af21e986fe131a9f0f703148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f094b7697cb29aea0206b8fa351871d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99970f71bdf2f7d93ac3a86d700f8814150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ca25e95e644c2937c2b27347ff72e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa73c38ddb474729bd898b0c83ef73f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c3befdcec6bf05689d492e9e96ef3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77dc3c61b664023f26d4a58c6e89aa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aa5194123527247d7664bddc692719155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f33f9b6bf5362018425baedf7133c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babe0af0233914e09364e45afa4a603157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f223c2fea208082d52b1417d8e3a482158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6a6801db3e55e931e31227c7641b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783f914142a2deecb9045b9a7be8bd2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913282764ef0560d223690addd02aa1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e4b11363be0c15894837d5ecdd0fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63e944f8ba800d7b95d8c090f9caf4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d70adc7e48c7a889822b9dfc8eaa94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2714a17347184137fc826abeb25f5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37320232c3d954abb5790164318b4a1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483decd614371b7a41bfc7149648ecab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a93bdf93c14685ebb1e4ec1a0930c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503f3beadee714f1e63134140530b52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c6778599a78d65a5b4064f9f1578b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a73bd7e40b12bf7ce5aeb15e63ba94171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2300c1082d67553660f11349f8957b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a2db91e41d934394a473f716792ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2162758f22268224c6e114f1234f83174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470b7f926845342b61ae2b12ab80052175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a58461a7351b40e93157021dfcdd1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981e93d00a07923a403252fe6a7f79b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18328a1c7729463c887683538d22f21a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785859b1fbf4c63039a5778de3c52a63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d74a008716f5c9d87441d4225cc48b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3531481f3566d3399b2123df59364181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e53fbb9358a9797997a8c2b44d120182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5972595418caabe49760bba034db831183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ba9416b142bdcae6e5436c2391bc3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26a464fb9b9cf289c9374fa5b415373185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd8f893721342aa99d77ab1aced1d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145676c16c8529440fde0442b48054c2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634118be161c4504a3de0ab1701ab13f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bcdf1dab6faea5ca01330d38a124fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cad169fe448b9f28a575c169c0b689190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27d5a351ad45aa988189c1030035ca191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce678578aa21a53b8873e539ce6cadde192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4288c7d6e51fad3c9a5be15a8183d8d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650130a7bfa55a91b19405eaedac45dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fe9d5327c41ffb71c57cd4149e03d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20ea1b4c06afcdf5c0d3efa9262694196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1a79ad3272f1c0b7165fb0a7ca908197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c3239761a2fc8ffcc00f021aeab25198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76f195bf381894f4c7e6e81ed832d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c251550ddd2ba7275e38066f629aefd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3ab74906e3c64162a44eea041670a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156e47be12334cc4a3fb40931ac1860202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f876e33a6eed366339350864a230ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce12c07978468b92204c506dba864b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f7cd940cf0803e7ada39b7493ff6c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef5f8cbdbc5b5cf5f1e45330dfe16b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa013a261e01568ae07af4c6c086af71207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c056207d3ed98c5c70542f4c129459f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74397709eeb880d04a6c8d835be4ba7c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652df50af7b5d7f953e350982166c0c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a3110b2837c78294bc18022eaef43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c68357d31a16eb86e3a30621e76586212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fed0f88242159f42b1f9837a794594213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d40336c050a840a05994e874aec54b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80f259081a7d13cae3f84d50671800215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746a5c27dc741c7873e27a74045683c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33664d7c5c3f2c15e5334623192e3133217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09ac2656506c0ba0b04d88001bb503218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a92548961fe95e39f6ce4810604e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919988195ad63212bff9a6cc82d38d1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29f15b6bca9e5d0aad8f28f7c9e05b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234071b4b3e44ae2c2e4445788cd9a8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d0094af3bf5824c311b9597f6c5ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d797df0fb39dcd61710d5a42b74c70224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12013366f72e8eefc3869bf68ecb96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07408ea77767e5b035799f49369b8e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da399635139bd15f488f6dd91d0e346227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa73e7d9e42497b2b24093b260fe7c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb11da145841fbfa70525ac3edf61c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838f24b0e5712c36deedecbd664af1c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae5a851a0bd13439afd6eae3f5c2b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808292e83494d1aef030e3058b9c074232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41597c323eaa64205f24559203d1f9a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e56388d3e2dcf1832f657e0197e02234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4489a0bf8c44730169a6de794a4c37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c59a178738d763335e85e28f414c9e4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ad4bf328ba9b36c0da62cbc475048237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7a434519e7d30963905f7731fd5e8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229efa4ae7ec8b3798e0e5979c161161239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c104d1ed34f9258314bde517e85ea87240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f9234b979005e2a6681c176c8c9b5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9af8dc6778f1f97c0664cacd518eb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991ab27198afdcc80340adad7f9a39c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb613d8c238edd5880d7cd435437994244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df468602171e9591aab730afd30c41245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03dc8c4f4f2a160df7a01c3fb51789246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b84c2e17e538632dac9a3cd64c2eb6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f07e8a778314d05c992cda0ce3c0cd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22dbcd914d080670181ede6fa02546249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5e18558fcbda36bc8db5de6d2226d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9fc2250a9b68172206ba575a8ef62e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9d49aacae5c0f07f85479e18684ef252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01b16199d5572bfcc461cb945b303c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3fdffdcea6febb6537635cc4dbd5a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adc35e40b4c7bf684dc5b154f46fa27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88718ebfbb015936b4aa76dc74e652f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b61d86ba228863522795369504ba3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f859e3b77daadfe8c705cdb763cac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406c37349a4f4fd202f37d02022609d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daca3473f5d16040bd9fc9c7d46df4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed2932a73ea92edcf344236a543556261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe285c200b1b07f6dc1fdfead8e941d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304dd33e71266a87aff0e69fd24fd8c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe72c39169b848c3242103583f43cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290a78ee287c6c2b98c7cfb707eeccc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d628057a0c89c637e9ed8f424089f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9872e168c2c63bb5b7927250e79884267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2a25b61431799245fa70b1035dc5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f063edf5226506638b9c543d489f4b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8ebae62dc6e93936daff6a913859a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8737efc0aed5c379fb221f29b074a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb184f1bb22dc3520028dea67a568aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cb546b48b12c6a07fa2c9f300f7ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69f088b7bc591b81cc2da5f4db9331274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e70647937b169df04c0bc431aaaf7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd415edd7674e8edae1c94e4d0e0ec88276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b036f2ad3ec04df7f8d70aa107b75277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766a7485fb9f2e284c5893d779c40d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed288b00aaa46f763dff20577a8afba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08cdaf796ed279ea5c556a75170eb5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322dec81ddfe984dc076240f7baecb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e886404af7a539f9fcf0975fb5700282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbd8862c9973cd66279d01a6d4cd57283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3dfc96dd3229c8a1fb005351ed07b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54442caf8acbc41cc83e5a9bba7b6a3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3e2ee8831a18a914d0b0b6942b5f7e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bda8ab61278925dd2793b867c900f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49559a22a0ec904ad2201661ebe553b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43177db5ca58832dd03f502c1877657c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4013e0d1d3fdde20d7c535df2168f98290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7833b3cffbf51d60aa04f381bc46871291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451e1e0ace2a9103839162281a458c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5159c886a7f24b211d848c8decded293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6a50ba387d5d04d353d32321a9ad1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c23b0e13d225cbcfd073cdeb1da5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a8089c5b99c0d98a6506d190f456b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7afafa8b2e423eba44669af2d7568297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761814448e1dbd8809fb6ecc9fa8294298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60f31a048a58885af1460a78da9f624299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b663367484427e96b4db429ecab04300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e7e3f7ab774e26a67f6791fc69a03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a66f780bf352ce5fc3e5fe97740ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd26fdc007254c79044e9ed9b6d7d2b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517f73fb9409aa3779733d3b231cb2d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69594da006d8832d58ea0c22b1eb88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e326209a32cba67a8cd5272c12dd01d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b38da62f22ecd4170f538519ccd00b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321951a562ab1d7f725bcdd97f4821c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4953a4d0768ca5fa24388c968983ba309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6293bedb5fb276e06cf9b5e2c9ba243310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51692a5a5d91c137163ea70ce168a1ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4daf126ab508be0fadc23e8a6accb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fa933a549dd252100d992335f0327313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930b992a6aee4731b9d121f7f2d1142314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41923ca021e00585eabc33fd05279cd9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597a33ad04ce80c980afd00f5d56367316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3629913e2784c8eebb1b5868601a8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc3fff91c0b44c06863757f60e0cbe3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfd1212c6dbbd4c5ec9ae2a061a60c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539996bb77d672cb79a220123ad26bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5884301d84791b40b9d6e85fedf542a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe0b66bc2d93e79e8c0add721f8323322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2a8b8a7a6b85a3143385287e3db60323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b1862ec7530f8478ba2cae43b3e8e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588cae57b8bf02df5cb95230c09122d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca16fca8f7891060ec77503dd3c6458326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412738adb0032a1bee4e5655ac0926e0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75d8862198f49a1b8fc439b41d596b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08853d258cbcde44e7d6b6a9b23a6670329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4173537966e773e1978c9763024639a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea888927f1281015d5cdc8a811c216ff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed713a98eb1011d9bd79a93c3f7fda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00821a2ab3372e7c3530b75691b2798b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02635a52a580ace3fc69422e0cb6e07a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e117ec3b5657cd025eaa8db93739535335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63369252b42768ac9feeead10681ec76336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1453e6921844063ffd78323d569f4c6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db00cc656152bbaad22d5c4977bb32b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131914c44c5e3975afb333dc94b8870339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb00feffbf7b2b0b6ba4dc2d50127f9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7df09d6979cdbfea6e2571ddde4c25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840807a75a2ddb416928c421538bb07342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf43ec841753f07d09f9c958f36aa70343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b47744564f5cf1f979b7299f98fad5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0608e9d8576d97991aa0fc732acebd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7caa376bc9cbeecf872cbb2cadbf68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44219175cc841bd69d87bb3af2c3ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335471615885c2f37a65e585e8501f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9695d5907f88847fcc1945b5f949dfe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae79f16db157bd6548019d25f1168a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb52c48b62ce7b473954df9a35da4a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201902542ff13bf5d08f84ca578e3da352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe09aaa22ff8b1654c4e58a39ac5e3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb18cc5c88e02cba3574ecd8b4df24354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a2ae9ae03ab1162bf11ac1175b390355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dea6e5b4c9ff83a10ca7a6a1c609a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad656e0b8469d8e7a86335ebbcab58e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91fe599179e99e35682d60dee4c10a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674566a984d4fa755dc8410a1510d32a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3964869d0dc2c38af409ce1d66aeda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7882225d3b63a89909a65690b6d0c56d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c352a080876b3447f48d2a41c8143c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d505dbbd79dd1628353d631d89e6e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7d84020d9ef795203e4326699712c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2553524954992e14946eaad26d9f44cc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64abda38e5c525cc8329711fbb144db366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543634177a540de4a9e656f480699f69367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da00829638778d205b6a434fae5fd83368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa926ebca42b47c4702c7eca4d95481369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793a3426d69375ca2abea4ad5d2b321370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e1ece000d0eb463efb730067dda70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909abae7efbcb4ed92188fd973388509372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f2cb492327e1dd5519ab32c854a86373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2ba9d66def349ef0a60421282c8a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863df3c5db912c0b24e325dd9d085a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e5af69391ea439614b125c1d0a4fb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de5ea2ec56f4a87fca40c780e4099a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc1a229a811d9caa3a2efa1c211b2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a8c3dcdae9ab16a3f3ad03f4b12c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e776806111884baced6337c4c35a3d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f68fa5bc377f1021ca548e71b3be88381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc93fdf41049117da7d0704c4e0b485382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e953cc732020f131fd171b3bd5121383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4eecbf49d403da275dd5f17248ef11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680c920afb17248cf233ea95eb02134385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3583a8ceb13196596bb9f90044f4c5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119c201dac338e1b28afe0c4d4dd803387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8af6f6c17fc5075207d713bf9ac25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd4d4929bb0d7a24c7a5838403a679389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849e2432e75cc32a05f2268493a88c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26c761d8e4ecd7bccd84fe63352cb7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee00b6e6a17fd422a8c2c2714c5bc8c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32331890b14862e310292301303c46b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc203abf93c5329475db0e44e58f535394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed310879fd76813a1ae6c08207a1f4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1122bc437b0b5aaf1e5f95e4a9870be396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdd672d4390ec4dfe95e78034fa922397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fa2eb41e72fe84ba5dc16fb8c8bdd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb480646d9f3ba384aa7c5fe31db36399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46f726cbcf7b35ec443fbb652c941f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd363241ec4abf8c5c0cd30ad762ef0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114cfc2f154d15964a8aa1523ca84e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670fb480fc3bc89641307e711c17453403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568951a58f0f71ae9c8dded4d5ba9213404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a7e4e50cf7988b68ae9cb6a1b9b127405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a573014481101324a412119ad4c8d5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075835cd8c2e17ec750fecbc78bc78fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f186f962ae3d820b3ef2e954aaaa6b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0121b68ba64d4907d8513af84c89320409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5830336d1214f7aa8ced4adeac821c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee6f01b171d25f37c625a4d0c744b5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7f56dc29264439af04177ece25df1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0177ce9dc318896c963d179c45deef8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f83e449ec5f254037181e78cee4012414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bddb5898a35175286efc5b43ab669415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840e323c0f9ab8a4ff58c1e780d5c18416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c426bdaa7cf4bf9da9e78ff4d839fd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3d87e7cacc04d148f728bcd1be6ad418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24c8ecc6b8491bf485ad22e4fbdfe6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ae00bd5fbea1bec2c30a1515d6240420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ac32299e1ffada77a0074a53f35ce421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7a83e1cf0efff457de4bf70546bf5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d03482fe7be2a19ce0ad9ea1021f2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46717e216260d26304a4de630135df7e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db70cb982be13808cdeed5f7ac0547425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a528567f6565496b8c02f07ef9fb5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007237a65d2d8f429f2361ca80b83489427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee926982fa76de20b6d1398e2604fbf428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01154d85c8ebfee4d01a28d2e90cb2d0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838fa4a6a677686e31c300734692d2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c025c8e7a4f64d814bba789a0196a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed60ce9e53d89ac804da69e7bd033d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348fb47582ae58ac1c887d00727a46c8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f892e39394e024411ca47f7862c8b7a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0819303bfaf2eba80b94a0fed6fd50435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d062e5e04b4206f05c09a2ba43b04436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2462b494dbe1df72fdabc5d0db2271437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fffa272740d18d66e68217fd236e5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2bc6f6355e2f19c4c304c0162aeb8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9c5b06fe19b24e7fb0e681de80b4f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc259d5707e11359858961b60f5e97441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49bebaf74eebf9146ddcf367d0f329442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8491fae9d2520398402fd5261a9914443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88e3ce6e4e61ac9e65b8cda56c52a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ebcb07882b4e5f214bf6bbbfdfe77445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cf95257a5de1539b1ff1a6442b270446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a0dc48392d52b1060c4a503b208d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175382e9c090f22e806db291c71673ce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60e7c0011483d975fdf6015cb82051449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162763ecd05247b6b8ebaf64b61e341d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ca554d3e838afa9a26eec55a7089f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6a1ba91f7d31cc71688393aa4c4d4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e65d23eb7d1fdb7b714fa52d716b6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec783205f60f7a98146debdb6d34c6ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c7c5c04bc2acba02c841f7a2db71f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9507287c075bd59b1ab1b6035f92c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eda5067485c01dcaa6fd8322d8b9c7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09b58677dd82ae2f879c424704643e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b124e23a17603671f1549297adaa18b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112d99e2fb14ea958a3ff5d24db7770460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabc39278ed380b26ba2fea4fda22d89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9e8bad28dbef3d3960a52da2dd9ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a6953ae4ca39a1636202638c3427c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3aff4abe8fb797fd9b97625b1ce26c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f59cca649e7230e6cb8637d55f0aa7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85575a5462d79b10277e6c0b5c5720a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121688e9cb9088bf4181d4c46f75db9d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533aa7f798eb6920c35c12450806c24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce1b745fa67c0ab5a81c8a14cf83b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae97be92cd7b55e907ec65e4bdfd9f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da85b0afff408954cd93a2aa58dcc8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87059102ec88782481623232ec895fc5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a48b5a96ca3b3b8a5b975246fa576473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854889c54c0814b73053b55024daacc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a41aa38dbdcddd3c6f97b70f91d70475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4c0adcd30819882dc16ff98f991f8c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b520db889e471a085a5388790d56338477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aa28b79b3a8aae895e9c9781e12272478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b607977d14a755f96d113543be4e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1f0cfe3b8ee4bd0c5a20c2ad6e6bc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465bb356da8c600b134179a4bb2430e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4486902c06324be536e9abf8e23f4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1a4655e5bb5878c2b53703b6e52ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc64d5912c6fde93871fe38ca286553484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a89dc3df91b2cc3f52623b0574453f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc694ef164ebd284ed5772e78f1d88486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd61f856bd0d626f8b9194f7f29d67a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f57b63de74276fe00c8fc5383ce9c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ddbee176d5e21d123cf022ff8fcab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dad87782dedbff39436ee529a7d14e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed917a3b141f1f6de63b3a66d57764491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948469e14c202025c6009f1a79efa5d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b213cd6672f7424dd3acc31bc199262c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1758d7a52c708b1465836ef81c135494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eba65e4846f1fb45ee90e34623c403495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee733a48c0c5d64b08e95e8ed866f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7661650e1983a1148177b5cbb00f264497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d77908ff88ce77f14d83b8f064466498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31deacab93ec0caefb319a3f47a133499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715e25ab6a6b0faafbe6adc0c7c3065500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d2f1d0ba6e687e0bdaf448d8bc133501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35508b16ac72d752b1a1f912720169a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb62f9d6e59f720159e3d0897d7c1f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77341a8fc0c137bc6ca62c5c09d625be504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e5ac9e56f83d81c8fc05fef6e42d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fb4a1e0b9288d5cdfe937efcee1ae5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7006a76ea737bf35141cad915a872b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374fbb0ea4e84cf846cb83e8be1bbf7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985d65732498f9af557333b3b270b77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2566079e37525a2317159807b60118510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541080314872a59568f75a76b925e04a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c91d18f16471a0c807b78c1b4e8ce5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd1348edb87b69981d82401edb5204513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2744d05483747a81692e134db01b138b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9428e2a38070617d0fa1f082c2b7b31515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0619c161fa57ae557993d57bd0289516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7318ee8e964efef8c0fb97236a69181517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfee9570b4d373c19deac1e658b88fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7b5113f3e81dbdb6a3383a2ad88a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8274251142e769daa2dcb68f6c17d6e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720ec3ea459934929ca9354645b2770521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3f7ddeb85f23682d52e137ef66ace522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7332f38ab166ecee3e89c1ad604db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae7ce61bca775b389353f8b1f11a63524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb54da6dcbbd3c8046098ca701ce6a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d17dc84c3c1dcac169298e89a7a561b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703d94a460910c0226c3f6c6a98893f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f05f231b4bdc29a540bf9b17b176a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a59e71c788b5c0b76987d84c23a8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508556a5407a9cae091dd8c094b65ec530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d0ce817bfc5c211e2bed491571afe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ce544a409db43aa8007b44d90ab5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734932f314ba5acb5012a2ec9e45f16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae33f6d3f8f68e7a29870a262021825534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3eaa8977af3318509eec8482395607535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf37cc0f992cf766a2f0103b98e0eda536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a42d11235c550f0a8b4275b844fc46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fce6014a98aab7a8c35b049fe26043538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de268b19765dd08d44c79c51bae8d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe5c1fb80a2eec20fc5fa34c605c48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee925375f3ffc8f0e8d4cb64edd32239541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd48c10f353c47a160f22a704126bf9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1b146ce57619ca6c40aa18adbb213543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc8ed25fc0a9536152d583d39da34b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed34353aff88a47a007e3409c03e569545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4614045073cb040254253b64e938fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ffe00b6c86be78c4631ed2f6e7514547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73f7b8d7a4bd577a4aa2ab94105a1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afadd12922d42e7521266185cfd5bae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78e0265a716f351d95e314d36af921a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b4c36c494ecdf65a4768af21fbaa3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604a3ed4f97c585c862ae778e3ef1db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b99e18ec6f2ce765f6b1fbeb9a022553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc770d3287c5eaac1d149e95827c24554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa2a7b4c988b7411f90730c05115f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba87ba295be8c24f9b21702b5e858e8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7523e232d4ce4d801f6169a2948eab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4971224cac602561199b4d645e3d238558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b718279d015563a4396520c2aea13d36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9465d420ac893e619d5be506adbed4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd922c8bf0b480e02d0a7a892dcc6b9a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a185d9c58c54c4583676905d1f00a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b430479abd145fb6ccd43fe431348563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23a2e19a1bf45c6bf5f0e0e4b003e6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51612a8f961249739ad44b1f0a2ff956565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6907c1c02e1cd455255d089c6bfcaa4c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f4c378be0bdc53fec089c01ade3f9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad458d9e0a0750d656cf10b0f58fb36568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41dd1ea32e1366bc5a4d207a4cca87569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509aa2973da3b085d9dbdace439aa72c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ea599999aaeb1839cdeaa832fddc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce0c0acca4960ecd7d0063e4395d0a572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86366e08beeb1feb15f78b49df3694981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ddf637beeab44e7dcedb89747f3632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d56fef435357c1aeb4fc5f0e0c74f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b40808f4fd5a13ab4ecc23e4cf52dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead27e493fca18f57c8dc8f92677422c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b41471e476a81af3db8def355f55a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d1366c750d6d10e7a4e60126a30ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff120e3db515550458c4af94918e2fab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b6696b729cd7777ab76b90b9ed1079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cefc25a3511e6640f20a068bb9a46a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3208730cc39da86172a5b752bb8621611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927a7a44158d7e300b22f82d7f5c2c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32e7312a2375ea1ebcb388e4f62b6e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63171684039b992baecba7e2a572476314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c1e6a2a2f46f55598478ab735d79915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba1cafd6f1c29620931a5d3875297b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69480d3bb271853af8368046f41a8a1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3af55966491bf7e6e10e551d4ce4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c687713da42ba5e5bb2064174a36e7cb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d73167fde0161960e76ca49aea7f3a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bfcfcb97fa8d86be183779160dd0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffc0f62b9afa65662af6956ed3849622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83088f34b0cb1acf862aabdbc9c5f0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331218808d389cdff77ca53f409c240f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef661dce0cba9c201dcf3b152f3acc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dafec36ec2942df541e0208314dbdf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f26e0d13953291c7674e81e5ccfae027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa523914ff152814ac7bf79f35d21c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cb16f60f0c5d599692607437a6a5b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efbb27d93b21b7684c199d08809d5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb9752748dc6eede8755e8bb0affadd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3301d98242eee80c7d68bce9e3063932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa97e389249342d6712d73e448186333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46999d8a450a5924af5046147b5859134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af918f5ddc7924e3ea8192d7ead9989e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340731b782f7cbf1142cdaaa7a439e3236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99b2646db09808cc2249d2981825ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4814e918a3e4b15e522df12e39653e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1c9d7a441aee1cbe17d2777f9ef4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c00d2b231d835c2239e87dadb38e3340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dff20c6af0f32b51a70c7ff0a707e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b76f472c9aaa3044766813aafcb75a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c21967488e5c072c3dc9a450f7f83643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92c5233789a7a0da4a21d3500e31fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81cb78a1ffbcfe7372ccc18b9fa5e245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fa1ea08c91e46185e2247c541855bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b709dfdd7616d1d6c9d52e7cca01b8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc53876c2050008395f9157789db18a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59e45e25f25d210a39fdd2d0dd498c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064878571d7821038bd6beb69028311b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fa2e6a94060f842d34e8b72e431b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166202fb654c0efa8485db5c00e4e60852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a458f67d191c0cdadfb7e8c1c071353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd98aa96666da95c1da0456e89ab915f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84b17f7bf9c4ec59a244c89a3a9f6455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7216da57bb2e27eecfdcf3c6f17bda56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd16bf117e1efc757d4fff143869bf957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b95d72d0289b22ddcca984b87749d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575dd2d33076c0be21faa1a7cbc9e0b759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce688e4636e15f30c1f65c7259db486f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9149e96bf44c5dbfebca39b4b61fabe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b698d5b8afb41b2fe14eef1b90e26862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a293bea06dcbd3f0f3c31625462def63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9822ffcd9450b03e42a3c72112c8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd07896ae4d5922cd8ddcb2107ce2bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e0e331928b590ddaea335505e5f6666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b74a85ad5702c58c6f6d33cb7c85967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a6c863b462870931e7620ba57dc1c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76bcd505e57669a805d156b5b1c57a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a53b021a5b3d3a84c8858190bf1d970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe70b0d71586b3a275f57192d8ae03c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4161e0f57515fbfce70a9f34dba3c6772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5c3e6716626a463c17eb21fa86d1173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a69702fe1723b10a4354b500fc37574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98520ff6833a626db64d2fe4e0efdc4c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030b7d4a4d159e818eaaa04f1a8b2adf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7af59688352a378b8a589826ad86d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da860c2e93c701730737c3d72e346878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac117d0dc837cee1d602f772b372ea7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5f4b6c9426a5f3722586a270034b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffac15fdb09947b33e8a6ab2dfe53d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31ffa4f341dccbd6b98d9210ca926f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96e8a61a1c31d3b54dcc6fa80cbec683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790988a1e65bec6a2f094a7c950301684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887cae8b5f5df580c4f266bd96c9aba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc04840a276ff8253c48986df53c1486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf40e4a636ba51d5086b0578634167687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fbc69d3e9fc8266022910e69414ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54520d2e13644c9798db29e745e06689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ead80e080611972726e1b98117eb1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690dd06950c6f317f49a3762a1ce24b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739990f332968f5458b2947ac051431192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7e81486e895cc1cce04e959fd99e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ca29c8bcc72bc487e6ea75234b2a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85809e4beab974feff6717f29ca9084995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9292f28d22f04c9d23fa2a4ff08f562296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a4d32371999a5fbbfa79be3ab089f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8f0601a015e40aa94cc3e5cd3646a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ff955f03bc962d00fac454ed3d34499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2aec93b9a5584655ddf067baec5f17100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd21462cea184a939500d7e49c9fabb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f1877347396e3c7a795bfc76af358102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e12d373b8eb51d5605926231ad9478103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeee14a45a3c73a90ccbd84816db297104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83c995bcc0854527db164527b3c771105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aae3f087b4f00d7e4377f7b10c2ca4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7f56255dfbb75824e911bd62b579b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cdfc3b42111ab407fe8000434cf15c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a75c769d9f69483916805366d68c9d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359565b89ec1aefd6954708c410be861110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e1891248fbb253eb3ee0bfe08393f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10f9560f7f22308abef1f1c87deb5e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5573e68c613eaea04ccdcf566526c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1299c1f20effbbfc7ec4235de46382114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93b6d3fe0088c43ffb688b5348cd4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259e7b1cf6dab75fcdf6b48ea6ada37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca0fac6861f5e75ae79164baca060e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02beb1cb7499a41f3c0a45a8876823118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21eea52ad948266be88fa7bd55b0b08119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9822525cf1442ed8cd42282d9cb0718120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798212939d294abae370298c71b832f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97e8b459b2052bc1b951f3968290d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc75db0d2884919bc102eecde386ab2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985e03697428d199087414883ad5c29124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4ec4d0ccb4c4af661cbdb31e63826125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b58503776e3c5883409ff5edd2f2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61f9385dba3de81b4c01c12ccf1e23127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c46bad7037ae3ee1b3a6d87f7d3c6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297bb198bf906cdd2633389d07621ce8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dd9a316f1a921f0db27b03cb0a1d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c0241022a4465d34be0b4623d5f70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa39ec20651565dda94b3756417979132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76faa4dd49173ecce83e6f4518199df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e29988b96272e67268d2b571d9c7ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7e613cfb3a1a9d8874ae1bfa5487b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce25a32440ed694838b8b337620bf35136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8814a9f6c71d0a0fd7b597b6d0425137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2c1e946e28163f0fc5a54449e0ec9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658481f1129d6160b83d221f61863fa0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b461e55f188d201a2e6bea41f40ab5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad127e8433c30dc4688a54644896d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e8a28d5b1a75156d5730b7b5d87c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495c0d4d57e7cc8fefd63fbb5765ec0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0fdab238afc1d276d2633fc685d50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573da35512d45691adc9c7e2796a8e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13420de56a08c472321d90822bd5be1b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da85985f1fd05d3a8b04690c185ec0a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f373e7a1a493ef5a526d2073d4773148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f71e3524e634fbacdf694d2de394b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df7d461dacdf0d6ec4d3e8c7518d53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f5fb6341c248b8b2819b16f038059151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c156da369f49c9774916e577c957c2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163311da4e0225556bfcb156b9920948153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485cdfb1fbe22e3237b7f99dd12a12b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef433c9d4062a9e3492d79c6073a9a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcebf7118e487c79c3f1b69a592ddf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7985c39682c0d63619c2c12b213740157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27451b9455957a36e620413be9bded158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd920183a5ff8459000f068e20346bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637f3d264bdcb25b19dd5361679b6a0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60343e4a53f86622bbad315866cdbff6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20789fb1cee30edd464982013a8c9a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c88725a1671d3bc1ac8afb540a413163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bb1db0ed8a280548ec8992f54ea7f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3783a192c53a05bd671a8df776bd4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c081af19f8dc45343eb9c014f7a01b5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3956afe15ea826d384ef51ac1a8720167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fbaca62f4c359167b7a9feedc50a4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa2ac1c8edf4d1e4aba841718f20ac9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a2628390707479a25be0f610353ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47591374ad5c67a0040f0967b9d112171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49a29fc3d3d0cdaeeb0eab10a818a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddcda8bb7ef47c8cd283523302785c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e712f5197d6ea010e088a72021e2f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a10dbedf566338c50b3464f2b2f767175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac57698dc6adf5838d71bc8ac88a5438176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d47101118c581e4f08ff2e9707c99c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e383d60951694773f9d45f520a8a3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e06f370dadf32d94e74fcb99edf43b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60925c502dd9bbf8de9c5ad8435b10f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fb5decd3b369b1a1f971b37a062f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636be8f22cfa72dac0f25a8cae2202db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa9722a15efddf9973bd6135c1393e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2360b0e9d37457955c60352b21902a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37823001ff7e58f31c614e231265ea7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368f26f17443b4e123750f9b12ded30186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b9bc80dbf581b633a87bd5fd0a50e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb95a88b07d92930677b0a91e890114188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fb2f182c6523f9b9430d02fc4238d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9909957b88d8c1f09503fda7efd21190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffbdc758ccfae0622d7b6d7b532e02191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa658b4b4c172afc34e1fa76c753781e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233ad234b2a524ca7aacf09c11d4653193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85df906cc8db8597ad249372154bffa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26d86df0a45332c7682c5b8dc0a9a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493cd29a22967bf99c727726313818e5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adbf8b805fbbbe16589ea9fa627117197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daab96da933fbbcc4786dda48ac8da1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad79c21280992a102185c135edf4e0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad534f5a88a230b971a395fa61117114200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22926e7c0673ecfa3ce7e33947f504201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbdcbd86e87c4cb83425f7c78cfc61e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b5eca1bec3aeb889e3c063e588b54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6547db684ea14ebce9fabdced9e3ff9204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dc1f146ad1980ffd6ebdd95a8ac65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccff255b169030a94db5e83625d7d9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764ec43a6a6dc4cda93aaf94e847015207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb782ba87d2ddacfafb0f76cedb64161208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576e83a8060d651be9a775f214e3b5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69046dba29d89fc8f9b1a04b68ea8e9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a52f5f3b91dd0c8afae56f0c56807b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd418bfd8a05ef9a47ee0907fefc9972212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a3116b7326f0715bd81a1680c76b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbef5ead10fea56af623cfdd42a7cc7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015d486aafb214b1cfb2311c28d98be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87326fbe30d1b537447c1556ab925d0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d8b4317960d4d8d0765d934086154217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7782dae69ba0372c9e4b06eba1dd77218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3500b5244bd4fd7683ef1d3c379e787a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced82c38dda7521ab59cba650a4fbd8d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee4e7644e54b67287d48af91e21bef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324c6e01ba46610febee570a8336c241222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135d92b85272e0de6aa53320c2576491223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962fff8bc8219f89f6a4e8ff574c34e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11816589c04307424d432cb6fc3131225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363544c43c240b3094648a524333978226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6647e9f7a2349eaf43726e812899ad227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5897fc24306fbebdd110dfef64c07228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31dff86073a348672670ef37f03ac3e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e12752212f8517831441b73f6c0d5e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd3fa67f6a2e933a07aaa82b3fcb7f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e291eb2950840a7db036234bffe50148232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e78cf154ac60461892396ba59d4be5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973aa0ba78ef836daa36f1cf481e506234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605a5191af75d149202e577a32cd0cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e6d21f90f0fc4f8f5361961dddc74236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8f955e8e7bf7bcc60d3fb7615a5e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b5d8e63096689eb4a7aa332233ac7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373a4c900768d3ade95af8a689fb8b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de6f77d75f516f27d657ba864e30e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495883246e05dae2d031ac0ec515cce241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e907a58d41519841705a4af09f528242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fae0dcbbfe2370ed1f75227b95e336e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b02c7ef974943edea68184252079d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0933321a50692ed9bdf11a3c702681245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ecdaf31ed3d80d930c7d04c829c97d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7587f2e8623d0df72bcd1028d86a6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b184691959c79f20316826017817fe4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84745185635fceeaaf42b88b4ca3a71a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1746ed400b0fc1cfc0d81f896f9f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157800c19002f6f24ac93a3dd4a8597f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1ba0fd860abc3847a5a24f2a6391d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4b6d984127b8561c0cc31c0495e35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc0e8e4ea789c5d3f18486345c7317254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaaec9ead2a4b27ee2aef1de4ed23a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c526feb96ccac1597fbda7809994f38256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00df0be9e67c51fff2a02373df57a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ce6261fdd85effc3f038ce6315ace258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6fcd6f8cae0b5e14be508afd073fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabc6e223e59e6d1f477ae88365d455260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b59e576d51fbe291e752e2ab38c7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c527c03daaf11297bd95960ca87e08262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be973b5c11d4f796d8f22e6c47abf6e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fe90e6c49f9058536920ed86449c7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d78291198b97f31d5e3831a649ffdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff579198117b8ac04f7bf8796cf931b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d6f0045ce2b723bf5dd477d96ed3f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bd768aa09b17a0e7c5a13e8d63da3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23b8370e606994aaed92328ef70bc1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bbe230a4215e49ed8f84ebfe8b6b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b66aa7340bad1aba92c38b7ac4890271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb17c680da3c2cd456ea9062750f1d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef74687ac80879f16099bcd895d8458273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb7f6aa77d5051a49c2822b0caf6029274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ffa63eeff62c8b4c523dfcc0be18f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb716b69c3ea68bac0317a5a361b22a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfacc276a1616868e8e78713ab3ef3b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce413be02c1f6bcf62b41616b71904da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1a905313c80a745281d53aed18e5f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01bfe06eb9f24045729d40cef3e876280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7ca1fc30f7b6fd59fb35812152913281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43974c3feb0dc5a980e4957a04af7e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb010f21ab8527449d1d645db1ac5d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9995c85978ed6d29bda907107130ca5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339c3eca5a938ea0f449cb8b6c3df19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8c890d5be18f0e60e5ecdf73b0039286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385770a5185b44835e3393e61dbcb0e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785376eea7ccc1f0a850c669cd213076288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb1bad59df7808b12bd03a51b2df84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ec3b241b16a98437960061d3a957a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acc8629f045666efe4c1388cf05f12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9493771a44a0e71f9dc9a2d6dc381d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27cab9b3a8d4864568a6796a875a34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb1405f5bcffcef9f724b770b6cdea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92a89b6c42a741755f5d7c8406fc14c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37506b4309399ce95e1d7866565c8fa3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c69b71b6fdd20fd8594ba1c481d595297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce36263622910e406cc09556d5bfa69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c7a63762d92c9537aeef680073cbc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0b9446eb481c92343dd8961f33a44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f439ac897a25b4c937c4bc1a4a4f7ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990cd83ebfdff24bf7c79c01394224b8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5f9b13a0aa7c3067519f2fd74275d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5448c89370b2a733f5f97c3ef882c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e56b32227248afb7ec735b3c4f764c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3cc859a034a6ecac5cdec286c10d97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b157197a8f1fc0f5505926b8e588c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb322daa21f689ace63297387230d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1848f2f5abbe8204d2976951332f56309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74350a458b9a70cbf79106edcb3cd71d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a22d6efde88bcebb8a5b28304a42ed311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8641e29a55c339fc68816516160ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2326335ad79fd9222d5bbc396145eb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d85aa249bdb9ad81fe80245319081314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd429968f68cd7923ac46fcec92f16c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af83a8899eeefc3e886316d0a1bf14b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc84431307ec017208899e67c2345c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1abef319229a01e877cb4aa76314f7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1bdb01a4b0ab68c9b9cef454d5adc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3dec2d70db3d8e1ea0b06ba5984bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960752471657edacfaab8109902d10d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99f4b6e4c0c134b5b340479e65e9ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e088c70c6297c5523c14a9a630aa889323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa56c57fe92e4b1ac132b3cc2817bac324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa76b5586fca88cf5b0fc6751af2538325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce402e1f5a47125003091a66ee61a5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062d594b347071467dae50723a45bdf7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5d7ac807c885aa21ad68fccfc5341328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178dc3fa9193338f4c5b3fff7a4d22c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965483410f7f79449064f70cad16d3e0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d063e2fb6bbd37a9aa99b3fe2400c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1efc9012af00d2f1c604a634e7e65332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee35d669fdca78539430d63629f0d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ce0940352552ebac38700d6d738ad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76aafd8b79943d5e0bcf902adbe8529335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0cbd808f0455b7bf76dca57f784b0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51cdc293001656d4d6e79c89f8690f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a868c0ee10040ae39b3e3e9cc51e1ff338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617d1b941d58a4991c01621aedd2fbe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4b6d0e81eb4dc0bd58bb0058dec9b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3261d45ba5299f04455a2b593b97441341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93649dda78418d261bfc31d9ec0743ab342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e704c9e4b77f4a26b76c21ad07a77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c69bbfe62f3b811732f4701e8a1e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9aeea72b6a4b2f2a43ea9c98985f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5add5ffc1aad8348eeae7e7589e438346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd3f861a9148629e4c50cab949b98e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851ab669043b1b224fe4257c74d082b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976640ed2352bd1063142396f2771274349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160729397f11412d2daea0fb7dc822b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4893228c03ad0652174f24d7034f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b420747c043155aa3089bdc9cefc72c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77148104d632f4505cdea8fcdca59c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0133712cb1cf7f6d1e54c23691ff2c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24b2bd33457d69b40fb8cf7291b1c9b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91417250b1afadf644b0d03065bea613356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4dba14d87aa2901be6ada3c52e2c1d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96d3813a485c349649362a7e67e115358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54739baa7542ed5064ecf1ae8e6e6c28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bc9615fff89270175a026653231be360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72f61135c07a2669c538c5ca04b12e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f31a7c1958bfe6611215e90977cdc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450e8da9725fac7f6213e8da7cfcaaf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538b04f8715abea7f4166da61f3d374e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef70d46a8a7f63948b8ccba8d1c0443365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ede85406674bf164ca52dd88449108366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e92a2fc85b72957e772494bbd37e7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea107c7cf0d8275f36e46e2179e68cad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3912a118a321ae573978df4c9ceebb2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e417bb794eb92fba8a66fe8885e27f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad873d2db207ec7d314e7c16ffdf03371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb90e7a53f0e2c5e57361237e3b12fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4422d5f3e690ed6c58599e4bc0ad7b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d0a9deb90ff20524a74ea52722815374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fd56109830e1877c37cee161b629c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b4b874b905a7b831735a599fb9e15376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1babfcacd327e4a909c3e06a3544e4d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a924de030ca22a25c59075e77e94cd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb518ac328eb6890b94add9b92007b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df6c370e52b5775b71b1bf54c2e7c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1890d02e3827aec800cd80fd11a3291381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ff0c1796b6f1e4351ac1db762b115382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f23072f5b6a94bcc5066cc32cf7309383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdefaaeafb5bfee021bc6f742b272f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24891e82d1fe94a6f98fa34738823d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf567864434b2ff04063a6a987a47d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee61187564ea30e78fcf44416d216d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc511fa6c71cf5b6e22bac7af41e2d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba727bef2a77c481cb4bc35a7297afa8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fa4f76b45217336181e33dc12763b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f27bffa6ee50e7a61a88e9950e04f2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c293c55cf18a9d885e3d80c94011e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e045a4d90d8cdac18a11304c603286393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c9b8ad506ea9779c97267cc5b2d29394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5609d15ababa27241c3f7718501b8e30395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d46e225cf75324f6877758d7fda9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc69c5ea6ed68bded43236ea60e2fb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d3fb552154fcc364ac7f47d3be824398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa291cecb992473acb26d23f92d26cb4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36336f90330026f123e70b0218f34ad5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e12ae0d1e557d94bc2169e0f3700d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5607eb5c2c2316fa54adc356776c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e0e3edb76e49537abff6b614e7fde403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d6b63d6cfdf37ca52db3663ae2acd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30799fcaef2b89db87f8ced2c6c9f49c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20824822342b46ef77360f05d3b9f43d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d444d72b75a2ab6e8427a9831f1906407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c54b33eb123a818aee835c70bde09408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535329e33afc55413a9375c08fc1a362409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968e4eb6885b471c8a3802c953c5bd1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691cf6df23acc32a2e5b6907287b8a1d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901d9434fe0331503565968dfa577c4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ac67bf57a9d13b5f4ee6e32a08930413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8acb4e52c31fa946cafb97709acd4c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61effa5f2c8b8f456111f4c6957e33a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599086871048209de0f66550ddd857b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707db3b92e14742c338172c895213a74417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957a9e9bbe6efa718ff7dc194a9fdaa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523675a0a46aefb131eb6539095aeda419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685e3ebcb081ea3322c0fc0e67b353a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6752f0f2a56f5ed720722d7a575afc1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314f0e2d8ede0104b70875d0702ee3a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6f91326d61980084ea6a0f15e1b6e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09809efc502abe96faa5d4942a2585424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd362dff16f9d8362a711210969da446425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6627f3e1547fe05b7b7157ab914ddf3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c676d1c27dae3210c693b2233f92f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce7704155a8aaed57ae30363eada97428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da31f562dae89d4bee5c8267566c74c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cd0a7dd212af68e2e688466c97b1e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab770a9af1c0de586b5172fb81ae6c4f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01475207a7d4efc713e531c7307b0296432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e2dab45db356db7083ac7eba16be6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a976365c1fee85cb19d5b4cfe1e3c7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e3146c02326c97ffe4a7b1e1e7b2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d808e6e9419781d5bcf464c27cb4cd3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb67a2005e8eb58a4b7f3ca15558aa8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e871680870f569f2c3f563df688db5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e0108eb2a2ce35feeed6f8680302f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca2839e751d537a53579644597144d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffd7a945eefb5770bb610aa3bcb4fa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a2e7e219d09a813e43217a20df0ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d15002bff540e3587db428f0cacdc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97ceee668c4cc840616f4b5c60426b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8c1f71ab0b0a6312e641edfda2abb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b68eda962ebd7fc58ff1379d80437d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6ef54ff8a55e0b7f6a353975f815f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199521c99ce36c79d2b139fa8c5b488448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500f0bf62a2e0d84b8b267100ab7bce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03e44f5843c85916f59eb1b188fed4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc798641edac06d70e7c068dddc54db3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da899eae0005da05654487693d47abe6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6738450f5240c70fac8b0162122a46453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3fadecdd4e7a06b61089d0776ae2e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733230a9d540b2555311993efc40883455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1e62126b257a311352a3af67dbb28456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e076c5673381335155c8f829fc472c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4427ebf897bb79521fbfbb127e0551458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f8244a28681ecf3e4b787df0971b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4683011c4abf9e9307217cc07e499b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f1f48ac236aa617d24de042046f89461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8d1f82cba09fdb8529d714c1333bf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2b023c7acad9264e5b56f43fe0e1c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3265922b18850a0638867c97fef8d01464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b493430fc95d3581c2aaf2c2830d4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330eb3fc0717cad73bd2d6ec4d0364a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0c0bc39ef3a3a4a33cb20c6c56bf5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c6ced2d83fc88af05231e6a08d8db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb233dbf83faa841161e5c027f41b56469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c2ee89c9e8dc0a48c079d5b68fee6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453b2687cacaa997689e8b751062589471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fcf3ff2e638371de63ea8c39bafae472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a647bed6308b9dda89c4b59eb8b27473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a208426269d1830f7721f536a9dd016474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d8ae881f70a0b235827ffe688c527475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e428e1f31d6ed162f40ec0058318fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e60d296dc1e81019961e7affcb3a31477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc53dde8f3fe4c677b78c665483ecf23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d444f2691c085993449e37380b0f18479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48258da8989140a46381acd88f4fd96d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd398840741d0cb46507a032449aa361481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95753d36d72b46cabdc9f71b99a2e7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56985f2473e3a9f275fe5e3f4fb237ce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e883043aa97fc4f833f449d370e6477484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d24a2497b78601c40a61b73ce90386485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4664f180adc36181a9dd04ff42cfbae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fff14583f24eb039d53be4309b569487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5796107908e72750e1aec6104d2c3914488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387bcd3b927f5fd450699f19a05bac8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84ebf6616d9092ea10958575c4e492490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9850dd0bdecfbaaaff967c20c63d9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc80b96a7acb933fd280d018833a53492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176e18203c529605f47d297cf02ac26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae851aaf1aa94490252d6a991f140610494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de847ee998dda2092b3c0b358bc93656495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c3dc6ca570e5356657ff0f24e79d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d357535cc06496b53abad75c06ec7b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b216d9c2998a6b91297d33448fbf9cee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b10f1bea38384fda5ab4e1658a72dcc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e089803411629ad80c2617ee27d8652500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec8c050b6c7d311278c7d968094063a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d5c311052cd9f4991a582e7230739502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96ce300603fd4a88128c8cd93af615503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f3a89374f888da5a984365866d457504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4a44e5567c9d0ddd146218848f00e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd533ec783cea6eb6084d088c594618506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1628a4d30968ffc7775a1b1609ba4e39507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d12d960eb11478567452105e2f5a49508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63118b5e78ee5bdf4ac09460af06e76b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983c0239e2bdc2ea32b82e6f09ca4a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc11069320202d110a3d970b62b222511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579ee8eaf4f5a5abe54adebd2bf0ad2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924e85782f85205c4082d4f2f0b83f3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec5ce470d5b06922182767f56cca50514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34e7fd218d0a26ce7ac3d41d8dc8f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3238fd1420359dc312bdebe5032659516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26f484750b63b9069cf74b9ec9b2221517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9738c30a0dd9b2be01814f9d55d676d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dca661248a5494af88de9f8f2e2a83519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ad5a44dd53359e312852ef59d3379520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99447902bb0952be1683b1e8906944521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390adee3c541b12289d3f728a8c3eb69522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93041020b2a287797309d1f40f8d6e7d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9281e1c74161da9cf00e9543db3aa7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1825f821cd1a1da76d5e1ea59b63d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cb610abf492297f3f3f3dc7f44e80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96699042e4331567fc8cf289f6b0df6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f408ebb81e4678ad622c4177aa5c025528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f93e20fc92bdd13342965414a4e714529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57131d85f918b4c5f76dd2ae0443f8bf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a233edeea96fc231e05700077f72b35531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f16e6b56901c351e89813ec26c62b5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622300c66221974fbb621f003494484f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35323ea74587aaed0f6fddfc1b9def42534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162654d00f1ecdacdc1a1f8c17379531535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868d44ce13da25cec79a12395560162536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a752fc6427518dbe7f8dfb83ae7c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0ce1c0136178d0560ed9b50d579ae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a6d8417add4e3cb22ddc4f61662ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83df165461f2282e35e5d0b5a893e97540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7914479f54685a3a0ef7a8cfc6648541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5df4b6af0ccdc702c5b5932b0c971542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd9e82b6a8716f827ed2b38fbf7367543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278449f7c28fcdff1779940470352281544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3a98ce4a4c35943ff667b7b9b71c3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173ea350f9b46ef74101e0e21403816546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160961416b872273243eca697d85575547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce0eab748844691cd5fd850677ec16548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d50f5faba34322a9864171a0db6ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34855c36313b3aeed31649c08dd61b33550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb6b1ec28dbcab544825fce5ce2f3a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa917f340cd3a782d7cebe5913d663552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc34a0d445456e39b731d6deed6f80553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d169fcb9a38195096b50a595a3569554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f198dfbcc58daa7ac846b62bdcc7f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1791f96bbe9a3bc840a18ed690410556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e09de5094453c618154185a40db85557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818042616378aa9f30de384bd186572558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcc991ca3d77bd4c63658e14fc4132559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454fb6addbe1415807c796ee01d793b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b3ed18950638f329488ecf6371864561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd1cd9a7a5d75985213744e2b502ec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2004bc2499038cfd791e48eff87ef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c3ba9fd84c898bfb0a7410ec73d7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6965790ce980f91c15252dfd3f139565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceab03a2a7d05867431e78a52f70d95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64331ec097da42d674c3ba637fd90d0e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd1b000af9df3c449494e6230e279d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3cc9a712ec2b8d72f935d798a27794569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab40f8c8d20919f1f22e5d00fa2503570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f64a28d4cbb8b566a4f94a8655c03571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed868d3a78722b2145a6eb9f6414df7572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>