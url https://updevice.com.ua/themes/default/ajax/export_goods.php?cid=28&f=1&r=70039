--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0961e7bff0224d020877f6cc358bdbf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f279f29ddcacd4927626edc7e1c6f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59477e1c543c2a303d61c346e9bccfc03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49090f6213b71f9e9143c578bf70bb84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06517484e33b7c69a55571a228685ce5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab737008da6a8927c6e0ab230c38dd366.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784bee5d32677c1012af4f62ac4af967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1e52e9c5e5e089404b160b348019708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59e842fd4e3ae9278eb91adbc895c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75203e28a11c29935963ed3087ed9c1610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2914ba2f3663e2b4a93b6af174d55411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96248ba90d6b925c46e5437ebac7d78812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95acd4e1fb10d0a1d0c422bbf3fa9913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d089247beff1201e302776bf3a471d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e28e3c645540d6ab743448a81992815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53badce3930d80e0c97ffcd1705111216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942564cc7c5241865d374d23bf53467f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1858c69f94d5913e61209e899cc6b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea51f896e9553d987fbe6caceedd0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75408ecb3db0fa70efa04a98c474217b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d56474c5d94d1355a2f7d31f53d54b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35699b6deda0628f77ef32d9333c9fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cf4ea9cf20b252298c47c8d4faac423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269a91301fc66e58c3baa3dcec697cd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aaf0908bbe12c00f5b8b29edf22d6825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70563c7fe38d8129957eb5c6ca69be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182fb29b12a2291a9fe46db4e0d0b38227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ef95df572ae982dbe4762870b08ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a752ccacf48e3b0dfc5e22859c81329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb22b75253c72346b45a8671b4f15c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6d4ccad9e573ee0e681669fdc4a0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3eb5d3c9442bba41042573a810492032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab45eeb3ffafe9fed122ebf3a1af28e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a99b3392a5614e9b84f57e3bbc11434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f5824b4522c5e948884301f5f854a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6b411f5b599684129c8218c3ec0ea536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132495a2817669d71af62a6f58d366a037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72dc2e2c137c1b76f9af9a48b64976938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ae6d74bf09471e5a6a894750589cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b823f9421bfb6b458693d0d2f155ff7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608f32f1c11eb3ec06834885a915e8441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7aa961267b1679003545c0583ce65d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf952a5775753c7d1e7edc4ffe40f3dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3ef5366e03171c3bf00825cee975f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6a25e73639d690a51535faff616ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d744ec67582fc62def9bf8c4b7b8146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b00376ac18a54703faed61f011e4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef5f73131b4ec96890f829758ffb3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8e19bf449e3eb39abe4334f9fd8b949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a15a9b0940d46d55f87a30eda711050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a645d9cac1c9c6273ebc13321e53ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc355352ba11b5450d2554fe4617f78352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e577e6884bfc15aa06921a3d8abc0ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86baf95b862053f44a0cc4b6e595e80054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4e928dbd00f68fa45621e5f5530f755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c70a06b4f58e5cc67c50d260f13fce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc61e5dcb21176d6947f50918c3113357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bc6c3169a3ecd53a408a9ab240ccc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e6e12500745c23b0502a616ca50dfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4776dc2b83d217937f4022a011b7e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e55f49d514660410a7cb8e4a91c7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d204e3747f7cf64898fc9e566f782762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeec7e222648b7d514ae825133784c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471c79a0a9f190a35bc406de7616cfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0acc75f7702f3516704da3872c6b54b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f5996adc166d8c16c535d9e9425bb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a891e7fffcfcc3464c50ed18e1f7367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd40104110755b925abb4ba907fe0768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eea048d756ed5f68ea67337a647d4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c684f26f5204f383a3274288f771b8d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b86c52ffdd36b75bb44409301ed5b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378b775631500c5e9635fe5c1adc2b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091eebb25e71806afcf8a8ab9bf981073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df8b982e558211ad9d34f59f918ee2374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d8eeac6ab4605541ac84809b8298e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aefc2f41143905fea6b60b24a9ad3ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb65bcea170f945975e460dfbb839a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be520ec57aaff471fe72e7d644252e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cb3054df546151be7df4cad21e9c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a212826613562d567f0492df7db316980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a0a79b0e5b26d900a52281e8288af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2ad4e57c34f407ae3e108ee4a556682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2359879e2f1dbe54429aa8ec530ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b561f6f0cddb0b42a7a043581b0ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9df670eead7c47c85a9f441a88c13585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983dd20da2e1732e32a04b8d8312c9c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3624b00dce5d3b02110bcf85da79c3aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde6b71c83d63e88c7512acf3535301288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c94fbac46161f78b173b3741cd648a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ce3933bb855ec447ca263618c425790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c7767fc7a26c01fe9d2bfe0b6f22e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5940a44b5bbd7cfa6e425779267395992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eadc890cdde3bfce936543d8a2770493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51be852e1f71717c079502ebef931494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958f41120f7749766a0e7d872892e6e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330b5073f8d65ca79bb0939cb2b4f0d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b528ea73636805659818be7ad7ac9b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f1d7bc229e9a991e9e8afff554bd298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c365e6705fc801ef7cd112e84ca3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5b5b317015f82ed216eb4e658bec6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc472d9919901b3b1d75a3c4f81c4e22101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3b3f1c2005cbe9f51c8d162ad0335102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87093920a98f89b092f77de95ea540ec103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f058f4bb3b7aae5ae57c0f0074991104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3359db4c9923f7aee0cbc7d4b78cdc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442c5b6aa50cb5df2d91c1d5c80936d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1e3354eb3d43374e16d2b32459350107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c98784006cfd73b89445a9ec97dfb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a42ae65be2b295e7ce568fb0bb8456109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460ac2878ba31e312d284fd51e5fb3d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b204ded60d3bbb7895d697fa2724e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db136fe2667c6e401b217ed04b4bca59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc11b1eb71ca95c588f665a62c0f3af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7d7e913b9308cd73583f3f6b5b2e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e02add3015a28b634f7365fab3e2e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58113f38123e45b55b2e17c6093c14e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f71a8015056110e6810b910606a52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e8904cea5abac217d5ac41fa02ae6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e567ce9691e27123c35475356f2b523119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f85bbedfd75102c3eb27ed00acd75120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f299c5ba0b68acef067346f3bb2d10d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63cf80c11ce7a14ce8c1ecffd65e0f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec441abee3d6893847064d2d940875f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8089c1df105aa6f6f7e3c8b03327e5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cdf4932b52461c43d034c746ca976125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed957ca89906eddf407cae4db9eae63126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21b229d0d8517b69e4ec557b87b62d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4355308440cc302883dca82cd34a4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbaf24db80c939bfaf46e8a40f0148d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04332bc8d1956b9c6f1a2e9e9e4c25eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106bdcfa68bcae363c0f39c11ced89c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bc4865639b5db3dcf754e2bb68a80132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab34bc3dc727cfef46e90ece30ba0ff133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf28ea6f4d07e413ea1ff5744a7b05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd68c35cbb41bba16c1f50e77f510a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f955594e4776a2ef6e4a959fd2f69e5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613602d1f74c5703d9e1e650c0ab584c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092dbcacee63bfc1a3a548e3c6a24d8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b39771f6142fecebb8b13ae1431cc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5530469a8d921d4d1599b3791eaae6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaba9cc09bac6e2aad41fafcd8235e5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b46e157aa7180e6207bee373023bcf6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76551c5bf955cbddac2ab46f594ffc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d26a86b7446b7552762f1b8f7656dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e361ea546f61bbbcce4583082023511145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398f74d4e44fec9ee5bf2d85d9802103146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb2052e0df0ef0278d97dc7c9cc02c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60421ab051b6e15a1f0bd8bc1c76812148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2ea95978b6c6d2554e4871005354d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa64ff49aa6a11326db0e51b36aed37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46552c501465efcb9daf98c531d0c60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbdc987c142b911ec6305c77e3e6e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67575fb61e18b9845e17e4e9864ba296153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e910b460b62c0389c11e29b5dae1c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fea7abb43fb3d1bf4cfedcc7943e8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3049c87b0acb7d9f7a303b1ed230e7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db845a80015fca3cb3805852ba371e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d202362a28aa919712cfd9aa7432d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b537a46110e4c96c87444378d7a9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d019deebc8911fb7ecdc8dcaa76924160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a319b81c3eefb3a71eaf11b07299d30d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51b461f07fc1d3ae62cb4b135b9fcc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1125e4156f19291631793b31901c7483163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13cfee58e1b56f5b1291a184cd66fa7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688e6b19471fedf2b0aaa949a1baa0bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b1b35da1602d74f73fe32dd34cda8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205b8c85663d67b2576c01e057b93c4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ea68cdd08792f4cbe203c17883fcf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f639245bd2df1e7305995e5187db799169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec6a88ebba31edf4777e365b7e7ac4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643d43cd9132154fce75b14b217622a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae528afdc947134c873b0d3bfa75c5a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d6b23386c2377b67e20027d4f0f18173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bba16ea4811ef4b37a9d4b9a35662174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdeb6a30fd9613c2235b6979c3d86fa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48450180687b30d6d1ed3f3bc7a9414c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f48220067ad91393ebddf491fb4616177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e5f2b6079300d286c3ab2f49d06c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4922de87a7ceedb37e225cddb1230179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e88f374e68dd147c09949cfdde2708180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5260ccc1b7c8f9c096191abdade3557181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be59d4b3ad6f883007ae9db62fa740182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e37c8fc1982cbf0ed9fcf15dd1ffb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd81c379d8f6123841117822aa9a2b8f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e0f80a0ac3a144dcac8ef2b7e9615b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560f12a533838f109931990bfad873d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f53234a3a3ff8998d0fdf1702aa23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7605fa8418587da3ff0b98240b8649d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ff906c3998d9890579a6dbcf671bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45a239959ae59a6104313e3bd1c39e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44f8f74cba0a6f757d90142cff7285191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd97e14a3e76da60e4ad8ea0370a4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801211555e8672126ee00a81effcdb27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017da5e98b710053823e96a6689067f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3e5b36103553810318413339bd0ec195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ccb098fd705a023b08d64e07aa7e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc3c9db6a72eede90c00cb3353e612197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a206928892f7fee40bf4e05979843198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cc915f6105c15dcaaaed518a4d2bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f22266b2077f99d8e2dd82dd66bf3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c843ad94a9ee2883c43bce9b2022fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63b5e28e6edd0473e7d20e34a21dd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe906c5d44a4bfb146cbda6d5b5783a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b77b2643cdafc0c05a21241115af1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d498386f9f1c718dde15d6ea9546b6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8b4b2600f39403554f91fc4cb3f64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec40f4691d01ab4c108941ff8eb188a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17b818f6cb5152b5801816f2da749e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefd05170412842d894760258414de2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a409a39d74c0df20f8dd1c18d87d6d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d8ba02ecd4047480b31aa711e426a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08746f0b8533f00542585c38356b82b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b3cddb2adffb5b990296e323b2967213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c211b7221900c19ce732f245493875214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91818f9e33756d1dfb66fb6a6b45d7d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13359aeecbbec96f616431546fa4a65a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7099f5f48197e68a25b1427a006ce217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a975c92861d1ccdca9d331eafdef464218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd8de225a28841e4f8239d3076d052219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92001ebcced9f31aea7b7c4237057ded220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650cdb7da28b84210cf045b5c4d766a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352eb2efc64f3affac3b57e55c425f54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed68dca8309fd5b360c8e8545b17f0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832800aab1c4c1d12c89114dac1a0cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647c4bf40d56287fe74081b9eda6c72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5161dd438ce3bf8f6e8cf282477a81226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab359aad40b01babb01ca2a746a0c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa35c3d6157d2f83305e05ae99ff291228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fb20c1262b0cd1fa8ebe8fd1f423a3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf277bcfdd576fcb2635f4502d18a6b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b1e1a3eeb0bd73b7ca7f6582b7891231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbc24e8f67632652b522761070091a0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54db3c645ff0cb5854940b9ceafa13233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8c2c91af149ab4a8c773362ef6538234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc6002d676ede546bc5077557e1dbb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7eab2ea1a4a00a62c69b7dacc25ccc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a34057e0baf5bf445cadb73723ce7b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b54ec9db9d9153e8c1b09848d565c3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94355c75be45ad8fd2ce12a75b6b35ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249b29dad2fea51c017e235d6e6d9482240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5f676bc2579ee899b54d717a84da1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2c5bef1f5ae8efe5c0beef6cf6384242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d040a1e0f77c6059c3431f3687080e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a1e5a15005eea7d203c454c6c4c9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe748039a972208c65e30101f638855245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80623349f378ed78efebe0e07fd38ada246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398a118d12fa125ec2f56cbcdeb2ab2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89b48c70b492c67b2f49802b6a706e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de7f6b9137e3e9be30696657d47754249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed13dc4c58e67855e0a853b3282403250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928565ff39fd44a9aeee014e9cac3824251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8db13abd9becbbffee5d884fa26b57252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ba0b3aac9b2f462aae19bc797fd2e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6369711650f5a752d89196100ef42d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55369ebbc9f54d17043c96c95f88fd08255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e695b358074d6ef800876f943930b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48857717dddc7a6c5f63c7f4abeed154257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada9ebbe41e33c1b6402b058b428e276258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6025b6e3ed55ed16c1825d8989c47259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca901361bedbec7d7deee37d716d85d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340f161cbddb9e7311e3c047cb5f1ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1101e385a9f6365b959630142df4f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef0ef7a0975083ac40ed2dcd0656389263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c77afc5ab21152086f333adb538b71264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc2ff8f6a5a4c20ae7c267e1eaad71265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4133b57ece4880912cef9cf8856cf096266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55c75ded7d30d97a1d539457502dee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018218db71026d51148c1071b6d9f739268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deffd15ce76c1455dd8b5c44b411ce2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cdf0b8c61025f219ccc54bd3933f81270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af601b7c069acbf9322ccf28eef06b01271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4f8040df755d3f6ba7d6c2616b5ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7c56f68b4e9646028135923b6b879273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60465afabd2dc4cf129bb7869521a969274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c550e6ee660de82373b6088c45266d2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24184811e70575cd47bb045747339097276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e70bbe8d0a8ea891b797441931a49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327af00f12a67bc308b93d986921ec4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44391c090270d7195bc5d02d7f7ac0c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08dcc31257e868a8e42e127eec82d6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d95cb40dce65b74d8cd5d4f1095a9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc3a6b1e49de4b0bda1125200b2a87282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636aba0d3d364cbf9a7e416bcca55558283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2d8f98f7e6e7cdfd851205ad736069284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9744cd44eb0649e81a978662f6024e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14faf90bf160aff5302a8c23d7aab3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9c5406f98b6f3870930322fc6915c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e561b79adfd0fefa6cf6736bbe404732288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96c5ee87d5e6fa853fa8dd89d4ae4a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60378ca11fc70d896a8eab0972cd964b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584ef671c50c4e59902a05067c30590291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481f46d145ac9ccd60b9332f6a537bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f080cbce13a787df03e7260d4e910ac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef010f4f0273bb93cfcc36c3dfda8a8f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548378966aa49d346b2b6a0a32b0c78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9f10ef05fe6fca040e05d32f1d2c8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82949815d96b7573dd38d54236e557d9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4c3ddcf1476ccffc7b8ac82b498c5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dd2ba277cdaf58bf187f4fb056477299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a44cccfb3d52143b171baca3ef895300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf2268990963ae2616cdfa12e04427301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9f846b971eb006821b8c80f3d023f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb753c7f21dff91cc9afd35abf0ea0e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0cfe7e6414b540a6a801dc1ec9245304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a131185de31daf48f20a41967535b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911978de60eab728ee31d5015fcf351306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4472eed6c198dc53cd013c6ead938db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664cf86c47c0726e6be991a048e0cd8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24313a43a2830ffad86861662513b5a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2972c541ebfb5ac8c3f8624496533f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e639efab1b21ee8262b35f480ac74c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac12ffdbe1aab88d37a6628ef93fa6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d69bd46462d14ed5fac76bbc95edf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba67129e040fa42ce2efece9271082c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa896eb04c1e54fd4f73e102a0581a18315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bed8faa33a565b231c8cb294e489be316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56394cc83020150b2142d200431df970317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb36cf88f2f6e941adbfc5c483b1314318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ebe0018d4c249629d0d6e1ed5b2197319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92ec788502df56bd88039fb66736c9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d75a83df81abe13f6f60c4c5b646ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109a6f588a4fca39e43850eef9433bd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed2c09086ca31ea680e4bee3c50761323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a384872246f693a8bbb57cf692b13a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af1b5d50ec1e875304fa101c7d8010325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a73f978129c444f3a54dc8769f3b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d120b0b02dfb34507df0f56ee74188327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283de13188658b6e35325724acfedcfc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c89b6c6dcbfbaf49f73b206e9ee1fa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e086714f7c88a15a90988fe2aaeceb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad127f50070e2b989b8f450e92eab060331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77e2a0e72c7a4455051cd495bc8625332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02429f143d5f53ec67cd47daaef45f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f776f4198995c5e5e348fb5c62c012d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314480161dd7a46f6d9c8a593c339c6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955edc81c6b6ebd253dbb9e7fafc927336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a4580fd4e6c5ed1e0eb8aa9b1c2eb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b64c100499e987b5aadaa52fb3d88338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befba0adcc924e18003c18dc7d3b089339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebccce1f6defbb40fcde51a4011261340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d7d23652410471ab58403d5c6e2f6b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64972ae22ceec9c5d284a3317c5919342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2671e43b6dd24dc3fdaaa096a3df9b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93de96c5c0b4e4f655750ae69a34f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915eb625b1e2187a6f679ce9d905e1e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cc7f0f9e94311d17d8732cab65d59346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b1d8d08bb26fb6f665e1258865dd4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a35090d00eb1e6a8c37f635fbc09c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5796e6cf1de99f9f92494dbdf6600349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cd3fd895ed9e494da514ee3f8d5b6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a502b89aec468d27b4698900b15433b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc170d78d01b26bb32f7585b59ce0a63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fe8ea3779748230bafafd2982010d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d6b7c1a2dba159e973393f7c0dee1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dde68d9c3756db5b1da6b84c5a2012355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd44c7a16b8dff4b3ca7bf47b54b8f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9ab2a8c98106191614ca417849a36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1406e47d15fbce8630d06c14effa318358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34beb6541fdd0b270b66b2d3b1b507359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d7bf526015d782e3e1d785b202874360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986564fb10ae3407b35c2ff4fff3c2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7771e0034903b7c429e057e83f06b87362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4659f190e1b6c2c40d98e8dbe9fe6a18363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a10578ebd2ecd253208c0158554c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdc791f9e93fa5b75b5e749793fd08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e2e87db422b0e5d24a2e5107d0bf1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429dc60eecc508e79e8b69a066d5efa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aec4394cbd2f8860d85aca24054829368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902e96e5e3a96aab6c6bfe5331eff61369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b39a0b0fd98d8f8327a39f0f54ac1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190b719c4d2064e00c084ed4a08199f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806040a4184887bea10f55bf0950a4a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624fd8e820d0b391ec31639247b206c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abeb408a62069b1e7d9dcbc30d69226374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958c18ba91b713c6a5b8332cae3e440375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784905a323d6d0e0fc175d1c9dd81c54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c5fbf347e4e4fa22ca933e8b6bd6e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f5fa5068aeb45bd2bf8bcc0c1392f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dca8224024b34efcc2fbb15c0a14b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5010de2ecfb77e2fd3c626c511f308380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8eb7823cac9542c3d15bf5b158fff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249461d6b47fda41171ddae030326b34382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cf6c616f1c1e917eba94a11870556383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938379f69aa598ae1a0d9d6d133b66d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835be269f42174e433c578e3dcb0ad0f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc227b5ca8cdffee692917073b67fc77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820d0c82327d745bddfba9bc4ad5b55387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2058a26336ca51f5e14238c07a523905388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6143572c83bd0de54eb5af2a2d2652389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310f6c86f1e668ade944fa87e57bdca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab3c4ff4fb69220d6421833e926ba0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18540ac777f733948af238d25655d1b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af282b01fd291b8adc3cc4dde9768ee393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8af1d3609dfc444b9298afd8296fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a86840d7b62f5a64ce0a8c7656883c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae26317d2fa2b04c394a6012ea5ac3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bda87062eb84278a58f16d01582ef64397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c87208091c6e16947e3e234c8a9b0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445eba7e7cac4a3b73cba72d0b003743399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252eefe6b2ada316dc8b060089bb6bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4300bbf9850520aeb5714e17d4b0c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e568a022cd89272876d9f91c252f7f5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc330b5cef8ca006ec93c5162a50e99f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb1658a02f32182d32babe8d296cca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d12e631872d21d4bd667699b7d813405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e283db78ec196f04f1758ec7ceab5b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f740b7e597bec12fb13db482edc4a84407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1ac3dd453c604e5d325826b44fb1e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cc3c544beb22a3dc172aee910ce11409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadbdebc278f6c6e129e81ce8f625de410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d2af7787198097a7257118132d635411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6c5f50a1daf8977abb237a16b2ffb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c072aa9eba535fad2589ed51fa9ed4a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ee3c6be97ffd692678943799dca18414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eae24223be1494ba92266fe0eae571415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5e8ac5c2789daddb09e95e48d7173416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685c98b3499cba88b74d113b44e6812417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc11231ebf887828423d6dc311c28f5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc6d5802d40019e3911ff8644f2b9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579d080c5ee1e2ff389cc7c3b285693420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5026d5a092f3a80ce2c8ba4b2b9d65421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fda8bd61c20211d32961d2114905a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419082a88ad43be21db064a7985b03b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb536f442d6a648334eaf9b84ced5d52424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbf25423dcc28ffb397957f4bfdd0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c7a5f4e07282e611a5f63f27fb5c8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0674cad3230879ae8f509e18122b23427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84020bfe4503f95ee3c3c19872aac1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7ba11abb355d31ea857bf0aae02429429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fbbeb4b367e00a050149dd4e62bc6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ae7e0a0eb2986a14032d550f117d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4308c64577eab4bb286f0d4401c1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd932dbe810a77b7b8fa9da7a9ad0e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96bbb117503c128e3d0369a8be9bb6d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff114d4efb26433f64aeb8f5703e461f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b51a0832c1075e944dc3284a34082436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d9944a2f0db90c87801ecddc909dd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccb38b4cc96cf9c7a1eb0cc47368b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb91d37703393df1b1f5df44cab183a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a63c10efc0f03ab0e409d0113650e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eb5a14b7c527d6ceb738f4c0314a2c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863f58da26392fe192f901dabf0930d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb9aff30adbb1bc06e96bdeb337971443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47900184cf08a986a59d3ceb649f83ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed3c3bec3886394a83e5139409d87f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be8412957a1be31864f1eec794289b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58914fe8d3144da4935b3407c52f6ca5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119d4b97cf8e2bbb756f349df5ef2e1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad344612a1e59e319de7009c3d3825449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d7085832af7c0641a6631f94a17ed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477cf5fe80996775bb7391a9b97cbf9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3018aa40673a6783758008bb6ce26e0a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6e54929600c12137e256bfe7a5739453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998930bbdcdbbaeb7fee2d96d6a6dc6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b7095870372c744068c0f187a0ab7f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d54b0e3d188595354d5488cfe564e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345278d2df76569c412db5b47704d7d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef08b74f1664a2c4f2a9dae874e22b0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457832a6bf1f72cf2be5db083fd4e27459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a0eaadcc5f52fc23adbba7e7afde6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bc35502c5735b0d83e0aee5218062461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9aa69ee2403c57be5543e073428bb4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5aeb01c44af3f9bf4eab1d361e6d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebd608db1f7300acd1147bdc241434464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4ad663075934c8fc185f518700214465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e917e9e9f8da93410d64e2cb9a8904a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f99f689b8b62b7dc2e6f699d5853ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64de57549317d348e4feee239bba9526468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5af7127c6dac174311686d9738c6d4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587236adbace94f2fa64284f68453b0f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee45c03382a05f2ddd5b8a668e24415471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ad7c1325ca8d8796026fe2860fc63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e3f4b56e56022a0753c63fc1d32492473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4ac601fb3bb547fefbcb54e606532474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec340993e84be739e93e3e53631a01e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943a6df322a5178e322dc70c0a4f642476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbbd0b0fc65b593c467abb34341adf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff83c08b8a4f201987b2d73bd24d35478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc19dbcea538309a087cd95ac5a4beaf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be76139c7bd1dde4bbfd766a0d5ca7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d545ffb4f142af632cdc98c1eec22a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a2ff81051bca91f61693a041ace66e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0575c5a6f4aec45cfd39edc43da08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931ccffedf7e3c84fa27a0fdef09d7e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81928bf2c5fb8f1aa51d663196c2a01d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f041bced006125af19333605226c89486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f72722092b098f41ceaf080e840a3a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfa6769dfe8888ad5e81272f38dfe53488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207fa4c12394b39aa1a354e4cdaadcc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0547232d4d0a94c14782f9d996bcd92490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054a516407d7283c5f4aeba5786304a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db721be9bbfd53792c5e6c046fd0450492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7d4501b546370dc8eabf51ace0e75493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495f124cf10ff220c68031f81aed515f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679341d14c877087759ae09687ed0e50495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f63b14a015f61532a364fde26c5d24496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda2ae6f0dfe81704491f07ebd7ccec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a65244d511b67bbcff5d8655c20ee0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcb4d418c6231a77df62b458e3a226499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153216fd4337e0f708f12ec55d37da73500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e44b2629393a52a822726c47414821501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4591296bfccebe5a892f310c696467a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d20a5c37cae289bdc53d132cc058b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8fbd39cc7f145dde29edcd37cbafb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef61da008cf33ef6f61aee761b5e15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a5869bc00d883018774eba5f38393506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe5116783e8e994ecc11810b4d7aae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebc833d2cc2f9ac24bb20363011e6c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097b46e241ec4a409a792de0905bc4d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df3c421e7b594a6f15dbff14740cd4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d28b5927d52432057be37a12d7622511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524059329415665772ef2e88031aad51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b824fbc235bfdba68fdb02a82e5bfe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff9b522c35eef50ef067dfc68c9005514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcbba8489217bb7ada10f11e07ef71515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bcd4d2233061aacd1e2e9388dbaadb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b95d33e3bfc8a4c7c23eafd251be06517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc6705bd87cedc9029f5b87ae33147518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd481acde560b5220285daa4a42bd45a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2941e4df27676d6c899a4dfb42ce44c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747f85b8d199f2a5dee9828ce83bc96521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53640e231874a6544f049779ac8c72df522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed7f9e053c2ddc948fbcffeac12ebf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81c263d8415652d557e79d645e5956524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568910b0cc675446ccd92de6e49f93d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49314232c49b3b0f05692b5e4d2c7304526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8842b590bf7355efc4a6ffeaa513d11527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd513e8e8ed24d8d24384579ad006a1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8dfa0f7062dbcdcbed2a74492348fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484eb7907b61a181727016d103bb8b67530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7d552f6ee1645e1f06df2b671414f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f46f6da6ebe2717212aba76340918532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3963593a5b7da3c40bc2668577bab1c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3e930ecaef94c66e885f2d1a723f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b1a9674aad7502050b99a141efe94535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc4b138061f484ff166532d21c5dc5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd6804ac2be7bfae7776a4aa39f539537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564d7ddaf5c6ae0de5bdffd11a2d433538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd049390e0a86b14673897bcb3fcfcdd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240feda55dc176463125e28dd83fc0b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b81c16406680fab90fd3fc6f0fd4ad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02a112b580bde5b93cb11a60857026542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b353c2fd27823290279adb163ff27e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31df42f008d47da0cfad9b3938a4c9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49087ff3343a3be407cd4464ace12460545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f58fd51201f88a9044ab2aef6b1db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9257ba531b3dbb031d43624bb6f0e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f03cc76b3fcf8ac5d9d07b2ab610ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10acc525e8728990750a258334b89c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5a664849b53a3b505a424b951ee07550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74db65d7513876173a2e0d19df4d86551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8a7ffbcd6cc9d09401c8c15a39171552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74bf3b4c684d05338ddb24008d13e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1927711b4ee3547b8c58e903f3a2f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e93daae7e81675793c2f1e1b68866555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fbedc3143a28bc8396ec696b0f56f3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12958b96469fab0d5a61e5d1cfa91619557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998dbd412266c30df51132c2281aedb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd72cb5c90935d0930c33e035fea588559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d37d9d41448d9d0fc6bae8beada7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980d762af1b50bec532913fa7180cebf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f813e60586364aaed213a2e93f605562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a919bffe966e81a0f2273d1d51ee749563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cb06d38146d082019a0880458eb58564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db923c2c7f3fda59382cbba21e61019565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62935c47a21a8f91c346fb5a6efe62e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b018317a0a9f2066de94ded6ae2334d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2bed4bf8a6a47c78223a87cc6988a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b64b5d0f7e61d4d61bd407b8b5aa1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbed99fbecb8db8364eb7c7699eba1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2089ddc9c318fc5612b5191b05ca6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7804f0afb8288264acc857e23a5f0572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fa4d10649d72b8e14bb1f5bbcbf971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233267de341365d0d9682b9fff2fc7f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9a730c6d4b7fbcdfb0a246fcc76393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389786f056067129764aa36c77aaaa584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed0d0a0d284c2eda09c88ea4a21d78d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea14cbdb6e529fd8d135a0d74b7067b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6a3b7e90dfaebd2b62351e20110527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec72425e50c5148b95916266ff5b2828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd31bf728a7236607d0303be16e93bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7680dffdbef38825a26b47c4a34fb2910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326b59d252e3e674655d18e72901e3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b782b15c9e67ff2e870effaf163b63512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47c639d887784283a2aa6a2fd7399513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa0fcedd321ad3134cfd965b49c3cf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f53e4de2e60444abe9bbbfa7a3d4a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a699e2922ff563a2705793526f641216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae660877cded21613d3458baddb2244617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c87f27a3e3c482f89d15180266fda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8cd3519d114335a3573ba0886b5c019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59429ad77ac96cc0fb846df58f7ac8820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa78f2c09949e8ea6128ffbc713948621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c903e95aecf92a0133cd1f4deafacd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ece4b0f655e0a7517914287af416b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd8fea50db8eb6ebd673122b998dae424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ff2b19375a5dd339b98163841f5ee25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfc5d0d3d885044a415c164d31068326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa10c80252617a177f8f98db0b3279127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90008e123943fe87fa44a401ec36685028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04601fd80b6ce55ae4dc1930013ed27029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1f0e78b0bf374eb97bbc76f3bcd1530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c34a8ef2ec6db7b64b2dcd47d4fff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474196dfa09a64d56fe2942a0c865d8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71cc86b1ec049bd63fe8e50bc4847833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb8f45b0071f5a1aae8aab9cc3eba734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8d53a0734da02bc0581168f59ae3435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06643f3bb1fed5463fc010254b96deb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6989a4980fac0a73fdb0388db9483eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846631f4762d8ec4ad92538257fb1c138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5993ad8834997b20e9e5d4ae904c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab059cfc12894c22c460c9a42c0643b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56dbc820681aa14caa2b44eb96e9bb241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8fc660e058bc675b23e492ef33cc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1456b22034673a8fc385e6fdcdb78943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393efb3f4e289e15289b18a2de6900844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80dbce90964c4587d9ab346734e9f745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46e76f6e507126d900446ac189832646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6d1c7b1234a12ac3dd1d665230e5d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cd12e8119383cd58f0aa675de3b8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae55725a3dea8b380533b9d5df78cc849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e296eb8ee61a230c0352cef3f6b3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203cb7222a127616b2cadf5ed7cdb9f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d194fc92da0b9766253aac0de9f25c3652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d7d564edf0c021aab21570f97530253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cef608f0cac05f6fc7b600752369454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc02ed340f1462fcf47f218cd3708bd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38fa1f63fa127076b8f97fda68db6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214554c0531c2532f846cddf3d405b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61120dba2822ff8cf8e8cf2dc5d13058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38134d80536056fee308fb7bd295ad359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd0878efc6c331d7f475c5b2424bce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1f11834e510fc89d9817887acef3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee3a03465af47465f7ca3bef957af7f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07ebd63eb29ecbce2af0afdcbb12c663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd210802d8e8179c8d61e34164dad464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6762b9a7809a22d3e5b2936fd9b6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73595f61f891d113f50012fb291db30266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ce56e196f5cff12c24a4216d6542667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29fbfa2716f4ba5f7c46803780c07468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235afeb38cd65be8d742b035e9fb78f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a3c454f7f46dea62049866d7fd0d770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a167362c042113c8a76bdcab22d9f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e4764dc6a7dd65895302af7918ae672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c17cdcfb02d54284527fd87109c5d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b107f5fe23a92ba5e1556c5cbbb62474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed8aff262c6d1a7c9c5b32f7b8292175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef06b96faaa30e42b4a5f80a421d96776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e47d9bee07b52769f4b5f39484675977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06078d711b17abf45dbe56cf8aab00a178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141902b00e2cff2862801bf8fcbba8e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3437057313d40ac30a31643889cbd3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cf4e20f17c5a8a6359f659f9cd80781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6352cbfda83554c0804f009ffe67da82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af21985f4c35dc5048ee10569e48ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfd1a585cda3a3eebabcda9da17c5884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a42ace89e4e57af5c4aec98e3434385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43926cb16ee68f44d7fe1cbc423ca1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9713bf58210dbc927466a9dc715236187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c3442ec0230d73dd457d88c48dec888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80899d19a13601f1b88b66bcf59fc3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8bf6b727cdeec5deab58d8abed7ab90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be791db43ce99431ef2411a98cb83ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e7afcf96383e337ba5e4c01c3199492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55182382a26400c2eb14ae739f70376993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2356f39f39073c87a5b8369da494ec4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ded16fa9e6fd4bc326d1f82e4a219395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b700b3f792479a80455cefea2e0aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3fe29f08ce5610d97599a7b92c945197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dcc313eb6871f0573e2747e1216e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3d913ce76fabd136691affe5dcf1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243425bc809118d839900befec1959d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0ed51f074f7f90660eb01d62e507f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430969e7a22b483e96a600376a082898102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecf595a84381273393a05644f9c4b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e850e5e6f56357a28e6e1114b80b3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c58fe77ac6f72d60691d2b910b13f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcc6d35768c134f1133d267aa9eb78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a6a8f88a088af1d77882971beceba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0f42acb816bf315c835bc9465d05c1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c705ffbdb0b1e7316e7f0bba97f1965f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7076a2f6bc8543f0f6e23bb7314fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625f27d049ab993fc94688fd5b6f84b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547375daa29851917cd7c9c0fdbb367112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c91d4f2b6ba109403b257e9255ffa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519597e317f8795b0ccd1fee361d2fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cef664312ffbac25690501e30279a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c0733315502d73bf7ec64165a5846116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b6552dea53d0b62219270be6d48a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bf91c6620b566f7f4cc341e50a41e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35cf7f96ea972f795c5cfc9ec78c0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d300aa6e0528be0f5ed40be1072a7a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba6e2d7f060d3ed0e9d149d0568c3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d5a3ead6dd3a9fbc4cac0ee760fa1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764ff7635ce5d395d12e5fb9ad4fe86123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfc2c33b3d1e6016f5a281ba259825124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615b5926e98baf926691ec056e1ee1d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997a820b8979524d8c34c3b0cb7de39126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a296367d9046ae794f1ae47066112127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e651a9c851074d805097ecc5b28d7d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc745a13c746e311be71972992f7a2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8287139ab850ca8a75b08bccad17bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aed2a075dcda99f843acdc83b902c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14cf6ba8a2e080a335a6d4ab6aae36132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b6202c9deb6b89ab1819ff4822150133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa166e25b5ef204e69e6e9be4d5358a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fc4f1732cee69eeda89620fbcf237135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459dc4e13ec30a3b551e0ea015d72316136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd08af97380356e28538e11ed3236da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39bf66b3270947b32fdb63c8018fcbc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9042a63815ef427aff652a9fdffa4ca139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa3fa08d716c6deef878ec91e26cdb1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d71b8010310d97f99933e8636afd9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2483b637afeb0a09dc0f523791021a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005702d2781174183649de2d7bf8a9fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3d17227cf0d956ea35c16f48f18f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455765fbeda2f8fb56e6e5a1daf013b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa045e38c548818462dbcce9a9ec231146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5991db6bb5c71fdc3578681afe7f64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6e067584dbd726a2439074c7343f5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f7f03685e3dce818c2532f086c7a0e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4edd80356f8231a6ef5b12dc580803150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2221123f092ec647e86f31227c74fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c204417038df8ce8236044d91e431152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b029d746f64122112628737f4cb82153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c676adb6dc8b251137b87df793bbd39154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bebb4b77a4dbade81549e80958e213155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce61eebaa7f134a25a862ab52719e9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e6084868a40c032871dee3ddc95f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7c47fc896aefe07a7dcdb016c3ec4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073eb7d3196c363fe59617f63053b7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb3ebd691a9c280dcef34385e28d92160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb992f46f2eb0dcdc609d36b0cf6a736161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345684b7da70780e8701eda98d4ed9e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea03236231c1eba87a48af3802f932fb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9c586bf8f8d65e1c1f0612973f48b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877787eb1408a25b7d3f7c15bfff3c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfb724da1c9b0c958d1c21c525a6552166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221daa8a1cef10e29d80be7edaaffb92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b11f1ae297fe70d6c6bb662ceabdc48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fdd18b9b7a532b275bb74e0b4f1f8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54d29846c1278f48f6c1dd5b56bdbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe04ac0a65e09d351bb87b8961d03da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258f4303c0d0169d5b94751fbdcde3a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d673b49e0e3f81ca8279fbe2862271173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162c2c5772730fbb0cf27eac2dfe98d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0c044d6260e05f1f8536cc9eb9038175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bd9bf257c1fca1419458595ee3c1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d37bc83b3555d2672ea84eb114a53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed629b794ed5a2d3c4c8dcae21d022ce178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13a3ed0eeb08e1d12fd1e6f67ebc47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907697cc343f08274d8a5e35259d9fec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a189d5e5f82e729980e6d12b2228caa181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f99bc07519969005fa9a5b1218e647182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624bae714d24cfcd6edbaadf2c1c32b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57baa8b8e104aa46a39734de5731b276184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef9fd9c49d5adc48ef9a1c1f49f2e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a23f7e77d9696f2b94fb06ee21e83186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e05686dc9595c4a8372e538ebbaaf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0cc14bf4ca6e292c7e3ca2a38820e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692d5f65a92f285dcc1b0c4bc442813189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb0ce8a343d5c20281e93ba909658c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d2cde5228c16066f9dd07b1099699191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e316a05a5573c80be36682cfba7e9c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fff7245a086e817f3e4f1d18405aab3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27181d5c7bdb5e99a161e793232dbd33194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658d94f2d74dd4e1dfb0beb38e71528195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c95e0cd65bff589a465813376d658196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b2da5d9b44277054d5a538a25f87ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800280176792272f7d9af09c54186a79198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4720572170770dd472a6d924d40998199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b8add6392302dcc14b35f40646141200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1645c5f5da1a1fd31868614b1744ea201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c33a93fb902a5913f16f528a5b310202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8702407e283d34337c5f1db8bfa5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89cf5a6e8980450cc4909fec0cb62e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2568261f49c6ced3978fa76e78846205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951373bcc5579af14bf0f2a61a66519206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d6e6cdd6be1cd1e4e72354c1a251e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c6b1cfddda3efb4acbc573b1c2767208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b5124859e4a86186ab50f2d5405a40209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3591c923afa45fe95a30f72a4f9de210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51640548ea9b99439179bb17a1e9c030211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295d662f01d337044322061179d8f52212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95527b77b5e19b4c2fa044258edbf96f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead704c6159c30fdb09b221956120d3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b8538a4f6f25a185aeb6bf12163a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf811215aa9e363cabf52b7ed08e702216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235eba219f34918567e26453b4ccebf8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6b651c0c116f79e67951ce8fc9794218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dc4f086c365555e457dfb0cd8f1bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbc143cd9b17d579f39f14c7337e7b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7871772d9f7d28b34d597abc0964c401221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495e42946a1750a303598980d13c564222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc46fff04cfee733b094c45551c41e0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f44931bee127f52731665471180ca6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681aaac0b991dddec91181f444bde20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332cc7d9c1dbf1e4a05dd8ed7e1caf69226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e492e18553591a2800659b276d6a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c955d6caa9e36e035ec23fc4ea2c99c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb20faeeeace97348dd9ed17906d5b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdc151eaf87378fdaaa3626544f120230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e7b244516eebcd469c5dbac4f38e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a34019a73bef2e664896727f035fd5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934ceae8f8aad01e4586f3df5773810233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503615622af4fab3779ba1ce0b49bb7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2345ec49b1f89284469ab184b49109c0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126b78a4326c31ca239b2964ca47685236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9353188de0f161ba34c74954a0f7b56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dad1f2384fd017da9313ad705fefc5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e9f81d59ab56dd248504bfed11aaf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119476e765497abb7bb4c7fd94352004240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38f5210add98b25f19089e64478494241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0631d7d18019e7410ade4425f2ef1c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6484d245396022ba3b91e76a06a2f8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18743bc80f72f605d26d844dcf114149244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06858e5e23e9de139d22859fec80723e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea204e0775bab762cd244de2e08ae5a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a75d36d3ed5dfc3e98ce4d6a7db6b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc679aa40fcd039db6da81b94dac65b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e52de5d1f75d883bd920319511b9b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2d854455840dec4cd3334853899b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a47e69c143b3af730721945b615a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0e503a12ef7c10b076a6cdc57e312252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9688ce1c330414a907c3d9b6f9beea1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d659c6f3b2d0b587dd549d4d893a85e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423534e9d9fa924396d0632d93d36ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e310119e61a99169672fa403af91a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dcd65a475040d2e8df7c1f753508aa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6b8cdb325f74cafe290da0f23c85d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfecb036cada41a239fbb5616b51c1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959342986f9626cd0106e8d9f565ff8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec8f3f738cd5cff9a9ab6e6d87c8c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa74f8e9086da78c228861bb8c5c1de262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04881e91c4fce696369a89e4b26cbd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633315360549b9d42ff07c489e1983d3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fcc1914889835967547659672ddc7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3a6f66896483f3ce571d02c727d67f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcad2147d591b47a0507072c63a4564267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafef4a0ea6965088654d619a92c3d3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f290647826919ceb8254ee05f80450269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b275528c2f32704b41edb8da797c797270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dbc79a399795352cc22ec0f47da16271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e560895466dca6e2215ba54f4ed176b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b544bf4f0050512ec67a37c2cefe9c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae1591c51b8e25a679ecd718e51905274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494efd1736577763c8f3afc3b688af3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2b65c1490cdfe089ddb992271dd41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e47f037d57695c22321995e92f46dba277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c385daace02260ba77375767d69a67d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a354128adf22588bbcf7f3d7b80ac0c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc123fbc05cab992851b4a64ac5c0e6a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5aacd1dbc77507cc8fa6dd01b4fd59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60789328596b8c92e5f4a8bf8362a6d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824deb09e56dfef9d7a76037d6e2987283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8d53a69bbbd6d96686e6b301833e26284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1c2d95de78e99f87624ff111112a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dece141b817d514b3cfab766df9ca90286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb91300e90da14aa90584e293f3f366287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cd83b4beb3be1a9c936e923e54969288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac948a4f79ce7d13407e4f333ffe5aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a61857310416c9bbc581d07ed46b6aa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5688b08668beb07bfd87d2a97a6e3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea56be5adfe019754fcafe7ed2a2ad292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93790bb8caff32b673c01a59040a5c54293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2e187b2bd92ab476e8395cb7dfb3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc453300c285ac574be62e7f252f8e13295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7fdce4c6e25e4c640f10362a16355296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c14a19af45cd1c4424319d6d0accd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040026c38bbc13668e74247dc7113d8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fe77419d3e5f4f6cd5fe6a6719c40299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c358328c79b5ff4c888e056d07d619a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f09b0471a86812fea46e9e04616501301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b25294524eac9f6974935315b4730302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1c76abd15c2dd9353ce363e90ef57303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914de865ce1c372f48e6f1838feaaa44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f6a65d419712057067a8e4721e56c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30942ee5d06ed4d27b3e9fcbd78e06b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7207e8de0a15ae4069e49f88433fed0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570b8e35a3f1c919dc7893b2133fee98308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fdac8ac96e41d9732eb37369fe9b2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1556ec539d5f2c3888a129e26a36142f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78604d64dce73beb7629c79ab50dd7f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016320921fd157323f1bc33811464f22312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07bafa5b26b130b9447668c8165cee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea8661f1bce3efe1a314f99b4ee42d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6501de3b2f51c5d09217b038f884b34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81d7bbc17c59bb952aab07470adb15316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c6360db22ec7f5e430f0048ad331a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154d5335007ee43460bf78616015559d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b3295a1fbcd26809745d2e68a9f69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6e54a4d0914008592969854a1e510320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a9c6db7b5654e12b6a3698aae4b15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f30714f7ee86199649fcb7c3dd70c3f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd59dba0b85983ce0655de62fc307cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9720d292ec49cad90d4ffbea25401ca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6a222ed940c3b0ba71b238e61f6d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3de79fdaf8c008f10611f4da03afe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba12659a4d4822bf83e20138be9358327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a65a3969cee6f5db6cbb94033f21d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259934dfe591b7f68c0b0bc55ce8c10329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa16e5c7366af5963c51895adf614e47330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee1df79cd3f2f0f9d21e907653f9b8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604e51de63dd7fa1253aebe85c3a43c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a55281fd1019b97b93bb043f6292c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ada9b87ff719f0f546bc0857b6831334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad451432cc36fe8d1209563d1ffa4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0a0b00313353513781541f430991e4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b0a5180f3e417ccd04e931bfaf640337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ff4ba4a60cdfdd0f69fe8ab9db59fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6326bc48d5fa0af0ecaea88378a10339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288788841c4f9707ff01d428a5de7ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caab7038568d9eb111b747cd12b58cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd4c6c9e4ee874375c99196c3b8b49342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5804e02f09ceb4331f7f8fdd72bf5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb07dcdafaabedd5f8d4cfadab5a9c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f878b4c45ce90692c712f23d4ea0465345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839341bccee457481b3bcae77d20243346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b7be05c4f439c91b2de249f782d4d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed39803cb88434a84e6bcf510faaab7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198cf41004ab9ceec21f5b0a2e17e25349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b69321c96ef596da81a2dc6c60f46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac764d752e9adf42bb4a9d290490fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff128fc2d6eb5708f9c57ed001af4d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31b53a84fce33e229185a427fb8797353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771149b5d53409058ee1fe74d5c3bcc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f47526c02ad7eed292396a7058130355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1a845a0bf62acb307817346a577ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678dcc5c81c293c6171ab443acefa1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13664b89a65029793fe5c4a46bec98a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fae6cc637c30b2a2f5508ed1a67fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa02822d7803b5bead43d9165d6de5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec0380a78165caf92159070d00a779361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a5a368c80db4e5ec62892116f83d15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb1b033a86ded252769274277d03dd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d5b6628e29115d44829c50fb4aac1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baded6dd1aa45d78d56e14da44505cbb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8ec2581195c281b893daac3354baf366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc17e66b748c375d401aae91089ff7d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f8136d2a2ffcbb46ee6deeed8d1dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae49ae280c31d932d1d3c1835879f74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0969b11e39b087623050ff088aa567370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565727f190765a6a93b067a879c308e5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bb03020775d9507408e55c96f8426372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c97a42c0d6ecb70f936cfe1c55adf7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d91dffafeb6a3d23f3550645e8637d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad9a443426248060e5d4b526e81ce7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c86cdde0cbf8400fff07ef6bd6018376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5166de660e192f282054db4f59ae9987377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9c670f2a2326c30be3a0094698585378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c18b3324057441b3e36c1ec37abd1f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760966fef7dac478d34350c70b37b6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45d8fdbd09567426e4479f43a831e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f9359997f7378c0cd305d26f03dfb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7adb37b9e9b79f60a790e7ff60c48b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2515e61e686d10787ec7297f5a21158384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921386de1847352c17983d1981c8d52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516384f7dc8d70ab8ef0a3ed18346f4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41335ab54ac6169445b573589bd3dec9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2790f844d17961209fe6e255df537c3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4de1b4923c254b7e3823f722bbe46389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc27d07983e0f7a96b489805150ea5f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b302458d513792a8795a832a8777d8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9b816dea134088800df66e41d7974392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33941209710516fedeb1554542ecafb8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67a0056c0dd45fff7bbc0f0cb5e0f2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5f5c99240fb69a6ffc5d3bd922388395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04961172bfbac9340ba964c9024757a0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a038b42183f36360a7322e090b590397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bfdfadb0f3046498771d93c438f2f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd38d6a9cffb5f3274c4bbd46dc655399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293e44b11d48e187b45a3441f8fee03d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097648f0a03cdc8eecf38e07c68b97d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c78f316e9d9912f05baac0bcea66a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e324b55ccd2ea397b1ca66d2651bb2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bd333deaa7d7fd4c4fcaa6f0ef722404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a3bd20b8da1624096def5a5f2a50e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476e710c34886ffa840d899f883beab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678de383e6e33aebbf963e550c8d52d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d8ad890c7ff957ebcfdbf2bcfa778408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7899f06dd4caa2e0805a2fafeafb88e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91d25c200293ac5c310bfca4fc06a4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b584cccc92d6c23ad083ae3df83a2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eabe75e3d4c50e0646c6fc241ee96d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b85c6dd69158883c68d6c37725b02a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4baac892ada0b7bd7b8d9731f13b125414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0941d6f95153e0ec01e60607a544b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2779009924d6327c8f20952a6b0c6cc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420fb330e2e1940368a84bb64b65001417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901949814202c6de3e839a101dfe7e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46126bfbb18a7b4244b37ab5efa2029419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c4f1e0b1a640853edc99ed787d840420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f4035c459c04ceae939abb5e95182a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20833aee424ec2fae964d58a4e604467422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84afdefae0d84c065ef47dd2d39caa2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b7ba4cc41116909be9904a8c707e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc7e68927dbb286b84ad9800baa9f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105f7c2821d6ee8340171723d0c0df4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc052844cac8e6ee377e4c691cfbe2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e451454e921c929b8cc0c97b807765d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243976b6fb286c5e18339b39c3e6558429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7f9b344a085bda6d57700e4610244430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4dcbd12cebccf907843cb1c54d2746431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ffe77d1c9f5d2e15abd05cee4e615432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c968b1189f407e5885fe08bdbee250c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3345905523d0da4efedb7bf8f10902c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d7ce6bca825df02ed703553f676ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8baf455192302e0587be23664c645436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e013948635d75bce7704d0b174f965d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56c5c32c4a29a26f4b49240d4f9dd2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2250423179ba9971ba3d023d2f4ac0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e080f8759837a302274fa780e8e9d083440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3573208914c3e24efe664906a336626d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dcfe8da8414a20f4761914a0e3b3da442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a795a3b9c72851f81c9668dfaab6036443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa5066c08e852d6ba39bf4b767d3965444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8eb6affae79154e67a79e25b845e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7c2095dfd1245c99bde99251f5261446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca76df33891bb594b14544f2ccb1ba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df72c9be81f467d3742617ff0e96b1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a84ef2d53c09a118d0a9370ef7477449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a46dbbf5017da0317a8673c8015e8f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4bd8c49bfe94f2f951f2d4901263af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4de0abe95011f97aec653c287ef11452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b560780c03ffa9ceb9262cce52008df453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc0b5581b0efca7435bbe4bf0d79b0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4995508340a6fc9bfe47c38803c78fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc253476f57812975f08ddd1696429456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89d978e528c46304e5cb2df320ff70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79359123c51af12b71e8c6491509c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba40bf8b45843a589923aa00ed8e1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d3e301919d5172c836b6c1118a7a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584bc2542d856e9b173ec930c44d08d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aebe8d08860c67b4b992369f475eb5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e1f8c48b6059829c0d2828869f103463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554496ed02bedce5def04b1e5ea5413464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c957a6a9ebe528baa5d6bcfb6a0cd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce05158f29b91a117f5fbee8906685466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4bb9919c403733feba377a9008f8b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf07263481f03d35c4f6508947ab9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646cf0f0179b30b1d75d52944d00307469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905754cde419b51ecefd0b2840db21e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d2206fff5f1f61b724ed06b9ca3fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a2d6d61fee5bdb8c080ce941d8cfb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b2a8efe20f6a6cd65e6fedafe11951473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd268a1ef9dfee7d470313ec979613474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfebe4f85be9c4dd609d1730602000d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69db8f28ceaadd34edbb4c4b2569ca25476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc7e34f82d68ddfd5fdb1f625ae14a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfba19db8f4354060241947d246e298478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6755016294b45303de09488a4b69d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b67a608814991f40bd1229723aad826480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843b9f2026183aef4a36f94d7e55883481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000251bd7f7fcfe2dbf913e3b3a2c05482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b9e691deb7c6ade60b1c3ed8c401a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f663478209bf6db25aca54d7685f2b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e565cf6043a0ac8cfccb02fefd622485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ed885ff1c3522d15266c25aaca508486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc03088a3eef14e4d55fee9e6935f2e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38111f2b195ea9ac82d317349dfc40a0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674798f70e735020bc078685fb83d7b1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71cde98d671d287fb01f11ed97f399490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a5bf9127b51b651536154ee6247e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cd148530719bf97524c466affd18c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac333d92f59478fe0cef0862805e99f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc617af949755def7d9a5cbb93f15226494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b243f440dc418dbba3ce76880d966495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61a45460f5c5a9298855bbb38b15db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33412b511ec05fc24dbd86f3f90789d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ce813eebc8cb45597caa48f25a00b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ab647f3b8c434b0d817b0b3a9dfc5e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1888f37bca160e48497e2d2fedffb7f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc47ec2e94d2d44c03d15f0b773954b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20130a3d53a220fd52a76b47f13114ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ee3f8ae87ca8913f3d69c11879608503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6433f9074735bb687ddf68f3824ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94733eaa77f050c0c9b3f994031a7d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27ae68e5d43059028933e5aad383cd6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553c71946b39ac2a2d40a59db5f7532507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390444970a9aa9efa98352fae7ade4e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e625e49f6ff0be6d8c8e06160c5382509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186f75b1331b0630ff7f62f65687bd8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396cba1ac09c551e5564153fcbab2ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965cf0a77c50dcedcd76efa1a23b8ff2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74242a27f86e9e2f36e231eee086339e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fe0ab5e734b90b185d198d114144e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8325e489812bf45b320f8a618d5fe4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd8f7bd340fd7c1607c530825d7506516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db38e507a50bb478692adf915e7aaa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db011c4c3d99bd94b9111eeab82069518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb3c61825b8cdb4bfafb7c2efd4f153519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b9244c1132b46f47b1e65256984ccb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41794f50cb3c88b18aef95a1a3ab75f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb955192f5172070079631f5ebae863522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3694cfa319fbd32cb296aa6f06fad770523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d082e6c1860a1ed8416bb4d8256491524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956544bb4120cf4e3a3457d8ad1b020525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6476df319d67496fbe49b9b19d550b1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dfb9ab37c0e8b1bb5f697a2540dc4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68a617092793665260a196a3e700649528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fd786c5a15422511b540b834de776529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b017efc90574a4ecbc5ed0cf485666530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1910c471548d7b0d4e02ba0b45e3c7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161b96f825be7936decd2a947ed1f78c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c438f194f55f0f5308a0bb6337d4e7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b671c1e5789bb632cd2191e07de47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087b02ae4b9cd08c1cacbb7aced15b2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b0ba8257129767c21f3e260f24108d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc9f3ed12187dee2a203d65f05fa0b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe8442eee44cba4438cdd03b7fe0a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bd9326c2f310d3ff1dc0e52d4db6c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af837b0a57e89e4c883f126f5395d3df540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9d8cbe50111972b021e81669a7e4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7efd8011ccf2130ea025b8ef182e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff55d3918fe528194b0cf36596f11b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ece5d5ab085a4c46f59751f924c868544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ef40aa7343b82b71393512b3bbd39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563a9f8986e3c6ca271ea46be10ea87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9aa833998b2a8963d977a61304e38547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb11e1dad87b5663e7b9d51a3bc97b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f868e1e2c9093409257772b16e87d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd129ef3d0a1ca143557bbcce9c8fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44c0b0781e8ce73a5821d7f4bb22bb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d27a83a7da4f309554b54acfa0179d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65d8663e1825d6bc534cbbf52734fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a597fb72290db9dd738629acddbbb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa35d995c811184c2dd3702a35b8a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4fddc9af8ec2d5b836cc29f81c468556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bd1f8d64140f687b47d359ac46cfa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fa8fa6b365b627b5a96f598ceaa25b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29aabd6a69c67fae9809b7d75aa4368559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5245b81d9216bf577d9b96d2f55c94560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa3b105fd0fd08e90e68ff0b59a32b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0c2c0ef5c6bae3362bcf1500d444b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa88ad9d0a0569707dc0766bf8fbc4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e785827d13a26f30832eebed8656197564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574c645e5880686cb07d65c86465a2d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bca65dc118efe2b8439db8f397b6da1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba344fabf4076d05d65591aa0dc3e8d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242f733689de6033bfea6a3cba68764568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4e207a3dfc67f8b1e78421961b02f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a036cd050c242f4ab56be42b2f7dee570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cbb102819bbb09fa421f091863198571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a4aee070d4f0d039dce6c684475fe6572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>