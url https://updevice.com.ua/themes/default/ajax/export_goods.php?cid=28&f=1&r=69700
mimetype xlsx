--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c229d5ee613728b1edaf9829aeb50f831.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48df155987321528ac8f029abc4a2982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20b6f0418d038ebff6ee152c4c0b683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f288e4f22ef17ddbb48518baba45a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f587cad0fb39b0af8d11efb52293c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0a1ea2a72b350fd6376423808d8446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583aa120f8ec1fc37d0df665214e9b9b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55e15194f9f836c02cbfd8190110178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a33f401d953f49244eb0008c00ec9e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258e0bb1dd2fe79984fed2446ab69a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd09bcb76b029674c70c3be38568fc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b937691839b47a15336ffc4050fa112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f0846e08c181be0c7216dc56630a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7f7974da80f60a2e88489a2aab52a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4936bf5b2b923aac377a8dba9b0b515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee97e0a40feef63219ad6f5b240e85e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b8ea41c00aeb3804fc871992b230917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63129f80c7234e408b36aab8d10c94ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5f5cfceeb43cf75187a207a39f50d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b0929434396ce7e47a7cb7ac27e16720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64003efb513b696c1b1ea11648e4754b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c850fca51e64c24049592b2106b794722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c094afcdb1dab04331aef55d3cb96423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d845d0a87ec31b587f08600a9c676c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f824a420e90a3d5f858da553f34de225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830670df70c3055e042485106a5326826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d55dc0b10ff8d319652a2dc1024e827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22d2ebafbaaef568be0c54d97fe30d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65d149e32c99367ce963453362975f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d217edd393cc4d205903bca7fb30a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f424e052bc3d372808da07dbd6164e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac4b7cdc6e41f93245ff3d59825cd332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202145e19682ccb8cfc9791977bdf32933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523704ca9582782353c39b56df5cbd034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff52d5ce682754f989741ca32c0d97a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccfac8db23599b4fada1b72fb3c3e6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323d67c38bd7f23b21e08df93d05bf537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d760639c891a2f4fdaa1287cf35cc8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71f6b6b304c75f665c8070231efa5939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ab524ef5b07df8a6eaa951c94634140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d77818b6fe4155271cbb5fc99c1f5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a4e123ce36e5b8dbf215f91435f4c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca32ac92e6eede6c9c82e3211a897b9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd25487901e5d7e3a9952b7f46d00b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ac3d2cef50c0c19b1844ee0935c1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74b923e13a305600ffca972363a97146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f56ab68b5cb140324135abaae70ec047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9f7972f485196d909f3de09af235048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d4bad4ca60779d8ed92cb014da54549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a085801f7165364cb299a3181bb93f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f86e69adc008cfde0a839fe9c2fb9e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb2a2c059818f7abf4d84912d37cbfb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac3ba055e0ea67c908063edf205aea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4be7a48aaeaca04d1c4869962d8a8f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55df81c0a057e8271d7c48cd023ca355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf629378e4e77986555cbf0541f30956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9df06ea547412910d0b932ded5f14b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbdfac66c76c9ed57f7be9c3f1ddf258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31722ab159254f8b6d4a801c8ebfca4359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f445c1457ea8c1636a9b6c04e2f6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe944b3e8384001621c12eda4811e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b730fca72396ba4381b5167424638b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c623cec57c29863dbef8370298ac363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c625d43215788d73e37089f5ce69d0964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85de9d7b91e79dc0af82293590c8cb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f37ed96de6811ea69cc8070141aeaf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcb47a48e8da890dbe221c7c2936f067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c2a689643fb45901c4ca511db912e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eae8b11553b3194f6dce7e8299242269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f53348fc92ba6270ba4e75ad7917cf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aecc897befec46802e0e7ddfc2adf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef22527c707c7258ad0efa863f8b07c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579244df0ee861a2a56744ff63e462f373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0306461e0b1e3089b06b28b894ea3574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690e9c6f052754b9140b457961c368175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065e7ec27e04f7be6a4d8bc91d04d8c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160281c2a8ea1e96e048c4ffaceeb57b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9ea173be656238584fca004c95a6d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674142637f0c6db3aa72157c814949579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab58e01a722185ae3fc6acfbb3639080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3880ccafd18f24d41dc2c6dbeb02281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc3c28f68b5daabeb5d5a4307ee5f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c2450d7e0332d043fc8777d1eac7b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d750b17c41a3c94d353aa39be481d284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdbc71b865065c89b090a41775303d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0603926ea7339460c5f36cd945a2ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a729688a4fdfc612cb2736edc9f4e5487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c5284479d00491432ef843f559de288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7a12a235bed8664693c10da6351cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338d9b17df77eef0ab9896d6966a72090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b74b50aa5895fbec5c5e30119277b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b002a39184521e1aca87b9cfb26c2592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef538bd10d0d7ddead694a78b10647af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976e9fd66602b3e83464764a525b1d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ee38f8c935944180311d3420082db95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc598aeb876d5d6dd7830a9574f812e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cef225a9aabf5740f0e78c42b33d86f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fab08e3538b7f0a1a6a98b5bfc3e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad6951a3b70085343706909a011a4d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2fa1e28b8029ab12850784e73f1e0e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0bae098525773b39afce8e7b331f41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc077abce048bd46b11b310e2c6a1d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce51c54772ff261a26fa0ad6fab7e16103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826a477dc6f53107f938147c7eff4cc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb29cf1f673b9ea740259936a5e4dd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e5cf1c408a2256419b87d78bfe2e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555a431a922caa7196112c998c7331c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f4ee7b297f7cd0024d93648703473108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c487d1af5faa79f133067f6126a2183109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370cb2de463202a84ccbb24b40579e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a770007c5afcd38f7986144551bf6a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b0bf0cbb54854a1ad6d7649a35cbd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e58f07f0c6b0755a461a77d59950a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e97c3fc68d305c186d78368cae8a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80436f53fa8a12c156e124500af3593c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de0b499a3b48decbc79e02632751151116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecc7812e9458fb4ed9540ec6634f22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72eb7d80b2b8161fd4fb3c74fcaffa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765a6a13d30af835721080f54050889119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6c43f02a0aea223c00f4b5fbf438e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bebc3723213ae22dc753473ec2becb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070613591e2825bf8e47ee7b19f36cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b5453e7668065c241b7c6a16ed4e4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e295709e7181ac1b0aed300caf1ed4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9b40bf96d925f0754d610827b126c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcaafb166ff2c7427d8d25770aa808126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41c0a11ef90b73d50095d119a57515127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd11044b7f2fccad00b0d5f524cfb9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f71e453b0e2712a84459020beeeb94129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44cf4df4331a3bc9cfead5d736956d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46bd0ef2757ec6bf36e29d06a54b00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62afa555a8e4188fdd9843703b368f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d9a5ceb739c83e0c5c1106a56970f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6eab2b79b75029378222b024cace6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3785a2382f562fbd463e41b1a240a59135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774f60c920bc66debe1a78b2a1fd49f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13973cc237c35337ad2bbab42570b3d4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fe26b80125614fc1d869e55e169e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67a0bd6e3188380e219eb6288e9c50139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c56644f38c466e996aac2cd6013428f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbb14bd5052778b46f4e0b0de2a9ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b6b7a500276f02d1cf3d73f15d5f3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09832436027cd463979a7f9d13561f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24038fe0cbee5cd7ef015922b14a5efb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db02f9b9cf3857a5c016c0b46c6af02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fa7614e697d8dc2add10d3c00ae765146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71611e9d7412128f96175efba4bf0d10147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46ac3d1c7be2fd2d37a03b7be3beec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c45c4c0d692c87b4a039b5e4a45c1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641fefdedff162bd1fd0a71da83cd9a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c5dddd48dd274c5cdffa87d0d01bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192c1946432d551804e933c2093c4d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d776ad82169b7f10e450c7b65cf80f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636594a11c7a23bacbc0143a09ced4c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58a87be50c4baab5cbf97561bef5d8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b75f0eb5fbbef55e608a8620ae1ed2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e0af014e2e90b64533398e77e020c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca89c61fa25ff4f79161a5c1f5e6038d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8ebaecd1bc9207d480eefb14f6feb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a74d2bf5babdb79a8b91876d9107d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc20b256485d52b7f96b29a29f1b029b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448edee7f02acb3837af2e022f845677162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b8c1b62cb225bd4edd56e5800bed6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c43397cc0fb5b9f623b99d6aa2cb35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcea8561dd7f4033162e36085117458165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662f4b868bad6e02dde104f26053c72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70261f31e0379ab93629ee91018b9e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a179ab7c8bfe45eefb7237c26199a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092de7f22929be7dee2829bfa480400169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada3fb34eb10f5ab6816a057f8b6c6d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8489b02e6a09dc793af7cdcde4b4ad48171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8924fa2b35200384841b6e302e50e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848ef165976d3aceb518361ae366f70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa77860ff214a71aa65c910957ea29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640b5ef7bc299905f075d74181224a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e381f3e3e98f06ccd30ea82bd250a3b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117858f84b89b3c6edd0e4b24c7fa4f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5586d182ca178775867f291c77833527178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79591e4ae01b516f2c008a875701042b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9ba44d1c09ded2894e3f417e9ef33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cbd31d9c7520fdce870541645bc8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b132c44afde1814c1576e027f1027f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fb4343733e002c9b6814d6169e9fb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8252a5809ace47f3600021f97f37d80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960cf5de6c94832533de633f1c8bb9e8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847db0b5a82af20992b039f73cfca4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8f92a30351d9fdc5cd079e329d4f5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08ec5b8316d0b9b71f3cd6291c6d46c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dfd3e181ae0b6da3b5aefae383688189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe6b1387a00e8706c6982b6bcb2d33190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc40a2fb4a983041421842906784a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2271c85b0a8a03e4400d8161fdf5c68192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d357bc63185b2987565f953dae46379193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a88bf5f516e85762983e9b92266d87194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d86953be076dccddd205478b36739fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56ef1f210a13da1f388143991ae1f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827678c8804161c130006aa58ca7f83197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fdfd4de1373ae632797b58490a1b03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f7e2fc1e6402c10ec035c274a690a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b719ba90c0ea1dc09f16c57dd93e18200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38f0fda2f52129039bc96fddb5ab43201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c6ba2a9973e14c0df0f19901e249f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fcae47733afd8298ca87f9c1c39f3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0c5373bbf59f302dfc2e34733b368204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6f015f32ae76090c7aee2b72fcf96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d549846b5163445228ca13d3a6bc787d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41257563fa5de904aa3fcbc971f69cc5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc31df8c4c0debddf4d920747c394d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8644a0ca51bb241250d8be315b648209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1422da64186c3ab4fdb3f7f1cf84121210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1bf35ca41708975d6711b758ddec7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae9f87ce34dff563744b4c9eb85dc4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d29b04a3000258524d13f40a79624213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ae77c0bf06450bacca58faeb5f0cbf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a4bb55d81bc296aad3c7503c6a13a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f11a7d64f67e1699613aa7361ad961216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee968e2737b11e425b7bdf7de5ff53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b10f52cbaa7e468517b3b1a81c2c0f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96948e847a918996c3db244ee243bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2770c5089a139b9b12785d26f2503be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562195290958fad36380884467708fb7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92d829c933fa91c252c34004bb90aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb64200178148d81eb5d4cff95f2f57223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843a55021ce694f576a085010908fbc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457f3078cba4cabba705227ade726ce3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317031f26174cab1172d9c5ab6e8d507226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b7929d1ba3e797e1f0a2d909745f3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188adb0bac086f88a3c7f4397e77d35228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25253c9ef5368cfaa62e57e3456e10b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45014e45c8009eed2dfc283bac091491230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076710354a1694904490c3a2b1db0898231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6ccb3b430969214fb0776fef63325232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c888adfb2301ac0d53dc5ad1a549d8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc209f07560f0de028aae5ed69dc82234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d26a3a9538949bc7d1f0a87352b9df235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0c8823596eeec342c360cda5b46c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df56a460a1bac0fd076a9d2e272d50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470eaf5c3fe6405ab4b57270703e5892238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7d5508530777d2841679b792492b7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05fb67302a4efacf88bfc2c57629e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ae7ff80882b49b911c625dba1733d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18058f7d9d5d2fc8cc94b52caecd5103242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1207b2a321c55e01509def322e08d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590f2421d243c64ad658e1beeb99ac6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc951b5296ff4a56f18267513999849d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac92e1f7002e77676e5d0f4bd7ed08246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce78648450aadd515bf49095d1ba42c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719545c04d4e526b58781fb3025ed42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187928b8efdafb3cba4a0ad7c894362249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830528c1ee9712fdd22ca23460cf7105250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4276e8b67fb64e4c0c1a36514c339c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfb2121abc0a923845ca4d083041dc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e75d6de253ed138a750a07c46433d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd01764f7bc05b538f0118205e58fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4e2257a284d39c513fd56e46cb8c2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07768291ab280cee998a289ec8548b57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c716e064a73fefa8783c0d51b22a34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974da51eae2eaea900e55480d6570f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cd288944750c4c9814dd333b6c7a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abdc43e6b5b6ea210b47e9826f2ae52260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eebd4078c0adc68a9c8092c7bb7fb5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d349514caa9d089af19d207f625ede262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef152b2bbee45016f926156797ff55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89a47a058752defa7e5f01382392b1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609922b41c6a5abf8905917154ddb478265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c14deda8643dffbafc1f874ff94418266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7720715ce4272d7af6c84bd8610f8cc9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8b6398461869c994cef0bb4053577268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935aae5e0ca47e57c3e28436e7c961fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a3116e6fbfa91e9ea4fb23f70135e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26217b34b6d84e9e2ddd556a45b899271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944308ee8f6edd5a4bf027eaacc57b76272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30241d5dc29cc0add13013cb1cabdb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424dba8e078b3d359a94ccfdd17397bf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c208c8a1e07d471ecd78bc9945300c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ebd5374a48620c5b191f3f80fe120276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ff94c28052fb0a31a0db79ed6d487277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e687067a5c6f806ab35220524020c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b52ea2cb434ec686ed97b32bcecc56279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e94e5ac0c2c2855feb614cca941791280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbdf5f989b2cfb23c75ad3ad1e042b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdad637ee4e38affcdcd3d67a0d7bfe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4b6133b11369546af8e724129d3dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faa2abc21195fd5774d6b137f13aeaf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3532bb31a51c165cdd25ba2b1e350b77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e45781bf795f7e58efb2d021ce8d0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710887d124aa3d8c45045f43cb4c999287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29417d4c0a4757c98a1d0170159ffb75288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d3ae4535f661a836005fdd42de3f88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7c451b9d5f3773e37cb892574994a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01db30b30891c81c59204f1eed15351291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c29d6d403fb59046ed29d779e0d19d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413adf9f77f7d9e487155bd09b815a23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c40343c4f96d19bd914cfb5e7f996294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3f9ae30c0dc80c92d63e2801936432295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d652cd94a6c0802e42591739d84c6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5ad256ccecc08eaddd4569df44406297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769569a546f4f4f2ff8ba34c7bf7b305298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8230b1a4a4f768a5af7be7d7df05aa3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b394dfdb1c623bc227d190827666e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde1d49408cddb307d7a384b2de4545301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2ee566c8b0b474fa47756ee2a5ac3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4451c8e861c0ddacbc4f50f6b800f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e13e77ff90ed567e6345a8bc53ec8c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c789729413c9095afa63375a0c6a53305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e6237b67f9eb7d422cde888419df3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abd3f57fd8028c6cbdca71e32a1e49307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce063d7153ee98e352823ebc549caeee308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43076a07c4a0131e77c24bee3f64cc22309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053893374c27ea9d7799ed7e458b90e7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99f9ba5104245a1b5cd255bd2d3808311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bdd4cf24cc3051e8abb0e8806cab5b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbd45fc3d8fec1831c1213ce205ba9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cf4c53fd1b416996dd88811dbf98e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ffd2e7fe51a4c6433ad3d93d27744315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e409fa3950e51303487ca7bd43eb99316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08810d6eda28a979d260c1898b5949a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faceccadec5ca0bd1b5d6b7e554769318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8dba7d6b14d2499dc3c841c42822b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55b235e6c8eeec2914f79e156eb05a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418976aa5f64b2ad0b9f1f07e5e4306321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634287b958bd8df483af7a192dba49c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709436cb6ffbfb5f4479d13056a8d681323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856db2b344bee7a12a6525b41d88f69c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988dd421578f0c2044b96c535858303325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0500f51075805181d3562184a26d5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d528bd85a8719d30695a208f526fa4a3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458692c3425ca1ac3ab7be6f638f298328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ec9c089001dd8c26e035470c8f8a5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d855a8ba721bd9e79835009f3c35d97330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08e93024c518fc0208b0e14ff9bccd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044655b38d256d5d4706f287f3b8cb6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2a48deacd01c653829c100002dd51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e21ae1ad0b5cc76b3cd29b7e38636e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372c200abd8212fe4888436ce85666b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9ad57182fc9102457176899dfa05b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394172fb8303fbda67d454f7ea27266337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570ccced7e6dca94082b87c2b2d45b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cc81b0dfbf293bcabbef0a305f525339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0581a698222b7b5499247e3e5eb18340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182f2d07fcb15b94880ceb938d4d3a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f805179b1c77827d837ffe579a6ebe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8638de5420bfbb152f0f44f910e90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc033a273ca61ddbe43112f57761d778344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4750e80b9a21bc5a5c22bd61c3d4d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224031d6bf23a56516ccd75333c7e41d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a584e4912ed794d200b6970607c8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da230ea30412886d039db17d64001066348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859e35c9a0dc842eebaa70e684a5904349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a49cba697235ad2de7919a9d7781c5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2667f02c10623b64298f1814110e212351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cad978b3541e94a0e7069c16714178c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c377c79311bb65a11862b45a7d80b4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e26d9dde112bc5aee81d49ddaac26354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15852d91552b633cb2e5c989b091b35a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9c2512d597c6cd7c99ec33fb4eb75356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ca678b446cda44b10d1e75d8e568c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595a7086d52b8ee7e5d646bbae9d403358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de928c1939dcadac0375d8a71433cac359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11983d2a57c98840afc7993262ee50a4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b23306d638b95f0dc158033a38c137361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d85013e8ec87a89caa334a621ca22f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2f6595533432c63b1aad1a1bb6117363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87c3143447d16395b0172e2816cd4e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979ef65200766f63092e82e71983f20365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843dc5b767485ba0c2b5686bd47eb221366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6530daca2f647393b4ee08e02733cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689ba8a8f9caf361b5e0349377d7bb1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3665f2015c2a55e488c9ea0c4d35b6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc539084dbc32a2fd9429ee3f29983b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83f2e30574bec66ee09353cf231104371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015d53a71bc4aa42d48b9d6fe16078f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6eafe0cdd8c9b3aa78a50cbf77b49d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583fea25f4c7bd13f06ec20c03122d05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae1adad59f76c8856a0f7e1be06b9f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb90fb5d81b9e5d52c5abe5ac7a2a52376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e7b63d9ddf7a819ac72435eccb1074377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4bf7d1fefbddaddb65717bb65ee50378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dea9e66bd1cf5077d9abffdc7a4b46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98efa6526badd3f6d889476611d75e80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a0b059e280a3ca4ff72660647d690381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933025a73bb49996235ffea005b8d8c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9fb14ed15bc1f9e9c3da07204e23f8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cca6a0cf7bc095964b42a94ca75506384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6285a737e8f17301a4ba56b09d4697a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e89df9ac193031edbaace4948d0e1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f788e286049b2c461c8af93ab25883387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cc2ea2c9bd2a1c9fd3ec0213aae858388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc362f2ab0dcd9c227d47f62165a277389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b883720dce0ed8c6a7fafbe4843aaf7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b8b360f40eaa2eaa6f7577d614a90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec3b92c1746df21ed55f11ebb8ed4d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b7c47d8212eec3f5579770eb8f1ce393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b83398e009e2a8bbe6f1c385a2c7a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f157a980c9e1ad18254a31f920378395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3aa672d8bce918791c7f220b1b12c4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56497a059b104f396a9febb76d4f75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e49c06b8030ff509d171cecfa65a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae0df2b3d53d7e92f96b3cdf9b5d314399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95066e9fea5fad5f05069029e328a80400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc84e96023fc747e2b039a65874daa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59f3caf6c7345fb6857561b6a42ba7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f639c727043636949dbd99ab1fc734403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2f03e82ae15a5285c14b67cd68163404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea29569ad32a06e7f66c33467d8ff7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96403732d7efb7561c6d76558278e0c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1e4dbc6e8917762ffac18524ea9a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0690a8a75f9c18f341e1306d91d44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cb5a37341a3353573651bc62b3a51409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd9db3394fcd57370e453a6d129c0f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824d2365baba38ba54ed5fb5688e580411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cf9996354f13b8fbb75b9d7ed7d36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c83f75b0223e70dcb024e8069e049413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e86b5bf42d6986bd9b0ab786426558414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994be2bb2384e4607979ac4dac644866415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe587455f379af4996b775d9b7839c3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1bf5b7839a4428a836b2e817af115417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa20d40f748907bbcea4494fa20f80418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9676e430eda70e3517e0c27a600a5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786280c310d1b5f3ae69df559f100fb1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca3d7c6781775beb76b3544463b11c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69519046253f567cb1752f3100eb0a86422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd136054fd85bc297425074e6319bc8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648385931c3769baa2c456232ed3a3d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42e5edf4299d9df30748917629b6ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d17d4dbb9604300c6c15a01afe3859426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904159188823405641afbf16a779f5a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef2ac7c69fced2f7c461f399fb24a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902aee8480c22c577f1b4b72175178d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b43fc00168017556c9fa69d265b2b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fe390a82623d08ee93ff32c31b6d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e088e5d0effd4e97e943c38bbf4ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9cfdd855d0acc33f9fc2c248ab8083433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7181cf987ff878abcd0e35510fd82f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff3d21720099867038577b15326720435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a72d2a038ec928df84a043c34f0cf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a3f29f6d4b87c01ef512b6138349b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0660757a167fda435ecdeac608ff17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717da331d634fbba5b970abd10901607439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446dbbae0f206802e83d9a9da0269073440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcc22edef483403a3e2501a2ae75ee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92906e919c659e210b2bb57b4a7e1fee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66244fe15cef839d736df2ff2a53b326443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66e18b9976e5010150e4fbad702f78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b22321f6cccfd0d7ae24f7f0daf9d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ee17dd2aa96155fdcbc6f695d50fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b40eb267d7ad94b03fad81a012a62a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5e9be384aa9d5aee155523b402646448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e593467dd344161eb551482c2efa01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f280188e568193358d63633b48fc412450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4052666e150bd98594ff00188783eb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e162ec00ce6bad44cd558e6a379b74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4b1f51e79e527705d80dfe70ed352453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f5a3dbd47928d07deb7f302cd97ff3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1be441e9e3a6b12f1b268f8c457168455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c835df4cea494afab218508a82d2c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2db49eb7849392d6f18fdff42fc17f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c3dd50fd6efe085165119e17a5bc4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745f357c105648294299fe5dcfe9c18459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147e836e6681615d200793957deac34460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172f5258caa2561657128d2ca878337461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7872a9c642d85b414a392fb8c6d93e2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75926485bebf7f221b284f667da8c483463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c3142c9536922d56046f38bc21ca00464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7881c1856ea61d14f988a27da5dff32465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18269f55bd0680be1b2923cc38872db466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bb48d73aa7534c375cb1f8cbb0390467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fc868b32ec1ff6ca79724f657a938468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335481a47b3220e43250dd92ee88c540469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c53840264b5b0611b77ceb27ede8e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56143f7bf4a33b7d6f82f08ae626754471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e71e6e89a6d3e56fb2e2b05a0b5b3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654e18c5b0a3f93f81a540401ea8794473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe06b0350df9a14cb4f4c088d32228474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dbc0855b32d309f75ddcc2727b5ac9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9134316c46a9f628a5d4bcf4e7698476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed195c9e71a2dd5d01d20bc0e70ac5db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaca09341dbb0e7462bfc36fd388fee478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139c6f27f9e301cbc869ea81d7521ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3586fa9c9512d5eca7a07c328acd8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b761b6d04a74905727d32ff9c1b4fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824758ce6e9bb434274db8bcb907a6d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959539a11a7abdc89d2baee9021d0f5f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee5b87397a9661bf590e971c3c3920484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39930f912de186e6b006c26a3dcebb86485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e2a5fd0b0c5dfa266621bb7a50f7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445ca9e0ca3cfcc9b238b73240d34eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c68f8b640a1902a2ff2f6c23650b93488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e9021d2dd4cbde20566a215691b6c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dd0651c9fcf97f34c79e5e085234d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff08f5c45f9a3def7ff2d2b236cde43491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886ad4afb52bae21a7dc5c4b35fa445492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b674e64fe16d27842dcaf2b5dda0ff493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906b1bfd6704ea6dc47a24920bc6bc5c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a4a59f28872a19a2e7307227427c2495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c133fc66adcdc32ed3beb548efbe1a1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341d9812a9a76d9e5933ada1335601a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74110cbc3fbdc45de92c7f3970202e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b203e6ed629733eac55a991f351f97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80bca156436129667152d46c8f5b5d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f585fdc58770c6693c30e916a2f84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27020b49409c7530721d0137452a7839502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f7859c351d120d2c66ec06471cc90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145cf73a9ac9a95cb71d74940ce26a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ab4ee861109203648111b3747affed505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0647ac7a14b4f1b622c53f734e6a2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64950b7640a4adfcee9a0cb445566de7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400a381151cf818b1de68276ba65939508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbdaef1de882be518f7cf84cefc3b4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659c83c99847b3729d29138ed0892e7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182753b93d63dc8fb94025f23a8f2b27511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c54a1120fc8de513d957fb4d3afa17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffd04304a1763a299e79f6ee4c49c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054e47c0a7d0df992b696c552733a6d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77081c77f743bdb034e67c2660320f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9883df4b8a3d80ddcf1bb5b72f9da23c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45e0c20808156a219418e762eaa6a8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de578b3c434b103f33bf9aa649df07518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130282d41ee24e26a8f9ccc347b2853519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42777acf8428782f9b6496c3d9a25d6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736752e5941bc08768949fffcba0a0d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed05581f8676f09df945e683e52a8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb3d40131c5db5e3757f82bda37fbd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68188ef23712de55be0368689fa979db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980a5375126728c3dff0df2b7de3462525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b5cf29c40eb8942fed79cb4818dc4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96546a839d400eecceaaedb3fbd50b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423186a94a863fe943b023a5752762f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d59e3ece9a440b3f6dc11c6b194e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e80721531a37b3d9260a55c9a3345d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692003bdc2fef92ac00a91a5e75d824531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0c51b24edbe435d5a68db274c52ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86f2fb5a5843617d2068df62d06062533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5238c792207013a229876ff5efd657c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4a043e34af60fded519cc6168ecd2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c129a67d7dbb1b8a5f1f442146c7a1b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef15c5d6363862a0018f99afb01d574537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ec36385fac39fe3c54f9643b5686f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac189d2d03eb6d73a4bc580eb5cd6325539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44193d0afa728c77f688c6ec8d07ab1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d5f4f8355038def2d730f5d30860d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e1fdee44950d319c2aa9f75c6c038542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47899fb7e3dab9f928eb25660e67a9fd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0b3c227a6ead1b35c47f9e9b02c19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32367e78777afb1d5631bc1a0661aeea545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952456375fbfc5d6510be3df6860e62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325acbc511bb19781a7b22b7aea2328c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9a318b952974227327556d7297edf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4a36ba475a82d51ec55381d8c8235549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502e0a6f5909361094cb97f89f7016ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497470a5a47fa67165db774e04e3eae2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fec1264a790c4b9d9937a2a115b55e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087c8e0d96387552d0b0f0623abbc92553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71290416560b3cb3641e536aa78cb6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274dc7f89a4fa5068dcc1f6b3014138555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d1efc7339423407c49e5ccba76297556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176d14441c15c6441ed0d9613b76ce8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369cbcb7b2ab4da594c50f8e0283210558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7354854912689296fd66786abb5d78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5ed228dd08186fe8df224a43f7c7c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6859e69e111e1ed742bcc1e1564a71e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a78266be35b14275c224574d7223a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f69146a305bdcb9df1480bdf483d2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949aa7ef96fe0e215d19304ba377bbb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09241be4982290b751fc60c627510c02565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82061c097b23661eba823f1a1d8c06566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed242a4787dabafa8d1c10cbf4260c7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e0bc7e0da18f7f5f5c88528602e22a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e5c90e930b8a0e8a1207c99ef1d39569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2096750039c2fab3bf6c547f487fa2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1ae22a05e3ac58fc4785b6dead87a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276980b01935cb5cb3e6aa7b9dfdc0fc572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5876c47ca97d34a9c05cc712380371.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8620c5a5c2e9072a11088161f0db61f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe81e5c606d5b2d2c14c8af9416f7b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8572cf7a76de90bfc126f3b2cf441f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d5dee6c73514c361038187bd34db05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e186c3da55f628631847e4a39d7f12a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f75ad3e7d0ff48d0061cfabfba3197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd934f8eb0e08a647a9e22e792fff38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa1b7ed369eb200a7364b34163452d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e4781dd10f2ebe23507781cec115c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d79f06f9c299ee22355b5dfc7f17311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd80cc9aefd9318f9c8383c55e9ab4312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae531313f88fab735d2ebd795f6e0c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b545b6034ba3d401e32bde7022174014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c26e6b0f95363e2f01819da85c617815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77019ad97bef11320bd15cae1438a6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae3241d575487d1fc23c8b4c28f4fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8793e798a81ed91e43aea843a4f4a118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c27637e78099b06a01914b2dcc8f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675d872c6596746ad61f738700fe76f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ec37193f5c7415af00cdc9c8fc0e621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96ea8b159dd57a6c3eb2a3c29b08fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b761fbf9bdfe6aaf7d799e36ad5915823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46ea70006547aa99b1a0638603511924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2449c7118964eadf75e1d880aa0e7fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3097a6dc824455f9ca1354525e9cc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675df7b78db592b910a23198fa47fb727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b47066a62d2bf26d78d509c8c83c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5146c034e2c1fa4ace50c5f65afea729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406c5916a8dc9a952eb28a779869d0e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f104d028709ab59458e3b77775496f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6b7da5aabd5249ed2076fadf242ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a6d8d46badd5a7fdbdbb06cd52fef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d489d03b1b0d8b4d9bb198812c523fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e24435ee047a1c156fedd453661e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3549f12832b00ab8e1364cdf6c75a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed77d0192dc91f6be173905fe97a73437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e2e23555c43d52aafa702a85a37a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051673a2fbe138b97ec30b479cf3f0c439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770bfcf4b20ff90773a8e077db4e338d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84164271752bca60a66c464af9a8fbc741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea63525cbc559e679262ce9388497e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045685bc9b7d6efe0396a13ae5896de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4c5e9874b7cc331049a901b4ffdb444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f56d536a327e2983f1566731ff239545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372eb261a273cf90b7132697b60ac2c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6c2280b2cd6cb7a029a48fb22a2b447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527e9ddce0518d7a0d0317b1016eac748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1353f704f9b28e94a73d4745d9e560e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9755697721845452d9848f33fbbca450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbbafa19371c049526d9383b07f81a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511ddd745d68552630288dd963584da52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c20f91a386911251e68e4f14635be253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02d1f1c4808f90bd163c001c967f8754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3d930cdeb14b3f63fde4cd30b16b955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e06a9e7af052792d270164d816e1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812e54ec3ab2629aefa84d2c26f6b7b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89353b8fed85821dc0bb2ca2f5ed36c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b1f0911f8dd00eccb87433fd4450859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb81aa57fa4ed80ae740cc292b8d14060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde411d872ae39ed50d24d84cab7485761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276ec9d86dd49ae92cc14b1351eb7b562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c98d77a5bc1a724853b855261d219063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e907f6a2b4d62c2523fce09ff7a30aa64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7ad434becf11f576c9ea24d7205c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467eacb2ca6ad5cc9494d93fbe8a71866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273641316ec9bd57e29ce886e2a9d33367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948ea5c0e0a3d245687a9b434e2275268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5bb53cdaabf54518eace9d61fee9d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e75a9d2b19f910056dd20af2d0665070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2508cb630438fbec40ebcf6ba071a671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a257b998c1493555710b11cb867b972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9450ff06b7a5e39107a6425d934fe8373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65987f336244cd412522eafe09612d8774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e0a9f34839c227b21c26362df170375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de72b1c2e7e17170f8b723ae672e6476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf106c04b8553538be838190472541877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed87bebe25878ad3c2c35403d82932f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6eba5b9feb46dabaaf5f27022b861579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116f7a0d5d9de69226b83619770a85780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab061bf4d5c47946db101e37e5a1ab8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0f9d4f09c40e7c695671cb4749c0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1347e8e7fdb16f69565a8f4ff080934c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3fa3b926016eddc8ab4f4239c222484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fff80657ba5eada9321d1dad24040b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2056edd735b42c56753643459158e0786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19fa8cbbebb6efb1127ae13e8a1dbf287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f680c6109c45eb8bbe4f7920943292188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9e0bb1fa4ed10db4cb8a52d595f8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf47a0f42592e5c7f283632374433d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc2a76c4834edbb217aaf5e5fea83f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c6d1679018bc0e237c1649c8d4deb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4759071d3a2f05682fdd665e1ecf3a2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997a5810902f76f5a91bc78bbd40c5594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a6267883a9e5998d0feaa786d2181095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fb7867cc313377731fee29daf194c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497356b5756d3634c0296ada76b0534297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbdc101c967417ebfc022b43aa721398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e9c5ad8be739e4c86d24dc08c2b9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f265539126de3071b6aaa8968b9635c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6728cea285dc1b71493e39537396679101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf9b1e659c514e10a55e8b364023be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5929fbad622c2a328c4ac07c19474103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8345f5a9f5cdc8c45df066c4cb1fc05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a813af754e52b9c7616ac92a915863105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9cca40bf3b178cfaea23567f505ccb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c727620fe0c9d655d82b44bd221b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a56ad7e19285e22be8e3699dd22879108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957127dfdf03d59bca5fb1e577c5be2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097fbdbc89194e1beddbbd7cc4ab4e6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6cec43240b4cbe601a619d2586edc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9ae169f56c518156b40b96dcb6b4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbce345307d333dfaecba827ee57eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe34ebae156ea24a5d2d9d84dac9949114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8affacb389b4a8c0f97e50e9af864654115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b5061f88214ca677b2c615bc4bbf2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11feaee76ccf13f33e0d56972a008ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905452d826912bff4bc8782c436a65a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a8e6fb05e1d2545814ce2626f09f3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d736ae65b7e48cda768d76f220991fe4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697651a1988d1827231fe2cf378fa6e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2870d2ba38044a766962d2d7d69aa747122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcefd0ba7d21a76a17c2e3935f4f72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33951b8ecdee1bded6fcb7be82f77f4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6c57df20d38d9b8bf5e99c91e7c22125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658a171d215ee37ddc5c469986fd638126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c1c6fcb0fc0fe0b33b619dca0931a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd388cc5fd92517c5f82d361bcf428b6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a95dd191063cc49839bed512a5a1ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b523388845c4117e9808283e7a9ed13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9854644161537f443fea6e90ab841b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59190a8fb3947aa705780e0543ec85aa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac45ae55f79ddd98b7c8436d0064803133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40c73744c1e6fa4e5b02abf0dbeba8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8f777cd688039a7773e4585c7846d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c1b5c4b388398ff73db0b8d580205136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768649f5836cfb8ef342e076e3f2f8d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47eb6209b4d08bff97ed7b820762b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a815419267b01f6190844dd4786c1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f602c8fdda99817c3f4192bd099e6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e494be896087127aff104293fad156141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3be565d768e6956b8db01bc9866b2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60124822ff511e15ca0757c6fbfb66b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a6d41bd617a666370842ea644d7fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ca9ed47f2aa6f6c9da4737364ab9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c123fc90f4105a0c59dec491279c52146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51b3f26ff234ccbe565b32c95d09795147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a004d7753b2fab043384a50f455f9624148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce79ceb38cc3cc16fa8720b72a9108149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8149d5a81d57c2131a5d5bae4b4c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e881f4cb12db509c26a3346ac53950151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd2d11ad53be81e836f823763978ad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ffb017741e45dd97340fb135ee3b4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcba9ec3e9323d92f8c4d4cff8a5dc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99428c79287333d7eac8c16631948b7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345bf5f79675397e3b9d3aa5e682c61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b68abcc1965b700bd5f6022b602a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89894f7112db904f9ec93e91eff0873f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e586cd6dd6656f197568b1f807e8c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc51ffca6566b8d94bb113dee3078a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b86daf8bf1af031731fdaa95a35e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ed1e44fe735f5e20caad149e5d82c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ce4b24d64a2a22eed7224c63e7db9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da6664fb3bda5794c99729e6555639164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b50ed88ce553f67dcade8c2f141c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d27c9a3a362040a83e9f4ece495f4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2df51203cf1d4603a42d66ec5ec7ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653a4206b458dae5198e1201b3e2a30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f21af980c6036426b7170ab5a8eb4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fe58276a033452e839bfb76305ac0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c9af6e83bfa96450c53e0d06aace8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935d7cfe7ca3850b9c549df87bce8938172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652399434bc0ede6938eebdd4d85e005173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9789c705c21e89ea17a9bc102c889e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8c78400da607f647a2e0ab950b66a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce80441936e1356aa2165eec9a82cf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c98e3c68f396283a88ffb9ef9a26d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b523fe2dbf078e8a3bfaae36408123178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e5a42b5daebff8959308997ff9e011179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031fadf3ea9bff79bdb460c6e459f4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44db65b135d2cdb132085b69eef8f988181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493465854c3ff2bc7ef2aaa24f088e4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d65f86ef496e0a3a55d21b7129fdb8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee84e4e5457b7c1a1e307f6a3734ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e645e6c133c366250edbc94376a6dc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae04f84da7f6cf0ee9a7cc650ae40b5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd57aae8e76ac36ec7f93087dca7677187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a9716f7cb05c1f9357204a96e56d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d15e819d6c0b3519a87c8b4720ef3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34762eabb7d29d0a81a103698a0a7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55597206dd7d010e3d559e65b70def0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ceddded3bcb1748a4425751e947c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c9eb1f1d25b73d3be281617505752193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7c3dc6d2b2ed5485c20d714a355cd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d23a2b053d2c9f784b1251c9139573195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a706ad01776e8cd941b013d90e034e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6f64c69a6439c8a3382c447c3f9d2d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1c55d7cb0413af4517ddd2e30108b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649c003a392b40e1c0e6b7d510c5be9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96196405d67fd819f5fcad9fbf2adcba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fff9d9e4a44a80cefbdef1ccd1d439201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b09413c8140a5949186c47903b736202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158af079ffea5166629047797e77fb66203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912fd15d34934e7b47f86dd1a2e45631204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d146984115cd65efd290794521abe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c8194126633692a8e1a8f92cd3840206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8ff5b0dc068708fa406fb455d2696207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80c9d6fab13a94b7a5e57054cebac3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686cf162ffcf3ac58349dcf05a3a9498209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafdf826ddc676e5e889daaf22cc8511210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671eb738a6c8c32a8da143df2390837211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81351a01a9c36fd4996974f3fa953ad6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82aa0c023aada00dca61e5b91253b1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30396d172051d5d5ad4651409564359214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168463f15e87ec22110e3d38e111cbf2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f00600202ed4661ca7ca95b310f7f0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a776865cb5122891a02f6e54ec349217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640c600028b67275c5551792041d5de218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8984f940f453e9e59b6c154a7fc82219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94beb5ee0b62e68b7be4953912e78b46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe7aa85fd48696d32f682a624b0723221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4152d39d4a03f957634e260f0543b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb482a62ab846f90b4477024acd5caf1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712ccf67fe1145bd929ddce40eb05f9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee42342bcacb7ee4d5e0e63d448ea4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6c1dc2b6582f562af1beea9ef573d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a60e86860d9bc79c38216edd87fa8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c535c5eaf3d8a0c32a9396f2309217228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db26a3805ae374dca254962e38658dd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c8bbc5e3a5adc603f8e3ad8fa598d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c3cf4680f4d9dfea8755a57fd87fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c6bad664f462af3c4041b34ab5816232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fb96dd880b65b4826fe03a91f539eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198335e54919a54ab772f66c3fb9c51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3197dab3446e81be3206722c9026d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef5d24b489629ace6018d54ee77abe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30affa2499b47f4793ead2511e8bd3e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3dc19e7edb4fb714b0335958bfd8fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2461f3d26e7321e91d4c55f79994b667239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2b1c2841c1723682d6bfbb30859f7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892478208499cc96b681cca02b603e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff6962d2660b62949c26d42d7daa018242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e44e7823f207c06a3c82cb4a15bf2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb31a9b1d8ae3938d0ea3d03dd4084f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60037448e1467b9d7dd4adffb5107403245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991e331bc28db28165cc9fff55bf067246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6171662c70fb98fbe91cb77dc090b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d4c43be90d45b329a3440c19587b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac501afd4b918933441341744addac8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2549b119467de9dd44eb74dfb378a5d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba29eed074e87b4696475e825ea3839251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04561a411d9a3a2f57bc92083b7d89252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d9cd43767a4641203ba5317475b04253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28b39ae1e0c4186d15a984518895b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f74f587caa7017e44833cf43e66c218255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332afe9d8cd81998d2d2f63a1f8da90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5a46d68443aba5edabbae483c5f07257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a278cabaf8ae28d5b165c981357bed9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fc52341de826c679219b40670b98e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c278b49de30810b35c2ae6f159ffba0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db18917b00bafc41fb0c1d90ef7f4e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6908f773ed093431828183ea062a241262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8cadcbfaee2906fa00e51346a19d0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf3d887ea103aaad2f346c38a157ff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62b545d1ce6f73351d8b92b6c30b61265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a689cd67a46b3a51370f1c9d1b2795266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec307b13ecf97700986ffba434d5d929267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0a9f510f05acf47e8f2daa6c5b37e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49fc60ff04e2be9c90579ea241b60e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92a11e311bfc0e02e90960654e99c0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db817162cdf3c6e66e0b68682120c92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00df702aca57481d2fc1263c84ae94272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8324db82bb8628bd6be40350a8b101273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dd5e74f91986fded58082cdd1b858274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02b32ffaef5e0a89459ea987195c93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2f4c09054c8df86cf758eb31e3241276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8264dd01d710e02332af19604fc27277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648118eca618c631098d25ba72a6afa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f52b255e0850e3f258cfc3fed7abe2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7e02cad45e0b1e3733401bebc40f6e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63591456470897c11cce0f8fc8a00dd0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61760077b65814871adac8dddeccb52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12f7385b33c3966c7c284d3722ceb8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec14613419cfccb6a28d169ab50c33284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2e452dcca4bfedb0fb12260d11d0a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54fba83aab4b1affcd1dd2d422403ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1708612f92c8f2ea84b258109071f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde1bfc92ec5ce9e3e3709aae196d40288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02214fee69a06bbe36e6b5d7dce17a83289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f723fb889fbd88bdd35316d6e7a0426290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a3833c128c17559fae6fdbca0db3d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384fa3e0bc8a9c7ee39e5e61435ca95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0b8de7c222bd4c6f13bda7790c0c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118870a2f8a5152125147e306065328d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443a1d6d88d7769ec96874b7af1180a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ef43b1233d7eb94c950187fe0bc1e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd3c36ec76d6126d79db670a98730b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e7f6f1726ef5282776225c1575d60298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d904006b96a80417298dea7b2aaa4c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29aee598c16d4768e6e9d2fca57bea1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80021100f19025a083358968f29ece43301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e803262a38213c2dd9c57930e73572f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34708a29ca93ee3c874ee8e84b22d76d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a6fb14903b00f08d06c528d05d6e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65118c373b61f17b2542f1c48fdb6c54305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed924d67431e78f51c10d44d46ef99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb89f9820034ea961450c256265c08307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4df83b7b8fe943243c16ff408f64bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fb60b67912286511b3a95d0d39c00309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e110055ccc8423d1a95d98b7f97362310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be2ccf7a264bd72eae4f14a3f12053311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d6c9eac8dd714d1d38be0bc1487f8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d77ef34439216c3b526e860ca2d42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3cd1b1620c769cc6898708a5bd495314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8dac4fd3ea9842860522a58da89ab315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ee33ff1f59eb878cdc5bb01634645316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9b5b36c2337dee2c01052dd2b53c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1959f288e86b866812839c9f408da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c4d877e57ac87b2141e11aaa355ec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fc4267343ffc0e0a39307e13412d50320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ad8a41483dec7b9465e4b2e1a616f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9a61d6e16f9e95476239634e366922322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a12ae63869bef3ce614a04a15eed3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d761d7ec6e46cfe7bf99ea2cc774ac76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c8619abc0ec086d7983614faefe10325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d16f5c7d3f178c7c856894b2d8073326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c47f0f88509f7220504bc0660e56c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ea06a6a287eae5a02f6b303f3c0af328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf845df7c1ff4d3f4fb70ff6ceafcd79329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecefad51cacf98c4d6f7e5d6cb8c2b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267c63150faf168c32eb263ff556324331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cf58b3e2a6763815978bcde63a4db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c7e3a3a087b7f782ec799a9df9a4f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f098e8ef988ba9c8e17b028c4ce657334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183c2ebb2406900360e166cf86b073b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf306c97ce57b54448869a533c365b9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf8907f4db47d49200b6150c5ceeb7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf9440e4e3797a7c749b26a8247d89338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb82b73e57260289219bf2e65449cba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b70d266d82b6fcdb6ee4a73f55793340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ccbee04cf2afc3e49cc8a9ca9e3fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86c811118b412d6d649d1ca718c378342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dd56e8577cff845980ab54d8338bb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0f3532d7ced1dae74d940934ff828344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae40014072e44437822895a43092e47345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd347bcd0136ac03e37e5a6ed249018346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4d09392c1a55c9538e79ed0880837347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bca2291ff59fe555e2295d672fd59348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a6811cafab5588d36b886a65adff1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c18be75f2a589cce978c66625725a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31e12a72896f974aae17097a02dfb8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7fb4eb5615336261c295f78a94312352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31896747a0e38e30cc502a1d0f6acec4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17700fd107aa83d666506daab1096dcb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c73c74929ff5528c675bd937408f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebcb7018da36c3031e986d2cb5ec49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d6116ffa607e19dbeb97233b8314b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e840a18ebe789af02b9679fd627af289358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f8917cbbef91e18b5c781688ac41a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abfc3dd7dc6d4ce08390f5e0da6d95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76c90f32533b9a7516cf08ca8b0815361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9d6b89b92f81b5db4c13ac3b84760362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c22f733b99f342e9ac7ef796bcbd94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd462ade558531a180837245b0e9d15364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830577841c748b2c61eeec5c98d1217d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3da9a801a17c4d93ffe662cdd9534a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40670c767ddbb16d5c8051a2f0908842367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b249a3a8568e8ed70dafae9071d71f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e376909ae4615e05613627dc2977b53369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f898a6a9a049f9dea6adbbc876f86be370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953d72a13292e20dfc81036476ae9db371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1f115cda6f99e3f6dce67b374cd25372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41059445956842becd3c74235b362964373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db4318b7bc9820f1e3cb8d81708a2d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c231ec51be37f6be9391bc9aa5f16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd12139de1f841f08bf80770486b3e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fcdc175e102708eea924a9a5e60bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddec6f5e2cb002a121a0437691d3c0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ddb6d65b9e0a0e586d7d20721d5c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d654506a3420beb9ab5c2c646a544380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32c115967bc6c9e9441741af33a239c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a3aff7eafeeae16e64ebf67b376f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fff9ba6410eba948e8789fb6e9a9a3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cbf7f4deb03c5d5ed38509fba162c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbc3d3ded8d0c0a9eb0b13616e320b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce2c3c9c5245b48d47dfea32b933172386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7c9eabff536398a9156f80f4f10f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12258bb88d5c9a3ca3bed5b5d885861a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074deb577abd19430cb409717fd6fa6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507467ea093cff3bb8e513c5256c15ac390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94549a004b70566f640acb6cbdf65830391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032ea818ba38f95ada701840664275c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e73b9e3f05cf0d968c727dd353916393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115e9e2fa9e3b6a0491fd3335afc713394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ed73c771bd8749c22f86f66e3d8ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88cc6e3928b259e0edc094f460d9f3e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a7ff5f5903bbe78c74a01fe2b5bdf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1029de95d083c62a85c05d522e48dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad7410076a593ac29d1fe3196c6fe2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a334d27f7c106e599a6ab7a94b13ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302eb419bc02652f0d288075c2556c67401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b833e18f9661c80551ab78a7af15460402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd6440cdb51b6598aa129aa3775fcb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9041154098636ff2b2ae7325c9cc77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e4e082d8b52d61b0c55960b20d2c8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3affba0f07f07baf8e2a772642eb62d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff205a12aff97874eccb5558f55e5f93407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d01e9fb025b73f85038bd23686b95c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290e0a7facb863bf6712254257a959f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331a00a2fe497d7b7b5f6cee132e4ec410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b133717016db8eea7899aa5e21d62f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87758693ed686da5d13d46c1e40a1a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cca1ed4c6834a8d7ef37de739f110413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea9129fa91e5d042fc4dcd48bd4676414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec277220127cd6fed8847b6bd4811cbd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d50684bc91aaf88105da2a68f9866416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50906b3699b3485c6038da39739df579417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dfb36f6f2cd2c94110656128e74c6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b280b6179f4bb64865ef5c0131f505419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5489fcd33abc6a93044be88a173c2467420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1d5b8d903c36cd6b3a7ae0e5e4920421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6671dc54da2b54e6274bce27e35335422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9a44f85358d400471757dc5901e7d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeb96312b07a027a9c41fe9c2359fb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784345f4ff7dfff0edd6a2af94911940425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecef9972656ed7cad73b91a02aeead426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a599ca1f5bcac0b971536092427a1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd9a28fe2d3a897fba7905a078b8ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dfe72349d4cb5118c0a08a00f1029429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce5a3fb29d6325d7ea52eb7486f9e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8309e269bb44966a172f1203589be36431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4070a17734aaf647406c00cef515ac64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571bd22aa29f2976bc57b4415816721433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e88000196bfb9251022f2fee4b2593434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef61b1b6d2040cf3dd2ec7d8aadcd0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ae53929bbcde0069dfbab6e528afb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce6b5c85c9f71e9264c3b2d1cbf45f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e1ece32534ab2a33375e399a43b04438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692361e05e8737cc1bf0c0f960955d21439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db376dd3a1ab2866b1406a0b124808440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9510d6f60d22103173db4edc35f8659441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6735f00090173d19af9a4863b9257d3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf2c88996a99d4d5cd90d5911f07b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc129894530537dfabbb1eeb070131fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cabac0915e95982f3b61cbfc01106e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9832f5f8782e7644c52d6b69ae1ec0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810c2e43d0b1950efde7727a677f740447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02464e35d564cd4bfd2cfaf5b5d88c10448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d588844ec7365bd7c42e3246e4ae03b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369c57b993e0c56918da1c9a4ba43d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d0cca0d81eb4c777c6abbc900caf9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e709c94538119420fc89f99f65c1e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5752bd5a0e9acd2b978993a978474aae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184d8407f0291048af9442e90efadb1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf2af2a3d611bbe8414d8cbf679f72455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadeea35b0dfd18f745bb93fcae25cd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcac45c0feb5770b40d9dd82deccdac457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73ca186dca9668d861344e89ad2c02458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e3e91ad1fb792980863d1fb9c7e47459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b0b7e4bedc9f4b2b875b5ff0131ff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d52d25d904e1346f56a7bf4f2e1b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b63572742e2ef5b2d21ef206b8c396462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca682ef3ce56b55f62e3b6586811e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d0b43d52603796587e531a5cc3ea5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0e6ba9331d169e8c06917e0acc5ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecae82d577225207171c99b02b6f76d9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c8ea8ff9a6965b298f374df6da8b3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadc3ce8c8839638679f2f196ea961d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba4a80e4762636e2ff12e8a74a14f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5ffbcf8d75814bb4d34a7c32143c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66702743b45aa35a738edc8a1a5ed19e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae521c5fba09555cadc4063c90c12c40472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d13a04eb00b1dce245bc792928280473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730df3887ab49cc91ab007964212dd7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35243aa2281f081f02998cc5816fc4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c16bd8e1f2136c10d77c1a6582ad96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f7c327e6494c565cdd5f1ea94236d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9e5113abf8413efaed210344bf6c96478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d78a7fb02fd5b3f5914a36d9a67b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3963cf9e2bf24cc3ac76898ed4ce98c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40878c3bae243219aad1a99eb8552b6c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd4f2f58c9a82b5a478186b7ad515a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88f61e4fbd1d1450c038e36c361f31483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e1eec842441aaf8745dde89c18a44484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996c410b3b061f725078f3eba3b2b67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8d340bed627c93bbdd950b83c61e1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c62aa6bd107e04ae7c5aecbb427c9d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1156883a06274dcb62da4bcf45b11488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7eeed90fc1650b34e1843cc9eea7c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fb647d152c642dc2c251fb8d02260490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3607e03d25164fe62259a8fd9a503137491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a7edc00e9a734bf1566b7ed5db755492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c989d71822bcfc18c8c08cb09c197f1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44a00c3475bcd895a58150fc8c1226b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a308b518700d469ee35c8a685fd5335495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef738f258c2863b3777dc6f5e3529337496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa143c49c36f912aeea4596cf337ab65497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880102840bf3481814906f40d2807b84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c98fbf388c2fc1731e0f69d4a6689d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38675a173e98ee50b1165c95cead56500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887da17090043c344313bcba7e0eda39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148fd4e95e55b96b815b5255ae07071502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c988e70ed689240fc0afb8645ed2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6b63a5293ad74ccef9ee634f2f5ca504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4116bf9ecaa4836d72cf700e52f04505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dd59938fc561488af6270db500ce9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27c768b35df34ea930689e11dde485507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcbfd8271f318984ceecda2de9d8ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f80d946420af09599f3afbcc04147509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bba1c2c9355c63c8b86ababee689da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b42e221e69dac52261d7aeb2286f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0734fa559b158f4f1fd12afaee34d5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd301617ce1edad94e69eb5c0a5a6669513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08711984cd8dc51ee59f1f7dbe902257514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad668b0987e9c9dc0e0ccc79d8be56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61f5f219421dd4ae16f30c10a90720516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509823e9d78e6c59bd37427a6ff0a2a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db97e4c11f8d31cdb58f856ccf5a71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0147eb67f333db3fd4984ce2924d7e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31583d4ab48c01e566eca6c7efafd04520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a88afa0aca0ace653bd916143e96f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73fcabbd72d94627beca4d2dd0c6d91522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9c820c5cd8580c80ccff920ca314a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e8daf3c3696d2603301ef7bebf2cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acaa61966b665ece75355a8ae480b19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e2e646eac72d5648463e1845d69aa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc47dddbbb80a00abe3363e8fec06e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9b22fdef64f2c6616aef883f4cccb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc656606035d168e5a7f2fb455a196b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd57f6068d52d047befdb8ce8cbe28530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a6f5cd3e131a93508f984b04f4a95a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c37987e4884dab76c4ba05eaddb5a5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459a5d302f93666f8455479a64fee11533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6020f95cde064299de68442cda371534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba82ac755e9ab493ae28bb7258042fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe681367763e71f38b6f75cd36c1a82536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66766fb960632bd82e2ca4f218d69aec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37daeecb9cb24b8f49d926f6d4c0c745538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037e22790626c034602ac5ba091baf6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2155fb139deb4161412ec564fdcf8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48af97a5a81b1f4260469d57784d8b4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94b237888c600f35b0dcc58bd0b371542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cbb3e62c488e2555bfe26c60ce1bf6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93fbd9636acea4a9e723c3183218803544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be274f613c0cea6917b539c038f53fce545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c940bccdb6874990a1e9b7751e988e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729813a8e06ecbfe8c76fbb2605b5c4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa158a1f8f7c163f3c57c174ecf421548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d2883448c2d67ae58c80bb6b97005549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ed554e3916ab68b50f17f0c7a7dfe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f187a926a0a18aabd6ad89a145de14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6318c6f5bbd3c8093c49e81a7a597b0b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01267fb08b678a5c31eadc025125276553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fe8788b62957342c18982adbe8f51554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9375d7c03ab6d1df6f99316a9849dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99f120bad1e258d6ae34620a50b749556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15b7c9549065352fcd1d5af17eea4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f5c1990dca4fe369a8027618739b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200133e6ac363faeab3e4504ff46537559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b06f90527dee6aacff3ea9870e707560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568a0ba3f4d9861ef99ecbe5c6d79eb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8d6f6299d9b1b6285f2ab11fe5ceb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003139a5d7273d98780db4c4e2f8f6e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc7ef98e9a53fd5bc808aea9026ea4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa629a4af967210fb3f3f854e79028e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494684446e49e5dd200a301ec2354f87566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5ee5ee45a3056dbd1526a56fcf711567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ba949dc5bc27e68a8370a6f6bd036568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe0608af6858509b65bc55c249270b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86eac9c0d6e58cccfcbb8364723e3e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e07b7526190bde71fa72ca86c9d8df571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a46b08ae4ba07da10e5f11917fc5b51572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>