--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07423c8173389018f36505f2efdfbad51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67435531a8da0514ac933854c413902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2585b661a9750c4825e11f1511fd07c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3555d65e9beaa88ba0a04a459f236d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5070d5a618ed81df4a02fe6ba6cf21d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347bccb35464731670569d566374e62d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe5125b7de54f104f9bc214ee8002b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade52f65c95607f32ed7888feb09c328.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0417899507a5f257f4f947375ed5ec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5c29df41c216ed54f7e4417b6718fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d625458c84a035e9fbeff866fc043e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71507b78e9fb2ae2011b1adc8ef718a212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c26774beed4013792655f075ca70ac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531445ac0bd8abfba20fd3408340894814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747e8ffc1c203e04b48dcd56c6b493515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5357e129392f678e71abc015bbfb8616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61913082da67be03b2bdf4830ad99917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05ee574b0634ca5c04dafe28e3370d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8a5bd03e065050e124d7d3560ddbd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2da752750888709358cf7a8da38be20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffad17376ce3bded25dc84680c0da3b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c36985a1b62f8bbf2a6afb1e016558c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be295fa3dadabb59f73d691c0b19208623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55949765570da159b6a01e6ae0fa0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15bc2eaac3e67b5979c5a3f224376225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a071131fa469b2e5a3dcd820dc2e58d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f681d6088070de8de9503b6c3d7596827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792395514ca40be9888932896f868e3428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73df7f7273de23e8677cfddc346147529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a18eabd4b0df46fdb8a9f7617859cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a816139191ced42a9abac5f0af65831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912a83acbbc0485a3925974d201d25c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83615230833c198aa1e2cdc56eba16333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601bc36dfa38b43affd9df20e8e77c834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440243aee9ab6d22d011882c7b91c4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266e2a48aee79597f417f6b476f892a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75434fe546e98fa3da7722b9a55ac5737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa5e072930bbff42d449c1865c07a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dad6302889179046ad44bb51bb1c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f5a17c14d8fa135acf21504156d4b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ac6d50e352c3186b1c20565298c6441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2c7628121076f9eecd75d6116280a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ccc0e0b8e5fe42fcb802d25095486943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954f960c931006514f67735a58051bda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0851375bd7b5684e0cf366b5f62e01e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886edb65b795b3b2f11f845460db66c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ca4291ccf7739e946d091df74cb5c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11e046149bc18389ec082fa7a0183c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50565e8013b5dae06809713413633549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e521c7a4a6801391c687a47e13d68a350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbd4af59dacfdf1ee97eb9e01dcd9151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37613242e66c9369267760340ac07352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a160ae0023906955fb5818a33d19353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f20d52b9edcda1f4436853056fd05054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f0d355d5168a3dd5156cbe29d930c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3aca946da59307851cb62b6e19781d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d49940aef4f5bc301831e4baecbb3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3f9b587b202e8d2d45e856a871ebf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2709c95425dfffa992fb8911a1682d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bfb61bcabfb74c6393a54d6cfa4e160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6780bc88bdbc350da8b2883f48b74061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e385e688049b1fe74a72a4e8fc64ac362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c1698b7de9b52f8dd5dbfa024f3fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e12ba455b0e1a8f56d07697881ff264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665b266dd3feae0bc3ed26d50e2ccf965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e9d5c01528b058546b7b09333e2da66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9ba485840308a1723309824100d70a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12c275b5ae7eb83bacc508b6e4233668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc9d67647eca9e8e17cf209253940169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252cb7e380209f7a1e2800122824a3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ad0050442e6c8abd4b5e22582978f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ddde5a05822fa9c03716cffeb2000e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5083d2af29ee6aef8f20cdcaa4bcf6773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dc93eb3dc36c224c839c4703ed7a374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc38c1feb0c1e996d2629cdf244e4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc20967ba62ffa700baeec97d507a5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581732ef60e2dd2c0ca83c83c1c1cc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9317f6c12c3f3df6c4603b2fc343c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341f89d56f24973890cba0480a0369479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a48d6b60d4423ff5d98ab52b707bd480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3254b9469035e866a01cd13000f8c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13508532e85c3976ba963fa34cb9989682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2b6365dc4cb952bec395dedc37c6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafd9606215005c1a95d4ae2be3924284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157bcf864186266fbd837d7ce938f16485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12fb4de172df7a84843ce3b774b12986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49de77788ba2b7a8d27f20a87d2822ae87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f04ad731373b6ce306c0af42782c6488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499675d188916743396394c1b575d95989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef172777eea6af2a029202de20058c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabafb56e5f05ae9ec18e0a31886679291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78219746761909239c935da671347692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046865c76431bf3f9187694834ffc7b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90ab66c96d94ef4766a40d54e2d4ff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725571709c6b258b54760e2fae1d4d695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ac32603c46156a374e009bcd9a76a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e56766b3818f5c8be46be2f8b402dd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf0939049357aac593326e3fd42ab998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d50bc0ef979c2cdaa7b0070df3bb2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e897755c7d9b2c86e03fd9001866f3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4d54345aafc49086ab00acf69b2077101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e0870b7676d2f4fceaf05332b98215102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b777e7f3c37a9454bc7aa61bcd5ace103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00865450b9f3048f429180c8457016104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cfdc9358792f31fa4dee3cda8049bf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c401535fafd86fd09dbcc563e9d3794106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f17ed675a988f574a6d06d1dde7f1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574e289b2e0dc3d49827571b3e4b06b8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f968781928b53cfec2fe733a991bdac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c116cdd33715014ad7aa6830097be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe288a4736c63951be1a2e724ec2da5b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9e0de7bc3dec43d85b1834700a6f8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e75c18c7f73a16dc931af9b58e38a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5cbfe4861aff18e17d4aa90918388114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f088f26b9cb98ca2b8046e8b91c99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe4cb3b9f0a746979674c1de0f7ab81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6245a8618a06bfa3bf31aabd769a256117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fefce7cadc2593a1a57b0b289083cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5484756a67409f58b5607b3dcbd7efa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb84a0e2929d7b827fe2eca191de4c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2db663ce9c57b7d136cb7e82b1d2ce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da860d52b452e55dff5a402b1d19217b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c8a9a1b07451c7c38ada78b6df01b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18964fe28aa98e04b708ceb0f4376d53124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb6e93802948bc2f8af22007ca3cc6a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c862c032fd83e524a7272a6c6a78f66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def48f5ad4921478a36ce21d99200cae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f13d1fb5983b77c9c489631218a27128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835b028ac3aae0cdb47c8fb781194b5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72063d62287a6c11007292df5735e45c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721e799f200a8c4707c36b4d47ff29f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01661a620fe9fa9e4c8eba50f9eb414132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478549bda6bd8c84897441eaf8650fca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0d55afdb4f4e262f1cde805bdb5c1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebbc418db7a49f5f4fce040d003b85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6898ac3c8d0d9c8bbfc8a66b0a7e013136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d27d1e29f06332b3a7d5605627accc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a42d29ae785691b9e8ec3b6033c2c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b779230c192e414e774e11cd923cd96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdec1bb78491f3fdd67cdcdf773ab08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f741ab849858b2a3eb57f9481fd06e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c64b83989c92c2d4fd430918c56ad142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a7e4077f7e456834fd7d7000a7af9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8391bffaf21dcf29a388700402236144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4f0822e618d88ac797b53d07db669145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a050d540e9896f004f24b7412a2b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721a0b3a9f0627010dacb7292f165db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6a4666340b66c4d7fe127ecf428b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdb2feb17cddb1e529ba5a45a7dff2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90f04ed8902ebb269b41b33d3dad8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b3203dca6491c012f9a8712ecf123151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcf6eea87cce443422bf984a85b47f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67298f934092347e08f10b14226d1da153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523e05d848deecaab5d187f439c0da7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de2b117cf5b53114f19ef759ca6b54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60844729edec15f9e74fceb0445292c7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba034caa94931ce0bcb45185b08010157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513af5a30978ecfd5f56b4d7044232f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6068606870e829dd7c348dcef9d0cf3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6013e045ccba42970a4e5d7f3b34fbf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc41168aa4e9b82cb0e5bc7efde616161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c63b0cb88a469899b077663ab6bbf75162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f47e5b3067bc72886007c997195f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda685eb0a19385366ee9016ba822780164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fe172941cb9a85480fb75dbf8e4fa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf2f806b5c0f2a8d148a05b04a6ebe166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392544a5a33b1dfaa21439eb5b7fbbd6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ee0644256161c71989332b2bf6396168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354ec57eb3bc4e393f9d8a3451adf197169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e49511819ef401c3336471a2533aa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee917ca9a8681173d59b5d946589083171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8765a68c20e8ad04e53a6eef906dbac1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676caed37bf80d078d2bcf3c04c56eb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d9c2ae28edac646329b58576ec649174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938bd037f349878911e11f9ff40ccc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5997a5ce5116c7ba796d2c7367bebed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859c5d379f9ca3812b935532d4e92a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefaabeb34dae2ef7c93def40952bb55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac03dd0458681ae057536b97aefcef9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2990191e7f28d4bc00d5f459ed2acf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edf6be19a0516e192f65aafc2d5c82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e45dba41ea126bb496c3ed09605573182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa7a2886fccad77c7660715afa50c7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b8d43455fa0ec3ee7a4ff7ae4639b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069dcd3eae233d3b6b7bf981d0770dfb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be5829aeb656666695cf17ea2522e6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67127b8ec6e069753af853bf4344a0f4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72124d0f28946961bad49a5bb96aca9d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6a081d6340408534ce07a464daea5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51cb04e1338d8c5ad1936a96af6775190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefb613a956b32c02311e89a457d06e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f473da43b3f18b41c1f628e6bbc5b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a0eea512d3c1dd8fab1798037acb3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2233ed2c26ef6b6a1deb7c0315346d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942fd95f817f126faad35b1788e9f28195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518d139597db33ff8d9557b812ad3f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65b9f440b384b8d817a47d3d67f686197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefabb7c60bba4a0ec81138965ba949e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bbed19782738db2d4ad2ff99a7384199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa220b323d02d3ff9b357239b27c6b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66804df0074cc770db3cc9ca6bfd261a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceaf1fb261b875a29d85f944bcfbec202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8d8f85ef3a1e0f44954540e915209203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be45be7478f232cc41f3df5ee185cd1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd97e4aa7f58569218b7280c44055c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed984806171c2cb29e85d0a79518894206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db208734fb81686d1960a492b8cbb52207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e3b4ba324d4f640e16a14a11bcb94208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d881b6709d5116c6a59229c5f4fd581209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18af06c32d06d77ae86f692491369ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6640821bb709db0d0e480fac7cbef87211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c374c1b6a0198240c8a802ba68912f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1085f77cf9525df79012f1420fd03a0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522eb3ba5c6b12c0ae0c320f6d3c9eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e1f45328ab33a0086df5e53257558215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b3e4f20b4dd3de57e9aa33a3df301216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e556b30f8d8f3c9bf12d56f0d3701217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4588b1abd28eee1f1131c290c4bcc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398d28c519ec2099fe2831c60b0d943219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae7ed9cd6f86e654acd85694dc2b3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f217ee969f721d0615af6f46a7f87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69d9d258d297bb3870d76360869d81f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb5e6ded2a7dcd361748ca75e479e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cccaf60398dc0f31ef9c0b9b0d0963224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5fcb2147fe5e8d290c4a54f780be0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08c05984ff5b608f74f5ab536b7caa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f5a1dec4ff3dee8015589e2d3aedd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae8e3e863ae2f2e2a229e205d3044e7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227fbfc6c3c6879c949ed8c3821c788229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97112de8823a858b9d8b9d764ace5fd1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e214848a33ad24ad740f0dd7d9d9573231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e873415951e0d16e1f231979b96375232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989b4f55aff9ffc4b69496232f54c8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f489afb9717f2084fbd68954b00e739d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f361c1f280c3ad0b93be83182b0b32235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b080f4852d0e4ba7d25c384a21751236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba3d2c1b70f739a2e8c8d66c316c40237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a6a26c8d9aa73850a4c3a01ce7273238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161f122308c9bc1f7c69473441aedf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57801aeda43136d8be4ecc15a1212568240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a070582426139ac961186e0bf6386241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c13d229a292b08abd854fe3e6ca38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30576774ddc82b52acc02f44f066dfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f96984cd54ea96bf59ce85163f8c6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f2b37d29fc9691ee0509a39a921e0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae97cee065c05e538691f7723210879246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63673255b4a7fcea4e9d51d4fcb3f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07b30e4156eb05cf99baa98630ec01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3e58a30ba46fc444bda7417d8ee62249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16fac5827ab22abf1a213c561228be250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6044f6d375fc8f6e7317e4048c2e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b354a53cebdc8673e1efee606b509252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d8fb9cd7d985ba7c76d9c9fe3f08ea253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aed1b8a0cb8798161c454df49fcb93254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8106627703bd4875d4ef625d8fec2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f44bfbb7ef64e785754f8bbd739fa32256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a3213c672a2c12a3f4c90489992dda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aceb99f552e47b0e9a8664640d0bc79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd846dd64d219866bed52332d66f474259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0dabdc2a213d81e2fcb8ae59756b4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f1c8a38d86cc0ea8514ccfc5d4c2e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69a8745b1b947c9996c2bfaef4a330262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7363132559f4ca80d7196f8cf7361263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087bb0e9074a40fb549bbb9ea0459a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584858004ac9aa83450a93e484b7a295265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232e7a4d72cfac2023e2d7d97d1b37a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d8c806ea90721bccf51ed560e59a3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01150b491ffe1ea1e813de2afc16b9ce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6a0d865d1688bc1d37480fdbf20ba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8322ee5caf14b5bef3e10779b21f3d6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91772f137b04ff40dd76ae7fb9850b9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c1d32cd35525bf997d04f33f55547272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094c1ce05c666e867163269d9b747e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da0ce23d8d5f40d3f6f84af6fd450c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329079ca00f4ead0a348e1e301842378275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42741d33765700ab9dc00c504bda99b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86385a3e82bae518365d40db4e3652c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605472923ade5eb6204694830713df9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ac29ae45e91b32eb211f390044f84279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a04613f8e8cbaef69f49bb8d24c547280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e0ecebca57f6fa1752db16f9556eb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d92fb38cd920e7975c471e43cad57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d11c5c75a51c5df4b608122ec73c0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa5a9eddafb1625573c37c30af1d08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b1621a9d7842510b8d791dd6dd5e6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccb2c5ebcad2218cb26ceaa3b56500286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2405aef30261298440b891d99583b4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d30896664f4f2ea72b8a623f12d75e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58031d60316a63fcba62dd194ab89d9f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7eeab879e86149776d213c6ac34ec9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d3f6951ec64a8d1eb0a5f2046c7532291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580be074211bedb9a0b3bcf8675c1643292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575418bf05532aef561e0ae588c53c16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e7961633461d876a5ad9329afd2a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8379949dded1978deec8395080db11295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b6c1ae071c0d677d1a2999406abf6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b359ed92ac989714514ac3eb978c82f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d514006bf6a914bd9689d27f49a907d0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f45948c470df40ead52cd498d9cc7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9432d91b2537bc5e1eab81941dc77a3b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab6b8df6540aabd7f4255f5969d079301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843bce989969f3ee93e151f53952e1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c997ebdb44b5a72b7ca9b8f93d0e30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657dbd86c91a57e451a272f8edde455304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc566b9191c217b107a4111c63c52f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de2a1fb47d2e744be4917c53bc9c29306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bfb044b0381fc0bc4434ced926c03b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f08a4b3096b1f9946b63ec7676258e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df765727e08e2cbe4a3117b4884af560309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e98344c48d853f755f5636e3c0a1a7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119881afb5c62636c0a08edb3dfd194a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec2867c7a69524f36ee3355f85bdb7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1a6756d453667eb67fd0d65196838313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb096056adfa1903b97a1033e359883314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810834bcdf78b5431d421c2e6b64c83b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0712e9b330e5a97f51908c9ab0bb23316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b14e8126b24b28dd2c7a7d34d9740317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea0b0c132ffa26135a0324c69470945318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329add70b85eb5be061b479fe79856c2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a065bcd6c777a1c2ec38d3f74d0ec62320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ed1f7ee237142461ddbab5131049f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bba0232089d7aaa7da2f42d9494ae9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c3539d81b6d580c639dac655db595323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc32bb2514505d65701b94cea7ae191a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fefe0fa0b9652decf54abe5680e77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1a4f56dd20d771b205f89c4b0fc0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e39e1dfcb8cdca473a0a1764ea676d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598cec5b0d3bacf6f06f4466390a50c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac81e60f728d2d7b1e3f87d77dfe1c3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d5c3ef5111205fa918d244f59761d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faa7bef45b91c345b7c86f1c9cbf9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd3563325dbed208de3ae2ca16d9fe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b846220ddb752e29bd90b05264ff321333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52e3d52871d77d8c3fc8b18d57a5ec334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e127c4119be15b5f3f71fcfe8e303335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f739cb58a93ff2d167753e025c9e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed15c7ae605f28f3dfb28978a01626b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b23535acc80023231465b0f5c39643338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fbda27de18b51d01f90079a4077aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcf2abb4ff026370638cb5da6b908a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca049497653daba5f95e92a5a60dbb1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f89f0b8274257f83255e2a6aa0d368342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276866fa678993cdc79e566db9489add343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee318f7260bbed4c74598e7a964cf46d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fc2bba1f8cb22b1e3ad514f17a69b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc49aa864c6a7a873c2f783f098feb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d96411ec14bd6c5db620ddd1a61d95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf3555bf7c0903a536a9a274121e36348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c70c6ad624dd81a14023697b68913349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a72f4a8ca99188f9b63bae04ebd8b6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824cf84700da89a205dc80baf74ee9ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39889212025111b436baf12be2c72eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf8ddeff86a32576c09bc3860f270e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce5299c9815966f37db4e0713ecb36354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ea602e8696e8a171a66f8fc962436355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4818fdd3c0759defb17b5af9d4f90356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c51786f8f0df105e1371b756c014fa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9bf6d29de0b53ea1acf5a1ec12f09358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ebfef8928d0eb7cb78913edc642d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52fc25b312302a608c38894145dda12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7836d03c35c9dfd490459024bd716361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b922312a68fba1ccdbf5263aebff8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9ba25a1cb3b8e519f2053112de0ff363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdaa456c9120a426eb63b236ee5355364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a32bbbf03eac0f0609a977872750dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4ee2358304dfb75cdb2160f41d1ee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2700c293c64c33c11130331191644f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dea7645471a719f8a504a90e027485368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece924229cc32d227186375d473ea19c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dda463c92406ab274b865eb1fb6bdb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50552ffa33b61c9d688a136a310dbeb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d56c3f119b7e96a96e566e6500726372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45e91edbe7fd886ca27232124c2891373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9c1193a055d86add0b74c5075b663374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352ce2f12d27f7481b1fc650628e85f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60767ce27c924a2bd4594b890f2eb4ed376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0503ac0c252a3c00dc2820f3e310783377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f94738bc6c298849f5cff1bf1418e7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dd896f3417a65b0f8f141a1e4b8a5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda9908828e5a5e61279792a133cbfb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7cbca5b2cb8977c626e8734eb2212d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f0f5d1d70319f19394fde0cacc71c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0caf37e16a91dfdbe1cdb3a967dc8d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee29f671363dc5d38a308d749565ce9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272246ccedbe8c3021d1390734e868e8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b069b627fb75e9e2d8484e70815085386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f07cc9d8ecb75d77c26995b570ee6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166d279f01c2111d0afa2121c073909388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91cb8f7f4acc8025323244d241da6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dffceaf4acd742db44a8b4d6be24bc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a399d8184e0764a609541b6c2738d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4210957bb91059f68fa7c7e19684af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a86df826b1413f9048c6ff1fc6920d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdc10c45ccbd66ffaaaf16a87b52ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0c3ab0cc6996ff0c3b0ba15175c49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e75e11266f2f0cc4087b8b4258d142396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b326b04403a3c36932dd5c79e3ddbc17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d296b1b2a26ebfe52f462c33883a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35f4fbb49a7a75bb0c7e7b7ee5c60a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c66acceddfc04c066a861044b1f6a5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5405468b0b7cbeab3bcacd0b6e15cc3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46424932c277c1004f76078df5315232402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7ab36e6264108e563ca2848042665403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a962eac48f064ae0d4343f2e39bae404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93124ea7487170c5c818b3e4ff1da6b6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d68f3ab1ce367de699982170e254b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163eef310f97a81405caecf04cad7f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91011ea4c09161c2681fa2d311b7a0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73ebc461130dc207ec742bb0ff98fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcd97bb5aa1b7a768b8845159f164f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc78cb18ff641c4bad178758bbcb85a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae224e0aa3a80d96b83db14f314bcc0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd62facfcdd656d6b6b54402c5ef6f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637951d815b5c31c5b32c7c789e08d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00114ffa086c3be112a3b942a83724b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe6d7ac07dd484f4f5cc949c5f7abd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec886a5811aff2d52d9f83eef27ed3c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87c04041479de77ea4b097e8c572e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3c2f39af5282fef61ee8af61500e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a76e85fc30d8594de536435d9461ab420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443666cbdadee6f9086978cfe30a75b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f3bc463b582bc955432bb1e6d4347422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7e734fd4f57f5992cade0abd76061423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3109fbedd8e5fa8da390877b0f69f136424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdda710db844df9d63e6e720f834ec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c256631682487c8709a9018f208a4de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28d4af6a1fb686d87ea56ae19e61f50427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d64e2916173a6cae8d983433c42ece428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378212f2fc0cb112a0713fa79f689e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b1892c775e51cd93d09c5be62f127430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88edff041906b2bd84788dd41d34cb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be442f6c3c85abd69a4c8349f87bf1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0b2498076662465978379b1e0b66f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080c34161a16bd3906a49d1713b0993434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710dffec7d8326e8cf8dc130cf0a206435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a4f1c1c07e94ee871f9ca00c23c6e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3126ee958f58c6f613b96b6c7040120437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7006dc7e44c9cb5f6c4cfca1ca94f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f692918e98a8eeab89faeb28a3ba83439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46772c653283f1393950aec9f2a58328440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eaa18738e43394f5627c97e06a6295441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802d6e9405d3eaf9db2d4532f65a27e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c8ba671eae66c82e264afdffdf487443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3896139f717cadaf4dc46fc8fd2d0d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329fc733e6b5cddf88b772649160a11445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6e0c6ba9b3cf5bb2f0f25d036af1e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c9bb9903d26253b177a895f656c74447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215870fd3dc78f3067c8381cdd96d5df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5bd2e4580d34962adb897786683e4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c071d34a4cd153477ac05aba0df2c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f76dfe09732db60ea8c3a693e5f3a0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b528eeb5299e8ca5725089e963411a1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2b9ef48c44adae5d76de273fd0040453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648ae16b4a1db78de90e6a90f89434e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02f67b6262603ba9d57d8f5ebe051c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf7de074a72e659a89640d2867c3c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafd3ab928bba1a1c1a244a72552e2d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73159f604cda5286ebbdfa81c590ca8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb53f2672ccd25f91bab02d9dd2f138b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f731ad095a23978f547d3c38cf38399460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9048f525a1fbb3cdc32ce0b6b1e6db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ce9fd98f935fa1c69a6e5dba86a72462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a89e2dd0611dd5ad88245b08a468de463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce1a50a1a39f86e1c718c2ffc62c37b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75226e2b9206ad7800b891caad0f3217465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d8625fd2b1be72166dbc46da4f4ac466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da701422d60e2bc1bac225f645485b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c6569e09bd2dc0d95573669a52354468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f177b0dda58c54e15b5b2ddc3a109fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec439f9ac066fbe3fbf063c81f86d23470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ef47ea93f0120a26100caab64949b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b146eee258bd7e3cbd9f63a4df616472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c227303e20c39b85576648fc32b5743473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603375123466507dd46ecff4ab263b8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7299b0e8e3b01f97b9f239ee3381709a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745fb2ec7f10e22e6283c546b348750476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc4d142268adb02a62c7cd398e9a82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b871de5e76cd71ef7531928699b17478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7912861e2a14580b3198c805021893479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cc31411f70ebf5f2fc5d4eccd26778480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104d25c10530d7398021bc62741cfcc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c394cac2b8868c4c19c668989eb647482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812bdbcaebd3697a4afe0a0d641da93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca1a8bb85cfe07772a9038012beda3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34729a6a644dc87276b44ab432d784bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0d2d15499380b8b195ceb3e365be7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178de83b7c6d74faef9d89b8ffcb238e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0287f56a02610adc57031e72ee022488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e3c9a457c0c41b3b5fb9554ead232489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68b8d289094e3a506f95250466fac5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30c51396e1489de2ea52c18f7128bd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e1e66a9986b1100e721521c719795492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f1e60a97cf103c61d8515494333d97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649a285966d602c4219a86c01cb75b7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b9412885aa762f98743a612983495c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ffe277076d82b134fd5d1bb1ce121496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50849fa65133ebbb56b92decf4a5ffd497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9485ad42714fb72c5ec7edf8a0c22c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79de8eb2ae9a09849b593651f439ecb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00069bc72712ebf3e6319880ec53c09500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8b27bde842bb52cf99aec8f2f8dd1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc7e8c642cd87aa782d8d927442d68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e110e3b69b2e0ef7e91817af7f27d1e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2caef443ed237fa7ffb3786bbb407504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2434dc65ff4e69844bca2e9dcc7e6b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6313a95794cb6e0106c8a617f1ceb2e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a016495065612604dad123252044ce507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72af2735b6adbc29d3f02c7b7b8f99508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c450128c8eb64d07182fff86ef754509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134e829a9e22a2f761d0c43f948c922510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be067e207f2552a1bef2667af88904ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0deb4b709cd1e1e0c9ee2abeb2aa00f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e5cd4f32a85de2291ff4f0eab5e58513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d9583225853c2deece51774e682ec514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6578d3f7057ab022577dd8d56f330b6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0346431720789126b80797dbe56ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288045c81910c46215d25b77ddd0247517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e53c896563e834d3fa9e23c47d4f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c802765b62dab01353a07ecf3d561c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1243f50a4615c5c60931463c4c825f06520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa7c7e9698a837eced2db4ad19d37b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b16c53644db7bcb5868fd5f2aa23c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c73d9258e73b39d3559c2a4d6cbbfcc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577f01c7ecc4e1b6d5722cc4de78fef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790495c389737b1a3a51f255e1366785525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee5656c3e121bd75fefb5810b28e5e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d559e0d91629812d2ac892bbcefcc7b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4ad1419232e58efb333d0dd86e8a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b532e9dd3daba01ba14c38e2059f5de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51a7fb686487e305c54333dc32a9ef530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f578cfb17c5810478d1d8394e80598531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1939b8e648cb9715daebba274f9ee75532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72455c4da6be4f4c69ec8ee2360420f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05df345449d93cc452cc27d09f0b36534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f9730c782b61151fc173adbb6be1c1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9855d0e7fd7c9de9ca2a345c24260536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7686cb6d6f93eec59e65a364f7883537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4d7e0185aacce48bdacfb6b5235188538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535029406918aac5a423c7f15e2c6e2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3f21916898121fccf6fbb043d84ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46368dd95105373273f8557090b02a0b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8238effdaed97797b494147b835cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9130ddeed45ce87f7098dffb7b15bf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babefc575fdedbfdbfed5381831f20c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa7dde7cf7f593c1f10892b823acaf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ca946e5a533a36f33a3e522aeda91546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327178e0e209b5b967a5fefac0ee7017547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30720dae801025bbd0c8f224c6c267ff548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f63b428316915e71267d3d3ca62b6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a25edac6877d0523249c31ea52896e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d7dbcff3fd4c1cbf0757fbaaa62ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334a71e2610f8f9b8d946a648dfd81c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dcf1f52e85e8b6086506fcdcc98d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c72251080d9bd5c9d725dfcdaf59ea554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9010d163b7da6fa456f4abe3b3dc3f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18098fac432f515b14d708bd50136f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc45414981ef299008ac555189750e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9001f6029ff8f2514e51c7c4f413c4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6257d3005cebae9ede2aa351d9a135559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acd17308718bea5044b35b0c7be124560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbcf66182a356584b3c4b972f0539c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474cdfee2cb7450492cc1211a4ca181562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebd56914e559c602d438e33c3a6f89563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e964936117a9a11eb26220c318e64e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fb80c2152f7d962643c3642817d32565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2254de776e8c5624295569b8fe598fcb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91df5d4df0a9ea59abe6501083fc51567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e136f6de9b5f407295da4158cf6a2fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc742a489360acf115d07ba422226c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ba464e9b394f28e860274e7d46b6b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18818db6700341fe543eb143371af61571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fece56d98cf0ea641bf128b73857808572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86ecd7716ec0e3a775efbc03deab641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9d69be07c6e29515f0dd53cda14052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e79c07ef3a50a44d908978d5864df93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204b8474f66d2d2f4435946e9c5ac1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db24a4a8aad07cb6122ab268a63717be5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a543e691214bbee664fcf87ec86266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e877cd22551cce1de803f6e6e32e157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b5ff645ae29d27073a90224772bf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45be7284c94a7af529b50584471269249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81024523bdedbb9943e245fc2019a32710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efbf88a759cb95ee22ccbde63094f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19b3b0860af4a82d9332c20bedcd4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9815449df1c36fd42447a2eee00fba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e381b3e83461366252987cf2355b4bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142e4eeefd1b805ec07197ddedf7d0f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aec47a927665b163475875056e791c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6e4324e1bb6591abe19830cdb179e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969a4666ffefcd43eeae6c171c5a52b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc666ccec13210a2894c34cee44a3d0719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329abd417b4a58aa789897ad60c235ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06df3295170ab1a1db12228679b30421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76769eac8f21d68e531becc00716bc3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef499d12c8221dbac69df225a1dcb423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d71daa2bf11ee6a3603837f1bdf62724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06226c102a3808fc82ee480ab5ba6d4a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57d9cc8879599c02115b6591f3d02526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b9c6df2f363a7fd05d7d244b0ed6527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d241fd8cdaa62c9ead0b5dfa183d3b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a02101a7fbf8b80c89a7893fc6495b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f97177055e4a7fdcf56863733779d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc27880f0e157e819ec611e47bc2aff31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfe25f8a298f2b0b7b1ad77b1681c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24a64de6a3fcfe7ae7bc9d1326e3ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab167925fa049d4bb74591c7d43d9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19aa119aca87f7e6da7f053186d7f8435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d9a169fd6577cd24b23ac3b55b36436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8067ef1c3fb38e81a02e36d7d2d502c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ac336edc8856206c1d270d612567c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66df1d8bf490d7df04ca1e6d171e163e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00abcdfa38f7663e8754349b1b7540040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8bd52d5b7e8cf73fb8a56d221763441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbc1d42167695a60497d9d9191d65e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53299a2a8fe89e06c88f2f3611bf303a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cd5c29c2696913216b09dfd56719444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db04e4a736b13d1c507c931d4a1a15245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3637eea95b10248d8cc151b3865b9ec846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8e86459522701df2541fe21e74e5247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da48e6d13aa9d41237e9dae5bfea7b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3f6da01133f3eb6b594259910c6c749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eab0c030b2b4dde4a4c9335a1f257450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3785cc3514c8b755711d228492334651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3dc396dcfa2d07abc9fc85024229f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56dfb8a326e8314d4251b45a5c510d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73107dacae1fc9383feb4ec657867054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad886274f52fbee6ae2101bee189c0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a111257e6273c048db67b92e5f8e5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a455254af5bbe8dd8a94ca09a1dbf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469898b793ec1e2897b0618cc81ff7758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69876ba1bb1bff56c83e021c141c95dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c40fcad172758ae64ba1211ba5d68aa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f261dc47242799b9896479b2189d4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfb708a37b21813835b5dff8b26a7762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8517e60e561fe586a522a56562040b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b16cd00d3a2f72f41c6f60ec8db5464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e36f7d2e8b9769075c2b8f3dd362265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e1687202f5d8052f2b1ceb2281f3066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318806b2baabb3c1d37c2fab1a2dcf567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07071853bf59d3b7473a28dba7d18c5468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8b059678a9c38b0541d343446be1569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e60aa912dbb31b33843e5ac34f713670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892e06ad47ad7f38199f04696471f9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0ad84d15500b4b9029136c1e83d6272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12861c784c940971775fbd6628980b1773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f190ffb099a354625c93189fd7ff074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f933d8cfc6384bb84661c861b823375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff66505d27d6d4f01121277e7d6cb4e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2888332457e3e6f9b079b6837b3ccb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93675779a439098983e841c000130678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b07f391bcb4151d9ddb19a670635179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302498adcbc5e0e1271a3f27fc13167680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c90476a6e20db1144ab65d2e97602481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e090c2b1f39992475f074c016f8400e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e896ae7dc4443c2ad477baa18242b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0666383b55d5bf900963b5e0f2fae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507e5067b14308bcb85ebc00738f2e685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31546768239cd5c066454c2d6f257c9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d33c5c97a6d41391e9f0d9175a588187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44681f65085f72ab28f5fd218f38c82a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd21f41bf46f6e077dab7dc54f30cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47072ee65dfca425d362653ca4be719390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8942b80d9df4550218c1e652a2e9191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11e50e4d4529e3471b3b3ca4859ef592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dae2ba929dd683eadd36482d8c4633893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b478cfa4aee584cd5a77adb64f38fa994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d0851c097b2297edf2d28c67017cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2e1360c578a239a258c49dfc0695396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb18480684c4ab6b9c3046d1c6fedd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68febe66b09bfd50379515f7303a127098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd1be619c0b18ad52e23baee2b44c999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1b5223b5c0c8d660839cc814b2f3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c1fdbc0fcfb4fc30bbcc8d7f96bc23101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fb43570b4168cdcd44045c90c8acb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9323b04ddee7998c82a2ee0c9efb624103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e96e78fa2265ec5284912495e419df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7511dcdac9f55cd93418278825e796105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3559abf7bdb17f625fca31484e431039106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc6f5bb9b2aa448dcc143c7af101a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99109d12970d7b747501923fe3552546108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9583cb5028b92f852e36730836a3ea109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c8e66eda153bd27f4d273403c899a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0cdb2c043b3d974285b4da8c7627f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec624bbc11be57fd06e5c5b394fc7b33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f0427aaf2e1a3bdda06176616e83d9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860e612378f051cdffd1778d34354b33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a7e52860b1528b04c63a5504f267d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad63c436350fcef685489d0a00c4249116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80851c357e8e2be4b8fa3a526f37df4d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382aa095b20895a6595d384736054d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727fee54aa259c22218477147f15edb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580c24dbed437ef36001a4660e1c5b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc40ec689573817b4a9f4887c5d8ac0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ed4351d7f26a05d63205b54861906122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac0e15618533914093a56d071f093c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d233222266d290ff85a4447edfeced3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ac65656cf80ea871e80bf97c3cfc2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8e33867bc44a77584c08d36306f58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de75e713fba37c2454f8023ddd0778e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81bb832323a95da514d7b1d4ec6654128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb31a244db2c0cf1e6b360dc541e5a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3d95f3e6e0510cfd4a61b7441459b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d1b465ce300b070650d2c40b2e3ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9482f72344137bc3e6f2fbad0c68b03132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12c970daf2714e56ba00c4148f84ba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201875851774fd5cb395f07f9ff0c425134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925703510a059b74570170b5874a456a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72398748f817704208d5cf42770c50a8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dc5a5787452e7bf36ac148324c658137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ec9674c3d81008078b33b41543392138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b77e0c45f1926b1fcf71c0948fbcc1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1b3456cc871d7f12836ba2701df5b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b8311cb0945a36cf11a5bc2911059141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699c7e0944e002c8daa404579503f09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8c39a8b9685b0b9ded9c7372bf714143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a27066b423a6f3135ce964705ee603144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021845e820964c2559ee1c52375e49c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77463c6edf5f849f0f37e426a1bf2d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52589e096104a35800e67e73669d267147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec05b1c91d0bf42cf50a2c030d6499148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e22da853e893093189e12fcd0d697149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af9b2ef56227feff371132d28e8b78150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffaccdbd7141a23c4ae4caec054c6b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d961df081dd5b3fa6863b7b64e4ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97e88a03de62c531fb5d102029c97f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbc64fc941d17284397c5c0e255254154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ae944d04008896c9aa8c080f918b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e0d9adff09babdfe5904de9a169c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8439adf536cb72db40269f8659de897157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66154067efaeb13d4441cafae19dacd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4706be7e55c9fb189559b06644a68159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfa427b3c686d9aad9839c29e7c3bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c5f80c4414f5f70725fd70d4c534b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b927caac0f3bb52aebcfbc8c8aae9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd265ec1750314a8798b4a0af3d71d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eb00a6f120a94e314f13dcf663e76164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b109da6997882f3940a607f239f4dc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a24b6948c8b9aeb0560b6ea8f25993166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202103e97927781f29c438db79c81d0e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02aadf93bbd011de0edb2f41120b22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f05723cf965e6e845fe0e1b0aeaaab1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd00f8d633df435f11b280a5c51ef2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4da92d919808132e6f7203d7bf7465171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe52e809c7f5e0c605b640612bc6812172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4f5524d3cc95c48bfb92a6bc5982a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2327b8ac842e07d4517d63bb685a06174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6ff7fbf6261bf277f47b0fb832f86175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c62165eb7f63dc4c01d8b0933687d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80406dfb02a49e0e67cf5935058d00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25316631bced2e202bd5253d1455f0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbab28f4048a3b54148666171f8912d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb460fa20b7c5b23c6477c9151bf8740180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f253f8b76b945901a06af920f38265b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593cc8f26e3fac021093558bc01abfe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81f35343f1a211033e53023ff2f224183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1199990a78735c07ea2947ca8edf9a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e4975e9ece482a5bbedf927b7da91185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db207dcba69949b68d25f47b1a5e90c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8b7588d5b9875fd81a0835986adad187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5aa8e9dab0983a432cecb017c628f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12519f0307cfa87b4baac67837becb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b19f7da22c12e1cf009f0ffe86416190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd03ed934baba1074bd697f1b58a04191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0162da6ea81c9f90de7698cd19b55c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921769401ab4e6d66d7c63de7cd57ad5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bee0603286e9f6aea0b3c2ce6eee7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410db69f53ca93fee190f23af112d4b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234e6730eb308e95f1f4869a66d5256196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f8069c5600a7603904bd5a4b2b319197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5863b207848ff4ab8d33ef15a753a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187f3ab142656f462f4a036f8f8c86b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a623c28d892daa67cab0fea525b259d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938969b96edf0a78d9fc44882d1941f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746190a4ab1db95521d6287ed33f6be6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f51b1f4dc5c3495d8fd3d4d1cabee9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a965adc9b7ef7c43847d4e9b2dd41f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989bb2714d9c3dbfd62ffc127289c2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754a07c3a6ac4228b00707680e7aece206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f402190fa45460a2d8632433dc77e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6380cff007c37a36952d67b9c63f73208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c91974a2f374e4ded514c0c2f3c547d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e54813272f98f33eff5b559ec0741210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d3963120448623820fe9103937ef9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16963f1467d578991bb75e1d7f0a8d56212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c292ea8a54d3d6eba61cb968f86b4cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aed987d7b3b4f344a6903ae9dd328e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c97a7a4a958e309b1b36653ba975d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4753a0d81db0e22832f139a5db0379216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49925630fc8e4f4ba4e2f0082b947e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c5d404ea79f7b05886d1999bcc3bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbcebde3e85a2b851fd0eb16f2eabb5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102698bcf528193892eaf4771cb67208220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72929a3294daaa5a332eb6812d6b7312221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6609f6d97cf6b8d8acd5ad263109450222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0417897761f6ed930940a50ff2738d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb753b249591933140d03c13d41bc244224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3cb814de85c61b0bf0ef0e0d51e0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68828c5dc25a0f148911c913e2925e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a43e0baa9111e8e6e2080b5d4341d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7517b9939f7c33dc35b9094f51af3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c106c33a200bf6d1d91f5f4f74f96229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310f165adc134df7ffc9b88dc1a7500230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4027631592314fd37e324ea1f18eab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109b0c6788adb7e3a7c5401c0cdf1ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c05d33f4ed942453250dbc16500bda6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630d1ac7505fbf1310dd710bdeb7081234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23749d2acd663b761241bd7540a7f78235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15da0b82ac0aa0392a0364dd9908ebf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efc0a3125010bf779b5f61bfce821f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79205d5559833fd2dc82c1c2cd376f3d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22843951193628531bbecf9d6bbccec6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c42b9aa87d62580763d99f9ded178240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ede370ab1cfa9e1b303d06ad678a7e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12337d91dc78d7a2f88260a3d4377fd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362349b57f89d0c8f268c8ae6183862d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a69ccfe1ae47b6c5cb006709a78287244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78935e5122ed1a2378419f90bd612f94245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38037de6111d1054e5d11fc575bee9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50326f5faa84a1613020739e3eb609dd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bbc3c64629a2321e1049886fffe31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e82fcb4c28f75462f2d76d56083754249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9874fd497bc0b6240e4a7b313cf41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072400b643bdbe2edc8b12fa25e1f61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dccf16dd130d21161f4a78402007e87252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af97812c9b06a000641bcd899ef2ac4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe979a3d4939dd2dbfccd1af640d8c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a8dc32cde0f24dafff9a1b98a2d98255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce782feecf5d2d773422f0e4fafde774256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafbd804c00b36f3f1c75317a157ee4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcff3e99744dc7a980f7b617a74fa1e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4353409b7af3171140d70316b8a9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8bdb1bfb54b60705d029bc875c998260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409486ad29225e7a977d71ae6a283681261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d4a6345316209eca65e26ffc3f3ef2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b457a6b34d2e55d1d4fff5fe1caf267263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6fe473dead0b65c45944ed596b21d6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a07b09f4ca21d0c1b7fb348ef54baa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2513a4b68aa934f0ae09d554d6dcdb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50b5c72aa4a63def46c9bafd79f8253267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9250109e6310e9be11cc57915f98fc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2f4dfbd4cb528fd3b3cb033e3e092269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de454119d25053e6c3dfdcd7691248270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6f3a242c47649a4d3f9d357276bc4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667004fc7e4238d60cd76b96a8032bc3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cafd63e56333efa23d6c12e9897b18273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604c57b42f2f33ca293aa52ab333119274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726996c32720607cb862582871010b7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffac572906649a41e43730fb612e05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e83f8ea17facf25d625adaed028758277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab15b77662b8bdc955850a74e383f9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d045e935c640ec598263442417f2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84a0ace80cd733c362ae874aa3c6b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e35a985fb375f67e73ea160d12c59281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58d8f0debf8762bda04e238be9c645282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7d4a40d2edfbcae9cf016ffb6a885283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f6c5e7ba7d26994b1a350af40aee9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51c46d65ac4c3ef7534083aae90928285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ee5adc215452fd47b1f2b852bce5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f897cf5f71059005a45af00664ae3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe35a1107f7a419dedda50f00e45ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2ecfe0c8372080fa6a27d1a9ee8b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd27ea0c22e138cb127b4de233308f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd4c2f9ba333021a11e7c4aa2865c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df3f27e3ad399d17b2f69ef453b609292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca46b055ba359eeeb17ccb393e0f972293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47808c0e53e78c2ef1f62c33ca2fd128294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a65ff2b1a57d1bfa3d93568cafec73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb4a6deaaf9764bb534df1f29fe433296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835db71501dd27a405f9445036e4926c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e121e57e7b904ca3d097b1bc46e9c12298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d04b30f181fc8a1f9f70d892368a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c63db802dfd27c060418448c24840a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19300d53abfda49e5bfbdc26e7ce79a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388104d6a8570aef9aa1e6edf54d9f0d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847cc2c70bb11b81c831ed736deeeb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054b3e772a7309a10d347e62b12fdef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4b1898735f0dc8e3a82c1414c13c21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103db277667ea1aa7d5d5f91b726a2d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e393c52a6c7d88f81e3a406cf2d93307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db79c330d97ff27bf6ae7abf92d2cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df8db77476d91f1859f72d62f041779309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c6e923abe088d91dab2c32aca0a83b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa277d0f938957cef555bd358f0d7b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e4c0cc48c4b007a40a5dbb1ab4fdf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8b5fe1b92ce722702838157150fe4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48f1f1cff074b6c02362ca86989b0b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8dc080f1a0931619088b42c488296315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f29b67f265802416d6d8fa3d8f2c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe8fc775f3738e745e1395cf6b3726317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dac8d60f25364ee68133c733f52260318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e72c424ecdee2c16b36ecdb8103f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16321970f2c7f7eaaf536ed40ce74e8e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f4fad9c827a42e08f13070e064041a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4363b9e2504f37164f8514f844197f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3bbef3067474d4c1085aa3892c4fa323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4b19c49825d4bd805f1dbf15d0239324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22369e9c8229f20d65d7290ed1c174fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a07d50a39c3411e5aadd85c94877e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478d50d0c7013d1518726af7c39f9b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158a7bd9c703fb8ba93846c1511346b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95560cb2c82d1c360a7e1c863d2638b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0539bb7a317febd1ca6dc5f52d47f1c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92728a8a9f3fae7902782c2323da80331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874fbb54d0a98756a4d08748a03cefe332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a70e3556e4bf89ad18dc1b7e4825f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7edb531b8efd9bd7e2942db8e8de63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dde4ff3ba6efa90494e71dd79620f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4d21110aa67d0ccc4fbf58c4761ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976dc9041ed5af98616252fe1819a91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b905b4329602fe670506c9aaabfd4fb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c288d5dd7aa6e8f32eb168d9f2b85339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b86fb5b49744cb945e9ce1ca6a2fbb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0896e17e810f08a74b1d85ae547c769f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e98c2d35fa050fa9c8249cbedccee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3fa13f221fbf397d6677a710bf291343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15aa33dfda38d1e4bf50b40f7ea597344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7e3a71a833dc5b5ca4bbe2a715f63345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c28d665be635bd56427a1b51f856d3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf1ab68e9a85daf29e51d40808555d3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3f32a0d8939d61e3c15e81fc90559348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337536d13e4eff4876b9b35aac66bf30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f3d3f370fe817617275e54b4f7e1d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd036a64c1e792ed8b839358e32f1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e99734c52c6605d665545a57a9f10d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b9072c9bb83d5983256fa3236c353353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97192f30dc0164d1b701858c6198f101354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c459825339fe808c246598a1f8c2cb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9f9dd4e5a7ce93cadcb87d553f403356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e367e530cd8d2c68e215942ab7b645f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7ed4a771d655559ad8131ecb58946358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee63f9bceea70c5aae9e435077c511359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7dd8e7ebe5c9f3b217c6dd1eae1240360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e23f19cff44f6d6acc041c3a7bae8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53387260e9776d4247c730ca7d7d70362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9199ff1a18b27dbfc29005a650d10b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4834eaeefddd645a505e4339eaadd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6d5cc826109f71e74dc835eff35df365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacba99d52fbdd6f1314f70d0f59cd0f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bc127e7bcbd9ef16792bb5c091d10f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51750196806c0d85fcbc6da27a339b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8617e3d7fd895a6ac6c6b95feface369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73082bc725fe39364494dcd07c5438370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f1740ddeba0486c8854b86c26c0ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3434a9e37f4cfd3aca55d50fe1f27a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a49bda49b6e8e86ea282496798dd826373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726b2323ff205fcf133e786132423f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f35c92505027eb52d66982458888e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236050e00dfff1d5a6d3f636ddbe5c6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1418672fdf6bf4d4f1689fac558411377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359d644638754d947af1a865d56870c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7fefc06cfed0103be78cc69620919379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffecf1ea4acfa1854fea1296aea60a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081067f855a3912b39406e585a6a8e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b620af7eec878d56fd7bd2059ab7c4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6797096c4cf0b26b08fc0420392560383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144d7356bec06296a695b520d534560384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5559fd0ff611d73869d9bb2e9451f35385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809906b66c3891c7063a010b47a2d7e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480d06c6a19195829190156dea2b562387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f088ed1f13f49f8989a05af006cfd3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2f0ae9d58e330fcce643a806a12dca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72aef1e4ad02ce69993754538bfc1f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdef328e718bd1bcc358447bc3b3dca5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a805894e57d0c479549263da0af8512392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef9c90c7780370f65570886caa1557393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865861efaa6e6d8dffaed1736e56243394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49767577a8a14782b748c5bcd47ec36c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8394cd4359e95ee5f3e525af135dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b954f7da3f7f3217d0abc7f50a80dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba626a48a13d5507db9138bfaec549398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f0ac7945bb14b8e84c58456633efd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916250f08ddfe8adcdfd8cdfb176fc2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfe32dcc68394b39e17faa19dfc37c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34983f3c154c24acc4ebd41c78113c5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39532337184786d90ce23db1e023fc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e79303f59d0f7a79994826bc24c0bd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ccd0c877e41031fbcb5eb7a892f3b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87827a760c142d6c83c8a57c5ef0665406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7791f45ff50af39e6f522ae42fbe2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2696f864a457ae0489008a985a041408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9329cfb2208605f024e5bdd042bbe3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef62ef500f55d49354cb5c94663cec8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c90776d0084b3595556b44be74186411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53da22e98d2aa8b787d873b95554cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3b4e97119fd81e8f00ddae8a9c520413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc80398bbc4dd1dceff2c7ceb35dee414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b682e8f239babce21a9f4c5bb64e000415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eac48fe6d8a42a5728bedec10c38ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db698c350922e9f9477e0280ffa89af417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97007faec13f8c6e40ec32e8df7c19c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe849a96ab256c019a5dd63418ef006419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f70841acfaabe27f8e0f1ac39413c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bef8d8c3bc5c38e8903855a5e2bec2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853115f8d86d78272e5ffd3f6fb454a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa8d27162270515a922191970ed357423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb81d37d3133491bed714d03c3ae357424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e91c81ddb4187a351dde2219b30ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208c4c70e4ea6cd1e72026e5447b113426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e39fd7705020eeeaadd239f7f861f3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4fc17374e8035a03810e72280b78e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856f51878fb25dea24985149862d22e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590805786f21f1a5281f2db693deda23430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7aca4bd30c9c63b7a31638297f3cd0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96146e5b28d6f118ef5df9b74c5269ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac1c60245d12f45c582f47c179dde6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff88b1a81c1a982f08d686e79bbfcdcb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cdd86394d894dbf238a6d07a1f5e45435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d06ead3688ed680ec967cbc080a5e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fdceab16f3068143dae8081a66d528437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22593acd9b6c8ada6e3802dc7630ade438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad29123654c24cfd727508dad9838c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b389a5e3169dc16999d117a9564e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b740c71416f6769af4ecebb90a2ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd653e6f0d6694ee5bf46d0367901eeb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807e85768491ac29390166d5f84cb73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a95215686e4cd22cbc9ff8cf8f426444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23994663698f26af5aee4473a2cf93fa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ef6ac45dd16696a54542650468fd0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ee0a7dbd02ba40da3cac8a6126ae0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c27f1fae95c4dd15495bbd2afde69b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0ba11687defe4555df6b7b547621a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed204c93def082acf287b28288f41b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9969a253aaae86367757bacfc6b3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09de6827d1f521d01e0f75b6a67032452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef27d36695d346966ffe6969dccc7668453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd1c46192195ef615f8a8de04beed9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2e87bce9e92624413a9d72747a130f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474dc655758e743045405a34972fa85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3db9bc1708b1f79699aa140ceeeee1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862c28779f87c1028b4c5f8c7b0e5c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fc6f1417516052eed5619859fe436459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538587bc43d19f471611111aea48d64460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159080b83f3c278795ba283af30d243d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6838db1ea95877d287e881fbb3fb1b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2cf323d92c2bcdbf69ea2d27a81d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c81666982a817401c93964f5208b1a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d90a43bb445c55e40f246371203131465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fd5898a0fdf60496dfc3fa416068c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8158df2a1f366e11e3648a91a0b09ef467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182db433db373106a986b621c04d510468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df62b1a0354ac44fa2589034e20206f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfe646471c4c491be9eca9cb275573470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893c6002782fb8cc69edb731d5c50e3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e71e706ea4c37cb31b4cb6890008f9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136caff60609259bfbd10867c8b8d3e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfedea0cdad41e888146505afb36213474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831a1e636d08fff493749365298a77e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b0c5b9a28e11b717361a02ba2f193476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6987c5a0cdcaa74e228c123a9a8b202477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423f86c50e32c04437c5df019abaeed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16cf7a75df47435661a6246ed9dae2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03075aaec8b85948274a9a4027ada2b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c7bea8c4b9c2375d34a22d6c9a6e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160f25ea84e5783bc61d02c0fd3b207482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b257d7d99ab73120788ede0d31261c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3437ccd802ad13ed40bcf42f968acb5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5094757075d2dc495433437ffff30485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ddb8ef9a95d778d577ca0da84468e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba505a921ff79dda17615db48f0d67a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c78f12ee07f34a03bc0d6ac150bba21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d98889fe29696ebfb9cf5a0a6f6c7b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16dfeecf0c35770b3cde952d2e76316490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a131d13596dd6620704ae405041428491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0a6c3d96e08cdf221b6c9963443b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accf1370e81106d94d00f4849df79c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9b83beb4ef63cb5a62aaf83a2f31a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cc36afd6cb97b06b69214370cb2f3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3e98d95e063803dad67337cb705ebc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c9aad5f38517601ad758207176bf7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf691bf3705fc2a4cfcd87ac7741d6e3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f987f41c440a1da380fffa9a4092aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469584f46d8fd6aaa96e21d2cf1c165c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e69d80c49c24fe5d2601236100bec501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0724bfb2c5d9530567cbb4fedd34b5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acba48e3a39e581b7d97041dcd71d4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcce9e52c59dd8aecc1c9c9f32aedeb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af60ac8b7a166eec22af5b26f0f627c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ba47128076bf6a7efddeda448189f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560e073cb4571011fd927abb6173c44507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be37157880f2f1a94fc507333ed9199508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afbf78dbc3aacdd071f08ba9e61552509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59285fcd9c516e5d48dcc3e8052bda0a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63674d3b06fa2ede290dece1c7a6c7c1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f35f50c10c801537b7e99643fc994512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688f1caa56e64e7c7e199805fe938ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891aeeb865af33d31c2be6d2214bfe53514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b827e3807267dc24b43d107debd4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208d5105c5f34a4d2cd7c5058843214516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088e5c1f1905c48e3f0064ee4fb282f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda60fd54c5c5c640c5d2a73409291b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaec5b49747c7fd46d027adbd0dbe8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9521611717180406cbc080711c300d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06124ada100e1a6c19a60989fc155d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad81c29cb2c4aebbd6143628e5d61b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8f7be30bfcf513f55907c09461350523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb137e86cae69c97e2f8363d167717524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081cfd8a9ee037977b462bf08ea50f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9f26893c38010e6eabea287b88d03526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cf367d143be8b2f3f21cde9d24544527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d82be371fd0a123fa97b35bc47fef3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c85e49e7b92f61e5603419686231a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba440ccaeb9c7a7dde451adc1e0bd66530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36ddbdcf82815a58a105cf936b3e48531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf746e362bcec9d46d1a649c1299386532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2dff84320dbee94693ddfce939fed9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e1ecac2df751f61f20a90e6fae8c6a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf159e2c8db0b212c5e79df5fcf0e4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5133ce72144e4bb9f5b0da7ccb065f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006427eca3f69dbb259397d35c7ed92537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21921d778acd93b6b00eb687e684c0c3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c612fea6ba3245e46ceaeed279273539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f797c8dd0993ff9e3844ccf51605296540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfb91b1aad92b439ec7753754826c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd0311c4da7cd91c4a561251b430c6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375965204103c37b8a9d0a7c0793a56d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddb4420e610692e31c83d0880f0196544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaf463c148fd603f3387b6323771e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6f594fd037dabeb9473d1d2d03d06546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8097e07383ee0dcdd4398271b5b6aa9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c2ab1cb92d0f408bcce2264ae4516548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6e684727b4cbb959d40691246fc77549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614863a995fefde0a949d122457f4973550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2eed58415c7ba11332c52d8d9069b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849951fa6c5f337fc7cb036883a3f210552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544638da230fa7a5777ad36c3b6ceb6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b68066d9786382c23e146b4f079404554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ff241ca78f5ede023e5092b8a3b74555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc886709602834de705374c1897c99556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497b0847570c3211d4d965d790968604557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5284fc2cf9c8ba10aa191528d4f15400558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d7b7fd797f45c9516acc60bda860e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7db21d3f818b23592aa1885c74bcbb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff52ac80f116890ec10cf1214ea0d2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c3f5d235b28b2d6e07c6e4d36e501562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aafa3cd80fdd12c03aa6800abf9d7e4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667deb67671a39af14996331b4273162564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d6366ac8e35326d68f432b29a34c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee3dfda2d3dd13e2c7d07d279c47f0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e140a437511298662b620001442832567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b3b7d71ecff84997dcd3bb7201ab1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90651ab5582520532c0b97ca1243c6e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95b5a5242130da7fe284efee8e3aa8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e02d2bcbb56e284f8ac7ffd6bc9c35571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb5f0247b629eb6deb7e4bda045fee572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>