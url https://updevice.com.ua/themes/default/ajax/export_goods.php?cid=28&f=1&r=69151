--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f0da0da6944ce07d90a073763b2201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b430cf8b48d93a8d1c13a9a140119f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012903ef0e6511fbe24e263dff52a7ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762cd1a1eeca375cbd84adf1d4559304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf0d78523f8fa47a77f29e19d1c3c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af63ae071541c8c268b32701fa36c786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3641ff7f0d894a60322317cab266f27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6aad344d1aa76034e168c74870b9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324535fb934f813e35003bd5f5936bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5fec143d42cc964edf445bbb6184fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c564689a5cbb5f33a0625499a4fead3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899ff11c95519a5f9ad106a10a6706a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3afdbda3a8f6cd91d83820eca33269813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d43414066c8cbf1f2367fecf3578614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175079c0d1064d7f4c39ff835c7124e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c46023c62d25fa0b22b4a91c8b857116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f91f361c7ac0b0a7313452d731706217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64feed2c42501e9d2bcc87dbb2c8e2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95788921dfc75b56051fc54c5b01e40619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42341f195b0f1761896bf011d57b852e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b0448f949075c3c0d3f90a7f868bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d2d177452af38e1e21b1bd90af09b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ae23aeb355a291c6f05b2f7f518b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d209131e353d83cc05b319c242c8d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3dda05f2ed91a421a030271aee98725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af779782ea5573addc37fd0ed659152926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369a96ec0f2faec679fe021db7574a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a4f50e9f4160f12a871bbae0f8ef528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24c183d3310979b5fff7681042834329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8aa51e7750dc4e6f65bd01d1a9614230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4c06a494e013dc702ae41bac8409331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd362efe7b6ba00256cd2724f8f0b6e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c34b5bd4854612009c579fc78f1b0a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc5a18bc50d1d3fe8f76d2b57f90a434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075da69124f8fefa2b6063e852fb8e9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966d1f5f9a2b390b6304ed99fa601db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e3947b67f488c1542532b26a63af237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512d6cefaf931324447b0523cf7bb2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35512ceb413ffae2860950ebac06acf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608c623b5a785a885a2f62824f2645540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a47e665ed94433cdb9bfe08954a29141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9290f0b290f10250975319e3d224f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73515b2fbe9ca2dcc42b4f38cc5690c843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd82b9a48f0251739a7cdc81937b6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c5d9f6c163694980f19bba8ec64d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6c29fd41a1ad64f1d2e6fb95ea35846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383ea1792fc18e44cc326d2f239f98c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffee3f679aa5494227c75d9f9df37648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cada489fed8f930cb5af61112bf2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185a94d0f42a80c0f5a8f0f5fcbf17b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05be1ece0112c079bc9d8299d7f86aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f5d7a50032d59c68ebbd1dd83ddf352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0802e5115eee36b4e2a8e77bbc19a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c5f0646f6cfd4d354ffe2cd211b5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ca17e244684e52ec09800e09b268555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b7b1bcabca8f3ac2f4908f60b3ffe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cc852daac2c9143f6a9b6ac00b533257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb66dd07befbd3c94428b30d71fd1a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043aaca321af58e40771cba0a60c59d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907473c5c75868c9ea98563b0acfb08f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e61f3c59d82fe5c2878524804258761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb80aa44af2e721e329d522922625d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff1f27cdab8ed22fe9ab82705145ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500842cda936b3d839fdfb4e37f2964764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52576059690f1a46949380b823f7f8ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3d483ac59dc6be7a18846633dd23d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cacc2a1f6c7bf68367e2af2699102967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca848ba0821f280cc24ac071b00c89b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88878cf1b189ce6e31528051938a295769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accba7bf4b95d17332e257e1ba96bb0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b699115e18131e3335ca5cbeeb73271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98240f8d263b28b1e43d7ea9bfe029772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69194bcd1c3e93d96196a4cd980169d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb08257419a0d3c558eebe9297f4dc6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b210c9a8e3c4fd004f829cec6e3e4775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ab91639902cc51e0d93af4c2075fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f8287dd08b76b69a8166daa1aae6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23133f77e44b29d46bf1dd54a2a1bfc978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061baa3d8a059d14b52d3f71e46d11ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205ad7eb29f5919b095a42f51f3aeb980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80741106feafa501c862a9a9717a235b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf5303c07e907219cd2e879a0c978c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a744daa3e33aa9989bd754114a3abe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143df048f2d15ecad832c3fd4889eb884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee2f2672aa5f9939ec60ea6c5ac57d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa223f63bd1b61d074d1119f1f9893a786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b49652e5dd85eb0b3837d970db8d8f187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1890f0df49ba3711953574298f908a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35c336b601c0e3a0f98bfecea4369089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a331df8b2a221052984a17829744c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804c617957ce8ca1d6f773bf2e3b16c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5353f4fdaf34d3c3901b26b7cded2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a939a8ad93df57ab9ecd1f563cf810893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01810250a8a7f7e95090ede5bf65b394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb75fe5e15098477d0c82aeec1aca295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808586a3aedd9223a224846ee970db8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b26eb2beb3c8f6b4343ad2c6ea64497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3987b6dbe680c348d713f6c41f7f1f398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592969a386dd014e30550f4acf82bdf299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a8c9f5de3b6ba816f69e3cad707c4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc755a5fe45f1fcae4515d0d4f9b129101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817ed8f25fb43398a2dfba068f716d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec92c9a3a6336fb38f1b991b2755c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd90df9bc6eb095d09ccd2f10c0ed5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2414792f714825b0851287f031414b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76384bd46cc859e9fc91e088dd2c3150106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47ce2b5e0f123234221ad73e1fd48d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ca0c2f96312e6504fc432334e26a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17eebcf666c458483b207a547032949109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b816a2e91f150a9569f8ef3d6111c74110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612dda9ded4d0c24cbc4da9f39eacfb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a77c1ab67dee19f160b3efb6d5b9ba2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02474d6f50b53c4608c700e51ffbd4e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc617e0ef910cd3c054733006d8f2f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd05e1b9e6ba833cf6995c3acf22e60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b1cb693ef983fff97b6de66553d30116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5500c0a971c69f83d7316e4b0e2163117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9457dae7dadad2d28bb2195eec5ee118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80616958a66c29a3123f0dd7c28551119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7529c2599b75b41d999185156525268120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2295f6af338a0774f6d4967e2b7d4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dd388e2f4e1364371ade7a5ef0d53122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b454ffd02f359815cb19ff694f231f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1b075e90acd34412610f7f268e705124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eca834d1c04c3ae264634c745180abf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618f195350e12425149d12cfbb3c2ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944602178ac65f88cb59120ab467aeb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ecfc650dd506221b79c77ceb71d2e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e3e2a6d5640bd15af27c07cfb6ace129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d50235d96e29df6114e9dea151b75130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977859f6bdbc97959c4cafd010ec7cad131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed2845f7389916b41d21fb36f230db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e253602ceb1899470f7682403f4ee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faf4aba9457562cf666d578006f69f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0d6a13dd1a0f7642938ee2740e922135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68e7a55b52f29eb3397a0f93ceaa61136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ee5a9f2640799fdd8bc0376c087c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06411fe50431a97878de0ac9de074c15138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a6818b3d6b6308952fca8ab11cce18139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb854cdffc8db1120fc15f7dff405b29140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073ebd236ad5f0cf548e8e231340726141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43e5e91d1feb8fe243a8a466948142142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacd8b574ba1bd45cab45cc3830b100143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b57d21ca2d8916f4c444f3d1d2d2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84fa14f5e9defca9b6d072ef864518145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07c0c7436e36b032d9405f4b78850c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07cbf1386fa38ff880d575f6be609b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2c55d0140d51ac6002b7893629562148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417928ebbae2107a2799b1776ec16ffb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a4375659468d4b2c2169aef345499150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0838b373e14daac6743a7e2b758f464151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd92df724ccb6e876929dfb46c35e17152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860fdad50823fc7eec384201e1e27b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0180ba712c6d248e24fc07ab340ecc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54520b2adb652e14223eb009db27f621155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c856010bf196f2586396cc777785a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e53899bd0c2e568194eb914df91e0cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d528489b88d4688589e38a3482d64158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809c0eedb61740d692bc009ec2d882e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec3b7537a9aa04389521b09adee7a53160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170eaeb2d8b0bf1f6d64fe97a053cd9d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6a7544dfef52193384e3ebea063f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461063a778f2a7675c354b57450bd43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c773da5ceddc424b9731da5b17150164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1b2c4c5c6caf5e56880ed717a9da5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ab151b6966477f60ad5db4cc54116166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644ddafd50f640c50ab7fead2cd178b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584b058f3025eab48d573c995088baa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6d1973e2651e3af790a6f8137888f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a79dedad1bf0bc83b0fa1ecee8c739170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1e99db63a70b9305bae78c14ca669171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f5e08b2333f04d5ceef07bc135327172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3b27145211abda08ba4675e580d3d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7219b54f2cc3ffac86bbb7941d738174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164b9be8bed612a6b1c0820a21038786175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cd6c947ad8d35b94cdb2bbc959629176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b4de943c4afed9e5b9bd86e58004e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773d77d2728d1d8b9f0fded6979c9e0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9eccbcf6f4f40738a8e5044734b4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18696ccbd3663e259844faac85fbb45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651cb41e346686a59e3b484e0a366f7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1d02384ce9108019ab08c8adf905e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3f585cf16c325ed5e87661eeda01b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60691034a786b0b1bde554cc563ec183184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab740b1867024f1f8efaa34860596f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9f64d946005c4f979ad726985fd45186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c588e602d4004248afe70899a11f1ee187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0139fab178ebe97bed01a0e87d1caccd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08afcff2c23168e79436c2d7f0dadf0c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fac9ae41a4dbbf2d24e7812079c6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fed811cae832f06845ceb4a3e99b73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a94ac36a51f6b76c0b0299d4259e6b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfb4189ed5b0d3d9e25907a1aefb36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adce895580445417cba87e3b4ffb7e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb862dcbb0002cd3f6143f3df744535195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c01a0c9df833271082ea9a9a2d11b7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323568e3cb62cc35e1e0ea002c622090197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91616324cbdd0c07439071a074bc3a7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba89f7118fb270b2cdcf03acee42415199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e44504b0a7aa2bfd56ca29a654faf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17ab08d75983de07122bd90a57811f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436aa274448b1ab0542cc27fed99dd56202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9bead2b98048c243595d4b74a89e5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e4accd5374f951b07be0db68d05bd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a2c8adb3346903219d3d20b263ce0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6618fc54b1c63a5be61369c27ab329b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f981c7d230c9c4fc333e9a21d69a9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aafc00054aed9aa915b0edd4800513208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6864d516b9bd6dead198eca7bd72afe0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca3108510dde2e0ffdf19026765d1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d9c3acdb8a6a68c0b9eb3b12bb75f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a266a1c22b95d6fd403774adac51b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660152b1eb31b90403f9aa69b532b624213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc0f5eb4162a8cbfb05987dc71a309214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781604a3127885e28e56abb03831ac02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd36980c23338172a13eb110e0bce11216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce9ef11bb056e082268eac441d9b1f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5250fe85733ae2cd93c217c252902218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7b36c76504e367b5696bc60587807219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb022419d5a5bb159c77ece93fbbd8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada8b34cfc074861efdbd69a69b2b5d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad1eaffda7d54b1a89a96f7ea223d0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073cf8b9b0edced3c41038fea270018223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69402fe798a2718e0f873b747beb58224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401be744f1e6b0d307788b822bda17a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c9faabcf5f1404965386afc3e58cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01cbdf13d75b0b87398283713abdc2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125d222c5159345a175230ac5616156228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b93b0583239ac5a846942c76903221229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd98916e66e5bc303635030e31289a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c51d8ee1190817b58b1de0531ba05c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9894ae22762c50f69f56e068aac0b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f883bb9820f8c456ddb27d9ad61b94233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37fbb87fdead5b68d208bb20c8dfd9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022001276117a016ceebf05bbca193a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66738a950b07d84f69da0ca56c3533a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea1bd64c0ac53322a50913cda9a3fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283e29b5fe922862a8a84646bb0557b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b788d2e925e9fcdd5db2cf9c15409d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9251559de178d8545965b4ed4b5947240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a332761d22def1a1338d390ad8759241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464164bce6728733243299617da837aa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717b4493635fdce85062e635442e5ed243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1451785608a88c7a0a24eed0f80414d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b365f7d8679906d99fcd5e94dadc983245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df158106ac712371d1c781a855db42f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031a5e8c6cb1ad219b2b9256d362a88247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2e64042ed40491431f466db338b86248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b001e41c54ae91245f3727dca1f6170249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa29e648c6f62ee6ff0033dd5f2d285250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6839dee32e3f652d1bbdc3ad95003251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7704f573250b6977e20240ad41b5955252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b1aa590c7e457615dbc2f34561ba5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d45696c13918a2b94393dc64f65ff254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e2ca7fd01f04a0b8929d4c7999c61255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85ffa29a23f5c8fa1adfa98fe462d6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654059fcb05fd7d202eb88a083270660257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91c7c042968231a88a314891390e02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44960cb89727b394bb4c87db771539f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b4f454a2e7cd7e040abb7f44adc43260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d95d9578aaf8edbbc0b11c2690d05e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947b714bc1caadc5351f801b0473315262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807bf10c4ce55ec4ec965698b32a5cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94321e2d360eca5f7b73ed0b036f9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f8a3612b0be0f6fb4641fb5e95f04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0eba1af9178dec014e51228192f643266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1835f5069af5cf7a809e035d87b5ff267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22466ae27d1aec28863a93951513005268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f3990fea02b5631df0b169e0c8e36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ae054762909828e8639fe0dd9462c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d655a6a28ad24c380a9cd16312f634271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af313862299e5c66e32f7c5926c204272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d59ee1cb061baab67b0493dff19774273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4a2f2fd6c9340cbd0829f931e9934274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631e69336b97a2c8a1252b8167739d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5f1aac98929f2a2ec54b19777a760276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac0ac4766e1175a8d795ef158f2f54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2afde4880e41b3545615b855bc5c0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff254d66291c29b46567359641938e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9803402a66f768a19b530c7cfb1161280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04a63dab62834739eaab0e94ca4d96281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ed451b9f07e48ccb7316761ad9b07282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5387db5632804ba08e2795c5ec61137283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3176ca52f848f2a6f129ebfe80b3937284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc24ca554b521d62896a0867b9721a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c89c6739dc3ebb8e76d4c6a68f0f8ed286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e849ce91ea66d99bdb9ec6ab0b5f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5ce3830917491580776ec27cf697a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b8f7c49e237fca4b22777c5ffc024c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e409fb9d47beabb36719af47c115b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f172690b6b1fc6f3646ac18996bd15291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fc38abaf32ef9278fedab363a1dbe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9058e3b48e2ef08d03514667586924a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9900d9c2e7f6998080f41752e1a4dbd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52080c93d0cac2088477de4ae1e86d9e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159828bc73ede0ecd7e6f2f0788a4d0a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd174e7c6db78e0af5a6942df5abe7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809368883741429f7583458b33995e1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9af8d07aa93ad4c64fe5fcc68687de299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aaf5f6a1dcd547216dcc086dc8e2f6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e9720f45231cbdd394b8d596119e0b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcc593d877bcd7b77c589e939c1c5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb104c0275e740730429b2f311ec6baf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa676ac36528e8a749b18abcb635b69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3bcf07cf9bdb7c4fb99d7944f2246305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc716e610ee05febe865c43fd07ffb3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4b6a036452504fa8addb58004deee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8034f16dff7111cd68f700bc6ab83e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246798a7795647c9bf333a10c8114023309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd34022f3c917019cb3e1fd006b45e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b9b123ff5a8025ed26a909f218d02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c265966dac99409e5a1376025b7fc2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d250b0e80704e8dc8f0f16b2cde0ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40dc31ec567967e7d8cf65633e98cd8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f664620ef64a543fe4a394148f9e3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095ff80efd81a6b164e0a3059aea3b8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591eb934df40fd295fe38a2bfa1605f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa258467cfd8fa37d9aed62c7f9a60a2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2b694d2a4a19c02d816420c66bfc4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d99331fc45e2ca381d6347d1dd0fd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c382f1104ec907a7c1d18e96c7d44e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4a2b90baf72c2b51add9319089261322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7c22a8e85a071d452442dfe0aba0d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584cd18ab2e594d98b6884a5df0baae324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae4acdd4add3efa67488804113a564325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c29c22e84a8ec4c3311742e242a2f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4ee4ae33e957b1855e94c391d73e99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1da799fb5f186e10d3e35f2e938c6c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e691347c04ff4fd7a44ca9bb3a488329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9c85ad7eb2e441e7651602a47ce1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d30eb08e9c7b1ed71134303fc29808331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d243bd9e1f2f9cfac68c85806670b6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2209b4c5b8c06d4f254a9af489871333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7e2444c0ae6cb055a5437e38139d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32673351aa5d2a86c962c4132b4209335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867612c794f9c3abf13308799cb0641f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50626c3bdcb9a2dc260b96b55732abb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ff091636bcbb762717d31e5b297a9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a35d24c46a13685d62b8c84bc93629339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4a9e59a73ba09e11c602cd04c4457340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c4a21c265588f442c808d4a0fd03d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6beef52907abd570ed118c2f97e2d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd045729bb1c52d2de0e01035cf863be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb94d44d286ce0010d950be4c89ea92344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd458d825783a2465d345770bf19e0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b794c88cb7025d8f62597612c09a0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6bce06e5fcd8d2a15575cec755a06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a86f13271fa7ca5af6df14567f0899348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c7c96a0998406036a99452b8767fb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e391c307db1cb43740a71fd4b5928350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65dd8cc243f8c323337195924eddd40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c6fffc8502750c8081d008c3962c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591f2decc01478a516f94f00bc298fc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b615365f635e53a2d2248d32ec33c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076821cb13504ca357c427fa22be9e7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ac1de82f16fa2bf429c07942acd53356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbf03ad07025c9e33c60a6caac3e1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d9e1fb564c0644bca808a6fb385ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed67e46ace53e6959df1e75a8dd1cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c75521bf1c7750b5ddca3b735b4407360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f30ba78355f794fd5c9242749da994361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dade314612bef4b315ea473a74ec33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac8c237d1860dd8d9e828534880f8b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184be89559db4a1a351df50604b302f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae0c99c9911a2d3b4f6a670c5f9c8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e942dafdfe331128f9725309d3dc61366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25961497e51a908e628c19b6c0c4c7ed367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bc061818161f08f28bc51042fc506368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aabbf7d5af42f9943d4cb4f14e480369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae26a854c88b2031303bccdc8b4b05370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0a3ec886538728ac2992e727ee948371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df4c6b5d889a5a34169d808c901bdf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19597362aeeca8b549cfdc90c98c19373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d9593f11a9e130828255e759132a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d4516e326279df63fc2f3da46e500375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e2af781ee0844fa40da35d28c3da9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b00f67805c17df0cf27b5649a24a860377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16da6065669b1c6b7e055f76a875f92378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75bc8ab015d5d0f31b48aecdcb580f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2f5a2fbaaa63f7115bd366da96330c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff834f8033d3c8542456411772e20738381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63962a23d0348a9d370694f218982283382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3417692dd626ee88846999a3ccc20383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab9795b9403082ce848ff6ed2ff985384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60989ec9fae4f1c3c1f0149261b380bb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e15602e10faa3e7ccae5bb3a9dcc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba69efbcd28c77fe6d75c0ae64f69cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c8ad72dc082f50228686e48842f89388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e851aceffeb7217eaec29a4ca5e177f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a44860b6793b6cdeafe1e0eff5fb98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb45a4f0430e428eb36dbd3b1ee320b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a073847d24f1c868c9fa50eec904d1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76058d77f1590a9a1897adf23b5ddd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346affcb10c122d4f8b2e6a977ab06b0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be535bdb09f6a206575af4be94d22b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a70278a86f5004fb11f481ba04d7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0a6a27c428c0f8adea973def94bfa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd9a5b4adda453b6a6c6b8726c98d76398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377c0c4f312e3a82bc213e8dc81a42d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242bbca2971dc3bcdec5b538b47c0cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacb6be850ed7212115d2546ddbe40d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc8b59dec5f7dba8df7259caa527fb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcacb3b54361e43b0b11f8e02520f90403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315cffc9e037d67a4d7c0862678096e1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd8c205eac064c268532f2ae998ab77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7f79cfb8de34e1975a5993f3c72ae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835fc380d72b14a2f52675ad7495544407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404f84c74639e0f4a2e42e76bbafda4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0c9118780b54523cd09c9f42680c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a194d0b78c556bdc307bfeb779509c5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd2049a26672e0d8330e61d51d5f948411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07475f2dea70e3cca91410d32304569412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c94666fb4a5a5a725e97897376b38413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7762fc74ce541c198a38162c290c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e913c82d0b412750d8f85aa89456d4d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508ccce10bc9ba6d6b0bb6dd9bc6bbe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5969d021d0978dfba6a8302706cee10b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b022b496764de2c46e07eb4ffdf838418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd54809ca2a4561fe0d64a767f48b83419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce31a37a2985c784a7f38109ec5f269420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269de7aa5330a8d24e4f28043c7be92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219462af3c48cdacfa85d07ff56731c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74415288975cea0df990a809ae152404423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854d5baa76d7430850c567921f6f990424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0857745d7d589c55d55b33269a8cdd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad3348c1b8549dae9dafe654e2dfc6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73783e957a5eec43e7c33dd1ddc7afe1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c0277a0da3f630acc9abf9354caaf3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee16ebc42ae139c682fcb3271fbd0257429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579076432c87539fa73348dbc9ec7a3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b4c74317ca890617e32640eee3151431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696a596eec56c35f40195389e8f99ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6252da3449637c3f7a66ffe3eb061433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc523270d5b5d4c1f5104b905490f42434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c92e7bcfb13374ec4fcc09474d8093435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc249e35f2c32f0a7201f263e335d36436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e41f44ec0a5d69c04d603206b642af437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de436cbf4f2afd159b10d6e9203a9964438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d02b8165cba354f2ca35a106b8de5f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823d6ace13b4abdc2aec34e4f5b3a72440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcd45d1c9510321e2eab67c048876eb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cd5296cb04f8f8bf910cb2223eedd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27ff73b11c8c3f6badd38825ba22d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9b5ac28ff844c04bbcf1da34cf7f9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d773ac6411247b8a07dd3f87c8e2cb0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b401e61c925f3a268b67363adf3b6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d23f82a3a891439a1cd8327ea058c3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c165338b87811712fba7670098012fc0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802ac4c898963dcb7e25e364caef3af449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501069b39a6f2f3866398c5fc159cd8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941da180a8f2ca90a2071ac495f5b94c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea94d6973d6fd2dd6c342dcdc59e729452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8a6eb19b7488660f1c55cb153abdd3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4ed342e3dee6328acc88755549a86454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9695b897e6f98bdae954275d51f7ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544242c14bed90112eefe330963118dd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b991642f58c49b03c2f86451b625ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c615fe86e415a406ff40bd8342a7f2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891e5031ed51fbaf0bdc1f367ac7db9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59e91650a4eef345c6cba9b0f80c4c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74e91ba5c35201258869d2ac45081a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28452ba4144babd4a3a089b108b8e71462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3d6b92de4edef1e1f67d6e0303d28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a93e6d4046ed88a9b2e46ddb4f2d3b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5433452498c8a944f0a00c1636c8b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e75ae6afa27eea467a9d979dd6562466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59d8178d87045d765ff7f0a5949583467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2525017697721a212f4ee6a615b8d24468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10ae69eb0e0a6229be023c943a98dd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab867ca99761b193c9f1c975ea3eb0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e08c84870f02ad207fccd395a9e38471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8e97aa84609eada6cdd7edfe9b4c3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016505664c1d185b80fdb8f622808bc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ef19930cc518dc2238557083107e6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96bbdb969f576027ba2ede0d685618475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f2fba6d5ac6a4abd0ec2aae47f7b82476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d7ffb42312584986ef39b12d1438d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee049f6e82dfc3e0bb3fc3c52742c9b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6063d18f673ff7ea7bcd48e81061fe2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e306cb381a58a18dcc87a00eaf723ac480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa93acfaed7f4173edb65960cefdd8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77189e67c8a7c24d175c8c5d98f5ead482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd67b8e0e17670265a6bb23000a0cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f742fcec84462e1803f0ac94ffa161484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994534c7edd03d6d27c359d805db6f78485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6798ef3fc1a6f18ab2d383e3b7b9943486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030c05198b88b8dd58702998259415a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5ce9369718a07b74f84c3ec53e094488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c8c88cd0e8388cafe139eadc4c2ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f9120c3f7d5b7fc79d0d07790642a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de26b8c0e36403e3d195cf0ce94e0a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1076ed77feae01cc01d91ba007a1411492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee33c9649bb06f0312c6ae2342408ac493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153aa11eda02972b606a60a5f812eb2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bfd1771cab62d8a37477fba322e0e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4ebe769cd60c1b634054ae9920569496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8f35c8f31e0eafe0da34e7ffdb0d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa529bb7008def9cfbfebfcdd92355498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a1c32aa0d0b7dc8121389a85e184e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27205da560eb1a84509fcdbe4a513b0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486f3fc129ace169f50e5802d7a20e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19469d62c3396f430e3c8b7b242510bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b384f383182e7317b14d530027937c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10ddc4a9329d7d6e1777860444ea95504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568ea1dfaadc3f5fca92a519ff5f77d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465b8f4e41ea1777dab5a8cfdfa94b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86bfe8f998403331e3073242b9567e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f59be0249ee666182b88d06ceec928508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10711d9bdcb751e8554deee39955112509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fef73427287b7b472bcfdbf2ce13a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f854c2a692182633bd3990a3f3830511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717d2b891432cc54b02042d0bc650b1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c21a50d25d33fdfa3f833245086469513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a72af9c95eb1bb9266d59eb790cea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511fb7625ff9d7ef977a3da593072c1c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226bbf57fee9ca42c2cc5be2c415cda1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff058673673ef4d48aed89f646b17523517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c1de59b935fcd5ad82a8fe4cb223a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca527043775aeb4ede1ec56fb8553c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cdd6fe4ee58c6a8fd7d482859817a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff669756d1d45194465cf38d2299153521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcc55bfbe663a0dbd4b57c777fc980522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5ccd0ead85a27f4141a378cdb4866523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d06c46e8ed3f6fbd34fcf5e2df783524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e666e690a3e86f5fd887e7ffe01d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162cffa24c8d5ce0676cfb21a2e6c67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2688ab57d869b8a6f384c860991eaa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87ab9d8dedef1ea595df5e85e9dd33528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d847d0f635863d363744fd080c349e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd202f6ddbe9b7d4d881b7a49567195530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634701dee581c0d5b74b746ce5f0e54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca2178ebf29d6b34f9df11b0a5cc58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc80ce4021dea444ad70e7be4c6761533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7bf4b9008a598bd6a7f41994ea3e6a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959f728ce8281d2d6796f561daf31ad535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bb0866e9399f19a93cd338e44e6e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80908e481d02513e03277edfb1c72e3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834380d4dec2b396db149fe6fd1fe8f4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003278c2a70ac7edda9655e9c140490c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082dc35c14edab8077b2386b04f9f9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dca709e889db8950054d573cfe3a8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e45c5a1803ffb5056b6e74a0092366542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87809f376afa1745d4f8268fd86182543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2756effb1822549863d2d9e5cb990544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6848b14ccfa2843e7cb5a06bbacbbe2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb52f0818ca7cb4cf5d701f00013be546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b184afb9e76e4c5a4ab5198becd4ac547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa4ad1787bfea65653ce9879033443548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba6e513df332d4734d05bcce63021e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824b410eebbf0c9abb7c18d760c29e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039d09af271037abde2a4bb767bad2e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609272a3b81cceabae0a794e403f243f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e4ed6ab15bff7b4b03d351a31018e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999b6f58cfc7129fc1ed00d69c1ae0a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9a3e43164be1f8083088f05f73e7f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7868ab255b176d2a555fd82a390c2e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a10c7f0b97c0b22e2bdbda427211c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016b611f452feb249b489fce3b5b36f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f92356ad01e5f57605e1d5b7f5559559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e7d0ec71276557976428bd03cfde6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b43bfd9a6450a5dbdddb661cd7072b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3903acf2c48d37be0c4596810e6bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f945869d40ca4880673f93e362889563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18ac0ab6d053d1a927cda8e36bc4c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3d9dbc8676d6371f0b2d263929377565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839bcb9dbd84dd8bb9d211923ee4acc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf78f59c4b6c20e467bd83c8e80771567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f2255ca3b3c57e7e796d784ac5fcc7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baec86d25e136c4520fde74600e05b1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a65bfed0513d45971fd849b8b4ca0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fd9f8fb645ac068d465f780f246fb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11c3748bbe358dd3dc4a7c4625165b572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4464e6cd9b0ad300860b89287dc151.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d6e888adcf75eedd6d8249471e43f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4bf0f5ed91aa3caf8e79249f1bab943.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca0c3c9c13bd882f8922f2dfa8c39e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d68795dc0b10853125fb6116de48145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11124b80cb38a60f110e85743e1eb34e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3540a5242598269ad3a8a7d7407e707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c863912d6827df038ee3e808415008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb086ec9742f5528d3973d300bb6de29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490300cb5066acb5120def9bf37c9a210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa98aebee703cd15f5fa8ac3d58344211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2f722e596100096cfab9a1752258e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb94cc69d74af65c030cbb8eff7f1a3413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd77c089895b0ae23aa7f96029d8cf514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2f148719e11fbec361443013a266515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf9948f3be378a4d9498ab25b24d0c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d2cda55b3dc73a53a5a2fa5c6c3f817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a98b859b46beb9b10c34665b3b4ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385c6b3b0623398e1302810ac5479e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e12d727947dabf71a8a5ab185f8b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe8b9b12af4ead03b8447d8f35cc7521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d03569b7570b9a21e1f283db9ab28522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e602daa2b70a1c29ac2754cfbe36123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae906856d2f1343accdfb50973c799e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01033f103fcac056c162a1b8abd9dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314cabd145ca60e5cf7d7299effb88ea26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20600449b10836dabfade037ef24e5bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d408b06fe0474b736b1c54786de36428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c7d256eca55efa96c0faf9f7e70f829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534c98770188d6e05d40dd879321fc5c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994dc8d9e9eab9b8bbc2842c0a0a39cd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb71b478a21fd7f7c7755be4ccc51632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81791fb476da39ee2c4f92d46783482b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af82fdb07165969df41efb8350b334934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d5580099e624a11df5075e70b88f335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a9404395d9d0d883672232a973c40f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b369baf744a416429522d74a6dc561ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f393ac2c37e96eb64f1f70e6ab2cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bde51a6521ac2f515899fbd483750339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cd39ebb4c789f8062ad4e099af70540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71f52c0d7931567ccb7ee3f033508641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bfe87ad209655a68743448fec991b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12249dcf5e7d87d5404de4bdac79255443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac18d83315589c867a27d9fc4542c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0cd27f033ba40d111195bd9ccce54145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff3b9d38f23cbe502255d0ec48e4eec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc4f404480ee6e49344a9ca64f91f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67414174ba45c6f1be42a0d83ab1d26348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2bc9403c78ecd9ade2369a9d0c9e549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd09eabeb8b5e5a81fb99b2bd29585f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e5130c99c63c0cbdce395872b42b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bee0284930ee1dc51d7c1ab3d2376d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90311fc0e6dd152e0dff03afac5ac70353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6416a035e5cf5519a49c6f8437cec5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312946ed4e31e1028c730c9a1639e69755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437db5c560524a12e4e0911f90d8a9f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a992fb3c5dcf589adfb882faa715a4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1821746baea2774da6e0697ca581c1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb871f88ec28e3f3ab62ffabaaccce0359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f9d4789a2a931c59fe6988d49b31f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c09527b9ddf20dc96f5f024d938c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f6a3cfef1ae0bd45fafd543b2792962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cba708935de706e4104e2d26cdaac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2551b0c4b90a2245243e613d1d663464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00300f670c7ce3b5d34d3dec1435ca7165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7859001941da2406fafdf60502af58266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43a4f224e59b3b53844db182a5d49b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c644e57f031ab13092fb33b6808919368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b82dbdba653768cf4719037d5577a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dd772937966e61eadb351a46ec1ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7661892408786db270feff27d3ecdd871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c2471a30934690b229a3d101c94a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249a74237d62754c20faea519d151b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cd2aeb3755847c06f132b1770e33e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eced7d56cf51c3a8b242011976251875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98faf2beb87bcda62c062a8be5a240276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f60041d1f639a956637a0344167951f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eff30383c9207d47cab819b2ba4e3978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980365d14681be572d6f62f0d492ae979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bc11acfe43441f0f3a2371f6f2a5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50942277069fbf49c9c70782cf28ec8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da29a06da11e7f8f418ced2e9c84861082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9344741efbf75deaa8eeaa6b8dd7e4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901df8daa69949adc8cbb2f820d73a9384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f352ee59e131b4bba93615b2c7c1b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a7168f04b5364f9326fabcd42226e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e6d15c032d1625685c9ae2891edc787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc019eaee75185739e870806b5a3a10b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f625f6e623ba6b124ecf53c947ca37489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040afcb38ff3e28633a0fbf4d93e6ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cabde8d2aac5034b4a95ef4400e90491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97738e1fe53374a0a133b448264c93392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343c9dc38ced6b5377da0310e4b454193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5084f975938df453858430c83a707994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68486004e1ce6914f41922837468748095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad56bb62c6f5bdc51dcf16533f3e6dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced7d88c36d10909ca2ad139cfe31fa97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649ebaf6bbd6330a23c29dce14d219a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e6809a01a62fbdaa793a57daa040c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e24b3dccd9bf38cc8edd06b78f6e649100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba48bc256d60963f84ccf08bdda850101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6e9db77a48200ae30330539e4f73f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de903859f118aed208434103ee0d2dcb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a7f639884cc66460aea0827768deb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172b06a5885d803c0bd0f3b44c08b92105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166be52426022b4f7da337f2d2d726da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbb5166c98b12b2da94212e33d52b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdffe00af46a8fe39979c271239008108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae155f842d33ad4f30d72d06a2e06d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339ec5d0a238c0fe87bac8639da8c5d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc78ad637db484b3a519084275f035111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328b255753612bc987beb6d7717fa65b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74fc8acb216ec8c7d822bf436815f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2caf28660a01d62e879746aa6303d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cf124266e337aa42ad1cd687e28ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e742d81daf2a60ec22164674910b9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278eedca5b1aea70fc305ec1303eb3b6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a233d2bb5f0a6eb778ad865279427b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1a1af063b250228238703c6060796119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b53c084186281e94a1f25830ad948120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff948bebbc3cc2c23793c3e0ddfe62121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9945be57d7fb9ec3e74f7f24533f908122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014efe50de16096f508677c2011af394123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d99e6a88fe226a94eda5baff2dbf4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af77a8842f972ead39eff678ad787e61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830297542eddd290265b2eaf53b7147126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfc8e720f4cf0c5ca1ee26e58d64c4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a94c22df0cd4a5d46b852d74574a5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbec998613b9475fafcb6df442a12e0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422d9fc16b7f6d119f6671730cf2bbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cd2883726a634e3c3f4d26568abdcc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be3e5d20638a2f440cd033f5f17d98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554f35547031e36ef651653393380d8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1bbd080a673114fb41671204bc3c2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc1e54f37d13291f87a065254a8741135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df22ff74118886bbe66a85df9c594e17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b84d37fd4e6797a869ab002446785137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd174e30b501ca823fc5ad623a26c31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba6579a5891700386c52a2d210fffe139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14227c415a3c310ec8e9f656ce9e1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f8c706f09229a75b69d1fa9500d14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee9b7cbe4cea2c1aaade03867fa3e8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bff363cb3f00acaa2a4ae41c47018f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d537c2d224e8abb4e52eb5e050eb576a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593065f3d306316926f13c2afe0cc02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04f2975efe4996470ba1187daa03bd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a679e6f8638a40bd2f8c0260df9a68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaba71baff0ae33b97d5f6e4cbef2f0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38967795cfbdc7e0b5801e08105c4813149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d149cb31d5cbfb5fb39943a1d5e61946150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10995ce620224dfbe3523b768b049f3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1479b4d6936e7487ea12739f26160c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e7739cbfea0d692eb9c0d1a4faffc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dab3191512b4f6f9aa12d01414d32154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e894090c519752601d5213b0261378155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32d0e183c5f94a232bf2db1d80e6c5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632905b3d41b7de5f2feab93f0be3aa4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecaccd4e2353c181e5599b24fbb189158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe54520651a7337d172a682cc7a8acf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00176fffb2fba3538e6d2737d6c76088160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd13f9cfac3715f8890d337687b14f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1aba08585fd72a1814919c4a993a8b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8274235264f2ea13feba8008b7d96ff163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6bdd278efbfd067a6d6b5f614eb49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a813fc71633870c38c3a8dfd09ee3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de10d242548875218a409d4fa015b227166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aeb0f1c8227356271fda98df751b92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58aa3f1a473b4d31e0dfa62688a4ee8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6b90d1f4f8b19baac9a5ee1dab23d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda483d93766bea10d9f74274c03d3fc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2393010dc5673dbe1b1c816e00f0f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a1b3465aab5edad53db99d894a519172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5a3a1f8efc0c511ed653fd60415f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf42226848e334e84bdbb874b68807174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2c05a95a498436db02ca353307f6a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea82f8514424648954490edafb1ec4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3e0a3f875a370f387c239f88aba37177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a059e7c241d476e89622fdf7b3aed97f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ae76db1d4d44824caa0711bf65e99179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0b6d60fa6c8ef09b44e9493cb2268180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ace2d458f3cfd738a4baf47b897ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71b5b959adf5f9ddeda34aa9af3569182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f930363ea169e333cbdd6c0daa240183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5234dc078bf00430daf2d1aef3261cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494eb3b9098a34990c1bda18b3ae82fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9afe2e9b72ab4bc27afc802d06978186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f2abbe722d983754878b15098dfb2c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee28de5e1115d2fb8e6951afa033837188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df22a4dcea782090f7fb4fa43fd348189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d2aa0c4ef8f6e1af12e0d9c4d1818190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca560af0d2c01f79e5b47ebcb05e940191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5b03007c779f44db7dab27e14df32192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9141bcf9b8cebb47afa694e378a3c85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9fe6d7ccbc393772b8567df42de8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18c02abcf78951640bced2da7f2d93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab3c747e97da909a7fa64d0e55197e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9b13450913a154cb18c79d15d79fc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74200eb842a5484aa916e8684ba836198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb271e73218a42fa3141bc4b07db9bad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc7519c68c36abd1ff36bb30db8e8f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d631e92c2323f8fb489236d85df8a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6979b1b7bf1647b8e8a21109b82fc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724588ece5dbbe4c073a6f79ebfebbc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268c5d5fcfea8246177f12cb107c056204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93443eb753530c4afb8f6f4046bac904205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c42b48154f200ce6ac11d2000c0ea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37254a26cb4f3d1a47644a36f0bba772207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3b5e26f1b49d358ae67544d0e1a69208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59fee3d09edf3caf66b514d04307458209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804f5fec6ec441ee526524e8b2782767210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a997ce8787f37541241ea0a66a406e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82670fe8ac171cb399b7589b02eaf17212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355caa14e6e8ccc8f3d737b41851125213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61cb5ecd0a4d1b9fc959ab515570d4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291ed88c3535beaec8ea8b755b8a26f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78c9cce6cbeb8d13b87cceca3fb5db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32362e9ca6d2482934825f8ca0060b8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f069e34a557ba788f4bf8fd29ec30f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937bfa591e5f4c22a3dc3a328a8bf44219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b16ecb08e5bbff01117220e412094d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc0a439d3c58a56798214f3eb01349221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8122c6b83be420958cecb3d9ea4579c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47539f74b6b49718e382d466e49b9ac8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fdb410f53c3100bd3b152f7a382c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9fb57a2eb3653a5608dbfb3154f59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e50be67e4a80c71a63c0e08394e01c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9fed6fe2d2e470a5fd85ede339acc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64628f273bb74babc1f8792817f81e7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed822c337c7c073b5c2c165906fd142229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fece3bef13323c65560fb2ca8851658230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2eb6ef35114cfd7d26cc7326ab9b80231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139b99e6ba58abf5177afe2e41856c2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a16b6428a24376e35e84f385dad25233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693e904ac11723cfb9b58713453137e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcb7a5e4fdeb0109b3cff5e4ece769235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd56d8193aa416800e113576da51f5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ead50c65ef0acea1f3ec963fb6781cb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ebfcc3b5516457ca537f9dae77bde238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70f172fb6b76d3e60f6efeb331b140239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121eb352831664c809b7b3a2b927b6b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6710db6aff9788150e93b0546414f75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade894831648289bc73452d784730f62242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a95cafafde9f41f9f817a38222cbf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a674f422d7a66dfb9df004fa1bab5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d950b30909a8cea8c531bb2bd88ca7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4614024afa7adb56c2172ba56716e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c516c685cdf0f8f50d97f007f98e71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07735c778045afc198d92e4ac8cfa64f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7c625597fe8320d4df327484bf674f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dfa44fe95917253a1828d385c09b69250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c289f7d853821c878e44aa9563dc9c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339f4f669eb24265df7ff3a60d779c4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50e03b883005265dc887f9375aa75e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09c822830fe7ae414e4a5e2c4d2dcee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61d996bbaec3403e1e6654724c4d8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffdd938a3bc6bf17068d2bab0d25be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e005871b6802a85b7ccd1a50205615b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9c3e2d3a713c5851177cf3513e70d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490d2720926ce377fa726926d255099259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cfab57f3b7234a11ff0da03df69c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efc28fc5d493d59b48f1ea8b64ab2f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c98fbdcb60539f32a3db03941f762262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d3f94038ec3f069e0493e66968578263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6a2a83d1609ebd66b354fe0958a764264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211368462719b1898f0b92f0bac7969265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65257d9c283954a8fbebc0b4e6d1dd56266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d0022755eb84fcb974184557b370b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5ff6301e5a951e3db2eb84156e7e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93293211abb1ca87a228837f27e7980b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c64f22e6414b079e19bc4e36a689c6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924b2102ee99dede69ec870d29565a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdb119dd8e53953dab1fe86059a84d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b0377c314aff40cbb82c3c08602a03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b258b84c1717dbede23dc9077e172f19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e768d5a393d64e639bc465e1b152b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c9e4a900b0f565483809c590abe12276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644b6db496a5b3ffc32901aba36137a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbc1fbe73177309aeacdeb7e356b74278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83184f4bd63479678f2d92d1858d4382279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83152fea41bf142411e473f6328789280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780ca9c1a42a7438639430dcc118f55281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b486b4160fc62334eab016fc2b44ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9faa342d67c4482452e0d4dd650ee96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985ff6b311d8a0e2be47ec72dd51a39284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12391b2bd81bdaaa0f94395b231038285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e75177baa0fc844eb8e288d91dab0f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb401bfe5aab20d0d77186376d5d93287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360d0494d1348f6bdd3260214fe09ea288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb50b5ac0e53b2d2d5c77378a35bf84289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b504b544737e5f2c8275aa7faee04d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2d76be2f5dd4ae822d5e9465e8be0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92cd798220358b8681cb4a5b3214def292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038ba85dde04f5097935f7bcd8edd24293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14ef38b37f9dbb229225ef728275ac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0669a978c7d3ba62da642c00638e1c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0bff8a5cc086bf71d5b5d79c0e085296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e547f4cd5e41d7038a403dcd6fa60297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d100dde84b0a487361fa1e1d3aeec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0481c0520695aef71e2300d6f3b2d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c71b21c41366775c12f80fbeeefe1a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8688bef4afaaef01f9a04d706ebe5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095d604b3940b5e0ae4dc6af3735413302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb4a8cd2f4857ccc04b32376832ef1d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ed8eba9f7962fa5da6c564bf0c280304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcbad0df0479997807f9c59c3afa6f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8261798fae370fa9412b9123787a5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90228e9e6cd44f766c8b75d4548b13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dff22d5b04ccee66f07baa5d823d125308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14616ac839f376a1decdf20b56cd7319309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb10616e607a6ea7839697682237c6c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482f9b60b7bdd3b13dc13e90f75c7f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edc0b95bd4a57cd290585a8d9bd104312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914ca1cb499a3783d8e9b2b34ef3464313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652c5289a4f1fb908acf7e555cc1516314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cf96e68432684c6af949b61a4ffae315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f440faee10a3d007fab731d839bf91f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8173fa1aba9f55723180a3fe657f0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5cd109c0b430e9b6f117a8c75c3afa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2eb75ba02e07ec5fa629bdf656f5f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c84c7aa254c4b7fe20ae30e30154ce320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ea50c3f00a14f0a681e4f9d57aa11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b835301031f2e809c9e1a08b94cd3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26cc582d6168cdd747afd112b3ef679323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e514db41f6455eab2f74bf4c439f595324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2942ebf1edf233ae9969730808af60e9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770be48c8532c5743e029027e9df45c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5aa8c94b5edde698a30b9dba2a8b0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f557d0583a110d3374c84f4177887c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925f8e42b2c86d0dd8b9261d88ab234329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac841af6c64b4cfbb0d12bbf6cb77423330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c9c0829ec06c0c39ff1f69f69dfbc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02abb9e4c10e3e710b1fe531da508a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba39ac4e4b41f681ad4b7681cc5cdff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08c7c8a9963034dfa4d111af505aad0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02285c2bb143dacd90124cc33657e195335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe3a14bb1d46d70d6fa239708a21b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077b35d67e51ddc9a08b15441cc5b061337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39603a31bc448977da516731671ec51e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab05380727dc4fc682c91b3d4732114339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0f90cdcb241a606997a91fb7fb480340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293944588de751fb0b3546afa652c7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c949770e4916c7a0b603f4ad9d991b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26459e83d81bf8dd0f54fb1803c95d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5ce8d3616c567c60a77aa7f9e98df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1be598adfa300ccc74c3947363eddf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47644931cc187a6936fc2652a56d93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb1d0f78c4fe1d71efbf21b8d5788b6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710789ee7f76ce5386f484127b04db1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20480ad38b3c1a721ba9f6013f3309e4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85012ca57e9ecbdafa7bae584f8fa38b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a427e9fd432b63b6b0d50e36a205e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bf541d76222de7e21006de24fe0f0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576645bca9433b6dab9b70fe84d4576353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3735672a811c415277b6fd8ebaa48354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc81199b310c6007ce8a01acb24f8d5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773e13829f34d1f1adc7a46fb033270356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6f202113a45d91fd4f9cc770ad8ac357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc0c11420ccb2e50c125232c5628a0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95192317c9a2794550f6189557bdf2b0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537102a09d0ae1208c63a3fafcf5059e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267600aea3f9c05f8f3419ba746fd38a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c947635f9230af5bd2aba6993a24cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b11f691f3385dacf37836ed7bad98e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56762f80ff85950a9d14eaa1133b02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a32594cff2b3095ba70779b3648dc2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d31ad3dab88665e62a2e5cc8a7666366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de412873f5253341fe4aa1070289fd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f597e487bb1890e7c274fa024eb8d9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0c144444a4074a82d3e08b14f2353369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e0cf54b712a4b9fa360c69b18dd30370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aa46fe51ea35679a5addede6a61f4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e562ba6c42ff45e0f106fa66048b4af372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc57b18686a173aa09b0cb6f063af37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72fec39e369a0d476101a572043ba21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017f92f0b854398bce7c8f9971cb357375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db73e117a8b4e5dd0348de4e2c242640376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33734542be3a793eb030c8029641a63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8be32d70031d982f2fa6bb8e6720c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d73ccd1ae5371c3946c08b54df042379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657b6df177167a23ce56871ffce9e18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c1328b57eea0ed9f3e36e0ff52021381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3840b322edfd59164ef1615e36f7d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e277904bc0cc594fafb7305326e486383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ce367d2829eaae462d662573a5c0b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37787db173ca3939f4b46e0da4d48902385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027358c85f1faa4f6fb1dbb40ff328b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f4c30412381c1edf105381dde247f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51398546439b1fb1fe7cbd801f71a34e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97ad8f49d6d640b3f5077147c4d1c2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2ff8dfe7a2cd9b95f00e4fab5033b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2cfb3ccb4961f5483e94596554d44391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc566cca7c78c16df1f18d85e8c8959392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d368dbaabf7c61634b9aaad4b4aa54b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404622a4989b718588161d6f4693588d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585f31f015e4d1398478b18aa65f46b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9b2f4c169128769fdecf44e58a519b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec5ca6224e5b7aeda8d8c84fa77c82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f2633704d3cbd1e5a5924f89f65a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab398a6b9eec4db296dab2b45971cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242f3b141ba729e82c368235749dd53400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791247bbdec46146e4fdec706b60ac6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a85418a9073a1761a35de92ba3bb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee37f6717f1114fd462008b7c9cabe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d04ef3393f10ccfa0a95814a823fee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e459414c743cfbf7b44689a7725f62d8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee585639486c19d30c3ec512b89f6843406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf9e9137ea33ee473bada697f030e7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0189e106943cc96f6953cf363024725408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8649cc28b765b942ddb01f062aad4ed409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33d7c06caf127c0d929d26477946cf1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed2ff04d816a7b48212540921dad49411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3999fa70c24044a44526d985c7b7b911412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5865cfc7246c319ae42a1d14134fc69413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63f555743cc544a479eb56d2ee7587414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b16eeb892aac3599f2fae2f4a47658d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498d8154853f08214f946e284622fd6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dbd5966f5460c09a47b8210b602db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a780afc3e4e1354338a5925cab798418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da74254b1a57ac0ce51d7e16b72af76419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4b9f2f9134b156f0ee3c2d6f8db3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a5cfe7e80ee8eaf5dcb2692eef5ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eb9e5e4b9b97674f816016bdaf9e18422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889399a20098b8c0f50f7f9d70c7de36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b29b7556e8208b0517e19096cf8aa2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf93c8d78f25d03340c7381bd68b55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c543d8d5824163c7d5f4c27f8fb12a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409c0a09ea73c2dcf9e476bb3a3c755427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199070ad2a4dfa285dc35a0ca21081a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d83c35c320bc8a576b67a846302709429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a179ecfae0b2a4cd3076510c1475f2d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2bbfb072d85e617029f8ab6afad05431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a08d9a124a9fc1fbcf5720e2f7a452432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c1d9fe13e4c7971e59ff1df4f1016433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb3104054f6db04d6a5db57ad2379d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e45ff6dfb04f5152bb8c0c87ef710435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68945c4052d55c2e987f09da2ed3f2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25b10e57cdd2fa1f3302637eeb2125437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eb09f879b587cbd06ff090b6c10a8a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51ff02c744ac24e5a954467f2da835439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877f538f349a2862c5c27143958e07a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9119c3e4b331c4f5008d8d72669b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55b0d0b793baeabd438747ffe69952442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba045697cc050de37baf9ca76dc19b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929ea8036350db4822656c1885f82e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d162181533770f7cba4445df3f0ab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae316860f2aedfbc6fbd3766b407ce0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06215bb2260237b8aeca70a20ced141447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2452053ac2beb9296cefc4802b3896f9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf724a717272f826726dc0f5d26c87449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fc3cf55c502e3098910c64d432bc5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3f5991d00324077abf38c24af325f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c8ebfbd6116bb1eaf48e5363a7047452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96583d94f37377db067aa0baec4a6f7e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65221aede943995b9d033fbc152f8592454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d43c27a670c456904764e819aa291455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ab04262984baac3a54896d4206073456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69a1948490e8f21b121208ec76dd57457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a272a7b3c333dec4d346e874ddc934458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3b8ac1aa848ae55176256c53191f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c673dfa14513d1669352ab8c946081460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3568de868f4ff1ddc0511c3ca164f48461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389855ae0f15536b065e4a24ea81a829462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa114c42410e0912d6780edb9a64d56463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfd03394e89405a983d625d5ca7ae84464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21cbcf0e0930a51cf9909a8d9b4ef76465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502bd6db6751d9e405ab9f85d19c57e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e786c814185a68a2f41d6e98ecb211467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b647019ee66e49db071911cf691ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86227e8c7e7c7c68bf8a0260486d74e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f21b791b878f5931754e79545e823470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7813ac3cb0029d84b32c6c289ddea1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fad94f6413291e91a66f5f728f4611472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b216692a347a9c4bec9fb4cde8543b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b1696c503eee9ff41a0a2b5efb233474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2543bf4c2bedafc0af9938d7475c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216e3f2f16e66164db37b74c7a0eb8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f4f564ccecea1ea5546d8cd674eb51477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51724f69f1d023b8412096b119796879478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93270706800c1efc6a21239e409e8fd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffd78654e105e9a7ecb5680c92bdc6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69be3a47abc51ee7ca373be8e3114b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce34be8e58dee45bd037c9c6b8d7de6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08a500317628052c9bd17dddc5a9b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429159bf63e0e8d54fd16c5c0f511995484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256ffeb2d833686ca335c2798f37497485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710e8b2045183ffb0b1f77de215855ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151c119327a0e4e2f72f4003f76bb70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecb8cdc9e10a7e48788b32ce0bf72b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f104affe8ea674e1a6a442b1cea9f10489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495b923a55043cb96383e6db52618e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061aafab5a7f33bbf342a55fc77f4c1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31476d3d917c5f477fad7df71666934492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c003e8c4b27fec1fc756e6df198d305493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f861bb1e7934809b89e06bce2ea275494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a0e27a66ca01b07a20ebbeacec74f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258975e4b88fa02262b254c3284819e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d880d2b8a89d9f110b1b633d4e4ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325747e76bd77f8d85a776cd8ff22fe7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22319fed17db3a14c5b5113778d5e84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f000d61da591736662ab74ec45da596500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96087eab5aedd15fef66070e455737a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cd69f600b2beba94b5a741e8774f8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782291e1def5bbeef700b13494533461503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60a042fe1bbd1614aac9e9b9aacd20504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6374f7a0e48c8f482595db79b6b38b5b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d89abc34d6fbeb88a7e553e233c8f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702cf937821e6d3da3830616fc28ab6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a82a842af8b0adb28a7f5473981267508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c9b98d94a21256b87b44c6045fbf9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba5bc13b4e474ef5c9c9e043def764510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5fafe6ddeb2bf2da5065ab6abd9606511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d12315a956f26ce98b422253a1582512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcb40bff6adfa1a9f727bc5e638b86513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867ef623a71f186ebaebf884d2902de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5210481aea6c28a92b9ec1ee82eef85f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996053879ff181c2a16ec7790654cec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5a9b513fe11899556e325e5c5522f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce31f0706a59c7f58a201b7ab0b45a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922b1d5d1a0a54ebed0ee5070cb062a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1377e7ab535c1f7609129589c6b434520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64af98b11f60e6525b503e0523ec73521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeddcdfc006a48f348c505fc68a8fb0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491292965ac51caed12a13495536528a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57caf0957a56a43f45ea8b24484e643c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc00ee1fa8337e4d30721d45e7177b2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f582c0492798418078263bdca62ae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9531e6f5e798bd6665ff3d47bab22d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b14de998f800c5d1cee264b41162f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92603137e02f47d6f498ee9a150e6ce529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3fff79ed194f324d9957a1091cc61530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a0354e23f45e2e80670db05febc23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acf7aee62490330a305efdf6d073ce532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276290a5bc7a6878949e492bed80d18c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46526d2060b819186c2deaf2052ec8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2552d4464ac3f5421397b6a08a5c0b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874276a08766fcac5b410dc01f69370536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc27d0189f1122b4855ea465d33920537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744942fbfc7824f3b581718005237a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3603d829b69579bbd844f5c1506ebc4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d60ba2a60a905807288a974561b42ee540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd98bea8b818eed30f74b939f7f1e5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afe938cf9b3c2fee410a48a398f537542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729308d84a1de434a00d751c45d508ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a1dd3d1cf2d5c66c7387afb2ca7d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d4fc40e8b42b2546a30930b8c8c03545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ce07db7d21aa3b91f50e464db1f2d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7852c0ed5591fd904a747dc1ca73a48547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e1d31730ba58fbe63702ae501f1a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7a25998ae5486ebda5a981c023adc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117fd2359f83cdd0347f4e522104afc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed5cca6bd3dee4976a43fb3faa45f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7156930493980c01d0275be31944d3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c57cba8a78bb40118c55534815d48b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5308ba695217296c2347e0fdc197ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdee0168a2e248ce505630cc45a61f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57fe20516c92f43326707aac614188e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bbcfd279091165cc9c565f50f6644557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e588a0d45d15ab4bdb27d07842b1a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc7377bae1122256c6537b91366937559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70044385c9e4841ac8bef8823dbfe016560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaef525093669735c5a7abf206c9d07561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891867121e92d3106accae04c9871f4e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524c6663ff980c9ae65e09f3ea16b2d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f8e8313202f49fea91b5a544d47042564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30e73efe16e2da16de2a04f2ec5343565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36642a34bc43b07de427784bccfaa15566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed805677b9e3cb0484eda42f667088f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a149b7b6c3501ea97718442ecdb8fa9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff1f6d8f04db9495ad14ad1855e0b5e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7122483e3024d9fd281e2a091306b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a22a5dce3baa87a48fd6ee25ff6d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb11a09972e9f362cfd6e92a5e48b34572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>