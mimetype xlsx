--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baea009c2bcf6849ec5fdf31e5b81e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3df76fbede1ff7c4dd07d2c2b409f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9827898654a9ba60b46e9c68976f524a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f6d4ef6932865a0dead345267631c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5aac90b5f5c3f1cf0ccbcef9c92e935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625e2329f6d1e00f32bde1ec606dce96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578c462c6245d45cee3f93bfcfd715d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2bc554ef32fef8b874cf34c9c92bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae7816ec9586f6ff047d9aa1b8bc659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f4cc4dc9ac7a6f0c25fe70f9db3ee010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cc53f956a57b4448e74394c3d528711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387038376d1557184a7f23cdddf45db712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5016f284d93aacb36abf465df2816e1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f65a2868f0dd23bde933d10d9448714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c2f1b7097747144079a30553fbe5515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde363be7142fb576cbcf6c0384d2d416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76dc811b90b0b6593dadb5ec78c33d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0d42a2e097e28f3c6b7afd22923deb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b689709b32625147a9651b0514d7f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003343b38d556307b50b72989d52aeb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8d628a645f5da288d4fd25979bf7b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31654f0d1fbe17d9606228ffc68a51e322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14945743dc992b9bbd532b744a30591523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177adf2ffd04e1d247e3977e582001224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320678828bf48bfa9bc5f213273005df25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e75713590451dd5da069886cd66b2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b42bb2028fed8456a6a0270f9003df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27505c20d33e9a0c27ef901aaf24c20828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758a70d9c3a8ed23334849a53f1905829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79069d293319757745686224b89a3a3f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4dc12114f155e40a1ee128746555e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1f7106823d6fa5f6757fd8bdd6a5a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcc5c4a9dce224b7ff804cde6d0f6233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21429be3a9cceea74c1c9403e5cae24234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb1f223b0e22d99f13f05dc5b83acd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a302d1a106d92c66cd91fb624df080c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d521308d947e9ff72676c96b1262fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfad8e2ef0e1507e7f359df07339cd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916793cc2e6794a7731b9c5bd77292f639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0380335cfb86391ea0f0dcc02c79b77240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d91a6643fdc4e7cf168d0f4bad43741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fba9eaae727f56fcea5353b834465842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c85c287dcafcb592fa562a21c9fad943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ed6d22fd212c405a58d9bdd29cea644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd6ac6a4b54a3885b367874333097445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8066786c44b3154ff04b9dae3d6a9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0997f52d4339b0a19d43468cd4bb7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b799f7ff0b09cafe8e2243b85b1f1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e3360cd01df16d1763db9c8df8e18649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881a840063c484d63a6c9c03cbc2e6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb52d520874ee3ffef0244b24c1858951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573ca2afd10d7a526be6ca06e5566f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f67747f2f17ab6f7c00666da0a3f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a68da7b5f30ed476c3e3a3d34d62654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e54e0e2bba7e30545aadd371d878155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb329245485317682e6c10dda5bf609656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67cdcf7ae0190b3d9db29f71cdbb2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d6b41c8c68647eca74e288e842f27a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8f0549bb5618ed206a0d44e65617659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e7955b1471a9f28e4e21b9c08af9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cee453f76598bfcfeaf84d967001261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb678b8a1286b224b98f5bad27ee5362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4542779cc4878f84cb2a25cc0bc144e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b6ea7016f615554d373538ccbec0064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cce812ed97540c35af10663de791fea65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ed8782f7302a0d8d9ef788fdf781766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed5d0b83d9c258c9a2173adf14076a267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835544f98a42e69ea0d51f6401de4cfb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759432a35aded7ad857cb8d7c23260bf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9e1607200a683fa1a0e339056ca6070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414218aab8162f0b1d86f23293894e7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911017591a15157e89ba77f10d8984b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd198b3ca6fa95d6e02b48d383811973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7effde75322355585cf580749e558f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641aaf75ab24b45c55ba3a60565c24875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247d2578ba027d62570c80ff279af5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfed0b87d8d6f89ceaeb05716e6ac277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44cace6ebbbc3f8d22133c11834c67578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d6cd422f9866dff3222c48035607e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b80815665508befa3ab6c0038a3f980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5059fb8c9c726ded35e742fcbe8cd1f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80891d1c45c23eeb8287d89e5fd790882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965842c21cac2e3dee998367520389183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be55a225970e4568cd1afab3ee91d6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780eef64f1cea63d865cd0d48f37c8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af70042ae9f4f6b666f00af9127d2a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4021cf95faa557546ce8f0477067c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca190086728d49d31b12dc36d333ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844247195bf23f103f8f7c42dea76e2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb40ff60f1d690b772675fc9b35bf590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bc1625ad78452851056cb671a744291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe047cea334e2fd9be8a5888579fec1f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707623e39cc932f31591c76666713a1e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144bbc47d311be05c2b77e3b7725a4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a023b0718b52b9391afb22f44d282895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf093f34d58ca3751d298a015de0904796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903658fcb890a4da5b0f187efbd063ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe94d46fdcb795a7de778738ea4d4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec6aa960d67e12bc52556f560559a199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c8a57275e1ad4947c59160ac66aef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60985447e98526d3a44db46e4adee70f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c0b5ad4552654a7473b46a1389fc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a0d16d0c14223f07b5482ed45333b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2c1a5666b056aa69aa4ed31288e41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f222c84556433142685e9c7a61c066e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f82f45ff5e0341dd95e1ef17d48eb5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d705fd735e4bc0e3cbc38dd8920a59107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4893b6e2397e4767e742356078aafc5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca195c87b159dc4cbab1b6abf9f8b22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c281acd6002056adfce5d1154b0d2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8f99e83507e52b2c82abe4e1307d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf2e1fbd490ce841cb752333b73daa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734a6b2de346ab2ac61d86aa226e00b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d307a1e46ce0c53d03b65c5cd98099114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f05c334484300522f59cbb98ffd624115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e6984976501f49b76095366f1c782116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513c78616129537a3fe96827518d46b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e27dc338cc0579e74c2972de99cf5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca2fd7f3ae68d400bab2f1a210df85119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272914024517c681f2fd155cefe741c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ccaa4e1c8154a42986fe4916e15edf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8101ff2dd45fa8fa2e261edaad0521d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacc2117ee7e2ea26e7c55e98dfb984123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021ac3d500c18e3bf7824a34a1afba5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cabecdf478f174ec85214f65e43d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bc4a212734328b46b28a41c4ee034126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024c6b19aae117e5401733b94ce79f9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde30ace9c61891f86385bff5b0e8e88128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bf56df0e1fff5828514b0e86f938f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13563e9505e4d1808cb6f000a1260686130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af885617c3bfa089dc6cae94de8388c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff7e64775de3d8edb096740841e54f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58665c9b38fdd4a6a0aa083417011f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e79d8fd86e39ad4feb03f3af90c695134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a9c112de2f275b2e6fd22ddd48e79135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a0f8195c602c04c2078a94bb195557136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4d3088d3da6560411b1e64a75bf153137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b1615e7cd2e7cbab81df1b9fd4d2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190b5c4f2e0ae9dfcb5fa8d9f280e9a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc647f9253d1a20f15f34019e010fff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10f7b527909090b35e13e8673bc0a4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae49103a271e25a54c14e62c9e09e4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeae07fcc370b105e34fc1f04aab72143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965aa9eea5ad3ed60e286e836460e9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e18ca4d025d6c67d73a3b37120582145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972fee8da2d08d2555b6a3fa8fab70af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71beb0fe2d0c28ddbed998df74907817147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b89855ba844600624ee77c1c52376148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b3225e410501b67ae1ee1c4f7f1b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac89abead9cb6feb4abdad5303464f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f601fd985c60a7059372575844fb35d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a229835a38a7a1e8a23f0239005cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f5ed8c0dba1c1800140a4896ae2719153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55441fb899972bee2096ba3619bfbc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c57d7850a74590d2cee955d0131db155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108b47d28903a9efd0e01b437d51c87156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4f59e97660ea8ff4275873d75ae02157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fb9a4449d17ae0125299094d974a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fa0b62d6fc83ca42f9547786a1ad2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7868ebda6de6807db199ee405061c05160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6249f9c83e4c4f4808fea344e9045161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dcaa9e9434f69d64e654e9642dfeb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4ab8f6d9ae27095735a9572e50c7c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba136abca868adbee45f3f3ed9a7ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bc7bacc15aba92c198e1168c06aa5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1654efb32fbda63bb4ada6031e75209166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c78a80ca547ef12b76c8f5da22ac2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151386d3f376c4d63b16f6e3a4f2d3e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91091659b30507cd6e8e46c315dabf2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f78c844f32b6077d78afeca4c2ee8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dda8bc25d9af166b26a74979df63a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e043ffb14f9fc1cb6b8ef4b0dbb3e6a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75434e76651a97a577b95faf01d5bcb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54648549f47bfbcd1b11a0b2dea16f3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50d92512574967e0d4162daadda3ef6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ac65bf27eca4c6465dc2ec8a528d1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324a370cc0aae0a86e1590de498f65e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8846b6446d09c65200622003ba4ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedae9a1c9ce57ad1574ebe8c2a5f2d9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0363321230957b363f7ec1f94fc9a30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06575c6177114f68f267fb68ee1cde34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89099480ed991be8bb1f59f16cce053182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852395f6cce586c7fadfbcbcc99cf43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602e00b8e18a304977ec368cc67cf9a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98bfe830b837bc3be36829d847cd80185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1102eaad2ca018e1989539b6acf3d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05902838aa6314742a3730531c1e9d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae020c1e51dbf101a75eb8bc8adf93c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c268390bad9f7d13b213aca9d41e91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3843af66a2e8cd7132c7996d912afbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e9c566219e7efe23b3c6f1b87a5fd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fc3c8d7cb9ea1b16419be1045e471192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ba64e7136c061bd3090f39be6153f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50458361cf4855b8cc7a4efc154f2675194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550641218caf4b8760947c552081b58e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6196b0b469557e62057639d68a66d3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65221c1752134deded90905881547dff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1771b2f798651bebdd2d7b83060a98198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a56ecf7f7d3d92d10b6cea2250892d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e664235d8a14a014c94c8c9e5502e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acb301ab7640c33afa794ed0f790b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5f3c751c32ed4ea891f31b8072e0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef962bbca42541ab3518bf72b4ffeb3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b72b673bf48713df7a24366ebbba1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91fd86c022a299abed25c25241abd7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb2b569277cd306eb596216d317cfa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc45c4b0ebfa5f323374816362327a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cd28902aacc8912043bbae6497a041208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a4d4bb23683a0db9cac4b9fd283f5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9911eb7e886b8a6f7d66ae04ef0547210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d21ffc086b531e81a14ec5d4602b4d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb21570e354c48176b7c19623cbe3bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659f7150226010ded26899d2cce52c3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc45d2ad93d4bd15bba2e9605dd56c2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb675890d592b31e87919bc4e1a12fbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42272315fb14637740d8434f756e381c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6544540485305818b6fe7debf2817db7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4618f20b59020f034804fb7d907441218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dfc56022a1f85908802ca87fe9b73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abb3a3bf494f3084da71c2271ddef4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db6f1a961bdb7a3900f7848540cea91221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c79cee97b4fba5215a87336ca2ab9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce7595a24cdbfed8d38abf0c190b10223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8a6d2726c9eaa2472bb8b6bc45af01224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da24f38f34b8b02a13b3b2819848b1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c0553ccee14bf1f0db20f9ecef2e6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a22356765162f5fb8bdc49ccdf1e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b346c6f7c04e714a570bbfbbf3b8ba228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825b16ce082b6c1507c7d9332051661229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fb0d82714ddbbbb528b0fc9417267230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c98315667c73d686fb733f71a6c9d54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3302460c8cce7961f323922ef10175f0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc98a3ec2aa8fdd8b5e50ba6066008d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2d9ade4ea9c7d454d28ac6dc07ef8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd98c1c3a9cd4b2e5bb3093b89c0c6e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcc3dad7a459d0eb7d503b21852023236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952cd2ca044c59aaf246d923b2781e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69813c6484158a0e6bfb2796bde5fb7e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58996a43f698d9d767f81d5febb9a294239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1941aeb3073cd5bbde794a0ad57e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248ab0d07f668358742f74ef8031fde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6add00c08985018b2ecd28dccf971242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba05c0730cab781fd0ebdc7fcb7923243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac69c1e787383ad466e1f3a48ea30d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2161be742a973647cf31aba51c40ec245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa63b07eb921a39fafb57778456ae7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6725b55b90a3e69cef01c0b705dbd83247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d15b0264308687814e41aca67ef1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87fed911f3b85f6b2e4068aa181f46249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27bf4ca465c03affdbb8a11b59eff1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b70b66b25f92a119ab0b0b3af22d0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3621052cee9d6c8841da46c0114de2a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadc46d2f9efde840fb8c29787b0bad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed2e6880d4b0f172e10eb5776132291254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c0203d0adac4c07fc9c9a2b766416e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db111c8d728ae60bf7297cbf9a60b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca5c423395713185e872f04af02e6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0396dbc0c24de4f958c530fa7f143a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1dd9f6021168c1b267c27f1d0d327259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5350d1d3f53b313b02e66a643d8239c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a4c56a1807e8e5d4098180672bfc0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bdd63b3444ae6bd553f8a9f4ce0fa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f299e75ef3c06f6045a3b0d5891f6a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180dad9463d82109a3a7fe5d0e5b27a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a9e81e404cbe7cfe8ba3b3f8362bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538cc4dbdeb9edd869c9852b8d177b3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4937b5f30ce4793e3b41c35939b8303267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be8054f0520bafee2fcfd9a9f0e634268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961b2be6fbd3d500f9c059aa692815e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d221791540743916708979f6c33fafb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae479c75803013c740c6ef1b74440561271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027728e12575e71a4509f7ae88108631272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a282b4f3564a9e561354ba75b8d38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062852353d8b298af5b80248cc6504a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8907639ddeb17f6819e689482cafd94275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993037b1a563592a2c3966972cfcb529276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa05468da478eaf456cd27e2e455842277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d6b6b888a50aaeaaff181ee42d681278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f830f481f7a3b3869af91861301c25279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6459e8577c9d76c81ad201b75c11e6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a648400439b3d82dee84694172108281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e325a2a6f7e4b23d3143e5f972519f6c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395cfc12bb9cf71dc16cf636974f7a7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd126f20a59cbb4fb11a2ed7686695284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec64870f727a833e954ce26e9171243285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658673c280c79f34fb20990b398f44e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fab38cbd61440c43d1efe0bd1f2bc9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673c64bd953013cc0f47ab160a071ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9845e0ea60419cee7cb4896bff44d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8949662336f34ec66513e88f1aa56290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8a318b5d66530ae9d9c7741948027291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c586425f0d206663f7b30bbf9d8e9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f187b29833c9b6fb369425ee6a648be293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb334be50deec83d02cc95b98cf971f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea46392ed2a4e8541d98fc668420c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620029dd00e0b082eeef020aea43d530296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb4647b74ef39de346ae046379c11a2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b1f7b4f0a604a5f0a80c35d518cec298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37aad087d978862e5fb91ff17b32d0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8ea73c1bbb8fe0a7abc0accfb1ff8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569052c1521d8b76c8e6f388195dab8f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bdb76ff630f0f2226781ab2b457e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa77f710c8582a6aa5ff661191ba48303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e4b1fffcd249a8def19258c55a825304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71222a12fc415f3e74e7bf60629598305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ace8645c223c58287e951b0b32e7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee9111e075b4262fac9a8d4c2a1731307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ddbf3b91b2f5cc4ecb9ae4fc70a6a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99bf30b749a6a6103bf56b8383a7e21309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea577fac34ca5d5680817b96d5c7e79310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a86d227037b8ae64d94fda293abcf6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0158b70450ece2a4fed294f986830312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34198231d3e7c6ac5b9f5c7dbf15824313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffef9d64119df9daffdbcdc5b5d8a37314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d02efeb7c86e0257fd5052c19d720a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e203e5c112ba13243cf124268a9d1cad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e927ab0add8b02ce1786535c3097f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bfc3758b08606c86d0454305f66e0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb286c8608dce68fb0f369e3a8219b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeb28ce7f388de5a75ad4526bf84b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca91af049a87e8979cfbe436cd2c12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0d779a969cadc31b9d5f1e734767d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423c61c11370b7af33bd4416277798bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5c15bc25bb2b13aa8d06d872a19b9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eef9cbf40787a3e58a4bc231f834a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e528c189af29bab8b375f5e2dc359e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935732007054cb043413ea2fece56f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bef4954a20a2ba6bf8b02cc93290d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39e076194ab031d621d78b01d2516b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e42db70cd35b6a189840ac34861cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19169e0381fc6d79ac4f3407762cd623331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a202421d83b9b6be70988789587851332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43fcbd1c8ef813e1d4569af540e4d6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2d4d90817bca6471f88750d104c4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992d7595a481e14fe125a6dfbd9443f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb918373a431e5492e5b797cb8ef2d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2269cd73f0780091f54124dbe9fb214337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58ae14e72419ec3aa68acb4246a08f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43205cd0119ed4b36a2943373869b8f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb247e49bc7c66617b6586abebcec32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5635872625bbd16605fd0aacb58718e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83502057e991bd62f3c761c120a864e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1e85ffc006c5f2444dcba06747d499343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44db7c3102597a34685611a6e92537344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31000697a29be409da884f42656bf853345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ffc9ab344dc284d641b2259d40f36346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d426a2048c11dd2805b9bc273c073347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1aab0d2c8f4dff09835b7e4ae2e76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4419e6cb14fc8ca58fbfb2d47f01412349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e428165e801524fd421eb0f46832538350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b954d4740cf3f77f3db565c90bb9c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f829f48af8717a037d4111177cb3f82b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae3a9acc0e83b6d0f73f0d78f4ebb4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313fa454e6bf5872f58d24476cda426354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594c4854c99fc7c83f7072f54a20abe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd820219bc382b6abd97cb4b2c2c7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7596672c75360589793fc47a7028116a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05215597d11764f012fcc988b6628f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9bda641d41394e877a77f6cd35f38359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027462e42e8da5fe9f304581de3549d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aeb652dd571c88edf94f9257bf196f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed84d1b6f0dd0575bad0c157e2bd71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9031d09620e19bd686e78e39a0cc6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb827475da56537ee37f7f7fe7f12a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c46dbef154debcdb6b2c19528b851a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1ee691e2bab849a430d98ec298fce4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5865bd6b601739282b549afbba8a7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac524fc4ef31f7e515019c9a131161368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d3851184b1ea61fb304c0d92fd382369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea71b0f98ac965fa584e49771b3dff90370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d1f08e375226675f91916dbb56591b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e8e131a7f827ef9704a87ea9d23e3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00adfff46b804073d9c3b7fda4f9facb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a1cc66b30a073a0c785211d74d806374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3a59617bf9f55bc230442126eebc6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92f0efed1e2b48194db261c24f34ba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d178dee6fdbca0a2c6476aebdcb3798377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e49c519aa55da7b00837bcbc69acb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c3053a1b5ab71d8b8b42684eaa463379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15679e0c7ee8ecbebdd1dd291a648671380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05aeb45000dca7b523b58850f989403381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de156fddb9281d4c0a4daaea177e06f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878dfd4df5cfbfd746242f931a611a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4bbbb5070d876469eaf8b252622d9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d90e3935365a7eb283f703f33cdf1f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d0b566f7b27001b8d909c8715b245386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972a4a023fd467c279d12c429bfbf0d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a1fe8404c7321696bd97e22414617388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fcc3fc3934835ef732fd4a197bb69389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aca716ca98149c166c854024eb419f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ac20e6f8214253f36cce02660a8de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125d236c1cad79539b32fa64fd3d547392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd8dffc6a5ecb45da55efe16229a70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6317d57c0b3f471e0a155850e585575394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429a651a8404f46b2cb5307f183a9b4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc36b2baafa800878316f7debf17716396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6e2157a788621ec008102713fdf242397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33d363ae657b144df9d8b1b8b662fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58922308594a0be9e19f1d2208b0ab96399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58696381c8c7db4dab1ab6c39c55a397400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cda8c0d1f8f43ea5d62df7f2c41f89f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9db7182d4ac60158d1030881220347402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49842bbebaf5027cd820bca84706aaa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a11f93e7e967348fa114eae541497c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a61069606724f26c5a5fe9c0222e37405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bc3a00ba57dfdf7814caa8b5aa80c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275f0ca28131f7cb789eceea4166d75407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c646b4d98ef18791c7d33d24c21892408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a834ab0412e5c44b38735fb03b7c4d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa397b009f93dafa0153f1f896e5d1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f659d2fe1e8b007c6c4b80d6befc3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2617e01452b3921c1517044d1ed46283412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f95dc136f6771094db84dee5a9c334413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf6bada20a1481349d538b9aafcfeb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe5ab339d1350d7b529bca315147f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52790d92e88c10bb89c8136857f30a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c84d348cbf0507af92574d5fe524ab417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ce4a56d03cc002b6373e6fd3108e3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43fcf499a14c219834146c9b5db472419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df561e3e23f8dc2895cda8aebb83924e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75d51c36029d963530f32766d20f06421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0bf13385c91f3b6fb50aca12e0a15422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a880774a59c684c1978701256218e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda7e502e678b095595cdb356c62ca2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1fd2485f388aab233b49da97616eba425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5527440936ee2e6efa8247c1cb959426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e2e926c5855109d011ee6869bd412427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a128bad2ce013ab12c880f18b498b28428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701df7997984499e581ab1867e783475429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349526a1e21d7e0a0cc88f1e625b965430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e986ad10f4b0c7d2e336475c5379e0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4911e9a79a11d8ca1ebb5c3ebfd20432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae96c7d7c0b4a7a3290b1a1f481b25e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050c62db3fa8bee0f7f452740287035434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021501ad8a1bd3274c4b5cb36521b7b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fe09d66f239a79040a5e4260b28ac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce12eae12112b7bc028e534c7aa8cfd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163d5a4d2d8490b9326f123e50927eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2011afbfb37bb34439125e6c7b7a78439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7457e09aacdbd5398a0aac1eae67a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd302f22ffcedcb7c799c19cd55ca1ca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40ee073c181963c5dc85d1256e498e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b09c4216b7d4c44976a698fafbb387443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf607c4228426b1f6ec6a02216e7a46b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932a51a8f5669137667afa001d7d5a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8b9bb8135b1155e408c4d19de76dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026981a2aa872f916700c0bd03b488c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70270166ea216b6092a8376aaeca2e5c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488707b5c53529cdb6b929fae67aa85c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29720e9ea9bd53f1a1957dd1fd75eceb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3c08d6c1f9d9fcf4ead2d45d49316451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93be7b25d8ebffc24e2dfac8cdbae17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3dd3aa183bf2cf3422899c567f12c1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8348005e2598b982a10f549362d471454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1f4ee2e5e1c69c66e9ecffde334fb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae703912de2199934226b28bbea58dea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e7dbd891faac3b73f41fec210a207457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458db5a5fafb4ea853c0815fe1f32f3f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44461173720d5d05a29b7cef2cb3b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e87363ed19740a75a905e37e051e86460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933dddbc449545ad03f695a9e38c052461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d631bb78c477cbe01b124fae5cf923462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9f032c364c3089c5dbe78c15d361e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3b22e728de137cad2c6883bed82f6b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0bf551605f2df590eef9eeda807d1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5696a977bbefec8070186bdc18ade5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb23666ebd42f658d0fae69a9a9fe9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83613ad192af48e13582151e386e1bc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd818eeff01aa7a860b314972dcfeeab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab372a1e52602b421e9e75f3b800b6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df371984bdd4015cc2d9f94011616f3e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d88ec34c2e5afab8ac4906c3c03d2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c752ed425549973f08ae8e7a8d918473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22c28d8146b6122fe414af0cf577ef474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdb45a00a1910c37404e3527c04f61475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e522d623ea05b00108fb3f2533415f0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552d4952b5ec56e5830c6b65b03e151477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eedd15404b56adf3d507983ad8adb40478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf244e3f4df71224a33cc99fb76e736479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc74de3b689bb00ca9ef0611e9e411b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7669fc8d7a5b3ef844f1ee85b20c82481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ddb6adce35b0f1369b0856b6063b5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168177e5a9f16e69e54c97480185e52f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2910462a31a09d7ca7b2da58ac80e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e91079c2080ba76ef52ebe63dd30c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30865d11efae8787acf4a47237da9a38486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a652dfa279d5ae8368e0a72fe240f4c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab03ac90da1f42e1baeedbe94a10b259488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f936920d79491c399a80f739e7bd22b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd1f74ca1143fc76e92a607a4c4515490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204f78fc51d55cf55c59ed52fc25627491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d47bf8244a20ea0dfaaade251a981492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c504f13bc19f296606dda90592fd78493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f082633160c8b2a8c43ae12074cbeca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55951169b5fde79becea24c873a0b1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b667d16625dda505e00058d0218e7c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bafd86c6778686d47b2eb708c28c8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d16df34899bf6a0aee77a750982cc2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37d6b0314105e1ba35513fca3c4ca9e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148314e9a7c797d1dc6e67372fa5596500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f310656d3f721dd1d6fd170a2325b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0f2d02cc17ecbb67c081c1d0a2971502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af758757acb6efa4458d8baeaceb8480503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54da718d972833468699e3efeeb266504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77152b9a3f2a7cbd478ec9e5f97ffb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bf4d623be97364dc614bdeec6e1bcb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ab030274e0d316fdbecd8f3106494507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6c958ec99f913c3e7c6bd0e0ac10c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469fc72df59754999dba51216354021509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511fe520ecef8eaf446eb24ca5c7037510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f8c31652f0e154279bfe23af720bae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de8b6117a9ae6a3b1f481e1385146c2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c533c55cbcfaf5a0aa23145d205e43513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54297cf21d9fda0ba4068dc2d37c94514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7351783f16c967787d6a8e66b4c81515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e46313b340657d93debed4653f073516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3a725d09802e2e4eb07cf62b4f1dd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee37efd109bec6d4d37681be3ba343d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246a0d77ea4425e6f45bfbd4ee6438f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53586cb0e44e80abfd2c866924ca39dd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea790dd3f1f967794ea4bef20ac88e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ed930964fcd4e4c72ffcf4ac7cc80522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2d5872eba0527ced73309bed3870b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8180cc0dd1bb24cc505c23e238a32cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228473570ec88e2a353793df73ce4ece525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752b5c860701674b5a01405efd2818b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfefee69917492973965b284da92fdd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b58e27b3501dab33f71bd7e6a04be2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9782d7c325c405574de0937b641956c9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd0e70ddef32d68f9862f861dc523af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7362f1f3b5bd19a63e9faaa2fa45ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c34b31a741ecd30bb98adc5251a26a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae722e8a863ba905c143c08bf80086533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732b89c6347a9824c5c904dc8f72639534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461a2c801437126c6d5b3547b093767535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6683f2baeecaf92a241ed4255f258536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d0ae021292cf62bc4aded659eeaf9f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889e01ce23288c3b5da8f1d9f8c66956538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e057ba9eea21d98c1c8cd4bc854c042539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2f28a4aad4b0aca15fb4f83b4bd1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c0ec4b96594aa05ec11986130ee55541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251c13f07e11f7e03479b571ccf3d71542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca9f6203ece7b1dcff7500090e4764543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6acb1fe6ec243821d8a5e5a39e4550f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1e1322a1a022ec3c5160fd9cf2b48545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c17d49d8935f6c4fa134e5a4e2f3d0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadebc56928cdfbb6237878e08fcc5f9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba646e40c0a1659b9660bf123cf134548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805e9108b289d59c26c1fa016c910bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e4736c0364ebb1fa6310258e1f1c40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac177d98835642df9aad3c85ff25593551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20602a55d313227d814dda6d196ab8ed552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135269abce7ca6bd2e189f5455ed8b08553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d802796845713e55f106973b6facf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defe6191cf7e0a6d628523d633e331a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e15e242313ebb1b595d9f686563a6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2176035bf60d962ef3529c3ced6b0560557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee03325d9bf1fb34f05f372612e9cd2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda38c7bfbf289f9a838a69df74e57fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf71aa484355fb952b65d47a35cf46e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f2ec44c90fb5492d9de839a875cb0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476f820e883444e439690a14665ddcf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200349ced086f53c22b8e91d96c5f18563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a632f8d64ee7753ad65fde2347ab4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa93e5d5840980284a2ea6ea4305910565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0982e4334575191ed0e98765bcc596566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf772f91dc669098ff1b1367ae4d556567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706457eece343d0653e8aa2a3b04925568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74adc0b8f062f10f78cfa32eeaf1ebf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca398f61992c388b712ad0b09f9ffc2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2861781d1efecb178a6649173505f64571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7342d77f702838e2542f1f779c229572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020045d1a7b0173b4ef3acf7024d24251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db94e2d72802fa6ffabf8b770a7d7952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fb223eb281116a996ebef00648083c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c303340dc75a9c454bbc6685194278dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a74f7a89c10b3bfb647abd829713a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806c10b3fd7d9138a38502da602160f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b077a54d5afc52dd8b079d4ace3b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b77c2182fb260dc9ff0345ab5913d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a92d8a8af46b6265eff69a13a447219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a5a0308c7c331ddfd94d6d358e55610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd959c51dbd8c7caea3dbb28da363c0f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dacad661e7d7af4c70c5ff084287812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6398fcc3fddc2d9c7bb317ce8892f213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496ba729be941fc148be15d8d9c285614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9497cd3d858c33c0c530f5a23a42a84415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc32b16180d3acfa175d370066ca8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996775672d7e9e7c12ef229b82a248817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf41c043bc05237ed602bfaf61a96018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22967136c226a51aa1e97a4d0288b8f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0869e840f0ad14bcb4d1997dde641020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb106539d3fd0864ba2cfb24c6024221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bf779ed63f84a0dd868c490fa4d78522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9180aae03e527c2cd90b0403856b923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fad07a6e684777a80d539f48decc424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714d2dc7749d6957bc81f64e15b56d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017b6d038230fa54c89f77b24b88eaae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d94960f57083c276040705d6c336a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14996e1bcd96aa2913381cbbbe530b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db4692d1778a849cdc3e432b01234129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afa7843b6cba9ee2427dcd089e72c630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43196a772e0ba4d290db275311003b8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7f88b5ad5d90549ef48306265bce132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b5ca009e4fd17778b281e14c3117033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391ed46c0018e5fd10e0842128a6d0e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db323558aabe2e47c2d9cdaa508056fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438765de7fb09f50afc507eb61c4b5b736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cfec9843d2b54a52ccdd985042cc1737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb35b823faf2b4a5acc26023577d91a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f514fd364a7f44555dcc87fbdecafe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a03f5d9582f6a145d98218fdb74ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b579993ac7cc1a23a4636aa83cdca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085014273c58935c68c03df79e75b96f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29312c43d16d3a8e5105a15ee944da8143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5dd9ab2dbd9630830ad0970aa52ea944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640638e52faee432b849abdf7a8b7a7445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd010581c5967a7efbf3c328f3b47cb146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce17ecf6808a9d1dfa182a1aec625e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a61a948ee9558610855cb87ea60f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32373a8f161a62670dfca419578ce80449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23891b3deb74ca7b1ff5b6cf974d6e9250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838efa39c01999909db69c1f30ccce051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4abb4e1d5eb64c919129fa7fba4592952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d23a543cf79c8f69da61612b8cf7453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ee31005f9f45252bd308bc4b1399154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d2588e4d6b5f074e4ca92bb56201955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d390c87a4dfb5b68163f311e4636856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c3ae525b6ea38e68984ffa4de50dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3773b0ec13f4435234d078a11401c6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182683ef7f184954eaac882faece40ad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdcb0cfc05c57fcd3e1660b3781750a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208e57cbcaafc2422f4ad480760a21a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97469e4e9de9ccc2c5c02d675244b3962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c06b991d31f8a9aa119267b34a68363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8c45ec1853c732176f56a5a24871864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f83ca1eddac4e3feb87d13cee74e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f090ad3f63661cea6e9218bb4909866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0dc8ef57b1142e29b6f55daa3528567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a48b55c8fb2b43bbd362f1cd5951b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17fa43c5179965a212bbde629eba0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312363a6098156467800891893d452ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5b69a806561572facf0449c2b5f63c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743bc7b6ad08b512e02b158ce92ef5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a860bcc088527b376d43b270cd16773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c1ffb3a67993a5c6e1456877b4a3274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b511b545e45002387d0c90e45147f0c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3b65ba651250c5b4455b1d01d7ed776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccbd15cf92c606dce8e2952b41a1b2777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68b9addc7f63ebe048ce642a6cc8e978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff9f6bef9e622bf4475063e1510deb979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66889d48c6b205edc3a6a43485ebaaa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2bf3e6aef40eebe10cf2f0198a9cb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571e108acea047b21d458e7d1cff4f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d048356e906c504ae6c67ad7f09fe58f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477fabaa1d80537d6018a28656565d984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe7846e678684eb8d0bcad4a5df59b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a4b5009911b7f0cf80ef340319fa986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1d6eae18da662f0cdcfe5618de3d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec760cce9123990d7034240f0b342888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075b84c2bec332bf9f6d486fffea329b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0591ee33be5b671189ac9804c987fd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be818d74e066ae8418ad27a251e189891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8795c4bd51b5cd3ee56b124b2fba37192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5f9d3c0832b22c658f5ddb8b5598a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a404d2348b5621e40cda18bb84e62594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16baa2516c58564eb61693452f8cf2d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af2cfd1492c68338e510362b893330996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b64caf39e111a2a25c258b2bce1a6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f67a5b74a75c5eeaf8c32f812617e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0d314d96e88cce82b6a7739ced082a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c2b5a47e22f14c0fce60eac8f9dc8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69746b8d81065ca730e9ecf85fb88f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143f83ca3b7d3b55df8594f419f719c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f590352c3e8e345d0094c946c118e29103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628200223907b2d77917edfe920cf17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cabb7b7143f208f1df016e0e89e33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac721f87aadc4cc9aa8840b9cf38f2a9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e1fe0458e3eebb32c65ab5bbb820d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fcb31d47b4c8f2a9b348129a29a22108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a22d833008555363f17de409283cdb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906cce710efe2d62e86dab81c8ea1ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6749e5594b8590df61342a1d8aadd20111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402b3959b2b68416ecaa038657034e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5302a443373cab587f92d4c41b2d33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc7d6e41c01dcf91108a2435cb0819114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e565285528e936cf3e9dc847ca0dac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811bcdcc0c9540be7c5d5601bee3910116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4107de6db5eb5037e73460a6305c74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf420e24e326c18851ad36e8437bc786118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386fe50446de0d22f8089313952e7c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0b229aa613e65c44fade92d470b02120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93295427aa750656624a3b49a90e2635121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981b0aa0348571b56089e9e53f76315122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938318f5b012e717d3dd6dc2584ef7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7e8522b45434299bac6410a7dc5cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c715363953bd7c8f639c1e3ff7a216125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c95aec87e858834dd9797672838f4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a07fc6307ce47ccdff4eb2bb7b9be1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602273d4de086f400d604040eb117d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e87fcddfabe692941c68e78991b06129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e87ebbb410fbb2e9c5f4768e919a3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbad036e78e9f5c22f3d1665f29a343131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc956ef00da18462106d852053f2ce4f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb134f7ef89f779a4eea3a57c8454f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1729ccd2cd8d500eb7516f76617f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000fa126e7c626a14c2d1db64cc8605135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0ea787c27fc94aeba537c1e5d8695136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f17e826748a1def72b38a7d96bd80a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c9b61f69ef0aa4aa455a947334a88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e52e31564485b8a89424eb6bccfcf5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d77fe7469183cfbe6d8e2a366eeff140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26282d29523a6d5f5df355106086fc0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ceb4061bdb46f7260b0c5c74d7e9bf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0618abff2374b6cc40feeefbc01085c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d68142198ae8e1f6cba1c0d096e5c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9acf27e4a9981ea8ed0c23cec0234f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8178cdde6477a1e6f2731d4fc77e54146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6751da5730e17320d9bae5172cdee8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c86d23a59160ca32aa987cd2033db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051a66367e58c3e5217d957f1dd102d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfdd27e4561af1b94ffda463dac793150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0d949eb134852f207b8954e204eaa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb0b9426a31e9048da59205f8533719152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd88507836bc11ac2ddfb5b82aec715153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9381c2a6ff717761efaa6afe5aec6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e022effba9421d9d99a4f5df5663a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03cf83493953a40aefff88901b34d11156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344108e9639138ca30420897e0d47df157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c96f57d0e66ffeb2e801aa159142e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf3ccde8dc38915d06ff8daa2044c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d36cd28b13445157718095f41a1e24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b977985a1ea630d525685eb6bac7e7a7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5d428c7b000724be4d3b312cfbf98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c5c5d92b8ddfccb001b4f988854b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871505784e72a90fca264059fdcd5e13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048fb9633344358951270bb360caf5a8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e017b05eca1456994de14f964901b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c96771ab9623f6a2aad5cb607242e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9b1ad3796863494287022b368a7a9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb0152f7f0b9b6b4c1575c89dd7aee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645e225a1083134094a4b98ab054f99170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26ab8ab00b43b94d72c816283feecc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb116dbf5eb89ea31db5631303bdda8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd547e6d94ddb4be1baab0cd6923af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee51dcb4c4c21ba9ac66778940a906ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2002c7d585b1f4bf9d339aba8204ae9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc1ab8bbfd6242dd24c80e9eebf032176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d708fb38cd4e2de66b5ef230df86ea2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1dc1b2b5f2911b04ad55da8febe26178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c684f0ff35cbf786131c0078b8575456179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32adb5e868f1ec54118450786cb49e48180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6d485e935bdcba441b6bb2422c1e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1496980642b81126c6c6b328acbfc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf47787bf1e31436449c86c1fa7b81b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761c513ce339b420c78fa54b40229e6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6684cf917002ed737b3dfe01c8d42185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365b80ac1844b0649a34b30f74a48dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de13493e272f785fe9116a02455e2c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589c563d11f05bf8f37579f5d3b6bd0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb33a4c991f3bf69d4b6557cf1568ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01a33ad53bf5bf7708068824abb2a8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d9b12207053f5630c88dbffd49c92191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe45e2381134dde9426b2cbad487e99192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e4bfe2487a032a10aadb9a97c4ac1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750082d0426d5365edce5bd0a7fef0d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d7fada3859f03ae936d232ee6475ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393462af6e752fe20527bca4844893c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f6717785896d6412af2ed828a2e80197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba74863b19517f3d6d1d494d466abc2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e444559667afc46141277f546e0a0c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880d2b1201fa3d6bd0f388bdb8f7278200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbb4b9c491cd0117f663731b0c19181201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a220a47dd7f40fccb28f431e96d4b0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7a3a4db7558bd80f5784ce87462ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b23317e89db6ee517567f1a6233e0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc705392088c681ec2a2ac59bdbba8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ead2d7de4bc28221acbf25c294d8f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020176e325d4d0bdaf9fd8ba5811cc8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad443410bf095e72d254436c53354ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183e282c3da64199b3241a45fddb906209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8708daac742bd0b1c6b2f6f55871e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e870a116485c77439018ff8d8a4cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc2c153397af114f785d4616ec58f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267d7f6332bcf4e64cc1def9040a00d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7c991cddc237284ac29a260dfaab5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96a29c2952d22f7b235e60cf5f2083215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f9d0112f85fbbfbf599502ab0d492216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d610dbebc5d1a46d9c783ffd0602e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f69570be5348a860f814a979be7651218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b22427f0403925e892dceef9b0a23f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e05fa192192af7b727fef87cdf2717220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a51faff12085d43b14259d40f830b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387903d0ae3ac9c61c2d45e8bcaa91b3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ebceda5706cd7492327adcdb3cc6c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cab247acbeec44694bf638ed9ec456224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1f227906df74234d8596f00389f04225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aeb2a8daa82fef563b9a5700af957226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa007c03524f05704cc55c782f3a05227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb788a03f749a22dbe0e81925a6da521228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb190fd72be59af8938357f4e695cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad5f89432451d0b2e03c6ca2a1e81e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22294c0544050ba010ddfdbdc7f39d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68234e3ff3e6b6273afe9e6c5ec1de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb5c44af9e9a648f276c44b0b814e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8474523acee5088dcfda69e735d94902234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021e3514a0968bca4db803ec37c9470d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b779ac664e50d88afa60d6fa4df8f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1861063c321bf16bf074da656ab96e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbd75753429c73193132671f17dd05a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9b5a6e4abf3cb8f13663c91b3fcae239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3058d340521c53e4f8a433b166d04f1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d78b547a887291e2b89cfb53a9bab2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c1f28315c5d405322b4e631a49c85242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71710a33620e3ed95e6d5fe2a6e376bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ee06ba9e91d35c31ba386f296c920244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e65d5be1adb4161823bde7c8d74b74245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c069a9fccba340224a03fbf4372474d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43b4d3dab40d4b4d31778ecdb3ef78b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3cd106184827a2fb3be4be7f40328248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295fcdf2110f47d81c0cc77f0b9bf47249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b5f7b8d42292d1cc983ca05b9d67d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedce95ecf3c44fe4558a5bf95c4411a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2bf883adcad2d62076015633f986a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77db73b3d0aa750abdd6236c9f4f2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3a832c56617d2a98d9489210dface254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3fb5199472afee0dfb6387ce63d86255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dc0ed97438257f501769ba64b26b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e610f2cbb82e00afc4b250176e1f8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d73aecff1edc7cce03423f1614f4b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874ff601b04e9358a0ea5b4050a68c1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a243ebb5ba2c2bdb9bd57bdd0617a55260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f9e934b362c8d57a2497698678189261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2825e223c2735e8c3e533cefa8c603a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a3638b6ed1e58fa2f11306c65d579263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea493dc37f4810026c014abe9c46a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f6f4dcd1019f1be22a4a0705930c3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c575c359c6f3f81211c2e92489047ed9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ed70372e0d0f5f6493598a87cecda267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1019a36e6b7d0fb10323c8966f25d95268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072999609df1750a29ad4ed84abcfc0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6646ed0405191236d1ac670f35c286e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf0ffc88b07117195afe7b4e21089a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883a56fd39cb75873152b8336c0b01d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7cfbed9b36f659121c2613436ffd7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ec437d5471d691cf4cd0ab53b0135274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda051d1a44b7d2115eea9a60ca8ef1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2893a857718aa749d6e41a249ab90cd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c001f1edea63246e5e9948c44ed620277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdd253e90dd819a7ce6600359f787a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f09087f1292267696b3815b30eb190279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5c50960f1291d32edd724549288f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab39e24b0cdfb392509d6ae50bb3a7a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7260d338e8a99452cf70f065909c4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015e705b9c27af5a216dcd420783f59283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573e83a0255607be31b78eaaeb84b9c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a2cff5534c296aecdd58ee00731dd1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149894f6c12a02718ef9b46fa1ce637f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce22aba64ec95fc422f3ebdde7e405287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f9a4aa7901e11f1f9a10e478ac50e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527e21e54417395e22768d500f2fc5f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fae1ff054f635123eb07d73324448d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fe5daf31054a02b0242da05f5df75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708ba9997b6ad1e710429b48854eb99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b2328620aa2882ba50716daf873e1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3615542df1868df56ca61735cbbd3e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5382f8c5ddcd6914d0a46a114a714295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa895de4c2eab6204d87b93e2aa5aad296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858db5eb04a95df990b25a3dc1e0d9f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d48058e576c98083cd424ec30ae0d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607e97f29096286152466c156738923299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae4f861f51c6b016a6299226066b21300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1eb012ea93a54c08f8482379b4d63301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db64421b228797cbd96e01db54fe189302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c19b0bd3b053ce402a694d5d8f5c0c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a03685e9f1298d96f451b0cd32e89304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f066661582ee05a4397fa5b7ba1a72305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b86a63f128d2a07576901fbcf7e07306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d0096b4f7b301bd203332e3b29791307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd784f36efc01a137370ef4dffd4a3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce0f34ac205bdc05467df03fcf2b5c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ac038108c609f7daeb324b0959ce5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a6fae34a642914cf28c0ee65189db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39236462c3e91f4dbb5aadf0d0e0ad91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d670fbec28ebeeb43cde2ddceb762f85313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc77b1f83f7e1251a70e8b62014f55c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ea0b3be3ac9f758fa0fd2895bc6f3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1430b339b9456811bbd229e1978d015316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e946ae30a3404971f074e09373467317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202d3fbc4268634a3296e8903a3767c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa5cb16b8292fc56d911d5bb14503d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709e6dec3e85258390e9b3024af5742320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1c373cbf92fdb7b3c67a2d5653e09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2802d0ca8dd15dee8ddf12bf7b20c0f8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8aa8c465d6921d314aaee2a0c1085323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db87e746f5f652aec4be638a3efb2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1260d928b46dd7248cfd3d44faecaa2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d233a62988e23d8237a6755eebbb12326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f218ee80466e51c60c21d4af201588c6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23ce3e9fc852c1103dc159a25d931f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f6650f5a6d5117b75c65a29650d891329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0670017e18a66fa0e9d0480c92a3886330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361a5c0413b4c1164820b10128c995f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e1fc3358dd89d1c63b55901c34cc69332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb649ac9ed111d69e955ab580c442fe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1020450b384168da27bf05a54ec994b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b41501632a50f084ee3fed02164ca05335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dcbd50c594b9135a49d191864dcaed336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6c32470e199953464531b825dc598337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c351a9cd08903d4bea1838f565f2ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e30392392f561254eb58fbd3146a3f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0798d9cadc9743209ad5d5a02d32a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24390340b62f609050344403053d24d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c8c972e37cb995a1d8970abe5bc97342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21e06e090e8280b0fa49cea1051573343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22ed7316f81aaed5857bcf6f84ee0c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c035bb809027e1571652b7fc65817eba345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d041cfcef77b56d85b9ced302e7e526b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5620aa09ade439b22d2e6f8315e33b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380c53026c95d90bbfa9a81a0a23597348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30f585093bf0b9900178d7d2c3d34d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d5c499d1b70fc5c1c9490c27dc873350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71cd67c973e351d524ce784162af26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7a8b66e8c6e6b418e521d8e46c81b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84911a11d45d505926a85c4d32fa89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef38ecd8f16651d9382beee1dc2743354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bc7f4d15f06a44d6a2b62845bf519355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c7043f57169b73a51793f95ef7062d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd09b27c11bc787ca661f8291e4b616357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcea404439a8a8b58ca31b0810b3b8d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc87b868c9f2ab23fb8ed944eb2135359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fec400a18b0f5f4ce0c5df1bb30142360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116701c869eb6a5d817a79780e16a06361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d7051789c04a1e94c650c1629f694362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc7695928e0351ccc51f3d52920fa2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0397a393658c6ba3688bd40d3ce52364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9bf32c8cffcb8b1e524a1a97abf8e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19680404f21cfd56c86dff8d27d4f93366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8ce5651a77cf33e4daf9db30a7422367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9a4972354e7f8a133cb4f0e392e52368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce404ab142697eb72c16df2c9e752f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2fe0459a4e2ac613fb796e47c40d0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c72d5df792a013e0622849ade8bda9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85f039b23746ca11c157fb5ddf9f67372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58db5a0312781a5ff6752ee0568676a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e837e979f384b3707b271a71d374b8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1b4a6a8d185f207c87d50ceef519a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c53e3686a0084abb9bc156899ec881376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6fd17d25c37cdebfe7e5465814c46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf2aa644fcc9dc174165edc858a0f9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9d269e68e82773664482c469462eb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853768e7ecbd11a4642c21342f1dc4f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f080fd69298a1bec9d2c8d41aab381381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd432a51954a7073aded9992be0b81a9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39538cc173790ee7579b1a13cd78f8f2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7c0f1bb5faae97fe56c8597096c95384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d3701a74e1ccd88a1e5d358495d34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e198a966c4358c0e90f8aa00d1098d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f7a7bf54006c44d1b02ee6464d53c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bea2b87a482239434f68c04cc11e1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f1883c3ee4aacc387d9dfc15f4109389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3ac31e41ae9293e68bb61b479623ba390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9e4c6cf5ebaccc31a90b662768e10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451b96ca6ae2922685cc5e1dd709b85392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cdff49b9eeb1e1d8f60f05ab5b1c3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd7972d796a61d603053611fb267b9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2046148b53b1e66c505f115a500d5b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f88ff91bb9142ef46d7de3d9c388b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f225a3f14d6532875f3c34222772014397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eebb8bb929f5d89c1a69cbe52566917398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd4e96220937f2c474c870545d9970399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e46f9aab1925c054eb286907240a4a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b851e1f37a84dbe1315c150958273d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f74b4c5c994fe416fcefc0b07ad48402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5571d0f437b1a6bf432739542c418b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73248a9277a73fdb6595a8495c7124ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c1384664c13ae98b5583f855b3d5a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f1ff13822842fb1739b8d66a3c2e8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54cf5285e22b5722f25f86852a2fd8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bf13f86adbba803d5c9df71dedbfe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55c8351515399fe37cc62d3b270c79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661b96941f96a623b7eff1ed305bffd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95085715bce6016488c0eac57b660a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e11b5d3311708610ec0c739776e0d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef4f051f4bf1a7b47375c11b80d7d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf258c0e21985e74387d568c0de71c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c683ed2327f12f8fc6fb0629df537415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22cc11cc039801e3ed64c93eb2ef2ad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b7fb437f160c83a0c2e46caa6ab6c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb400bc7b945e95c1bd03629b7c57a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c29098673115da5004af2f46988c17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5ca03cfa2020813ea5e68937d72ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f831b2156e68e85f2133eaecc20f274421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0a7fe23c5faf592f029656c668756422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59604e1032710b3d029847b85fa396ad423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6556e3b5cff897ac08c99144d8d016424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed41ec5051966ec82237b3bdc1eeb39425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a540030e0a4625e144eee7e21e6d4d9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cff00511f30aec3d622a4a543b10f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92290972f26080b075982cd7c8fcbf4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0994b121c4444fca5892e8eff0b1382429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8474c972523b3ceb85c3eaf41d876b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12eff58777e0df94fdd21fdb85388c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffbb88c81da0201713a977e5b7fd25432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf5786fe05ce478ff96768cc25df25433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f31623afe4af239fb167bbd4b28f47434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dfb4f9f71a1fbc11887a3c32271ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7719e82d0e8554cac9b50e83a731ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb1fc6c3ebb8be1ac721bc7d95e21bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07d3d897bcbdd747a8ba394da48704438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c91c0d0ee1d776414c9b330a3c03f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6bc5aa71baa61928fe3661127e652440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b214b453000660e8a54b089b4179cb1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e67fb1915ccbe068462d2dcfa33b4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b7e843ef62aae470aabf851ba2c47443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7a86d916304a44b7b4460b9914a21444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61760030e782ab26f314f750d51b2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2338851d77d8f080903636a3977756446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2170832242bef48a06ea509d13991a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889a92b7ed7df61bf55cede68639f30448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4966f286dd582b36822da931902df449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652ceb208f3ef7aeb4500aecffba580450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a021b01131e0c5dcb55c8fa0462946451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd95714edc18c326521f5e0566d180452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbcb2359c44de39c05c185025619aab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7944ea61b9724c95102b416b965b002d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2077e79c701e2c55009beda61740f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8229b0018e0536f5eaad3c2f0e898c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7158b8c5f12c0562b7368a457c7c82a1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d735204e0919052d4c5fd9991b53be458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f3390ae523c992846578332bb957a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5591e9cb9860704aa6ae74cd405f6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c28953fc7f128b8dbffd6b0712b16461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3c68ddab5f6d0b47e522fd8f16297462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9de415cc34d9ae2872c803c22b702463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436706f33464286483dd578bbc298ddd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d39ba4fc617f151c58ccb55c084b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6ea6dca09b751be5b18b89f7511b0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c817d1553aae82000bc49d0dc24ecfc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5411edf03f6a7e38d2867a707bfe42e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022d0f2ffdc1a311682bac3d05b222c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455f7c3634b594793a0bd682cf334f6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f1616d9f4b761b75f00e08db9ce0a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fef3944205007e295e059aa82df627472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f31efde08599a9ef4bdc66740b1a20473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38bb5b9d6a1d3b7c0a9dbb8ef4f1ab9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd173fe49d6acd458bb7632b87a56945475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8125193f5f862da3e9ca1bce6f8d2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bf7c89ba30a0474c83fa527a0f1fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9540dbf8891e2c0d674d5a9b5c47afb6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d50e22d299c11512a17bc187ea41ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f407d4993ecf4aa37153e3b86f3338480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3c2df77dd24443f088215641072b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7865321e105812d36bd51efdfc581482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a7dcb14935118a60200fac55b981f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648bbdc3ee085548348ebbff087a5c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9329e36f6493332e728b056e9f34207485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f0990dbe71781ec71d00d3653fb04486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3429829c4e1fb01438d083daa9fe760487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cd9d509d531072f9050e7e9d495cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07266860147ea3df5c6021bd06ed9399489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb29d8b2643b2ba4fa4cd4cc4ceafe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892054429b06729bfb4b9a11cce366e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba6fcfe9978ae94a7201868586dc3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da75a85c2d58100de11af875e1932e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2729b4fd20b445757a56202e5c2ea681494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8caba1f93ee82be74afb1c058503d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de4c6e3c3fb121d07f9221622965d4a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174fc223b4eeec2d999ff4680d7a015497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9305fb52e47feb23b689b54d452abbc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae4db828fed4298d1722c7487823ac499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511369d98ff92c8d3ea1d020057d036500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f84be96144fd8d7b20b24119767b4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5f827a56e1f499bb3a83fe614a31e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7331e4f81bb6195d4ffe94b46a9d9a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fc979ecb7f2e8933ef63a90660600504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee47d2769265085e698901b14221f8f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7f92397ff94dfcbd4fdf81832daac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5702f59b5b6a9b61111c1b8b730a7e6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7584fbef2671e9625a225b13587d5b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcef6111985a296247b7ffe933e7ad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edf2b70b1ffce2250bc87aa04b3ad3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75bf524f4bbc2e5779e39160b49a1c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc40600591bfa1ebb42d9f406c9a355512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec4372e7c6406ea50b15fb1fb55bbf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de8338e6b3e4da3beec82969071377514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e83ed48731b1b22503c661c9ec4360515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b080b736bfb65e1f7c20474fa74270516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a5ba5e1de9aef785c34ea63ad3bbaf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ae0b64403af23b6caa29b00b95062518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4751b8e7ecbfb0df9495a3f07870d56519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a65b7109264b9c2dd8b2d1b3b6bc9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c7118e3da580469905439fd4868d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64de9ce739b3d5bae1575a113c02130522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f772c1b3c7134a9fd99ee9913e00a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b04e8bddc15ca0c117c8436804c3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4faa8052067ab9f0b62058571ca2ec525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187385af9cfd1efd3ddf335e2c6a10b8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ebb75c385da6c5e734892e94574a4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3a3f773908039ef22625612633ee7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732304ccbe0118ab7d66d93527bf68a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea73a0ebfbef2126dfdd8af7e6abcb6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b3de5f67356fca9031b359c1f82e7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6ddc88d6188ba05b74b0cdd792c16532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dfd21a0d16d85be12e7121bcd4826b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07b2a3f1412c1b6dc1d7d7e064b66a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5a00392e827853bae268ca0df0db8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24fd39562949b7da88f0d92d2dfdc2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b481f5a5010ba67f8bd6b61a9f9fa49537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db15b9e2ed9cb01931ae2a3edfc7449a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe913f1c65bfa5226a8a57c7ca7f96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34552d0e80e559de5c50633c696f35ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7f6f9af84a02f464fc1be55e643ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847d79e397390258ff235956a82a8ac3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73580927f683bcfb925aa0db7556b1b3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856b642ae38ca3a7110e53b48ec6d72544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b0cc95f1e2522485987d135ee24a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed385790c9c2054980947f9065ee90aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6a40176e8d9256954e4fa0fda075a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57950a78edf42a66956f184c5c3d25a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cf82fcb742b8e3f0ac956619a9be42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846aab3b798d0febc210b2582b629a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e82efca437524657c10e4f81c22af551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fd167ebd25d0eadcff336de059179552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b8ce543fba519849ec9f80391aaea553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c57d5493c0d35b5553ba8bad4b80d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd651e07b97c646dc9da6f904a4f7aa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99b49b2adfbac9f67b30df0b3a25d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3531c7793acf34dead462bbb33a1cfa0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3857f8fd78d319935f3bc9f1aa60582558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b045c4a03649d8a28ec951ebb557b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7cad80b4f833223b5474dc53a0ceb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2dd7ca9693506011b076ca7b98738e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d486fe4918dc4d13d4362db0f74806562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e957509394eec2f30f35731ccdbb9b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33913d81370fe862740bfcb14147a70e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2996b1fa11bea68983f54d1d9ac770c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84cee1245ec08f8e1c8d78cd5fff95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c50481600142565d899af222cfa89567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7db80dfb432182038d040366ec1e1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325056ad7b8b0aeaccc276ef01dfde1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88977e29b223383cc13023b51e32f54570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09edc331a704cbb89ed9d6bcb0e2cc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985b10ac8ca655aef74eae2b45d06ea572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>