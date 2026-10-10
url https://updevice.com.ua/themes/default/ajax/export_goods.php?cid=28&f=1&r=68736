--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3de79f06bdcd7b5e721bf7008b597b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e15addc863e032513300bcae6c00e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf21e69444ecd84d6f1a8c00cd7516963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffea7ec8b74617da62217ab8a80ac504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294eed306d1b9ca075ef99c75532b3a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd4dba19069082f16c34a70c4a6ea46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9b2fb196fd0dcd9e4f447aafaa0797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bb3d7110943189689ae59b787e2778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d08629d50ef4db52c5859842b57a829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde183e3d96e8e325df684276b9d6fdd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b91387cb244c1b06b876ad36f113d5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945803c03440cc684229c03a0e34b81f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78b55c165cc6e403913c95e982a67d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3433917e5e70599a93d8d32177934814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6508576a4539aef14d4a2e81714d1e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850afdf093c9db81c5c1e34b7fcb5a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947b2f993704cda51e7d870d611ee0217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2f311a4d7f38b18eeaa0e0523def318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ca565509fda8eca6cfbe3237d315c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7cedbb539fa5eebada854efdc4193020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91d35e2df93a225d99ded245cc2f6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1a7acafb5d502f3b3305ea49b244e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3c8e9086a4c0b0d60c9f289854f0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429e7c8794dc33c4427da3ec289611224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569a61030ee1b4f3d52740cccb17a3125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a148de6bcc7a570d5e915c65657bb5e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9373b9b92ef2ee3f0601257246f53627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8463bbc03641b122dc84ac265e9848e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb89900fd9fd69a2c0de81623afaae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc4af6f9284da8edad7b1767aaf52630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2860b9a77a07df2df11ad3ef78637331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0749318c01fe181374b64cf36a0bc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bc1f85aea8533893585aeffb44a3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e6fc5fc22d2aeb50b9974a633891f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee4d6a3caba068132260c76f72db2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe31b61709ab8da04742019742a47636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a84d438b9c8397a32061c3b4af006737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772ded47ec65c35a20e1918b7768e4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e26b81feeeba4847314aa66d07de5039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1072cd0ed8f009be48d2155acfcf2f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef90c53a100d5c8d008f500395b0a8141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391e9b21e29f34bc268bd420cb39a9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3234faf52f542e9263e12a8a4ad6efd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39570286dc729982edfe16da81aa7144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fcec08e72561ae0466d40b433cc2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0153edad7a9407fd15e894216a61bf4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3c412aac04df8dee645dab224f6b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420ca08eab27e551727f9480004bad0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33700fa388dbb59479df92c39a0b9d1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979a990af663f985124372ed1dc3e3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59ccd32620cb09cee6c2899233476f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dfb385af084e87b7661a08b4d9cb152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127931cac11e6f1b7554f7d7b78932653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f26b78769576760cfe6740a02284bb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ea6088f2c4fc3f919153ccd2c076255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f27a3f703a766f76a3ffb4efb063156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e1a2287226ddfa7671ee0c95ef5ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb578c54406fdd264f073f6ddf69e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c84fca0cb224f083c4672fb0da47f759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b242b0d5febc82283231d619a034f8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9ed0069df86c03c3baafaedf1205461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd855e4adf7279bd44019663e016d1ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6c9e862bf09f977a65211b37b947a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1641f1a78a08c32497995d7e994700264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf103c6ea822b7ac5f83d0a2acc38c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0ce375e705b8187fe5e92d6f46f3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21e8a08a358d3d8718a7541036cfcab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d543361a106cee522676f692dcbedf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866b324bf6e324aa20a3d45f991bb1a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f34e00b0341b76f2f629a1e83d4ad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9387265546918d0bc6113052dde50671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178fb0f5403bf20d1b42675f048089f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457f771c31321124da1fddb4ee6bb0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42395ce5931e4d4f83bd6ae061ef1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d587031889f1915042d8009351ec47475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bfe83f7198aab84c05904809bb93476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac6528b025655a7d7c4f722c6fabe877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078efb28d0bf3b11057b0e8b05d6752e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e191bbdbee6f106d961a84931370b2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20c4c135f7b64e2742f59c40df501380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851739e04200f08e4b05519a247cdfe281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242622945806a58a8f477aa70d13f1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54872ed53656664214d317685b00843883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1831a174bb51cd0a952c762b6f7974884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37b737f01775ac47145cf0f7acc68e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7d59ca55062aa55598beba7b597ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fbe82575665dfa3b066d7b9f9c221c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed741881b8779fdcc082e1b4cd4057c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf3c2dbda0bb001676cff38263599b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9c7270b49a30821e22cee9192114190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7b4434b9542e772c43669f27070f791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcc4e5796145ec0511db12c2aa198c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e40af1625c8710fd161e71870ec89193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb3e3d1d189cd870b75abe5cc8382994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d49e09fd271e15fa2be13db40c425395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faa82b8b1e645d5ca16e80dd83041596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01566538c5547d635cbc1037c9634b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814cf196ccf27b8e791e5c4b919d3c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e88aa2aaeb1a8c4f43e79796bb602499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b23169b766f3d3b30dae6be5f7d1b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a680776381a38c4fc6cf176933c90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce495cb88130bdb5b5cf89f56b0a69f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efe47fcbe7cfa2149efa01473c3be6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749e00b68a63f571860fed7ae9946a0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb672c047882906168ef824e6b8bbb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e871f092ca7c4fbb803d9319b46b14106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfab90b9e008357ec6ee8e5101eba3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ba9fcc2eb0cffbd0f0f77be47f1fd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8a9450415b427b6458281904a8f84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2f0cec899dce0c519bed89139d34e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2f04288f6e42d70ea83dfb7f52178111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9bfd3162d3160195de7e6fcfdec66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11852a86ef2ac15c39c3eb142a2fbfb2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd95f14943d8c3de1dd623e2a3680d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2594d0209014b42e42c0e8de9502c3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4386c9ca01cdc148a3ac19dfef17a34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793bc22b4057a9f05d55285c08ab9c1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5385d118326b445b40e9e2efdde33a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e3a7c53b6eef7206f50e76de56f30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d3d68120a1a97f9f02952c2c8d5bb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480e78ebab25f3d2a420ea9a356f511121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a200d2e06916ccfa4dd3ea2fff504c71122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1d39dd02b67d3ae0c2ad4f1a4bb01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a58eb02a538a13ed38c720eb6760b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d27da1985bb4db680d074865ebc92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64d7201b300d8bc876b769d2cbd0eee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e639589dfe24fc84a8cd1b0f032c90c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe55e80408dd162cf8772baf0fa175128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee357908e98450d83f4c1b36386bbc8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f4ad9d87e41442999ad0686253781130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436ac4d7e49cd180e68272d59d19253131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef81e84ce896ac0cdc41f77ad1a81f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f393864f2585838c29320276ead61e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6e2b91261772309f6e28c49faf193134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145e55b63320903e5273544e479e4b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04446562ff921590d338862499ad50136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e506a6c8eb7ac11755672a3c539383137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9cba9da8b1a845faa2d68c6a388bae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14281eb569684134acb85d04f7006719139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f3bcf1f27b32d1a2ece1e3f51671b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125c5b9718a9943e9d14d9a1658d0d8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed38e05adc2ab81ad1baa478da91d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570be031f3e5149eedf22453a48f4609143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340be1de04cbf8582123f978b9f1a58144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef60c78b38fc59faf4914adb6f9d01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6fe9de52d2da4dd0bd7605e8ae5ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b75b0beb1022db8e9284cac444314147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcaf58d736ccf6f7bd5df6d7ec70577148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec3c52f89a2707bf19316d5a6b4266149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf82782220f2ed6b6bd79123061c843150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40c4974bed2a372caa847490fe3371151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92f220747b5346a749ffc23548f6a6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165606a35b16ca6ceb321082900cd929153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce88eb19c6c169e6f8551fe37d44a77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659c2d3f265e8b74d4adc7ee9f696c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64f76f24298c4ec0e3529c712bcc05156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6adf0e4a90c14c616ca92fcb5ffb84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0ee3e3726930e01bf1e35fe7781f2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794a38057011e78a4336ca13da27153159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac76b3a5f181676bbe6e0142fd21d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33c7d3cb3ee51f14115498df0e490a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a83188810f150e84673c06095df19a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cafb70b556c79918ccaa205d23589163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e9df81ef1c9e364064a39affd1429164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84569bcb27b9b2e3a3dd763d16650f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935e92cc1e77818ee106b8e7b6dda87166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2843c3b137107122f6023aaa606b2be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b582a14f0e00c6b8d7a8cb135293701168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee07fd1ea0cc7fb18108dffd945ca1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c808b7a20b6566729ddb1602e9f3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce926f983bfe2e48c3f57ed292c18d30171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1178915327b3d2df36a56bcef55e2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5b4dd176d4239cca0562b1e54dad33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23992d83c20436dffd60f3fa1cc29d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948c126f6fb428983bbaf48db253d6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72760331387ceb96d6ff33276497acb9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207487c2e03034438c961d206dac897177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f80d2e2b954314b910a92b01be642178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305dba48a94f108b758281dbe4e7b39a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe8892419ee5b3cdfc95b4f831bbe9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f52a1092c59347e85c95989079b4eb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf693c428d3d459be7777f35ac424d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed8f6f9afd2ec7a008d9ac088d084c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995cc9ba57ebe548ad304c3fe07c797184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d3f24a28e5bf7fbf7d09429cdf3f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d222fd4eb8e4339381ae33583d46e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e39839abd10d6274ac7f80a13dad207187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7798009b2fdaffbfa8ed78560e7b51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d91166a5cdaf40d5796aabb03da42d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f400f58c0ade6ba5fd9c4dec73e89190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c1217ce8a200cef38d47a5151f2d8f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7316a8c0b62faf139eb09518d2d84da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7139433041cf962fedd727233eabe6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123d42e8eb15b418feef49b1d9153fc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f83f47234ce59d3b451e3ba5a7c03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee03816408f4429472a279e072bc24196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914f6cfaa35b1733bf08e08ed12548d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10923b1e819332012fc5dd6d6a2cafe2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507e32e6a3a358a10ff38334a6470305199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096998b0025f8c036ac4a6de50edd31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea37f5390ffe315c55f5ef3733d4f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3887960d7c5270a44444bd3643435202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc00db05fbe936efa01b07c695293e3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e8d4b887e957ea5ce8fd10613a72cb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ac952744c9dc3aba39fbcd8fb4b15205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872247e52365d645963d6283601044b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e75946450bc35931fe7f11bf9d4eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc5b82e579bf98ac76b4c465b84a7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15484a870f43c0d3d70ddfa5a99cba46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110422da2a713f173169045aafed55c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601bb7e913dea44048afdddcd2252e30211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c978e43f0cb387e3b86394f422aad81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaa4c8dd7df600013487c383b2d5f5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaf27e33be08516804b560820ae8d6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df20b348520071303111776a056e8d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5671d559382a450f9beec7d130d5c26216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2105a1eca4af17625a9b5320eb3cf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e512949d4582ed48385ed8d6b7a394218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3eef245f57f329037e2a38ebe645ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af95ced9d80f8f3a7ac62635fde54ef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bb9c3aa63d576de9a621f9341c8a50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70353bedb92f0b683deece3ca8e8cfa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa295592b5a674656e8664a445dfaf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ac7f2190442de485a462983111e24224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577ea72e91d22c73017b2cd8ac1550e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6e04cd3328f2f8d33a0812aab1b8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d116d336cc3d2d8dbf75adc05d2a3f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9424cf19722b4cdae22d9afc21e3102228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57b0f5c8ec28a895cb61bbc90be73e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473e013ddecd84a09208c613247ef36230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d2bc6b0ffe3fb0645861e862393c8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14c2a77fc640b916ad61419627dc181232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebed362443fdd4a4d7162d8a04ede5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056950febfd5e028d1f767dc06f5f1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec7d38eb7cab7024fac09ebdf8b44a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1599fd473ed5d12ce7f5c3408e8ba5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9de98077ab8416952087c8d291f26a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f48c086aa6b0f90572e6164f863d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab165b5e8a995c439bbc6af4877f7327239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd3a931089f1b77190e57ae13135da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d191dc18c0e1503c749eb9c6e0843c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13107e890d24a516d46e5ebdb08f780242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fdba89c38bf903242fc2a709148c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6226ecac1f4054dd3538d63f7c302f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78930530c3e95b6c5ed1af6efced9e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5bbf34469c5a7ce9fb70724d4a6ac246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1758736c5fc692dfbd4bd41145dfc8ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471679c21a9a7441746f85f89064e49248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741aa5bc1a9c5e4cfb4fa2b01aab549249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdb3a269fe911c341169336c3779ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfd395cdeb44ae95c244030aa9387b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398b3c5f321ceb7f1b9837bf069bc72252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df447ed15f8a36ae2655b60a0585672f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636545cd69221526f3174f6ed11d0d66254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5cc5bb8089080f2c04b6c13a8a29b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b157346df329aec3f5a86135ba27c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56138e6c823482f159ac719d05cee8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f3f2413e33000abf99a220978ccd8a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd607b509db8366a9ffeeebf1ffec2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61853dafb65f2b0942e94d781455c8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb12df82e458bc3d3465a2196b06f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7206bf5e06774a7c691277bf059670262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece250a055540ec029dacd811b4c574b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa94b3b498cfaf1d180f52f17704a3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926a6077eab123f9f5f52e1541db55a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118321c36960d9321161da8a688f6f4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608baab54d780d60f8226b5c093f3ee267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb189600bc2bcbb4e6bb025aa20d799b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904fa71ef84428efacef292a3c78cac6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d1cd5865957421ccb751a71ed8704270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e91d7dabb925a3623c7dec13021f61271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f02d96f7daf795601527c60dbfed73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9180060f236c29034b28729d26fa85b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ecae21e6a0e2b8b7c0a28d7cccf05274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41babcba0c25c1d9234a68f458f4ba7f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1e1e8b6379d06f92395fa824d6578276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79600cf51c70eb5982259e3b46b03624277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437b349a62fb767d89e48a1b9a2a1e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a90891f41e620b39e7c8a89d979c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764690c66475d69d67ffa51f1f9f198f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613a1ed3dc80bb75c3efe6f715b2735281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae354825dc6cbef275ac984353d74447282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63eb43199cfa8717dd63e7f1c6e36df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eac32ae3ec77e3730a3550c39d05fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819c38497292647cc840ed8df833735285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91728dd03dc45a53375bdbe80ff29224286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518c389d7515b32016fd1edd91ef63f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e17defcd10258bb168dd431d7cf02288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c30cbfdb9f23247590fcc7a3413d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e62e58fc005afd31aee7cedbd37d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cf2978e89d856e0579d89ce74a565291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d31d49df51afb6989f40032255f8c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebfa930f892f13301320b69883a6ea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be843e0ffebe0bd8e508c55de7f2896b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40909690d0dffc219cf4bd022672fd4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137602d81a986ce3cabfd0be844a95f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd60b56923c0b3eb764ad4c35f60d0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10304d48311deb567457d0604116ca3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb51622f0ecc985d9c6985dcd2232ff299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357c73f0a433d7c1888102963e3fac3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6030c1d6cfefe3d0357e7c649735e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76159a570da4e52c9e16abc715a05a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163153551282532aa7c975073b01313f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312c8fd01416f7b38fdcd38225db46b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f387dc78dbb36ecaf20325f93aedaf1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23183b0020e5e36e1b41fecf9b4e6e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80d1ab08a6f17160156f01ffd32108307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c17ce402c73ec1f68e1c4677e4e28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f01ec8dcac554b951ebac2dbf240e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0db5fd0f23bce186ed91ee32d0774e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce3d3403dd339eab5b323ae3908c26311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc92c499082ff7549adef41ec0125ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17085505f003c19f3f22119f5eb831ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f7ce8d75a0c989aeb438c43382146314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b350036b78adb3b9e050bda8d29d0a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8d4b1bcdb3493e51999e8b856bdca316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed82d90956297577f50bfa5aa36a39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ef126733ac849bfb3847d02ad965f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754852b7f8d5dd76a3f6f67f24d0f61319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148c6878fd506fe297b28502ebc34d65320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8bee0d2b5a2fea6e73b07789dd0db3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eea471298d90ee384b1077bc4cdfd4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe7690f71b3ad66963425ba76bbe2b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347e0be2beb08d8839bfc84c053fe918324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b72cc37b5780e6f63f364502a514b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25090b6d241cf9b62774f9eaa20d3a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f769971a011c413b179fab3df087cc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faac2b95cfd079573137a29ce0ebc4c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376936b9c90ddce869d1a7bcf160879e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d0ffe6c1c3dcd238b1b7204f4c596330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff438c7db1eb3185ee9c648f6527b0dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd266a464df5eee32e96b5ec325aac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d188f717e01a180458abfb1a080b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5dcb9b2975e67a905c82733fd27b55334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cab5ad28ea0f06de0dadc79029bf3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8b0392ebec08dca14b40ee56e88a9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facf70079ede890d0f1bdee22a4c251c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c11b5be9c3a4d3eb9ed330d9d1b57d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9409fb9c82f5e18e00ae560abc4ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e18fe8f68c894b16e93489e2e7e1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193f510ed9566c932632320edab33c31341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38448f288c542cab0409b910e64238f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd38beddb41d47d77ee619b9adc9e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf8769ee32b743a356e84f3bc24493344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2ba7cdb3670770677cacfb8862a11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032971d006f1af59a3230b96489f694d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930e5767f1624f59c5ef6cbdd0d025ad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc56b9ba151f69292707cb84d99902348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ba69498c0896669937f5936decfc8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b8abeadcfd91d4c734dea0098cb02350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200c6d0735dd9fdbce00275f4104c22c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad06652b696b6ec7407b4bb59c7a10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121298bf64251e7e7e9d49365b28cfb7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0fa9141c615e61c6b18880e8583eb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a24667e81e1a8b8ae003521bb3270355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c9ce56c9a124c498572714e4aab6e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9ab5c988a8a310fd028f1fc8e160d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae6609e7f7452fee494c9907e271c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46df065ec76b67c8156903581574230359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a730cdab361bcf8138e1a81d26c69f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372b195dbaa9fbf2b6b7a08b8f4fc45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523754d5d5f78de658904da6482aa3b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999a34596579735ef936d8f5bb0a655363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c23caa3af530b22cd1da13eee3a92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4593d4ff90ba3112a62c5bf022386bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe655456f7c2ffe32905d8b8cff9728c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbb762cb730c95895d5acaf5250976367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72d5b1d43e79e11101874f1d343ab0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1010e45eb322483ef6bc164ce9edb9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0d18d7e59593f4c4c8e5f4e851bdf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c660034701af31fad592a5d8f173e46371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefb424820f701354dbf363629b9edd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163e906fe1f1404d66a9ed669da7d23373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0f9b7c180cb41be64fbbf54922626374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587de59e66a4c09c6b74f5df481f9dc0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e1be714d07f854668d44c54d780f4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c6fe1b942598414aeb7ec7db24467377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e65e1b0b7297493c61c7713e1f3395378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27d370282355e1baa185d4acf0b113379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582df68a78c45f393c2709212f78e50a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651eafae7588ee382f23fcf603c72a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ce680c4929da0f97efa58d543f567382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1399ce60c4f278b46bf4acac08b34383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e11f226d1859963b71f1503f80237384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5090e5be6a6d32a05a70b2b2e300f6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aee0b57aca87f32b4c4aeb044ec91e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee75b495f3d20ef0385d1a601f9594b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b24fd1fce14d1c795ca25bc77c48fa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6001cd4dc3773d8e09b441be17ff03eb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6a934a4a88153d8738e4fb26e0fd6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebef318ed400d1825bba7eace3c68d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b3eaf4d53c3100e92fea8efa96d22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd0c2d90a35411fe55e2aa6e3b6ad6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cbc4c2328cddf80393090bcd7b9c2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365622a48f2675df2ef269ef2359f24395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf479f18ecba684fbe88ede4c09d242396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c6354b85adfc91afa50dfdbf2b6e7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b723407762fa7dbdb3767e71e49f41f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04b1a893067ce7affd19013623361e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb8a4b5ce7ea6104309e31b134bebe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0b2a7dea0dc4d83784cbac85c5e98401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223456cedfa95dc1827f56e336c271fc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fc944158eaf455987602f02422a827403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79a2352c23380a7a4d59dd37edd56b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089a75e68a752122390173572dd0b18405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f97c6769cd9d7ef1520cace5f18ff3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589979df1695acb5b12074ceae11db8f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e892d996bbe1671e6eb9d658ed51b9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1a538f9466d572124cde1973d3c64409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebb05e0712407b0f2e5e6573de9e79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743eb5e942a0ed382ddd54b7f3ce4c4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20323e5493cb016173ac3976b0188a4a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fab66c5cd584143c295fa467f97126413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb761144576f7c621c71995f5a1376e2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c61433504ddefa7ad947fef5324d8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c69d4c05103e301d9de2724be7292b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347890351cb7451331fc6b5bcf2864c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec426d87cc7615f8b5957c1a9ad92b5c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1073337758c41621258ab76517fb722419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7052b1f01ba343a45181e7b6353671b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8815c5dc7ec071b09240ca21c3695421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd27b0bd77830d77d6fe6e16a06c01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f205a4510b86e5780fb8cc6a6c30415423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ec5423901163a331b1229f3ca47d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1effbc45331cfdb10d5461e5f238a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed83e11d31f756e4e9d39ebd6d74d2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d0eab9577eb47e95c0b7ecbdeed25427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ff768dbcb21f24cf394bb8b406a53428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c36b5e8607cfc8c51c149e025fe8b7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542ca1a770bfe97369b456e38f1d6ab430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4c29e6864d395f5f5e2206f36f410431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca1a236b03925c53f49124f267719b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e316083cfc7fd155bf75bf07fadcc0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefa0bb2d84b32e47502a46de7a9c50434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceb26d0bca39130dd039328b2f2887435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7662b8a7d9ed8be0dc007d6bf8399436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67c0beede5119edd482b942b88999f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5643f914a93e6636da7b81ed9b139438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594dd08559c5b5720cc60985031d23d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c9ce31c0d44b0857871f172747e67440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b19eb6d5ede37b73330267dc898e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffa41a34c1d651152ede51c60b46682442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbdc1b43e58a905c99e7d72f903dbd4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958ef1e7db0461b34eb75b47d5ca1e42444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db7a60cb338efc1e1bfe1f7af15f9c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee56c21307d1b203a9e95ea16a09edd6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f9252105a0be207f73cff0cc4fe6e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5b00c65c591bd8b2840a350fd84d2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1a9f6e608730f5845b9d39f5d7e1d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddc35c9061c3ed8612ca2bc9cb7253450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919df51847ec5848f754f96dd4ff8d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3cddb5626bad998e71fb3d44e9b0c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf067a5da337e75452f5cd5a2d69e92453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6081f14fdcb7aab0e17a31e029a35ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04445729b12c5a05b699ef2ce64dbc8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25fa7c6fff8ccacc942e98a4990acf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c55b30c731452a244d8b339e816ca29457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e0ae36f8e9a427a1b102635ac6f04458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5914c89231e9b74b96557449824bdbb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1994b9637c14493139f6d2f82fac91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297dbe71b7483f19b6bce6ef5691657461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4882aade3afd853cb7dc0d9148e060462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100997f1e0d6f830023aa88c5d1b62e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf547c7821bb220624a9a99bc28110f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d245d8573894db3ec03e31df0ddd16e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec1ba06af4057b5fa712b3ac81db08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a23f75dc882b285bce06547cea6df5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539694573ca1937710e7fde7d883288468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddab62e447244c7c4ededbfd896c676469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffec26a0db040baeef424f7d11df49a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d0fe63522fed6f9a8145f1755654c9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44358e1c3185aab2139876b768c8cc1f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83783e050502b4c193d7f550dca76c26473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836d27120c8edbe8bc184b02727f58a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7dc7a814ceaf46e3679e21ab90595475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d179adc8b831bb2dfbe98fe2b43eb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdcf59c346811a1fa17b795e6e9ccce477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828b84907efd254e8e86703259021f4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27379bcf3b2ba4e9171bda2966d9805479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428df8a6b4dcaf4d8a3f2e204e58ef0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f357b34c31b26ce368a0017cfdf7471481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd147859e7d415905c1f68594cb2142482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d978d375332a8dd904c51ffce650590483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6bb112bb39ed42867968d32982035484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e565eefa69635e5308a2a36152e02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1532518bfd345eba5178430e3cb53ca6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fc17173cf4096e914d783bce76dcf487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb3fb8a47ae33d33032f4fa28e17bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc126c7c3e61dc1ab92a98cdd7948f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9d39e90716996a2fc69f2206496ad490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11102bba32e8b7a98aa3143e2634ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f00492b97cb306a92c8eb6dce02bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb9d6b353edf4ec9bc1447dd1e6504493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e8549d15447a296b4765d86b189a4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557ad09ef8292ccd3d13cfe912e83e1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8c679bb8f06abce9f75354af77481496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b96f59aadfd4c806683bbf86166121497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f511af4c429793a16138df0befda9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632637c344b4f35bb23d142aad39a3e5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07c422e6b8fb7da046c28c74c31bd4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed258b6830bf0396c354cbc2f3c8f52501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afebd9d122d760095e9f7576d56062f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf78936e4b60a1581a81e965ef8a041503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277eab1bd61f25e6c1f5fec9d57e733d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e741d5aab76aed06df26173dc46612505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66450361023f662e8acacd749dd152506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9680ce8c84f984553cb5aad014c9a39507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189f2f3cc2f0a97716edf61a3b61bda2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2767b1897fd21c9ffe4cc2265fc99a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c8a44b7d28cb91a2e1fd82215db96510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d471454cb6f635aef6f1bf412baaa9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ea26fa5ad5846a643afb041d0c65a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3895ea6b79b9c0e04ce313cbd6ee4e3c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2a2b26341e874175f952306eef66b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a860a2abab3681e1de2ebfba6533d175515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc13f2c24a0165a717022e41e4e74ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f82e18b177f8a1e2a5f8e35d093d4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023188fea23fa22403da9aab4116b9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf2fb21486e931cf89a05948c23332519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569dc2ca5a5021c4b764a3445929465520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fb3d49f152fda90edc5acef86aa781521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6027146a08ce656ac0430c0d0cec6c2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594eb9872de0b011cffe75236c9aa9c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c63a3a8d1edca8fb8bdb88a3a07f47524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c8562d889e29d757827972e3c077c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037c48a0e7e8ffec3105a0da12b953e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9c947ea863e8ba9f9ff1a120d4e03527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014505ed8214c5442e129e344ed52b4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ad46d394e4450ee02e99b00b52ecf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9730b72ad66405a9dd18aa511c413530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f89abd56c2c8d067631bd0b887143531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f63424eccd75c659792e38f2f101c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28197a3119c5522977191b3309aec124533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27703558bab1bbf8886aa741b177c003534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22081f8a39b8042d3558620d7a9a8f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04ba5f529ffa5cdbe2aa8fc6b590f5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe3572c7eeb222876ebb4361a27394537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6867415ce068c00520603b9a9749a6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f22d1edcf932a3cf9fe48461bce342539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee320b40c82936ef0faa4379a114a1fd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b042fbc297c884182399000d0ea5da0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee45bdaab541fb8b5110b6417d8dbf0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d7fce4b0fb477a290d726880b0fb4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350fa5edeff429ccb1ce17527bb34e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe1a828a0a7838343d1ed3408017a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fa3feab4172ce27c74c1aee267f5ea546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383719960ad944d12d11dfb8963911b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcc2a7c90638ae3f5abcb42fc2713d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa70b5c382d498d73a486d50d026fd9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a0ac05f750207939de32711df2e47550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889e2972e7db6850624f1eaf03b97aa551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f0f7a394320d53a96ad7ee1bb869a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07785eea13f447fb72b385e4adc641553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3925930c9e755c45254dbc8ae46d70554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c5072dcf1720ff73fba3f9106564d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ab1d7772b33ad34c5c6c984a62b0a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138c959cd660d8f8734b2dd8f4ffd4f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6bdbf2d632ae6c19ea3f4ad23e1b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b76876ff3b98b33b2eecc5f9f0077b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c637de450e8df5c03410f91110eb5d6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb79c5f846d0a28eaa330395eb7c3d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001000e50b5c27291f91390e7a422d71562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b85d49ce992659349b03dce5abdf3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c37066652a24a684b04aacb264fa02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3949bc78685804040796845831fd40565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f2edda73cf3b67c8713f1e7d410f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5b20a9dbd4a959547104036b4e071567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc69032f839bad550638744e9769057568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40d4cf61b8910f51ba3d839dc1a82b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c3b74d8cda410de514383b6374b63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf6f97c8d596a5158c14ba842f616b2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59dce85f9b2780e1b996215292005b0572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be14a1f20a67bfbaa0f6c66b06448ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935b2df7365909286a6685d95759cb62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268d434316d7393d45d2b2846331c593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff72fbe44cbe650c8b7d9e59019ef624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9eeeba6f8d458e2236972afc71cd55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc562e03361c99e77d604196c28eb16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d76d6e4c98d822648dfa260c236b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef50fdba3111e6ad90c329c578b1f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21430c209b472b144d76b00189e89c709.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54daf866e37bd3f4160b6593b28f33d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e884b315951dbba7be4bad12f8efcb511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8350c9cfc8bcbdb43089c42aa46b5af12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408e5e4e1529bb2421677c6855da7b813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc739a3fade2d2e7c5948182b2a8c9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97678129a254fa35888d9546e1cc6cb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2158a4aaddfd878182af70577e03916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd2e11d9d8f8bb3deb708d5a851ede17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4965002fa61f90afaebf6cd1bb18e518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55ca9e864047dbc14572f9131143c219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe96cb1a220223246a589bf9a39558720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13682a5acd71823b189de0e5ddce96321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e75048db8fcbf9847af75a5008b9c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa45ab056a14a51907cb76971948ea3c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897dd57f52b8a302cbdb32752bfc5c5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20c99b512277d7cef7e0d6960de2fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37baf17f1a2430fae3152077ee4c51d726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79faa3f8035ba08e3ce0ab8242422727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e690a0a9a3e305f9d8fb49e3a76c7a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f2c29a2bbcedf17d3cab62a4b6af729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb8724b924313ef0ba417c5fc4322330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360146baf79d5c86f78d89906f8b096231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb105c9851ff980f2c6ed887cfcf9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58c2bdfd86cc88e696af26978c112633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e3e1e55027af76ff8dc47bb0482a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114771d71d0c4d9b552b97879f2553ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6e133695a83dd515962c63352c5f736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd319ab9ca520db536b31a147f7670037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b0b41520ba7e1e6edace05708b8cc938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe1037f73a5c7b719e59581c82d21139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32781a626479064592811cca1fcb642940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5533b7961a8bf10a0c12b7d9b5e467541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dfbd20229a4f73bc2958a475138c542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24786663d1fa4843c392bd74a6496b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8c0bddb1239db0ac3c24f241f0ed844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833bb422e0370fa52913ecb243bab3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dce5e2ce52cbc17573dbfc5a858e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d8faf0606164808599a3e2cad6a7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a4caf408852280b4b0a92d24071be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01696001a31f66410004777039befd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e693fb4f7cba2860d6ca39787c5921c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bc1922ee636d1831c55ccae58c66451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292621205f5ae2e5167fbf4b806497e552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f0272deb2fc6bbcf5338c33c2979853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c498479098826655f7d5f4425e0866654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad68afc40b8b452a098aeb0fad1d3bb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553933b2304d43fc8666cd2263cb79956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b6314bb82e09b492fd5d93293266557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb7ba6d48f28715a6fc7d37dde973858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660ba000b20c7d09fc105d004b7bdff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6da001e44013105d9bce6400761a0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517cdae0a1fef668a19c5dab5b40a94961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73effe1ba381d9afaa09f11a511b21f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fa735ab9fba742b12e065fdd85aa763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bebc6fea6b6e221dee58e99f3b660ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c72086fdb5f5d30bfc369502285a12165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd45300d21d96b3f91c7b7426c0b6f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf5e4d19b09b38e6d69dd803bac1fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238377a352dadf7dc9db24d0d283be568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2473811bd92700bb45cab33b3581069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83589fcbe447c1b7d231037750fd0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4162bdad475022bd4547ec6baa21771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a82cae3b269e1161bb23d92aa7fe4d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e020dddca15ec53fb907c4f69ec68c873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b508e9116c55bf6bf5305a637ff1574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446b1abcff8e9f5559baf385caecb7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b209a64b04c6b06ef8a291c23c546d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83625f4b4c93dcedfdee7f0ae139f9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266cea6a5a297fe735f655553739bc378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6453ae44eeac4329beea3219d23f1679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9b996b431e3f9f49bf338d47ed98c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add0f803f7d0033215afb16cbf7616381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12d3528cfe0c698a9a9d9c212dc73682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e0469b807963bf4299cabf7445bab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd11c9173b02538acf9caa648d053484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282855bb417c942c2651e5f12c383a4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e61387f78bb1e8bd1ea0125ffd8ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f78b274397d9ded0da4c785f059a6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9462ebe5570d0ab8e193d25fcb45178b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700461731ac6fe05674faf7c6ca225189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af1683e73849b9809d8afc46ac262390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14696118d55ef5c2d5a2b51f8d1a860b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916bd9a85d646dba7583d4f6b2ffc0d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230e60607f7ad020532a90d724824c993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34970013e38083556c18a6ea206e354894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc01e1783ea56bffd8a5953c8cb8b57295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85979d408e6498187ad7b469ee16e18896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4042c8fc483eb93e6b62090c87d7497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a1969588e2036252f7147a30e685798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c3c64e85614140f5ca3cf24bee17c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabacb54c79e5e971b464b9a85c41263100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250550f37895870f687f3f12e32cb2d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b4a7e72d889003eca9e096b9176f0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbb037d5c7fd693db86d0a4d693eca4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ecff1859c1e4ba491915f0c98dd7d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdf956d92c28b45076360182eab1d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24192b10e6117153816baf1bbfa3991106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12f92e3ba6e3cb6ffae957469d5626107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e3efc1e09a1dbc11fe9320c3df061a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46462db9442b57ef1bcac567909e81109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff153b5efdd786b6867b582130f59e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a69f4472bb8081612d80c3bade003111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d6ad6300ed83293a486c2dd2e58b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c64e1ef186a4b9b4bc11bd3fc8b70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedd224f416b14dcd11d3a6fa1c826a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad794e1d9c797b07190a57931272f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dedd6e7d399832cc65bab287deab92b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e619a09160c1f4f1c55f501b93064117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca363ecd93d06444c373fe6c575e8205118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12210f359a87f6d5215bb3fef0b785ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ebb4c1fa3fb8fdb232eca3d0a98db120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893ade9bf16e991c27548639b37db891121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2de0f623fe1095f81149706608f1b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599d5965645c7598176cdc4b8851319123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cec28807ba55db7b80755a0b28284124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803d3296ca7f1d4eb6cd435bb902183e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427da03ed194c2a41203ac0f410c96e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5096393c19ea982eeaec7f27674c0ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5524620001fd2798f58f4d0f24749c4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f847cadc3df78355a0a97b8af050a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf50f27903793aa43ce7ac0195e8e4c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edaa297e0f7aaf8553ce1fdf53b836131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89fbb2b7a1043708db48bc8e950dfe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd02c64ba8b92a1a7de61562b172904133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a97f430a55693eed2b7ba6403fa2651134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcfc5a9ee9fc080022c071f9150028d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065b88f729fc1fd8060eadbaf7dae26136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515807b1f6a66fff1ddd37b2801cab88137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5e6dc3c1f225d9a5384a253ce2131138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db100eed2beef2b0e7b9f67dfeaa86a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db66422644df43bc627ddbd2f47327d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e443c8291d043d364deebb443d4cc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff247df4a92d3c623931be54940cd7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ba10d0ae1ee5714530286aea84008143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1420e744e963c1c5710f49d5af9ddac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78b2ae88cb524b26c97d8e928d936a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377585dde944f5cd685f78eeedf20ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c89cff899f5af48f71c17c5213ee48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca89cd707a80fa8b6b1efd7d706a66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daff62ee5fe8faeff8faeb42c5d7b41149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06242178cd398bfcd3559b26e433b124150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7f013458c9e26b55def8c0fc2151b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef7a9ab69b6987b6914ceb299e08d0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d928bfa4cfaf130c668e281c25638153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ce03baa2803197d1854a2455d62d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e86d89134c4ba8e711d531e16a2224155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c31bb6afc1e16a201bb0b463e9e6c9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b871eccc4a47530f757007ac83ddd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c8d10bc4c163a81f608e9b6d6f258158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0d75b3af47a6d917d18d2fa5ef94d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb355e2e859fb9937aac871df89e9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cf560800bee54e09d11641df0cc76161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002cc68ae169d8ead86760fd0defed5d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04919cfa377874d424a77d44971d9369163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5298a6ef58c2fce90e43af507f73b6e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163606f727576b3c5713c71c85e826d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9984d37ff26f05af3e4be8b254b20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bd69addec6af51fa96c0b7b0f8452167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ade403e848cd98c6ba9da30ac2acff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a20ad16cd6dd7e4037bdc663466b2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093df752386371799257daf044063661170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf692fc267592b2c119157e1955c78171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b800ef4ef8470a8f6953ec5a3b556c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90728ac52bea7612678d643e3852c292173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e076faf85f2b7aea043838f2bdc3d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9b981154afb25c0b2c3b319e129bd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9cbfef9c8b8b40314345328d51af6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c5c57a38b9fd83dbfff7576d73837177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ebe77a40e3e47280b3ee4299169a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45c1b1a514092bbf7d0c1bf8d3da2f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23e00f9f804da3fb1286d6f94f5d3f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7605f2a000ea6a8f566ae6a773f0053c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6ae3727c6cba8876bf78a36f12ea02182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b7ca4b8e3e7297751c7c0ce01ccf8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754f13dd1a1a2c03d4bd5fe51c8b6af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29834a1fcac479a35fa15b11762c2a07185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a62414103fe347bf521a6f1fddfb44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce46dbec39bba7f3633b9d54751f7c1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a62efd51881641ce06446ec2558319188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b6b571a8d3bdc72496a7bb8d806968189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a717a4a4d075b92b5f1fa04458c8c52190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b262099a54a6b187442aa06d16697c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decf214e6086a0933bec8bdacde3ac5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c14684de09f1cb440429e69ebe32ab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cf28b583ae8f301d862aebb0d8b243194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312a496b486a76c6423d626fc29109c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35897374b94b338d7643691b02d00e07196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d91ffadc74686c510d770ef93debdd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c032cec347eb58c7d362fd9df3a3695198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd2c8a204769b1a604bae6329c00f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90c119b6f0564bf004295cae977c63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece43e78bdee1120c1963cd5025e3e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d0d9241bfa837a9aa5cafe55425bc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a908c7e6d54365f50afec287b3629203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb38ceffbbf70363372926d0590cf04d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d525b46e2d2b86e677dfe22d37f1311205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94268814271bde18f02c22349b9b8384206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e590d9928b86e0413e93078d7c6ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3495603ae4e29d6ecf9760ef36cd9d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39ae1b76037771dac010c2ee94e630209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520e982bb508008db216fd0ffe83f198210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7c2c6495aae071e169fe46e9ae8b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c673a488bcaefd6ff1b762ba15e8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5519ef0a2479e7b34639e0f07892db14213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd27f8cba2e464e46cc453f93a21a7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14156ede277541dcf1fc310798174639215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39601eb8811aadbcb29b55ad6fb0ceae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449144855649cc0c2a2ce708e6a5a12217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c64887c08642fbc5fc303f76cfffa218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ea08dd14fdaadf5b856b745afa1e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635576d5d0a7b6aee5c05950d0c46822220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a19deccf924986641869eb5f3adb44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6edb9e09ffe563fe78f95cd6e5c29222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b155fe7f1886c225e96142e1dcbf6ea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201457acd65de1149754ffbceab6d323224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21bd13f7ff515ac397f40c0619a69e4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a092f3bd7cf6f9fe741b26080eda8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65e00bddfeea7fc7de6b594a52ccaa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba63d34bfcb0bfd36653e98ccf0515228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227ff77e19d906323e5e2ab6614ec8d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cbd37606aa09442dd096971ab011e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba202c254595549e4d1ee801527d8cd0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338cdcc354fd463129c4016afe6b40b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff558b77ec60ee8fb547448eaa99f2f3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426597c5d59b1092e7df2d20bd3ca13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ea06001232c2cbad2cab35c5aeb73235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e188bad5b3e1d51fc0fd5d983b902236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357b363e26a6bc5d6d57cf2463d9a04a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536431d52508684a0b50c56ba947476238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff9a8a01447b386dcfab2517d20f944239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e464c604e3e5dab6a27954cfcc2ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3ce4841f961eedd85e38ed2b02257241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23845789f4122286e4f05d13d85c5ff242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc38363a91eaaf5c60eda0092824d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e07380d813b070b779639043033f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f901189e1ba9f96d63d876d016090245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3919ff971c28f5ee05ca29076fa45ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24506b1eafc112c4fb06ccabf02980247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b09a77267054fc19ea297db2ced09248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a2f7a356bc9e706b6cf2b2f11836c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a09dab4ca24d08bad2d3a30942443d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b4d340a0c0b846a3a38e0a9d3f060f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18011dc8bf75b6d61e25117a5b8eafb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e8816e764320bd35370a4a21a937c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b482cee439f79734aeac6a29244aa5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac904f2e824bcd652b84c3ead6f651255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e18c509e0f9fefa7f27dfc6df6acf3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a2f37d6d13475242760d3e54b7c63257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a006bd5e4ed2f7d1beeb70ec9ac35258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74ff5f8713f286980074f287aa3e93259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242f7acbc329799f77f62a79bc20d73e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f9c932d5be0b315e546c4e6b944a5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531dc781cf1b7a98ee0fe8c92e26fb4c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751e170ebae2f30ebc3a5bfa5d76ac9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11320f18b46eb807158e833d0592924264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47b8626a28aa820088d59da87c1c63265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5f38763d7bed1818b7cec625dfc2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c62679070645fe1b18237073ea0bc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208689ebee10b910368aad85d34cd8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db78974762b91fc89b67d3064b09370269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c23a839b53f453e4a51d54538ba24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7ca377940e7d8bdd72f0a8d1015d5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54d96d0e35c8c5f472429e0ac5c1c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbc908825345ce5a04d5c4b12c04d9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5769fd90f187f90e93b01304f5ce9a4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ab2da1d056a5c0f4d64b7a2012b74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10db323b8d7545573c154c350f9749276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc28bf8af42bf16e2d634f56b71349277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab7d25bc41a6192ca41ca04892fa80278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02637e77fc58dcdbb3a6eb4da9c8528c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866fc6b7ed3dc18254b931bd51b1d092280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b2a8fea2ec21ea9c04ee91efe2fea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37b239bc903aae380041940105f4c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08cf565bbfb4ae62dd752c325c2113283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649af65a4d88e974c70c38a7329d8d85284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a175089333ee216dfa3944ca2f573b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459687d6f902940c3d59197757a5971c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef5bb662d32eda31135ce577542dd3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f2ed8f0ca76f813e1f75a19f27f12288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f5c316d64e82ba9356fe136d4a0e1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19abe2e5c6dd81b1e7b189a20454ac8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbe48107ab52881be0ad48f02d421c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ebe5f0819d71727e4b6e40ec36cf8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417d8747bb899bcacbc5c238301c695293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca24e991b9e04f2c141d9f59e5e162294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937f01d882e997baa5670ffdfe7015c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a518f3f8c09d1fc62d088f80d673c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d8be1039b545b2ab76dded3420204297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd761ea2827f063dc12d56cca422743298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e7930fe29be3c766966026d0a3a06299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf5dff946048c6c439ea68bc77ad5a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f1589fee87aaa6f43809c39e272bf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2bfd0e7bba79fda1d101578ef011e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6af6855222176811f893cad336d13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65228bcf4c973fd30eda745578a24e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4e9de1630726f389e9e51bd59ecc7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5193820e009475f37085ae5cb2ede306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc017e34ff82688e2b52f737437c088e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef77fbe60d127930dcb94a5ec42de42308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baf93806e96881b64bba6167ceb816309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c0a11b9ad8087d2be8b2208ec7c45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74f3268dca1f5577f49478e7cad07e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616bd2da2c3093ee094718277672d18312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c057d5857cd395e997109dba9a45fa3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc0bc0c3028f1d1574d05b96edbbe8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3518d7a876675fd216fc0ce9dfd149315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00264680caa7bbac97f8557b786ad8e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34096d4ecabb3c25ad4bc9ac34868b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da927c4f57aba6bc6f85c401851c59da318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493dfc6edce3ffeacc0e0d0bbc4c3e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663741fddc7c547c69d63686ecf380af320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71a6ad2e0fe9b2d75f69ee49da1623321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee3c9f4f49bdffdf6be474b85a8c95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500888f53578b8e0d71c099bd73ec63323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f632859b66d8be5ff0ceac4e7f6422324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207b99573f48285804a7171809845c7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71cf7a09d8be729c745703a87ea9fc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640ff6e459483e0a18a4ce603817405327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6c3f334e6d703286ee900a578040e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9378bddb04cb3aa81dc6172a205518329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9555e09a931b463437724d2b1bcdde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccab2ce1262d31b45b2ed01b5e5daa7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a8edaebe37f54f8b0a266d41f9af3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665c0b0d923fc34240a1f82f653385f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba915d7cca0682a334a2d7c821bb23334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a50c074f546e5d150de9c2ed63eff335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce0d42f87d9f66a2511972af90822d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f670c802ec0f54985ce479edb0444337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985918009abc570a4ef7fe37085dad9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a682adaefb49de71a1f21c58409c06339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f3852a9e43652b6dbe400fb1f4813340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233cec5ffef73f16788470215caa264e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b69231775968bd046a35cff5c0f220342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2836a9077bfdb6b4027ecc1f1f0b52b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83b59afb47e64cbfa19cd83a81f1036344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc90a56354c782be21e58439f8bf956345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330790e81ad015b90d5f929affe9d5d4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286688d223783b1941d5f9ab609d7a6b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c287b7fae2c4ab6c39cb051f2ab20ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617f43a1c167db0013208ce6f276045349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f202cc946547f139785c723e8b578350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152893489167d4140b0fd768b4f1c38a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e027178e816ba253d94e53ad2d966352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ef83af15e843896a3b142f3124e96353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758b0104edeace4065da46cce1f0b58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49db541e4379c420f43e90b09d363aa355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd9f9e9479be72dcf02064a746881a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa7e17f19c391788cc076186504a1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37178f26cb56088d5aa6e88159631003358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2e3f834e1c7ce1e804a29b440ae47359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0df51d9a25cc30102d4da2f3ededc2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582da5dcb447bfe3685304f3388e9415361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4974374ea33ca8567614a06e2c67abf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de11f7edfc81bebfcdd1a004885d2e04363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae123f585051f4b2a14d7a76d27c5111364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7be306975b0d19cf0384bddea26be365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720ddf3cc987d810dec5319c315c0ef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709036b4ca6c0c1050bccbc2ceedb09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdae3c8168604bcb97c6a29c5f6544c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac7aefa6fca74057745267723613e0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab32c861df038211314e3bba08e7c95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd9f7cdf228a74746ad8cbdd9ca6bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec1c9129be3fa4cfd3aec336e9c618372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccaad6fe5e454ff4e34c7976d6a86a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffdd68ccb42eb53a1634d3cfac4d6e3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3fbf3f195bdd2f87b2b1b724f2674375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39bee0a0ad83bacba55957dc539835376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96453e047f5812151721ccfbd0b17730377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098069973d49d7472acf673dccb787d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faae963a96540b0607136e4cae9750379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fcacc06fc8ef44f6b0965a6345668380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b239b932af791d73e7209d2680bb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe7201046b80f5af2a6a6087347468382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c65492866e5b730a9977956d48b5d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f0e20a205555ee5f8b9066701f11b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90a77db75015aea1f261e864a2d30d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fac4ef0b14950fb39483e6a9a1fde386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933039404c856ba951ee9937bf15bec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8788dad3851f895c5f9021cae37808b1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0016004934b74e6267587dbcdeef2b3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54acae39a8571c77fe25de537d20b3b1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb3367cbc47c72116d39e1f371033e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd019107c131c21eda53010efb03cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779c655248697d9dc06179ef7e6271f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd0bb693d9f813cce1c60b9b9d3642394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4167c877b1435aab2e125c595571e0c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe9562a139d1a05611ac305fc137b3c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b12a523a46383170dc0ece23397fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417167eb5b2c6fe40cd353257008643398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c49235cd32db7d767053a039a2b54f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a629b5b53eadfb2e1b2a4d5b606aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ef8555d6b0eb6cf41bf62ccc3a2e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569ebee996e4954ddf1974fc2f5fba16402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db184412822289e35c0a6adf7d6274403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445bddf872df7a5b223325950f2615f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c5bfe9581da673a9d5ddcc300f034405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6337f5126a512eab85186fc441f3788406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1c73611c502ccb4fce707bd3cdc32407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7863987197e6d46df6874cb7032585408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593986eef06776133fca69ad19cd18c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8123152df32641c28bd4db127234fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0cdf91cdfb2be153406a14f5ffcbdc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07e29e2dc40f74c3ca54b608179dd7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd05266bb9617123a611d9b8e3d7f2b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b5f5e2b4037cc0b2f403fc9c81df7c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4765463fca1de0fc270457f6d7439415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f4e95943000e2681c68f1baaa900c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a94cd91d764ed57f1acb7c6e00c47417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912f20ccea773bbf03a9713a092b768418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b4af509062c469b846ef8934a62fb2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747834e0f235b0c9658e13fdf01b98c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7da03d3741d6cb338a5dd87c37b09421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe8faac262b8656934c6222ff47c8cb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c88738680c82f70cd1c23781a0424b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94368ac599566803c78e2f40558e60f1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68055ea5e99af2d225d41debff58ab07425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9bb0c95205b417a3371a3fec314ab426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccad357058867dc3c7e25789391383e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee372694347de59af3ece164082c0d67428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73589546738adaa471af7c794dfd90a6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7836d39d4f6b307f8f5326a61295747430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5e99205ba908493c38f7de2dd95fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6278fb4a1dacc80fde66fec7a936f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940d1c3cdc3a9312ea85acbf000ded1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd98d7a0750cc5c6b347a1713b84f15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1004b2408b797d8b4c1fc725bac1d5b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa752aa07f9dc7973232c864000c762436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25341dd35ac9978ee52ab6b741d6f7e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783ac34d02f5994e5b3fc4168740c04438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1651ad5a95000844b2d1cfd76607a571439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5ca62f610ff2d606bb2e27a6e10750440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da120576a8422011111b72c24f794a7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0527a89eb8e47d937c250593f6ea77442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbdbc13f8754ac9f081270f86870de443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f4e19356cdd73096cb9aca431742e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c3624dc40de95dd8ca7508ba2a547445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806653925ee6c5d7cefef6953be0a829446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036827957e079a9f889ac5132213d25d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0490709012dc1046d4c6ae3ebaf1b04448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981cd3b49f7494028a0db82d6563d0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ae2e43ccddaa15bb09b6283e40811450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4200370af2017b3d73d01d6dd4e734451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea03252e3982625d1deccb8d75c602452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed9838cdad97a6e8655991d0b30a88453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeb72fb9c3fc62ae96aad38162e711454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fc415be16d8286e6d2de83c2609b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f5f0bbd6b867ec494bf5b550b6095456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717bd631749d3ba9cf0ac643936284a5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72d1057cbe10a31ae634c069b7b591458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee30ec25fde6de2be8ba2d7330f554459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aa49ca99ab69162ef04c2246bb74d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4aa5e9fe6654966bfb400018ba990d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ea3e387876a416c59acf71c7821c2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4f643f78aec191ed3a86b846bbd3a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69936bbe913b0852a3b69f4ba5fa8f23464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc632f454b3095ab240d5f43c4b882465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa8b059b539e047b00c84ed30c8023466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7386153da80afeb72fb637f8a5e5fe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c60819a3f1845ef3bb36ad3a85e25468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57a49a664f108a689f7d3cce17f960469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637e51c414adefdb377762725268b07e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8e2cae0b8f1d12f47ce2f857ad273471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b750eb09afcf1a91b7187dae331553e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1272cf7884f88678fa946d85481111b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb62106dd178d14a5380347e32fc29f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4a2427cd9b1c8c292a6d9ef13c574475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d04896e068933a8b60433ef32163e1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0ed5ca546c8668960d9c8cd714bea477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14f07266270eea827f02703d1c1383b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c686b4a4853e9ee65c568a900d69b31479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5157ddf2430b12288cace6fca5fc444480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb15e01e9eb14e7858926f79205978481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7a8fd9a5a412ec67fb014cb924a17482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850a68b513fdc6c32b9c7d0c91ed62d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e502df6742e72a418fa7c37b7d905484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3353cb1ceeb3323d81a2c77580fb463d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb0011f3f70358432477017506526e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886f8f545d717874039bc35e25624e0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c220f9347b493b1a12a5e0cdf6f115488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52938642ac46b23d2239ce6bde190fb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d8bdb5fef5a09421e15fe73bc3828490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba365693737f0b3dddc40fc8c6a97b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec87042561c6ef0417edf6950adbe8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b6ff945588d15e54f072d3ae3a215493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f781b04376b8ca40dc8b03f50fa604494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdced068f3592f3a2556bee731f351f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7ea1486be74ca42357989bf191843d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9748d64f905cc16e0043d56f69aa00497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0fdc26ee50d3b5ca4e8166af4f905498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4466a48f4e8c0e1aca01fcc3ba98a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12790cdb79f9f1a7cd6874c1907a47a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dc07de967857f1b9c31910702b094501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486b3b3f7418fd5c53eb9887c525b8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840f9dd8b39f09f70c38cf05c2c9716503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681ebac1a8a65876ffdb0a3a829c29c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b1ff6e03cf16e62c74704d858bffe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3b90a371d75dd082489981d6470b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8876ab65fe45f9375f493be90bb9b22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032ba0eb7147d70ef9fa63d2b266113508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d9d3af93f06470e15b01fe4c6c6c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160124fe480d95f77d8e19707d5acbba510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b34effa001090ae50e6360d778d739511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfb177feba4a560b66069523c27681512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e57da51a510caa7397845fdc8533e6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902aca4ad9a5e9665e808dc2a521182514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b4bd22ce18b3b2524a63ec4cfd736515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc87572e064d7095fd4b78a4c6d57b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a4e4ebf681c0ce156e3efa4b7e0ea517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cb0a286a74a764ef10e791138e7fc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1704cd48ef8a916ca7d734a369f5a09519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa8af6ceeac1da2fadcc0fb1e74241520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895bb295ef55126fcc479693bff9c05e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502955dee9c95d41fd73b9efc1f24dca522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a17d2f247eea9cad378ab0fd05ed0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3107f6de522f59c5860180b3929679c3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405cefb8e2c4425da14328edb2739bbe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f22ad1bb74f6fcd2a7767fb57f5913526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e15119dff09096062573c9747eecc8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd17014df17dc0c8290951b74c58a31528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1560c7c70faf8f8e235af33905196529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d67c832bfd87e8ed1e3183b08d24a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a48c456842bf338d1b7f6ae48e7fd0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10696479e5503e87269d8c539bf30615532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea622c0b1eac4179ea49721d8a070e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7870c251ba4735945840b674c46c563534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cedf2935057771164a6d1e93a6fa1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab3ed46fd091a1e2d43dabca72fb74d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5af062e1986aa4c8ca16105bfeaa8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3950abcc0c746f877484b1fad021cfd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1453ecfe546a11d3d4bb2660d5da8de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd6ccf1bb349d1fe897a32d99d7935540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb457a2313fdf489e3cf2215f31fc8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c588b3b07de54c1be375c308dc5adc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e23fd3b49821b9a72c1335a2f6ed7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d656fc3e31c66c9bb8d8ae12b97c1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64b8fbae14bddb0ff529db297b63d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fe09287b790d558a4abe33d124592546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8f5063e6c2f54f59b2a8f28559893547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124deccc377d9064144c2834fe3541b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514830edc80c9632749a60d93da0a3a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16cec8da152278aada3f4d400865e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cf14686d59b5038acb051f8197c19551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d27ded6e098c791617cc77496c052f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7707905a7f5e1ea087ac3c8b772be7b6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329810b5d89bbd32e0484196824bc680554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760e322e71bae4ca32ea3069420bc2b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f268eb0161f8da710daf85ecf2bb396556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4105a99a51647a884939205b4a200557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7370be0fec73409097e26cc76fe5d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86a86403fbeedc158240fef2a71fddd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06e393235f252e7fa5f2814dcb9550560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad538098abafe8b95cc45d799bff36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3652d035330fff81e888173022ff3e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29988ec5bdc8ddd8a2aa55550a46f0f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264dce6c3ac9d577b1917735bbe919ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968a0f0461dba4e29a88f4f0557eb53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6248e611b452f71cc58054ca60c65566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49847dd04cb1f8965c9dedf4987dd5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55865d87e422acc0f4233b79c1e77720568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a58df4671cdf73360b66c607b4d2f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bc31a03d89d9ac3a63e598a0e4121570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10e8669056e1c0a0e491e298a135ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3b1656daaaa8503867ba7bee8e29f572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>