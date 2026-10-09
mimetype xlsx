--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb706770cec913233667eb2e7aa47031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49d5063e44f3b6acb35dda29453e5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6982bbba13ca8a29883adb23696773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5f0b11b69ff059df33587900d5bd4c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec3b96b73725c96633d4fe6be763495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49fd1c1dc511c281bce33ec0e18f406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de13e83fb6a103ce00384e4eff93b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398e0a571566ac82f075c7ee369db6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79353055968e68d3e6d362c96cd0a2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f57ba8fc5612a2903b90d139bac02810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e932529c2d43980c2df54f2a13cb64111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b69e48834318f5c81ca4aefde2c9912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0cc4492ea8b9016920382cc7d5b83a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b418dda8bc6305921aa3623b967efed14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6029237202efc610c0d8e490a408c5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a8e452c04d034b32eb687a1cbdfa4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010368db4f79d61ddb17031ffddc79f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef2adddb907e7f7804f22a86820f9518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf8a14686ecb4a563bfca01e839d8a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ef55876b331b9a835b505c02dc5ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1a145c06091f3474c732cf59b4d9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8ae1fec4c7a570571d1950c5a85b222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651eaa62eacd4664099c833730157cee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23c06429715c4f00eb48fe16bcc45724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b45d8c76ed5d7ecd085f189c64f5d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cb772792c08307869149c8296598c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639aa3ca228248e5be75d09720d5f1cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545830d98018d1222540232a78c0673828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a0cc97a07f044ef7ee906b056d7df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b5a25863be35fdb664453b27343ad630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7ef81724ef53875f435e2a43736e1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea979a2607b020e9f2812277fc39dd4332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1cd0d556902b2d4e369b7f1cb9953c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552424d9f2e3f8d6c9762198e6744d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96998b4626bcf3d8a5f1b77db0f15e7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c988a0703d4c7514aef674ad5e47e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa41123019efb68858b3cdf1fc4220137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea281ce2718c985d684f06dd07c6dc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb56236853074fd9c9564b00e4fae139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184546fa2446c75aeaf3a999a2ea94a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e787439f322e1152f340b837c2eca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f210b09854ee42f70929145b86a52e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78329bce4f1dde5de0a49c9e4a81397443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b1bc20a446931eb83ffaab2f39d3a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64db467a5e8015629118fb49d83867d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5e287a19f44a5fcbb9e6a9a01a2d746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9112fa48254b1cde2de4b0ef453e89947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17822d359da833bc69a3b327f43f0ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c958966fa277b3022d4082f070b81ca549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370a5665f283ac1d002391a3585a27a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed65904d15a9450b23ae684c798843251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af3e8f8ace686c45c62563d2b61c6152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d267ec6c71c1f8063a6c8162af52b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3218128fd557d842f64fcd6c159e83e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e67362fcc83e3c14f30b9b6d79194055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a279e1aaf66ce9ca382276458bd4b656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b02a646d38a03f204685e3b2ccacd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dfe3c4f909a9b5f8ff8ea84f8e602658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462791df33772a2fd7cc07f3b7e9003259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cb3fbaaa344b98acbe90d992077e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb63d9c70980cbb86bcf894c22684c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352ad5c14b8bcdc08f0a23fe5a53b9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321d3f7d0dbd49cd5483b15c66e2f6063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deccee1dc3bfd8e8eb5b4144ad5432e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e862481c0ac9d737b354af7047ac5f165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032272b9c152aa6f15e04ca11028103166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1136dd4a0373f938f3252ed17cb756e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63320161cf8a89394a13095499ba68e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84469055baeb5c372d41182385b8137769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ade787d548d70b9b4bfdedb00f47770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62539cdab9e59d7d5a73e9a848f745c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2528ed0cd51e6b20f6134927d61ad4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c180d8ae7a623abeabc5b6d2e4d506ab73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668ffe9218374533ad81a747ef7cad174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb308f7edabb8abc7aa944e91993d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656dd8d5b5771322ba67c130b1f7ae776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e35f2cc43b4e38f3e92cbe224bfeb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e20215e45d22646867ca471080e77de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f23ce2d1cde359c56dd1912282aa7a479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7149b18f4c7930bb496f4ee365b4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748a4119538fe86c29430b0730ec61181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa9e4704b37643be2f760891d200a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0f29dddcc26568771aa769f9219f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf094ca0ecde1f8e27cecd065ee7d0e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a5fbc9d20779b4c9a7507633f75c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220a178a377d6e444a7e84a1c9f25c986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024a7e571ff45bce621f6408eb7e45487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca32680eab472e76073a2ac267d97d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fdd4efdd0b02a1331c719c59fdda9b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bdfc1047d3d27d78176271b2b6ebf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac34eb6aff1f88cb3d0f437aa436f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355715129c28f8eaaa866f87b1b99d5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085436fce1430440c53065a442e0160e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc6f22482926dd59a118c12c38f2d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7bdf821ac9a9ef04932fef7bf492b695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8470f387a0d9ee49b96c1eabe8142e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc3a6052fa8e6bde4b7c99fdfe576697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b75493e69c449d10eef7f0dfa92e1a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83043c5cebf68390eee0672814ac2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27363290d3e83edc89a83a343e0634100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a317783945be4ddc101d35ce762c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398830bd8653ccda2fb574f8c6c2b5aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced288ab95b40f67742dc1457eeef14f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678d06e95d2ff7e2c7d042bded4609a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced34be3c645d7f16154ee7195b57f30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cf1945d92832bd58dbdedf5f60e1d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e841da543a7c850a0be5cb8a51796107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59944f42016093a29a26c91af020314108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2074ff61867cae4182baa8f3a107566109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84f8ee6cad6b2d6683098a7d2cdfb2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff415b52ccd357849512ac212e508e04111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d758e1343a470e161aabb9d2a4411112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6b21b349f128723e1c38ab32fa8ab113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cbb2c29610dc5d59a0e871e154dd8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cb539d3b39d180457ca790eeb3f5bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83151a9eea2e4bc86e2f826ef9aeef3a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f9c7e9b588af009ae8983d324e4a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f051ceba55ebcfdc8b85e5e63dd856118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82fa0caec8ba54c13f151eb31f2764119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909201b1c88df61316253a9ec418d62e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0148610bfa22b8813cbe4fd1489a138121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824409ef7d72f35fd19c759a197f10ea122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc68ac86840e108cb024cafb633a10b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb5e942ff0dc67a5594675c99906c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718347bc7b62ae38cbbb8bd334d588ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b521bc48e901c5e217f3d6ff4d031f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9256f9fbe53cb7a0487d1d497e55cd9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca2debd70a2cbb52ca56390e2b9c3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568d29f9c7b516393c06a5a77e82e6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab46740ba1c9cd4e9bb6e6d89576718130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572cb00bc6bca350b095b3590a2b3ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e7f7de4924c4a57e77e987f45e916132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3441088c86dd8aac87f852918de476f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4d8e9c051ac03718b59ed07962d41134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c667da24ac9e6630f7caaf8c8e832135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3e968f9095accad54063823dee66b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7ac84aada2ea40fb1107c416736ee137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed62e9a761a35219329835811e6cc3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8a5fae3da5e31ba3bc895e8872d6c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af90f07040ac3a472aed66b56c637c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a11105c45b72415f515b0f7616d2b1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee90f39fda9682eacd5a4e11bcca6f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5391b96a2aaa3f203c211be5e501201143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4264cbf148e743339c9e043907b24b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad86aa97414700ae79508c1c6b0972ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d853e5786050f96603ab359c481b12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb2a0ad083b2bdbcc3ec61bc18d20c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1179dee09a7df55fc6cc5c7497b1560148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a801aead75fdf630716e5c8e2d60b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3176433a7b62c407b450951788ea9f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03467286154d709e0c6290c6ca49f418151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa6ec021ac1244db0dff3d52f6a25a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8922387d10f5fa6fe13b3f5f2ed4c50153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaae371062be474245ec67a3a3ec662154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e5de49e65b2e2c551ce6030242fb2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30449779206393faa1745b4dc268bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1716ad209944e82348c6872625fb5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc8a35129bc26d3d21ab154f522c72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5afc5e45a432a598a2d8e15532f9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bb9edf497171788ffd2640652caf9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bd101ff9200cca6de5e826a86db24161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b8101f1f196545b8ad2be60b48b34162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc61e4d420513f654f881bef67f5ad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491046a143354fe6a9732af03e473c7c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407997b2d2952dfbd15bec27782f59b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3380a749f75107bce40ca21cf4b4d84a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b02e57c0b0e5e5033c55bfb7e8006167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8771fb0e2ed7c1ee1829fa64af56b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61962c0eda92512665d3c487f83d40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f407b2bfaf928c5e0357d17f3620ec7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d2186db48c3942871beb0d9e97fbb9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5959e6948f9fbe132f6a75442826a5f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d264349eecbc030b2a051797fbcdc5a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85994d01c8bbb1d4b949db63ea0893d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73d71b84368de106ed73725f28681b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4c6825e812acfb62b3620ce1c7925176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e92fb8e9e1f80aa06e0ccbc7e2819c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba0963cdeda9ef41dd627d5f68b819178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0dc1e35067b417c517bb62dde50cff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f7aed48e08f6da11cfa84b59d89ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb83a41652bab89d4bfb2e5f784e05181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244c727b8ee84bb5cac72a703e45a30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f89d16849f961a011a3c8c1370fc57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c4e741e17915d7440dbb168a05836184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1ebee0d69ce34dfe3798a5db966ff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f08292b740544834ea80db52c0cf7f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d8bf447090195cef97df619b7116e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d412206b0c80c48ac58371918f27152188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804e25c278db5796d5594b5dc488b5a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9b1872f119aa075f05e05c93c9195190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428849785b1cf1852e54553aecb552b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b584c392163a31356f6d2ed15bb8f87192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee057381777ecb4d0fff45af546ae99193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f5788bcb65af4c590e714a55445f51194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068a6094405fd4b169c6681d3e0c3f31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027348b913b451a6a5bf5fb7ee877a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcce740debba9a51b0accd5c59b569d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70ad552e08f1c89ef37a163cdebcda9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43005b70fcd4600ce941f233cc48d975199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765cd5702d0c4056c01b043a704f471200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2369c3acc49c3d1470bf5a28e937124201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24c304a31404d687aa0360e419a111202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8525d3941244a66d0e99d7f7f87eeab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c1ea974425377dcc7a1eb7416bf0d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452afebfe45b954aa620998852b07f93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab936d4246b2bfd6c1eee69d15d67da206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe142b03e7195dfba0735be806a0e57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f838c521b418e0394a4edfe0091cc4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59196109f369616c9771306d00f507209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312bfdc64763efd8517b462a3c22388210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882cd73f13b52183f163a0c4dbc33f0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66c494f5c602f7bfdad3850bfa73a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd69d9fe5f8eb69ecb79b045ac1d15213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa4e3dc4cb4d8a31abba4fba4a7e25214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cc0e65507ade6861cdc4d316a8d87f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997411fea8dec5f5cd596658993a8cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e745ef3fff009482736eb0566fd3bae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30cd398c45b09eac3ae795d45b500d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855d3c7c2295bbc7470c77d91aff87c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9901fdfd8423fb76caba9db6a00237220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5897db4051f1266acd5697fd8ca63ca221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6d4686865d57aa2e9696a44f072c0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fc6c7b1d5df7c05b1d435e99caa7f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7328083bbfd05a9d02d4e91bf48006224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04648e19835595def2a398512b873e1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5945dc85d645382ab350e9f6f6106e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290919d1c06eeaad3c98570d3d895459227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb0d22e85e6418f5c33f56b114817b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14766b802c792a487d666ba2025b82e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463d04edab6ba0241c8e687e014e67f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b4a4526c98c50123df181c9a9ca62231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da348534c34651a101c410e9079a4016232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782b5eae51e7198269231d23007d8e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4ef951d9c0c48a08fc2e7f6a6b108234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e47986b7b5d096dfafc5875397ac51235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71631b414a41474d26b5c6ea51c37f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8945941569333ec3ca5ee0cdb8f60f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4372760acceb8aa48a4de667fe6d245a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c835f66909686ba2d938c4e0534c36239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c95e27e6ba0074196a456760853b7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9cc0a1c5b722c6e68fff503c6f815d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a8e31eec0024af649160731e70730242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e2887cbbc50de573b18d5f2129f4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81671500c11cbfb52026900921793bf7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c388cffac5f92eaf249fe649a024c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ae68ba628c58f8760ff9bfbd816c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41be6fe4f5b921570cf2d722d47e37e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11265ad00b193add2a07b1665ee3017248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd024e6b6cfcf3a3785fb550daf6ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684bc9251955995275e2c8178b08857b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88df7d9b714f98e5a6e7f32a4c40cad251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94de92424d92101602246ea82fd6f4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aaa04c14e3b8edd56052fd74f2ac9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0dff49427005e2a710347ff0ef9b0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88038a9ec1924661797d01a506714026255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01390852e67f445ef2813621c0c00eb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be226e1f27e147994ef621f5c1f79d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c993d4af62a84371990000e2f3dacc258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de17b46ad59735ca697f5f89b9d700c3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2bdacff2e926374278b79225bfeb12260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32bc0da268976258dbdfb4451c29ac261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9145f1ef761d147a4b07b6af9e19420262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdafadef4d241dae6843d8fadb21d4c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621396f397d57603bbdf34061bc1a6e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a7a56d8c0962b6eba400457c7702a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eebb3c07573b9a4052c39ea267eef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8aea7e83ba1d873ae92e8db959b7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0691d7697da2ee2e05d84b13f1ff97268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbd48124a108b42e83aecc6dca309b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da367444f984a8078944c6f51f2f2df2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f011f658944bb1c7007ba4560f1599e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d0d6b59e780264a878c089f04f760272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bca147e15207d00edde1b463fdecd64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b521a377a9345d1f322366641f77478274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f430cec5956211184ad7352b90183275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644fb258cd510596cf5d9c7de656370276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225b44139c8d95f6350a83a6600be4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87cf0174fd460bdc011a8cd9037a9a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63cbcb458ed8cab6ec83f191d2816dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2696ac1f8696d5e41be612a2cc17381280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e23e7aeb43bf46bb173013dce2a5b83281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637972084997d259044a0fe4d953568c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30b6f878ff9c7e445c210672faefbd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47fc3feb39bf4c6da7b06a9155803b1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60834e5d81ddf8b965e4efc96730245e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654414d581b8fe77422e3a0dd980c38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc022082dcadfa6bd7c0368a23816d95287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3fead1a673e7c42be655ec03f6794288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185adec6ab83655cdf81f6bce168c749289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079e7d25c9b597d354bcd4c347ae192290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393fc1ea5158a3dda2422ab7eda5d27291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c9972686be06edc17aa761435ab86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b827ebaecb1b3c8a61ea19976116277293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5a975d63009e43710b5c8daea0ffe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813f9863cf4db4ee1a3e152136956d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fee914a8892f6b4eaac1c2ac3f5a6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a239be659e2a75d9cdfa53a24d5d76a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911985e4ad6d327d5a89ac01b3a6937c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c74f08d10533eb3f178a0d745f45c8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcb450a4124c0d7c6a4621886edfd2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1e5b191a1500f481c6132fc38fbf6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644092cc43d7d05cf49e717864190b0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e424a508476c155016a6bca64de7b0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9680fb85929c1cd5ad86fa8ae9559b6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb13de12fcc64e117eb9ce6ba296bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470901860f4e5b55ffe76ba1be4209d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778b05939cdfd67cece1920d8a144a2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d4c4008bd61496d27607f7afff70a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f59ce224cb64891da0ec3fbbbe7b29309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b5408d3f90f6ee5ec41d4131146d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f659dc60bc432126d5de81b3651a3e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4169a1659e544d484cf08c3eca1a830312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d3c6092883f889198ba09a3944382313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c934539a82d9e19dc7cdabdbbe5baf2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7987062b43564298f8bd9f05ebd61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5afc0a4c469d510dcb4ac7c7c8bc31316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356b56d9a123590db9e62ff8ec94994317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f2706a8350bafe3ecb64798d15ead318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28441a3421ec419e533e93435ff61a28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ebf7e8c6ab21bfaa726d4848a3182320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e69322a3d7c75691c6b9ee2fe49e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d145c4f27992d8fb867d077dbc191b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658b7980e8fabcc8f6f4be328273c54323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fdae01a2d756ad75433caa4612f2a1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac4cf75b69294ef49dc3b2b8648c330325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92420cbd2ab23a31c43331950aa2ef326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119c7232f0ebfea697374b65328b5d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ddefa867c36692eebe46ea19b02c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d614b5818744b7192e3e0bb4ec8b6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b575c11dab679a2ef243c9170dd371330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6fb8bc2653e30da46ad00dcad50ec6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e064f2a8e332e373c8ee553036e911e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05598c11b8a157bd0aa57a5eab852148333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb7a0823931b0f911ca3e27b18ddfc6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e11d01ec2dfc7b6f3a5c15b8f0656335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26b584367d98a24158fb0fc39556ec336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1f3e0bf650a66427c5ac80a9c84e1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a95e6b57bd48fdb4bac0b6d6d38ddea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7280c3a92faabdd79a42ab5e01dbc41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237a4fa03f58296641f6ac5d9247eae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdd37a08eebdc7f703ef99a3df745c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb96c37ceef3165728dd7c3e63d9595342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660603c343e0f45aa0b22359102ae29343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330da74d480efcb2aff47a81a1db9354344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc4d7551451cbb5929343541a3f382345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80406d88a23356cc166cb7be8153794d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc85f5b007c104f6f9c255d2332c9f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959104253e1dcb4297d55bb627f03dc8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667e813b92d9646264d7d49b97dad2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d84de0b625d3c098e070fcc5c01428350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec73ceeae010f2510ca25238a224a94351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ac40759a93707032e64455ca1929c3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4dea21dbb841399e608ea36083d28f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022cdcbce18c6ccb44f9ddebfcf0743354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d6e8d7a8947541a7584f0d40cc4713355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20a3b8fa696cb42600795d4f3084038356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11978709ccfda79e56642db31fbe1b82357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa19ea270549f278a5575364beaedec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a002af10707d4643e70386137d8112359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b5744875a3b702ef7418c38726616d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229172a5e9b8abcf3771743e4170e9a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32918c90d67281fdcfca14630b8abbc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d844411c48028b377b3866b717412a4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710902a55e728eb67be14c5e1e4d1cd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184be40321224ebb1fac4638283ccb7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b459867b446e0813387c26df65aef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccdabb9c02c126779f3687c02349e83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc710bc008dddd455217fe437fe1e9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a6a64c0fb15b380c4f50588c34430369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733677317e5a82b62c3461ef2e98653370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc00f91f5e3d4a61730aadc11944f7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d29610b717136750b0df0d9e323766372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c28021ddb28cd878f7eecff721dbb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd1ebe2074102880ab50bd18c3ab93374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59be99031809b5c025aa4efe736c306375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e5a48425ca3f669ac4ffc0ffcfeec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a99ad7c9db72c3b33576bde7c5164d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8b0b0f39c552daeaf891d0408b4f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3eaaee2cadf8adec67285a9a433e65379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc014bd723d6fa6ecc32910b7f7a45b2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f435cf18e0482bfef5323b50d8a684381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cdfc117a2bbcfb12a701187ed2a51382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a27f821940453fe7496c5dd49a31dc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5670212b3b7dda54807d48722b7fcfc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2eed0d44ad89c377ed0c8811045de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f31f7ae73cb2b5c3d8cdb3943e4030386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabd136e9aebdb951b351edb8e4bacce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae91385c621ef7d95893f3983b3d0e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517139d90b4e200af6e6c68eed47f1ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e17ddb83b8901de9dd186a297556a76390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7f5016f8877cb1047440c9615135b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9cea5beb949616cbd1a6af7542601392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21394ebcf5a4021a8cc8b39cda3a1cc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9faa846258c92b02b2c909727324d99394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dea7a00ec23bf32fe345869a616863395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cde9af81c6c9550d8d46edf276f7fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942aa0632fa42053181e5e440c700443397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ec50e97cb7a5aafce135388404b4df398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac299b7c52a34f3092f42bb5dc41c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa5503c049f733fbaea133417dc910400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56078369b9ae3dd9bdd0ac60ce4623401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1417d06c5b7b0a78739fede173ae3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b94ea66c386273b6df34add7d59a91403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c14d896f0bc6095ea57379bc1c7e2c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56993f8a330bbf2aeed829a3f072f11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafcb40f1916dac71d8fa49234a0682406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67424a3d255a5404ab2a4c41ee9106da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9792c145692f3c04b416636e3b51df31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf68e1499de9d7e3aca8c31b058481b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056d10769d736e21bd92157b0ccd788410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879c35b2dd6b5af9d000fbee48f00e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd48d30dff887020981e50e3c1e827a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c74815f031fa03a2962f2ae3944ef5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1568ebd71964ae57813505a0c70d591414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70f57e5eb37d0a63de47e928bedbdc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8951d67cd3ca03352e0eefb839bbc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56012135e99ba492f955b4423485b255417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9ee772ed65be76c309f0a57cc6a05e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58086c8487d78cee06311ebcf7de86419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffd4546e6840b8e7596da7422de50c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add029d66e4f88c50f3d4827d6a62fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39caa5c80653a9e54519aee5581191b0422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e938876487302b2976d5fe7b3371e8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aa21b3ff83cdef40ec0a8a67a0a5d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b59c03e210b9e19cbb6126072c838425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94c9f398184322ab45ebb7a19e03e2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a1bcf8f44c62c3c577240e26ca1cb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3441183825428b9bb24a5fb281a219428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85662cc668987f188b617a9c8b8b67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916f19d086390a2d07eceb0c20e5c8e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28807e42571ae9ab7a0d638c7df1d17c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f417f028d750d99e2060262e1399093432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442962eef99d0bbcde3a53e6101c3b8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43560ddaeca0c70ece2ec3cb02826d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaddcbe761bdf9816618cdc6e39aa4a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e2dcbd6c3038983890471f9008678436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130ce4a1811faa0636790c065f31ed5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e1aa298b7509a6b47a4ae6c47c125438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416e7cfacddbd56b91c503a0dcde10b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da3202bc12ac8dc3a0a18ee2c8e9e18440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81e049d99c3bdae17a28d7f3c72faa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bfd26b346d32db86bce49e29de9d4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fac04314fab2e77adfe0337be7a7fa443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b7886575ef28e3da11f18b7135178444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25855f9e69b0f3694cbf2693d4c550c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a18d4dcde9396687e92c98e7c477c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d712a3319e36981074400ee60c71b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a5d47e9b0019ed9aec569f8d15bd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb97f735013bb9ed082876e05f43ec3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c844081674feeb3fe04a85c5e87bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d95f2026f0c47810ce6ea66e3be8b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400efe1b28607b8fff6f2decc601044b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62006af41eca925702c476353afcc24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ad9d473ab63b39112962bff668d27454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827ccf345f5882cf4e15f4034153bcb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3657738ddb04e3ddaa11f3fa8053f1e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d2a9d8432c08665fefb9887ab6f84457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bba1f9db772fc4c36715b23b2d163458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e8d101490b815da29fb950a5ca2f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48645f89eaeaeae0702deb5b8cd9475e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68c152bb8475260f2ed140cf695a6a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd69a789a95b03a2ea92f83c2f6ddf462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ba429cbd8f8d2d5e80969bc22a8f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0399202e6d80cdbd9fad3a9702b74d3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fca3280454327dba00aa247ed525f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8a954ece5d65af7e0e8e1f309aa33466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635ae56afee7fb8b80540f38d8c7628467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de5efc7a6a6b815dc8136b7f97e60b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14953024c50a17ffe9d1efe3e3a2bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0861a0c92ef1b63767047fc13aae05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b94a85b0d1f7d387a724eb5f4b661471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e768bceb833162ae3878969e23085d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7efa3582e744d0872534566dc1c78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06adf2e736b3bac48625409fee0d76474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82440f393bf157f13571969843374f03475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe7f3ef4d357325728b7c30ea26b47476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb8c8eb6d1c980b5935b1c3f02d920e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b9f21921536fcd5bea9ff3f05800a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ed062ae774cab567ae93d071a447b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e4dbdb8277150ce014d4aa5ab68ca480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e440c9fa43b2902000f4fd4e21cd7ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9e45456062cdc97d8266744d784cf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587a636b2820aa1f8f4ba3939428772483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d10b9e3010f5b765d7426bb277859d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63701abfbc0b4a90f5bb822f2ee1ad8d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5209212cdcbed555795e73752ca3dad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a9f78471feb4454979ed051129dd4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1c6711c08228554b6a591222cc558488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a2922009c63bafdb8bf6b26b4e2de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1035f7cf23a45a5105aa7beae769ac1c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f1869bfd07b1ac0cd31d5e9e80095491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769100e8d99a66a5aa00aeb164ea3f43492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c61f2d74b2367295ed657311305e1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41263e6fbacfe29c67f38c82a3fd5c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c822a928a634b9d4cf541528297e87a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f229a5d1cfbe5b7939508dd018c0503496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e4f0a894fe43597c0aa3056b56eb5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c8f065187b58a52d02e772027292e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6ac37e4dfd6856ec205c1023eae55499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f701d6bb9bb0bd7fc5a485cd4cd5ffe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3613e2428a987a46b68ac43b7f59c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59739bcff7596e503262e64934538b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441bd53a8c35eca880a47d8180ae409503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d927443c66578134b9205e22e41c51b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68b385ecfee39346b208bd6e11a2d7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc098da87175fb3a25d1a8e481b89375506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3c6fccf106894a28def45ea4a2263507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b784aca379bf75f1daf0021a6c78456508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647a16622838967b33907af644690d3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59722260bd82c2ef92d3a78ef69f25c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf0bf6901e3c7c41a47c3eb26e6d2f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6006009ff4e91fe36b4331fa368496f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da6e15464f3646ec8f3e53e4b9d996513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8583107ae7342c3bc4f8d960ee031e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6480411d2e5b569c7c63006c746558515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d59392799b2efe192cff8aab9e502516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c31cc97890097abee2bfb6365b3c13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595278bf3a5b9c147833c14136c5bfc1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be411fb0d8819c2b920b5200e63643e5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7263b6aa61dea911148d49f071d75520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4716d4b6c561a2922b546c853f4f6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a6d83c3162fd8e615cb1a6160b67c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c5f30eb85c86505599fbd6d91c051523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633c486d8ba8275a22c735f6209a951524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b8fdabc794e47e228b3a7b38ff9e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358a755a4d00f7273ac87da74da165a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a563a19ae0ae4851963cd2e7640a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe92432409961022f74bf8072b6c19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90873197da29063e6f124398f47e85a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f300742757002ab1c9ab1076d8502530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04844ea6280dc404f33b9a54669ff400531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d9677ab352380bb02fdb538d176ea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d83ccc5e3e870476e85273874694d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201553af2b8336c00f6ca34047492995534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea91a63c164a46c4bf9c43805ed9613535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ece5ded18b2bc4f1a7fd4e71072a0a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20357e2f4e86611189e4d575cd0fcac0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f430ef6b524e430c95d34f635fd205538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2af21ee40e82c4bfd02d4747c0517e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4390e634528240740f11b7b555c2469540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ef947576923f301e5f90d4ee43367541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fec4216fce0abf39c6cb33027a1a5b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9305806a51dfe9653f9b12bb4d556543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5caeb8a09372d2a42733119da3e37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234b09e9c26b970a06f5976eea5880b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82967cba93c95377074ca09755840ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800fac9308c1b707bc4e64d1538086e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8a97c82695ace16270ad3dd242024b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f227ebdb4d90080173f2f6d4a65e6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7c90f9decd1d87db1d1700acafdba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05f49988cb5061e26ba502241210ed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61edc5c22324e34dec08b69eb2c61dd2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccf4b3912e9238f5b202471e92a368553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e6dee800d8cb58938816740db3c71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbbb004778718d840defe2e3a10298555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47abcefe4b212afd84c42f8a3bd73b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3b3fa4c84ca912c8e551d422cfe0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c247c0f0287e205f2ac18bff071abf2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ef7bc30a02baac5085271aa875284559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a1483ad6d9a85ca6aafd4fb270e94c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd6e96feb2aebb9ffafb304bbe9656d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ec8dd0c0fc47fc1369a2e92af6abd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb78f0230e75051beb7706f7952c81563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703593c84dba479219ebb3964671b95e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4093f8cbb861defa6cf796507cd988565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5295ef6708a1871cc1fd6246bbecf7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da7aabaf702602b4498568cb9142da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135c1f576e4a7dadaca594d59c0d3f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c59619b3fed9a647da6b8b064137dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0d345f7a6a7cde6f68639e83117db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536c5a3b80ab4a90a3c1c74416453c2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc76e7481f0f5c3b03ce4192d64fec572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafe6c92bb3ae51990b629404d63c791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3b89f771a215a484b8fbbef816cb802.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c256fda0769effff54b31158db2e8ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031f3cd80414d7ba2214066e6ef1f7254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288cac0565acb4a734e4168ff5a80515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9562e685b1fda3c1a12d88af4559b106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27786d28e49b91cc6e1f0395ed1da74d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d374540fd8c0cbc181c8c24538ab58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e56b72075eb2330cc4af4aad057b329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83160628dc62e8a50890048b596208410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ede5e358f59c010dd8173e3104a7b111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175be8d712fbf6fe55f3606ac9c5bd312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119584787101f831657973cedec961913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427bc70b290bba532a605a9997601a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c67a3526e1e80818079ebbbfcb6cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda55e410c5d98159d6d777db707c91a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341abe5fe27b7083eb16f86d5481f2d017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8702c4b691c1367fa6ae6b562ae006818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67b073be38061e1177386324c789a719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d8791dd5404b21b6b5780bfa088a720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dff9111f1470432118338a28f77367721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25794233886755ea833e822a4d7922222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d121d1288e15c12301a21d359d61ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47380c9b4c4975c140c0e4f60cd0ed424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f76a499c1f2f9ae6ef087f0e73c61b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389251465bf90af5300df85452cadc6626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa9fe50006bf7bb3d8b78a1d878f9d327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460184b0d260e68a1df838e25451d9fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f4d7554c4e6768f04a24cd3fa1a6529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b09dbb34a42793d9003ecca11191bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04832e636f9ca1298cfb0e9ababb0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101078b231a3dc1af2a4e0081a0891e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92aa9d2937026eed9f239b7fffc3b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c3dedb306b9865bb4f09d479abfbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645eee83b8964ce5c575fa7298ee5f6935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd17e7e252f81ff665e77e36e6035336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15487f5ecf1fef28fd06954f4359e0ca37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c55c58d12d65d6dd3e43b05fd668e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b648a2dd06e99a356705749a8ec7339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781d05acf7367cb4fca462868d2736f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8e3357ef7c282ede34a584130e328641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a8317e1a7dfe8cf4c5aeb88511ea142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bdcce50d95f7eeb804d46d7440f4543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb889725ae927f66425deb678be2b0344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224894b4c85479d3667b1d5d3b846d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc336c2fc04a0ddb4dcced09c6f0bc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c8807019240f245e15ea7d70a463147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f7d8b30e2d91923e0fcbb90ee940c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a3db7e7f94e43b85d84d1d95e9e8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4141f5c87fa7b7dc4d340c0c44942050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26f2dbb2f043c672311eaaa6d4a58b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb2286a1560de7f9622c9efb2185ba52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87459c44a70a7c0f97fc3a654475b153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec371735b2f1f82d966a55e2db9597554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1154aed877859692efbd89e6bb666855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d0b6c2babbd2c5a9a990fbbb1a38456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e107bf265b6d6aaa9707ffdc0e5d1c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fa3016c0d519abea6e695bd6ab22458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc63b8115a0d76949fe271b26b1409d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53573441343cda249f928d3207b8ed5060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c0491d7f4aa6f30121a542364eafc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f85078476e3b1cc8841e0ca5e823962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f539ef289c7177c19b4609ad665a7a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa835a0c4d7f8177ba392e4030ffb5a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0d24604f2ed59825e115ef00262c765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09cba87ec84e5b5c4822212ea6014c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b6906d8cdf2e86240e29550e2bcbf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87a671da8e7fb28099a749c6ac999868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce397e54131924507762d2181c56632169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e8d9bc63267d04dee0bb55f968bf170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0825ada9d577d3d1230bf041d1cbb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfd927c4c26f9311beede937b86acea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4473cc218e88eda37c26f35246e02d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b5f7bbfb0faaaf2bcbdfdff2ad11074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b857e6989a62ddcde221270a4ad494675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07bd1cbd95aea68ee3eb3b9506fa3976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693a93a1c6bea385c1905c0dee7a44a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39369f0e7c703a253c07859a62a41e8b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1487225d4a7327fdbc7f9f8cb6adb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5226d6583497f77b26341d800a1db80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8758c5b3055e20cf15bc845873099ad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8b94c70b2d186d336bf0faf82449382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19539ef7826499e6981799bdfcf36fe083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a909e13a2ceaafce663e3da41d04f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940e48d69898c445bd6931511985f91185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e998f806d36d6a89836b0d6af3068286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a2865d9d4074620eab60c83e0827287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00751ac52cc3b473f480a6799bbfa5f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacc3e71273acb344b8af4809d3c33f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca76860bbf5f14f7d4931062f09cc3990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab89ce2d7ec3c3937a06787469f17491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f7b87d0173aad9b256f60b6e8db1a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d015013216ce9e7a6b7a0efcede48493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23152be8579b82c6e03b2d4efadc83794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4605b5f6dd844a043cfebde5e9f6e8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197373e18b64708eda865e01b7b8bb0496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c286c4fc2224def02aba1b9852dcfd897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b789d27cbf52a1e9a4bfe7012c401e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9284f810027fa3aa2ac24fab09e19c1099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba77de251c91bffea8ec6b0b39c0956100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41584e9e74181cfe240b244b86731ad9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31784242f5578ae57e567eba4d68c78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b36311fa5749611e70f7460c46f8f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5abbb4c90e2cb6007ed98ece90a0f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1b1526542a4cd846c5d01323c32d7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d32da53fba51ce97c3d2919a90bd2c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790ed3a2b55b65043a09dfb5229a114107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a792dbaf07ae6bdbe52deacdf89ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350568ccaa03e6b7309cfbc5ba22dcb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae32718c410ab0b2aa88e879182fa9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4608425a07ccb55a3914b4763bbdc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e99658d59ea49a6bd429c3b8680b25112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b501ad9b2c38f35ff946113bda89351113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db42b96e99ee9c426fe6b5aff57369114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a98e28c61d3619692da90b31f44e6c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1119957b0e6e89899e448191c4e43a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf58bf3c94151077991dba5f0c9f414117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f6ae5e37b40f4ad8fb4ec0ad8d4c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1342596e30aebc73e7375ae72cf214d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561786e7eac0f643f0419d251ee5113120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d1e652c6ec0bf2f05aa3c6c28a591121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467ea0d4dd648d673444de5a15abab0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17da86044f37a8f5cbdb0bb2e98ac72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda7bf38abebe2c2d0e3a4f7fa5e5db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8664cce43c88d953a24e3784d91f878125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55d49a6fbc14d89ce19a428adedfb8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5693a80e94c54179c6e935952c9e5e48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ff7b3c6c07be994432331386a2431128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e896d37e61c861517a698b9cec7a047129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36c808f0f8f9a6b1cba5e958c3af06130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359140127b1f74bc19098c1716aa8b9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bab0d51ad335397788f6b95339cec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c51d928f3498a080c836d3a6034ceb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323bc4d3ec140e5acf9088ad5d31e9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5364cf7424ce9c518d19a45cc88c6f2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34455ec20ac1e4a2661ab72e5c412024136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abc7e8cf54e1083b8f93a32f9bb217137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e41a8b5602a207712fb4fa7e6b39c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea645539c5852f98ae7728fffce2cacc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3f90924fa2af7738b30266a818cfd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faabb15c7b7df1d5ac2c666877fe93d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6504fb008bf1d6ebeb61d3f9eddd079142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1da76b96451b9b2455c34ea9a052c4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58442d2ffbbc9f0dc40eb9332456c71d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4e85bedf64a39a72e6bf4d11b975d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d145c3d694f33a7931a7957ab9253747146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41bbcc6598c48dc45e14b7075694405147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02224862d53aad0e465f64d630fd31d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19358ca37146324aca06aa3cc1b0cc29149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038042d24b87d34201c0e9fbcb836a3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c4d47b73255b21d5f9e2b4421a01be151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b36dcb152b20c6c500c137492c4f9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613f39ea4f1de92bc8838ad6640a79b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110a6517a490d84145db766d9adb43f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b672116407ed1ff06f629967731b06155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc6568fa6477d19ebd81696b6ea37e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed401939c90826ea8cc3b6d90bbe9d5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14b7f085e398af6424cf7ee7b280d0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6f2fa288bdb38e0ca8acd1b226fe6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3243316d45e01556c243e758341ba160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d7502455a5fc99a4f719f854fd68e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378355af0ac41cb895534f3c7b36a07162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8407677356539fcc4057267726010163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670d1b9712db422c617a69a271099e2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49631dfe2f159191aedfe5e3a6ea20ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523931269711a3158d2e1244dcef280166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb46b57a4b2c801dc4509c072d433f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da3c3e5dba445e5866e20d2a774063168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d461215398b3fbac61868d6ac0c8b1bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb242b14431523d62fd0b5d3c0e503170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874015f933153ae1e14f3361a952c600171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c85d88a2463b97342532a40910b9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3f357680f7763f06c265376c2296dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b6f9fc620790c5bfd6c81beff2d73174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4d2d9e75fc95f36b32a42a61f99b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e01ba355a48477dcbb4d958c477c57d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1c88cc33e200aca2fa76e87febc2c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fca645f9f97c2f17f2b596ff516786178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13d82a103a1875208dae0c7aee59af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59c0a897b44b80e3af687d8432560d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390187cfb0a92f8def463bce4960a50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a61a44bc452b74ca58786425cd6f59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7bb485d1b22027b06f179dad63522183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed255ab561c276021ccca2ecf71d25ca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54856740df8fb84280294a3aadc31a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527677f28bc026527912d3cbdb6785fb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2919a11e99090be674e2ae602f99d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8f3fbd8f47eb869900ad0b24f4c19188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16c291f94d676676a6dc1e136f0c43189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b7b8cab21157093052f18b4d98f42190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c08ccbdc355e88b1a323ae081ffaea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8aa5542106327c70e4781b0dc6f88192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b944e8e53332cfe6256f5d85174a39193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ed80ce316c4113d8b08d8a2095c4d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2c8332aa41c8a6ae132e1122a67ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a4d60cf169215ca8c5baaa1458e03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01daf7bade91498e8fea8ab2635b84197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a015e0996bd90fb6b04d3e0386cce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c916356957392d8ebc4c03f0b7ef3385199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873621076598f8d3013ec36af2b7682b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb201d08262262570feeb1b0a32d307201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d6b0b824a06cdf6a1dd0220416701202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73563e001b6ae4327d1d23954785c930203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f789a59ec22f8ae755781960c1cb0628204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36703d38f8a08cc8fa88052303d5143c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622977ba6c1847b98ea237354f9d48e4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c42ed38d359e9ca9851ed2413c364207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdeb2a7df1d51cdce5f6888981eb6ef208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db397f53afd4865998a1d92636f5bb75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2ada15bd9a49d68e4ced2921960dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e106068d533c054c324e8bf1af7f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5695f9f9d75a2c0983dd7d3961463212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0af70da0f0b6b0e4a6fe926ef83771213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668c68e67eafe8812e5ccbc5a81c29b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b348f656c57f6787d6a149ac7c6273215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06810116be6c188463c7ae1fecb006ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16270724fbf7a8b0d9f64fb8387858217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f840701a1d72f926edcc925843869218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061e38b5127294f4df5eda0aa943f35219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468221df8a41094a351b0c9a5202f195220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a74c88d79583a20a350d67c5db2a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b4de0c352579cb62fef4d4fe9bfcd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dfe1210fc745cf8560f7cf7dc3862223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463d161a75113b4b55596eac355e4ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cd14af289600003039179553ac018225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e75bb3ed5b7ded90a21535d9beb27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f1cbe4eaf1f80743066c97c07ff72227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92341659c0cca418730af5c147b24cc4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8ea31c2f11eabfab0d2ab7129165f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad254131aed7ae07fd26509ec31355c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e0b0c86ce568031d3f23baea86443231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e37a849e788516e80f3a290c39846e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a298fba20653c540d6c02a774b7cb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac34c04b3efbea19de32ecf300fb6fa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c4d2e34f23343002211123fe834101235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7429809ee595948124c81a1aab44c2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1343ff879f6cd340354f717b1bcd96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de903ddf35a282edf9f78ec6c859c63238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0909520c46e9f80a46c56c2cb29536a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09884221c2b323074c31a9aa59ef47b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfaaf5dbdd141b0e287d69d3f88381241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338d7ba9b485e5b37b636467fa3ddfa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb5b9a1b16925acc0cba1f049858b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8977bf53e4e3409040d312cf9d8928b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c87a92f12ba9f477afd0f72a138b5f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82bf9e17591d7695bd29eef33f9d8a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8134fe0d41d9d2bd42794e5e63c8be3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d581db5abb79c2e31759206a9e4545248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ea6adbf8a20597ff6ef2ae5ffb6d0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8399aafb154e1a90444451c3f8cdd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34969fba8a095a215b3a97db5245af6a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e7ba43f46abae964cae9a3246346f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ade6872b6415c0bfea937811d442d3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4752b66f97d5e75c453c4429b28cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74c7820be730597f792f00589af886255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a5263bfd656f116a93f74fde7cdf1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf550d86a875c5f94c120acd127ad8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa43dc698f602d2e7c5ae1f5157f63258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606a6793aff31d8cec15e23921aaadc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e29b7c67ad1c4f7b632d58af066f6b1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee8adf6d749f57660dbd4fa9a8e1c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767ccbddffb56fedd65409df3b0dbcc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3b37032dbb746b8d7a512882f775d6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a8c4903b5f5bf07c784174fd25a47f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1f456ff7c4ebdcbb6d5fb9efc9947265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2dadbcb038ca0a33e194ba0d5daa5e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5012d6086e8f3ea343c92e0f9e3fe4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687a65543696ea1d0e2065967637db2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982443c99ae1dda0265340e0da6832f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649591314689cccbedf0cb38b6e2d3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1915a91fb8544c7ca6ad88fb1c378f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b147c2872080af3a643d5de02f7e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cebe9bb4cd1e5e62e1be001b813446273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cb6f842d60e3d3ba0b7818a24f289274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c98daadfe377d745604e0ac18b7795275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d60092be98d131c1768c2ffcfa6f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590df704d6fbe0c97f0bbec8e231778277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027c280f69465c7222d9545b417eee6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab700420d95e6a126d150b9e2f94b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c380bd07a60444f28fef3392a6191a1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4313bc8e4694ff30c3372fa731c9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba662b2e9b635d274eeae03d3cac08b4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354e2136c278c24ffa7075a6d688a2c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c16fe81d0c8e3343b3d63d63f43088284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2559fa356f9835e66039eac0191a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3240a3e8426c7ba767ed7435b6bcb2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89becf769a52b3b5d9dbd01eb74cb46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc6d848b4239df46e0124245451902288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004f22be4597291a405c8d1678ececd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50025c447a61818c93548fd38fbd488a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010b1171260a2f9828b78ebdad5d3b65291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a50eb6ab9ccaf6f4fcff939517fe75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2368a4729f8fa52c61e16edd94fac293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639be7cb5b71426bc824a2cbcddca986294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c571568602d3eec436c565bec6eb956295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb806c9bbb1e451914aac90cf4ea020d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644898c76d11bcc82641dcbeeb4e2a53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1370ecc599b423c7a83cf89e9c2f62298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84500b5b899b98307d4538f135304922299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b1389ff66ee4f73fe21e4ce56ac41300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aede294896664b9789aac917e5afade301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a1c0fb2437a33a838dbb3781581c8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc64d492296aee8f92f6f904c64c3e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5976b560963206746c827ba7586ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8065ab490628499ef4f400bacd703305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e61f8b5cb12125b491b72584a243e6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4096a4de1a1c8e130eed079e2e6484307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f1a0388bd942d20845bc934df66e71308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6070c14bdbda9413bf2fde3578548dd0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca6147f7b016f622e3da8587d6c83c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cca637110e894cfb1f3835001bad8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a49931c787f90ba96765cb5c164d7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688ac214b4c7c1efb79f18ebf19bbcb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47fdd948180fffd50f955cac6974de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2680910105fa44e90cde23fd179a17f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cecd88ebab30ebb51536d47eae083316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368a5508c4484f33daa41e85693bb80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ea62b4316f2300edc9964129a5e30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09046fb544e22bdaf47d943805199a4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46130e8b37008ec25b34e477aebc27e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8cd96187a0a18c19d734d17ebbe0c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba731481d38ca81cfe299e81372147322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7b33847b37fb5efdd59507f1f0678323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebed97883b5a8174fa969c12f1c70ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31806d7535fed390e3315eb29e63e747325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ccba1a9941909e2a230f2808ebb2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d5eef76dc7e3875447315a09271b1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cdc5db1bb7bbefebe5bb125a6e97ed328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603dd82f56b7e0687f8ff18697c380e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28fd8347808465e287ec89eae3c79c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bdd94a31f579fcffc133ab6689cb5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa693fcb308bbc0b05eb4a1a4a49c34332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2d9f61c3b11699764f9747e4b4c51333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27755ad815235794c3d5f0bd6b1004f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484901d678382735b6438f4fe02003bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd5de58829acf7777b6c4d99e1c743336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b321c01d0ec47ab32c5b15d8d1bb6d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536ec998d794be91c373054d7db859ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689698081fe8186488418eb6a2447aaf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0a5362c2c37d8393dd89fa64d04ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d35e58d8a4d896642e603ccf643351341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531877668e81d80de1f783fa733d3513342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a68689624eb4badb7fad1af899e0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc8c2d9958e2392eff1f8323527ccd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f1ec67cfcd6a6cf8b4ffa7b684afc5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161ec073536fff7b95238044ec30a4d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105665d147187ccbb9342946a4e4b14347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559ba0633cea948b49b4a2f2b9f4548348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4292d5d217b0b7ccdfeac029539341349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da7920401f3bd02343be7ccc60f8980350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63de23b386881a755e2e633fe13135b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c05c53226969f52d68fe0f7d9292ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35fa9da2a6e0141806f0e15de840af353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecd75f8927236502f119ff476d67b2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d7bed5f8783e2fe8395f65dae4221355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc52d1d47a107159191bb0920499715356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7209a2fc094ba34e73878f6c0821b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d910567c364723b408754bc059b48358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ec5f603f39c8ea62b3dba9638eba4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b30238bb6df740836f8338ce8e6d957360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5f87216c9d080e3f94a42b5812049361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755277834bf51ded7139adc4ada3246362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43981f55cecaa725da648d11ad5823363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56871a26d7a21f99f7bafa471d884d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444f152e19418c6ddfe7aaadaae5313e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4f37ecffaa3047cb47b8ec7aa4800366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879a79e46fafb5d9a10dba5a94fe990367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d797b37297d0522889fbbe152315a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b92cb9a77e0054c82d8c91e1ac8ee9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8298bda1757762dac32de630bcfc9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911285133f08004705619ffefc80504371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209afade518785d58fe4ca9310b1ee8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8bb0a41c3eb5fff78a6a987e5ba7a0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91268e7326d1904f91d1e732601f8f8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2860576791a124afb75d020179d1e9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be6006712debe11cd73f4d0ad294ab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e84ac8248204df3173567d30a3f18e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ff926a482bfa8d1ed9ceae66e83f0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ab400aa9d78621862a08a7576bdab8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687aa840b3da0ca4bc886b91df2f544e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87dbf10fdacf9b0157299097293ab5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02dbf343090959b556367baf16888f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded841d2581f9a742821049ce16a5a58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c44a675f88c7f7509d9bcf576528bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eede368d21577d206252ee5a04f71385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf640cadbf3d270af6fa7013bfc5862e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46851688b590a529937971709f738ed6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b9ce34ec6c8ddda8528dfa3f0398b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0d2ed47c00e56807817d2485d029c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d20fd4f1648f8a791ab5abbcad64a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f46084e8fcf7322e93feab790e272391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dabc37f460e96f905b0fdfcb3af11a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af80f13200efba24147c07b12d3af1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b779ec022600210157f6cf3e6bd7b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8f207aada5be7058ff5bd709cdcd5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5afdb394a4600d684232554b807df396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8e3789b2fffcdc0be3ebcb1491b36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacce62f82114ff53022945beee46fc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c35dc24d51764e3c0147031ad6313399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ba9b079be2a85f11a971c80681275400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b12dcc70abba5216c92750a6a0ecbe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69231b3155991cd0f089ba9f38fa9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdadca3d1fde1292170e62fecfd7eec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262d543c460f4c0cf96c7b1a1defb8e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e325bdb2dc6f60eb0b218bf9cbd1b06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb0dfa1f9fdd64b70d9fefa4c8254f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb704b41695411682f043d0f4b86768d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb8ef0ecace8e18f7c6d27c4a6c837408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df66eb2c63599973433a531c5cb2e54409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0bfbfc7caccb55a8726d09a59535b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426927a1b0d3d8f94b8efde711101c12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf5226c9198f3796b98be5355567ce2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476160300711368a3b52263589b2e0bd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a0d78a5f0af1cd47ff4e49db554fa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bca502f25deb9f01b0e762095099e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecaad5f7c0a06be2df3e3ebb034ddf8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72a320943792b53ca08afd4126f320417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8e2171e5386ebfe9e46bd486358b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865873b0951894b105b1819cf1511bdc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ec3d36ddae49c9dba7c02b3d33c9f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb91751c86c4b5e56c9ca06eed3ff3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689aa54c496ec2aa1fe56104e7a9df3e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0904b635610631c4b5e94e9ffa245f1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b65308c7f2c7d4c39faaaddcd61394424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e96b4a497ba5b5c287cb8638a3dafe425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cd2525a622ef71353d59019085f6a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165be32c8e3da31b37a23276704f559427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad015678b5f4ba22dfc62b4c9b48416f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeda0f26678beb55dc9051a631c075a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb277dbfcd8225a22d1c997eb2699632430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f8e02bfce6bfd3c78acf691dc685a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df709bb68622d119490967b62000d3ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ebad30d437d26c39e70d5827a6c83433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f480eb589167e003e20e6f7e946d90434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6aa612650bf17cdac354de472a5ae5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3508a1dcc0012630f454befe4f68249436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7be2841793b25c340192b550b853d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9e8c4b5a6780f426e997c15700780438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d64dc36d6df7e51671e83744e5d195439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c020b0e6a9171e0c360102990f4c2a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194d9783787f704b576ad61b180a006441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84c771fa05771b401d32fca1781b52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5379cbaa0f58bbc03d4e855172fa192443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814d5a351019946efa98d633b212f7f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79023caf96272d4684835e01b5656411445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b296a9a2d01471570452ddc30bd7a18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9105815aed44635816c60c6c5b49a8c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f6bbe5d9cf9711cd7348504c1eb38448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d351d07c2e4b8a3d5adbb6fbdd733acf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88146e06872e304cf363c2bbe9cd67bb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0736df6a457533d815d947912c3b4e86451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb850c458f6ac38ac759d4b8975425452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85ca3d5ba06de7fd38488334e579b6f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7436dbb4aac33d48ab26b4fc4a0a03454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc3029de2a3567c82b3fcb0c09c03e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bf1268e4e9bf275184f7e8cb75bb4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae3875b012e6fe6bb5df59602fbaad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf4b9f05057c90a438f5899eea56d2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22762c43eeb7d8b8daeaf4792b765ddb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59af3e77c2167fc525a1e84a068d34460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc04e124ebf5d27061248b293696ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037c72c538a60cf30f1ab672c62f68d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc190ade8ea0551380e849f90583d5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d8673edcaf0de71b27f9178867179464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a11ba2a87375d67986c24ef5dfa921465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0a0b6e7edd2657756c28ec8b8b818466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa0d415c9b9ef94d9e5f3f8cfebff0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2aee3d3171a3d69dff53331ab87aaf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050f7e72709eadb55947f1ddece73ba469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db93d564b9aff0c2bfc518cffce1aed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ad4f8fa8a61c4dca3efc708a3ace0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda6585317dd017e78b7a3c94e3292d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69e2a6952671ea206f750b8d2f4d7c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e709478abcda92cb1ecbb25b87be05a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f67ba614525bd395f91bc19821132475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6697d494fe52523ec7802b12a1fc7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee44df872e945b9d083f8301d8bdfa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10dc74b258457e1096c6d239e99ebef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a510216b7f4cfbfa984953be77ed70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bd193ed94a3569ddde2b34f67ca89480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90db1fea583dbe34444ee9484c0341481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ea7f72ab9113552628357e4439aa1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ff45a586450021a4ffc49b017581b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2418b941fdce7e52b201c0e8f29cf66484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba036cb34e615b45132c9e32da1aa875485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dced244b2a499c711cdbb9182313f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d22ab64168bbdec9e4d6ce94102f4b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60b4f6799dc2dc4928bc1941a40e26488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea397f59941316b23d6240f73523b73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e22b815114c0d0045ab86eac9c2114490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d12c855d90d7e09e318304e71c7cd2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1490adae8cc39a1e8bc16595994a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3da0f8dc3d54d0621c597d9310344493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8416428174c321fb6f394235c69aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e40460711027baeea404b9d2c39e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b728f3479e636b917518786e53d40496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00665465d2293f2a5dce36c9f52396497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8552dbbfbab5dfb1ada2c61ab4272498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9d0e38cc1dbb4a10289198eb6ee08499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca028f88ccd163f237a54070121077b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7144f7b8f920463c88413b084cfc50d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff03a4b273a49b1686e9a72bb6dc255502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735508162da1fb27426f695bebddbd9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8faee759a6541de6379ec9407e8b4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a62f3f2b896565ba9f9bcd629d54f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140b38e68039015b51e84d2b9006bc9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9759fa9a119e157f0190e89be45b7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17f041fd2010e417e0d1e660db4ee3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c840b1a1961b1246359802581f859c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba3b2092b07c756ce07e6b26dd7e6c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e4fbb9fab5021d847e2e70f3f7cfb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee4b08853d883827e3a40bff220c4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54feeefd72311287497a9dacda97ba5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc54db6b6d3d01b3e05c391932c017514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792568585a523c7eb7086b05ae86273f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc80765ff3b11cf8696e816649067e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3970871a3c04b6461dee528835f3dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d65e3e0a38aaf58bb8ceaee7f27b0ac518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9778bc02c949d5ca94ac46ffa5bec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df383f47e36224d17e17f4b53c73487520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e6e2cd9d01fada8782ffdbe01eada6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad62f20cd494ecc9edbbba4ea9d5f1c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599a0e68c7b1ef1af9f6ac448e0dff8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36deb510435d52042bd4e2e11592b1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd381149a20f70af596da173d670ce19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505b7e804430e82135c261f57d34f18526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea1b90468dafdb72d803ab366abe71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026807c911985297cffb98296be7d0d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4c527506929326e3055ae365f0c1e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4e8a9283fd86a94e311d4c6ed5b78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73967338a74e3dc124fccb0b3daf4b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770b8e25a7e6bb3f5c562b3b375ffef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506379fb8d9e3d4b75c8338d4c06374533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ef8de7b2c1c79080b720a7b5a1f5d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ade0b8f669adc17d9761625554fd5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ec1d7c7ed9b9375eb3dd1640930072536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c3589ce9ac7a92523f77685893384537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a7214eda7501831eaf37e4390d9ea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425104756fa47af97586c3f2c8afce85539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020fbda6fa6c3abbf69e6d60040223e5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db53c4aa7ee467da9750b5de1eeab5eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164e39a083f46ae639d82993f46f305542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6c7b813a516de0d4ab9fdae167b4e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771438ffdd6f479ed4106607c769de39544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf75b83d356e6409b55044da223037545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde1b2c52992d9264962afbefaa5a0e3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe78a3e3dd86044ab7ea31fe56feb5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5436ac39e7d92980d7d834b9a2f1ccc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbcaa41c4ce4542ee929e46c43befa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa644987eda598a88a452739aa474da550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97567bbd6af9b839bfdff156c5e2961d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ff8ea3f2abdf2a3e3a750278527eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50c329970ba82f06e239eb54459cb5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c581d22c584ab0055ef8b10d83f8a9c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18760f16acb0f713197ab120a4f24b89555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe4b8cbfbfb4376e93b7c42a94ff92556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2facb225886cb631a48db0b0a017b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4796d9afe1b28d5c692774e8ad38ab3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc286344873a7da52b5f5b6d9fec93c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b1a13c516be984c5a71ff8e140f7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c226dd07abff381766847dd2931d1530561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729ab18019884c4a8031826ec6333db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d26d93990d839e16975490a64da0b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8c2636625b6bc9682a6b5228a4649564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d37c6304fcbfec5d0e6867da4737e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967013324a9df24f2d0fcbe869b0387566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb684484f51ecb9d3ce2b7b8e457936567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71c36ad585a4a4eb705adfc7b5410a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a3a74b77f69491cffdec60cdfd89d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9379b2c4db029d386d841f25d9295570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ee1ad22753de3ad241930579da3817571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3e69412028f0f13948a920e63debe572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>