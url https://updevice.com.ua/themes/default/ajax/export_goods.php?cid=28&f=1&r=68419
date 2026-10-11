--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe60fb2ec2a59608c90aa47127a4ef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb3bb0cce2d03ca7a69ad35cc294e62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e49e8259b1c830db532ab854e6b1e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b528e5306a3c979e22073a7ba118714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8288d0bc6d4ffc5dc7635f7af99375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad2460dd48d59db8338be8dbb747936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a06b0ddb5c7ea4c653432bd3ecdfd97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d7d70c9954e0ae33cf66375c960c948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de7dec86b758893ee3b5fdce4aedd99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c2adda5c73a0b93ffc4ce42a6dcdb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2df576ad4cd94a7a5bfc1ae43ecd111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7bd646f77fa4284738fd41b1ce7f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f124b5b9d50c582a912bea537409513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924719c2104f931d965f09e0addef06f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575cade089c461fad6d6db570d2c03b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650b3077b84b0bec0f49237bfc06fdf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ede3e2b2c7e23f32f0b327d85176d417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18210b4b7c28a18eeea1a40e6c3e6b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52ece467c800f580d77b31fd337bfb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554a386f801a453d7d5c9492ef60d6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c74fef81be6436da3eda77b6ee9bf221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e1ac5f9e023a341b9b1184662bf2822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8af6dd18789168d64b5db1938ef12e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77916873cef2574ad618091337cbf1e824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddc765ac739635c29403398cec6519b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fc4283223a6c0ce516c193f136bf1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ea559635d59579c0d06d3f15d67f3c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c53a3d28dca7e2021f1b099cdebef628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1d92431a76cd4e6fed732ea0f830429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196935a15bdb509a804bc55d75911df230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f5467515bc461d84a17e9df59a70831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ae0095fba55e86baa8a7bd31b1eea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df854caefbb1baf7e85f8038182c8f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c8588b7743f4ee9583f093762e5fb934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001e9757e3c378bd3258121934ce65235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f65ebe3ba15cb3ed4de6b201b77f1de36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c606b900cbb1d76bc365ed3e60028c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdefc429a92d9ac9534d8de0b15ada6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac04d2d0dba9962b950973a55958ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d140f9326c26ab897c0da7f7cef0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9df510be0a4bee90a930adb5fc56c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4de2881793485d05be6ee4592b760a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ff571b7270539045b3b0065d18fed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60456cf179b179a5d6f87cda752286044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc6e75e8b93caf7617f139546f2bcd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bea99bc47bad295f6db951fe67bbb946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b93b324d314347a07dd7bf7ef4f8f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef83a85617e11518c48122f5099fd248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a01b8a34e5cbeb4431ace5a5c3be649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0157f4c391ae877269a8718b13945b850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b09feee6e678d797871a118ce9c1551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906f1d577e62a2e9a5480ea7d1fd36f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0d165da3108c4d001d94c4ca0874e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0da4b0b5a8bd46e500654f21ddee954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e32ffb9dac3f2393e2f828e544516855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd5e3409561bf5133374e369761b1a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f007eb8824537141c9a8376975d6b5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04655af14d4bbd66f5937ee390dd349558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6048e58cadeb68d3591f7976a62db59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae95aee2c4a1c757f48c342a9d10ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69b121c38a15c27d1fdbf9e8722ae661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cef7d66e8d7fa5ece6867dbe8ff52062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8238039266312d14e1edd2349af8563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ad3dc343ac07e0f645258af458e1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e35a8b873a5074efe73626f94930a6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ddefd519b6fda83e1fd2d7f5491c6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24dfb3c5cb5ea87fb672ac7704715a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd054d9cd3664a2ca33c6c0d08d47268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcfee762ef6811fcfadd12ac056a1969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3f8226eeb52c294e790ce0ae3392f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04946febda772c70dc573d558427e6971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a1f13a4337ca0d7ace6f14d4794a6972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf92b3049211a0a0be933fa4cf43d7e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5954423072277bc0d9b6d51c840b074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c7c605830212abe69f71b53c078e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9deed19341ce8127aa8b5558981e84d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b5ce685bd205e5c61fd83bb50fb0c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90971b9699bf4975f0cc98673d811eb278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef27e4d2f23b941ebe47fc5bee00e5979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d441664352d91306b3e01a9ac101d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ff8984e0d96c689c3aff25b812272c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb794f1f9473e67b045d2b37e9338ae82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d381296bc4bab9811fde1dafcc7f65f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06819df13cbd0318168c2b976af0e23384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bac35459a36d7c465cd3076d636d8985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb2abf39b7171bbaae8cefdcb21cb986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d20242fab0e0cc74edd6e4d49642887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a635b31b5f20a86b5df47e9fc26ab088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1715c3d208e85ef16cb3886c4e53cef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05993c476696a90013bcefe6435bff4990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0172928420524e25371fca594ff6a8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1208bc474e3a12a2af3f85c86b816cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779c71f8e92e0cfee5383c1a214157d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0425db8b3aa7f4fdd942a8e0b78a5f6994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02319ab5808f86304c51dc2eb36488d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8afc713448ca103205ebb7196bff6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03499386c8dc7191e598344fb23715f597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab519cdc074128a1bbeb2efb90ba5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68699f75682e6b40c696795f89c3b6f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49954556f6d02ab56338f5af28655ee3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fc292ca54e845588a3f4296635559101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db6e5ef622d32fa0eeaad53857e28f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587cfd9d4079bd3c2737fcbbab61666103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3d06ae8a26d01a2ba74d8abddb9b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0843d56b55368ee0286795db5d3a7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34135f0ba37f31b61aeb3f8a8f986ab106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73784acd4b966b3d519c943ddfbd6ac4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91be3700d4166d97ffa918e5d880d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86daa864c6ff2d7425ce50e6e048c41109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179a48dbe57705052eb5d90c2ba4d2e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89107f3239631ffe2c4bdde97a9052a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a337326e3f2cf4873a7203381deb22112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aed8a14b4d2168338aa741ec23ffd6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7197e9634aff793fbb94a356c968b70114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e486631e22b971c01c9475c1211a66d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e02f26fc44b5ece57f54810756d100116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5715862d303cbb98a067d9cdc80ba7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de549c0a55833b0799ff5fbcf633b49a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092633f7501657638ac0a2b2a5a92738119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074807bcb840901a0d0a4f74bae50856120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e83331ff2d20a75b766691e67381231121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2751b1354509d430fe7af66c115dd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90a2ab2517ce146c7607f9e43ce1eb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661eee9fc052df3e01064d39ae29858f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645692fa477a8a5672bca257dce9a256125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ba1582c049122f189ea78446df649126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37046585b57c8ccec3790fdc612954e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7d0e99bed7ff5fa4b0b603f52aad1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639081020878a2583fc19066a06bda58129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530e776d2884fc5cd4c8b3dc5c0ce48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1898c829f33cc205f2b3b5f4114f11c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e3ad084b1b5d06d0008d2f9c59011132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b179f5e7cf3df7cf617abf763b115133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef22b5b63752bb61a3f2eb0f1a220023134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d81c40e0490bd1015647c7bdcd462135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee054338d35d0027b7d0fcf74b2069136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83f635903dc13949d855e18b9099af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219070565f2601e9ea8e53f8877efdc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee580f85692eb81a75d8f33f9a63199a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf792a5074b3cad6c27f5fa91cb8ff0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b1a9b50074fdfae898bddc3202256a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29061fac989833ce2b501892329c8c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306700a9f42fe28dc6c6dc112a1f2f2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5b8782b5579cb8b576cdff085a046144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9f0ad52e00cd314bf41fd6473f079145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4371834268285102c333b5d5cf74cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1a6af6dcf646ae1025aa8e927b7b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163deffd7289442e1b76514af1dcb62148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c69485d7de7c24be441299f2ab0e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53cb6739d28d1d7a913ce760f30e31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6fb6b55d03009f8c91b59d81809a69151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba418cd4a7f59eed9c8459c0c95fcdd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136e0b3cb34571f33030b5ab73ba10a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb15f300f43cf459904b5bf3e044f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae1c92faf3227d23f6ae3c99cc558d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa2f72657b3fb8ca3750748b59c819156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d1891bc5411607596b3e9544bb4497157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf69c6c127d7507e845c97e5caa3977158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd944c06a198b97f2e3cf54ad416e002159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e900c092d4a412b993da23340b8aa8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953cd7edb0b8815d82f6b630730a1fae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cce49db01208853dca7321398bfc2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132b67a7892b0ad917e6bb0840e06b28163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c096d5f6941975e9d3450b97fef59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712dd811bdab94b0ee7cc130c8741151165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a397ca068c071242839e11b489b696166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b52089296ae074f1eb02c441aca90b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e7c476539153b7e5d3a990c6cdb5d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a1359c441dd7a1faef3e3633c6164169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d120316e506fd256895b95fadf6a50170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16511237f053cdd80592ee838cc3fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05bf6fed95c87066e27562d2f73554172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7522f9f6bc46ca51d96dc7385b3e1c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ef219f9e8c9997a0f892b662c43f0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84d2f6defa464f767b800e07efcb98175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489eaf6947f95765447b04ed5c44e75176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c3690dc7ed719dead59b359e0cdbb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787fb557eb72d31cc1365a39e0f603c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c10004b16b44cb181e7fd0ef3a5210179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56269075cc35323982352dee5a680a54180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5689ad7767b8c6804260e2e4c65989f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca3d9238c370a299603116b2e36d2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5900ca1f22d4f1d75f827c8158c82183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87630a9857d2dfeb8e608d6bb51ce0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba1597a16d05e4910a83b0a520e015185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd62860240affc4121e4f2f96333098186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8efa96a00c532a7fbd1f87fb2501d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca70b3e1ecff280068d50981d63c53188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc48af968b1fa241434293f22f4ccfd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afeae2d2eea12597425740a1e17539190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8b7b5f36c1ef2f2505bb0dc58a09e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec69f5965ae04573417c45f5606f76f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5697b28ce501cc91591e4e8c8ed751a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27257c331d12e08ca80faa99873c43c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abdb255f94b96a09f8d59d51f2bc8b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c4b48a17bc21d2a2cb756933796ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6231341dbaae19904ac9453b77f9af197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1839dae58976571c3cd2dd999f4b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4edec5a5bfc6a08ca4b2226793a59b7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e407520627f660f1b96164fb3eb730e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e95d9c8f6ca7dd66090caff864be2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a5b8cc7f6b7dd3b9f80bbf3bb606e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db150c86fc8b6ccaefbf3ace9ce2c4b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261664601cac8b875300817454ffb70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafad89eefd26203802b976f4c4f728205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fb5a6fcffb179202aa97451f59607206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7765cce786e27122f3eda2b61b491c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60f98fc191cbc11ae8340e1574687a4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463cf1183239b9426e1c1fe553755da7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca71508523a824063bb9ffd993d69a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fa3668bb9c77aabd6360865bfb97a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64016a9c03b59dff7b75600a5b559e88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df70d94d8900f676c635464e24e3470213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e850aa44de016bd8e0d3f4f047c652214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fab0224605b59185e085b96133094b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99412567440620d6b702dcf07a80e429216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9d0ea33409b468c19cf2474712a6e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada5942ab5e02cbf3c37978a6955176218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650c86e50b8ba95c1bc6ceed1932233219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67387771d31f83c1607bbd64063d7c29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af397e82a29bb337284cee98a05506b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e52d00c521af10398923067d43ec533222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e959bf3ff3cf8b5b6a235ca884c9cc1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91787e2d3ee3c7d6a644cafc431423c0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73203dfb226cc15c120679f0d22ed197225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5fa95b20d31eee4a5deea4eb26197f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf27023f32d10688081aa95f9aae2b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f54be0f9ee10b91debf07ba891a710f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2822857f330c7c9e624de73a15d059229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5bcc41909b3918b86297c2fe64dca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f865b8291aa959bcb35101ded0dcf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86362850de3f09e1feba8527cee6cd1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70ca5937157ccfd554e6a6b4f22693233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671cfcd2af781747021147e092fe8ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669814e7d473b4dfb7ad3f659540790d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e27e580c1bd92c1a1d7adc6d60cca4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc13f23d1d27e1ec1da6925aedcf2b5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1c8315a0f3b3e75e3640ff7f59af8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a004a1437f9d4a7e16a485610097f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0748cebcc5dda87709f20ee4a54547240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c41ac4b20b5ad9a4abdc611c96266241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3279a0f7b9415ef182bc2787e6493e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025604ba4f8455b304fa2b02cdaec1dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac001dd2405c501b636ce7807c593953244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def80efaed4ec72eb640396957e94a39245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4e40f06063f9934e0801c6d555d55246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df661395bc25ae14068d82af90c09ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba2f35906cd093d848dc25db6bcff5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae9deb3af79606ffde7f719e88f9325249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c889d0715ce2db04b288db07b89ee250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8518e8885023467866d3c62a5878cd3b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353c8f88aab9b97b047453e48369e38252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef764ebffc3c7dd1cad3835a68d78338253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8b373aa3ddb7505a8fe0ae1317d54254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e0c7fd22242cff27db8c385ec0785255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed58e02e117ff41f832639bf82ab55256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32579ac026e5ac0244cf5c4aed38b7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d0f0fffbadda685d9f53c68942ac24258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecaf822a457d72e02ce034eb9aeae0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dadb1f59ff45e6b17669ddb32599f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1c1c1314525b3e0976ef791623504261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d970ce2aa4fe0797f70e20db840f20a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bcd5691e1d5394efcd4e28ca52bc9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f128451d841b1a2d7853755f9a023264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce9a5f24b3da343189a00f6dd6419d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbcac3dc845abd49963cceaef9452c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74508669c0fa4da2ba5285daed484c8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5955e113464b55346bc9368e23d8868268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22170d3d9df2978c9e1f7e3d92392d0e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d098f378c11e311074aaa0e28aec14270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600ccad6bc8a3dbbfc40bf863ccee48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db6e882749862235342957cd7bd2c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024aa659cf28186d1e159fd225f0310273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757d1d620f2de5e3c92120cd0c1146e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab530d81f1a868d3046c3b80933dca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7de475c282750e2aabc173bb471071276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d2a14074bafbd7218b20ff42663ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ccffd17dff8e71d155820c6270641278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4357f37310e42fde37d4442b7abd584d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f485c8ea6c1f2ad034dac2a614aca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616070ec6b14fd8d94779a225779b317281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3659ed4d19d44d257a6c4ff680f16af282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec57efed473bb8ec0293ca610e7abea283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f562387b6357823644beff1cc2c1d6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b086f2328adfb96fdaf824bb9fc3ef6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a7463a5843096403b0c834dd96344286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d194d84966ef6c17dbf94b1c5059c02287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82872e1086e3695ad6cbd9fccc836f81288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb8f434882f7f9656205dedd8982a9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2d83ed78d2ad8737840b838610acb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0b1506a94bf0baf89b9dacf0721e9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74377119fa1fe9461c2ec7a33ea92ff2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c08e31e0841a89ad48b7d583599c0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84251bb9574e7c8cc2d2747e04f50e6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878f220ecae8180d725ba82991a1b12295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1753c040b3f3aecfb2ff360d54e02296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84958132a69a12e24fd95ecbd04a3d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f51198e3a070da58f2050da2fac85298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465696c134fde01e2bace02924cfbb84299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c5f3fe8ceddff8559a73e82f9f31b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdcc9dff7ba534c910828029717892301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99f392dd5a22fd6c6879a110365fc5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeab749d4c96a8be14b00a7d4d5f549303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba840f7d64790cf1ccc79e92dcc03b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c52f71ae2c7d4210aedf20a036f26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab269613e8234efe9cf4959e792a33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36711cb36c8a1d8b96b3b6fcf47d1e39307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2690cd8041be872973478b6dff114308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20436d00b34ce64682f257d78f7d7884309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5bd663708614eed8dbe02dbee562e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac067e6751ee2bc87b0bf27947433d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ddd3b5dd18ba066c6977ac00aaf3b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de054a0b593b9ecf54e99dcca4a4a59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3a043fa3748654f9dd4d3f572930f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb025064dc6e87b46fc8a40c77d96c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241b3943275e0cc56ca719ab82689934316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bea3415d3f8252e63c51b8b60d4d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a892f9a67899910e17eeba5bf5b5f75318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209cf1b5127c92537bc1351fce82db4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d2227080f3d803037635417c32e5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffe10dc6902d21cfc8164591cbb12a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ecc0dcfff697df93d20f9552a1f2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370866d3f4ebaf1c55d5ac98824b1a0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5862796492420e60e8a586130ac3d2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2ce86717e68c87f8be66ae9e35f54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec3a432fd8f33c3befcbaadf39ab3b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb12d1ad57f5da02db5b45fb187bba5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53216af81e97bd54fdb4444aca39329328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17af1470b7a330e98cf6474e1ac4bf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dce1a69455735ba5f72006dd0e1c9e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9ea5e0009374c74c372fd7b162a25331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4619a6eff36e095a731b734eaa2b1df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764239739dd97328fdd417b42e1a9c12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31640340e610678e7d5f4d632edac7d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d2a71ef78e7056d2cbcebc0f95709335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c66266a5e35eb52ead853a9515f35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623b144a43a9a645b342e69b444b1c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42699535824a024dd0fa874fb679f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3247045bb7d9f657df05954b3ad83af7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b082f6415ef8097f59e31f4e8aeb4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66b6cbb40ccf354701d36b89c2652c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367350b085abb243a300fd0a380edeee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5f43aa238d09e784a81f383181355343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820076ba944f0569aa9da7cce203f0c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c455cf0f8ed30165cb9a6fb930177db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129994183c1629940c1cc1e1c91e3e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb923bf2fc3608de03b9945de47395a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41dac59df3c723df93ed943224bd60348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef8d50d069e72432cd5736749bea55349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23939faf0b34b9016d5a30725e83c717350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb9afdf83715f92a7af1e86ab01b99351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b9784cf4b67e42af7b9e375bcf06d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2261b6451a063bda59e7ea3afb322d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a26ec8437fcce9c06cd87c11c7def354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb12e3b0823ae673bcfaa24d7a2a56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1c376d2f0491e07662be4e388f8ca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c28074beb9b6858097fa393c360120357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fdf94a1be252769e8696ad17d971f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3564e43d3b81ce2a142a0962046cb57359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650066e5ef6a25a129f423cd115ba1ce360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c004badc58f7a03362384f2c55e9c04361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cae079eb87f13c90ccf135f6bbc2b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792cc22a4d5b27336fa053829e2440e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbec76a4bcc231addf05777688c268f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73751374129ed38816ca6f221c8aba2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22de094aac2887c07c3ae82202ec29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3dab27e3a9c45cec8dacc99f5d31a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9faa88b0628b15f641f066c1f58d8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e72f550345e0a134712ee1f10c787369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f33b7bc1f6d24517b0196084c8b282370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c3295c6d5247aaff5dba53cee12c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b8872bc4c894b6c7ea5782267942e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaf9e6b0b1a0364c49012147a96bd9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d4afe85741a9d36662072466eb23b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d77644a1ee4d9ce38fe26054ab7cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f2d0d8df104293c2a7103046fc42a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18fb0bca65f6e8ead596823cc1962f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f842e3f14b21946e5a86536f56664118378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7f441ba30be80f061d1596968d4f9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd5625920ed9004f22f7519f8e8a308380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bbf50a35274196c04940bfd709058381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bfd868b0cb39d53abc534cb9a6a3e4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1ec50202c1dd69fa0dc762164288f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff80313fcaa71440e5d6e0b72d12f64384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a594d857da3643c1ee3fc2d7e077681385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39517ad50161700e6f30c26aa12f3dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adff2962f4d1443d305f67ecd31fff9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574d4d8fe3a0aa68a32f0cc08c60f0b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5713075b578be28a8014095f90449389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa89ed6e42b060115d1bc1b1590fe82390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a2bad2d99ea84f2c5b32acdef08fa3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d095ad753e6c91e488d24f1edfe26c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515770e30c6658ad93c9e5ca926b0f4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6845e728b3c06dfc9c7d526ed21ce1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e455f0c19b0074a9658ea50707190395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273656520184e05ee5dbb1f0ceda95b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bb15538c9176f9a797b9299c4a9b62397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a031a854130619f544b602418ef9f3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de910e728ed66201806cde7a04a9f37399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52489f48c5c6c5cc3c4e0683e399236400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a6c131e77deaba1f109b285388f230401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d8d62c79ddae997c28b8d83cd8e3a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3821e22ee1858024191e72f57b8b09c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05e15e1957a4ec734dfc6d29d71fce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01f976fe901aa2ef71fbad265d7ec9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c1a8e3e3b17181faca02cbbf78d6b9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c110f2037e1fb05e7985e4c19d3467407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6bf3229b0923f0c42ce0893bc0c31408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebc85708f8522ff858108f3566234d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e15f4f2f8cce074a904e4c78ae1165410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac537282ae5786d03bbf808d0ad7f0a1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b282071a0a2d9a043a05e3c0bff07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56a30d2f471db13fdc4e5536de6f48413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34562d92e33c974f71a9ba1cb7f1187414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8566740028be89f7ad46db28f219c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8e1e09d62f52bba9687913f28ad66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c750392334d9334596ba5591eb290417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff2eb3d9ed22f32d9c4b62359e3c49418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4a040bf5ba067b1019b23800395c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d699db46b43c670366ebbfd62bbd131420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c4f8840a2ae5e5ec03f256af2708d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a0e34848c2e6b18db45af1fba0e7e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822dd4c9000a950accda79afa9a7d3b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf8be76bee5330e7982632cd7e634c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f577228b31ffefb7f8f583c8fdfcf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed437c02e0bef1f0b5ee049752bbb50426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ad9c21d2c06474e8e77fa4bb3abe1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03f7a3783535050d908852948f84b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45904f25f9f29f427141e3996804d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e93db85dbad8d8027d950bf4118fd5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e161936bad50717566b210027f38d1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b38790bd5a6bc58a3ba1692458abe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8cca50ba872e027d37a393c93da24c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f95cc1c47a9c251885d0900a93b10434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15328ecae68f1476d6880a693122d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544320ba11b925ca7d16f6342df89c26436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10f672cff2d704b203a452ff842046437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b304dbef4af9b24f4fdbe565e5340438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c27a9ae70e24b29bcdda998737346b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77855050f12461c176d9eef6c752ab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd7c06d9b84dd43d430d2e60c259c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534142d7e71dd1521027d07186922581442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7d335f2e193813813c5efb78e7ced443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb94ceffce85861029ba50baf45b56f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ad542a3feeb6dbf049b414944429f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b758921a109cbff6617b3b15313371a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05e5f9a2a84d104d592edb84a80c9b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ce4f108dbd5069b1c62ac126f4f2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e443947aaa14cecc9dfdce74c244661449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdafe9584eb812f15512decacde5a95b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c85457c178eec58017d39e4e6b168451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b358ffbb3fa38f989d5dd21daed4fd8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12a624aa4445bfe3209a319ae79403453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7454195a08cb8fae479cf835300c48454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e65130788a1f7916cc1feb3464a7b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361c5aac7a8485bcc4d933385f735b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00743f7189a155c76fb0e8a28a0162e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e6f83affe46a815090d5e32c40bf6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c413580b77208d1c17339b3bb79384459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da787d937f1dbc9af52de81e3c28dc2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2ea02e8df74169ca66b1a7baa2035461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3607dfcea81b9a28772aa20bfb51d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875fa9b006c6ed394335fd518107b65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cc6cf8758fa13156fd47703b42344464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80edd4e5008c448522cd5ea9cfbde224465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec195f8784132e0c1a498af4abe8de2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbe31d472b2e930b4b812dab26db1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752097cb17bac6a30809d2270424cace468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce46a0475b556f5c25c5e218af02c49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cf17af348675d6d88e7df7a50cd4d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322975c42f117caef184fa50e71db161471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7ff4f0dce2dd06f2e679cd412ce1a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0e158f0800fe127c05c62aeaf0dd9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2897c7d2e520a9918565f02e8715795474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9dc059ac6c1c52087742e900e6648475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afe39daad7c9b5f3153482f7845095476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed904b1f4ec56ee27a616b6b4fb06002477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ba11a132195560342b5454db32fdc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e41b4323e78225919c301e657d699479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228ca8a9febdeb4cd206a916a963b71480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f26dd665a3da1942629fb03b4f7611481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb800be0733f405c71e31af2314b109b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b3f4fc83bfa9fd242cfb4c59fbe34483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418d42ee2a6ce9cd8403e89408edd43484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82f4f05142c68cc07111225811d16c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdadaf8bff0d4b07a5a8b1e847f94e26486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce919f1dc7173c2ebde6fc99d89be79b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58691d3526cc21b691c85e2aa0fa88488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b69a3ad6bae148ea3df3ff0c82cfb3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92ee5ce691078122d3d7d5d20d40c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3bf1471ef6d4ed5cf6f693da6ad96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7582dab4a481480c19965695302f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c683a2196b34500cbb9394a32abf0c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe9ba2347d6037141f223a481f0721494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac6c70b1abfdc6e81c9e2b18364b94495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a026356fb7927c3462131fff97ff44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401d59445a168510eddd0696870682c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac053438fa251ff7fb03053875d3de498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea51f7bb4e75221d56c34b5f11b823e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88af8d2e423f5b1cb20b55f89a386e81500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529daee35812ba69b2aa7984ac4fba91501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ed45173c8e63cce3f3d969da8fe30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380e86d0cea548bbd8ad7fb87897fce503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86dc20000b7852ed6c8a15b4db0bff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d490d2c687ee7bd9edcdf72149019f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b3dbf287ae4029d45cf5315b15818506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbf5b86f6b4289e091aeb8907c066e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537473fcd6c5551e16c774c140960f0d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a1964649236d1065f2df3280f3c9e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66d675e04d38c1c2c3ea3280d24c78510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b674dfa755e33a6e2f248dd3be7b74511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aef46b2d868b89bac9733888f1dcb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0142fb49cbdfb22bf5bf01d866171389513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56404024095d6ab070d3ddda3e70ea2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba6e04c037901aa8b5b6ce08b23016515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054fed5c9f27ca1ecb7b28728cf21c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd797a6d866ab4044c762f916b5d10517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc36474e99e0c84047218e7ab60c5c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb203677b74ef9687e96dff2d38bfbf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d7ba6d0a56e9c90736f17419fd439520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad68f8d0bf791772ad14a06a44b7f8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23accb754258eaa5892317bd4abc2fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc61611b3e8d4f31f05ce307c31e236523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90434c7463248e081f239d7de20fbf8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecfdc172397fedff905046a0585183525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481595aec5912cfe10d8b06f29b3a27f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0cdb515e8880a2880a61cffdf5f5c4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d931e401534e6b6e400305adfa1903528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0744c6343913c218e6c68f5c5cd463c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e086865c391b999f0c4582729144d6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5fb444a782b84edaf23a77ef105c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8538e78cf68ec4f10568d081fb9b46532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22cec9fecdf1ccd6fa9c010849f7f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85701924e40d8bfc5b831abae472f2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1f5351580aded06857b96346743d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78000936327a37f4eefe0b65d095bb01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82f2075f4af9e9e2ee8e825fcfd4ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51636fe790dd2d647cff02be0284ccb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b67f90ef25552c4b6aad7f8265a7de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dde0725aece80403516f7b2c044675540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6814f19ccf2bfee1d468c70100cc5d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08765096c1f207f72cf81a7a47943611542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d89373bd2475123d3d31349078ab7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db6474dd589f97d7a23bf2cb3ba63d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf0fa25e638599a0b2188c798415a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce808484cd6272ccd95575fcbe553d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92ec24f4d71e10c138baf697e407a0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a53bf93acafc66b51ee82363662d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f15867ae5d42fbd210b1f5fb63d7a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581d983b858ce0af6a9ac185fbd2b58550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33282de9e47bf79610a2b71e219fdecf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966527a0ecc3afe98fe7f81383405c55552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3854cd3a3524d2b9113cb691f0c6d08553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ad70ed2a5154e204ac3069698307a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b770cd6c460de733f805e3a7ad07c0f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa19dcebd1d42cbee9b4fd0d1f10845556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726cf0416287844c540a84bcec0e414557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f5d8022aaf63cba1a2535b53fe750558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd495d97548dd44241208577f7e1b377559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b3f4b3f1ebf6340877da05f9caa87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8faf82029abea0fab059f712a5d52561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3fa1c3c9d8d47725f0d264e38181f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0e2674314f9e2b38b3c02c1b0e405563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c30b7e5b306d3a17f2a4c26e4d065c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4fcf276b47c6afda8095292451482565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eb22c5932d08653b269ee2781eedb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf423e07755cd32fdda92ca6619f41d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b525265f976b27ac907596d686484568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84138be4364bf91294460a0f74ec55e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072989d0bf82e42565225cb94590ff56570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249d1efd7be7218f1f067461a7595654571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e9e9d2041ef87570744da0f9c4077572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f64c53cafa08fa9b7e7792bdd8bd411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67cd17de23d136d944de6667ee3d8d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eec090f404ffed5cc2166acdf1f87d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1148d201695911370bcd21177ff814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3a38bf0cb157c3a3b5c62ae65bc705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ba1b7e2f0a221e86464ca4b2e8f4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d87f5074b6aaf5884bc2aeca50e817.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9241170a805f89bebae620067e9a418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dddd638613e91b5cd6d42e9fae77d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db659a6ecdaaf1c2fce299ab1f487310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4286429f0db74d724c83030bb6740db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9078cd22af8c9da650cefbbe615f9112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d2f3dbc1dbdeafb68372c9d97ede213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6caf74724f9716775c0f26e5b6983f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad976baf8acddb012e6c4c6c2fb441de15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553440f236705c5a05a90c9685cace8a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb99e66882324ef1de8d27721e4d03117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e3ca8c477879dd986774554fdf3cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fe2d418ec0bc2eb6c6731f707852619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166ff4d56242d45a781f2f88864f91720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee971fb713c88dcba2d2fa633e6f0921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076921cc67777ca1d8b3af86923eb0522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49965dd331fd35e20b05957665a2c4923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec0bd50c0d8cd49d9bf08a1cb3cc6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb215152483d23bf57a58077e349ef1b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14d0e966c42d4ba8ce8e7d1f439a3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d30d1a3c4e318c63187356228a2d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1553fc96b4525081f6cae7e96f0a2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d02ef926a70b86d04d70768293c79e629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eb0906c07a22f15cd676ec8606bed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b3998cc420d5275982a268416f63931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf851a036fb047505564aade958a72132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4289c9243166073762293f9af59bad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf524a870ded58a9efb25776413602634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f24bbf3086830774f6d8f62301e89335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54998de0f26e73a1e8d99519a654760e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5ff83ee875a17a0cb0d9034ecb47037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ee9d687e4ef0d1baa2db7034db69d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b314989dc1729faea076ccfb793c0939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fdb325037eede733541aa85448ecb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ec35f03712cb13664483df0eaf5d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2124e073a41ae0db1840da780d0fce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500661556d0ee0c7ad26503ef5deae2443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3c3a961e5e83996e46fba3a67435c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04a23fa4f63289226dafe7d2ac5ce9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73715f475ab4fa5e4ba1b84e908136e246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db4ae624a71ba02a92ad84f335cd3547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0d9ec282a958a0b3e48540435b98048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44f41581ad52e5b909f6b3d22130da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21dbfb0ae94c156ca0b3ef3b6d5c9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853bb0c5c525e0b9f2b559c7af6c15f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8e1ac1774488865619e0ee1a86ae652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a01b2b7ff570c14c930fca060ddaee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c54591e04fc1c00f4fff6c2ba0bc0254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107f04dc5db0eb803bd71c212b02cd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e22d0995746efbcaa661ac10cec9cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f586dceec86f66d678896e2bbcd5bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbb19aceb710984d90f9966eaf709758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f1b7280ab064d05ef345d1c310e0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe4770b21f26a7b1c27c09c455414860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443af54f0adc6064a37410e5c3a698d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632de8a6c22c025408ca0d5cb4ad553a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ca734c13988bb5ab95631c2c9202263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3e3b1d4d901e556f0cdb802a2e19464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d6ec16b8d21353941f4ebce3ae17c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa771adaf1a898890c9b503f5deca4f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844e9162265ff8f13e0a58c19ae126767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa99e4e76ad890935788bb0b35975a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5190a0db9db5a71a6684037138ba33069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbee310f8c6b80fdcd35a3f12120eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b023f2e9178f6421c826345a22d57c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac8493417c612ecf947ffea2a2022e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cb56045a67fd4edb0f4f64abe514773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c488d4603e6ec1320d171684456dd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91194d0ca0fa0dcaff7ae92bcc4ed0c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192bf556fabb0e8cc458198c343fbd276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194174457af0804b7b58c9b61d4014ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ae42200cc769d69e3f1a375ebc31078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f32d209ea20f4be6b92187d140c8d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d146f0f0627f901f2f6354b1b495ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe2ceb2887b7c250c42eff99aaae7e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b744e126d791abdadc553ca99a24f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22acb26f4da2e895051fb5e05a252ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe49b8b0a6e1f706cb00857fc000e1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87abcd7ff15ed6809dbbb601ff303fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776b68ce3619a25ec59451a2bd5376586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fcc5ed0efcc88a16bd0b7ed28b23787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc42d52470165cfddb47dce62739fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152befaba81ccc75a8224847477262cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd962101db7ba22492710d19cb96b2590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ac4565599d5901b03b65bbe4dda3b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e8a190b50cb69dea819461693889b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0eed11747995851fa3180f28d7ee0893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920bae01e781b65190556c041e6db31c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9f2573db787f2f52cee34abaa59bcc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35a6132f1891826a9581065a74448b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082652b41c6c388ca39974cfc0b8e62e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f001d9472a14fd38a6426ee064e3f5098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e18a913d5eb6395f3fd3842668d3dd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37097fd29703bc3ebecdc93fddf8605100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b89d28b969417d583fc9a58fd6f8d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2eb151e4d48ed7c4029f5053dd038102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab503d0c5ae425530ea8ae9bd8c2b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace2a1f67c8dd9b1d675e009e431519104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dfea090256eb3cd6fb6c0e35b6cab0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33edbacffdee205ee2c2d89615b9b85106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c9b2148cfcaa9ae928a014b3360ae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feff63ea65dac4c1f885e27a5da42f2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468de5eb16a94e0928aeec25086df0a6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b860b8868433bb40ce1d2188facf3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687dd5f21559f455284f3fba31a1bc33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cac7c76871b447fdedf1c0988b22c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13241d732462f96d6ccd88f3075dbf26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73072354b24be95d2fbcfb90cfe0c0dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5ee87cac59315608e5ae8b69f3de1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a21a01e24010733a9e20a96c8e440116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda635f56752409d3bc4c251cdbe3360117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae827ad18d829fb064d3a74b2bab73e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acdfd520fd0fcdd094b429eba0407dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917205426186f3d6ec002a2de90029d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a413e68cb0fff33d574923b10ba230121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8790ebee754e54ab0937c89c44a51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c405a108356556add2c6980f7681d44123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1b85975e26d9d8c71dbae2445dd5e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3540f8ac4bcc9b1139bc7ac0d135b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f511f6dc36f2c8c2da63efe54abfca3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd293be8e2414cd6f2d9d54a350db179127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7beda4771735d2705471cb7cd256c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208dbbad66a60b527c03fb48465ca8c7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222313b42b2fa6bbeebff3c395291b9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d26ca86e359ff6228630f9c39b3e3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a86747e5447f195add79988c6d3a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80960c70bab4b88772522bcfecc8dfb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a01c01844c4a56dde7a63fa881a6e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bf9cf14ff3934f324825a887da5ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140285c8feccd581db1565610f4d63b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ba24b7975b34bdc0d391cb10e130d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae86db97367c4de695bc56011dedfa9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6c7aed45579dc552d3082e7a35557139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74711514ff878f1637b9a7462628d380140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252fe04281da70c8bd9cac81127bf7e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f733eec6e1bed897bf422e356b909be142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d560fa9b60f2c5a3af8a6cd5af99ba6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51760e4461d6f788caa651f4b57ebac3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c15959f3350a0a60a12bcc2ccd0a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5065c9649659887b61639271836d8038146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215922a6f831489eb30b82c4a30fe2ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e83c1bd34073049dd58867966a2101148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23677edaf271d485482b3296656c840149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d12f0d210dffea7d5e3ebfc9a3123c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857822143d12839383abaa2741545cd3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612ee9548a02d8674654896c2115720152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2e7d51c4ed3d33d0d6dcbe717ba70153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27608a6da437b463d58288daa8e38c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6567cf199ca92cd52df6fdbd82bed17b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576dcd86f8362bedbd40189d1fee13a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547cd2aa6a3b6a9684af11d9a015542157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f053e88a3c59e0fb55b458f3cac52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dca93279c79c255e986a5057b83af2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a55f98e45fb86369df9946ae6715d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5f592bd03798a8b34ab619ef539ad161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1534ece46c06cb98d7fc3f7c575e31162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8828a4096b5e90a126bad967ee12d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcacca04d7d6d9fa14f43637901ad8b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922947fa7c2541834e98f6fbe386140165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a8f7393c817b9cd615f2807594e97166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3565e23b5d90ecbb808eab8d9a3fe167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ed56646ab4102063337c1c410e21c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a84cb993ea177abc465a64fa889799169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300e56292db8c65ea094b842f7b0abcb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738daa315788b7d8d823b5f5dc93228c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2afe012ccb63bb0e1690a87f8afc3c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae390173551c1d2ca97bb602b8bf3c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5b739b21ec1c3aa3ed75ea884e56b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090876771368fa9dcae91a80d26b0c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be40d3755fd39f13308af7cffa00fd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f0fe50040a4d4fa35aa80ac23a346177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ea29cb8c4d00e5ece2e4dad2dae8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94d64112c6bc6d56a667c6f2288127179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a261a297b05eb9b625332003d19de8c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14bd3c96aa3f10b81cc7d3e1b830295181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92c2b0b96df77f2f1fac0942ed38ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd8729832d83085ead5935f8fa11f0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa420e635f02137b52d678acca99ab73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5ea1defa222e128e431c0ee9193fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26f865a081f11e35cae10b55bde30f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb9b6c5e9176d6bf595a879250babe187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e75fc548a3f8806313afe2eefc4dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e3f3bc238bc47ef1267e0195b861a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68d12cc571f4fbecffb0800c8ca210190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f4d1f804a04dac7d506001f4e6c34191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528ea6b3d287d2d10dd9a39df470cea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10a7d249c884e94f867170a9121427193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a74c4a71f2e76264f8042aa496bc03194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4097c1f159d8f732fe95eda1ad6546e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346e72fd43d56d1db2011edc25fc278196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ae804ed8d38b710bfa0dd7c10ab04197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a723ae00cfc325fd4c19b73af6e01198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85989fa140a45c9d4026fe50388424d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9409cd32f2e5e57a77613020c7524d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb40bf218223ccddcaa696c4a5929ad3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17c31eba63b03abee67fdb06c84808202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a9001aaf3131d90f7795158fb19f3d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba003637239b5e6ec60e29aba8ec2670204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981934eabef870794f6e7278ccfb8e0d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bf0e86f1d978fd1a8ae6d8452b1b4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db82bb87d9bcf2910d0bda70d0825fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f34753206189846f47453cc2b2ac3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04793aec0ba0b16aa409e7840c425bb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c88aabec558f6ebd95cbb08c295ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af509bbbd233b39dfcefa77300d0d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228c3d0a9f9e19fb064b7f1da7a6636212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0bb3d6e23bc5a12244d3343dbae4c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574188675e6ab6cfe2ee8bb39e2bb911214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca40e6c6ed656cf959021228c7b4ec6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f1a65dba464a9c9cdab0e2826b708216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd18f8c2dc9017f58471ee7e51ae788217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e3574f09a7a8a6cd5e8627e1eb58e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da9c6a3861bb92ada0f1778b9cf6f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954ce057cd88e2eec636bf69fa658c2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704eca977dbeba11b08556d77f03c38221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb0391069d1379e70c6509985a007a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43ac9b8d8828e603d3fb92d1de4141223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a9918b5deb1e2be9b726a0e4d1e80224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12081368d6546361c9ff5276e7cf10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023c9a4c05300b9ef39e2d3ae97c228226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fb09c1d58d0d02190972bac0c3e5a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee240fe6ebb60f4974348bf7496fdb74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecaad8d80b7f3738cf1482397f10ab229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee115ebf5e11be9cb7d319fe50908b43230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2b8337d9256cc6c902f88a5f6fc23231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8e4bd779b8b0d8ea522dd410a96e8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e9e21eff9e699b2826e376c3b08d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a6f444f97a22c34350db13ddd5742234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe65b1999a7a2c52e12b056724659be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e7706ab2b2b07d98788f24f7a8efd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7e5fd92a1a6ca2a6023af8f4ac01f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84169ea6b2bbf84bcadde85da73a6f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18b6382306010bd25a9d32df31ec4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e43de053f285337b9aa4a7842bba0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9708bd08c426da3e07c97cd7cfeda9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db1e6d3ff949e50b27d09de7bf2a90b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb5a349a4b48f05a812c223fe380b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80d545d296c8fbb788b979b42bd901244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dd8f7d07d73b035ce6b9f9e049602245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f85a06aacd3a543cecb13b1199ed29246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b69c53faa770ecce7e981fd177b01247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433108c825c5271a2948e33e2f951f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845256670ba769642e5f0f28e73f9cac249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c9461f9e377704c848eac641a3d79250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8923fb41404f3252e9aacebfa4dc1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3da5a125666a878097e0d8de0a909252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f8a055ea8588321f55ce25d17213c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a749426a029b02d55b5d1a33c2f409b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65d03eaed3e5f5f2f16375b217dd17255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217809ff1182c214ec1d8ecff903aa4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc00631f0e8fc3d50f78b03f7acdb6e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f778014f44c7dc9e4e3c894ab77f77d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd96af193ebf6242bd94972d20fb9511259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd495b4f6550c66e273f6deed5ea0554260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6babc215a8f5557766568cba9a070261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4b09ae4bbe936348446f81c28eaab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfc7b2b367c75c0988c7d4774380fd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43248634211e07c9a037a335faa1f37f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2a49d3f6a2e0124837f7b6851daed6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6e42f7b0c4a521fbae5d306e0de3a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1895b1e968241e522d961b1976d3a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ab8f1d2c0765327dc087a8484d89e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3253db3015d3f0653f8f732059203ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd891385cb709e7f1cfe1610b8b549270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b76c509208bc7da69cfdc4263812e1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be935675941de1d66872699bcf35c5d7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142f621f643a9ce2a4013df6895ef15273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832bd44a33d4e0215370c5fe29b55d0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4f2d781a9cc1adc7508b326afc89a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd5e5952b30a47dde66df7875fe408276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75423833b78f1d11f15efb3974bf269d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3fa2c18caf6ef680392bc43503e55278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f197e4d6c0ef5ca2bb06ce7cfb34bee279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcda0cf40f87ee14f36c5707c527ba0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652b51c28f971ef45207d06d258d1d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bce2561937a7585313f94af9eda64282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cbaccac9de45cf6fdd7b452e83025283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad23afeba24b1ed78ef1112bc6f9d89284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b3a388532b02264ecfaddb3ea4e67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09412af2782969be47cfb299fb6b297f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767f399f5f438da11d3c2cabd1dcb92287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbb8dd44cecf9196d2934c71b33af4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4235f58ac936d2d9b25f0b33e23bba5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de73d82924447163f2bef25bf63198b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcffefc8a91e20c6fe1c6af08cd748291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374fe4ec377021b082d47ee4fb0625b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5c17caac8a62f3144626221157656f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e9a5911548b9c7ba8d5577859dc9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240aa62a2a104d523da0471d7a121ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347c472088f6b5294fa065e0bc49c4d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29f543a18ace9268064a3fadda5574297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d925ba739e468d00a60dc9ea7242c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424b458d30f77c6f2f1b193b91d30ad9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54a25b0f2d2616a593e8555f9650558300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950eb918cc8ec81104acd67c76aad95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afcee74c9e0817fde02b1d09f7839f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399a20bb19f6796f0b71f47315b2d7b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80a2614989cbe049a81c86095ac895304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5da6367c178b95e259f8a7b33b9afd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8d6c413c682c1d1364b2fbf05f0f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2967074159fe0bfb15d1e6c9a70d86c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0264112ceccb10876c59bd72e30e6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d23517efcb72cbbc76ee233e9adea3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f739071bfbf4200671f0dbb53c3cf3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06679bdd71562f27f5c4802d80e778c9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ba0d97a8e28a0ad222ac02cce2c8a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab39c03ae769a83dd6b1e19269c9e39313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ce3f9f105309a8f057349f299adf9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f5c84b6c4381a418c7b5f09e2632a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b9c2cd2efeab50a0a906c6769a06d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68575d95aad8f6183ef53b7298ae174e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0185c73043487d7d9ab92af0b51fa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3b350aa08bc67f197693e6d12dc0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0bd951cc226aa6f4940dabce829b4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8880cfbabc8ab997004a50b0a5d86321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc5f7fe4e12766bf97440016f8f19a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa3f6a1b9e30df7c471aa1021a4bfc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e15aa0a991d771acdc057f120d067b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cb3a79863956c21c7991b7b83a817325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa808a738588a6dc4181f3b71bd1b1a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2fb474eb09710630993c571c5e56c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0cbaeec0b7426728b07b29a571389328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6bfe96881e76487145aaf0e81a5f3b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2482f954b59a6a7f9f999ab8cd92b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317c937faaea8438b6ade5091145d56a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65dc12248e8aa25eaab41f40edb058332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfe4da4c87663e2580df1f163c634a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce0f8741c94f96569462de48cbea49334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc154155746d7b6eb6bd5036cdadbe1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd2e65182a648b13a56229dbbd3330336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb0dd8a4be6554d87a0bf15b465f14337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc5037790243fdde53eb461243a9ae338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c5e898cc6e6e37912d7da3e302296339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bc766cd06a07dcb55ca625c6ebf18c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b7802e28defee1b8e58b198d2c61b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d241bc64ed7a31736fdd83aba70ddbd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab75a5e768b57b4ba6e417879b0ec5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4960d71c244aba1e59ae1fbfaeb39344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ede8a158de35e837585bdbba83bde9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39dfce48fc4c5601103889b5a2887e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dec20c2e82b0fcf3b61c9ce44d5cce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e3335cbddd912283620f95b1d1065f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b52f3205e43593855387239fe9a148349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d347a85e4e12bd50a1d1c8a41ce692f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7eb513eff901b62334cbe7745dbc7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dd4c9d71932d9d592345151e77933352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83502b0c8f0e06aacb630e5146a5be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56ca97f95d9fd81d4e03717b0864fc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb420c3befbafd8435986889b40730d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee078c3bd526e5b80e05dc5afbaa36f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d7a0e17f9f794cc4d45e15d33cb07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c6a498959e155bd28235ff5f45aff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0b54e2a7e8736607739856129e5cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4519c0077bd35508d38e564c83c302360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a59e8c74c9d37aff94f09df4233346361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cb9d62634e3cdc327f9262eb7bae1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247ce4317367b884e02b7d3b0310798363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91806e62467d7c1d2276331b854fdb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf973b681d0e3143841329cf7eea3888365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300845a2c10dc7155253074194ea6450366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7060e8b4641250a867237e2df65bd06367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395f596595c10b1083674ec1951c5c1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbd570bfc99e6733b0fd9bb262e63e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b7200ac9ad2079c51992dd8e66ef0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b5b73bfee25b3b8f18991963be1ba371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f7c6d4668dc0d5efe1d43ac46fc3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652011f848309c848574c968c5cd4ee1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f47fd35c6be96f1b12590cf3ec3113374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed87bdd994e62e45ce595c6918bbf9d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ec279a9f04d71146c2888bf7659b6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd282fb1be08d14ed0c96d1ef2571b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf05a6ae6c0239961a01532a8b97fdb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e02be52ce9109de19b7cc46ba0f3d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef752a99da20c21a68eb0b171d051f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd60b9b4987199b6e09220d71cddef381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595039afd5f9b943c91664a99a9fb85c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cdadbf179763b80081aaa2fb4a8f2c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311678bb5e6bf81a5dc43a7e6913bdb8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992fc46b224c4d090563dec22481b6a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea498278b099d6f576815ab267f44115386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd236beb132b5d239681af63ebe60af0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24fb7dffdd38733a2d6d7f573c5daa0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da9af9374c751ca90cb3f3d7da07ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f98a9853295be9bc260f9cf859536390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc22fa0cabb90371c325e669a2922a4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa96d28eb70644e8b44416748ac2012392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44b9ac6e9c6e1626fa05e5ce9c2b12f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16254eb45bde109995cca953f45982c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07904632b5e223387d7cec1aefa6a6fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce76ad36df5c39a695037b106e75a67396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce459386eb57a6518d7929cf440694fd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75b669b122a1c285309db52dc24798398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e77aedfd70eb1c96cd75d6ca375132399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b8451391e63dc2148583ade855a05400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0435c14ae3a57044f97e725f9deeaa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b0f053160416a1089da772beaa1c19402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e92495aba8569f58cad1b8677e911c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0a7691755b858706d954ea8046c24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde5ae51c3d18e75a70aaa0bf430ea6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede35067bcd07765d3bef85df611f76b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e385f99bb45c07448c29698de227a59407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1d0275f5ecb5c658e85061a03b3c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39135864ad3d6b455755d73ad5bdec08409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746aecbb40d9adaf207e647eb4498e1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c938117f53d9aefb4a8c64850b6128411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7fec53c9caaf5be5b18f2c8e71c9f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3aa6aac0c2a9be6e723b9ac7e318b7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38cceab920b3401b69683666224629414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b2b07614d26f970cf007859d2a6a2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c16b4d5e7399153643ecb9c1f818d2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fe1050ce7d401eb48a6d6cb9e1988417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247601f18bd90234a9544a254ece1e30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26352b80966460bc46ca9c7ba2821d7d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff8469670bbae00802262a91f03f43420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b828b7f0e7985a479e6a850e8af003421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8182ad4a94a8f40e47bf73830f182422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9b3255e526dceeca783c5daf7914e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df102da416b0bbcc96c3788a8ca9a830424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d362a81d8d32f5ec4070ae22d14b5d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069df6d8b7eaa2ec17a8050b94f463b0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ae64e6a17056a0540c2db4c4e0b45427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2854527479ed1e1436ba39257642280428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c84acaa35cf1070df81c4d2705f6b2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7b2384f3e40f5920d413f7d7f184f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764091507473a1c6c2583381074f00d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d954691bfac40446d5a34d0fb6773d18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a00ef541f99e0fcd6471e142a3d1c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04729fc7f0cd7c35b9cf7ceccb7a2c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cd3ca01d5abc9b7c61ca62ade4f84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b9fda45531e74a385860bf3cacbaf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d48f77406d8aac959b52eca999213437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8254c03a0ac0a538637e02c9278f6ce6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fa6ff6856ff02bc91fda8ba4eba0f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475413801d06c4a37a4c6d84c646e19440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2cdb05a4ad79485269ac8469f9bd0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80307776dbdb8421720b950ea4989e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b84b9894388cafda621a5b5e6e8f84443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bfc38f499ce26486474c8398945dc4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55828ba5d9716d0f78b8a261d659c07b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c461a0cad0e67610edf0e235860be1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d654caf377169d225da0b27539237c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13130cc5bc8a86a90f860cb21775959448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7eb840d43c4e27018f014a656363c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a0e37cfdc04a6389f3dbe01db919d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8158958286958e018c4cc00997cb20451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c502ca152bfc653b1f770a1a58ed663452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3330843942d65a994cf6db43ddff6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51896a30bae949ad9b8f5a6927e8645454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6377e90e483b7ab629bd855b3d1341455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4864302503b97db7a050958828dec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddbb562aefdea6342f9bbcd1b3f33fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd99c0434a46f1d0209db8ad966a2b1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcc977f66ce85232387be07d5767941459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763e010deb7e8a2a5b1e7df2a217521460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d160dac770bb664955aeb6a673d36f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e53ac4d540348fb29a3717e283a52462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fbeceb2bf049e0e1d3fec46a56166463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6848015f3ff5b1a33a591c4ed9b75464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b589b52f34c4682442c8677507c8de8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28ce3c6f61663442a80af448dc331f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed9c33b30fb0bfa9ec89d009265a7a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7fc5b0d53a0c09db704b0f3922dfe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb20e1710a457aadf9565ec76303992469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641ab051db7af5f978c98945fd42836470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb82724877dc68609215cff5070a5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e8dc6e815d3736ed78034d2cc6e30472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473ea136384fa4cafa064092f1c5715473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de55057dbc90605eeaa4dbf7b8238d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b6e789e49d0369614c1e11c0c7c38475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fb5eb04adcda3f566a7203f0db0ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f67998d62530172d5ea055688c14e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303c072554662185bb474860260f60e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b41f60c9b6692028c90e23bfa3a360479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7611143b77ba8eee225faaff535803480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b0684178c6073055d3398e7c08a94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32ce09904d27ca2371d17a3014c323482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a575d34d7bf4c248b19bb638faf3c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a39491a267bdd4b919bf20386e38a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a4124975d1bfa1079de601103c005485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c2290915d17477a7923b649354bf5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a5f87ed4762ca5bb9f2b0fa39a0c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a511aee7029b04609853e41544aa94e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570f4b0963edf5312b11cd0809c0270489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0eaa54c3d809da69290de460ca01dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d806ed6403e1d18162295c98f0348491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6f70ab1fef8c692d543f551c4c834492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91feb6b34eb997bfa7e786e82415c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd9a6743422aee9b6968a74c24051c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030dc3983bd27669b7ebf368416f20e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4963aeb4c020850ee4b31debbe0f884496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aecb6c9262d146e831f9fdb63b64c10497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851d11245387cf05569a071b84ab186498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401dfdb39603c1a0af756cfc146dfdc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6c007c904bde6381797a8f9f08f19500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d95cff6834d06d964ed13713eb2f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e531b7f47eba3f5d526faa39279de4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ec44420270ceea49211376b35bb37c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25966632a97e4395d0bb8b3c34af48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb3919888d146c7592464152803ff1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c122d9e21d8acf3e7ed768efae7025506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd481d091387a303d4dd9f061cf69e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2a2e67b2511dea2bec177ce60f7ff1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ff1f1f6642f58c3d050bb507218af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701ddb6fbad6f3040ca08649cac3393510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4266ae5e92743bdbf9c38bda23fdf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2020209e61ae2e18b8a182b583e7a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4eca684099c20d09a708a9ad3d111513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f515e5cd1733eaf9e43f0625d9c3029514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec57f1a4504ba47c2beaa8198ce2acc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecabac46090c4e2c79fc849379b7d85516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f87346b5d307c6d2c0240031b2423a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1038118186e9500242a8af0aa89fcd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f959e6c03ade517f3eb9c560a58111e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db634c8d362790110bb4575dcf2a31d5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db43b1d3b620aed0bb7ce93c9f1f43a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379c38a9accd711cd0ee2ba51c95bd5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839ff61c11548740f8d5afd6dc12374523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156b75c905263be081f3fbc892dd013524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e369190cee9d1c89aa89697fc74dd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816b9dad1d898b329737062cdc28eed6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854288b9f624b8de6d8ed6dfc457fe9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e699bb3b55889f92914183def67e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15da2df0690e86c63f2e63a637177e3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d38b4536154f59e49133de06b588cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbc4bcf383f8dd3f211db774238581f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ddf4e78bcf44e0574be754d29a1e2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ae0402a1a1348338f1e5b8d0205b4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c8051a5c51f5f34a9238505e0d796534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d4927415e23bb9441a7360d7cc586535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81c6b7e3cd21f89037e7538c8db260536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611ac3cd713bf1aeb3ba31524e7d8a0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964d8b527482c77de3623dff7f3680b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ec42e80b6b0dc37704604d5b7cddd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a003003e6bb96aaba3ce2d4a992c6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e8c3d55b1d06f277bb247737564ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5416052a14d33f3e0de28f577b6eb79542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c197c39912a7964afade07d766e916543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdeb396d02b821b4d1f9f5840daaed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180c5519308b90801355c3aa487eecf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1924921624d9069b64db7be11a7f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341248d06df91a1b8e18a5d61aa4e4d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9c5cc97d8912be612c8abf72361b6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11390d925153775473204c995fd9e607549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764b041fc6d737f6ff2787e114d1c88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b012ea459741f66975770fefee67c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdbc0e0a479655f339f30a6af837ef4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e66a91511a7dd6e07adb896584ea3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b99c02e90b351cd79c4aa39024f15b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9d9c5adb29f34e38daf85c3fa555a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790de57943d8c4d8fe7075f914806cfc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798c3e25172f85a58462e4ca771bd02557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37097f33737c59a44d68575172fdee00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d2b23a336d72e21f69537dcd48700f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb2b5fd8ea4fe7d3f153074521f72e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64caef317806a5c07e74c32a1d6bdd7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bcff95845bd2f9f6a1cc9c5b45a85562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e39d1a079f14416a48c3a1145d6427563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d03fb66c98ecbd9ed5ca966adcda7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66384699791eca28746b667e6c39256a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc937fbe9897c7e90aa1e4b4fa082aa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889bd6d746e6f50fd46a5280d5a6602567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c47ad82f837b1a6194c73e65ed79f2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc55424ba0ba57444483b6f463387a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccea3b4ff8884964d246c25936a8d90570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cdb0fe97dd2a2e4ec5aa8e162e278571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ab9711219e5dd174b7ca95abaee7b572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>