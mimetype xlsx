--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d46c0360915ed9612ac36cb5d55b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c87966d782b5b3ecac179ef39026272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd8757ca9381d32862c23dfbba64063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19faddc0f8d6350f1fe1e42ce0b6ce6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98641a5bee71d632c6686b9ca6ca75a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca76bb26c77acbf1389cc29aa5397d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aff45319f7048de396b9b1081574767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec61684374dd4316b233a0153085bbc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c939843569bd5a184cd40606525b3049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724b9a2c1f7ba79bf5d2373c0a7359f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762af7b2e3380a9831595984328c34b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1e663017276a82e9bbf61efc9472c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060c8e75da0aaa672f7b15a3b5c54bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c99afb09b98f36ae211c866ed041c714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87049c703603ed49ac6a19f0030dccd315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d078bc8198f37b94ba98dfe76c3b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c8b333fa7f4c43e0eb68fcf64554217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5b6c85d53b793a655b11befa26a3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438da0fef0d180d1daeeb0af5bc6b1e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0572a2d00e04217b2624640079827620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a188c5aecac7464e8e6e64bc1cffec121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ed5187bea093c29d8eac7a8025fab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1060b295b528ec9ab366b24277f4aed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385b18738cac59645001c5835a9e66b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5776d939842e265eccb52e80ad124a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca14440ba2a436136b2c25e05827b226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478149cf50344fe43a5fb0c1fa954ed127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f91719df0f0fc77ee7e3bf8441f72c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b8db80a0210c37c8e79fe5fb2eca9429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2db4b26cc84f9995f33a450e9d155f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a72f4161139415d353e78b8bd8ea131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e1568ae9ac772c69c3000edbc008032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ceac4a6ad4e5068e02cbe36994fbe433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e702a5ca71e74da291d53c050f0cca834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890c3fbce5363a8fc134ad8891beae135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1baeae4d7e5083294297d4492953736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d633ad9614f6eca91eae859942e6a1e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025cfce65d8582caf437202698f012b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ea7406bf61c85a7d05c151ce0e04cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130366514dd8f4413acde8266737e19340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2f521aba45882be79473b1b498c5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49d93b7d66ce6050f6dc6421e6bf6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830b1d2ec6eb8a4c6c45b4a29ee3a2c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957caf9663ac6679373a90c141f3bb544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f74def8f5ab5c32148227668a77b5245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3267aa2c1bf39f17c8710f73a9a48746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42318cfc6b13bef0f659c6d898cc405d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb36627c0face08e63dfee81b97e5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1350e83854663d83417569d4b532d549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce194db6a16c06ab7d4d36cfe70c12d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c54401f51a4030c3516c91d3bbcab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac265a7183dedae2030d749fc716cc1552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab804f9c766158fe2ff11ad01aeee4253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3dfb41ce27c7115887f5cba62d89654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2d7b43be0244658b51fbe4258d80455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33366115496083068856ea1b21dbe23c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416d97d09ce801da731ca43a74d812c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e48018d9eb1b499a4378ddd1ffda0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea7da58fe0efe4fa27f375e71707cb959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7997662009c81c474d4efee1b5311360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef8ce797b29fc2b6732b0f0f428449a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013934b93cec40745b7b6c5f77bf126f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18d4ae60882609ee421aa4f8725856d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d9b65cd5f13610e70a199fcaea0e3d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ad75242294579e3eabd567c65ca7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebb58fc48a7219f57bae3a0a8958ac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4733da9ac1e25c81e14b8d09ae4d7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5d2c21faa6f16d2aca16cee5d7a4468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b4c2cfb6edc81141c2afe9a36a1e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccafdc64b7bb9b9374b5c4928a8494e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab399a7a710deefca2c135c8bdb466bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6ad3398c6983e112c9fd573fa073e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf6896cf5e27a04a8cd95a044b792873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721836397a7bec0bea5e8d56698071074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e09dcde4b10d3b49ff9dd80701d7f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6956d1a36a57884d431a479481e3bf976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fadb0148a482080024fe660d5b8b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37fbdfb37c8cbf54cd137110beedd1578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc35a8b951a5ea3f1bc550436bd76b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be43a965530c250a5117e535080be480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5f6b95528a2e21521989f5485714781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b60f4867e20e46c702aa595b152a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676839ff350dc3c528b899a89661c0f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6894c2bf131d3259965433662faad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853f8ee9697d5cf199ec38fa40e6db585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30931de5f8244f5192242fe080b6d97d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cba5e37827ddc961ab5499dcb7996a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091bbc8e2e46cbba8882995a56ee280b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ce20b96e0b17dcd0bdf0bcbdb8e1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00aaa9c8e68ce80a4f2e77b8b56743390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72c9c606cec75a621e877e9b21fc7991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d614c57856b2f80252cc6929b4f4092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0352bc8c97555c6f020f999875b1cd0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bfbb7a2b117b7599629b590ec521594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c2c3103f62bbddf31a3b238715f4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911896cdb72e548b0314452e5984570c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba4962a67443ed28ec2709b20ead86c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb0b99a1f91f45a113f93cde526a8a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ef47d13600b0138018d0742dd2b1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450bf01f32f9c53cb24f6c95ebe07a6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302a65fb839ec9f80679930d6b50722101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a5debda7628c08ecfabc3950cfa4d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ee983e6084bd9c26c5b0d9f8f5d81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419d493333b19e8b7ecc9ee1f240b1e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b41610cf6d9d38b13d0c901514263105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f9ea7a8c244edaa549c59964c932b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3f34febb3e2901f36a36f0359e1eb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feeaab12d61d5490532ee80721298fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44706d8eeedb24ea21b1c0ddb91a3574109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c1a2bc48df81bf431318877dc2e21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752e9e39e76e4ee38cd4b8ee2dcd0aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914389c978530a2ab5a585dc2a5d3a9a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b762e33223c649db41b8776924a3792113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceef1745ff984742668a1ec682de90114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80a5138f4bfc631b64aa3200448b76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4f5fa5469c1b3e6e2f477d47f49b4c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b625cec9b45cf6d0cf3a1368f0434117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2eebc55b1bb7504831987b4d8a463118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4615d4d759dcb53c157a694de4d9ae2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4673c49be7c674442ea96430a4135120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d3fa8293e8b7242663ba05b32a22d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbee2c7802018b72c02b7050500992e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b8cd1d9ee01eafa1f93ec28445b7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722190276fd35c42a4c91a24656d0937124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6fd848172d0c542e99cf1e483c23b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447cd3cd16d1846fd5343d076779d737126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23226e45f36baf5d0b87ce5acd149736127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce1c27bd966bad78f295d11a3baebb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec7cd6d08908acae5f1e9d89a82031129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f1f17af9af78395335c0094a84de5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc164ae7bfed11cc7d4cfb8142439e96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a3952a76ac332c28fd8e7cce8e1e08132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f33f5756fc0a96fd7ac29f2bdf65e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9aecbea032c6e2bdd67df982741f73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb03a9ba6205f7cc86e342f2dd6c4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c1a83159376b9d732dac270e77a0a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edde0d319b3b330d60d84b292f3319e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5a02cd908be86285f6d1cb35df10c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220eff7290baf5310644d5c459a6560b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6ea9e63f19af2393a5347de81fe3a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a921bb5ec926ca5bfb0456424fd3ec141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b805b6c5e6ed032c343b8dce8adea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd43af7bf5b137bb8077f03774214b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28cc1ebc2c38a6ab8d2f32b3827e4b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ba74810ad83631dff602d0255b900145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86136fd733c7273deabbff33e5d0660146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3d56997945420baed9ab93d1c05f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912249819d7cc1936cb05495ea33317148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47678590e5c6390bf7812983e584eaba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d2adb66715248e301d9970e255dfb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f64f1ed897992ed22c07dc7ffb115151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd6a6a2fec86c377f2e162ffbe26e0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff0f082f82ecfa3ace478e92f5f539153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61abfa5db89b54fe2e26f0ac8c8e09154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0b8f15b762fe4735e5ccd83a0a987155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a472eb02244da9df586530e25d531156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166c5d16ebf98d045f82ba801daf6b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6e5a8153cd5fd4e0a2aa6ccebf4b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cce1d0c3a8e5eb4358ea68925824af159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af63f76ec949b48358bfdb66a9ccfc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0261dc8d482ed7c60f7847cf01e30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fa57680df6a73fb65416d61dac7e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9db289dd0cc9a49dec99f8fd6c0c1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc7e07432585195d85b559570fd350164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98a1a8884126e6727e207f9a71a4b1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffe6534db39460ed6012efbb3b3880166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e739dadc08e2a0bd711b49b9f8dfd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd1bdbd566c5707ae17385dc6121ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc365f725fb5044a234d7ddc103f12f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31961440640d1dbccd3f52f2e173541e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce0891f67962b501b7d02179058ba9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ae076787ec1ce959393521fba9742172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab98cc9347732da1b9e7d199915dd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf42ced751c4ac34d9c527f09e8cec7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204725be76d326292d6b15a871a3726175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b5a8c8c6e376818d50f32182ba675176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd1ee90a0e40cfb49303d15314cd64177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd646d1e58fd7d2e228913ec02451b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed06ca2ec7f2907a7045cfd8531b3e3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b65090542f5ee0d0f777e096dd718180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f83f05a9d7f350873c48ce4618c0ef181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dcfc114accd01411f41c79d6431d56182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20122b43537a8c28f46bc200201a48183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3944fcf591daf6faedcff04432c3fea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599545f5c9c76e41f56ae69bb269de58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ac8c1486d7dd479950b012d5749f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce65365a5d3ad9119cf626a74f8a000187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d431e628b26e31cca5954db4b44a5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbddf5b4e3c385f992de6cf15c48cb7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784236f8c3349b02378422a5801a5da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08ded613900f93d5a6ad45e7259393191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1feda95966c5bd044e6f640eca7549c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea49eda2742a15e02e9fa46164d364193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25048cfbac34e22e1908f3ab8233101194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa23c402f3f0288a0fa60b1fc9dbb0b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4046c81da39bfc86f48e5b49dd46bb0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0fa9d765558a907762d5e72361dbb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead654f75f6e0a77de63566521dd6a6b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be846dbbb4ad32554fb21b521a4e2c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c0a7f1f433d03e3c97ca539c46a97200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5daa7b9c28e12e715da0710c40744201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fce582631af4c3f23f8a658656106202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec4670fe4310b4e53866182eecb385a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d69bb795f6f37bc2d7a79f419049eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df19bb35b07d50ef492fc2d22a955a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b0706589c0126cf68b76f5fb7738b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8608d6c06b8661f8df33de952c6bee10207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af8a0025e0cc8e6392ca9609879fa7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b2423fb1f0eac8338c150ef1ad98d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd657c6d187e50d2e52c612186b4c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed9413c4a206e0c15e11b17c99de3f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f557c8997e89fd88d120ffe87c6b7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f857224daaa1603dcab562d0710de213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869acc007428b6f17958c427ead00f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4f7d52a002b702683d2b16af389d93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f412d091f26afb6782f64647b1445216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e29a067120d593d903c6195e15d6d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92451ac48e5a8d1348692c9b638f3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294799cf82a228c6f1742de4a7c9aef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954798ddfd53180b3a3a979d67f2a1a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aa01c84bf249a7ba905a4a5a68d9fa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159ed43c85a33db83e42418257506db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d515a0ebe8120353afee8a992243de6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82644b0723ad125085a509c15225709224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99971835712f2fe3fd00c8fbd822fc3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356efb8fafbd0a830f46ddcbbbb8d4db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87794b391d47e8957de725e492db977227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d2511ea3f236a587f07fc6e0d2365228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d27f099d060f5d447f9e80c37d8846229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00538ffec9041c859ca0c588d249ce25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c86a8654b21fc00a27370fa0fba67e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5ca98f81ccb6ff82d6daf0907e238232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3d7614aa7a9f78a128c926df393dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181fa9f10bbebc3f11fd1b25db9e030b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e1a782220c836a8c98d862048c372235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9094645876f69196e9a8cc9033edd90236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee7dfdaa2017b0af451f44e5a455ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7edba26a9e330df3e3499fd2952ee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26bdc85e332db1ead38117a39e46b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fed88869aa97babfc6d7ec624b5d4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae046c7ea5576830c3f57439fb3781241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fef4ab88608df83ea1dfff2509c8a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05672e0afa7a806f68aa4a4d199a4d4e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a527a266d0e994f409c3149bc16ee6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd4b99d6ba1be9568b55c82fc2ab8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0691ea48510963144fe8a0ca3bdfd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907fa0a2bb54c237e85c36a4d2f62fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6dc58304b4260e9388809619672d08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393c34b0d54e7f56e14a1a6681ecdbb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48509fcf377a7f3c2f23d0113580284250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e534fc0d04ed8ad2717337f58bfe799f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c068b3378bd85277828b20ab12b2dc2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262bb0f3ac65d3d5c8b39f3a7c0809c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da9c89df12436c25b72a6134b67c8a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90250ec2d33146b4116a884f218463255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab6d8e6a7e32beeeb36ac896076581256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933b47db2724f00ffd6f6490fb05fda257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0978b48d8d02859d17d703f913c86cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ebb0273d366bddf1a8b2a03de65db259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885de0815aa8235fcc3029d96c90a04260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d85eceae176f71ce7399a1bb058cc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61b5b1065c5a1bba0407ceb7d29f66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf0fc4c64c2192ce9c279ca2042d43263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabcf0a4c354ae4be45b9e61d1323edb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02496711b56d1728d7f4f3ed9cc64e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e37b0723a621ebf6fb83cb1e3c764266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84a092624b952adf8563da76fd1974267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb05921b917d387159f4aa23819fc7f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ccad0f5505b1ba91c7d6730f59911e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5110b044f7cdeec3687c410d28d3c47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106ace952b6f66bce2a2af0e01237dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59ef893619bac20b532b4dc90ed481272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557be8807862fb3803e75cc255e049f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358433ee91721f6aa9e4113d242fe8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c071eadc5541022307449198bc87d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414cc4d1a7e11d3c98b24f38a34ce15276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d2087c0a4207fcb2ffe09791efc6a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4faa268504fc69fa8fefa36454a5f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bcaaebbd1757d4b707d571050038c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab4ce145be29c4bccdd511f28b9582280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a1d2d22a2b340f7d5ceb3c8bc14c73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac3ad32c70fefca026456de2b3b687282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f759722e8bdeb01a46f61ec39368f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069446b53ab59abdeb92fc857844082e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f129a0b312b14ad6a5e19618cf1a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad092d307a482c61cd5e0406db23dda4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6de03c8323cf7832fd3ce674766ab1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16eb38a3d4e1bd1ec16184dd25594be288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba664c5a3037845d7257d2c03a0c0285289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccffc55cd18a9848d3f4dfdebf69f4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3057e06faa27cf9c84d6e7379049a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075152367b3725cdb971099ed8030d45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98024bb9e9b040d1e6036e2a0ae6f1c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e432fd003e54b527a0dffe1cd8a0006294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33da6704d9c4ed5ea44b7585f166b2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01514425c8dbb351901dabbb9d964248296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf93f9e0967e32f2bc660708e03ccc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71ad13cc8037ad3805151078961d7e3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23cc73f702be9536f0fe1c7b3255aa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebf69d1ce230e7c1761bdaa6be9377300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1abb3a70bd0d62e1817d8bef8c9b93301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15ead7087adb98d9fa3b914e41bef6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb962c499642a188f7a55119d81842b6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37056d9f8b26e5b26387f4494c903b21304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977596e52249e9fc9ff717c4da5c4c1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d0f9dab408874119a3b9bb12833f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227daa3bc950a23266d5a8713a77dd81307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59995dd091fbdf598d79fbe2cdd5221308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce73733aa39b09dc7db0bbaa9347237309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b15809e4516f3712304d418dbd70f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545504d1a096c9de886310b731cdbc4a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0605305684515a246c678946500aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5ae023b5058ba4e96658c737af9232313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98b8d3043bb3373cbf5f15d584b2eb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6e9a4fceb8e9207a13e10ee0c33fd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a2cb8a6a28932df42b429399ac4e8f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28854ef37bc1cb0804108f964caeaee317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1609f1986f9ab078ce99dcf92be496318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5a3b56a9799177152583b73728b2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b602627bf2cba1544377c29582b43320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932e30d45b114a147ff58757687d19b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d39ff8a3cc96f77ec4e5c8bad25412f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec824199507cc58f3869746d25164ec3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb504fa5a83d49ee5ea16c657e39b76a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab659246daf7faf2437fb57dab782f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942caca93b4cfe0401dc5a02a806f6f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baae3ecb3c79643f1b9f3a841b13805f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826da6812817c43d3a0f5a7b3c48e067328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87644eba18149b50df47f6aa656ac79d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3120a2a598130b9b4f8d197cdd830330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2b0df298d48a5fdc24bea720a2af8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42c6497cb23c49921350eb8cd3c5db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12265ac8912a20104e5fe19d6db02ab9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ec82c74b4cf3bf08367b0e0387cb6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e996c8f8e1b0febc8dfb72abf1b09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec712d5c11cd0aa70188f99d698d328e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1968138022636265568e8f6984186ba6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9bf97b5131965197f4c216f9698a5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316d3ffc93a02248985899288ebf0f3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285a3efbb9f657c72edbbec62473c497340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3563effe15e241bd62bfd44c2cc0ba2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b935ef1e825fa3e3536d8d243732907342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478fa713c25d2349562c899a7bdf963343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668247eb352021a88afcf3d26a28b1c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83aedfedc84d24550bb1a2adaff1f6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902884e0c6d46be9de6c590dd125609a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9c81b270cf69eabcbe3b270aa22ea347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6038a788fa13b528728c8864895e6b28348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc566bd68660eb04f8ececa62cc854349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1613a52ec328df43874aef846f6991350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a063d024e6d74e15e4e371d734278351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea6feb6d6af8b1a43ee940f3b375a60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f59355bb1944a777be1351d791ed35353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6bc22c52afdef163962d181ddcb610354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be76e4ed897e0972b11a8e5c9b75614355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5574ee1bdb46b485ed732c6955bb2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164478d565164d4f4d3165267e685cd7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460055141607d6ca847af2ced2d90d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f052a103d70dda824e85f251cd7a288359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4daefff2e40fd1079fea2797398654360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202b5ea6a498818409130a80b9b298d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983fd13bcc06c0fceeb3c1880295848362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd756141ad0a225f68f1c9cdcff673c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00e72f1c724bbe2a9dcf048aa1404d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3eab4103beb30bbfcc4f1c4906a35365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae7eaf8c401b7dcd95ded8afd839f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97efa227b151c75be76db720eadc2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5977ae532bd3e3d1639cdabf70771a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357d8093790b1a01c0fda03084987a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f35bf685fe558bd7f16884e5e30fa41370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc42c73e543fa78e884548df781f6235371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e641a4901ab17e084482773f6035abc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3460eed8be43eaab91f5c419393980373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6740d9b5d4ee247bc98fada2ea5b57b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17469a5209ed1a75d403d2788cf75f10375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699f94b3e2794871414dc61771c15b1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134402e80aa8c14e5eb8e3c64902b7c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed687d11f2fcccd1769119640839a1e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25aea3c70b35e94fa2eec8d1c87318379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce58c40e68252370cbdae207f1ee5b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814afe26748bf65d8a092af63eae515381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb52dd7c881ca0eccf5c822eca2b2b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62441d2ed3ebe491394734d91bee79f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dffe3bd25c5025b15760b3bf121f18384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c5f0adef72379879c99c5a6b84de9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6585c3459ff04792445e402fb9a921e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930d03bbdb97f59919202f7c9432f52387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c575452eee84862ad4831667156ec388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a75a47d7f26c0c4e1893119f9fdd56f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e4dc5f9382d120d45091ad769bb92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938d75e87d51080eaa9d113eafda82a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4941c60bd0d9d8b1240d10c5a2fc92392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4c534748e20c4ed1de1dd7e7cc288393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9e93b4e165e5d023ee3a26e285e64394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3899ead4e3a2ccddd57d90d62fd2ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b45811f59102dde130797d7b24fb0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ba9e1c7d0188858d3310dcdf5481b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53916502373e1ef67459c004584853398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34f578b837ca9df93b58f189895784399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738ae2b6258104262cd7d72f9affaca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d83b86228564545d4f3e1321188a75401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca4b53e93d04255e453c64bb2d2498402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a864f4b2d3e1b90579a1256e69194403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367a2e4dcc39d8a1ce36f63335631f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab92d29d8943198f51f082cd8a1bb11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cf45068b0f9ef8159395f01a9628f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaf3e87cb0245d3a0756355bf4f6b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec528e9deb1165e3ba1ae70b5bdaf02a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31f75ccb5e8c5fa72ddde28142e333409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736760b1779066e2631c8968d1274301410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab46db64e94359665af3ba3124faad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599674d9709fa5080e7fa3bedf2f1ee7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d77cbfe7c7cab5f428871c5f752f9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36906bbeff140c49e3a0bdac30757e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5434b0858ac709fa8302d3597712f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b06ffb2a8621686290b35edbd1d438416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844cffbde4c10cc9abc209649316627417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f547f9d70803cf91ca414b491d0a5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359776a785e4230b0d2fd10e4916646419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b849a366e3b277a9cd36faa2e0c9a87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5af17fd8865ffe03577d728fbdc3f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16137ddf4e594ecff4e0861b335da1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed5e87297025aae1dddeb9f6bca9c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0eb36a40150406f58d0e55919a30b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c537c26e9717946ccc59aa9f9015201425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9cb962e87b9cf341e1b6e46f31c6c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91c4f780855b43ed2b0e66940fb8e8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296224970426c7e892a0ae7a16186f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda4eed1629bcd84dab7721d5919a57429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b21000add6160ff3d4779594ea7afd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1593b14a9c55083e395416cca0c96c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9ead49ff96a69f2e8622e121d83ba432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462caafa2b0a26d8dedf11d07a17adc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e99b8c7cb7f25f5044e5fa3c1abde01434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba17976d5efa3785a4809a0db1dad6d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88829808a03be224e11219f80d3d836436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6a0e43ed574ca52e72dc598028caff437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c6c0d1b24a77e06a9c9012d2208f6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6f82fd1933fbc7c884f055671649c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c68bffee32af3808a63acdb3d19c16440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0ef68dabdf31630a5c4ce08e27212441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bda864af61b3e7a1dece2bed4baaa0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f586d99d23e6064705c33467f4894f91443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e20494c64fca472dfe9c8932c5160c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd435c088ecda61b220e64d749328f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3df42d6084d90fa5fce364a8abdb7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f99352f61dff926281295c78685f20447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995e444a3b3c9eb083c2a7f5e4bad89448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9424e7936552dcd96e4ed9b775b818449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175c531efe92a6c705235bebca11f75450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35c41cc2f0468e8c3772f3ac4524ce451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570709f84ae2c0d06da0371cf197dff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9aa4861c86f320676b5e679e261af4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3a98705086a5753a4cc1d128e49ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f347dff2b10bda5795107ab28af9e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a5296f708aa35aa2cc91d580ab749456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe75a2042eae01256fb2d54b30e816c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f4c0d7ae0ad4269eb042b5f0b0d96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca4f24ccc18e4c2f7788c0e825522fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fea459ab10b042d4ac534c9abba029460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b75ac432a94bf1b10f6c3d92d7cca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ddf9000136670201f195ff162000b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa55d7afb184115911929b306f8398463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a6c5723269d64cd4feadb44141cba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2a181bb069ad967a450c19c2df913465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bef97fe68b673c58a6516a3e963962466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a3e9d91ce6235e03a54265498df09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b287a701490c2e4845d677e424d40468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10425e95f0dcd28889505c727af198469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7349d9cc1c075ac5cc8bcfa1ac7739c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498ba8c35e7b21ea5bfec1de8e0b0e6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ca35c07dd44039b4e036897db553d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef06ea973948f929d6737321edba2e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa33b9b165b29a06f48b46d7d56e395474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a4cd913880758371b6dedf70b180b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eebb0ac4cadbd1d7bb93b7239828da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30d79c72a71cb9cc464a2828789490477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eacfdc48399ddf0fc4979f427d39e6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a5631f2ed3b8736853916eaf57483479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87393e23afcac478ac1f3f0baa542a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0460c1e258c5cd2020401e75b394f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fd7732d6798ed6afb5e89761e7d60482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28d6fb7fc6eda0732f51231fdf8ef4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa667942dadac559d55cd3d5f646478484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c39ff73870d32ce52a4934a0d51865485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a526d9fb17c1b04c622c5d6db43646a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8767e38000069a3877db630c7c3056487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8e16042e69858045d2a85458830b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc5fa5bb95b4a37bec84ca502d83da489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602161cad4ec809be945c55dd6be70c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e535be8045fc9315cb6f5016f35c4e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14cd20df652389a573c2b6cab3017a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b059cd738c433bd2d1128d67186a6cb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef0a92c18160fff71d25799427db6ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609e5b278646478b0dd22f66302b695495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9fddefaca608dbf5e2f97b1e93620496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8655a26d6ac1ed008fdbeb331d6cca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691af3503f71ec05b7e47f45cd53f335498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51f518fca1f6ffa46f741b627a2bf2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2414ede7051d89f0749f78d3155a847500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f082b0c5341a40ba653b32e5f0718ca501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fe6e1078e48f904fe0ec77f957ac0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0adabd30548e7ced01af58b23c8b35503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60595d3aa9055a1a0d6975cfda01dec1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495ea97087c55eda2adac1352f8e425505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e40ca26f010ca13b6dbc9624e4907506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d255309d8976f9576fc2c5726f6f2b5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee07d0fdbe7e9fbca42449f5402f7dca508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914d3c96633e562c822ebe6c7bfec7e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704dc59350a49d40e832bd8976dd1f8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea21a8f3885167258b337f234e7c19511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd60032917fe51d0553197fb8a417c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2d825d016d08d397616edbfa3ab70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cb7f2fa7f12d3faa9602cba0c5e644514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c356a4707b374664fe4e5b8202821515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da17580e46916c2173ff881654131c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a72c732f456283e9d4bbc61bccd52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf3238809ba5fbf09ce3419a7addf1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66453549a5d4381855b70eb368ed979a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359397b770f3ea7140876e66cde65fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66a5013b47d0a7e6d287214fda1db0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb109135da70001c4f86261362668bed522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a3f5b2e2304d83636bd06727bb5b7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c785e4ad12d86fab55620c4b3612e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0dad63164a1b2d0488d8d6e163865525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ca2dd4d1bbc825246e3f52f123bd4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5c9caaebb444c5fbe57ef79dc513b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87228823c61f548e15fa04c10258d953528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e240120ef15c20d2220dd0db73018529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c904a8e55464c56a96bfff1bdc266a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c02658973509bc41ead0d312a694e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058104c61fcba572c506cc64bf6fd4f4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92b6082f9459187c9855bde1db3938533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f788c95a2719b6c38bc5a5c05fcdec2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9003691f9dda669af78826e43ccef82b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f680078ecc3f6ff178b7a7a5b3f26536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25bea7dc5895c6656cee196728ab11537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182aff052cbf8cdc9f6013ff412c79e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0acbec6e84cc9c7d18aa6245810a1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f49392dd3629024b92b923a55aed736540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8ee7eb3efbad1c600f25fbd6e96fe3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0782dd37af017bf9b73af76cf352b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f507094d3a95df99f1b13d5dec86fe5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcbb18ca9bd766df84b2428f8ed5ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cdbec48ffb7d9262418d297d1b473545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb672a17aafaa1cd2c457bace999414546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03c388118191c336fb63284ef02789547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee7ba941c0e03bc208e13843e0a2ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53f64a001a8f4cddfaecdae9d87794549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2326ed4a903a97a84446b64bfe9ced5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188519c885c597112a9b2f869664898f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0d2045cb336a2fc041582eb4c6382552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f2d70dde8c1709f16e1a5bb95e583553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b330fe49ad69afc275cd7d9d0b98c9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ac16dc9b3e2b42564f541d4771be66555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8626ca03df89ddbcd7d224d632d32c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc0b4f8943017ba67b579ae420d857557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62251d5c8dc84bd9cc5d5409759906e7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a199900352c68d8616f607558b418c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b479c00560291f4609aa850594b23560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6087fdd3d7e0648f58abfdf4788c943561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070e8850e1b9a9d5d447dc2328bed4b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ccf2309fd050749ba7adcbd528c1f6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75615fc9c7d21091a44e595f948c005a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1564737d344f6a39d11dea9a64adbd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83961ce50e29cbc7a08baa55e30564566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771263c774a7df9b688a056c249bebad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba8d15b13587fff717d719eb6642f3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33642e75e0cd4eb5e0b397ccc514878b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecf4dba4c9adb4e6ed75b94b689a903570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b93600d542252c5614e2a367b88802571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaade302be5987466b3bf53e68720353572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0602b874dabafa426b854e1a962061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f25f40809681de9a0c2bc3005c51bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b456d1dcdfc36d86a34d02da85b5833.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc7da4acdd8108841c1875e079dfde4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac70d3ed6e8c03338b6789b0961046d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba83685cb0d8ccb41659b19ea44d1406.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0527bbcb7f5d41759168b6cf2c26767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30835b3913b5127171e4a972416c56638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed8a7c6313f099dee77c4d643856cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8098bdadba6f7b3daff1e0395a6a40c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4535238c69c91dfabcac8c965f98e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ccf1971a6316670dab20f7fd40add12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34832fa8ea00e7d2f3109fcafc35bc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18516d197844e0e69751d8dd8bec860614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983c9fff6bfe788c8d12c2197a6d57e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a09c05a482b8b9046928688648bc4616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01fe0441dca98b7b4b5fce91c1fc3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7362e0b75cbe83dd2303b1da0a71c818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b01189ceb528f71beadd5af51b66519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2850f48185ce02f6ae1be453e5a4903d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a495e97f4b03a8bc23349cd77f2f20621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10723a82656631762ba2bc66347c772a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc9226f6640b370e737c72992a830723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4329a0addb2255ce0496887f1c946c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91db0360a954fe46421c35a6939706225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a066ec25ea83c338cb07754ff2eebd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02138642eb0d7429db2ae5615f6da49f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54898a7d057b4f4affcec3f1626dc328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e047bffbe60968b6119b0bd14c39a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42d915be811b032670501b9ffe5f2d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec620c541c1b383534c78708eabbe731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3bc889df01c58ec5b2b626e10d108732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c730184bd677d1c8893da3c4397d8ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994488241ef38b56e0d34616ba0fb89734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e40533e569867e5171135b3328868235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88150d2d83b01e0c9fd9fa439b71e536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654c5285d242f803891b51b809de70637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b3ac42f8061d676c29797afd6d48b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b91c579b2df7e2d67026f4fcf291a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247fa4cf7e01c529deb13d7792da166840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab274fa32879fa5ebbf11e095834ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dbb5c0b7588402548ea60d4d8dbd042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adf5da018d009b1d13b6edb67a93d1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68cfa383784cbb91a1e029946c1df6944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fac8ef8e86d3c9648cd7a2633f9b845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f6531ea32325e2aa6d6a6e128c9ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc90a8221cdb92d88b91d0eba05fc4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bab5695281de779ad714091674bc3148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7ea8de23118cb3b43413bee4e57a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be8ceb98065c04a9433587e3a0d1e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499202b4ae5c0f899f7c63913f310bb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e689a1e0f7829695e9e9b869ce9ec8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564acea0550832bfad12fd7cc53c5b2f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1326ed2650783d0d8c893f2a7bf84e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f338d0af8f050502714b7d93d8faf5b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a461bcf044e631823d00d139c11a53156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eac9cbf01c584e49c5f69637978e3e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01538f72b8cc3778f45d056b6f10b40b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de228117b88f0c9dd2368d2990fc8f059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391176a583ee123fdc79f90b142e01b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b222083d8062959674f6a8a701bddf061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74425d50d380759de0b607047a1b1a5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be564d69bd748c2972a2214af8f312c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f386ca1d64368ef0364354bba7c292a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66b8194577fdd983292dfb59645a3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a09f6e214bb5f5bb333131db896c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe20904b6ca45c12d475a869d78f6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2ea1cf4ecdcba8f0886a25c81289c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84d5fe3678c35b92e89a077c8a166669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097621163f27f65ad975da66b7f50bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb25d4f5b559a6e31af95a703df014371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c793cca17d14cb8fa771aecce178872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ed9c63b70d741ae90548f724937cd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30ba57c46999123256ca5a9ffa11ac74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de509447ef6f384cbc24edc61ce8352975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a46162e63d0f4c53bb0b37a95622ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4bf64430ed866f7d1645cdca33ddca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60510358a3153bcf6baeade1753d022878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1254594bfa8a198e43fef34c1ed45ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609fa51edf4e964799b26b4b610a86b880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccdc45bb3ef635a5e96a2a749e4b1281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612236e1069571fe044cd638d40a8bd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed0795d119ece4628261cbf529f37a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a147836fd82dc91d909a4d95e39f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f37bda8988921f15a8c7eeb9de1db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eacaf1fbe4cc52e52f56b6dd6f2be986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9ca91ee906320f9c823af7a2802bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2dde3ffc90b9b5ceeefe39f829ada88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72865038ff0e48ce908d11099b528eeb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebdd21185fac588842233d21380d56c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36066ae0a2910d7b2376dd661ba4c1f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eded04f9ec8b37e3a664a5434f2eaf6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d30e0e55c5ff4ed86f4552bf229dfe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f73acaf22d159a7671a0a4465cb0194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ca8f21c66ba5fc7dd0371bc0ebe9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680939d9c7ca7340ede647d19e28f6a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb1d4d0a96b595e55ecab60df4b0f7397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ea547ec92ced8b9265b2740d25a6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bebb4f4917f7a89cea07a1f761bf899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7061f76d1286e08ae7e929197e6f5898100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128cce78cd4996e3be160dfca1c9f9a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a99b42d0b86575543955237beee66ba102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff039c818b5bdc40e1f46671cb12b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82876fdc2480ed0217a2814390a164104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0b431f2b929ca9214b922c1b7b4e6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d66f4b8da7644c617a2dd8327ea62106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38747b3523e2d2cf9795a424a0a5ad81107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44c8b2a5bad2bd4d581173c6355d43108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e136b13d037d74a9e7e2f2974de6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ae94a0a9be6c943c29f9ad2fc8056110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc509c9b90f46f01d7fd837278a9b8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a6d07cf6545afee85e935fd0186c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190bc752fa2d3a06c097eccebae4673113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196f70902e8f097ffa816136e22591c8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f7de83cf438216b81de0307027610115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b29081107d872ef52a44127de4e412116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16a604586af7406a50345eada5a8aa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137cf9d66baec1870e5b6fcbbc1ff5a0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f44c71934030e7018c2802408bb8c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a8d5b20f01cc57410f96770cd6ba1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a383ba8d967d3e7432c19107d7bd59c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e25c2f9ad7e4d4e47459809dcd7f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92c6f2b6e46835d1fdde34a09e1670123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d085fdfe54b1ea818cc0acf6fa3a86124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f529f2cccaef495a95d41a44f3a139125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cfbc5e58eba42327a9ab37174cdcb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4ab434bc3b6b2f7d8c2af3500ad8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57198939737306ece56d114c8d20dc3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c1f482bad09c477c2972eb58e6969129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac2fe90ddfda0d46a92d789f275810130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7af366ab9edcfea636bbdb57c74310131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f755fdd84c9b056b21add5be65411b5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef57983121a7bbdf57de14abf344e1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74537d713388c75eb0b25328172aa67b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ec7c43c3077c5fd35a9a7af9f0bfc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adfd9e9401d22e878c8b933c5dc062136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a355571af9bd855371ea0e45a0801f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeec6d7d334c00613f2dcb7d1a2c9b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a9a6ddb9b3bd52d2d26b32a9c8bdf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074a4b3b9c25bc1d2a036ef3695eda3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e11831326023bff484ed41191125c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e2fe456bd2b11da09334854f7727c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0757a4336d32a5640d0de0e24e25518143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ea581d9289621672117c88e4bc7cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3379ffa23b3d9eafd164941ea45e25dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1417254394deecbf79c5eec723d58146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f562f1021699145042a74e065c69819147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ea4a8575b527a2f5f1f19b01e3a317148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3a7dcec7afaf44b4395f2a8c8bc70149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db15610988c7ddd606454ac220a065d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5e88e395614950126a760243d0d8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a890b71eda60179385db19e58b190f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63354179f3a920d3ad541a9d4ed8f1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd793daa8324c860bc202eead61d69bf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4ebc158927ac99aefeb1213d4c47b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abdd01b5c9e7de0fbbd4791b1c8c7ab156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fe9b8c1faf2a9906b3fedd6c1f7cb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15b1673d4818022af4e63143cd9c73158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863c6c10319576cb5612e692adbae4c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5856c0f3ff01e18c8b5b85aeeacf87c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c4dd5ba637bff5620b55ae4df7233161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55afe1d623d9dd35638f7e53212542162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee1c430ffca350dd91ec96218b6ad8a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6241e712cfa770d58760fd299525df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336541b38628087392309f66217f027165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b0138cf4170de42b486a7cd29de0e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f9ec75942eabb2b01167524526694167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ba3618e9351a467fcdc10b869be74168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9e006dbffa5bf21b17d4ea2231a76169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8af0ca3569fb9cecbabdbcb261a76e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4800649cfc80338233d709a07a326e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c143dde8d9ae772d1e916ddae606d44172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b86f1abfbfdd40b39e14bd778a99aff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232427ea0aea145ff7e87ed330e1c17174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab667c46c151bbfac254f38ac7261cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ea4185432bd3768b60a6889476d8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64ef9341e08483b869a82924ed945d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782f247d2f1e311f16a3efbb9bf13b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c6d63a06eeef297814ab4bd330100179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63165379000e85c97e9c0dc4a2932b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fb9279b3cb374222c169cbb67205a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdcd573489d15b4dab8d421d3046d28182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53df966093f8be2c0abd3d16d93c559a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aca19a556deb9e596d176e433a03c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870dd80d2b17535bc247f1fe0bed73d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24e607575fa06b6d7f4962c044fb26186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9832a06a681c8e28af89b8b9ad4b09b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96219abdaade7ed07ee5d2ba3cb23ec0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070326cf28b8f9f2183cb4c29a963766189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd9c4be2beb3e4ec287633ce2abdd4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7685011184a22ff7f96ab8ed536809191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbefb79421cd2d2a39cb12cd79797c3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83474a615179e9a467fca777364a87d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429b07c5b0bc0dfd67abea000042f86194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d1e494dad906c0f2b057b09bd388f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89222561dc53df28a092988ecad73b6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef2cdfc23ce35a04ada35f2f9341b9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d034792d4986a6b23e5bf0013bbb1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4d2bf5f16ff3fa7ce0a2f76b4b281199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740d7ed09a9b2d69384594c0ac50e0b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d2a5d211e3287e6eeed7e47bfabdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e1b1ebb9f89bef5c4dd5005ab04d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2a79c105e356a3b687ebe7ae5bbad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dea2841507f7a11545ebd1658c169204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dd25d74a559f961f0a236decc971f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f234ddd70320e91edfad9e3ddcdbe1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170e0d66a8159a31b767e4ea588f11b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5ef2e01ea01a54d9260a30687f24d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42299ddfb6a927482ddc35848a4db827209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7dcb6d6acd88fb250dfc1ee199a64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4522df4a20ccd1589038d19482413161211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c227c90a23fb2a8fce8c6812438018b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f0eda2e6d1d4933937541368a9df3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce232fe277cc18229e0916ea0bbd0c2b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafeb370292f7c668842036a4af0d767215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57362e037285fcf79995eae82fe393e3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a65feeca0b1d2cfbe2042a09a88a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390939a41a86ea5440a32d06c712b40c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb3783c63ab0d9b067575c0833c6793219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9bcf102a9f5c44b5f7db5de917025220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd537f51439e1cad5e79002bea61f00221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c6db304cffe29a9d96f044d5785a2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801367e4de92faac74a978eabf16e0a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a903037df17be53f27e11ce13921a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced2c1321c24679f5ce2cc1f0ac92e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdffa7db8b4b808ec5dc6d858926587226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f333d278468793fdfd74b8058fdd4e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d788662ce20082fdce22cdd2633db6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173dffc7bbc837157ba2e61d2fdfb7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb11f1b324e69b064ec88bbc93f144230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308c8b06a8d855c82ceb39fc0227405231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3f8cf396cc51d2927ce0e73df08d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79820f973631d63c54ab36354e039fe2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44dc70baa3bea0ec7e0588b96cf7468234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000b3e787517f02157ed1856f900221235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b278112f09f827bf2f53a11691856236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830cd1048e5a9be583eab88e335d070237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5dc443d46e06f01bb9393b8c3af53238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00589f3193e8759b7dda48b2d03f6b73239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d87e3ec00cef36be11afd26a2743b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787efa8cb50ea0f12e4d084cb75c5dc4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33db9f071bf728e1b4a39b40dc414d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740cc80b0c1f4a0c379056c55869022243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ee650ae148a4f63713075af4eeb1d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0fbd1904e261c8637038fae2947451245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a13bcd3089ee5d097ee720b098e302e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2209d0b70cd2261164325ed3d36d7e7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a7efe71179ba6e2d546fe72c1b179248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f960a043d892eaeeb56c5cb86129a92249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2f8c096c379f582b7fcee7bc585b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcc21a0f6c64bad155cc197f5247cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711affb962ace443f2d836f3abb957ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c0b3a8c65468d003f4e35009d5f463253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5802d7f3377278b26b283a800f4ac254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6effd937708fe3f9425cce1a595f0b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb82cdc7654041edcd24c354bd538f8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71c4cf9f121541b6de6f5489d39c60257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e9694cbcd418213e41c9b11afc020258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9abd4010e44e4b7833dc4fea3707f13259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ccdbfa9d627950cd0a65a85f78b86260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22785cb139c05a5f4764fbbde934b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b688faa8e62f127bbf52295510694262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c00f68d01b1ac77504579b14c021cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347055595e13d78126306e0b32aa0923264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38174347c1e3209884f3116bc715a6d1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17527b0544179c2ac64e11c8cb9d06266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89405c347bfdd633910b18cdba82375a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cced67262347a28a4b6d764abdbb37a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfcdece95d6c956dda4f7c56629c47f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b624a0b118968a61515f96f17f350e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be61c5b64dcc519d133c4024d2aa1cce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4243126d28c4e19345fc9df19f6cbc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ceaad349d4e40009cb2a5f0d6cf8f8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeee4a2475fce5f52b328d22da62390274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b541022c6b7cd3400b098c65a1a0f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af742bc32fe72209be89d62f415c026a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e8254a882db1a693fd275f14aa3d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397d5c6a715b967042715cc55c2079f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87a173909d4ac578ce5eb9ce9c2f86279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb59ab4f76ac1bc3dea47520f2b7822280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a03455e26ec319406274fe8ea77fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3151cf869fa219da9b2d2e44f5b917282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480feefad37e40c1e80e60ef495410e5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb7426a2f5caeef90592ac80f3b0d36284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f9efc3e58228c3bfcf0e9042761a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1a97577751930d25fbc54ce29c9b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3a9976fd7cd431969e93cb756e553287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a22a1fb40022074184aa81ee115a6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fba916e91b7d2837a376efa3a9b906289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab3239e4ee04bb48a78904f76659c34290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65a28660011b6ec3350fe05baaa1db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e4e3b1955bd5086d16cb2f022c906292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb7428868732510afbb1cf71fc2d0f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d17019fd76e56a476626cf1b67f3c07294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c09c71b42b02bf6081e13b4fd44ce4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d37d825dcea5a3cdf561d2456abcea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa172694a4c280ffa5802fb9e4bc737297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5ac28c1100525c4ce5864a701342b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0d472ef0dcb2f4d9e1fbf416de2f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6a789e0cb307561f499d9b83e6e48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb99e24fdda7cfe2ce3be8464305ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4533b43ba1de524a962ab5027d98488302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6e71abd971ab76945dc3c0d1e2dae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b2604aa1563cd829269e6eb0e5745304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6677c6ebb9c890ae221b6cadd3a96d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a686a438ba284d364063df181c1aef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fe9c13dcf492db6b3ed4510a5b064307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a8390c3a419ec532582b4efa47c7ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54810c762635077cb8e6e06b9a748a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec66723d5c088d15ea17d5100e8438310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d58251b8acce17a5ff2131e3eb7b1f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4c392a0f26259b6f14d42e335d2aa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc26c21ba7422cf68340b9c2fc20910313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38937508d981ca02291a973a5964619314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1635d5acd0ada853b060794b17183315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a58361ce922f20fd59e6486e23bfb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255adc717dd82259ecab968387b9065317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4aece9a2414c2d54867be749091ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eab819088fa5721b2b8570c0e1a52d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f29cb013e55e0b067bcb67ee8801b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bd072e9a8c010583f33e2179209fa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8dfcee6860d6317fec79ea56e721b0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6189b04b57c4ba0049f09d58814d5c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53163a573d67c4f1f5abb5b991325b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299e32642dd1a7f05522e2aa10647b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10687a8de3fd30e9fb2893d9f2a413326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07759c2d77ebdd090a3083f5861ecebe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279136c6eb41294097db7bb2580b2bd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88db4c0445bd7a7e89896c16913ecd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa3dcc6d0b05fc6f3372fc6de3760d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce76a3b702d50d0d36a6b02370275b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc72522a525a211477a0c2e7a2fbc9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e51e8bf7931da6eb1c4b648d4eae7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918fd25fed00f0ee7312acc2ceab8ec7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cefb5759562fa309c5569d4516c537c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0549a33e4b0003ea54910ac9be4492336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040aa19f95995fd4bcb1f3b2c19356a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadcacb81d0b8c80b9b36bb5f3de9f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7585914b785f408d6ecb11c8dfbac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56370b76b719f4b4dd8a83f8460c4c32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e414e436885e5f00ea20085f22055341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45f2e73312b6fa67963039fb89832c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ffc9161d465eae4615c23f407b1a0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033824b5bbb873fd565460e9fb1405cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e3843fec2b10e689914e83ceb8c5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a29c21da1b2dbfa4353e1868672be3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76fed9d1439b7dd51d12d682de0885347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50279e99f69caa3e91b3cf19ec7e06348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d541710ef67703182bec57bee32e41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef04ad46002f9312f4a27472f00696350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbae02495f6cf93224c4acf6634d17a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a17b500b00296200a55eff14fa62d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474b87abf299ff3b2e1dae10df3c280353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47bcbbf36d251760ea3efa28308685354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d94703b3bec6689bf5ce3615f6322355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d2e3c300d79fb1f4cc46762ad0d675356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc2d22e603094c10daf049110b7639357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1f10f8d258fd5ae5b45905c96ad8ee358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278c4dd394f50e568a1c00e60d4af2d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15c63d424dd002f9b5863c6b9278bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1238601e678ce86383eeab0e170eaa8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5769583e86fbe8b42d58d20a9ca7a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72811493dfab2d3abef36c975dfb20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92600f0a909d36aa09bf0da077a5c3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4409b0d0714b78ceb1f1fa758252bd5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bce5b28e8bbc7e5d017268cfa468e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e39c5c24a729ea067ec247f86351d5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e35440ffe0373ec667db90ac03790fb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8682d7c251edab276f4c12e4dccd6d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e014458b68bfb5ebe6d43e18d4d0f50370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb64f63718bec8f605dc5d840f278b6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cb47f19744c1a0098b1c35a301ddb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330f28eaba1e40b6b68c5f444a42fdb6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b85311a50721abf0f2c458e156d962374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975056e20c6d2f21760c5e3450e9318375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433361359ba81957724ae2839db9e8d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a0fc7a4d19fb03fcd5604c830cecf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45611730cec356c324fe4ec8067535378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19be522c041153582988f9bb78bcc3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647335fa414c7dfa37bd6bde54df528380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dcdfd1111c3123a6caabd1dcc0d6d6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365727431c652b93af0ead63767c27c8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b16b85300393043a46f4f73e93a9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b15d5f30e679d72e14f7e01be7c8abf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05394863c082d66e6f5b0ed3b89d305c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6994f3e086e1da9344fe017ef3565b96386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a91c83989662eabdeb63839b740f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa319353acc9a484982b01588333be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad27e6f08d45432c5fe3875353e862389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d013674c511f950677c5e9503c0ba2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657582bc2df7e7d5fb7e0ffad9cb234391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b5cef98defa27d7a653723bbe41c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bc811b740e22021b6cc4e89c058a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067599de076ef7b8336e289c9dd86ce4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2875647fe8142e25dc63930c7e1fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3b199f29fc218bf2fabdcab97ea4f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d616a20df601bc7a5650b02e4c751b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13b75ec9ab393f98d8058f79c60ec4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08335c7bc2240401888a53a3553c470e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3db6b5aa573efe1ff06339f7d78e5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759675523fc9a30d70a9dbd65cbd4b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72693223d619047a7b797c1ee55b143b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad67f9a0713d38b01dec523f5e8eb0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b5c31d34017636ddcf27f64e892bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216f4f4f0d9e33c9a29914dcefc14fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fb01daea07b630ac999ebee5a88c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4353016bb4cd99a74cabce537389437407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f45a4a8de39b2423f550738bb62ce408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f586b7ee0b6faff7d03e5197638d8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2366cc66ed44f58b3bb6dfe56b7aec3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27027f17247e1c45fefa4a968b314486411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8236a8f38362e48fac54f76bfd554412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f247a63084f899102aebda19801446413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ac5c4d6c38998e8a69d53c51773f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b00db5b454fc34b5ac665de8a3435415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05c946aa010fe3b7035b33e2aadba3a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45a7b186ecc4f504f4d74dd7219d5e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc8bb8f4a49e7418590823f4eaa758418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3158ed573ef60ad34cb4fa724131c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a04640e76f1f1193ef5b1f478f1ba420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34a91f95c2702acfb567e780fa9706421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47b97d7862f2fc5f1aef9b6b45069b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3667ad993c8d7a34dd4ca4b9a6389ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c03338223a5bdf5fdb55c1206e111424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd429e4e8f0904f26c390bd67cb433425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae50b395174c1af9330504d377dbf2c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd8b52fada792af90edb9356469616c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53fe0f00ab2d6f1c1f6fc41110e60e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95fd1e541c94e00194982c88024676429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d4d5fa133ee615d9c788f5ae805ea8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7ad146e47167aaf5149b6c766c040431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95b6811eaa9da079875ee0ba71140f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f6ebe56150f53109c5b4c440c30ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15db4e465d7448f72a3732c773b2a16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50b38205f10317c77fea030f340fdd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47dfc1b6bbebac151bf35fdcc499282436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c886f4077a83c4cae9bde4a6720f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15a74a90f37da689dc54fced4f056a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcc8f72c19daf550b1cfa7eb51d570a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca5255df70e21d74609e5d2d7850e9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2422417c8254d991a180b91b724ec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbeaed6fe0fb77b3b4c9ec71b8266cc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597d6106ecb7910eccf0f294d5cc816443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4fb5c11f14e7f8f0ce74e59d98bce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4128008a8df014d67e798fc4446df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390dec2806c6e19ecb2e888ae881860446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4772b227192538bf9e495678be3e5e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b5a38eb7e8c0b32a9cc09648255bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4ceae3e8e5569bc95ad858b03b35d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df7e57dccce59cc9a156c9f427eb81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c428e2c9878b2d58b7729f6c8e863f7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeae4a1e6b2c7edc6c223d4851ed30d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e274828d7c7344a08c5a03ff085be453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4307bc43ebfbfba91e525d14c3f1f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050decd1996e4436467b9d3abde79a83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baf5eebfbbeee19875ed7bb2549442456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f7471b5c1117c0338b0b1324fa038457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756f13c33e3d2e01d5a8ff52804773c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3c6d70bbd79ee62fe2eae6738dca0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76879fa246a41dfd7542d261bd21af0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55648b78e02d437a7686c778cd720625461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516a5a18aa5618257908b051c24b23f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347a638c0d7a146202cc035184ddda6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c278fdb44250c7b45be80ad40877a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a73c3c9cb6baacd460436ff0b95c14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4833d3a0a141f19141fd245160aad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85e325a3791e71d9b34b61ac8328a9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad48e6fe23fe49db4d24dae82a4bbf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08a1ed5eafdb189cc0641ef41a022e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512671702ef052773621589c52ff81f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b2d0da1a0e5e612d7e9537edfd5d5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac905e5bb41443c51c64a56546758ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8defffe58cc622f23d24ae19b5aaafe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3eed46dd8e21eb37d198266e07386474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22bdf243f7e275b6ca44b01fb3d7a0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47861242e0c2a71d81184989372e1323476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43443abe2aac15165adf1f203b15e5b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0593e9c1982cd5d8d9460e68a62192478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c47baba3ba391bd30aa80e7ea5792479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c753b404196e07fae9c3b572bc15fb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed635daf755dd8c1a9377a9a2d46b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea18fc94724444144ecbee12d0a1b4b7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b602dc1ebd66f9bfa1a9c2f9116e97f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0746f477affdcd953616796472c991484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4559e3272e9f0466081136885d2c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07330815471ac07080aea3d7db7fff8f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6cf3efbf0edeb29f0579e5655eb13c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555c8116d569364a74610c7db5f85518488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764616a99cf0b4c358d0ca17327590ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59b773fabade23eb64da4dfe305924490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141fd88cb61ccab1584450b21285edb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da3036d579012b2b00d70ab9804ebf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c866c0f85e2dfd6f5b02d9dfd4598d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5a482ab6fff61e80218ba9d0e94c1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417e26dc25e35c49b020f1266dd9a18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec859d4d47bd119b54941145e68a21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c3ecf70bda7c8a63f929f5b80d93b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68af966b5b0966eae6b4a513a1a4f88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737384fb78d953fabc90d67e15ae2d67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0236864e2fa26b2e1d574fb79a02bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd905a460cfdef806aa0caf399bbdc501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d99bdf1f30737637638ecac2eb6bdc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37bd8916dec91f46253acf8f7018671503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1742f1fd2e4818ce192021b90fd417d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481514b945b93f2e524dc90e7e19e9b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca20b8520b397b8b056afa32d1b0245506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b74c9bfbc148338f30574bd2fe5738b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356afc0874027a762c053b2e730af61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56168bd65af0334925ca5c0443bfc0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af797fb4ee141982f08161565700ad58510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951053362b329ebbace71b90907ad7d2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9f51ad196299e7310255d5ed4e811512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2563fb53ee23d43da522513c18b630a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d67f077e01b691bf9d41c2728f581514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe4563fa6f63c620671496a131afd9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0b05be97ce91979be345a483280f9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a47704d3efd07df125d66b8a90e1d1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061afa7a20b63aca0195fa597cd9d3f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e39ac5077e7ab701ee7ee0a07adac7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64d3717d32cc6ad51b7277a127b731520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116b88621f8ebfc175100fc57f96242521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb2726e9f65714f17050f82ae9ea2c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ae9b990d049ed7720d73b2e34ac45523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cf38a3defca9a5d95a3ff5fec600e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9032514022e2f3293774cc91f72f0b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620172f53ae99b1e6c75160358b53d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ffcc7ee47ea7bd6b9f4cb7c9850a7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2236720d9191660d88010a2cc9809528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a7f71e97f00081d2bf2373c71cfb5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e31249053e7520719df048fae1bfd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ca4df0b02a72ffac54d967ac595c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727b2294c1e5cfe7f5a99afaca5e4f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a157e58797ef6730b761b6e514b97f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e708263a2754ba48b9a6930bbd960534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488f83b6d9d9daf3d4ee5b94ec1e70e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486655a87f7027248ab175084dcd787536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3a959542b7ead422b446f20cc498d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29441439d83d03b802c54a675663415c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09963a176155b1429ced67fcbb34b08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6769d2e09ca1ba6128ff5cbd483c23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5006478dab99aab46951ce1457183541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8d8b0493fba73735ae072149013c9e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d9c080feaa1bac8f30480e9b9a052543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d69632f493c24ae2f2b10b288bf56544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ea29f7435d61f7369b97603d3e170545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44dbc28b17b77462573322590379448546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668e5c4adbd1cb68c7759fb5fd7ce52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927857681f677d18a1cd58369ccd4738548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcd569c4cc10f5093c302f93bec94a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3fa6d40367afc2de6147a1a14deba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a1782b413521691e2186df999cc66551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced7fffdc7942ca573a9c4fee0b2924552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec138c18ad0d4ab8f40b3437d292dc1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a6e5a4dd84f6953b24d0ff04ca6a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d396f720ca5a1f7622a1c0063b46b9a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eace20efd9f08654d3670b7b5627ae556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a0b305ca6d5ae900ec9802b623613557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f175c229f0148a992a4b0a2f63ba64f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424960d8a71138cceea1e7f9796bbeb1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8115da314b5759969d14f7cd4121e4f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac9a8b94bb23e6d9bd38b5fa707770561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60351d2ce8325c2a9aa6ce02f74018562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285fef7271f7df78f1539728ec16a83563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf64bbb348a04fb6b1d8f797fc3bf914564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d52b75892f0f4ff577ae2fc805fd4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca365c8d5d19b674ba936c4752898e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7a3cc0ab42c12ec40347afa537da4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc725184748a03fb09a61b7249dc8af1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468f7621541b6c67751348794c467cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8a926d2929de23255d73a8a537a38570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc6437ac34542763c1d39ed02e7a2b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1873f0d6d4143a3ee14e3e0e1336467572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>