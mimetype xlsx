--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e4182322140c2cede558c6fcf03211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0351e74bae57e176a2cb44e77d83d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606b72930dfb5df9dcb8d8a475605603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24c547bf9e82bdcb003549944dbc9b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134104e9fcc98be28da8f3723208a955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02fb083fcc7a1236e9dc97147d2cc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00cf08de6e271c1ebd147a44fd9fc97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f323f3f9364e666f51085aecb7b1ee08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14fc03c048239132d60079a24819e079.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f8b91d92be84f3c518f7ef8cbbf5fb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e6e6a4dd77bc0c82e91a330ea3d2d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e4a6be2a9de738e00b5898ee8174f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb669b8978a537cd8dcfae740f5116d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291ba8af221ae776054fb893cccad5714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d699ce3b7b3037baaa9cb1ee647521515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e345e63893709a280bfa2e0d288acc116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3980469d50488abe4d0f8821f792f4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f684e62cf64887cd1d98672deca8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f654630d94465208588d45067f9886d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e15d74d1d2804c75b1c3b417a50d5320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414fa5465a246567cfb20698aedc7a421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76e3280a41851e35ae774eda1ddd4922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0db5c39f6e9d32385cee2c9269834b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4ee519f181eaba680dacfc2e9d5ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706ac7c60700e93b0347ce0cb85448425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88921f56ecfb04b8c791b32d274cd5ff26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3c1d9559ae13ac0f78c718e883e89e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d29ca716791f27fa2a25ee43f5bf54228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215c5893a444269685d58122cb89be4e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724cb547b8ce8add1989bb269ac868130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5f690d164d0fe88c07f0a06aee12231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9887425ce5e71a1a2e401b482f9f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569468af2e6c8343d3f6b440aa4747e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2655dbfd6a0a3d22941b58da69e7ef534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f860cdcfb182e35ddac6522d3f1d89a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13837df8566f1606caba6846cfbc12ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb999ff43d11a519189b6439c2bf5e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0c2f79db4a5634d2ceb918274756538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efd2f6f4cdf5486f636e2220c6e9ba39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bd0549a09b2129f5f8cbdbe63c976340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4134cb0b6e919952431ce6925dd5a3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794c19b836e8a0607503bd0ea547c2b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661fabab3f828b41980be4329189fa143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72669f238436fc63662604a78dd27644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa22260e9b772d3bba42bb8507cd22945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd959a358f724dfaaebedb6b44d1a88c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc02c77f6552ace5038a181d83d7362747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1a45452bd7fc63092b32ef88f0e0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015ac1b787e33d76df35d0081075dc149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c4dec5c00b898c6f25e39fb95d155c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf1d21fbf456e7851df1b23d7f24a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed00774a63d46077519b476f626a1a252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26432c0dcf34a29333e32c923626a86e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c592af7ae01d6e4f3890660bfffeb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6491992d0eccdbeb2e586a9c28716a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628e677a7fda143037e37abf20ce04756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5e8ef51866fe789d955799c8c60f157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f087aa3a8c12694c429e9673c0332e6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50eba3d58562912db757f92bc8bb5659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb9c09066328b278cfd13c6b63888960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ff27ccb5964c216a0711d29cc384b261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ce04c8aa456e3990a474f62de7910c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690374243d14fe2932b01faac075de363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd142328c748e8d243e0a42dc2f9a5d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b4ce7d03f52c7215f791162ffa5fc465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c206699de44782d9c4074f7809f56c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348714fcf6a9507afd2fc666617a37d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcae27f47fa00c6daa39780832d85868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6738143b909feb620cc1a32b4d6fa0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8abce8cbd052cb4ca1b0b68b88c6b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2755818375007a5a850649806f6ee671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d91b68a99de13d9f1cf17637b41d3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc234f537c6f2e8951743ade96c46de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc1a558e84937031978421843aeefd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97240055ff6f7b0ee3498974f854c86475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915f3b151b42011a7ac6012e72c172376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d2480b8a6eb166421801c2ab32bc277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84a0014c5b6f2ee6ef1334775c4b3f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94f36de3375c3e26282bf5901c786fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1be64d94e46c3d1e4bce77382707180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f2387351ed4de7c5ff843f193f87a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5256b951670cb3c57885e02c418d3f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1b67792c8082284c4fe9c66a7082c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f230da9648963a03a51f69777946d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3d09bfb5cc45c41b0a4340c374bed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc164bd771839d4402023bba717ee48986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fbd4f029de950bf56482288b12943587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16364c3359ef5bdd2b70c0a4fa827ad88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df6bddb350c76fd7ec3df36965e0b489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4ad7cd9199239a585e994d763e7b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6467c7135b0415ac781a6c7b3caa3d691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61985258ff66da73c73d82d98a8dea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3c6e4dba16b19cab4178e399137f193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3152d8a720608765ef4bdd4a7ed310394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b705ba77db3ab74da2cbf7ab8ca1449195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf094c30ed8ce37832b99b8df4d6d98296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73643d8fe1f9e8517c11e63b77791ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0b4f507913dd6c664fde440ac4df698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802bc2cd6cef5f47ad9c64d469d4a0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca3049dff4c34e06f7ebd8e5c1f237100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433808469ef8ebbe117c0360123d795101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f69ece098fd1063c46d5431d7e87e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b261d4135bf014ff298823ce4c60d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ebf91143645f207eb94a84c3916923104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61321517ef19c10f114f8d0115749a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4c0492255c0fbb8e98655755d374b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90c090a8fca25848ba337268f490b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67c04418fae7dd7979d2050bbd2c04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d687ec90b919e1dfe882022352158f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c8132d542aa13ff95a3168722f079110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0f8a198cf1a3841e975ccd748fff2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f912e4c071a90fea737dc453c2b57d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003851ef242ef0c269b54226b8a9d739113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc06ae16981ddb0af694bd9f5da96c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39efff23610d99b30bafb1edb41ca18c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cee695204d4a4f48143de56fb39a0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d169408793d98d1d13ed3ec70b807e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d3c6e43dbb1e67f23d9f59c4c7f38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fd0c05de092f12643130cf1bf99ee119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6d2d6ba4f5e7183a1f41217752b3c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05a2dcb02ae98c8b77a0859d6a6080121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8073f6a70210e0dae77fb947cdc03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1028cdafa6508b70f291a6632d25e61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3d23c25f25178f044345700f001a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23fe9696892739ddfdfced7f2dd821125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec87bcc82e1ca3f977cea63871f279126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456621a63f24e1aef5798edcc69f9727127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48da2be0b787258fbdf493f272fbdc66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c699a6bb16c0f8a2c5273de5974ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51900f3cb69b810e44ad59534f0402130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8991775b86193762b2d1bee0ec78b91d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd7c7339691c6081d7ce9f93305d2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbed568eb774209febe329447e5b78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b601012a09f810d7cb82beddf94a37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ba9192dd797c5e495d0ade22504a6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fdcb030a4fc55f91d72f8780be0577136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43322b8e3d83af7e6e6935c0c7c81a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173f762be824bdb7681c44bdcc991b3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f624fbbbfd01d6a1e9382fb0cc1a46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f215c5c0ede844d857897907cbd338140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8422f1b96186813926f2b440fcdb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d488f1be19530124e3bd1f320516a60142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbc239819a4a101c969793f8577afc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6bcfe4428cc9998ed93ac5626fc8fe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb93d5e9d9ccb3c36abcf792ed3b26145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1529df5637fd83d623a07f1140836f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366969c4cf71bbd10a5ac816ea1d922147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee8a5afc91b1043c26bd734d06bd9e2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a0097ff5a36b3df22e260abb34809149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d3f89dffd4f3b3bb65e2e7fe993ef150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2656daeef118858eb69ace65a24cbe7d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f74b2d2375d59d6c5dbb8db58ee63d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c780ea589a0533064465296618819153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4910e1a22ef751db1086ad910ad608154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933efb51b212462461dc1a380b7c88bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee27cc4ada31e488ec5bd5ef12a858156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01873bb34ad42ea5d3d6e663b78277157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983594be190fdb1a8cf343ad9687ecc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d0138c2a0c9acfb83faa7233f6216159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd08e3f203715713cf5b952f39a3bca160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c8bf538d2507edfdb9ebe41d14789161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fad9554413d0f59586e8d1c9b7d58162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddcaa054570f2fabd7870aec552cb4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05c15fc40bbbfe399b8288f90561d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548c5e23b1a1e61a802d0aac4624c20165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef0d1fe807e8bd9054e960c46894bd3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b33aa1e1b2185b05f88e11a6154f63167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f5b3546aeb94a26c898d65214c96b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa07c63bb738a695245470dab976c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92acdb4d69987da024fcc9c8f0e4d65170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a9070bda44476cce03ac35ca836d1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050c7a7abd992ecb76577cb01e511f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22539c8505b491198ac0c1918e88e9bd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df1bca10cc7e123a356f1aa8323b80174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85515204793c82754eeba322d6d4cc70175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c798053e3a36eac7827425b8c0afb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f411888750f8d035d9e96a668c3754d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1474834272bc9515d7cf3af263875a7d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da9e87b2b237a4d4b6031820d7da20179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4540692b55a40efa24cc8dded0001180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd927d00821904ae08066d8f47e807e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f497e1be7b1c76f6cb79e82469322182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa29d920c4ef9a94c2bf376a384f247183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e17f81b147852ec370ca19c03f726b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25de3a5c6af87dc3c0ce024ec2cc620185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a9b2ee4aca0a17bf4d921f4976590186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a1508fdb8ff3b601c6a828c006fe3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8321e0df9a642e23e288aa99055aed6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab235a27cfd8694f7bdb442aa926327189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d536f22b9540a62ac7d16d979fc8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200fd0629cbb3b19426035d3e717b83191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259599d02885259f53ee6f01a326f648192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d0e89ce8fa2a32a516365e59f4c0f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a3abf3cc49a0519d2d2e2c0404a1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bf1f124ad8ed6c9809223f3e12822195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d901e912c88ad31029fd5403106fafc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e422bb26316d8d7b2c33ae2b2d33659197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a217cdc0d76285c0139edf43877f47198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988ce8aeae0dc21ccbb556247fcb62b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0104647a3c21c53c57a0ca1945ee8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3827982cef9a01984617d03ba85d532201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06d7da332f986c9e289d026b44f921202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcf096b9d5619f8989d48d5c166858203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ed2eefa0ee4ab504a5683b4d790f4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f905da175d41ef6973dc8b94a7154205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65eff4e58118a3b4647017c94a8e9fc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffdee223459aac0c47a0a01dd134ec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b4402343e32a83a29718ef274814b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe533eef5de981b5a416556707178835209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6753d8aca23c10dfe2faf42487ed08d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6605468825245e68833d70fc5a869026211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61c2235e647a90773bd5d153a13513212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe344f46bcc6d73345815a35f528c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdde5e75fdbb941003d6efa8c0e71a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e581c8d2c36a48bcec6e35312f48698215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484e63aca17d6cad3f94178c4cc4adb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55a9e0194cc04d00f5a51225d622ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea21e7428fd78e5a86af7a68ccbb95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed58a3f033a65eff85497bdf750975e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4062a8426f6acfe8fe68c4db637dc0c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa2476db9a348241fe0bd213e1068c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f264c0d3bae049cc501bc229831b315222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d63d110a1c71732ecd60688e9cb032223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a953cc1f8942ef57f05545079d75ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94cae85269775540541a51f3cabf0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2df0f3b8715bb34c2ae3a3264701c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec599e0885756a5c195d627be09d4442227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974e236281779f4f30e7f8ffa1ff916b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15360b0769ce5c095a85d82e181d6e42229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bdbed14706418349ac12f8e3946a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52c7e09843d561471ae8e26980cc48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c8f2f4936508395ff62bf5cd842459232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f178927a9dfd15d63730b39036073dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc918a495e54c924a2b98c22b5d0116234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6105265875d71a52fb751656eb6be1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8adda83ff8b4ad5ae8135701b5f76236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73faa54298e10a9c732df6e1802251ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804856379b9bb594beca3ae0f284a8d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1795975d9c341fd25c09816c523cd4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc59859072558f8d8fac838a8fb5cdd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e374d4816ac28d6c586c37252ac4799241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df0d3d2535aa64e7388f59192cb2c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d14252ecf43104bc8da7784b0106290243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23bdee8ea402aed5267836a23076d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aceb0e835fcb8c34a4ceec31b28b051245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75853369c9d61149235b53a7d6b6bd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72f76eb14394f66fecc9f69360834e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e5478e57a72f1fa9d3d38790e9126248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc0edc91da27dcd77d34095fbee230249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aacd738e32d838b090a813a2c76c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d0052173ffbc1a25e1c05d1689d61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0002fba03b490ec90aedb8f5edcb6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b33bbc4c3f613bee5e996184f51f3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d295bf5f84d61a25b9a775ca491324254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e22dc3f6b1c19c88ba2643b5a4e74255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e3fff6281d3050f04207be68118cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2536969db81f93e2398a8bd985b7f73257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaed8a987085abe9574f4ce09dd01cd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0876bf1f150356ecea4ebc6946f30259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b340424f39e3013030c5a75a969d00b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068860106f966dda2f225229805bbda261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bb8058f61d1b0f5b7af2b596f1308262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ad401b2614d4927c0dc8269d1db1e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4cc6491e61141a174f7bd46ac0ceb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b8722af80e5b452bcdac5de05dbc9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942ff64c9bd68690ee54c5a27ca8fc3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90b1cfa73a7913a95c90fc58f37600267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191679b767f18bdbc64d02e0aa700eb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616d05b407759823d7ca3bde1984c06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b248a1992ccae1433fd262f9e808142270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894ca03421024e953e74984c4692916d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f45f0b78f04efc4b593aaf0f88c69272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a839d1e5cbc32ebebdc668d7946b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4451b7f353b31ddd7ca7cc4793914274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb6edd7a6a243be3d4a6965c1e518d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf00bb5efde7d376609ba131aa684e2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24271fb4b031e6b2d64a6719c80ac1f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e883694fc3ed6a64de0fee561caf4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbcf590b7080272fb4338a17c7b4e2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba282b16872da2c64b9b7739f31f380f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4837957131961b78932f36b047797281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1205f6dfaa24eba57251ac22c87057282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf597454268de92e5dd5e10d1bde7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745da9a5a92d3b816d7e5d53d0e0e6d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c104fdb32905a1d1f0376a7f8d6b99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0cff1ca642515cb622d11db6f72f4d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c090adcf1fef1a755cc1259df1d06287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235aae0ed760c9439569f429997745b3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48c0e2503c3cb872e14db1dbd2e7a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142822ce4e932cd234e43d50e71d65ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5415548aeffeb8e871af41581a3a03c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1719aef60eb75ffb3ec40860e24b3aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dbe8d193cab44b01211dcb8601cb79293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5f37a63c5ebe52b6eb84dc3dbe992294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342257a2f85b8d4931c2a84b2a7e899295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be066ef7804686d2d383a575e48408e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412343bcf135c6199c2569e53b099bce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24bbaaef1af3be65e5f833b0e2f5d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe229f0e47845a0ba8887b9a14a88c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899f2201aeaf958c0c78cfd25cd6ffc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2050135ce0cce8f82bc7af7ee93562d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebde46b09b8c03e1a212b445892927d9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478393c278577e8cbdea19d90a476b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed8cfa44bd8b0f89cfbabccffb6aa73304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9baf08ed47b4a911da751430069f8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b164d76b051ca6a616d0de4b05a81f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985584dc0181d4dd445729dc344aa02307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074237f3ec91ad319243a0af108dbe2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0cc08bb420344582976d2787ab8f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc93bf386212fa74d64bd9f176b5783310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe5f464063eaab5f3e4909b09c3aa0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f68aa5ba18f7f171b726ae7735cb0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923ae6542525a32126c2343f8cb84ea313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca636e99ef5a0b386c661df4c2e2f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a400a25478a60a417370cfe14ec82ce315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09ebf7488a3f5115954d48fba0e01b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a80498889f6c70e2081a549cea217317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36516c2c340548e8f6d4fc3fd96f328f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed94901c0a34a8c1c21b46c579d69e1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8abd6036f0007108cbd15186e3e32320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246c232a515cfcbd1537ea8d44fcba9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72a5abddb64e0d2a148e9b56383bad322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50aa8802b956c7803670f1ba412c6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731ff22ad8a52afd84f5fb28d2c2f48324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33db93215e56705bed9e1f952e47a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf4ffe2a6a18d97c616ba6e051184f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ec409a11c3b44bd3fa4f360a1e52d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04ab6cd82e1e630127d1a8cddcf85a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4cda8758eca73a52b20c069b621ca0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ce184e9269227daabc3be73c38043330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42c71da923f63742d766df4bd7ea05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e503acf1fd82512861d1d2990dcb06332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace225a4696cd466f200c0d84cdad31333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4808f3ae7bd4d1a4b54dd73c46183d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32686bebc0d1e0b902dbb7719aa8b4d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c85063c6e42bef73c0739d64916e3f8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f35cb8c45d52739b4a4434d30f35a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d9f873697909b633b3c96ee9fada4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e984bd446927be338561af7b620bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3660252f4b06ecbda174bf93c6e9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ffda653aa569acbcf94f753825d935341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046e7a6913122373ce52b3a0ad7b345342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777cb2fa337a1ba9aee06c11a15cf405343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409952409920d01652713e48905535a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f3bf22fca05f3c2368ff808f7b4fe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54917e1f1764aa00cde1a19460e9b82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2e346150a1865857905519ca5d9a4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15b74ba4bee05088f20fb6886edbcd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9612ab333c39dd0bd182d23cd22db1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4b6d2a0210e8f5426849dcab2f519350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ee9dafdcec387138ed224aca5d95e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba154a7bdc08fabfcfba41a97cb670c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87331f52e35ee1d011dfec4551308f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18442d12d768a840ed0d83f5db8f140354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06efcb34b7b18d552fd3b00df4d539f3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191825f91120099c7c7c5787135597c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464819a418653e4c1fb71f921fd6828f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bdfcb1bbfa6f5a82eed4abef57075358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a281ff7b51e1d4c61d98427f8a4ccba359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49595b5f9797e6aba58b66152dccbebc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c151c116bb3151fc5dd904e57e0a68d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e7fcd134ef6c488d02eae63f0972d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ea82e551831caf8453a741675e629363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a485e1aeedfd7ba96755316c21b7c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bea1cb2370e91ab683dd0bcfe02f9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d021b04c1955a7aa21b8ce877c955366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abf70ad6b4d19033d66206b81c5247367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de49d94ea438e42d97fa26a6e3a6942368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff6e6a5463cd68bd4d2535c0cebc07369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120146de490977f03cf706e2040845c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a9bfa4accedec8e82cf7f7570d953b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310a4e5fe67dfb05c8f5a79c0ae54bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16d62a5a56a930ad0eb71a0a00d86c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b361274d5c589296ed3711b898aecbf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8982600b38ebc7a1a5a7b161db0950de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b96bfa43758f54991442d66a17aab5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b090e8d20abf5ca1d5063dcf406b25e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096e82f10d54ebccbe8a3c1d9121715378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af2c35b8670b0e4efe6b6bc3285b81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0acbebc1a6917fff57551bb922868380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd528b8aa107b574d737a876441c7f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243c409bda4a4b48ec4e5a9df1a2d43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e0c3563ec3ea57a14a1d451c23143383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640f913dcbdbb8bff18ac89aeac8845384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc8a74f087483bf91e98265368246c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205ba5a2d7444b84cac06860b1cab3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e3359f9109f57e246db4cfb7987d3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340e2b1fb2f164eeea43074ae31cee3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b43362f99884dac7b7abada154e9410389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012051603cbe5aaa131b8877528bdaa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c810ec74e656e46362df7f057211b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5263d281b0e13efd407b2decb2ae3b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c9341f3c8b4145c0a48e1c8d578cfd393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c9574bad7dcf8b0978cc6d92c84b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83beb10e246cea013ac24775f8d4553a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c45e2b204eeb4b94680f65c9f55dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96adeea3753b32308725c97a8596b3a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4c787508e7f752299cfe5e2f28e4d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a350c35591aec1504234edba3c4b496399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929146852a53b6dd04337986c0ddb381400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f357b1a68ba867a7a4b637d34706df6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2fd376f18bc4d4f7e45eaf4764635402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c07fa7a0f3e3457bfa6cccc73a014a4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2513fe0963bc4d33afb3e71a4a893a1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ad7bbf33451863e63ffb7b24b1042405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648459d8684c1b7390c2b523706902b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e25d59adcc59d0c9922f07ca7f7d5f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515066db529a7c1e8c711a1730119e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3949900997f0a60c28867df6bca0b34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b64f340a94cefe800494c7e2788b0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b6b6c603e85abe0f8ccc6c6458946411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c238c1bf3826f481c44a56ec1141e8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6addee4c373d4dd175c187b503166e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46aadfbaa6d39de455727eb8340a22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745b9cffb108ae60993a11399a97e38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b61b128117433ba286eddfed952ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d498f78e6c3c4afc0153f9886e857417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4509866904fc8a2978f2912805af017418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2169d73ef09f980b7168c122a478b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0129a37f6eb6ee134d0a584b84b119420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606037d949e5e18357e21cc5f9fad8b8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc995d2bbec79d4bd2518dbfebc8019422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22dbb00abff0318f13a2d314b5713e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb5d60ecf43357a99cef1adc657470424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d2bd20982e7af23dc7850392ee314425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0494b2d3a2f21ef003e1533b1ed4c7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd8223de9f42b515f9872d59215918427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03012e87262aacd9c45ec206a094f9b2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf3d1b75dea93bc7938f1bdd766849429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617fbcb708bfe344653b3c91cc556ae6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4e68af58cb2a592809e30f40e0e4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce6c92544360e3c63ba161e03f49e8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1d2960233455bdfd5649fd4fd20c9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f76a4b93098d92297e425b74f56e76434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df45e217fafd1f0d147ae73fcee1627435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e48119ba26e818eb9c743fad02e76436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a851bf5d192825cf14f4ef5950e361437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef26ac0e679191de8bfcdc65d26cd95438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b066f9d5cb54fd11f356328f6b68a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d89d789163b7e02712f1954bb01adc9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067ef89f248e636d1261b8306234293441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6657519916d55db071b97b67f1617442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1cbd841000a19cb8061337fd82920443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c94c4f3e1bbfef2a86854013723c32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe314abd46857de0877113c63b2a84445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e15bed3079f3c99f1af51c36f15495f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bbeecda38527549833be6bf58d25c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4826277934ac0d023ee123ae3a084448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab68736a31e01982e6cdb8f4054de9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c6d57ae9f91d68e9a7a6689aaaecf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb87f5d57ad8baf83e4c4164f09ab7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673d8b9f823db7632a0d44c8512aaf22452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f66d2b9d4a00c36ac1227c69c6088c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34257d8d8ab7a7c3aee069dcf64cd8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e290c973588cdb22dc9c1650c8b6cd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315fd3714ffbd9bdbeae8cc21a6b17f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef67fec39f9222fd457faffd881fd34b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83fdfe17b00e5d4d64ea54e8a00d96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b503a32c3b678e515996ef7f4afac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd37fbb5928ec25b0e1726bf37e77c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb40f20a3155a12f8e30a174060491461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5048c588f2bb887bea0eb2b09b500462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39fcda2f3b8208d5aa5af3fe0e95c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849fc59793c4836f33084c677aaa32e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e24ee65917fabbf43214e1d6f39621465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbafe4d29233f45cff7fa5ed9860f7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45783d28cdb1af60a96e7a38114fad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af448ca89a153ec7dfd3c601c991d0df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558e5d48398446626cffca4773cada4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b235ddf26831d14778cd088f96022b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9761e56daba848f2cf3867cf056d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8a48441e9ae5534cb3fc79009a6ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bfec5e19d7ac6ece10492992e84af0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa25f08c8d93945a08a856bf6f3f4fd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebd2a086f37d879f3d0eb311daeca6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6184d0aa297737d459235b6eff8649d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7047499edcd18d267e9ec1abbbd714477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5be29e5a3a2c267e1fc6c2a6b8c2ba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f001ac6cc9713fd1088ab271de52ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fffabe05a3f871cfdda25ac9201b9d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138be7326e786d9942403bbe79e0fdf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e68dcf5cebf39ce5097d2ce2e2bd0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6c46193503a1164b6fabd3cab4b28483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664b27fc270a0bad403b8d72f9cb629484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17697512b3a435e65190564f4d44b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e901ef918510775b7e267f649fd08b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b802891bb0f36464adc5cf6d65b21e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ed5b5b41fc35a37ca602229a954cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cda5e16bf35eaa76a1ea4bf1687492489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02e24380302d936757bd4bc191beae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdeb090e5897e32b7aa11b870059b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532596aaf257c18badcbdda12ff02b3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0a928acef02af2f26be37220c907b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ae0c4c4a50c3fba8b2873845932ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4799eaa1318b9ddf810e0565b6bfc7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b9c32ef5a281a07e2e98101504ded1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b9a2129db82733f81a6201d3e0509497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5d5dcf21823d57c182710965e3370498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384180bcfed035d80b19d47c2a58336b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d66c2a49ef36fe9d4b1a5a719a571500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595bf6858d4aeea644dbf1c07bcd3e0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af478d02954d44a998d4e86805663a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786380b9dbac3492acc5490937e15aa4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7408272dc674639b4da6fdf70733cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257831ad62c8ed31ad619c8a28d63d8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d9c92ca77f7596895bd3e13d08b20506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551957dda60eb1b8196a741fa8d4340507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ca57533d3b15ee449a84e466a0710508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274032e2b0fa366f6707d6503320b83509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e226f2e22f426d2b9206b712eeddb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d42fb2627f124d3ee1d5a78aa49d45e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddffe0321c0477f75b614d7fd0bf305512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e5bf4469e0abcd295d5f3e4839d4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df505575877cc1e3389b93bc65b67e7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4972b447f23c0a396e6895d917e7e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4626e66983043186ce9d06a1dc302c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb13424cd3306211e8e3f25b3777fe517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4744f3e3d638be848605cb85754b0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa38cef86b3a9291c9ef16bf2cac19519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c2595eec4e8957375f1f0e1d3f9f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bdf942e481bf5a432eba07f422b6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48b3b76326b5ecd6d82d367518927c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd381b61e6c454f3660118d966ae912523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01160e710e29fe3e75a11233ab870b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea83ff728e85ce3a69a0e34a5ed630a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de7bccc60c2c9173fbbcb7d4e78185a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e31fcde47dfa659ad882ad21a7f98527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a2a982373937d090fc4b30988f4e7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea81819d7c3e2d27c048315a19932b19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4792ce6777e433d2597cd3db3747bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da56400a4f2c1af52b0195b4335488531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894677336558c41a8bf297293db83f8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0a85585daba74f18e5dea7b86fbfa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557426cece6f4a885354fc9dd20cce3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c677afc1f43523e722f21157e4e3b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb33cda94d338e7e08b3f7515b6073536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad93b62a757caa51da17a030889bb64537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f27be109967986e8b0e93c9c3ccca538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50ff339d32736fe4d1e8d7428cced4f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fdf259c4c1f5f0270666c2fb44753540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f6de539f86802a122c0bc89103950c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1057cd740c1b660c4e3e941fed1a0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ec5cf747a2a3526cf01c41116a27b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b8814e878cf0535448b7ac4d07215544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fdde98b75870866b2b1b426db96e4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31238eb911238b3ec9b01c5ac14c65546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47644641cbd35cd01a071475ca593a3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d63c2b43fbfaaaa89bab4ca024753548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676445b76cce34b43422c1dd820c07f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55ea90558c5e72cc15c623dd002ebf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b72c2a2ed124960527319ae4fa312a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3c18b81802be160b98e98350924aa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93669b2bf527ccb118f6d0361c82c4f0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e052fbbd4dc2b4e796c8a76f4368a1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d4efac8c3eb5e20fcf6e8715254f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c9d8feeac3a77b2270bc4c7e407404556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67043766e37f441c6c287d529617d45557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e43e62efe5a5a709f8633692fbdd99558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20492674f78014a7a50171993545f5e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac98114d370623b364a050f7e77d0d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a5b0378c2e3fb970894a668dd81e7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52691b5483d3df026eb32a47fbb6e1af562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f17f4038bacc8a44564e0fc3b623f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93603bb59ade9a8d76d7455190708784564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a910d91819443e895b378db8197be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737301e6c17e2af3a77baa0adfe10406566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb0c11a7ecd94b656d193b99cbcaa2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423b3b1e5a92b230586ce6184700681568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54f31528839931a66c8d6e9b1590e7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000a2bedbe24c3f752d206e30eb7437570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1bd089d6901e1fc8e454a6caa9045f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2de95c8768851119aba8c29745a00572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e1fa40a2ec435af1fb1114d707bca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9db9fdea9ed6a9b8fe072f1fc5e80f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baadcbce2140cb7fd939d90d5da49cc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ce11e53883856618738b1cd7218614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18959f0e181a4408bb5f1a150be3b9245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0ce7af67456d608d5f0a750c262266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4d5ae351e357a1dfd73b902ceb81f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e6b29480e465af64494bac4f085fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007ad4b34cf2a0a8a5e301fc500b1519.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680ce6291509975bdeb3dc2c61c620e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd739fc03d2a081c35d2639de46c421611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92ec49f99fb7e7c2b2df96926d26e912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153e3ef66d519015cdb3dfd5ff85fd913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af64c3a9aa3ab266597049c2f907a70e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16af486f64c6dc631de159f68e8e7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2773acfa59fba21441b58c8bc820d6016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112b4520fab1a7768c832742f814f3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08790e8111ea6a79ac1b5e6fc516f0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ecd298a5aae1d37d9fa4a1d245f1f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895588dd1f10b082eae966ec1995033b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf5661a56ec7d79641a91592381a1cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f8d69e3ac12d88ce4cb5067e20153622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e9bfed3cacaa0ca512424bf04044123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442bbc7df0aa468ec7939b06d133119524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee6e5c6161ae81cd78bea6af14d0b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab26bc2ee73e875f735c4dca3649305026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd82cd853170afaa37d402eacce423e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c6ec737b9b764a53680b4aa8dbd3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0748133d9df39d9e0fcb5a6ac70b4c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef29f9e901b190c81fdb9ae112b1ead30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2ea6c8a8611ce3cb8ffbf1df1027f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33eca620f4f0009a53bc201ae40eaa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335f574a6bb37cb7c451e5e0d2fa15433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413db24e917db78df57a5c5cb3cd568c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6ab204fbf944d77b0004e022ab16235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf0afa8ad40b90c2500fe155c101ef36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279db3b8456c205cc7fda368df2db22137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad3e3e6e9a4a21e0887f15a9c8cd0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f4f8ca611f4703ec078797d27398a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40eaf6e6f255d5ff24761ef17879e2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e72742751ce9115f2f73e99c5798341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc31e736ee0f27d5ff6df18a8f207ac542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f73b110099db87c326a7c3a945e72b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaa83bae3dfa466fa1030896bf743944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9f8f989120774d9962dbba908929945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34339c178a0fe0f5be795f6e6bfe79146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fc370e40309a26fa1707e644ae12447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5057e4bd42d20ff6c121c3756154448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b327dfd7f3c93a6cc3ef44b2ebd6d2a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f204030534b6ba0b5aa8536b2c6d8a150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456b6b6003a469729dbb3c539e6471451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47164194f5c93f64ec02d6c79013c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316930b481e10a1f85404ccb599f53da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb9dde47d42193eccd71a461b7e466954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6e37ff14ca9385bb92741b86b86bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72514cfa6d63c4b79701416efd6936af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c250bc969929068ea2d99ec3f8cf657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254a337acc98c24840d1b5f32b5aa6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028832b325c9fd8988d6f9f5941de26d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89a413f7b4ab0028264e43a65a3270a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e45924103e734a08a9b503e3540cdfa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045668a2653b3b1e0c2d2a794aa3a3f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f2e92bf3c9a95a5988bae0cd740f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf9427c4fabb6eea699357060a49c064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c0d34eec431bd5490802d5a55485165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16f887aa231bd3a6b41f7a28f65ba766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad4fe7333c64cca73473d50579e76567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cc159445617777d0d6abf1e721fd168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8c1910ef7acc14faf334d9de16a0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b148b714287b380c2bcb6e732e83c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567121141c71389810ec6369a95e366471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16360af80aebcf1e94464209e47ebd572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13bb5b734f8fac9326578323a9c480f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57936ada84b60b3ce4a90cb748ffaa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404bc8751a55be981117171996e7fd975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7add93b20105e8038c9d7891eeb2476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4ad054b56de7358bd139c30b6866477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58872be2e533d1efdcaa3a0aadc3f90578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fad5ce50c1b62aa1517a759940c93179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06a313e879e72296bc82e45048c0cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c0a68cb0b82aa6e34ebc66a447861481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4e8e95958ed343f0c8f6b822dac0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b91ff50441560b6b3dfa37cc2118983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2f7181fa3703303d9a6040e56623984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a2c3e207e23976930ed259908753885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b691d22f867e53790558fc7ac1ffe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd1f73a2040ea694e56d21d3ade48f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6298dc7a48f4732f2ca21c261c3d2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1c3ccc7eda97db35b466c3b20c9d7a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20c4e00f0ede79ba2eade735a84fa5390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53ffa580b5ee53e8da85b241ec030c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12577d57de6df8152476c92e15af5b7192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989a8f2748564a025e6923d7f038d80b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0c89eb1e41bf67d37eb91fc2eb2ab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f5c21cffe03c86f02e6d92f31d90c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6576ff0d66e1cee80b0d9b672f74d0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca697a390dd73c62308c9ad0001334197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaeccb6f07385ddacce92d21f419098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe20387a5b3466d2a7e315b1eace54699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c095ca188ce7a4bf589f4a25539734b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57482fb27b2ec956adbc6b1872677b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b253731bf19935ea374cb7c854669d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621dd9650f610c0d033a85e1b06b160103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9d836985155424a2c3658c8c9d8bfa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a2bf2f1cdfb07571d596a97e29448105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef51b5759676e7e61d3c783a591dfc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7424d5fdc90062e6f1ddc1dfd0dd6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f41ff8465c92a8ce6e547372c7c4a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223d63616b70d863221eb5872d5ce8a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e114b42d66ccccffda07d9678bc8202110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdea902310b7c666c1b6ea844e4baa2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242fcadd2cf51cb60a5b961cd73b045112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31db692cf004ee3e188e292796d121f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97631f387709a9e99f0a813630a96fe114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e364e8e7ff62bc19122d979740bb792115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6169250f30754285689703d529f669116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b7a4b94839842d32e5b91f478b1da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fca2a2046b59e36cd387cf7fc77c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ba8e076a52c35dd2864a4698672a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1c1ac05a87984894404bf50427fde120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a2cb85eca2cdba7c7e9ee4b23e54a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362af8516ad56c5bdc106eba2576fd4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f519636e5e48b3780f8615e40cff5c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860dbd6c602d7d1e7519fd9a348e2800124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10c660e75cbdab25a9d39f8b599635125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b62cbcd8e938660d75f6a6741d6bc84126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b28c8f503811f9f8fe1532b8297de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979e672f65260e7261440f4b8718c50128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba91e8cfb42723b0302dcf146209b12129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed5647669c1d23f574680a5d657a1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2981fb61931c509bb65d7f5c4c69d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6916b0ccee631410a103a069cff4fb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e778208123fb80d841eb8c1a7b1f789133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482e8350441d8e587c7441f003ee3b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f38442725372e593691c569bd17d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d92deb04d77b54347c0e9ad29dd9e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bcdc75db4db0d2d6966e874b1a447137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af29b8e5b4da7171677dea4ca92633138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db187163031907d9dfe627b18024e56139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e77f2885576ef8431b35eac71eb33c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4603483360c429444949446af9ffc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69075d8b942dbfc35355bf17f701c61f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a85f47948a916f8686c36f5b783ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1341bf8b12714e19135d26049efd1cd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebcefead3d73dddef751559dd49ce9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9177193a7d92f4f2a08a1c3e1a167146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd109fc51b4632ceefc1ebf56336fa50147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90e5e23ba7db050219949a1d5a09c4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b078af0110e2854ab541e1c81fc7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac768aebeb4c391ce2b7676babbf5c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf47bb50089b7069045cfc54ed316c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae70e70173713ddd6967d018a6f9ea152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5579b13fcf07dc8409efca07de0c5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d65468ef3215a34275864b0f04b070154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76399d33c9db14e764f041b096ecec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d52f1935eae339faee990647a5b415156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4294f7da5964f507702ac31d8b3c3ca7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a4685b9a26bdc38532e7c11272540158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1823feb71bd0c8e73d259ad0e731f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215b6a177a1f7d746b8710bdd9f36f6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea154c29f253a9276be6be4f1d5adcd5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe19781f9462f0cdc04bde81ca348c6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af5830477b6b1dd6722d29d4d208bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6fe24e0c6f4b838b1654fccaf049f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877bb124beb35266e3584388ba729b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228df48eff31a3685a9db16ce3d36209166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9e17bbb948393e3d5be4c2ff198ec167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64904f2d9b3df072a70b4a3534091866168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0fb8f56e16693fb994061a0e524ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f65038cf2ec55c967a239ab133afa3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e59ec11152ffd3e22460f672b0185d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ef25bd6aa0518e772a7a9cab3e220172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6620df0cb28b948ced116fc71bb39d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08733d69951e5f6a29e71a287a1b553b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f0688e444a9cefac3cff24b4b2b00175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d3a86672e64fb1f8bdf7ed9480ec49176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9375f31d615972fe220c96c4f920f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb727f5a6dc5db4e345de30aeaa1e12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793efb12131a49a2bc7a179b6f69ef6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c49e7cc5bbb4a68434430ecd3a8bc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44539ee849b969114b172c33de00e2bd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896600cf22b67f78db067c19a57a558f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec62a7fee370c401c553decf5373c97183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d9644201034991af096f0be8667bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f539fb9f376b068c5c1edf7a4e206ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193024e1b6816d7b541b55981103af8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e4b2f3c8fd074ee4bd697c782cb51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8b40197c4f9b132c3583cacaef2bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b114e8998623754d8e4e5e52b8928189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051ab950398de34d2b0d08ee0266111190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ab2cc35757c2ca022f1fb9d331b6e6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec577be6b0b9cd65ac5b1ca6d21b22c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b52da65e4b0cf6f0770e3fc76f81c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191275c0bd66e1a70905b4561b6c415a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face6aa29d18008472b865b60afe2f97195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb41296f304b6bfb025e9866bd8ae2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56290a8a0b95345e54d671560d651167197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904dcbc021233cd3049c60897385dc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa412f795badda59390b6d4193d8ba81199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05f6f8b6fcc044ad6035d30061cc5f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4c292ddec5a5adeae1f7584570148201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0127376d7c5677b987aea8b197959202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3f8176dad8b3890285e8da67537ac203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d281b60c1a61ae9280cefe27db2ae5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24de5de92d90c7e09537440980788b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c469f112d06202a5327c3f5145772f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf901059560872c1934e1900555aeb2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f598f31c6a99ad7f5f92dc5ca977c0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e825cbbc37646efc71b8777ebfc4c302209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21313ab755d03bdf1b5036d355a82479210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f45910125be1677a604c1d4e10d4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf94202caa049dea84b4e4b4252096212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294da567d53f95708699972e1ff6f3c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6c881a862458efd7f403f8f2a51f3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66d91e16df3a42bfe0b4c3e3a66ef15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa69065f12b5d71b8f9ed6e571f1d76216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334ed131f83f286b3cebcc3cf7c0993217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8eb15f561eb293d3e4cbadbcce959d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dae49e8bbef4ed63d6f80e3c18ffe3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c4bdd7f1b05baa0832e5b3bf0b621220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97ff0c6bf32bb045b27dd53317716ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd86e7be6ace12cfa11bdd37b0a22e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082b6a71df93a7f939a77ef4649eb0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b91b6df572dc58e219854823a77ce2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4b8f1a742d3f75a4d66b28f8befa8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be010d3d347415a194095bd426f96176226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00781825fbdcdf1452be0a614e52bfd9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a76936963593cfea6c0675fbe7144228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2dfd3b536006185ae85a0458c93c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb5775ad7f26d27ab533dcd86ce5d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826ac0911924298636baa5642e1399d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643a6ba16b073a49989738adf31e0c8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbe1ab302033e785860277ca8a3ffe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bd94793d723ef2511c8d560631d0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc90ed531a70fcb14a9e5b01402add235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60f5074d5491b429e8248e9bb5c1ca236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cdfb603ca9040681a4eb637d670497237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a572de54996c20680388434d01442238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb381d35ce9154de362aceacd8bba4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f43f108ed7fd4314f8c3f34710f58e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b224bcac24312237ef2825f96c3db0f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7615f19934216fcde17920996a3c51242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5269b5425ea5f7b9412354250a62a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe8cfae04546bfe11f6a34a40ec11d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99b1188a760e0e9f25eab14534e176245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c56474b2690743cd0a163f7f18145246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e49a2e06520db07ca708f88248e52f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c0694d5f7067dce2c642a9dc00dbe248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c956ce75c1b7dd9c2a7610ee2563ca9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3314c9c477a7bb43cccf938ffbb5f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85a8b7feffeb01e22a03305e43b9f2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9e5f40feee7add0a8a5cd31bfa20a2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f7e216d2b4952f369a2cc42c078ec253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eeb9b8d8e3a7db3ff3cebb32abac52254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19f769a00b47f1bb4974d883337ca8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4faea9773c9e30b58c6f7446cdb3d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8b45f0e4d46c909104c3fcbf19895257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebdb3d9d856ca9239843d9a1efd30a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c744a5cb41fcbb8498b02b8edd6f797259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaa604146005caaa3f375583167402260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3080c80fb8deff6be804f4dd9860733261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc21462f9e03f667d7268d4d275a8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccb84b5711b7ba03399006e5838fd05263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14749ea08c66f402430eef940409c38a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410538a52b14c8823b74a411282a24c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434b8ac0d12b1a51b322e7edaae2930266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995c683ee3799d50a139365d138070b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7db26ffe5e9f8ad19ff82dbc2b8f9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241db0641b8bbb059e5f932aa670655b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4345b63dfd0166cd66292876094c5b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd23d1735abb18834642d5d160a4b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb1566587df583f7b34edeab965115272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db875545d58edc4d4d29fdc70d3c1a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec84341ab33a17e1aacc9e2190c2350274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b1c594f3f706e4315dab6b37324a5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e753a9ecd74857f39648353f734c9b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb80f22ddbfa7c4f32cc5bc94626bd1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ffae843ed6811ec5b21ffe514c3a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cfef04531f5d6dbe1051b6c348915279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d045c5fe68c6551a4aeecfa58ffa6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5613a9e33d829d888baf16994f3d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a207835ebcbb488b9a41d74d6abed7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56010e7e7c7ce30c63d8a6168e2485b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ec1f05964fec8e4c8d897a336d135284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a2d9fb6ddb150e68c58774d2dc8a8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08853c61a37251c597de2f0bf7d8314286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2e1808a9391f22170662cb3ea06f2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94270aafb9618167b8de61bbe808328288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f0379e6e818101a7bbc36bc4d2952289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e5f75c9265d3cdec34a23887243c0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce2c1e0c7db1d6607ab2bd08f2069f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b556d3836c37f1bb378ce83a388d0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb9378adf42200c47784862b935db6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62ba47b5e2d2e42c6bdd4bb71b3b73294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595d7bbd40066591c11d8164e717cba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb90bc311aa2ffcb1cec33821754bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b0b463060474d5979979d44486225297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972aad04ec4766522c3520b91f7f174c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a226b198bd373e5adf858510244c0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42fbb95da8c1af0ff191cc6d3e22cb5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74a36c1ec497e776fa6a9eb81504bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856b43db399782e5fd58e068973a443302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2228b07bc4cbf477cca520f77b805d3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cda1c3ec75179cf604c28c02e45694304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c75db215ac2ff7b568a7e02d6fc06305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9460169b9002a1547b666e61428b38306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af2544ce4b38eec7e805b22fa051e6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97696a2bffe99bbc8d0ad594f3f6258308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67563a530cffa4658781fe970b4dfb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe232b582c7bce524d2159289a688fc4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cccdad2ff88a49e596e38e2e71d43a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032297be136913fafd303188f354343a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc99ee24b9d2840697acdd3a4466f50313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc790df6095d3e014c771b25549c4d6c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdecc17cf3abf3e6dca4932b2bfc75f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3fb58bef038f44350de9892a99edf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ec84760339b9b4ee27cfc4c1b804c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaf6e9b3642956fbb9506f7e4a9385318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc995ef6f4cc9dce75bf33d471bceaf7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1130be029884c59a0e38d1620516e37f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf423e486ca1672a07b82ecf44da73c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609d5203ff22882b1d14ad8e03b272f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02260a091c6e811ec5ae6d23741f9dda323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa403d7c803aca7a607bbce8ece4b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdd674dc18596150f87bee144d25e3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169e081ab693dd92122da81671117f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80dae7fb030f007549cced6f9954e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013236b402c119896a7e7251dcbd530328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf596cd7394804b83078ade8342f695329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb70d07cc1beda4b10d14973f0e936330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c877feadaf754081aca53431273b498331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b8c330afdff2e4ea79ddd7a20b17d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bbb9385e8b85fd1db51e6e8b3dced333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa117ad125616ee5c3ae329fe60754334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12d710ab39be8ed6ff2aaaef3a7cab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bc6f8d8ef7b1686df14d8f7d5131c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26e99056a8e0b2e01baf5bc23c81bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061bf80f79426edc1abc0437ec521f5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1572baa184a619a87eb26100505ecda339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0b1c40d5c5303029cccb79b35837b5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0203c5ec04db6cda490dd887596cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b16ef8010f05db6926a38e5a3fd7ee342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784eefbf038247c1ac9aa1a5d79ab407343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4613a240397dca8a66b4fe3e9ba3d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70a9befa15e922022d007b2209c9f1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794165419bc130f099dce9d536aa82e4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1539a424ae07b6e5d24d051c3678a8d2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627117bab1f6b356a1dd35efb58cfa22348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695a1969897ca4aab87c76c1eb7f0c95349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417eedf1daf2c295f3d1c2299c6b93c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee36213c63068e7baa72f832289bb3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18287d324f6313e7ee6b88e690f9d18f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03ef6c35bd1d43eeb3ece3f41dd385353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea03216397e958f09f6f36f873b27ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889abc766370f9e65638028b679807ed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8facac927d1d755419575603dc6ef75356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8f9d85c13799477c11374af982520357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6496e6ca522caa7fbbcaf2cffcec603358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17dac7804ab3841844e6550b4c93d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bedb8d69d6ccb68ebd81557b320d48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d898e52f3eb008902927c9b1e0018f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc1b5ef6e94bc599a0b7c7cfe7c813362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e51abfea2e1b38a184d07c41e79b7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55de66791a031727ebbfcb15cc6614364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a15adcbdbcc68271dd2571c575ba5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846792480e336b7075f906520b2464c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e246d092fe3a8f2fa5baff91a1e98367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a639d4190a734cd8a0dbfeaf67439c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8396f9d382a504d8048b6c6136d7b9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b3cb84e754c11eb0c3245438ef31c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc1f46cd1a645096fb855d189eadcf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9609c4f130f99c1679ead55c5ce148372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdccf5598611750a1e53647b71a4ebee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e7bd0b776e81c8960362d076de5ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080813652b7a2c8ace9f6f81917e1aa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c31802d81c4c57369b2ffcbf3c323376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba673fc273ab81f053938382ca38eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edf58e28cb753530e0d5d84bc42052378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9d3240f531d343329763569ea51b4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44d737a10cf37d01448634e7d8c063380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8ded083e1a8f2e8a1ac288f9419cb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949a29f1aebbbf528586f588166b3d2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51fa66d81b67dccdbb6fa876dcaa6c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90762d9b7f97cc406b297438d97fd72b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799551d2e4c6a6023b44a3e6fc29111385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723023e29646010b5b6ae80bde19759386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d91289d4b4e062e3820754ecc7be7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acbc786619b3717a4a557a8b831e06388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7c18ccd9f71aa3d99855d2d182fa1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92ae2a113ecdfb70630a02e1f1ee24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c1da5f88bec1f27aad57cc3488eee0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2ba63ef4c49cfa6ecfc7c4fe76240392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060cd6df72696cf6d440e4bc245087e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff31261eb8563c5f6e8d6e19590361394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2b82b3581148a9c6eee8c4416791f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667bad4c2f69ca0769c369095820d34396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772f362a5ed89723924864f3ba69d3b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024d96c416eb5baff97680e2729f93c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933006c6982760067d0f9d1bf6640245399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887c946fb52a0d46d52bd996e66f2c7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc27670bfeee255e458ab9f0ee9450e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e4d87d56b42515557c9ee76edaa33402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3debf75efa55dc265abd5f0a33717403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040ac9855a82daea7ced2d5028492ca404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd3328e5b95dc414b187e19ec03b4d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac384a82d549b38e57a8da72b701a66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf094e64e63e1f9ebc9db3ba0aac54db407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0575ac8ad655f22b7a02dad01d0db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f3f201c1cd29fd5f5152cf94a218c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa720726a2b5736bed2d24995c8ab237410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db157219102fbcae095ff15d908b944411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f6becbbfbaff417277de0d25f5f36412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898acf9a3f2db9e40815e83655e740b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1c29b40097f7e182a2f6c1bb454c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9c6b4f0543c715f41b0a629097404415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90da2f68bde69792cec39e7003b02c1e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea3c1a1887e24f310058a6010d7c991417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7a5dd7b3bbd44fc00f424e0b52000418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054266869d3e98151ee2344f29f1da6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102702a9461e251ee751c39e77026de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610d74caeb87877758d5a5a52fba310421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa728996535c4fcdd930e24d4dc18eb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ead306ea747d553e70a315a7117e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d48569d4cc024872c45abf7e9f6f8d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863b45f4acca095f9cfe3b2e2112f75425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079658328c58b63972f4767cb3688d83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53571df1c3886fbdf06e4ca253cbf627427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cb026dedc62a3bfd344f2676f4c49428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e09256738246b1ecb76e58d1de120d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6eaeb0958bc488d56c1dd49214caf2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9640be4b73a740f9aa8bdd946624db64431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf315e19da27d67d9f140a7835e3e5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639ae329b0d83008c000004c6cc7665433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8190211e21d37470488588dee87901f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60239ea44b3da2a9316b5e6f48cafd26435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d3b5edb4df85e872a4d8f5db0b4ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce820f234dd4992aca2310f884fe65f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29204fee29e9e819e484e36d2f629251438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd917aa2f1620655fff9d17386cbf46a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef4d049e5f8d45fbf70eea97dcaddb0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f179969a0682eeebeaabee905c2f6cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c486698b5bb7a322dde80a0dfa36a8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f43fda1f698b4da3cd0e9c8acd60e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6286cbfd80375849b87ca85b0e29a7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c57d73c5aaa108035b78bc38d2cd99445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bc93568081ab80ee7c8205b79d868446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d704a8a2c224728bdabb52f762e7d33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb880e20ba9b9f321cc3679fb733649f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e542ff55528b6e4b1940cd34bf7518449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424c37de249e3c183bd3e58560055d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e8014e5c1bade1170c71232e0b23c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061d5189c83ef91e14e1bac0bce8e34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a79d1144b76c9245ee5e12e6cb89f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b5933c6acb9bfc1cc6c661bcb19e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb7dc965dd9ee0adb2aaad5a47f5f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1424c789585e699ef6fa2f059a7e5c30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33b25d4969da8a6fe81a44faeed8eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d66fd27a857453d815346728503c49458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21468d99f12e2c5e74480d2f4d71c65e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff85693413fee2e475313bfb9058d88460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658e2aa2d4a6b591277507f4179ad69461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62731cafd6ab8e923c41349d782b5d95462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb668904f30a3c1eeb04eea5222b099463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85776d015b65fd2781540381c9b5f73464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cbf4f9c8724af7724cff836a61b76465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650dfe6411e9ff39ef88b4edf2ebed2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1633ea7fdabf8162a8f3ffd6edb0a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaa2c2363acdfb5cc03cc8dcbf5caa9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01855c0229cd5810e9afa40625578e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a065ada76851d0d348032fbc4bc97470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ddfef792a67e6894d08c1abbe3864471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da452e72c051df9ed4988f5ba91ddca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c707baec89e5970bdee0c3854d59986473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b795245be5eb4ac03eb597fd933c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931910931f6d0e6727cbdaced49775e4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f669d22bd876537551b7f6b283139c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554467084525cd82369997a3cb4fba2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a9c7336a438e3ffab6abc73bf4ee3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f90715d0fa8129fee4f8d86e16397479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4afe9edeb7ee5eac1fc9aadb9a22a00480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85042e0836732fb214d8930c2f3a10c4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235199b4c03dc2a6792f2d2b8ef83a2d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae33750ee2551f175d0aeed6718318a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29981962b7f9b47d3f6a75b36a75776f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8d20c8bcb5417e85453b321ed7d6e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba39f1c277e232f5dc6837035a587c42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeb482dbd2347c18373236909aa3dfa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63334afc88fbdcfcc3f194c55a71f146488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edaf57f49231d79f2963f4636cb45a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c85f353386a0ad6de7e74b000198ab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94afcba3e05ca84c7f103abce271a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79263426842f9833b4baff84cd1e99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6af27bcc401a507533f74fee9330e2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bef780432e7d5345444232839fed0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47b4137b149244041203a78c0b0188495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbe25b7a7e95faf624ae0243e1ae8c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881f0bf5cf1ac29ce5f43b4fee6738c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059324a9ae53a1f84fea185c0bdf84c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a95fdd3764c12e65730694f0dabc07499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5164eee5c6dad9eabedf123d38d602500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adc4d9ad07de075d69d0d60cf33b88501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5c61ca20d386be1095891e2163049502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ad38994067e645ff8a8053833a62b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a930a2ad6ab85c0fb89f361c85686d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d41fb01f58f06928afd757e1bbd74505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66abf7e6a48e57060c1859553ddb881506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8370c0f56314ebb499feb6ca41fecc0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d070ec06fb25c2b7cfc710451a53f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649a67e7ddfc71cabdc7de59640bd13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8122d3642c23406e4c24da9842751510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727084bb8d85a7a5289eb2e616287a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d3898173624c82170206ad81adb12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690812513bf89b03acbadf1f9d3d97cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786edb9e1409c9fde2d781e5a760e420514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848ba63f3b36a8c85497f6f4ed5a8e4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b51e4b2df841397e517e17d10a381516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3049bf2582213a6d1a0b1944750ccc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d0407f6567af00be6cc5ceabd2449518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae6a0bb51b625f357fbbaf7abbe13b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1785b311a7edfcaf706d0bcf2160688520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5849ebe5904edbeb403f68bce4419521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720cf6b706be49cefb5340d5111ffb6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ad84833bfc46d4d8963892475a4ce9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab523996d0960193b78919c64366f3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b384f49e215af8932c110d359b0b3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c807b6424a89806669bde1dd27414526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da41b9c59dc148e89e3549e06210cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e7378cf1b60f9adc30bf3e739fb40528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c921b274be998dc88a1ade7c3aa3c645529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d8364ce54a25c1db264bcaf4b9b3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9131cb6d337a6d8f9ab4f0ed80af3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea088fa02a3442385545a575a4778659532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803878ce38fca8c7527f74dc8275fae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129fc120baa4e9a76671c6a7ea31bf71534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dcf749d66fdbf3ab0be0eb23112265535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee29bd7361625d1a3692de3b94e8faf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ff9284e5c8d6ddc9bd7a9472cbe36a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6b2c2fff24203b37cf8fa5931dd270538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf4f0be53d6fdc094713662d66fb0c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de00bd027d7836a8d79c7aa7cae3bf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe3f5dbf766e8427b5976657086859541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef841ea5c3f1f27d5c2cd25cf494ae1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c99083798c86f662660723419073352543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec8439bf0c252541aeb757175abcaa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f72c148ee4434a742d8ad0ca783ea1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b56da6c2765a6da9712d793cbc3db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968ed7adf68203d6e4274084e091924547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacfb7f317aeec59d1af39d3224605f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7512020fb14b67f21325abd887b4b64c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522cb4816a37e1108f1f2434a4391a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98145a5f63eef202bdc82ef8bbdf3a93551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234f8b32dd3035ccc935bf38033b639552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd231aeb8e1550e6ea2cf2f13789571553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca28b2b9a5ff9d9385eff006183907e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c2d15f7d415f859ab5e2797a3d713555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1027d8f7a308e3ad20f3ffab811ebc3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bd6bffb7088723a523eebb7be699a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dda63f6e8d7ccdf9acb682d71f50c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d6ae8526684e5f00ff75b15de951b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe924a64ec73887ff4289edfaf87b78560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f7a826868cd8eb9b238aa75323273561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf0289d51154cea14028997af81d1d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b5104800449aac1b95b33465859d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057cfd7cb9a8c5bab8b074345f8a9b22564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741caefd818312568c2aad971395b30d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb555ef70763e8ac6c519040f70cb57566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea3e742d27e3fb256d9fc77183f6ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c081193a2f3d21f123a5b3ba3efedf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7357501f32f6c1f089609f5d896c0f8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023038015536c758218ad32ff9e5382570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61135541ac1124b13e6507c862a1da82571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a82c46b7e6e4584cf335aaecebb759572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>