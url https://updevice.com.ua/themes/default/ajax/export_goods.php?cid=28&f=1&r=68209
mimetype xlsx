--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16ec64bd6a669e9b8b3179857649491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19e2ddc5ee31c70c54121e21094b532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffea4892af843c15f9c338b45a756f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acd52b919cd313be0338b845541d454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25df4bd94ec38a6bebf0e59bf0ea8545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe84a320c9cad722f184d0bebd3b0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b3ec84867e2cf617b00738b52dd887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276beb2fa56645d516c603a29d7567d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca86f89119fb47e93a9bd53bac0ada19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2971e6b54cfc3995d55c3c9494d66210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1a37c070ac6f870b3c3ce7347db2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686b9fdae2d138e01096ab5cf08df6c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf658dff8ccd895b19002eefcc77553613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd7ac74bff1ba9ab6192f18fd72e50614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bef6c0d9a9dacaf0acf595f7802a8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd428204b610ae790bf3b4fb8a8d495216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abc6dea5e321ec2fe8c6a69166165617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e40c5639fc65b143a6e6e7dd838f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ece3eaec3ce15290dd512b46b801519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c0ceb30f9f1636bedf624e30aa17820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8702cecbc2f0fd37f931a628016e88521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61bdda413daa720e2691b8928041aef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8948c78bc0e1c38b48142e0f48caa7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26dfd12bcc5126f5e73451a833fb1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77a18714a17be7e0f1091ea954f3c2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1c7d98a9aa9736432f837ea58965426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7dafe57f65b1b24a1202cf7fbdb7227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfa2ff09fb9d991a0a74a6ed293c3128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd593b675e70f1a171aa81baad04a9929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772a530745a7657d4ffc3003c588d4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217a418e06d743d9dc42f9d719bf01731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62123833a3a6488438e36921c6a5a1332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6d9a08f7d98ac4888e60cbef7a69e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef278a612606435f8b1e4e7d42eebf2c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8567cfc1738340c88312d1c09f84f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af1bca2e59ec73835fd1c729aa3dd136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bb5f6d7a75ba5c741819a0d27af2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ce86fccfc380741e35c5d5d5bf3ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ac81176876513e63306d2d8d0701f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d0a8fa3e11093c42803a0528829cc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9a367d3994ed81a085a0fa789238c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4875266f2e413b70508cdf989861133d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157fd7ef6f15556e9d35e79e78ad21c143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7a9a88ab9ff8251b14231f249f400344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f43bffa7cdf13aa3097640ade0d67945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d3c4349821bb67f076f90efc6ad4746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2ebb7ec9d8c28e7ab5ed7abde08c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1bb8cd656982eac78ced1b2bfb8f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7d889130fcc01341f46530d306fa149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91000585494842887b8e15a9db444ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775b3da45cd0cbbc8ce9bfcff6614af51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96045896a66c299302dbf0d0a9f6f2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b1b71e0b259e6d14f95430c551bf753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b80118152bcf4b15fd10309c862d8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a4f70a2040b21b824d281bf9ca20655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5bcb5dfccb815b2b34dbeaaa3a98a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce0cd5b4c67b65d2c120437e24c87e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493d343122a8cf91121b97965b1381c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac61aca451e6f9c65649b21b65e284159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ec9e8e481360df4efcf40e91feff360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60cc48dc69e35d9b3407768e014faa461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4796d972eaa78bd2b55e9a3767c5a762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aff98ad4729d54dc218afc25ae815563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea090b88cfbb28cf07edcd9715f8328a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea6d8145e63f9faf092cd23bdf69b965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c34ae687f4afd24b65c0e0ace4f4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b139e34af4fe468d88f98d725f60f8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b24df05765dd28c6aadc5e4e73f15168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11eb84c308f9d882d28ef5112de546c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec09e3eb21e0180c3840cb57d31036a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408efb4abf941245d289cd8f5c7f5a371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de4d819f1dcf6ae0daede5cea4b34972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf8f96496cc0a02a2c0421c36f13a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba15469debecb6fdef1b3805a2bf17c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2bd8955a4ee7422b81139015ff17b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ce61cb758ee29803133fe41e80f8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cde4b0d4f16b3f24f661028e02016577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487082a25c538cace9bada7089cac3e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efff4f3b3c574c51d9553708a739eb179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c3ee073e24da3980e6fefab3cb48180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1b82ab810b4d81a20cadbcbe16d82981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9056cf2c40ab64a00d41ae609684f282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f66c8be2e68d3fb2ffff8625e182c4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5dddb8f848bc5ca490214bee34d9484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a07a6d5eb0a88a5a5bb385d7545221785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ab5fcee61e80d168253f8b40d750486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62c0703238041309725703237afa2587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba304c0d9b87126407375ecef8c53888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee13016b9525a79942a76b5df05759289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ada48d9e4f5e04a824f8d58739111490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f41cd479b2ac1aa7c9538f9a80973991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f34d0fdea6b398c5a70e29c4506eac392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb82c4eeaae5dcd4cd38a90aac119d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9475e108e584989467049c6137f0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf793a929c59b580631b373750049ed995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab84a1d9f51fc28d73f2b03f611294696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c67a127b034d5c5cee724d4c28c63e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913e8ca64dddc0edf4f8c91838a90a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0f975e2093d6fe19f2a813cd635ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a774efba185881e73557c2e22ac6524100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a2692ca346de7dcb443db2fab5358101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc12ca4fd8a160a04fcd419de9c786102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502729d4e10074699fe73b9b9a5a86e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c1440f07eaea0a6c3dcbafba9fed7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361aaec18193270dfde2cd64f996983105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63d62a451999e38989ce82f3851b9a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0062127555336e832c7e34dd467906107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe03539e4bb417aab4f9b0379da9fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9253536b0ea16aa3f9e009d4cd2d8d9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16156a11b5f45dfde22f1cca6d7bcb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05743b670e73e47cd0c6130a9bd65bee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b952f596d48fd07cb1f87c00fb756112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c7e10f07c318ce3955dc61eb050ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb14200f61c49434db2278ed832f7b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a90554183498fdc3311eb1afdcffe30115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461669a9549e17d997026f5410a3abf4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c29bf507baa957b5985824c6c9855117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9995fa7a5c5ad30f5b42e0fe741fc1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c7e828d2d4966501901e40883e704119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa75d71f4678ad7b10d45e701ea3693120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a487b6d60c967a5555be9ca922afcc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff3a5dd0d373fad76bfaf12d1b9654122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48057f619e765c179d088cf8a5c177123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16f9f8d181ec95d48a50369ee2cae8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1ace1c2497e4cd1c6d7e00b7c2333125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d24ad2dd0b24c998e383e4b7f42734126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab4a444099b5655ee48d4dd1f681831127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a30e8379a1742028bb3b8dc6a099c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb267314dc3276e3d7192e32560dab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34708a3d41f9b4df99abfc578ddbec130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b04c58d9328d81b00a346504472721131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba7c934baf0c6afa4e39177e5657ef132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a4d836a020681aa916c420bd04d39133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2e9067a97808f4f419ecb9c2de33d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8e0744eaf048bc3ae2d52b38105be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc31f9ff8a51c286bfc89fa16dc624c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e797a794fddde43c54aafa5321c865137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c99a18419b1f1c569d486448863c4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eb5579c235aa08fa08213e0c73801139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d73f61c40bc5efac03222c1b831f41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c34aca1fe1b66410aba5b034ccf36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c00836e970cd3151783264e9a6b90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0a31859a473eea4d4fc4be4c6a15eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aee646b90b55b07dad3ff7def8e3072144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f596fe1a5c703d0a098af2a9b30dba5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df790a8c6e1b0e58b26f03b00359c0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29700019e4ef13cbff4c56da3aefd09f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e937c637c631f9813459bc5c4999a45148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae555b3edd97d2fc0c73a7df248b51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b86193eac3c8fd8745db6d2d52079150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623094bcf498b84733a915c3363ea791151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eda2545e06603f86525d30ad42fc1e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aef20df440fdf87a00316ccdd19089153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d0f28b6c11d9537c0ab06ad92441b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7347eb1a31f5946122738ea80411c1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4ce2ef355ec94c5b5d0fe8e1dc57f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f0d5ff30ce4339c4b2c4ece2dc709157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7142ef7cddbf9c835a9ee406b5219a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2b487bb940c38bfd085cfd35fcbe2c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a7cf483b7d7ea131e023eb6c8f6ed3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d1a1299b52de6c7ab879042734190161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6647f82171408c4f6e7782bacc9a67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57983dfc5213bd2739db2c98d85be7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e3f19b5bbda5fa3d697ee08691498164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b55e20af9cb0b8fee9ea0e269b3b73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618207b9944de9987883887d9d3a2f3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e8363c3ac450275279dd8e0980814167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c812d309abefbf6a105f83cd293705168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeea4eaa63a01c972d93eab6c2098b4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb905857fbb4144c6ba7c4583c3143170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de80fc7200e30e6dd1e26900dedcbd4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e2b548a7f89885e77201f0f2db438172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e95787f0d9b842af17729c0bb7b23173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161246cae3813139bd8dfa5444bb62a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0aeb769b876fc3e58e25db7feb345a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70fd829b7c688f4915f16e3dfec098176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8551ce4e4bc855c2d989e33b2f3b36177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6172ef63186518c1614fecd6f3502178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c656cb87e22c97146c6c5ca5c9979179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b8f7ab5f4edf8aab2c6cb8e33a2ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50cdcaa81acf1891d163e98c3a5870181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab69bd79ec69285c0763e9a534e0a46182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4637b5ed9643804e44c47fdb47a75183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e2f319522a245bee157c6d048ce2c8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480038cf35232ca82b945f6099a91594185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766425e89940feae755bcb92c448b8c8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd701ff652a1db4e3d69e67d2188b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7c6639ec647b1a9a75feffdb07b6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d53c7b2b953226aa4c20f7a48858fe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3070fe5f9dd610ded9c16261c1795190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7ab4a9d12d2d1be9c734bbb2e7208191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5572bca73854ea9ec7520246d557694192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea6b3470d5e0f1f5710bb1cbb07776193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d8060143d751706c07d7813984701194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0427c13526592d72fd58fa1d4dcc77195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6685ba99e2c06fd67d2e49f1a263f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c6ffb52aa665b8cbd48490d5bfb57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81acf728f2465085c9a323ffeecef293198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41089bbc3b9285d2c7b2cad9d074312199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9554d629c67927afce66d631cf1350200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad7e85e380060e5785d577fb3945d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e792fe763ba2f79dd499eadc909dc4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236bdfbe8c65110d0ebf3cccabe7b11c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feafa32cf42736805165de850505cf8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9daa12972e1bf0b09cc8030e86662205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3067622137b740b6e92e66900cd0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f568fe05729d01c277fec04b0942ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9b89a971f6be87a6aebf739afbf0b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a55e69fbc1123f42880dca74668633209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec5761566e7c0c9e1949c17f0c4438210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5d58361bcb2b72575b1d2959bb46c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fdd60fb98b0d75061d6af7fcc8fe4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877b75f5d65145778c95b5ee15d301d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c762da03cbc7f7ab3f8ae39eb74df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97796dc07f41b1e3538979047795a276215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8184615d648cd95572f63a19334da814216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9e34c84d47bfd26eb88869af4d250217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438122310c5c850ae1cd9a1b176fa6e5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ecbfb4dd3f511a47ccfae7e768748219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ac882107dd38ea154a2dc635274f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e2f01a5feff39b1b28b2f7a9f8932221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993fdb74f6d99390ae59a09f7fa4f475222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707f0a59524bbd1e2e7f51c28224ea2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f477b3672e7ac25c4ab7a493a9b98224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81673aa90ef2bb0d72d1fffe2d45ab6f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8f3cb4689c29f7529782b59aa8361226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4164567f0ee9aa014ee759fb23e9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd5af0fecbe703d8b17dceb4e92306228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c1cf20c01a924a197f09724e50368229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748840d8aa8da60a242183589412bcdf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4732451682b2ff22da79383f5f8c58231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2235c1d5a30be84baaea834402d683232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5ef3d0734968ac49541b8f3ccf967233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dffaf78b3cee216e1e2e222f1e234e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f00111dbff8a127195fb1a8ad9c44c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57210d08b24a172d9a328d115a114148236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098154aca8da95c58db4f171de468aa9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485d67e76fe309d62902165906dbaa9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ba4d27bd9d817069c3476d37d5d1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89700a1545a76fc9202d14dbced50aab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6429c4265c54adb297dcdddce9fffe1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10665966d0c1d5cd214cd6ed4e8a913e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493c48a56bbbae45f4afff2699699b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd9e9e11d310d633a6e01c342d1b690244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292758730f95a7f8a93640eeb3e27cfc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8235aa1e94c3adbaa8bc8430d54ca246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a1424ea1850fa97e9fd99f7bda8c4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07698480243edc27afa676853a4565b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b4629ea71833e7cb31b61ebe47e96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3241585afe1e3b5e41908be710b1ff9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d4e8a35ebd46669418d2755c75537251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4354cf470b28707abbfe3866051f2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685f57c6a57b80cc2a21b4a2caceec2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c830e7f5e8611919f00573e314126254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a579b61c7d2c8cc84ed4bb8410020a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9fd2adfcd1d0deeedd5abe2a16ea8256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27edf6b023e8268dc88927c7e2a2bc5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d5f307f65d13d08b1426a9c90d50b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7ace0a50064fb6a3b7e0b6bf4ce88259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82d6ec17777d66ea13eeef9af420463260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed33e0e3ad476a29b746a4af99d224c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e131182db4a249adcc0b9e2f90a074b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532d1003c1e234b9d85dbe631c5ef1c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952c6e972df3089a1862cc6a4b2dafc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284be37a2f96f3a91a5c4379ab6a1fe4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe43cbfb0ab8b1fc700e7170bc0c729266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f617628c6fcc40bb5a0f57654d836f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe49a4080b7c89a7ecfc88f85c684b9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95365890f4650a0c5b4cf755edd327e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c53e93fab82f716f0d689a19bc472270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153daa1be16a2ace96a974bf91699c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be7a9e8d135a91bd228c3c2433da28272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb15655a37dd7b44c7d4537e950a867273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3bc201cdcfc1b1ff17da2ed934f5c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1e5366f2f294d99c5fdcc803f80dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cfbd98612ea44f3dcbf42170adb56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba38fe2bf59a7ec647cf5162328027a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8995d28e03d137c0665a149ccd536e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4b927859c5da5aa1c14d8e4b0af01279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11aa83c7ab2e917fe31c1c5a5373e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676b05d939d75a19c58c6c7e50061a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f0d3dbb9ccadd57efe95802c61d6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff8c939c9be2aa0d4c1e90cfd74862283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf99a0824527a88cc3041914efa919284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfba2f77e413e1677de248b6a998b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586935f72e6f56280b5eee8256d199ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31127e02058c9645e439fc35ebe32e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca784ff27a0a9a0f95f4133b495aacf4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97853784deda1ae548f6490ff97b6d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3fe6a1f1cb5b01a1505577711e0f9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a636623002a2a5d0657b8b194c7911291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441b81d881311ccd654a0928a0baf64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399e1e60c4d6c3b483338380635af2c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491f4a121af07087bc9d9431aeee3a2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21654a4e4bee24afcbfc7c07eb88d81f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b964c7d97f9d5550d46b9da739933d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299526b39308b0fbfaf0c8cbc251cb7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387745054155e7cb508cbf2b4708f5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b66ab84466203b6e7466ba490761e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376ff7eaad67a0fcfa8c5d8165d2b4d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc459637ce7566bda716b2cca223f672301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5159c07765e09dcf938a8b60b6ae3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80d2810ef6ff0e1edd6badbd3f7598303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088a7a0879f716972eb8d0e60a54076304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34635f0d55649f14efda84af721bf0c3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba6b622e774da315783a17a01f73ac6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52809ff90aedd189eabeed943c379aa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a6e584d07867d670b5e4de2eba51b4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154fb51dae0f1e0d5f8c66468740b009309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012fda582222e415ffed1f4180927675310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d56884ebb0dd51500239e42bb6cbf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4920f83efe5a0bda1781b8bf7c501e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97759cd58eb36fdef4c70cea55bfed6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aad0aeeacd54aa0a7d7297f6b2852c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc39cb5aae65eecf3b57f1a29a1836315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2a613966250fb253c18328e88ddfb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa582e4c2878ceaaccef70db2ebd8a6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19502ba64f5da4b49f3ea8dc84935b6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14f074a1d5ee2a51f64212d4e8ad8d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386652b3651a8b0441ff82c90d2eb859320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95cf70be1039c579a47c7c696266df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3731e2198377a196497b57f059b695f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e2cc87d94efab3f4dfdf3d97f51f3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42049a68d1ba2733f04f0b8f339851c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c813e60db0ec62d9c9a89f889c00f3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c135ee08728e1e5a01490fc98ee14326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b1b4ec80264320e0424a4b02040c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e24d8f2d889bf6ae63b0b34a05102328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b24846e7ba2b3a1507b337e75779dda329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a82a610d68d7bed031b608ce1e015f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7c06e51914cdf6355cbdaa4c6bb2d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6051815999f08119c4fcd316cd651c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebabd4d6114d9c9d961a3a027dcc68333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb844bb1b5e1377a47c7847aba7907b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c4f5481b604c5caf4058f73e0e64d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65ea731b594794692d3d7cb4144376336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2f81ad2af7cff71702ec0ecf784cc9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885abaf33cb71bc478b11432851facfd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d79d92fdce89930af5b158ce3debaa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257ced2a929d0416279603211eb5ee1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e2a06e193457c72a6ff7c96140323341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a363c962ff011b360076308525299342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097c4ac32a7e24065e42a45e28a2e94343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db924558cd6b340d610346407a73c6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cb81e4c951f96f07136ed967a66f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d051afdd18a5687e574d56c60cdd73b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378b61daac663def548dd54ea953335347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ed47aff3a5ff6ffc7ddfd30dd1449348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a459097f13603917482ea8a5e893e963349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941315794937d151e9e99a721d25bf7e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531358eb90b621f8112b7d2cd22c18d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29975deba89dd6c0e00c0605c5f24343352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502be37ad9795f06856500457f3064f1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554131681d6b778dc87aa007396b18fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474fd2a18093a3b9343ba6847516d97355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b46cedd8211d75f86e92a3bbad92ed356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777197a3ab7758060c94dec6b9bfc1a8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f65d521cf4a8af57bcba7a8795eb95358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab81dd2aded3d4c533fd023054c1dea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8506b383e7550ad2cfe968106909f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cb35a06ae077c75e766570a386488361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6d75e01f6f969d0d527d4bc47bc2e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bc34c00370c644ce062db06ac610c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5010de76e03d7e91cf6e897f14860364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e249976853e5af6f6020642dbdbb3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e2298c0cd28c157fc3259bd990032366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432225e30021bb08a8e0bb6f60f1bc7f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de4885824abed68c376b021a8d86a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44003fe50109cc87e901c19e87b6d83a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb164ad6ba53281d6c3f07bc2ce2e114370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd70bea71122ccb90ad4f4285b8002371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69123562876b1f165318244bfcf334372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad14fd2ee7f9f0765d618cad6abaad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b55cbfe3cc2f713df614332723e55374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e33e59e50783e33421b599244d1974375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96a3b5639aedb91c8b4d8bc1bf6dca376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911175cc3ae224200b8ea8531915e84377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb597b0fba330c3c0621e7f3fe7c583b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7d74d18402d322c392ecef38039be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444e885a79b735e8d8012f6a6b57bd9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a37b3ef0fd0c101129bb5732d5278e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c6b53ee81f409888a34efcf0701bc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66603eef80540b5c25f391aca12806e2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39394de5b4f3031d2ef0e20425b3109e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46b7fb56522841b96771a4527e2381385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96213f859fe0f4b56dce1e1c1cd24a8c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaf5008a00b5e32050e24b3d635bf3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9120c2b03cee2114f518933653efc20388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f84a48cbd8bd984def3650d8e5aab9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28d08f4a9ce121aa8f479d5cd8ed08390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb61982b8471487dd8a0e81e4c9a8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409b1ee4b19483ae37e6ca27fb1991c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672c15bcc6e82b3f034986cab828b7c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572bd1b4d70bbd5e5de269ff797d6b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca5d3d2279388100bac580c43fbd85395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58258e61a8575e721aed2f125ec408dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437855dd4b8ed59afed6f74380a7a15397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623cb699d491efa1c486f8df6f6f2b1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f97dbc6332a5492a9b7579c4a9cab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d258958935a2744be4627ad310663d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5809985c6c3e44435fd794ed78dbe2a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8a3bdb396f854dc31114a551dc263402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ac77034fe4e6146d61f75cbfc78ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17696315dcc417e24085cf1437586359404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b47f2edac75858117c04fbe6f0893405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405dc7f8856bc841d65064f81794b42406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2962c7a0ddb1b3b56644a7ffdaf6f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eef8d63d0696a33470d6e2ceec9658408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77befd362711d1214cddb69c0161d44a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d473d078c3ee14b3a59274b7a28fc2e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d3954030be769841820d7690a51e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e051d4cee81fea42dbc4820ea0bb3d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78818c56e3d6fa2ec204affbd20d12413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2dd55a33083411b6de653a26654560414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ea0234fbb1769634104000dc842d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6597a1aee823b9431d095c55153539416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf3a198938030b35f6c3e184527a34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72864993b9cf8458fb5ffc6fe0bd402e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f914a42929cd7d909dc00688b59c99d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c03e26c194b094a7390958a22752ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897f91db1e490b31f37defb9df0c415421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e6de65cab7978c5fa6aac7de1c729422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585f04bb0e0a0e4e5dd8dba77454cf7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30291150cdf5a9ed57eb2bc86114d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9d6f2c031924434ee523771d26d7e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dee6361413ecd8a63ef6ffc6aaffe5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d96e79d3900f81a5713968d1a7566427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1bf75c98d5e1f7aa2c3720e39df441428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8e21a3bd92c614f24424d06b095b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d657a05c38a4935c8f00f27efdaffe9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c77a517b9509ac499b638392ca76a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da34edfacd19e5a231d1635b0cfbb5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d369deccf1b38913f993ec983e2f2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbff8ece9f6fa7b9afc846d00fa6c66434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672d6905218039d0c8f708e1e250112435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e6f83359b7a138d37e1eeaad3b93f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0487b62bfb17a1df3ba178ce408cfe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d611f010aae18f8acba7cb6092357438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eed4691a505f72488c25b3e752d588439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2638ebc7f1c9d75f3335b4bd78a25440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844892fe27c9ce9c06dd66a44d678ebf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5321421c63afb8f57044df0f39b12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8749d0ad7ceee55888b611f014fb738443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661d59252d312fba285c84479c25657444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f3211eec14a9b1ea8c7d4207c53bb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f402e6b97024ab2b74968815dd8fdc9b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc58be8c7e7a5901e9d4e91995d4f9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6c738ed2895fc0d6c03cc38d399646448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25127115934ff6b65b9558e25679f1ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4804c492dab2ac82e576791e10b278c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12003c7ecc37c2d565d96507a6162c66451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b88c52f19a6a27d1c05e6969b5dc7a9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6fdaea492bc9f25ed36b2d7365e4c4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e8058defff7e791f7b415fbefc4264454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ec17006b3bafd125001cff0c2d46f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7055980861abf6e72296f1337910334456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e427c091a16158c86641380e2839a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df8229447d10951a2524c28e1a1742458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af53e52857855d00610faa0b905d22b6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf749746958a2e2927cbf6ca4bcaa7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb565400edda06560bb4312ae583c474461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acb86c742de1afb54f03563065fc99462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd56855c3bc93cc425edb2b26d8816463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b37f90d3f0b9c741462530d7ec760f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea53a55012754ae519080f9e8634f79465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ce85a27f069889a331400ea9eb05b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716a55c1ba5dc41bbac3fff1e7364a5e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86f102bbfa7d6dea5ba2d0f3811031468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00151e6c1abce30b01c6ab1d8ddd3cc1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb585b271613ef0485ae7b411dc0fb3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeaf8e26da1d1bd22e2bec7702e5bd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7fca2488dfd5806c03398dbe3f4fe8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738856ca271a67b676b5a493f278cc0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd606f89d7b39376957fb0b6f4d3bba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4483a0bf26f0377ecb4c6e5b6b66d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d90e29f041d5a122f257ff99a0b3f8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b75e43c034c35b781ea68e6d0d8e35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a2cd82a350a62713d144920ad9453478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e2d5e87be81a2f132b3c2d3e0398d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4a058d2d764d954203239c6ead9c5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0f6c8d64c84c771b875b337e3c816481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d695370fc8f0266b3124418bfe9756482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509ee41dd955ee0a0e342ddfd0cc5b4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73702fed3073fa1d7bacb8749454cede484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097a96dd2236dc4d135d1fc1bcb57b4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121889e9db7a0d14cedd4a45f371a11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149e7472d84e98e38b9cdd942a1a3c3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c93ac78a3771bdca94aca22db0745488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36724ff1496eaa4771ae8e0aaff0e8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473023b40e6f4afbf722abaf776a1200490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a1b3630c5d86fcafffc4d5ad20f44491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea29c89ebc7c482656e8826cb55f1e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f38e0e4977d3ce316bfb6aa089a124493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597082a6a33391938f86f9a2e92ff3ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72a57c73541f4722f998f04a3fcfbd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b83cc39285897b700800b8b4c3b94496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75b80391003ff68032a08d320c9616497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915f03caa07f99dc0e3df09355c4e40498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a030b93152fe6f755734746455c0605499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d15924f0b3fb0f1460d93071ea7bc0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a93eebf4d5b51e7e39b796372a6a37501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3789be70255af1c6a7fe814c5250c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f981fe2b7b5d538f02325dd738d59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e286bdb806ac6b1a1b2adcff6c51f9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6761c5a318c5592359183bdc39d3e2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0adddf21f92258f382962dc834bc2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129937922707565e448cb59917b1944507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fcc77a7ba9adb84cc49d26383f3450508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f8e6a4e73c4353fc14fbdd8b656ebd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626b375aa5769a9bd07b55efd5b8f8e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66365f7a8856f74fc65d549f7433782f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e923b2732b9305389ef7755855bffb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19387a14823bebf378f41c677ca09937513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd465dbadbf33739afef2844cc810a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95a0821a6e15e42e8665205c96fea1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29fa9a05f814aedb50dda22703ebd9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a58ed39ef3b53b6a65120d87342dcc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4031c9e6b808f53caf6306b6b0108a4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cab75d45b35d83d5ac994505d7e2b11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df11026d8e254c399d67037820dadd3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76dfdafaf9dc7d2c156ef74b09bba9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ea57469fd80b4c539d58fa6c80e66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935c5897533deb8753a3fc5f2110a2b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b212336559d885ca9a5faddc322e9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589f99e89d0dff8251f9cac61b625ba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25aa2664b3cf790d96f1197e26159af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559c10ce025c7d384a211aa8e8fe637527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265b39cbb69ed08232ff6bcd85396e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ef2127d61e35e0a7f2eac01465593529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c35c176cee202016658db9f6a0760530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854a15287984cfe6b41fef162801d40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfe882bd7fd3674b0df790b7c9879ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a579a100a924048a30e9bde109e5906a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac26c3a0ece35ca6569230fd9dee2e8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408158de1ff1e80bf1071ddb1e5be9ae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa308e19395d3778bb471bb818745f1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5f055c90eb72899efd9a12af0e98f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1283bfe10232dfb96d3eaed7593aec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7aa896e282f812957da5d92935af3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75349a9c9a0233e7b2712b5f9366235540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67bd0ad66929d88f72d694e00793abe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9ad6bb5ea68e5836aea5af7aead74542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc4d40863e1243422140be26de5dba1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fe468e61c9463bef00142c85248d8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4660f0412077e8a6f69fafc775dc8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f401530b8af77431acc5d17ca6b347546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85c1ba7ca3425fd04d17e8009d33a43547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9c7a346da81a50cb27085688324d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e84640af33c1ec31853cbe5cbfac2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265e7a03557023049927d9721bad93d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddc37383730298eecb9764b1094266551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a814af7d51d1a2967e311dcbed52f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe07ac92e63dd9e9f9d8a7f95c167af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364acb6d9d14b9d83e62db462d3a01b1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d22673b204d08705f3ae4f9e05ddb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a59312d1e50127e5d3e8250bafce5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc5fc116c8835e3b1eb41e340e0edc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dadaea727de838ca56038c0708a649558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56706f385063664c40fad6a171fa4998559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8e45a8baabb2486034ac4eedc084f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52191c1b093b2362ae1291b6ac092b52561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330d82c5148db087ace1f526323f04f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a9d4d577c1aa1808c3323ea0ab848c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5c617daefc3c9be93c554716ec7d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf53a018b35fabf4ec056e0c8ca2804565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afa1d41f00541aefbcf935c4a7c268566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51e4fdc686a56ed3dcb56e0099c823567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048943a44c8d514b82fee0609c1eadd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed958fbb142284effc995b88705035d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46534855ea2f11542803536d8b14cbef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0247aaa7d2cd2f435df5e5b618dda7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ff3fa30ea8d27723490a54a7921d3572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a1ad42ed0edcb424edd8959c8288f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf94cb06dc2fb9f9b9bc1cc3d712ccd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071dd69a3b913797448b407e7763bfb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c00f16ea393cf1597dc8a243edfd094.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbacdbda292fe30bf1fd3da321a51fd85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e7ec15d2060f0aa9138091a252a4f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6bc78e70068de95563bb101d2b3947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26701df0957aea365c565df9b958af4c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c06a29b7343d4f088c5fbd03dbf5b369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403dc29245f6466430cf6c68889fef510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b915f70e158e0e39c613549105aacf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace4fb4ce2f85a7ecf9b31edef0d68ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301f65c60a79f768ece291bef72685e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092f49f0f05233e0e6067bb6dff01aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd6146884c36b59a7eddac59037cbe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108c530dcf0434193da48a88ad6a96c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0317d7987c56b52299027807ed1144217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16de9dcabc8e7f9de2abe7fdffd91de18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc784aaf9adbbbdb87e6f8f58466a12e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f2fd4632de4fac2b0c0e2b607bf0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66f174fa92ddda84f5f60c9401c17c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4bd2c0413051a37e185d0a0bcf747622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a4de38d23a018e65bfbbe6ea75cbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda8b011fd7c534023a496a760a204824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f5934d5a5c9d3e9f0cfbb9e057fce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65519a8e81da802a9968a38198f881e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840c8c1573f9de4325adc8d8d59243be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67e1230dc05b824730e5238688c95e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13a3f80bc4e942b4a56c7c978acff529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bb827921a094a2957cb5d7fbb578c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dad0fd20b7512134c5599f463e9ff431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26eaad8ef5083dfa6c6e9c7ab113c2a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c054fae801a7392aa0b7d3816075733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf6f1f8d6d19402c707d57b9f5f5fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56f81338b6b49983ab0a2689d591a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44288ca92f665ec5026b75a2448df736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d1213f4ed292cadc4f2894adefe1a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0a2326a0f15d965b4780fb179b25f438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d545ba488088b424fb9c531c0e2b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462b37a3b3790edd59c7fe6ed6bcde940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629af9b7d1e14fbc76530bd915c8d7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6ffecd3b2e303c208d71c85dcdc5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5e1939f80ae839193245d68d962bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6404e873acadc0619ae77b9ea847444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46239bd6d5513f5f23ba6bd8bbce2845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079ad939672bf76cf71bb17b6f51a0e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675386227435524f12f6c2f9ab5a4c6e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ce654d39e4065497e83d27be6e9e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100474876b887f4691c07425a5cfc07f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fa2eceed22397d6b1dd2d3140243550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618a86f8f537a39a61104943dad644851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636753a9d7ce84bb0069bf683c3f5afa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b8f080d11762be98b6156d3e6858353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ad494c82b050662235d736d4437f154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d82ab782855e07ed1068ea39b74ae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fe032af3a0a3258c581092844fa7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751b592274b0221d83b7ce30548147c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe71d5d1e5cbbde7e90b39ca090c6458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586098ddadd657017cebbdaeb3adcf7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52772cf3100b194725f84bb08ee01d8f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393de92d64cab88246a8b584a1f823961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce8e1963e7e7f3587722b4314b1e5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddff70d956b6197d799e3eea590202b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971511cdfba2ad4b7a0fcb4191a3e76c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bff9a2f28c7de9048429cf4eda465c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c2ec388da80d6222647a0ffbdd41e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a1f37f961b3e03cd0bfd82d42954f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d25e152d3ec6802e58e79f8a7d497668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c59aa728a1bccd680049d9be425ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ae8df466b7e2e51aa3efd60d5be1670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b626c9b7677ed2cf3ab29251ca129971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2357630ab79afaff9e0b02952d3692972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f843199c5b44b65b8596d8cbabfc473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339dd9302ebc45233bf413feac327fb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a96f03ffe45b9efa544e5750e718ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de76f826061b449dadf9504a7791e7d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c93d227a7e6c138dbeae458670f47077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab3d362f2b2983c77060da7296790e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d631ddd11a15c5a2821cda3d3bd5d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25bc9487352c4e1d8b02c555b0c67c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5467b25c7ae270b5f5dc0aaf6a51381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c965779ca17a1729414cc0e0b133c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07c4f5fd4c9868a1213d11397b123483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf6e3b9379cd05a41cd0988e4fcb9b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d01b0ed67f9a76a8adc79b75b413d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b61ddf86103933cb7a0cf743ec95286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d3e88e74f77add3102bc7b9e55f3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d4e19a155efcf684c9910d116191888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c058b645e2bb09e4d0c994516f828589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9bfa119d149c1db72fefb34cb101f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19415a8bc59c6958303dd47048b5dd0591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94df30afd137f9773c3ec46b16be0ae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ea09dd212c01a25f6de03f47f049993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a2cc70dc7d423320763a2584a41c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafb3cfc2b986754f0643df8c324ef995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507c12d496299614b54ef63b0a096a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c4bca0a0624b15797900ec73aa15b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ddf0b189efadf8f9d27da3d80d11c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccf7576d4cbcd376f4121a8ce98e7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d4fc9e1b1fa86f4c8e1edc7572e6d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5082e69bdfd6d9d24d841ba85303c8ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7be6450566946cec5a6ee1a609116102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108d4497b7b3b62251fe2fde35fae9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367c6b0ea3defb7c928a043fa2c1fe6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eceb2c5ae10eb34a89be1f5ca14349b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d200990845248a9d17063b0f6ee051b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f72db0c9ceb403f1e2adc4f796472107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c9d05fb5dfd14361269ef026b8934108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f2543edfede0810290275872ed1a0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5950f22fac33484c523643496c2da57f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4131f368b59e97b8ac875a2898553111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33ac07d8f03f280380af6e26e47168112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88361674014bf7acc65425e4426f792a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4b7e1ad741cb939122eb2b2bf7333114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ca4a629b3e501a05aef1d1cfa287d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09046c6fb2cb4324934fb9369d74dbb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede1c81106956009d6ea8f989f16179117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17affbc7c1dcabe6ae5f441b05cdbe17118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99e13e5ca8260850a83657327bac67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602603cdd6a535314f91c9b2c868de8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b57c60fe28237055528c1f8c9520d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d142a9732d060003568d82bd732d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8466e502636f30e9ee6118a27e0983d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456af79dff28c6f7fd79f2c2abaacaf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463929d8a460ea0e84a0a32461fde59125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed834ebf1d401f21a769ad9a95a05705126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b0afaa69c4975e84f7d43e2e56223d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986e2e0f9d16988f59affe0507629883128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161496c966f8ab83a16190b86c507044129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b91077cb14ef4f72c8c3118b65f50130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ebe654462823dd46074e85a7e9ada131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d74354ea0f5a87448a3a0710a0c218132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddd10f88dc98b7f73a22edf44ffee8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a45a1bcc4ebb7e979b72dba0226f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a5ba8f8f2c69be1e4c8709dfdbef98135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d8990950f0caffe92ccef9a1da5b1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b0a3bbe9659af2a8bc2c7a5084742137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2b01414f5ebb57e095195e8bdfb60138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e168f73c6f5f1afc9c666ccfed884f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd74002aba4cff24a61be7e6d5185e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f50955629fab11032af2a81c1b3ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8916c986caa40abb9a7cd22983ebc6ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afda8decd935cd7e2ad06b6120c8330143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152be835186fe8174b2f16637cfa6e90144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8e3ff172bb90936131371349054e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f44eaf318ed6fc6b999a2d280f5fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce79f052bf561ccfe26262f87a9063147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35ce6d49a198cc9b3e02e3d34e9e2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af820167ee596fa97d9baccddf6aa258149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c91688e0b6f3de4e30e0e519b05e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544d4d343fb4359cb0b686f0027b1ea151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3711b49e53a6b6dc8dee8288011894152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e607238bb5097b60beeabdb429c5f88153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f762f45e27f6ba6991d1be295ee51f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b39b9c7aaa8db1be4d90592a4aa4f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc531b0cde77f4457d5a2cae80552b8e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fa26846dfb968469d1b67210ceeb22157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c8857397ce54aea28c42a62194ad63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07743b5381ca946eb912aa4de5ab263159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210186ff7996e7efce70931f0f8cad4e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32569f7388adc58cefda24ba540fc4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781f4f8024fa868986191eb417d8b23162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f187db38152af6233be0daa6f7a44163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038b7fef8baa84c81abfe1c4a0cd162164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8032551a57ec5c0f0b92d3c53f3d02165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e1004b98724e5bd99e4e6cbe3cc2f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80667d42ba420e6b70b5f8f09d170849167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ecb601b226ca94f836bd99cc25962168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c623282f462504778b08487a6afc85e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef016bc410faba6918e14fe6c27041b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24459421e3d392e5a7a320c3319448171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bea29ad660d8f4dd50345fb9ca8d87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f694453aaadcacc162d2f42aec4dc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c689e55b07b21a0965a8e8da2d751174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14161fd40aa10b10d9f25ab7155889175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62327411d499cbfa26c801bbba44ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e53538d120e1d670c9f381c32629f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf721da58722dfac79f78ff8910a056178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d322f1e254a86dfe5bfce033493ab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4964c80e9eadbeab333b8752ec6366f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdfbcccad18645799289b280b39e822181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e42bbbc5cbb09b16cf2f5280be16fe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d05606f51f3534acc1768c0306706183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba95bd5a38814c2cd86c19b5e426b1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab13381fbc60f1c791c2034ba669ab185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95829aeba9df327dfbea02de251f143186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d854d0a6aae29175386426da4f9dc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be13fe59e0bf71c61ddb14b9870a97188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b80fa64c3620288f87fd6a19ba995189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2631d65d21e5f485ebde82be92bf97190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c974f8ac7cca50d257e224cd6a09a70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5058a47338d2e85c94d96cc460138192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4bef52fe9ed5d5c36c5c79ef05545193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf8456d5ab9f0ed98bf449ec049df0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f32574ba1bf3d5e280939aa2edb05b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7ceb8e4811b15da9ef4cde787b685196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0422858ff84176a1ef94d00119da44ec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0350f20a0deaadee088466bdd9237630198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802a4b75ab8e54d24c09e1874a6fab8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517594f65a5d73d4a26f0681a0081f8a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c467a3bc537a544da7fa829fb776d0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd25850ff4e7b2b31d1d662efecba4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68dca26aeb35fc009ead06e5ee9697f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77aa960e1ae191ccaaf8e623e07099204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776252da9265b26e898601e042e69da3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090fe95ae175ecc379fad9856e31e98206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20102c531f5cb4f7f8f7c3f34ce3aa31207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1c1e997497d48bc1e49cc11f82580208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf88d056d22325b828781dddd22b727209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff932ff1aeef1febd9310abf1bfef5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102bce08b506ecf1c4f599c2e89e2fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e155aac59242f0da401914229b59fa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb42afc77365901ba60feb6c63c1e82213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fd6bc2603ee323266958adbb6d0003214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b48bd879f13481e506540f737935e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3508eaec8d95ba8cce3af5b0f68cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b64986800dbe8fc0f88856dfff298217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da805c1f293c3253d396317ffdce141218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f94fb53b5f88c01331ff254642121219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f342093489bdd760a00896a55feb4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3100cb90d96b39bf077b409527aad6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461500d22623dc112ad91af2a2fbd701222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad5b7f42bd5b62b38be7d05b3ca85e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e5fea4e58a68ffb21f821fa249902224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c1ae4f0c1ecb84e40a78056580034225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f499c0b42b36e2d8d816ea9404a1567226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf73e561414e54267d1eb3a07c0b606227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec8f8d1bb80796bab7440ad0a83f5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64588962f25f7959b92ee03004ca01f6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a26873ec5673651e24d19f9712e2b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86b51a58c4634e0607015cf6825a339231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ed6d1b75d7d52e6f50f1a72e346b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f9ed5ecb6233c0103b1649d2a6ce6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717331383e793708cd31a60907fc8993234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c405ecaf853b2955b35daf87ccb675235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b46442a731bd53091efc66a8bfff37236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a7fe17d2809698bbade7811ab16d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3e3c174374cf6c33814719e7cf9a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdf08934506d2d2b8b08e4371635a9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7f8f27f121bef9845f58d2433c12e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a1ac31355985410de11e8dd3f4122241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce779e7f68e264c72bae9489619153e3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f2cdf6cd0f10748941c11f5ede46c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ec65e62c1a6dd5ad0c717e767ec43244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68204df5d88ce97fe3f78f9741bc7755245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b8d4fe250cd428c4817a0f3380925b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c3d9e5b04958400d105fc80d52eb6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d578974ec0e7912c28d3d52a31356248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80255ac7174f312f3be17caca54f6245249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94855e0a49dbd6c2c36e09d89303fd6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948796000576a0f896eaec7cd9d3f59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e9011559ef2d2ef3f2a99527b4dfc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1527cf59a534b4b2ca4650118a2f3ec6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0b62e10561c54a7d567abf395d168254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbce08f6dd4d2839793b0cd080743d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bab6fd886a5d76b958bac5cc5d9c6c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daf9520a778c995d13bec4fa0c4726257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823f816adae9b3a6c178e28b996c1ad258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db2e03c5afe3b08533528153c5b1e9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed1ef41cfa64d744c6495e478047182260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f05307e8a5c7c212aadce99dba963261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19736347d97c45b5525291e79b586718262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b107a4dbd8beecf4bcf1e83007554c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e427804a287cada53ecce34d05a67e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe1e06f660e79a7114607452e42fbdf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5e280e3967dbf0239c8b4bd574acb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae96682f5e1b0e03555ca37b0eb0ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04828284bc8a6429cec7993ae1e5a94268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ba64ea9ba724d9d8bd93512dea4f31269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96372f3075af773e29701962426588d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941636c2bfbd00ba10ac07f6396801d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af95d475cc608a453fb89dfb944f054272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845251c4cb52ef742d22bfb27c2384cf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbfd78e5025485505f7fab0e3aacef6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596296a0074480f9b1fc9e317e5ef41e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5661dae281c36e7d1a2cca1e2f8c40e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3051e983167e7277d9d708b4d2bcd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f8e3dfa702fd1ffed18a40cf01162278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8923a116743e9f921f18603755a9f3f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6e7638d363740b9d19ae82ef88630280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78268f1586f49d8772dd8f427c2be83f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f85e7d2257436d828514cb501189f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b1d9059059943cdcb55d6bfc639e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbef914e24944af7a2e236b491bbfb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de36bf24b406f5fd82bcbbff72ad563285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066c561411591bc1a2adfa9298bb3e2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0516e3a999859eea21eb7fac2c1da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f62ea9f247cb6575c195edcc53da0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e7da6a154caab25c8bf05ff130a294289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efbdaed8c5afb5f213896f10932f45290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33170098b3c7253940de393291746a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f1b0d01bb925be14ffea782325e46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f090021e8e757d6d889aee30860d6f56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0356c35e0493e8e2c5b07395a1c890b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8afd9a0ef000fd08b8f1e68c2335c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03192d2469868598e9d3c624f6008e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720280208178c0dc1f6fbf2b11b167c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d786c71f8ed7af32896ff6ed716a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec71a4b6dbfb6a67bfc787d99ec91b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a0a3d513fd20b5c03f181d9035faf2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c1a9266dff3171c9ffdc7b668a66b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368f46f1cf476895561f8d3b1410f99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23746dad22ee63716bfdd16e1d6e80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762cecdcbbbd947adaeb5f7b19485a4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa965b0a34cc4906967fed3f508d4f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489eda6f19813714a046652f95654ba5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9b24033a8e2dc5663f62bae2dbcd5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b588aadee87c52b782817f6a1034a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9bbd9236d80e1c6be104ce9fdf9cf1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9a514c7c556e738ba1e4d5154a13a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a22c0e3c4f57cfcfb42012a0992b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0054093241789704cdb436844e1b6edb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7ddc2d70c912117abb40a591a5b8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed949e6ffa731a66d25f551b776cf488314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045171b16eecd834eb19dd01c965a6c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf72a7865c6f54664bb71caf82656ff316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a1221565ddae25e2a3ae39256af76317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a2489fe08dd69963301b28b45a80c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607ea819585c261648c168749e20448319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577debe4aa8c25fa884505169924b1b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47653139ab618ed7d58ec07b9b72a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b717917749ce9de82419e2e7413740322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1771fb3b39ec5b9907337fb3171e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5408a35ecd0a7edecaca3eede47ea7c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b943ed5b6581e92f8a3dc39517d0ab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb013cf4ba47dc576e8c073f685a297d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f59448baecfab226a333a830236fb4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abba0d1af5bd7ac377cd72ba08d285328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaec50e2b0362582c7b4e33bfcc0ed9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97dc279361d9657919faa2821eb4d7b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8b5b63d1724db8e2e33386d9344d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe5aff11670d326eba84ef63ddcf72332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad467a0443279c3eaf3755b722f76c72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76128084a0bedc8b5dee2cb7427578334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5745cba6d3e2ade0c117662529787fac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32077c50ada04e8ae2ce14e4b97c8ac0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9eecea07eace8b8251c3aa8b83eaa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcf781fb696cca3679cb60b834880d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b6ca14313e801f3291de75b71cc7f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acf8dab6abc05769e8bd5daa879347340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb334e4aceb35d2825ad27ae75b760341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92284c35fd25e64da2b49092701db39d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5706086c155886d1bdb61a4beb0595b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff0eecea56bb63e0d3665218de0095344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794ad686dc19943e57799348b9c175a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5393c199b942f35c0f54342a4fab7ac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2b6cf5b2d7a86bf47523675ea5c88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eb17d3a675c93dad226c8749e5bd8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e799961601f9a27a6c479f778f4d1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589de7f85d1f74efb7ba13d999f575f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951543116eeb058d0bad24f144f4136351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908363eea1cfe772344462597f8ddd2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c76de8056dc29a8dd6b1c11651b982353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2500389c89045641487ccf635f5d935354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4e66a287d8fd48b2a796e0ef449c6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaffebbf8fb52672328bf1cf318c3c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0f555e3b312940b0c042179675e5c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f8eb2dd0a0a38d5fdf66b86c0d21e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062430ab9a2125b45df05769ac74aca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e763e3cb8831fb7d83557ac3eae40f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a339798ef10110c7df54057359c551361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b4c212f0b0969ffc415306d1f7359362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99bcc3f16ee0384918fe23e0bbb2fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42406f0ee37034cacf243da87afcaba364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396a5749375159f79c6f4b302b7f774365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05bb17796e502a62652a97e8727dbfa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994107919eb5a6afd0ef8a392622624f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50bac434fd0ef8fa7d5835692cafeb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2735c0b456383f9bd0f54c6c9bf98b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20afa3bf5e6ac2777962d1d325cfba9c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2d1d29060de3555bbe30a4ad151fb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864af5e147cfc7e2d5095bb6268bb2a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b28461f36518107dcc5a8b317bd34373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9abd7e1aeef391dca10039adbd4a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e08309444b35cfa30fd0aa8da69b4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd681fb25f0de88149546fa121b19795376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31012c9a9dfd8186fd5ebf64052aaa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc8012ac28b319169ca446e38baf7f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe943cf57cc6f74c61d1e3f054c06f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce60049b5ab74e784c487e5cdcfc6fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130e7a3bcaeff4fa3fe90057d8d2f9f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eabc0bf57e84a4cb779645b03460fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43938eda7d274a5375c3b7f83ddebc44383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379e5df16040b0244916c7485fc10c4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e46ac3d974d54de737086a35d21dca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36d887c64ea2093055b46a21103e45386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde2e75eb3323648f6fd5baa99ad4af387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7d4b3bc7651aabe9071673682489f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fd13df62275569b590bf4635482ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f6f366ecd8d681ee732287e2d1285390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f75fca794f0cf28c1ecf71c987fda9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84b5f1350a216635d9758a66e411075392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d0b29ffb9866316c69344f1fee8a34393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12ce2391fa6d7b08844b9ca0ada614394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003f4a8e00238d0d3a6b19bfca47399395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178ab0183341e2e3e04ad2ca062dfad396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d9b21ec194e7171ed4a0774ff763a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868071f8c81f1a27eec14e46759c888398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73a289f114614faccb6407e62a5d44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36f68de4bf68b0be0549d86ad63769400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b2bd53fafd843d4ed0381ca7eec57401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb95947b698b40a97cce346f527800402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147ce36502954df9958f10d5bea36741403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc5f3f48bdd2301b4aed88ffe1cf9b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e51d077cb98963ea25d6de5704381f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba039694a5e9ba84576e6cfe8c7ff5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a11831886b5c11543b9c7c3cbfc8b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b6c24a3295017e8e1f5a9bb9ce57a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30780ce9dcaf2f430f5626885a19047c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a804050d20a1317260d1f62110a12438410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c1a834cc4d014ffb04b2ca0d2242b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4432d32ce3161dcd722f419027b8aad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80a45f07eb83a6a1842da92560725e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511f49444de09b74b29c31177415524414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e5c3b5235567557cfd9c9acf1a1fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472ee5f4e1c308dd0ab76b1c407ccfd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d5b4e574605fd9ca2cdf68b27ffb7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162df7584502f3305c79d2221b773ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3273cc2b2122d6b43b576ddbca73d4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813746eef877ccb10f0c1e528643e8ae420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea577870fda77fc0b399fe86c0c0b1b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3a5a17b3e961f9f6603c0f29dab64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecc6867e790bd8cffababc80438917423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4499fe4327bc521122c675f0d2fd26424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835e69e39afa0807669de8764ad7c2a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9de8fe7f227f0d836f8434b8bf9d4f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f80002b291c5a627311e40b89c92ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3b758686fc045d68ed6c6128182a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31293e6cc683c53d536d2edfac363995429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a18445f46bd247dadd3016c25c4fe7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6cb0385c715dd112eef315c4e9d7f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be06533aea606cf7c834c09b286f26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aa75500a9e767e1bf428d085fce0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d2271b8e5b32d8ead8f47af30e4a0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8835364d25c3c5cf3063c13a6329e9c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e13b12a25601bb921ffa08b7376a6b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d6afefd25f45e89ac672bd12bedb2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58af55a78227db0ca38c4b47d16687e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc279ab3007d480018667d908db002439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85732655b5270b182522b881c29a558b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b042ac0d399339973d9e2234c4a0a1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf781eac427bbcf59b19c1ed529d019c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c975066adf217b9dc9a773a639b128443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfeda59309031ede03bfb1121ca0d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b20323170e28cd070b2a3d8cc96b492445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ac661677b3565bd8ba10c4022e008446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb327242281164fac67ae5170532545447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613d1edbec9b780b1fd7775e3ce53f3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1e0f5d6336fed639eec74911d97c57449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eae39083af19e859f5652aac67c9e5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b55e104f324760420127e74b28d87451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d2cb12412fc20b6ca153c2e76a1b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410bf5651403ec3eba4ebed6307d024453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0eeecbca477a583e2011d26546811454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed901e1af1219e7f8d7d4dcf28a218f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb27bb707ea3806ee4931abf055cf3f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7386a2ff20df3abb5e04892b33d55ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809814e86b56cef5b472e8491675a096458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5e4fa5a8d6031b564d11853a43767459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f631d837b5b152f626a13f645f9ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1005d110e9fcdb8344b3acc94e865b5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0357399bd451f4aeacf3f866296ee10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832bef3600a329156828af32e3293028463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43caba5272ca820b852fe5dd9ab7471f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99202c8fc360800d2babc44ae7f4975b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24210c38ba2dd828ca2fadbb58ba0b9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d832c308cfcba3fdf6bcd20f36a39fc7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea434697079409b4db333f97a71990468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6532e72deb6a30adff933bff6cca6ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae990d1b3a46636ae931e29f0f6b11470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3e5d3cac7db33fab96178faff483f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef130f6d5298c9e3be36d1642d12e5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f7091ef5eb1f068e7217d96ed54c3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c35ec08fc07a24eca701d6923fcfd1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35cfda9d38f5c49708aac4c3a77012475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d78654fcde0bfbdc1a34ddc033b64a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009bb39bbf59e112c2b2725a33491346477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0eb966edca9b25b66e19641c5edaa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ceb99cb251ba1b03e807640489703479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e190ecd9f3cd4993003ea3cfb00e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c66f21200d6235d16407f27dd203eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23b31e4f6d94edcb8b17dd723ba6091482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f7d22f990e88bb23f95e7b2d76aea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4a981c69129fc704b6c27b948184b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7176ab953aff16a5572590e823269f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960f6d183a522d3cf1d87a4fcece58d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8802405b7efeab8b44581ac511944487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e6ed2b544e5c7e985efb2bb4b1462488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07881621975ed9ed6197ed36e10d2f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa75c401bed8e4c09b59cc34d2530c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcacc2acca7c27532cff140e0b4702491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e7791bcfc8cbc49c644aeb4d6d5c60492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb72d07b667e7117c6f8bda6e71c85493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c3c1fa4be0f14dca290ee5396980d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee685fd70df813b0299840b90a42aa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fe20f215f2fd1598343054c487de2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7914776e8930b7a52a379f28cc7e4c75497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4190ee4121beff799043e6adeac6f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b652e65f669d503f52a45414cfe53ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71139d7e5056462c077fa03aa18937500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878f1f32edd0fac4c538631739ec4d5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0899a1a23184bed772bbefaf9f62d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f8cce4443b5dd3fdf4edffd096430503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c112319b2d5eb47bbd38778850344504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514b57ff6e921ce9f55e9959a97bdcc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc84d8b398a322a2f961bfccc3454ee506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd667a1bbdb992e8fc7bd3723125b8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9b05c5f5f981f51a8bbbdf6e9b931508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4b94c6b4a0af1380b2f31b53a6f09509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018420cf29d1b2d3422e55b7b04010f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb8ecdd78396f6606dc17242e30eb3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6ff6d9dd0d2ec145c37c7ed40f990512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fa53aeda1f6fda197fb0a2a2145c3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa3394f7926e9b0f2b1ee0ad6866ed514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbca748a3dce79a6bbc27c5e9bc57f3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc653a2950b3ff95b3ed371ca533c1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abc302a9a89f5580906fae332154fb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be6a17df61016f27781321312e9f76518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcf743f27bafc2e7eecc3d49304e8c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d886e9c58b09b55eec13768a3d91e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887745cb207736ceccade55cad10b6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54989e38db5c6b87c7b3e41b8df3a290522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca07be6ebcf38073489e7d34498fccc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea83bcf1cd0351b20c995e8153e757524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6538b686724d3d5fa9083f5dd7ee697d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922359fc5e71ed5bb9e9485eb1f8beef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302b8262dba78d90900af17db28edf1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8c1f5a137f1e2dd78cadce7276cf3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977385cd1f8385c399748e644b81d7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2043fe264f3ea02f2534a1a95aa41aeb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c8653693ce0a70ef8d1a5b7f45c13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2677b8970f13f9d7ffa6c55bca0e3c6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b5dcce72a74edbd07f8b4529dce14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a00043c0a3dd9d734f769ae70b77ef534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2055342ebfe4aeb57313fc48909c270535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0d2cb49b021d3c16c2264b3c6ed712536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851384745f498f4fd4f75feb424b378537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41bb13813f95453fccc1b53365412a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c188f7ae977647e226e96a5477c47f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86f87545dcb409253b596242266a6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa87aa91726339fa9cff20a5c17e91541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e862fecdd3761b320dd480dd82b81c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4753823510d49000294060d51cfa7ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825706ce6f7854c583c679d21dc77a2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfe34667a263a531d89d4ceaff41d8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3567a7741a1b7a8e12715791c548efb2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5f841285b84bedbd4628ee8314d463547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728d5027df25f2f08c53aafa92cd3dc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587301f85b48cbf9e1f2ae0f13b2a1c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f1ed67a4c5aedfb67e869202885c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8de28643a85ef063e6eddb341d038551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298544a789428bcf5251affbce20ddd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d178cf481b3429b320ead339318264553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c74a19080bef277920f416e621f11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bd4179292c816c5c4d52d65aae07b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96d0750d629d62af4a6e1c6249ab3c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815c5d51becfa5cab0e8e0955b769ce557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dcefcde4b37d8a8f4d379c60a2aed5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d911edd3c0a58736e52dc06bbe3e2dc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73fea8230c065d27b40a2dd048b342560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf6eb106006dfc4f2f335ce2d29fbab561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02997f542fd81dc3f3cf7dfe9222f9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593063bab033b13f13e538141b91d6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f41c4e7ae0d84c89d5055179c7373c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fd6ab469d80f4b32ea2ade5a7100d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51299ec414196dc1c1b11049433c1ddd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047e1ded4b0350384ec54e321470fdfa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772799df696e218adaed1702baf4d734568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5300a5754801d1ca3ba11e18b2c42569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d63f21b4df569a0b0d2b616c5d15b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba89b8c0aab02b81c17e67b1ea7a8a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a80948c3766e74d31831f2b105914572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>