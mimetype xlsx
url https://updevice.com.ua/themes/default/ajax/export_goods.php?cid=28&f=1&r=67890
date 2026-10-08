--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e35e74f77d5535f1007f28bd1733d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdf5aca1ab318ffcc909aae21531cd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d7a33d26a9c58857c572f323726b23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edff986c729b7d2849399c1e209e9a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1298d58d1515cd658bc924968a1545.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b81afd0bbdb81c0bb2995397eadf46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d1c4e79d3d9396ca4cb650bd7bb3487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78ab3d3823d57f5e8886b5dad94b698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189db6b6997e547d8fa12a43dfe4d4249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ad86a333ffe618cf245773695541910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f2d560f87d3130c49a850c327df0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582ead37b9355741a43888db056315c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec14b3c5ab8e519f3ed1d2b8ecd33f3813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0d952e954cfedfa41405846ac345e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb9a9764e85a5af87681d54393736115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800987123df698a9a6a4f2a1b16aa3bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d100216311d8700f1b608f8990a35a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807b2207691cec5307c6f416e0a8d8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69415c50734b83e9bb5af7a563fac8e919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d59cbbf382e8b74ea13fa169045af920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2bbe10234750fa4322b300f6b3dbd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7c4d15f807bb189cfeab4fe557ba822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180772cfa9fe0df68bfaddd3f544cfc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6fa4551e1f341c94fd8fd39e34d5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b684504f9d3dc5be8442b97cab59025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571a93192c56d6ba6ae314d7300756526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edacb9cd218af5309271c57a1483b7fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610d7dc1e51bf03a33af83210f2abfc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ac8c724ac2801b26b9032bc66c6f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88012b6d7788f8372e750c0333d3165330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb946e6857efbf56808b0ba8ba33b8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65a0151583a8b7fde214c2089288b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58059a6bf423faa34d8c789ef2418a9033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189c6ce39fc3d8a8809ff155aa1b05834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a152534d70cc749718fb8c429942cb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f293c3e743712d6498aa547ae139c8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afaf72e8a84f24cdae151b24c2863b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab0f446d9cc8d63e3f6f4d072ca2f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b7d994e8ba40ff6fbf0dc0213ffb539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac89cfa82e78141b382bd1c99433156040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0fb5e3a41795595020f79d5e66e05b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25134db51c1590e8f6c71250595c1d2542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e0e141580f2f9b7bb0ca4791282c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6282cabb1577cb8510ea90de8fb58444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b05258ff88ca05ce08063093c93d245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18f32f15a4a69436027ae123d09ea146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e70b73254d3954d9da673cb0b4449347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b8ccdf8ee53c4d637aaefae33c69d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd84c8b552a27d9bd6a0a60352928a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc473c397a755d1ffdde33aeb1d48bf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37879e28188914dfbc58bc10b543105c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e297960720f35dec6513aba2dd5bd152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e05afa496c508cbd343b4303bbc02e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cff5387a210e96f5f522a0a4e082ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a03533a72c11cf78f8bc4ea29635f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b59d4a1bdd9bb900efcc84e97f9115d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a9918b1fbeb9bff5282b457331f0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54aa53f8b16105cf3927a5d6e7ee4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef153d22e1b7f3edb3fdc2dfc9b8fd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fd6d6125cd2052377aca7daa8326c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580b8cb1e9c582f70f1e911d223991561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdc4b48dc915d1bc01d401740711e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca22c7d7f0d55b730a7d4c144f22c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539be22de3b06faf0d7a5d66d5f88a5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb49617911ef4baa30c58f3c634acf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0993d8cbe15281cc3cc2608235a93c866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beca05026c148f4dae457178f6e0e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe128c02d046131b64f9e56fd099a268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644550d67ae8e6636af87635560001b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354207215f2a016b0f74c2b2b188694270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4009e0815261758f45a37d02cd2abd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124e982349bf3b53d9e3403385d805b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd45252436b46f1f3e5c183c9c01e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356dd3ab5f77f7ac286e66c92a05f2d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee5748ac65a34e2555fddba21ef41075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0eea2762bdc4362e151d0384807ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce22c2f7048e8570cab20379daa941877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51611c0d4141855c9514ba8b817d845c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044eeb797583848faf617764ad5d9ce79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ee035cdba7fe45a8ebf7770eaf83a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4ce69a318669f4cbcee7fbc54b96781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003470e331b965e1e9754d24c2dd73682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79425dcfade9bde7686aa447e3afffb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4684ebcaba44105a1b0a6a5553e99d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fdc33873382015189e4e6704bf47085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c5b0021864f286f85b2dccbc9f9ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe8a6b398caf25bff8cdffb4fdcc2087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935819e8977bf9a1937fe7b9450538f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d048648caea6ff61726abb1b20ba5d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef688dab04340c7074e2b681fc26cb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f31197055b58bc847060e89d23eb5091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29982443c892d942da488cf7366478b192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ebbe1d6ccf31a86f5cfd10cbb971d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bc3bd20d122132a6ebb0665894513394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66469809944e46541ef9ca48c07a20fe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc1ac14343c70683b5b1cc1ed245ea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccc8ba0e2db0b89bddb175313ff6b597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09e7ab2f5eb3fc13cb4adf7359397d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29640589449e8be70bef8a031a76fe7099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a94df634cc8aef299fa6b073f45b45f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f366de6dc8e0183bf7b608b04659b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8008a34dff98d814b82c4260f9dbd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9601c67a08f56d82bf2189dc1cb7e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a4e5e844a5cace8b3b9f3bf7c31f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b05d8a9155854375038c87037d1afa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02863dd2a03175152e3d811c24ed04b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f896035418bf7949d04e394e4bbdb3c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b902fc8f6080e1357bef325d2825d529108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5257ab626187a1e8cb90449d31e9ef0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17989c15781da999381a59a7817d17b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76db9b37e2cf2eef8fd704d38741ce5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f5848c4f229249cd53159dc3d1705112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c900c14030bb6b7a0974a19dad3ee8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4bab14453ee0a8aed9226678c9c998114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956550eab58e38705c0a7c9366878eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cadc05c858bc408a53807923201fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4ba35ce77f29788749950b0f9bd80117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8339c4e5b0a90ae98822c26578cef7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95d160e56b5ef8b1bb4f6524e8d616119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4fc1b72f196c40062fc9f6ab8af73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7cf84c54e9cfc219258d161e57a7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648a7fe448d6d8d7da85c85b422796d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f9c3dd9e12639ac9010f0c15462cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad26067cc5ee44b9f72b9ce233654c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c4b01678e8c0c44de843cde38155f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95157d7330049abd12bd1fad85c404126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc180927cf88a6f8e126c2c067bc3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d851204ae76b7140cf373c25e8e9d9d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d4cfaf77716b8947c0013b9086c70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf3004e3cf85d44c24fb83a3db6e5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66398e84881476ad95f2f964f503e446131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d802992bb5ac8e6022e5709956406132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c658e49ed250d7949774ffa810f9d13133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5b41701f3d489bdcc21111f6022d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40d940148d177b5792c167e6884840135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301ab718a0766a4a386c910cee83157136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c347b7dfac44080b22b6fd66dfc87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d050235ae4de757ea50391007c9f25a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aec8056e67c9421fae345afd42ea1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5ade55a7d34714481c0fbc809e1b3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e086ccc1318f1eb13c18711e82cc8bf7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58cfacb4e3ea2dbcc88c4279329cb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af179334d332db909a7f3ae1a1e3d58143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4937054c88b8d3e5cb51de26de8d95b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf699f06621d56210731db09327b428b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0b06d3f6ea8f1dd6920a0256b4c67146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71f4fc700af0c73f4a2d5f5d73c788147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5666278064032214e96baf6a18115148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0328a8887e6ae8eb2c8818dc5693d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147b9e5418de326b15e8c64f0b6a6e9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a0fe00fd418ded2bcdc824536d485151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd45065ab4ee8ee5a3a4db6b4cfecba152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12485f26fcb98d6451a9a62db0ce332153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e068f73bdcd812c7e80cb20beca84154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9dc5de787f0d77c481de020a651b94155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac856cbd954bc25e113e8098c180a20156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32b73d57675f3f8ca77e64af7af4d1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf943c99cc9db54d57a189451e1126158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042a9dfbe103e1c68e2ee856d2840672159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76df494f6841fe4be4687af59a3ee06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28399fa6b381d433bb8a2b3fa8e847d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494d89d919132935671cca1be0ea089162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899baeec5978f62f7c4dc69b1e01dcc3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d13571a0612d675676d9f8aedeaae1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a217e23cecc60236ffd1d0ed027ce165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338bdc930d2ba0f180011a6ad5c411b1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545faa7cf513a895f443a1eb438decaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bd65d87b883211fdeb72765d932f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701f526f874d6564cea1f4680aade8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a993f0c6f9fda95609cc7a664f988b2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc68f26142914a1ee975587ef4fab74d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ce0c617ec25dd4bd9ff0daa0539a0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c994c800895e37bcd07f730fb290c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce97dba0aa2bd5e88f8c5729ab8615174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05194f4cbd12a6179362e46b73644580175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc174ac1be0ea0221fb64e27b1af371176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2de0aaeaa89dc639e52e8866c1edd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f47c151b2f1caacc8f52c392adb7da178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d71ebebd89ed8c748e5c3be8be8b78179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926042a0bdefe9b43499a5ae7824dd75180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed84bb888732cfe55573aed930754df0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6610fcc49784f7dd4a655ce59cb3f36182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cfae336c6baaf2a7687859e800006e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2740bb84baff090135a58c3c6d875184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee00e48ca3ab79fd8a9b1a3467c1f27d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac2f681cfbc1cb74a2ee6ab2d17257186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cab0c1e37eecdd1923686f7ec654a7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6d08cecf652e32f5a7312dbaca706188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df742ffdec38b1c83b50bc715b0430189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79675ddb3afe599396cd877148669b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505f7b8e859320767af75a54d10dc00191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a8c90684b8e0337f4309ca548c5950192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bf8c755faca17b3e90ed6226386b4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ab7595512ee53a872d7673c6b7f22194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7274e659f9ca1766b8e4938e8c3936e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21276cbecfed2ed3530d0f5eb16a24d0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a5dfed33f45772884c130f8d06baaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2036c67f769e060053c8f296277f1c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4217e774502b58b529c9d2506948d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d35f950fa1af62e61d20b4926035f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2c87631dee1f8eb291a6230dc13e2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495c516c7487223120dfc6b0e150476202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42375f88eb53f1c8c192c168a77b0d02203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42103fa9b307a8b55254bab267cc232204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31b028d37a2cb0ab1b71b1ff79ae7e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0038480bfa43212e8e65a4b086128206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91e3256c6a047c5125e899f2dabc008207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd911fa8ca550392fdfc0bd139e52b4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fea4bc49323e2b0b6bf0fa4ce57f94209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed2eeed08ea9484f45ce94a95b65e09210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffdde5cd2d9a87a81025eab3bc98b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeae69a62691a1599dbd2b9994e6455212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ce2458c79145440bb4287d48d708d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ece4b5b5828b7c4192f3e581c3dfe8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57fd46ea48878491312d03623c0070215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edd1aadd9a78ae7d9afea04ce826c3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac4a8e139c972beb351a9ae612b8be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d0c684d2cd7db6cf191a5efdf811f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903788589f2e2b2a4e50c390729845ac219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd811cd9b687d7f95bf3bfcd2043ec98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a142e05d22ab2241efec98df31054d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b4699fd798a16c69297a2143e4fca5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca717d811398f6b6dfce8052446a5cf1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da250f5d3ceda565ba6ed54780ad47ea224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a95a581f79732d1407bbdc5b2531fb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a94872d8078b8828b3db548e1e755226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b13ee1a737c06dcdd390c2b983358227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c3a7659dd5b4f2c64b8336a327338228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febda6aef50c8cb6241b74b68453041229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a076bbb9aec5d0f80f934d9c7862ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a710bc1c4d3dbe043ec92b74ed5b30231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb9a89d199bc4e3ceffc9914358169232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26838e4c5022fd8b09e4e0518308a2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385499943d96ed285544d705789e7b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173dcf8d238738a4e463a2ce5d3b2ce235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b460c53a7b2ca509d7e623c08189145236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3cb5978051e079238822af77ee44da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7008519d0e05417fa9a54727fd8c9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214af61c94eb8fae1970ff22c43adf0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c5eb89254454ac11159d018866d44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edf54e78d331e18e21cc482536bb32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8eee0f93fab1896f8846611e8a067c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bf02f9e58cb5b3056304501e15c99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5307ac6297c4dd940328db02d7cbfd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ade36ca4889f0c590d69e499dc2b7e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b775d9ae73edf045af6e376b3f5f969246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef48ab93c8a2d7d4eed42052df3b04247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7214b6d0e32a6ce33672cae1e2a378248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628734bee216e3b96a78f5ac6cc6c4e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a909f665dfe4155ca244c485f4507fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e2b1d5b040c6d24e1bf3441737164251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079066bb16527f3b8de9e4b6ecc5a08252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f66487725dec316423c0de15995ea2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a3a98a6fa72c435b1947878d2845f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d802267a27e34411da1282ecd236c40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30830e9cd42cf04304265bb0e5b11d01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14e16969de5c5b7c743fd379d2c57e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49dadf13eef54dbd01622e956f048e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47028bebe41e259ecc4560a55b4c95259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113ab1a9726309ce207c80173af4da7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68ac754d5763598bdcc5f8502256801261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5237f655c7fc482a9744145483beb14c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb1f57b068cb6000ed9d9e998f323e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1198ee7de85ca9008dc28b4c3dc4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e5be27c50e21eabde2ab2236bbf74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d9f811148affadbe20be7dec02352266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a489f24d0b65c001c1595268e26d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa166577c9754bcb587117912cc834a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930c8822771911fda35889ddd0a7f4d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b5d49d49b29b69dc80b23d63c58473270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f35a088e02ce541578fc8ffe5cebaa7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982af0d430afc6682ac9cedb2e082b7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e731e27fd21f7647bd292483b89a88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4ed3ea74e2461106a962415ba899a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6b0b8726bc5305abdb302ea3a8b93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713e34295c279c62a65fa0f538d4bbe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37c20621f314fabb60f59a3b2e3139277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03357893bcb86dc388a7dd3fdc6e6193278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebac8a315743ec38a814baf8e502ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71a46e6af187a60c9c8e854c5051c3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450496584f87178f8707534e6d2d5146281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a31c18d0b551a0380fed588e6f6ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95d18630c864f709b4f30bc46cc618283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c308c2a3730dcec6b4a949f2fa208284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954cccb657f1d8fae56670a3d88344f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ef36ef84d2e3d689168c3d24b632c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a685750d6a26d27327314c2e47f8dea287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1e8cd9f94072a59d7f3c6632b7928288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2194f42ad31cf5769efdb6b44cca843289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401ad88b317935ea12caf099624db6e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0b8685b528e9481f54734175b68b2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774609773dfadb4ea8222fe6285f4ce4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f87ce2ad0e0ca9a69da0e094bbdf8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127a2d660a8f2aa27763b7855bd7f50294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2a860f1ca0fb430905ab5e3532903295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9998557e5bf269b38cb7b27bfb45dd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b502d2f49f6b32c009a36d039828e73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3cbe05d85621c374c0cdd9e406b7d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497d2c88ff94ba077dc1f44a3f564e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e55fd639c0b4ce7d0cbbc76b95eb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a0fce0e03c22548a56d089a03a91a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e996a6774c0f13ec8f136fd9ba660d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c338ca4dbfc2dfe6190b491dab09e54303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5d767090904c2f4ef3520662e651d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9af7a1b0e921b6bcc4e63fa9a884b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3546e67400d349585e1cc17a47c1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec025e1a41ab29534c6dbfcdcf12d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924c536479e85b72d385eb2b8172d27308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee473facb9d2bec4c54500f8ad467c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9b13a79a1cb70079c4e9fb528e2eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44abe72e97d8c35198dc168e94c16a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d8cff1ae03d8cf97c1da633aef120312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38f28b606c3d3ecad8d239b29ff924313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e16ab016de5b04ff15b845b9c3ae5b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728d602b23cfe2a1fdab31c394c54a4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2286fed4f0e36e0ee51868beb323bd9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410e00a9c92fedf74506f06019dfc5a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225339e1b5e493077e9c5b2d5544f0e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae755a0193de8dda292ac9ab0acdbdfd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96262b7ec394c06baeb5c2f73c28c77f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322a4c0bea789f26ac0b15e327eb0b55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5fe7921f06e3f076ce715ca6e354b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf5a3f06f05c16673830e272ba88821323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a772323b20cfaba95084037c03c51cfc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a3f22554a740a2c7d4c6afa3cdae3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e7d6859e81d58b878577f29d88aa0c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca8020d3ee080f360858321815f0b76327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c72fd142d29f9454708a9ebfc3c173f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fb78aae293c40ccad648182668d163329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60d863e345ec89278f20e88d588ee9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3596fb264bb98ab9de709dd0e17b6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5834f07705e34f9beb14c100a57ecad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46bb966fbc30a11093f418272fbb8f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65cb3d9c58cf56d7ab1adc59d97d3e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc70f430f30d392bee7a07a1eb53e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a4cd3ece4e66e4866c9d33187f4b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d92be29fd4bd6403a9ea50ec632836b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70a0d8c263da3fa4ca25bea3a99d00338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09643e1dbc0e337569e11347f3d73240339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c358a662556f327de81da07d650d4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102fcb7887bc11ccde63d4fe50905c75341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79421522a138d4695e177fa25ddd66c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff5f841637dfee624a9556c011adc5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f694288c9a53028b5c6ee64c37c9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de99ece21f2915bffa69c925c2f8bbf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21984e7fcfdec66395218326313af2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144044bb0ffa50e5ae308e38c7d071fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cca1525d66f3ef96b05365bcc21794348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1897152993b769c66364fbf51ea9b35349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a81fac63ba7375e0497f38249d57a17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d811c711cd084ab78de4b84bd2dcd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ec5c17e8c9b4257e6471b026b70a9c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ba54e498a05f9c98cb7c3ef948bb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce5efe1d36132c962c2c04b38fc463354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec509a3bdd9227a651a8f4e9d706ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4a5c4c1a02523e87f35275145b581356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec5add8078d64fb11f50f71f755c7f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1584cd9fc2d0a7bb7b64c8bbc54cf9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd161edef5608916f68e8703bbf6d6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82caeca235a47e6049796e8caa8f5bc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fc6ae3e12a82b5aea7e80789756c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec453073fd2a344164e45f1ce65cdf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba16855a7201c1c73cc3d5370bf445b0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c531334c7b976c04a7432940d3135ab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cf5098c116fc933e79c727ba9a4ee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4435bc54f239f2872c73c97b2d17c46366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d925f0a4dbc63ff9d0cbccff93d72ee0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa057a9731f2fa8fae9d5855299e1efd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db148d8e393a4c558de394b1915f6ad4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca43f9c0d1602121e9e881e053e279c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a88a348ed3bbd4ac27b67dc0b59587371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0bc0ca6dcab1c7b71c024970c2b7c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb23b8b6516f80d0365aff6bf331342373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1863626f018b0617a35f9cc4176a4e0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655684dae5e17a7e29ad7abca08a0f73375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf67f745468befb68fbf27c133f4f06376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db7531fbc10e8711060074321af336377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749e30e5047817c9965505f8acc979c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275119e01dd83dafad7e911714eccc6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb441e9d0f757b76de35588ac28f6a42380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7812375fc06e21176ec7ffb79fa58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e257fc966f4e9a17eda35549b99218382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3d3daa12e0adbe1461c4b1a4bde5c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e2800369f747033ce95ac0de50483d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13042cf71467fd50448e43a6024da5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f7816ed56f781dcea247b289929f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275698dd4d6cabadc11986a3cb9542e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca698fba55063b4837cebbe9ce42f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6a5df7a47286a7d64ecce6688d5e6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dc6655f75e9962da725cb43adf76de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c898710f0753efb6d7ecb4bd65c05b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0230f6186dc127473acd75eaf3e838392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1fbad406e89a5cb7538e9647bcd66393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a4fd6ca3826393033ef67e5f683aa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7555efe7cc499c17b252d49fd2b4ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9e0424f9086f425a96eaa5f4cf628396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5d756b9db18efcea8ad1deebb7c71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f863a891493d8d6afbb4ce2eaad4d40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff17cd70bbb04e994a23057ee40625a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a48f7cc9a6fa13afeb180a9062a4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8b337b6df37a05ea075ffbc9ebea4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b0daa4bb9029f6fb5890bda3c41f0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558de34524fa35444d2bd005845578ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2993ba93170d90e82a44946cdf47d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f29f1cd5cd7f69450bec6ed294beb9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b9e61dc7f59b2f76e6c9390cfb3449406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffaeda3c686938480ebca43e49f48bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad303fbae05d806297b28b98badbbd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7f2ffc7832856168c54bf8a9217fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4405aa2fec9c1a8404156bd8939339410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc5fc979dab011a73dd739d92ca050411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b90e4c7e9c288f3f8d3905b8faf5b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec9b53ded6223812545ab3b15dc0be413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847b9babdd02e4663cda7a7d6e3d4d8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80f68f39d514d9677805540eeaa07e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415216f4ba33678f3b9b6083f09bd72d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4996d5a58dd04de1fa987b653cae13417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d7fc55383765dce1e0d158b2cf11b3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4157b96cc643b8de1b89ca38c45a3002419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe4cd3c64cef6e5b42d7b43388a3a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c70b062ccd5c61f5fd9dfafa1433a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2fd8b892f1dc7f70e50655e25e80d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de817b95634510b73794b1545b8e07a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b1d5afd53aeaf1fbf1d6e3df5425a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8448e55019dbdb8d40203d27c1461d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eab713d094d3ca034f6d5362adc682426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb07ceb346d59f0bdca9b34a7638ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d88b629bc124bbff4a77475f7ffa24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85dff3706c871ae006dd17c2c09185429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9549ee4c70244a57d47104350bc1e80d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb36ea2719e6c3ee53d7ed4628394f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06438c483702e4133c97c381d25533ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7d0453a4a8e7a44f4be2199d09440433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4eed0b40661077f594988cfe1c176c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c188c8e0017e520f56762767de7dfba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67b4d2ffe1f338bfb5c463818d2319436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15911abb925fadf3f3c5b49055cb3f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9301bcf9580dd74a79eeaf4af1048438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd597c1657755ec7d98d01dd3f43df2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f314ccf9350ea073573600bb73395d73440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506152b22fe16804dd0a8639e469a75c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebd5f4bd60f09342568a65f3e34410442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e71277f2792f749075ebcc7e83e1e5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5cdfccf4e3993e579d6dc9711bbea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c3c535cbf1011e14787b99ebfdd00445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084141ca9dc67a9be4bb86d6c91d1617446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411cf5c51128b16333fd2f624e0bc95b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84619f23abe41df557132a445939e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5a0a8b5591573704ae1b43ef56e76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6635a11856a68a5d1f85abfc0bdefa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a0e10f269ec85296d6d2e860ef682451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814ce6d69c8497a13d750e2887ca424452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8093f2b6f62e3d464c6b66a4f3206f15453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32ad06cbbf96b3e47dff5dbc6b8602b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d13d353e332fd8a8eb7eb8f671eb69455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7da02334d15459a668ca0422f8b64456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef16f200386d830098f61ed7aa3816c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397f8167e195d9d6a5fe5e910d1fa8a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc714d3a647bfd72e79c19281026a4f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0d018f0fada62486442ca03f0686b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52966178b6127992fde6e287e01ab88c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e9072c8979c5bf0e81e8aabc76f25462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49641f184657a990542e818361b293f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e62564eb18febcde07f49376dd80d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c68e470d19441d94f97e86bc4a3217465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f9493f4b0e07f22a2d22882aac1524466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ed4d742aaa1247a816fe24289134f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eada27da0f8cae6554b7c3e2ac674468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf5e2850a5c6f220cd811828e52d37469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdcc8bfb22042060941f1f3b53eb6d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce2fc44773425df7d450ef397e9fd7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122a7b3fc27ff0725745888b8988311472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383af1bd23a575efc21ef3b4474e720473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549dde918e2cdc05897baac2389a5a7c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4472ea99850e3dde6051a65d5943f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c5a7909a4880f17ccac924b5b667c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61ecce198234ddc6b09f5cbee5d797477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bf2fb5a76a5bc81e59db88ef56954478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84308593c9b416f9c33b7698a5d56f3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85929c8ec73cd563c3f1f18be0a1b7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68841850cae08be7a1712ea5dc769f0d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9aab87ea55313afb3f8c8b5c86534c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f3b6c0616d7153ac57228184d991a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f6b0d11338eaf4f84c06f3b627909484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac918f5a4679f460986407b5b06ae0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad17c7aacc0ee88fc79ec90534dd121486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ea4a80febd2ca5fb365cd02864c77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8feb02985d46ed19dbd2d53e6917e8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b76a7013ab37d2c4389c33a93b47bd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37451d60d9024fa2fc4bc0727aca1a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba26a592687c22ba6cf4e343f58b9a3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b07918fe0f53b849e2852867970b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9e5e8e56ca56da715a8db6d1070bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac367bd86b9dde63c04ba22a7345c45494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06461c6368d8438505d5896bb7c2c035495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f6ac571dbcea25768cbcd80fd0b9e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbcd6230ea7f49f16b30ab87b39607497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427b5b317d7d5cbc9df7d8ba1ed6c6f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d46422665e0c2c456fb842ae3f30e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4261fdbe5093b7fc1cb4b059e57958500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0eaa514cd1279d1b54df5489493d84501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a68cc5abc4aa12d3cd006f2de571a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71a26158bc2355e559721eb33a33b1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cc1e8c35637a9bf1420e3d1b3cdc5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a6ec29eca7d25eabcd7009ab3f904505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a0e7e1a4aa74ee9137b4ed0be7e64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873741bb7d2f58f9e2942d71d8f89c41507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00408d08df9a96aa0e7a00c24274dd9b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0806b655899bebaf735ed468c8c369f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44216f7c959c6690e2dd3e5d36900a8b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d9b26d07c0ca6a6997f4965b929bd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cf0b357d845026fd7a5bf99712203512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a395f56c9cf3e0438ceb7a9c5eadf99513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821fb429d6dd788a1f2978d40f45d55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c7a5aaa79e2c8e1d73fef2d1f7cc0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c79e70a8d1eaac6d08ed073997c94a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46b458b163e525dac96e3d463779d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd69ea9edca862f6f36f5f45a2af63f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680b61ce0168874f4a547800ea15f9d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8adbb6371e630cf4c8c21c25c2918520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427aa7e0c8c5f3ef5a099b2c7dc927d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad9134cb09fd309bc7b9a1ea0cc846522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655807d37a3c611f397495d7e7135334523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad21525f0479d47716e73935158f509524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dc9d3755363d7dbe96856b5400b2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de017b76cf104abeb4e8ae5f9991f970526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e1930463e1473ac98ffcffcf87a08527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032ae99895e0191e44feaefa16bddd27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f776d5967976c3633596c28d08e57f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa6a951ca1f402d517250e56af5839530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce5f38848743c474975dedada35e82531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394ef43b14575b9adbe77a8b2bb8f8a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669484e8177efa2eb38c1cf0dc2c24da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b05bfef282a390389829117aa73f0c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1bbe4ecf620cfe54f1e6b313eea05535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db0e81ac1b5945895e6398ad380514536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b4efcf71efb4bc2d87ff2ef902b8bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3faedd7232b9841e8a58bb234aaebc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1803edb2c1ff6d78226a4b63499e0b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebf8745869e4d1e72457b8cce2b1237540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6678eb85803cf23ae81abb40c27a8ed541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89182e7115783c803c3c0e0d4988e8fd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91f5842713c0036d86c621b5342711543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f8718426d477b427163ca93386d6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51d332b2cee5a2b1bdd8cff31c99d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2ce10e3cf3a19b3a52079a846d2c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af0bad61d8b7e6fd0fcb70d7ea42ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3585070a10001cec2bb41708721dd8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c699afad72c50b4cf62cc11ac35c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33096b83cc0066bed95b512a5c3e76bd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7857aee6cf98aaf97a54ab23a149d9c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74280c7e7625ba6d36a6232a7885da92552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be6e2ce234174f7e25fc136a814963553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d203eec7b962510cc5dd2f3e2c1baa3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c536409969c3329ba07b9a086ea9912555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2725d3e738102f14cb5b76e5cfe356556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285f042a56f644fabbe74101c8fe269557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d5523719ddf03e141711eb25cd71f5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b417e6a5d65ace2c8ed5c1cc981cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1252817279497c4a8fa15330f845f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc4496bfaaee09c9535d9290c316e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efb81f3e4ac4e39fa0d9643c03f858562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58d7f21cbf90218fea73be452d8dd33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6732441cf4c8d1d76f35c6c0885085c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90503db03eae4218f9750c3701ccef565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929e3911051b67f30ff75b19787e8b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2afa198336b7dd5cb3ff00f5bd85c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1849c04401c7df6ecd8ca9c2edc7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba8ea71c4efd0246f16cab83fa64ba569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d701aba5abd91b27f414adadb76b97570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800bd8ad43b0c6b8b6d62053a100bf2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de78518c1aab7c66ad1f6ec06bbb75572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560d86a8b931b3fd39696b0e8031e511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42271ca07051a21654c55afc254c52f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d659b9cd1e921e701888d0ab3cfff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b885916fa5e78da2922febe8ec5560644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7b03a45ad85ca22441418a8849e3f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de023d605d20c9ed0d8ff8066d323fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdc26c806b31ca9bc83e6748bee2557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170bb03041f8807db18e911d69cd71268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81da7540dc7da5cb750ffe8b0fa7e779.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf2716c3717c2b3a4c6be40fd9cff810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928cf3303f8cb62c8b39e38e713dbdac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5945f8729dce13f91e03e98e9bda42812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b9c323c909e2a0236bbff40878c10213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff7b5e32eea2da6514883cd80d2f7114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274abc95bba7fba2937ea472b5049c6b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbfcb89784b850b3f7e54355d874a0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0e7ff8915d0afdab93d609fa79eb117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d82598eb8927fbfdb377f41268c9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635d9e9f14c7a13c859fede79a8239319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9649c98d0025cddfc2ade22fe679020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8a6f64133b51c767d9658edb0b10c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdcd92a24895b2f04eee2dde7a6748322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebcf0dac0940ec2cda4fe4f7c50cbeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd0a321f520584c5dd94a7ee9369ec824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100612c25045c3aa97549ef3a86725b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41436d8502bfce479b00591d73e531ab26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c1aaa7a0837049f098ba1f58707df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fbd811f099d3ae1f23784c70e9f4028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7001b1c1bdb0b779544ca62a22c3f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaf73c7a7ef8ec733e5767debd15f630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fbee490e76e944b52bd358adb69b731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdce7d511a4c326dd6d48d0d36c8b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913c8c08070c0ac9af7ba16433e1a4533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec331d15f7dc292a5fd701b147dac5534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791953ec0e37304d8ba269660a068e1e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e00da9b12574564dbec83a61dcac036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec80da3ee83593ca30c33a8e33294e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09a290bab2827838e4c75a7efbd3e638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9bbaa0019519da4de3a10e55d8068939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9947a8cdca107d0099ea385eb273140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8386358ca38f4af0e37328f34b538f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a80b4ec093aac898807581f43e0a6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2db254cca699ea529a7d27f4bd91a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543111800755cac5bd63eba55553af8444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eea058c4e4688130ce97f084b286f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d88745b1af41766f6adb43514ea0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566e85b1883896bc9cd7c113a3fbb5747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b623b6cce16d2aa568a28f3b8a14648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42980b3308336dd6c6845dad4fd1c8f749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837bf25daad20dc27e85927b480053550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af8a10da5f47120358572e4db9d84551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22854a337d704f741a85b35190de7f752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42071b44ddfefeb8b2ed25a88d64388a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d60e3d1d726fe96c2180ba216df2954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023cde32ef24bdb9e7a1de85d06403c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32178713deffec3d57383d24f3150a456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48202b1fa97e7cb252114498e7fed757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20978ef75f6eb607bc9154675a612f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4992a2c5e85eefca0dd0bd4bcb11ce59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d90d42fc05e2ca15bc1d6624d2712260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea634e1d8b165e2caf3cd7e4f6ece361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c49eba1e4f5da7109fdc611c46d6da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abcebb36d4824f6e98f0bb0b818db7663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92083b6397bd051d083c60c96918cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acceed5ac8d4cefc8bc4ff485f2f6e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f836b8947a91284e7c7b495fc55e966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66687bd8015f3c4517407d9a6a8b53967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3761f9d17d00e1857a793e4121815168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3187ecce77d7b8357a0950281320ae7469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569c2b936e4fa0ee5053781725bd25c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094d3904a546f64328ae7680a1cc22e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a985d902ad3e069c922715a2289a0472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842c290b8ec48e78a73064af700622073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f92b0ac17613df75354f0be0da579d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaf2ab66780e7ee5c240b916f0a95475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60aaeeae2e542822ac36c42af524e0d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3f21081652c1814d11aef2e74994f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479df00e56448537b87f6415e35f790378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08af6a122fd2be59dd9f834fef8e73679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd21bd683ae61644476fef02b327c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e43513ce2f945404c9096d135be4ec381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7b90f6abcf6b913338885e071578282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3798c959656b0bf336303337409d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9cf8115313e6d2e7c0976ba46d09084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23033345f4b406377abfe21d253f6f9b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8061897af998ac6a2c2e35b4387be5686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f0b3ed30fb98f8f5141dbbf1c7f8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bdb6f14f94e6adda7c7188e58b7dc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677080229a43528481859dd5b531306c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d24f2d5f1f01ef2f02ce5532ce6cce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe10a85db639011b067e9108dba72a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93049d6f68a7eb24c7d1a7c522181a6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41271203896f619aada3a1ce06e1f2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2310048dab7095cd179c5c3c8dc58c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66d1952a56f7594d23b7c7fd6a0ec8195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92642283fdbf961864f8e0ab53c28696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf05c34fd84900a15ad0a1cdb68a2b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980389ca115afed44c8ebe9a9cd6271898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa9ecdf06b88f00783e5ecff5edbf799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aae8e6cb737008d6977516ebb39aa2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729187280170c8cb2a9fe1d8ac0d5200101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e75b1389c9e554c44f7937d6f8887102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c72bbd7028900794ac6c0c54cd268103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fdf8d45d926eed802d2041bb2028c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990609d11acdadf2c930ecb687799025105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7d52c648d88b35ea2b29b2396baf3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055aa4433eb34299feb36e37a5fff82107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeda69ed582ea9199394b23c9d3dd4f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b4bd4e9e08804645e701432ec8601109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355147744ddf9e3aa2d78f94884fbe8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb84741a1fb9b95dc36bc767069e7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e9a6fe16c3cb18103eeb935a5e3192112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbe5f17dcad794c070c88440f00fdb0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eba9b402d4a486fd35eeed2fa3c8e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718dd9a2598e0ba70fd68feecc963312115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb97ed32492a8928ae759afa010af2c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9c76efb30b38b1d69a9ad271ce8bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46f5405b597e12bb0f9345e74b2ed4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0320ee1f77fd09994e45241c85d240119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926dcfafde54b9879d32227b15c5045120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514175d849f28b506ce29690f3004c11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3eb9c35dc4951003d4f847305a61e6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b6aa99a63e7a90c9a7aa296d2b34b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae131eb9603beb1ce747ed5bbf5b5d80124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7929ee3c0013f49ae6e3a8223c07a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc4b40e4969a5f98e960b33ba4ced4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb190cde21e0d03d7dec328f05a46f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf178a7120cf08f55cf363892c11fe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ec7eba4b6561db49880420ffac701129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1841b4cdc37096014eb830fe788fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f532dc3999e39231875b3901e9446b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fbe49e5f18d79305be5cd62e01f30132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc789704dd91b14bd33b528a2c91ad28133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417926c5a5bd6a13369ce7d9f1694947134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032bf3fea7659cefa03dc6ff5c9dbcd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc76d3e0b4a244842b8a6964cb0e436136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51f71c350a43752afd8398b95cb901137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9b8a1fdff37a571e23170fb1c5fe3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee47c6233c8407c886e9e2cc5096ad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40880b0dc3338be4c3c63c3d037be422140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e772e42c0a8748ad7b52d910e4eef1a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ed61a44272517ba4e1fbd0f124d4bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4e9b92b5f04f674f7119aa2b5d99d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecd3c47d88018cf6f6112da9e17fcb6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6574aabb065f814220208b1b0651e0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33606beda9e4c7ca9ecca9cf4b1f1eeb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093979ceebefd76ce476ad0702fe2bc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd043d97318472e41a619472dddad36148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031133df3e993b9a156799b6295038d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaee25a3398c3200fcc9192eb8c26c6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a77675fbcb67e19bcd97ef7987aae2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da96cfaa3225c513546e6db34235b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468ee4be936d3616dc758453125bdacb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efad0ad0a63bfa227e4d2a38714002154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc917540b4f3894dceca2b91f6d368155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c5ad4c0e17f4fadcf41e0273cbcd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73990cbfe30c5478b128b89d638351a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee18b4e94d7dbcc9de1e57e43f9b1f4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb50d505010d8653e8f882bc76944bd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b182b2709f513ff6cae2675b889fa5c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b215fc922396b66ca06ce6a4b8822161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be28697a1f1c0498af5be599c3f46fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac3653a67ade43088421b308a43bbf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ad44201dca04a2c0917b542d4f131164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6e934ca9c414a276a57ed7707fc5d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a9d8424031bc3414c4f903f07312a7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f2ab31e14aacb4adb717119ae08dd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434931d10d9ad0b5281d963d162b9c3d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89d30bf93be7684ebfcbb3cf75d761169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c719b5f831f9bb90a7e2e2aa7a1ac788170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775615599e6bb97b0a00ec7c1dab30c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e759b816f19ddb4c1cfcf77c9b2a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e7c22cdaa06fcc3e19fd906c8c178173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d448775d5618c8f5a078ee71ba68f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14697d3a2d8ededf43b296af892a0398175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fb341c5a29011e1923b53693c5f642176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e4d625b85278de857bd6df1079640177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf1a800701fe5a9385e37fea2b6f1f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea76dd08fa205b4cfab851abda942d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4eda6700fdfe9c3d8948a7825350b4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369514a8510cf4cdafba445f8d52000f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c9f2a47214f47f90a6ce7f56c2a13182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a625471b037978ba9128c9644595fcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd909e1bacae4a4fc6ec3aabb0cccf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60b163ce662db7a3ed7aa4d425b28b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8dd58e56df33c14c7886e456edb1ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d0be7eb0738ef95d5f6c1d3b506a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ead3ac08aa1bf128465b150b6df82188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1ee1c90835cc09480f07d8041e5aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344bf7b95da87d9abfb068c41cc703c3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aa9dcb1cad69f25a96f1a6be9db0d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e57408ccffd273f241308761ad239192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7b5640390c402cdef9ebb6dfe1935193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c403ff6ab07181decacd65aea3ed6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79b546d7cef407c3243f22c93a205e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a86eadb70a15f8ef31678fdbacb046196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86223e1b51b41809767991206acc129f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f046495cd5c9704b77220772ad4b87e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00851bccf7b3d28ca574c9969995aaf7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989e812abfbd671cda76a5907ab6862200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fec67912ddadcfd4c7609e55c523c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96cca7fc392873edeaa429290c5cc2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e4a5f4d49f355a3fc8447743bca45203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4431f0db866e6102eddea2a2061814204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6274c5b3adf533845f2de44555e40205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d990ca4046aa3ba19b439693010874206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c009213f29f46bd2060e92b48b1826207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c235c496ad75d9fce8de73737bc8e1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e63608c5958598853b3c0f84b505d4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43966e378488966655804ebfb7d2b666210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6d39f249eb4db9100f54c1722ef26211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d176cc8eb20ecb79a15430fd832383212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b184004e86747577ea17d4e0b477d30213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b515d388db77dc8669bb5a1d5d7c4a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a4bc4e2cda5d28b4b83ae0f4b9bcf4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9617004ab8997b6e5d8d1480680219216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db76464fcd2fe23fa1a893774d36dc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539ae3489acc1e36c7ae2fed917e1d49218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533d521ba9499d224feb8d1076bae31219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7896cc57fab828c2be2378622be5f1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a601bf8dadaf965a240ad5b1dcfaf2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67058a54aa89c7d0a8f091e4795abd01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751061320b5e634cb187aa6ba465e40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89726bafa3f4881c64d34776edfcb15f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d472fdc4cedab4b83e8d174a6b804249225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9710dde50f6564247f656e27d9f0ae8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db7127bfa0ae3ef04bb204ccb1b361227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694e57df6fd8d18321cd72151423aaa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d286437599bb07611e0ace51c12b6f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79af20a8e9fd7e7be2f4ba8672f86db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7ca7fb609827bc92832e89271cea4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422673434f95bd8deb64c3cfacc4de89232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134a0f419d0b53150657d319d00090d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab3977ccce9551acb0d915d3d42066234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395d89e8b2d8171f6bf8f3c1c4bcc13a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b66102d8477cab9744feccc244729236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db21da19861bce03598cd57da2a152237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbfbb15a8a4b7009bcf3e8cb3600946238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82d96df221173d02a003038f598d08239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77999a2ec6b7d74e21a8c4baa309003240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259a4a525158894ac921113fe0bdd96d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd86885357f0692fc905ad4ee12dc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8968cdc0a216cb52cd9f991ce3966243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9dbad73145b508964650870101f34244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936534716ffa8eb110ad2bb17995d79245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a44e15993501725bfc59aa8e1d018246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fad20eca6effa7456da097d4848d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56128247d0058a023ecd8e71f88ea30248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3828a54717f9ae4b9a8bb07f5663d99e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a09886c3d5eb6d34453a7eefa84658250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389b20b09c7fe5a0be96f41349c1faf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd69a77a4dd5874a117ffba2dbea3c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49e60ca87b984b500a399a78a7554b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b93fe99c6149b95978cc040d7d28cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e7554cf9e8b134a0f689e59b10615255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de944efe3d20aedbbf22d31041cf68256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40dcf4a77f3a749d4b545baacfa0508257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25143e11d709667b09cc1bab4ad4a34a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5114b3d7b167d2093f74517e834f734c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f0b35d7558e9dec32f1ef99ff2b7f2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64ddc1e85def88e039efd0385ed8c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40ad1f8dbc2ac1c8de4d83eae6076b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa42926c1584ebe18ee1767d89e8dcb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d57a6dcd1340b386e983cd6a46767a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7ece87e58a9a0421720ee475cd032265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27a9d707c2cdbb482ffddf85a4316d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266dc357173c806c56b34835056bb52267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7acdeb5d492c3c1e7e439d8824e305b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c7985b5f4560f8c218d01bd33e43a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841f05cd43b3449950724f16ce4178c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd531cc431c41e470142a0d52d6b33c7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f30488f5da29363fb40516bc207e31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3c9cd6fdda8f5f07975de8458c3f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496f226f2c45b30e7658ed147ba49e1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564d49af0ab920838bf4441b8930152275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beedf40677c87333a5a13a7ad68167276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07990fd789ebdfe5972ea81da4b6fb6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf45b4f64135b59d09d33d7aa376c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10c6e019c0a26fa22f44536d53c384279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cd9071923f6e2425d6076c9e1492b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b22e0d0cb0a5e04c4c1a58fcf86e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094cd6fb616a2837c0cf361f5b9c507282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ed895d26c9723d99d55c0f7670aef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a142f8145ca244f04628dd7cadae4f9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cbc42e83f0624a1a017e41c9aea0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44c3c04193435527bba9ba0bdd02fc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332900aca104012978e89ace451902e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457ba5969592c95f9d31dd8cf39b071288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f38da17164192801efb8fb50f3761289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb90b8f1e9d60cf583f540d283a9530290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e99ccde150b70f83da980e95a1c081291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe8906f15966f9c626dd66c55a2987292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd350dda7298c1fdf6c7c9ffe08b61293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b83601a8efbeeca460115007923c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77d0292029836d4139f38db86a2d8c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9468acf4a34a77c10a9401cff860e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fead4d595cd7e77d36d2b8fa83986c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4897515fee806ca970a62cc003efe29298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b1e786bfbf69bc2ab2f760163ad77d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805b717da8fc35ea53395183f709095300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bc515e2e64481c01d3df210ee70a20301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff35a3febbba7b2a135acc39832bacbe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3f08c3fab9c8a3cd61ce50a105fa4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75f744fe9cf91b4d768f52852e5374304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7da37e349e87e97e8e519310b75314305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92f7b881c616143f7b244b1a488553306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5738fc1fe34a1150eb7ea1e919ef253307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0a82e71f92cb823a292912f079a67308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86784b88b9c67ada5b97af39a732a925309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a3bc6d4e6b49c4e0c80b412f5afcc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd54e9a272317fe5eb74fef399e39de311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba6130544f7fc8dc68944bfaabf34f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcb81acb44e34618d3c1f1a9a1f47c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fe55988ae1679d7b0e594fd83b84f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765a786ec2f97eaf6b91a9db8a597ec315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae39ce7ce548946593cebd7831202d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a52912d1b6736c748718786e23009317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276822cdf19477719c81725cd0a0a14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ab042dacb4679b5ced6f22c43e547319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8fce6e7b9bb1222ac35559eb1c74e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8818a6d398303a65618a6d267c13b9c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95320ccc57ca966745b81e3262fcea4e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff0001a3a43321a9f14279b43d2255323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132ded901b5bb9344eb4636aed050c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5544413e5e7a78e252b1893d68a8e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a897f9ab9a9dfaa3b54291551ff58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a9e3ebefa76503ddfb9ea23a457fd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e7d4a163cdba82577250d156422e5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778ed5f2e002ab20bffe2602213c6d4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d31ad63ba3700ffc9c44c3bb6184bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6328cfe0f2a9a1169da57c1db3f710331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03580d75fc5b8ae752ded3bf2fd983332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24c2eb2d33b347a64050eaf08c38b2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1620f2797b3816079f84fe2ee3e16334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2fe75bffb58bd0bf4f6821cb59d72c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c5ba0ab4d65af0b1e6016bd93a379336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1668ca62e677a22eb2d0a275275f2b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0de645550f48c4ad197d3e3fd5b1f2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85753892e88ab5bffd6875176911c22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791919d903b67c397026b8d37933e010340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ab38c08a7131c60cfcc9aca907d61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1619bd9406ee29af7330903bacc464342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c43b1fad8a692ee7669e37eed5315f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe6e92499f5715b71ffaaef0c9bb4c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7cbd0c518a354bfd8b13b7598e90a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04926af8056818744ced73b59a58c1f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9ff84722f5a09c4842511a59a520d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf66b08eeb2d03b6626d426804c65d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9780960623d85d5aea53e64395a9206349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb5d0039ad6e903cd93250c2d727c2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50158d9c1dbae626541bf8621dc0ab41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945f823e345ace6f6a93ef63a4bc3d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed9966b50dd849df043c1e35149e54353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801e7308710df070f86c855baa5adc6c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941279ce69c951a9fdcdd44fb52749b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef078382d4ff9805357b0cd26267c77a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b5f3b4d81a2b583b1e1e4a1ce6655357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525daae324033c1f0bfa094fd48bb86358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1901c2f15ff4df6b1b851bd4fc2b6cd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668849a9fe5405e40542fa304372d8a1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fbf20460d510b893b4ed936c35eb0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3aa257e720fb966fc4dd4e3920f20e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801117f44469356f30c6646cd957c89363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d634a431a92b2a20f6913408728e74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609a97cef1be90a4cc113985e9084aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929d63b5438ed304b6bf9fb57fc0518366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34a9d2fb9f9672158f1686d452ac70367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c488f0d625a9166e252feb303e4a5644368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8add280971123ae109723e14af7a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b711955a1ec837667cbe7e204094bdf7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c807db7050bfe6d00907184bdcb07b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a5691884167fd5ab0cc7165dd1e264372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639d2c103a0fff06c457c27c26363ab373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912470211dd559fc19ac07648430f9d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e1d1069a2818dbbef3db2064c0bfd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63469c62f2747907e3f33d7649359d98376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96737a94e3e5932940f80ff934746dbd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ef3f5a064f1cbbdc2f8b33284f62d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f22dc789bbafc1cf1aa10d179e50a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376fc9908808d91cf578a8db1cbd0969380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb1d34373d59475f45a5e5209c1af5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadd0ad6731a499b3fff40f86db0d39382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8c4171076228ba497db4d6884fa7f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bc5b790356b5d4a609e14e490c1f9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5341851c1d09df467260ac5fb4439a6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978cbd508ed2bed5647557a2eb789cf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd93112b7b110196970630aa7e45a01387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b05be59b1ae7e4040b30a36097336388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d6875b7ce4eef398534406678f70d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc8ad2ba403466786746292154fa52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578b599a454d69272639bcb264b7848391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb5458b3f9cf82b97be63b58c348c8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ddb0fccb8cc46fc7935ab14d95488393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc878acd262d9905000197f381a186394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aba4329e6229a936ade140509b4b77395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb23f8b3778dcb287bd37b2c17a6768396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd0cd6e7653eaa0fee2fb24793b8165397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a1515467186669e51e180cfd1cf25398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34b561a39d9dc96045381ef087fa6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c011ed0446fc86d8e1b602804c8a746400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f203c6194eb35c555d0f68fc7b6c7dc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d08cc971d75a5637d46ff436bbccd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de558c3b09bd4bb6a7311a365c1f34f2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6a48b855a463d3c8c2ca8a0c2fe98404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c951b85deca5a7b497ce64b329cd190405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc11039b91fcc126126b3d3a7414b3f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c927df43e798ada4141eefd8b764e56407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14b7815ee3445cda6e096a284a05b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe3a81e108f9b9437910d56dc958a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4679b6f0b06d9a67f2d9200a74a89410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edbcfdaadec0564292705004dcba568411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961af892d6d50e3a19e466c398c66c1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff424cf7b55184657b9d91f468539e73413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d627c77d7a7364acce74ef93e7f22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee513eb80fe5ddd7a41331d19f72f7a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f1d71d65e9be5477119e62c4e21eb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c2945e4af09d8dbcde75a4c7aeba0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efb6c94e537f98f5dc32069ee1d71d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51236ed3e561b2364616a129bb82743419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08773c744387452b8948ee0271256a10420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd38f0807b25fefacc00dac2ce9da85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981b13ae8a6f319701f2ff08965b5a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922b864cffa4de6e88b9a1ba68f379d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455052a64f18e025766d64f55608441f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6507b73b7f2ae870bf3a595a747b01425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942d391f8332616e9268dafd535e1f2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746611397955d0df6cd2a4245233cd84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe7c75763b56f0006829d24d9b26bb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb282ef06a891bda7947fa425ca99490429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f490745275d657c8c3e85fa8fc35a78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c05d0b6536a3124c41a61be2c9329431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cb9b143f39c6dae7798ce85fffcbd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388b65c45f3c55b6037a55f00a313c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6fef4dcb5f3a63e236a1fb51ff08a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f51343c623feaf190c6ad7f5c8ed1d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8080e4742535928376e6096d135e98436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba1b67c9f2d2372186ccca89ff699f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a90ba90c77a4556e19c9742826aa1f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45aaad5983fcfa6086610f0548cf48439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3532f05d404712c6f7b7e5ee47928440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6028b7ba6197f0f44f8b14161510b4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c23784325d9f78865b0c737d9d75a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f41e659ef10a872f0042576280625443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e54503bdb2dab493bb2afa952f4ab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2914ec2b19b7853dbd60a39de5568f75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e9a7ff13e1c7e85afe7cdb4c4f0e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd2dd34c5f31622b6cd7c52460d6b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bf05fc29276887a013b3fe0922b6a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180aabb6bba9bfbda722051a1c29205449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3327b357a56ed4f5758afca97cfd38450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc67a0b64208f3ea806177c5edf41b5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe19e5590d6bc1478dfdeb2d030386452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49ec138ce6a4bbc795e1a141542d80a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbbb5cbefe346669eec6862c954d3b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8788c7a2533807c0fec25ed3e3529d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473c6e15b62c53db728d68d10b50353456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd2209649333f5f39f403de4afb9f20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56cd1d87384a0710a89bb947dba79f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332072922fc3a065ce860840fb5f5bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94740b8033d94895b769240a3d54f93b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf38dd2a50a655e67c4513d43040c72461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60ae7b606d7b0dae76e9066cdfc9bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5477c5543fb92fefbc6d9f65e453bef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20567c5c3916cc96d82cbaeb8f153b36464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275baba4ded981bc0e45a2d145b29c3a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a9af322f1bd4d01a5c7072dae675a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac4a9ebb0d60287d4ef57f73cf8209467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277419b7a92d6499dae332b637a91b6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280002b64672d584a53d484d068133f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0a97bb4fb2738748451817f4eb505470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f5ae3ce32c8cc352111d32006c7c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948ee70d1ec56490eddd59c66196803472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c943f6e3eefe4452eb73754fb4b2b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c949a6fb5f0bd8d4d935e0a2c9e646c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304cefba0ee65401f407268e4462dca475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040ef49f93c0525e6904b25c6bc5b96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4089c64b90e516206cbaafb9ada11477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b739683753bfb27eb4a334b0ad00bb4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138a9853ecb2e0bfd0fa3864061809a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a474b6ecfe33f79f60afdd98b3de2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf028003b3fedb9d3b8bc92feadbc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec49cf09bdf3051e93195309e5fe619482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80682dcc176d4299d91c2afd79d8ac3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d5c7645f9aea847876dc1b5d3805b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636784d2eae789855cb6f647c4b2c54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d3f1aa8b8e6d684a23e8a97f9f97b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf84e0e41c3cdbb7b63ab7b879a734487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d786dd7c671caa3b63fd6ce0df7b21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c78652f9a83f1eeeb915db543a75ec4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0b481315da0c50b65ac132e2d6b1dd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f23878dbf8e47d16c456e9442306df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b92de115ead12a45083f38fff661cc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24359effe7226521929017380c623085493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4476c926540292a9726b15a4b021b739494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273733f295e997c041c5d6b3f519879495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6df8370358215689446a32d182ff95496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e64f148cabc5a9d567fd876d479d2b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd8b48522410e2eb4c69e49c2936837498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcb55a61acd657092fea81ae5e1c98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4e858622d741ee9a938af06cfe657e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cefc7f3a56580d66e5d3b9f1299bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fab9e0721266476f0dbed7ad913c60502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bbde9d1c69f1b3799535603c455f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a8e29076b13098258c96dc7757de7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9aec8c8a90d2369bcd3354a779d3fe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4a3f3ea1a88814d0763df1eaa90a7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae4b1887c06e211f1c3b3e250b05f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fa597a6b9e5c84144cee9f0f00ef7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7fbb96227f7ad13b901d8676c57c3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0743cba129d81f93e17f8f1b08d226510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ccb23bdce6fac42f0baa8c2c104d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca382a6aed0f3701134075e4f6c52e2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b982041eadd67677d5eb6bfd68bd9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b919b745d14f893a2d2a6bcf33115a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadb372eb171759afd0426f57a99fda515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41e07cccf8ed9a78f415cd32822b33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621204f974b677a6c2194e59f7b9f35517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d267a2574ea93dcf5b86cd7b2492148518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc867bdf59ea990828e9e34fd87d0687519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc162e8357e5e7374de56263bbc34817520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cde5124ca148e13ffe274e0073537f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce402dcc541bafb5e324889b23f6e532522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d59306c21868173f6b02bffeb601b2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9d35e53719159478b581f8df12ec9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca98294a0fbe864e7c975b870756b5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96609d72b06081b317d7f9d914ccec85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20850f3c85e660b0a05db4b108733ae8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e042ee7cfe3cb116fed5bb48436ef86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99306c184fe4ff37c789f215cd08bde3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6e19c5c337efbab947e0c2bf05e01530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0866873dcf8aae2dbdd2a6dc5065a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68a4e3d0533d36d078fca8216f5c19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0fc319ff0b08db97fa0044357713f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adfe27300a9c58dd10804745a9b917a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08345d4ddcfc449805339813a7fc46b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf704c2ddcfee855e284b357e1d50d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab466afe48fcbbe7a0b94da51662dba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd73fcddcc07b57c75fe44e0e13e2b7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63e19b21e8e718cfe73fdced99929f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bce1c09aa80501e2c389e897992424540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418ca1ece147b9966c294b9f26f8504541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1663c5e7f406108b51c84bb8d4527bc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d29e3863ba36997b961eb03c44a96543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20604bed5a9b9b52becaffa08c964f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba8e7aefe39527e0fa526d62402b2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fafcd6f640857c4c6489a81c3a3d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0261baf484d12fa944010e5954a6064c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c23357f1449b7f0d8cd5fe3191ee24548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0516e7e5d81f430db9a4e0959d7191549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d5fe3bcd1fe46108dc50c7facbc1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c197ca6dd63f0a94464c6c32bdcf0ea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc7a70c32b4d9b2ce812963dd2a4e3e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f854d3236efea06eb4c769e3eeefc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b538fbf592bae2ebff5f713fde29d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c398256679b34239729954fbab53bb5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b630f58bd710fc08886e7d5935bae9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e54cdcdc7203872681b7593a2f03f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e936d1378f034b5bd130a85afac6707558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc42b1c75e4001fe7f292c3ec8a0f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a1c1105c63da95ed3d7149a4f0468560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996b064294cafc9ff0575966f8248e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3279ab594d3f211d9cb2b4aee6ae959562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e4376dab02c3fa549892bf89287b3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47e69a1dd1ae71a97a51967e4bd3fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07795f648cc8e20e8ff5ea8ff32d2c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33395af98be7793dc36fc8394458a33566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde132feac7eb26f3a5ebf07a041872b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd634021b2efae6b8a7206e38d9700af568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60a0804057c192fb6c7ddb2158a3ffa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b76ff96234cdb04ec8ec5bef369075570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d7bc8e545c804af705b2639f18b13571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b7ba3b78f92ebc989493fd4fce9ed572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>