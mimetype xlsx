--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda8aa7f9184411f44775dca0802eec1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b0fb0963e8fe36bf459a6c67850762.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f49ee31e9439565d0a108d49cf278a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19638ebcab4ebd0fe7a51b9b1efffdef4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56dcf7613fbd08d6d5d068aef5ea7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7d27b3d65471125a30f12b0b6afac26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a860d453334352a4cfd0dba57bd8d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327e95dd50e4b47043f7620dfba936f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947242d68f1a9148b7cedbac087281369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e65afa0117a47e01e0bb505d6794f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7aee2ee741cdc9d78df35abe56c27911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2a5ce0d89b8d7fc275ad37e95e77d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47901e311ec02f303c8a8440bd46c7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a9ab26c210533f857a380003fccd014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00572d05a92e009a8d136b1d6f9dde15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975eb46d27d954c15a950d19625051616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc300a67ccef32bce0f74d4a1e8e8a2e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2477154623889451a476eb72006201018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58179fa4d8c0bb14ae6a9283d6b9d9819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53aac93c653db57f35a48015e5ecbe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d1bf308c4c9a4b53d62649dbee85f421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef392f20f8ac2640793d076de9b2f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dff3017a6c48e9784c10840a88050223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6efac671efa1abe3e050ec4d542b7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083712dec99ee7e4a90ddfa0645821e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2502b74dc666ded1e9873ba4ff2d2c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929444f44f486b1a9571a084edc9ee027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287d8d76c18ba1a498dadf7ab1f992f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0de05345e00f286a9a9ed9f743cde29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a3ed9e0fa23e2d366332937967492030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b51f0db28389adc5fc98e208527c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3946952135a3411d1182bc52b7889932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8b36fe6dfbbc8bbf36fb76430c6f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eb7557811fe3ab9eeb2e1aa38ccc0734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e256efb05c04acc0444ccc627f59135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3d449f3c2f9d1072520a5ef75f56d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9ace3e3a16c02d996d0f1b2ec890b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766351b3d48aee901f8a79d1e108a2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17083f1ffa2aeb80fd280f4f41668b8c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a5e70be7932f5a15aaf67cf09262640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d03a2584eb80488c8e14ec63dbff7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36706401b518f4b092e0366e29bb671942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4bb3f5e6560357d91babd095db43943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1832a1bbde3693591d6ee1fdd2363644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f682d86053fb1321eaafbd3008867645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759c0b2205449d1e253c4adc8664b1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd12cee2741c4c782cdab47aff9dbd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea118c3e1bd29351884b4d7c5a7078f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64854e9b74bdc58477c66fa9960302b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929fc7f6911a225a01041997f33a36e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d37660c83cde1adcdc208e00b65b6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff6256ae68dd9a64ec1766da402967352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639317abcc4de32a5e9cf567f2f7f82f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c5097b86888ef3b709b6d34fa0f9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8422df2f0c86a0e60d161031daec5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631a72da3983b0496ea1291504508d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b49666d5995f05e398a51c3fac97f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8f075d4311cafdf02f02e2cd5e01358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5273f076d0f37c0167b27e506ac475c659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c523ad643050f4036713dc5655d5eb160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202f274ccbfe03b9bb0810769d490a761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1e4d09c19f1fbcb5450fc86f2fa8e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddb1f375679866e1aa2caf1464feca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d32fe8b70d8ccc7bcf04b1f8ca6a7f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1a4ff7b01055107b67fc5d3a30cee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6c44eac7966fba9e0178852b0ca6c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e18f8e9652f5505ef3639e1ad1c57267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890368dd5fdde3e5d06c5f1a3749649a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11709cd1323900b1297ce459699b9e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea25dd171bddf0444d4e36a008882870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9aade3d2d7d2817ff146f55e5743471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dec9743a055d36d1c27a1b1002c7d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbad728df93b62285e03a88e505ba773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eaf5ee39e6e5fd5698b80b369821ba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b4b263420c87a96ece30ca7ee6ad875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ec55b73c48dc47007cb57b6b7714276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83871c132580959ae1e5093e87ce0877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98d8541be078bbaea13e1fe7ba190878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28446cd0e7e160bdd96aa1438ca672a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0173161257ae64af155df35e2dd49e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc05ef7a61aa9d748607b83ca377fe681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9c492da2b95c1ebb3f5ecd517c6ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41da27f1721ae75a8c5c0d71dbb3eb183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d018e1cbee75547221e39e499e07284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483d4424b215b6b0e6b58dc9ccc3cc285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392fa4bbc01e9f956758744ba495acc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0e63b441119b568c887fb08ce60ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5789ea52d437b523e243641789b4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4616d25ad3453c022aad83cbfaedad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83251b670308136dba432486f301dbdf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7c41ee2c4104d90b3305c05d2f63d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f8cf655a5b882ed81d21e59b1e5b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ef7e88efc57c859941d2c12e7b23493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007623d665d33ab11a1a7784b40aec694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36aca93c28f0ba0f3583c94f5e6baa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778295a34255d8059fad826ea0b09f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e41681b7a7e7c5981a0cbf5ccf5bd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ef9faab3ea5d4f66c951e6b34739498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec342dc8d3da81c38f36652c61c50c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca7960386e6dc88b23d139b5cf958c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0f8104752e9dddc45c652e1472153101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33523a8bfb681e42ea61d44f10ec8cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c1092a443a9a35d0545a4a6919aa46103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67edda49a405d547619ba00cc55f7302104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bb79ad508a60a10876f1e7f0c9d8e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42d62c1c181f787c0ed90e9e899112106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4a2b322d35ef9a43a5d52c1430705107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9915e71259cd128ef6ec09d13f19d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba051e068dcd80bf1a014eb16fdfb6b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae5b6b6a55d38b6e80c51573c64e97f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3e395c61c9d921b1000c99a95a600111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe2ea73efd2c4d951c4bb5237f0429112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086cf51bacdbaaaaceb9e7486d4edc3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4ff080b0cee8b54ff9a24363ab3c7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d21e550fc1073fa5f9921c0d9adbc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7d055656f48670d941dc37fd15b75116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03b514389b2630ff11f2f016652caf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4cc48993d46abb097cc91e90a97a9a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5a777ac7a641de5be0e4072553563119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dd6f351f383cc4cfd5d7553299437120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103005c54f1f38f68b8ad39ca34f2b34121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da74ef5a3fda0e663d56302f29b9cdc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6b1b9044a66029246312d99d3dc50123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c996723886f4d6c0e48e908e21be4b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafba580a65e27de090236b810ec4c85125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312c092ffa40301f7b61dd77240f75c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc360d2e5aec4d112602894c903b95127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c2dcf08c953324e7d09989bee1b63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930932df162f3b9d1232c6bd8f1a6436129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f43e0d4ca0c1862b4fbb116b7d5c09130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663651b0cd9db5a30d6a9e4a1ad5e2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077506320d5b93565818d76017e116d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ace94ca47d1b0c53107eb178d1629b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a28f066962294e1f26e085765afcfb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f12d3b5ec04e1d553e796b0f53302b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27155521c1734f2784d52627cd875a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bc1f5ba7cdadfc217d81720c86579a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbe8bb301646c660d903487281d77d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c170609b5259e570274b6ac544753139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30fbb9044f17acfea865853f21c181140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858839d12cd2a654b96a915715ef01c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fee08d7e5f720052cfc9f39d2b02c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfedbbd697039d9ed6f9f6e85bf0b5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8707907218def4cf10549ba1b1f77144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a500ad566e745024595720ee8fa7b04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26ff3b74d184fa08951c36c881c2fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943f375b4fc13a0d1c021f2f92c0b195147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86c586d0ec402d37ac972cdceaabfe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df00f597b6b9d0e9afe31b15a1c91a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6849e62f1c75d2ecc941704fec66a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745520642a49e4ccc8f4b24d9fd66897151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409715e8f1540e45739448976648c4e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fc07dc9d18dc08eca0042c274c7de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2084a87f4fcc83b00611b32204c896154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca780a34e3d536bcc0dba97b8e0aa583155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d44461318889e0b543251dcd464c68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9671f5d1a53e37573ccbf15ebaab97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058b68106a1adcc5a3faa73becec94e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4dd9e338619732a1821823b82fe5ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235f74cb87c19a93bab3593236fb05e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48124c3cc9f866bdd21979c75d2cb53e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f778b02da61102f806e677e748cd0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fb0d9cf1e757d3de96255f72476fa163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b37697923f2ddb6bc424efeeee9775164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a617df7ee366de0531487a9798a9e52165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774ab1676a7dc51d34e5c90b666cff6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332865150a04f7d35deedb7b2107046167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea3fb4fb6d8a6bda2518aa3bd9d569168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392a12cd1dcabe490316f81581b214e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612e6ab1bb7381b75cb78f8fa9e0e0c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a79f67113d126d287aec4623c95240171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6e408b28d47fe40dbbb2a9fe74ed6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed1fc11e8becb8eb8b68af37409145173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0dd4e5815645725a7c8a0fbc048d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21664d1622d9c188bcb718cd809d1a47175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49920e03fb68131f46f5227ded941433176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231ecfb9f31c149822831a790eee4e3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bd9a8e965df1693c0c0192146a186178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82e20f6f9f17d67e13f8d6892bb496179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a3acd41439cae1bbf78f2a2b11c89180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddeba0b106d2cc7add863097f481488181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc5719a87a49d1f71960c032531bef1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77d1f4e92c9517949c02def69dcf54183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de60d0aad4b840c68363dcc04795563184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008592203577848a1a57d69523682649185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8345d2d9d11fcda932785ef7f84f1df4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86442208deca1004c64c7a5d8ca087e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131366771fb8a20de7242f2fc263726188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a03b83d25d6e4816c69706c9ceecd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8df69b0a2f93a45ae78eb1f6420ad3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409b9d2f43376c90ef6e7867ba3d091191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2889d40d1c5c77943a739c057dfa4e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d5c80dcc3042babcfbbf78f895523e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd7e9426eb5b8ea105c82f32fc84ac194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33fd9c5e8a535ef0e5dcb68740a506195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56bf39f7ea645d54470b64be92ab73196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b4d8eaf98ab781afff29274863626197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade37cb978dd87299cfd5dfb12deef3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f87195ef1313c6f6b7c3729523a274199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad15e75aab0ba00ecb781a24aba0242a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ca80fb19b6983c50fc5e7f0cfbdb0d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b69ed1e08feeac6eb6ab1a384129ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1b0e1d307348b6b4544790946088c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa8ae90dc2c356d0e2724efced3847a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497b732d5e0cbec7884478fdf3a46a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604822b8cbffdab256583407036f316206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197de5b3aa463aa8d45ff6e7f091b459207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675bc83e7bbb3b44d14d083d303cdae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaaadda666cb5e06a9d6b9df3bb86a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7a359be081c8528666025cb0e678d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c43d440e12e3cf76004202f4a2bcc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc8697aa186bf8bc9523c2b9bee17d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dcfab95655bfc4075bb3adc6dc7f60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36a7efa054522422e96c17397d8be6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d98db067bb3de2b24ed8851dda304215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c84c6f09a3d1ebd402251deb7003a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5463e7912ae1fbcf32ee73853ada2ffe217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1edefe54a8a44b65fd5a4e7f997a7c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0180d56428cf18adb44205a30d41b035219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1a63e5f05a45c2b95625fa837ad7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe81c5d37d04ad093977cc30e4aaae0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a483c2e775308654642f40d83b6751222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99212116ca0d6ee2754a3e5446e14663223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae28e44995d3a7d13aeef5deed2fae9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfef7ca7f46e8c692f7851639335bf225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60f41fc56d15cb06ef47bedff8a9f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d995dba6da4b24e4641cf9d5707405227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802ffd0646032ce72def15d2e953dfc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c5dfd439e73ca16246b2f36951874229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac772409efd0fe191485045a8590723230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322bbd10345f93beedd7ea91df35bd1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae629a6effeeb9243665a49a41f3e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d984947825417faf4b06de32892b80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484af6168b01c9715aa1e49206708e3b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d287ad4a7c6eee6ad5cd357d42fef7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668963b9bd68443d820ef4f0ad6279f7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504032cc6e319e6194d74da73374cda237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5b57ebf549cc276874f6e5cb440e0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db63dc7a087b8487f3bc969bf84be9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf02edee20ca19f3ad185771b5ea05240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd887ae0d4cc53a729e1c635296645241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0da470dc1a732103ea02cd55d518c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b468017042cbbb213031b3804bfcaf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c6fa14cf4826188f57e2c4d79db45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cbbb84db92791cbe89641cd2dbbc6d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39929d4f986eb8581fb918e7fb2d9013246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b009199f05375a98cbca47112e30615247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be200eff3614a29dd8a3345e32b70844248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61782a2c77665a97f20fc86adaa02ef0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790671b3a386d422790699eab6e7ee97250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee921d6ace6aae2eed0e4bacba3e293251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac3e41acd8fd8bc5f47921fadd3c58252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa176052c4af3d60629f16757b89ba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86c8f7b51b5e69c32a0859bfe77fce254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c3517224e9a8a4a6165572c9ca475255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a74068f9c28023fabd52fbcc7f142256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9f1f5347c40e98457ae041b01c679257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee5a88d22f64d18441901c8d5c2578258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e83584f126653e5c776cd09f71fd09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12432ff39bf8ed23b9f4e32b89a3cd5a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1491720e7bae144cb8c4fc3d32ee98261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7fb8bda689b3057f32e92bab72632262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c958ed117b97680525aa54ee21976263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2fa4e2173e01533a2bbcd52d5faa8d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83d8fb2e5ddc4a9fb1152447327d45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa2aeca4f6bdd4ccc2eda7f3b76540266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912507bc8b2c204e49b94d305e7b837267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f3d8b9df46aec2b6da334e3bb36dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ad8b195e08567e8576261a8b75b6a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40145e10f952160f4ed735049c4e9590270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2538975701ea44366d2b52e8f27b5fb271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066cad5480d8703a405baa4d0bbc4d0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258c0b04d86ccf7b390467bfef84c1b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc727c171794a275f59108201e5e4b3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4726edf183276df6adb464f672af55275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe26e4b537846fe74a5334131849bed276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9ce50df12be5d78b58d92192ec9b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a01caa80d1a03ac6380e92ba48b3ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba5016cbd8a1a825c636cd18bf7b70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7451f15ad14b6378a115a41036d258c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4488a65b4918973315b6b9cbc2d08c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9123d61fdb49638070ca8ad882bac23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd688335082b11fda71f9adcf6a4479283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb457df283c5c2e70de17fde664cf44b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccb07676526d2e1175fac32c29f5c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105370855ac887b1d4cc2844b8bd85d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7bfe7faf321b4fa2439ac364377f0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b3f9631cf5d2db1e5bf351b760741288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7f7b2b0ae1bcf50eb8303070086307289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400a8c09584b713b0b606db94d1f8889290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640bfdf06c6198182339a6e94fd5325291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428a7d4fd295c63bffcdbc5d410905e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93e998282ac4e08a780ff0d3682a00293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f10cf25bb7693c89b109381f9a9377294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f7732c5fee4c500b26afe531562b5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de4f126aaa1ad64c5ba4889885c4ea296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd436dcc114e8799eedaac4de1000a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7e96f9f19f582fe331e6d01cf219f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0e2cb4fd6484ba05abe091ebcab62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e94ba494db6bc05f4f310a4ca4a00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6eacf408d0dbfcd608ed93007f6da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da7c026af6bd54509ba39b7e1ed4c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceca981ad8f7051a09f442ca553281a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1368cfb2d20176cd741318aecaf5835304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96f65a3b0b005260605898aeedc316305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83970044617a62fe5762f2b136e6283306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d025b991fbcd762b7317b280b6123f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6698e39dc34628f135cb2fa22f8c9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c39d164580aad5192f9a2fc80162e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6cbec2c41d3768838b8a48100b2b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedc240abb4d85375c136fff5bd70e95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4edae79505793512d8d31d31df5bb0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d46d448cde963f9a0028f29d84fbfe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b230e4720b636cd1147d5990439cb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e2e7cdc9eba791f7c702f4c3a584b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b98e7a9e9d7622212fec6d1e5a4f7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb50a171a5d1ed0b0a738ca387fbdbd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b6591f8ca3653dc169ce44c8657e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8de64fe37b6a7a2a8408d83cc2f74319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4960b8b5d021432e50b5a711de680320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304a2c569d185ce5e9f32c9be7709903321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403498a2735fac7f334ea8ec422119a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe5eb184cd735303559e3e667ed399323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e3578ea97e009e7eb5a2c44a9745a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc940ad0f4d97aa8ec8c10c93a2b9a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addc9dcc8cb4095e96c11744f867acd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f592a04f52cbe1c670d9f9e764a4347327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a1bdc08f393f541815dc4ec8a72dd3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e351503fa8a200ecc6090cec83e70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766b906c53865fd715d9f999058b8de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0ecc0775a019ab6716124030cf2cc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87a2aab60561792141deca940be49a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c81e12d43e3f6fe09f189890520845f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69481e8aa39242621ca7dd1835c5ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba5bf33d59f04fc1c87daf9b9ea2f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb375f8f39e2d8fc1d04784b5f3f57ab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e58b9b55b7ea087f8908a6d6e43c45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdcd3d596e1f5af9c0653fb32eb32c8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4928b422c30a53c30a4611f1e53c3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07033983bf956bdcf2a7010bb5489570340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13242de2baf41fd230bc41be16acda5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e77309e093e30b5e3c051335c536cf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc6442a37614836c6f0f2ebcaa3326343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707ac6b48a68c9d663dfe12d790bbaf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59018ca3916a6ca7be1509380d96b94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741a2f0b60ad0fc68b70d612131bde5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11f991f70094550352f97dce5dd694347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51326dfce14f0beed4e50f6fc617b9c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc0564a7d381a3efac6326462e5ebc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaaef7da78af1b4fe6707f2d6cedc7c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece5733c8c15c3e086b3ed819283fb6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402040bf65d19cd61fe9b2c6620480f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6832def4f5830854325d1c6d8a981c20353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795b7acfef3bb928ff394283babf8bb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c0a09b190f9da2dc6f62b2191febb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741185074256471d8534930111d9f9d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ac88a9f38c4ef795363ee2b6c2e4b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6d903c72e1bce81d67d8d0f8120f0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910eab4dfb4ab481878b914a0edd698e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0b292de7c2c814f31e3cacae23f71360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d8f6ffedd5893fa1ad1a245cb1a61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338dd8401d355344db58100e7863651362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b18d7c04b7e3858e893fe0bf55a2e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc08c82c99f07e9bec9c2dbcc79037b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2096dba0f98b02c4fa89c8c134d8fe365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd596835ca0458f3cc85085a8ab2d47366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcbcb764e585d8805856fc0ffac6a3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d134b9c6810625de0599be889e5ce1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94545b172a891470a772e79128f9c48d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63602c82f5e2716e827c9a1c473fdd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f873a783e75334acd1020f65b0d54371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3d5c2deb935e1c05e1106c57ecb53372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb76bd8f6d808424d3b0586e3f4a5ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2df7139f14582bb77618bb9d79cce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf41a4d7276c78383d4d1862d3bab4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c1c76bdba4188fbc7c9ab36a34986376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c79812f4939b92cfd53dc6df276730377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3a2cfa1853fb733d9ce6578eb09df378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b8df3c124496159b8461d0af609b7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc816e8064bb621538be89c734d10c1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0962c6d49b4b18665db7504400ba33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4114f7ac80d58cfdf9bcc79e45269e3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0d78da753a1ee61e2799163f8ff11383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de240a52c8a0ed23ab03f262e260a5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff4b4417a03a7bb4edadfab34ec015385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d1f0a3cb0a7d34bd55a2292361f74386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0fef745b3c5a9807e7bad0f5cd0504387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1b5921e2719f00b0c0479c34f20c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ecf03a4b7c7556a0b5fbe15d81c6a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b1812a77726d49f952830a3d56d533390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de37a4ecfab4272e96df343ca5d723391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69a3aab44f76443295d4600599b14b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e7481ad4615237921342b0d5701f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a506d97c5c5311dac5a6cca80a31f9c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b672cb46c3719fca10df53c0f2c7f86395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5461d276df1862aeabc626503096836396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd2b4ec19b6e3242ec04f7c7587b7f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760519984c2837823a10a6a9ec930657398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d435f748125d3f45096f36c41a56d0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2560458c445ef236780e0a2ded898400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28654d9b22694d3f3c7fd279339385401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc9ac7656110b1ac5a07429d5babe21402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922aa4b27349c3a17535a0fc4b65b800403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d11d0cee9e4f46b3a4459f1777764404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f89d9a42b6094123e6ca4abd8e630405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e203c35a9f041228d0db1d2a5337f66406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609fef1b59a9c80eca6daf274cee27c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbe2db57037f4d4287a24aeda5c41f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660330e0c69e9e343091b6df10cc8e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee598f97586b8ba57096e3ce87de6d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eac05e141a6e0a6385cdab3f12f00d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abff60add158d1166f5746804e5386b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da522d1b6855e593d4c16c32a9dfdc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d12ae64d6c9247e15aa8b860d41c15414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973583335752a79aba8d8fa6ae73820f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589171b7d35dc1b6d7d754d7bd4231b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3a41f5ecfb5a409fc76da6dccfca1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f471eeb6f6e6d993e98636952ea5320418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f15b6addffe799735a7529d3031238419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e159f8687f0ac6d9e20dece66eb21420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e642acf274436a58b3e0a35adfe47c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a560acf8c646f6afe5860c013e5759d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25fb7775e4fa292e421d2ac33bd408423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6c627a132046c72334219333f29ab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ab27f7168d8864c654101eb706c5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd37b6f1f0d7d05a679a9317e2ca9a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291d82bdc0bd07756d4057a3e291299427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098296b24d179b4616db510d85694472428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc72e24e61b1a0c5f82a1d87bd5caa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b30cafb0fe2fada5cd655574d8f871a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5337e99a8357c94620ce25242404b31f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1717c0768772839580181a49c785e5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cba50b4c2f1895ff25192f964d59b4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9988a9c156a811faf7dc2ea1d9fcfff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d62a1f7074a5300317f40b92a7689435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f555769ec77664e9f5c55290f1c74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164dd67460479f9ac0a3e1a7ece8951a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e234850ae5e5d7c5d3c1311a25fb0c6b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620de92987cf9ae9c2a794746de76394439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8ff223bc8df7fbee780cac2918d94440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1524dbdbe53bb827d0e13245261f62c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613fa2da0e95e2962b6d841533cde0f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2800060ea0983688cff8f8bfa42220ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2cd717596a93075cf72a0c81b0394444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84effba1087380fca1491c690e05a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118d775e857d72be2088151f1cc277d2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf4ffd037136836097931a8824f2d5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d9477bb7b45f219be0234dcfc3191448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8850abed0094c5d259fac83354cd60bb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5503579b7a68a933c232670a6d83b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be8e46ae0fac5ec6dd0f7518e581ed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafa4431de2f1361d5f2d4598e65127452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8cb208a8bebf8527584b4062b7ce2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f690bcbc4a63a4f9ed756208c29f82e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58accb822f9e5c46f325dcc23319c413455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0574100e43bdc8a975680361f0d1176456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b95492b9fc6cd7f5f8390e87b32d6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb289e439ef93370360d21e8105cdf4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846514605cb66ff2363b9093d8749d0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817b82c8b45c861558a8529eb7142de460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294b468a3f551ecf08545f608005d41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860fbbf374b772dad2815247de637ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973decf73dd2c6187276936937d37968463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa716e4f41d7a0191af1c721c655c4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b38faa07ae2efcb51e1405fb735c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743cca860ea175f086d6281f30253263466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264cd6c0b8a028f6392f26fe861c8d02467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ea768c7b7527d25ccc39ccc0c2bc3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f98d881adcfddf4bd473422a89ede8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddfe2b66434dd079586a35d20238b25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad0ebcc681e54f48fe8d74f7c3ab02471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd7eddfbe8efa5a216c5f8824991f8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8ab46611ec9629b8d34473e3af54b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b53fbd2733c335fbd98cc3226d142474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9251c83baa30c33d0c0fc9d7c433f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d208202d2ec56fb1e60ef332312be7d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c532e84b85cc1b51d60573c33d9826477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0b6c1802eb1cea41a73c28228f7fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc728b62207ede2667246c9ace43f54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294e2f9f6305a460d0e4fb823227422480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cd74ac9f502e4644ef39f9b312949b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ef687bbc37b60774bfde5607f5b5d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d638637a7146c5b77fa53c781105b34483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c048d9c2d94c481c444803ebd88b29484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fab024454b11f9e034b89662dc3fb5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7596816ad4269a976030b2569d4f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83254b08e2f2e940e037ee499e6c7e31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674d128c26e9996447202db8ebab794488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d3f1ed06830c212c9d164747cc2be489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d249401f93b801975e52e8d6d39fd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf635eaca407a4e66994a901cde925491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95926a935a7efc00ec13ab6ba7c4f5ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a929a3624ae565b0c237eb2a4e9c996493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f186e4af382b4f7296c95d065e7af54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac9b880412c104d9788f1aeb48973a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad66bbe4b78b1f059ce25918cd07222496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc615c387a2b8e6d27fad2205aa2e4c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b55913d6fbb702ab062e5c5308d3a20498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ddf24b0f29c91c2c47c2c6b3c1a8b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392ad491723436c8425a4587569173a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509270ab630142795e7ebaba12c854f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e3dc9e515f80be0b24bc20b9c6f97502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756d61ba09024f7c3d3d6aa0ae9a521503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7df42ef07f84c1196dce6bd457dccc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a8684e31251fcedd9796937f8ff23b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdaebcc069a0e16047f89d954c91a76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a4574826d9d7f08395840d6eb14b89507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60623752ebe5d6609d20853c3434372d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae3e0597679f5d646d4ff51596fad9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2aa9bfe2a1a6a332a20bc0c77fb61510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc695a50a8a40590934a1f091b9870511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23399f8762dd18f5879ad8acf6250513512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1de204e183abd37f8b3c5f718cc5c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2a1db3a19ec7724e4c1a7a79f3854514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d88e01a2a8f3a6a353379a91b41f77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11cd385423f617ddf4130b544c741a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429fd7a5146e7ab6ff2a42037aa454e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491967b058d7c6a057be81df7f249bd1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d442af6d7d553415899f9314c0bbad519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9089a297c1abfeb53760d03c5828a35520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4b3275c47ea17a0a65e79f683cc90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f2efa93c5c528a6b0c967792bba73522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603ccafcbe6d2e865f94ce6636e12d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89745d6e0f222c860f4eb0cefceacd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8651e48be69830df8adb4394ba461d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd0690307257f84d5ece3777da18637526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed962ad934c85589086fd2646068312527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649514d2e5acd179d7c708f8f420f37528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fcf2f8de14cc1bd6d08a5fe708e1b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea91064f18695b21e81190269c4228530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58913529f64b4dbf09f39274935da9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da279383fcee046bd5bb010f01d5a1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28648d560a131607cc8b5e37d1b35651533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5851bd6f1da9db5fb9cf314df3893e98534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67935aaac504690434398b3d6c3ade6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb5ac69e49c4bb6fe54c979c0e29fc4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9185f0c188d5f5c27c96adcad2cf158537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dbae0f32211252530395af35fdb37538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59554125ce0efd2b87a2e52a458e56df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985a070431421229838db1a7cd0b441c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde13cf21ae1cca26db54cd13bfe804b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919309b2ef64367c5edf62b6b5b8071a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f86a017db404c6c792ac686bfeec4a8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9254d351d82703a210440d9d411e4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da70ea5ca0bf95444eb26ca767d912545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481c55dfae6c6e24b72d5d4e351e324546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4e1cd797b0c1f6477d1e8ff5a18e9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f371005c778402ab77e10a766f5a5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfe54fbcfe3d41c5d7d1ab30be3bcf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9088b5aa93dc6affaee6bb1261302ae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5a4c546ad3e7ca8effd363e0c172c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb318a80867355f27fcb0ceed77d285c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff63296a631ddff2c0393f276af01dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a1ebe8ceb62559b269ded45b678e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde83261b5a750bec6c3d879d7afcc3e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d3bcf270e3b95943aeac137816114556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89430955d104477b00f56165720c10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0923daa7e1a227ceab34ae997e6bdc5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68478825ba127212b70d84ae0c24892559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6fa59b8cd8bbc6e35ddd0531a3033560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38860e51bd794e00070f7d45b36a4f21561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1e41eb0028e92cf43229f6f7535e1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee26df0553c4bceaa548e5cc4412ebf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff682d6673f9926254eff95a3efb620564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c17478b17a6062cd3bb8f72acccd7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bc83a56f3b861b77683dcad9b000c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9eb7d27388f882f2768f22057fac7e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff8802256aa7ed526bd56a1566d4c9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc7200102a038f928675696d12a3f8b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705fa3c5d2c1078b07d768bde4f3336570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecc5b33145239071630233d7cbf024571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f00649e517741fd523d88bdbe573d0572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76f964562994ea2b1c73f7f304fe301.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c042085537e2b25ba0f046e998880012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9df79bc1147d4c4885628992763853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3dc443b1cdd6088a2e3ac31aad4494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edadd72b18075ace1ff14df6469ac45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1657e0da54ea4f067b85fab9dec3f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf7c4e9d5709d927a5a76a13e0d6b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b21009566b86f86b2055d74b2f0318.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf27f33187aeaf1fed6a840746c0a009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870076c221121b1657a2661792baf9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde163ffa7269b2e4dd526ca72c915f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edce790ef9475ebee9737cc56c983312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdd94f4aaa6560cd80956437c1a2e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba8d7c2634a8058b6e140263af7d2c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4017eb6719a656c1b4c25ce278f5ac715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c50e4b9f9f72fc74e13442f211cd6916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396f1710124369f385999aecb9aead417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1f7683708d01d47306eb96ed78d3618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9c6fe811bd42ba43d9f892c653b0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cd6e447cc33fefcab533b5046004e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf19d2c2600880fc9537b4cfb65f9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9b91b6b783d85448e37eb6dfbcec222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8294a5ef5ac4f0d704b1bfd50e0ffbae23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e1b1ada578be32347440c6a7591f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34453efd2a591351dac69628bf3da925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f58b50b4c084a1ee72db0f00c531ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e809fe71df875797c66526520de1eff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c5c25dc43c17019e20dbcb1bdd52a428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99277d4eb209503ed42db7c77c6a2fa229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113059eb410f00488f36df3013f94dff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac015870a4812a0a15b7053c5004e0e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a577492e822d42c1021add9200636a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8be75268eecc14f54ae1110e10a4c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e2cfef021e65508a9fdd08f74059334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e1e172f37a6a251ea0919239e57c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a521440901faa3d9c131d87e14704136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9b4f970ec13c10e2da685f9c21ea237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07794a98d6e5e58276b27425f3855bd338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea22ebed7e99fa39d530bcc80e7b5e139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0935fec7559020181664e34f419d07ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e9dbe73f74a33f8eed92ea113e0f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c7a2712747361094eaad5494eca8b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcefbc021d5aa5eb29be79d2b9b5e643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cd9aaa14cad4a83e525dd095cbdff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956228e729071701b87bee30fff80cd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148a51cbb22ae8da82df719ff46932546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c88490c7f3922ff2d3784b40a2c2c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf07b5046b0cd3229a42af42c9d33248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5c9f0c503e46fd787a2c12aab80d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176efa24d2b4dc0419257e42bd6791850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df431419f5cc74d3685a336fc5c8b7651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee439254e4973aff073030484a1896d652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4adf906b87764e841a86039190363ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425776ae118d99c041150e008964765254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e619c2c0b5fb06523a234158eb34c9755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0734b5c32efccd62f86e3238b02461656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493b84f6cb17c5b3a53911d911e856057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdaf22f841a81035bb213fe685072d058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f75f89cf911ee1f6132e24239ddfda59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfa6b955f9eee0c4efd40ab156531860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c24e7e575efbb57355c0fee9d14e4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2768e0a9e536e4fedee15375c5a7662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962e24ff6f0561a514df0b88f1bdf7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dbcfa5506c1be603a5b67ce594540964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545930fe47af84f8eb9ad79fa8e721065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c761e3fb7bd840b757fba64f1ec16f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddade19a9f89366a899731649307dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80310ae5f5eabaa35b73931615b613a068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a912d65b6021a90e5032fe8ee0b9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5add66327a397bee5722eb2ab80e3e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ee846dc82b624c01b34ce70a98de271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c2972e9a6680edd245a93af68a79c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f818a5a205496958c34688a5ff6f173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909e361e4dff1349b91f7311078355f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0c41be6c6e168530f8aa09c97668b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998086d87999d7a1da10c467a37acd776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09290ad7c52b17a1998978dfb62b83d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64d0b8244ad9ffdad722df992bd3df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995debbf3a5da53a9cb204157a112a1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e880aeeccea178570394e4daa828480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3aad510148c0e4292cdb212cc57ba81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a80d23a5db228fa2a46250e21742b5282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7defce444b6e94e61e30ab8165ac5f3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ec7120a74af125d1e3db9379a6a6a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a759d17378d1b3809b3b33b374ebb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b7a8b992dc567da781e5eb29dd76286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3309b89005f5d58333b3e03719bea56a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798d0829d0cbfd0f2e2958030e5fa4a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819e1dfd65801467b40cc8538357b6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6745e15b4e4a04bda66bf985e4db7390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b74a25fd4e339ff5d379b4997bc2c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c615f42764e601e3285842e7422c992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d8dc0e6e555209d5ac6630426cf8293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444026aa744cd7ed52e5583b2b5d20e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3211344a3c5b37f113e7de97a19cd495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d665d951b58ce6e55f5ac24fad57a4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50548fffb249b9a4936e0a9f6a9aacfb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0f512256d055b07202ff741b173d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df7b85d72df96de1815670af3136f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518e1806c01025dfadc3f34b507d2a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2b2802139e92acd2c1141956e79aa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d533e4c81ba1390070d55bd1f7ef084102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72de8c1cdabc88f80c5a205689039a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73ce27213344278ca9f4b6ef6ea5b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286dd4463e7fcb6d3ca84e38b680bec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13575fbc97e2b3e3814dc6dc9c6eab25106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4cf701fdc5acce23c0f9e90ffc84bc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03a1e7b72ca0ae2a2697c150b8b9fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b951cd39c71dde67f7948df50734497109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe69f33c902af4caecda23e7ce352a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4896f4e88c9c03465f73e5a95e5241b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd1c388cb5cc553c5e32c652db44a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f654b3e9d274415db42dd75a4ae65113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a517fd7f96128f723b65f6202206340114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627ad3e1dbbbc3f41fba85f812eb460115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce1796471da17c1e51a62f76d28eb0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b10c983afc409cd565f1e7350b124117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598956cb1219d3d1a5dff5643d9c807e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f75a3f56d4a193c51d6bb4da02ab0e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328073a885b14f73a26835c65004b99120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47265c6d6b755e018216f2826d31e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1ece1cfb19ec480e97dce7c37b35b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5ec6ad296097e89dc55c5ba454daf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9351fe214eba90ea495c30a790260a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c81095088069b4a3eb77470d5cf61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8baf0894d60b61bea8bb1dff17aa811126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b0d24662d44cbcd42efd503c6d4b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ea3e97d1339b51a677a11948d17c07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e2da42a7b15d4857eb405f15f3f3c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfefc6f5345cedeac507ca32f592eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dccbfe413966326cb1a93345f8820a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0947a17a00ddc86aa39d60a0881cf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b5a086cb88871526e9d5b9055673a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73920aff8315901ef99bffda743efbb7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeac0d1f7255a33cd4c5e2a7143e7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fece1a39619e2fb4e9a83b599e52ef4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323d1a411e0ac97cefddbb45b9895f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e866797737b980eb0c5230d85533d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d133515b91096d46f3f18480f71f6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49546878e6c29fd32750d2d06b984bcd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae697fd7457363e0531901a662fa0d9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe41d3539721d0688b961e30cd2082142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eb2a8b2e9c96c827b7a7376e15ddeb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f0c432ecf08d2eca9e4e141299bc7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba577f9bcc8ef25299ae2ea797d3556f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd1bcdf2c0652f3726e1a2b1cb50e0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966047b6adefd8e1702c605b52f848b0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2587c866503a9cdfa01f76eac8b0518148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0678c8bad190c6d7782439d5b10a8e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672271930a66a5e791d6a14ea426135c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa149e2aca095922e61eb3628c569f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb928099e8bff6255543b522ae375f9b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fbf139b7bb634074e1a317f9f0a6c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9551c3fb626684ed30fdc26586d6d0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563a5f6837efdbc7347dfe29644cac8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73496fac344b71f0babdfa1b0b8235cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339d162c79e204385eb368e460ab0063157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce2e3f9c7246de2194120b24ba6a9d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611009b4eb5fcd11d20d9f2fb51a4b2a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb1b8abff50e891fd2e435e20fbe08160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a1025092ba1f74b5ea16c66cabcea161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460887082389ab1c3013dd39f21bf81b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07a467fb7137b266601ec3fb86d124163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6beb2e63e7eab027ac381464107b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725bfee892e8c695f5c2993dcad77a8c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c843489e251859dddb470a8b9a1ac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be0222acd40b6e18dd82acaa593e7c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baa2f037adc59bf958d6cc0ba3fd33e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73e482a077c2be4eb6eaed4147329d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54590b2616a15ddd31520522fdd77147170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75ea65494e5daea7e550dd82893281171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b1323e19d295d7fe70033eeca150d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc4061ca3e86df605a050a959567325173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc68fb2a0d4f0245b2560e9eb783d8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ef8bdd809fb01db1351b02a666074175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c811fbce0697631250f9a4566351ad3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb25c05c9e86668891f3638f794385177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a910c420ec7ea1e84c16c6ffb17b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4afb7d8161ed87e4774c1e37d39c65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c126f33f1ff24471fa91672589c52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601ec2a4d931f190f8742bbc9a7fcb3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41709092aa5381bead12f01f08bfd30182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f300e4a4f03c71d4c272c5076d490183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0873fdb02bb9aa63fb62402a42fdf7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d47ef1f816aba05897289cf89c744185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f69077e1b4c3d5a44d9dc796898004186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe84d18d8b3e33bc1e0f946fbc40577187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da63e81e5216e731d23be77a10e520188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48267609c7d0e15137a85c64c9d73123189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a72ec1b1d0e504237d94968be35889190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fe78bddfe325f257b13d21f033b1b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad32af655236c04b83798e342eb139c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce7506944c62a11e114b4e49a468eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35c2cba6ca8e0282148d6e5db42c868194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208f9b25ec5b4d348257a9c091cc764195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7b6d3880a62149f87923406ec0506196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b171bddab7a8bf76acd468a1abf2889d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed42b0ea64029a02e3c79f56099ef3e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639eaeff009c320967362ad1cd5a7a65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac85613cc603633fa6648fcb60a0071200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a68dc77194cbb08d57f64d90617a4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd396bc2eaccc8e626e3c666a8fe97a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d06300caf425a94dad7dc8bfdc881203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd459e1a5508a9a4cd14d6e632900f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8279f98070fc26269c9dc675f28a80205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dba068c6b3d8ef0c0fe49f489239ad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490a3422e666ced620f58e904fb1b86207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cec453b6b1872bbf575bb64c0154e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6ac4112cd353787c18562382c5b1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca50085c689c2aaa1d8cd3157c20c14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee301dbfca70cb508d74d447a1fc443d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb98d01e1cd5a93e9e6baa9ab02db07b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631599054abe940386df736d2b2cb672213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f2f4a2095269087f9fae004cf86f67214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d15f3e6f287911a04efdc1abb75795215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7de48bf2d670aa59e8a0fcd806a52216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeed513ad842d960802a4405eac56d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499864f656d7b3c0dd0cf193651e5dce218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71091d5db1d86c7885aa73e0af28264219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fceebd877ef89e25bcaa671c25fc4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615d8e9ea9d355b18148cf249658e60221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d296f6a632579c92ad503caf2c23d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7778d1c366d7f95b210439c9b80348e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e0c8187a1f035f1aa6f200badd702224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e209c6d7ae63e4ae59c89b9923c6f51225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ff04df3b198a153cf7118c56cecdb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f8657fdda4e910d56869cd38b14a1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b688e90cc58511a790db496aedabe3e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d4ffef14886cf07c953eb782e65f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811d6a65b01e8942cd23d7400599503230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04285cb625dcc03ea5b61a2f0986fcac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855a5dddde92c4bd47923339f6d5b5d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e41f7a6adf6f43d1cfd78fe6c34ea1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7363f8dbe494de3d9fd432419541a956234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f8bdf289f6651d011dab26de04250235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbb310b875a09bb905a6b36e64c905236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff6ac72c0cf0ebe48e442a75a52fc3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f231aa53c767c829000fee166d6122238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e27b450b61c470f32e302c36ab63c2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a305e0f05c5cc74a36687983cb40c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6fc1ed5812a45741efea9a27ba013241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ace35d4a90c3bb16511b69eed8b816242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073150aff2f369a1d56c590a9bbf784243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db61c4f00f815e9705a974af0c10105244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e7d5a05a3d40ce12dd2c5b4d10ae3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a038675a84fabe68af00685666dbf7a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fa4626aed6f57489f4b2fcf6ea6a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19b9ee7a330f526f57a3a853e860de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bff10f0cc8efd23333a5c037a4bf0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577d3b82791d6a8db36ce9ed345da90250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc65be90f29a085c9deaf226aaf6357251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5bb6a4420eeff9bf8e1a9cc98e8c3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfc42775c3421591d381cfc79d762f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09e28120077f1b600e094592b088d57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a72f3cb962091f32d6bcaac052f4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808a9cc51641a322ca68781a570a25b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7b907ce061a56065c378c6fc87780257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8ceb9258c517365c716e62e584a79258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7767e85b6626068845d9f8d129518b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf081517d84109ca9696afc4e77111260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed291e8e9cb8a2d1e8c40e61b674c2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a8fe7aaeae8835980ba50a57fc71d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12129e96d4ed7ca7ce5e52ed246277f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc021db4e73b37f1a45df9b842e32d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a57fd7b310870b56b8fdc016a57df0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af8982b8a2707d059b1863ea8165f0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee4d1f90301633f84fe59d08f00d99267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4994ea94231441388f0203d04277d57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb53c0becb7552942f21c7de66dcb2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7837e306c2a807b25dc60f5e58d33f9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6af08bd59e9b4be87e498a334a882271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306e7bbff43564e610ab175901ce482272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ded8fcc3299e5ebac86eaa2d7a0d54273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa291d1f2bdf78f7e9b0ca5e80ad3fd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12107db518ead96b7dae5bdd7783c58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30d930ba280e01c5de2d4f7893639d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aec03c4129c851de2c464be4822119277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c00d93d8e6d5e75f2a2f00679fdfa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a63fef98250fb3c28fecccf7cbc6ef279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c9e19822ea9e9c690cd2dfb5518aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259772b6fcff0d87b9ea0af5abdebb8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec59b698e3dde21d9d711a34df0d9b0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d1b17f1cc5c4374d79791fb8cb007283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68ab707212b2657ecd07cd0c17326e0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b2470b95584565665a13ccca9ae56285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3998de9994aafe173a4a7fee553e66a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bbfd79f14bcae6b475653c5cbfb6f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a65cde60626649dc13c0b2c32e611288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808201a9d8d37d582d40d0264de4146289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d676b8bbdff38acd528f7238bb8b169290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a356ee388a2c580339bf0308a662707291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166fd9595e4a6f595da7463d4098eb2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa842dd93bbb4b2575b8613bca258ab4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ada30e1508bd1899b3bb2a879af1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c1cc93ad9dd38600c3339b44a0d17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cc784c2fe8b288b0c22a1a4c7be167296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa320210a8f39d57a0e13d2d2c5e702297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e3ca5870165d04930706f4935b6ca298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c4b0725caf351ae2810dae65676b7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12934ebfa7ceb46ea44007ba14ced57300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aeb52c79fcdff0544b92836539050301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff6848c53719f72f74c2ae6cc1e4fb1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a86a22054194be61bb40a840a8d68303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c7e2de4b810610e4bc388aed60daa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812ed42d1e47620f800e6a3287e57b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288a3918c0cb0a28fbee57e70b4a757306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0109728853eaa0eed0e768a6d1f509307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dbcb6a04ece47aea04faccc5dcaa6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1458e01ac2555e4ac9eb3eeeca73b089309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420384fed116fbae2bd59892052d057e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de07daa6ea9614ad0126356beba53fd8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd36162a75c37a355c683dfa00994dc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c2ee06e2b57b58a4842c904d930bbf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35436d05b99e6fc8301460bc1de360f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f005b1ba2f86f91d449e6661d33d747315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e199e84aa734fc73c8534d0d9f94b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3da30efc362d13f283b793e152c20317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb11e8f7d43f3e7e451de3e5e7f5c56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a60a76a3fea92d4259f5af0066fd47319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c7beb99d73a9151b6bf6dc7e5e90f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49030a14859b72a039f097a2e73e64321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e1531900ff796c24793b0a5bc1538322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31702fa03d61831f7bb7343810317ae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd72132f56967e94a6025d209d1b73a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d25f300287056538b4397bdf28fd0c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9618cd73fa2a50b3dbf62a40cee66326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985560dab0e7daf3e4dc30c221d0af7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d176d87711500d368ed1f72a3a959328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71c42aa4b708305eb68674e4f28d15d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed278ffd73924b15c83968fe55446c4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dcbcdf4d94a37a12c902e80842898331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f77d9a10f34cc64f196db8e8ba8fe5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8110ac47e3f6187c9183e9dadbf5eae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071610c24f1f517467bf1fd5ffa8a946334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904ae057bb4911c5461c09d826332de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77225f192e3e7a3445c501bbce4a8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd80a58378ddc147696c6a3e8311c4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a634fc32d720d31ecf74a0e236352626338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745db3deba698342c0a35da8621ca65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e92135273b89c87ca0715e1b46a20340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae299b876dba6842acfa71e2c61ddb1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecffebd9b6653f7e14d10e0d93d7ee1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfde465220c0c1efc2e6e0b6700513e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8f70ac3aab1ff74e470d6c1bad3a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f14197876362b52ea5746b43d0758345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177616ae98e5e17bf7993ac3a12dd33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012453f49676fd075f53c5c270383f8b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ee812f874a2c11acacac368f62a2a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb0418b464eff13d8d5498048bd2cd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e93f354c3523ecce6a63193b18238350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee6a984668ff6943878fa1fffe71a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e30810ee37bd14062c1c4a785c42ea352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6f8a327c78636f5f0d3d7a553dda0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13efd3b0cb32a25a34c275f6175cfe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7169636a9b53e9bb78e698c5362737355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bd2e5b50552442ff41931fca63322356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5294868aa2c58530c768412fde6f9f7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaafc997b8f011f3c7badc1bb8646a7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b0e9b77d7ff73fe7094e412d28539359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742a7523554c22e07d5c427259efdda360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec43424d7a792dbb098ce05542b072361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456be346dee7f37411f188278a0f6572362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfa3926a607b72d0f4c7178287bad3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4210a0478b6939f57b57d2b4dcded2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f940a4ee7462160f7a085aca85811365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c30fe52d3d9c6fd6a4859a58f8dca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef0a319962eaed52e24fe455aa1f74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ee6266a4d232d9c46da843767572a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f41e622d2f5c0773d71136ee59ef7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a306f39936cc2be419b374dbf52e4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7f38f5a99157503135402fd9f9789371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65a5066427f020578a601dfb92a94c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ee6849d85cd59a66a7c60782881e0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c60038afe4949eb2cfbcaeacbd9df3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082f91e2a111d09244624df42f13333375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3d9a63159c83eda88e59242c89bd4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdcd7d966e6ae86e1b7b277d684e9b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3a690a67d25922ed4e49e3ba9284a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42764af4b34b981e136711c9c1270f45379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc7e79978639da51ed75005241c7de380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f31bb7883fd55f505310a7576abca03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d793d4db5014bd9a2d84236ec4cd3ed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc53e049f1abeb300bae926134d45286383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5534e2f28a5f21eb88a8ebf38f67cea9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b253250a6e706157a55c6ef447b4f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c2612d6a60b314a8bf4b642f695ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980da71919362fd58d74e606a6d0fb57387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e19d010c28e079714ec503e875c912388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdc95921f00146c504c5261da32a5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a28fa2dfd2c07d11bb07b6819e49ca390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9150785ace2551e34431dc8dedb2b02391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe2305e3f76f825448172ae771cefe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2215d0d91871359bb23ffb8066c20f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8a917bf0824a70026d6f39b6359d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d480eea706138c7aa64b61984c996395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0452cb3a540010c5dd09e206f6ba319a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ceb1a7ac98acd383122fb6ad23214397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cda15eca75378b4b90a593842812dc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc866e975941750f41b39ce9abd2486399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b12fd38d8057dd0c5991e51727c920400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6058a16a2fa251fb46dec8c173063281401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fad630356ed0b203ee4aae6ef51132402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68ae67d0a86bcf0bbb9e8b4f7a9f0b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12d4027044cb3ff50575586e94689d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e24da73580cc6173c2392f7654389d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69d0b42c837ca0de3e1544b9e784d7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f426efe19918573fa27f9b76afdf40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7923ba803bb701b73b100c2787f964d6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc73955d2f502c84e24354e00358f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f678325c5635a1f142867130c2df28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8951aeaaf03c11f99bebe2bddf078411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531bf3a75b66b8869b89d235ce5ab045412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f537cc53a4df1fb1136e8dd2931cf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0ba56844a395c6c36e432ab7d5bc1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351da625fada2f0e668ec1de3648ee9a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e841b487fec28b5bfbb3442b0c76fca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d5f5ea128ba0e1969842905976f16c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b9b79e9666080140b94488517958f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4185b144579898055f70dbdcd04e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f759e51203dd73e66a8a787d86cf23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937207f335e0acd11816e261e4a3abfd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27823568b225e936ac8293637a1b9fea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1295902f6e8d5145277d618ef788319423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408ffa083f86bbadad0f8ee2d695aa38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7775118b72278c0449378ea46d9b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809cd1d661136c9970ead69a5af8023f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acd8e61188a9d99bc61d12b82d363d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e98f85691fc958b677f6749e1199a2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed7f131b8818df740713c80c469f5c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c97f143e1e771fa1a47caa84318b63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc098f769115fd3af46266646236921431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220baa64ba86dee56918d1e2c5a3efd5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078ae0c7ccdc707cb2b92ee927b8eb2a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c56ee5adfb4b91cd1ebaec28a6503434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2266ef728f446800276db7b81ac31435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca32b24c6cf3c470e58608b0cf89d5c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419fd29432a43883dabf8eb0992823b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284443444edd08b4109950c13f72dee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b37998a082c2a7c21fecd31e053e8b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014a4ebd2d4d9b006892146a0a6ca376440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63984712b66f2b0c770fdc3f97752cae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555626da86e6f43004b7613039e08d37442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9a38d1f014d33dfe21c939b07ee5b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2006560db6cf7bb699918c79c08a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145074375ab340c3e3228de3aca846b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2444238b4a639ce640be7f96d4c10c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda024270b9942758e8521dc87e8e41e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125736cd7b02a2af957c38aa04d8f9d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce12eab08ec62d2d192695852791005449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802c8bafb0c9466b2b5462f1885ea3b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e41a4fa6a383ca14d3ff4febc2181451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca43a23efb6f71039e0ce29c1ef0c8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb26d19379c1cf0f7ce3dc92f0a6ac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24bf244ae936fe37cfa14676301cce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7b10de401d520df6fcde8049ece9a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c438d15ec11463200478821779cffc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b8e335a1d3d570200ab7c9e34b294457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26492aeb79f9756e55e56f0d4ddcdd2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e9b27c274cc650fca5780a74f9204459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4134ba084c0fdec777a72d6579ff5e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c4b0756709d08d5fb6f328fc568f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164f8fa6d0817cc8b55740451be9f53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6806e3508faaee22c0a5cdc665a2e72c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29da5dd2b690416035d6df9aa28cb4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb031c5fcab4b21759f4761d83365ac1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839e003d4f469ca9fe4b0d475265c48466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99383983fc4c67f9a6a761909f7ebd80467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaba603b77f8badd7c05989d44b481468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb1c37b331ccb268d1d8861a157d77469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d2361e97e703d2c97eae967c27b0a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff676636a321f9e1c419190498a47849471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f77622f13d3629195b2170995b7c2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c93b5605467952eb484dc2f0bbc028473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2a9d776b9a3e091f3341819d36b46474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe2e34c6981c9f4472d43209db8666475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81423064a7bf486c0e6d5ca6d98c0c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d398c5f78894069ad6128a862d569c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed18a5d412fa6fec95e95ca89cddef78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e4cb974cb1e0758d343ae4ff84d6a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88edeba304ff8b8f3a1be0d141b577480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58df6d5af4916036d481578cd5edb803481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c44d695bcdeab922794a04bc8cefbb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae943f5c6888076a15f8ebe22bccf2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114395e9366e0a9814da59b9744d3c20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502e8c09884a4a85fb54a8e21408652485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd3bba4314ecd023caba60efbd7da9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532bd6523e74149d28b34949951789f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92510568e4bff0951957ac54c2d43b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b50fc694fd68b8601da9aaa260c4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea2c89719f750ecc96f85d06efb12d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a4201e751e12c01f46ceb3f6c12b11491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a6b95421838b0e5476a6cfca3262e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f76db3ccac0cd06808d7be59e9b547493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a58ade989bf2eaadc1cf9b9c69da24494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0398baa41b7eee0c35668e194ca76495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523582f21378fafe544c020b04432c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a178ec712d50e56bb6128ebd697d8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3e5665f007abe0d222d9881374b1e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343442a40f2db20019538c5c4a5d735499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ac5ef2ab5d38599d570ff2a559a3c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de550cb47c11af1a6cd6490be82dd860501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6ae1fccb768b66546006f5a987126502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7dcf659c3c629c790688bf398bd7a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83148dfffc9902fe02f0e76ffe055567504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c64c7b7f37fe1ff99b95212380b19505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3692386e58b7690e12feb051024acd4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1940f69834c430db9743a519bb65da507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e1a3ea60e93f358321f64c8bf1b0fb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257206766de15495eb8ae4e0bcd20e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff88628b260227118a9a8c3fb0f32bd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b98b7fba710d5eb59740b994194503511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b972b4b32bb8fa1faddadf5902aaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03effbc811db3ee9dac4a56260d42d50513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c6cf8d2944b37128f78577475cb5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae41a22533254e08265c8b61649c4d14515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dab61fee4e7e5690dc690124cf43b1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b7744d05de001727e2c3f67c45971517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b6a2e93da90838c0f45be7409c95bd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7868ec45e059b23d4ebc85807732a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbb4ec405b7e5eba654a9f926e045a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22fc487b71f2818870267dd36d85b7d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0400bb8f48877109bf9dc5f698b046522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b08e5d7a270d324dcf48c58dda1956523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279e7ef42e4c50bd9436ba6287244df524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047861100536122aa099be73a5c4356525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbd383de955a77cbc5990c123dcc7b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55acf5e178598c3f1437ede0bb952289527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460399fceb806dd44c1640aa88eeeeb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67887b9c02f15550c907c1772dd39c0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed87b93c30001148fce8b6c7be9858530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd2a70d6b6b7bb66307d70a70b2611531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb743092cb78174189fe03a66795bc7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab134238575b3b561a5d0ff1afd7a22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3ab53fc49f41403a11dd173fc0f87534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb7028b7acbc5f0ba9e6c6bce01c88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f2df9174e6f7c9f54d0e9ad288ad5e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4dfe727f665e43bd941bcb4c7330f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa0f8c0f88adff6f6a7e9c4157accf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562f6e9d06b4c561cad6a022955aaf3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21be98855c29e4bddb4c3cba742077540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ba2189e211ba503ca5ae7eec92d83541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bef2ee754a738a1a84312e3aaf9fd1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dbf918428b324e449c779983e2dd1d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4aacca7e355ec4db52121c9557b17f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678870c00aaf04256932fb9a6bc486c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafef4c78f6d884aa64c74310d74e4e8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f25ed019409ea7d03c7595eb766844547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf41cf70c35bdd1d5db93c71b5a5d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29a378d07c795fcde5fb7efde1a5a2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72029fc54ad79769abcf6fc9ed5a16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa764b7d4571a7908104db815d6ebe78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a14bc6104a77c8e350a2eb4c92717552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27088c1cc3fda7ed92e11b8d8adae86a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57c1e4143bb78a41eadaaf6307bb71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1709ed0ef165043a4af5eb4afbb137555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a1410e6b2ddd351af56421fee1580556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd140a666e26923ce087ec171412395557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ec596cd8d789366cb4a2bfe25fe699558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55932efaa2d67a44b822d6bd4988097d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c2a3ef42128e270bb742eede485a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409efce7574dfd2e9d748f53c24ef2cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741568df6078c74e3aa8a35ff9170a84562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66756092c4d8f841d52704410b212246563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5398cfe594238a0bcd8a584cf6e02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627966413f0bef4454070cf6fcb4876565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda34469260e84f47b4caf4a9dfc0ede566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266561c01b0ff63829ce7507618e886567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a030dbc34b22e87db4c4b981b0a69568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a32827a0b8968a5e7d2256f90cab22569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b05871b2aef8ac79d7965fc7cbbeb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3529a5178c8dfec36132bd8190b30ea571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5549fc5e9e1fdc10398253d02cc02f4572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>