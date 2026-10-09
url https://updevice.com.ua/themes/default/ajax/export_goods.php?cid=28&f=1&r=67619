--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e0e2afc41cbb76351609e511907551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2e028fbbd5547f239352bbcef5cef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de488fe30fd593526384a5db512c0fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f781076cc488ccee88a8268cc812e24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0778650e3309863df6338d5c3af30a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cf0a7d5daabad9dd1f8d5651204a46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7f02a79bbde3d00f1e2eef0a528d87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd2dc6415e12ef650f9f2b26c7e0ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03b03bae5d601219af5171bae90fc69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f8bce39213d8039b7ef5001113c8d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b24a6047a2f96544a62ad4d997dd411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f16d8c1a36f61e73af57becaaa64912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d709169aba2092f76f9f0a9fa0f46b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f3699880ebddbbb9b4ccf2773b1dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af700750ad0435e5b56a50524ccd8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400452dd01804a43fb49ff05773f31c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665287dd4df3680e11164b365a1ad5f517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4922c08c4fe02af3d345389a69ffeb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a21cd237b1657a5f9e479ca0ecf4519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5665a9872d6f8f85c52fb310ee01dd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562a5689337555eaeef79393696c21621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2b1f0343accb3928042a814535eaf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63184e00dc8bb9c8ac2ec28f05d809c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462cf0150526fe64b706cbfe5f091e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e9934ebe49fb22aa427c99098aa2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dcb6f48149c1415a9043dc2a7736026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f025a78dd1c38189505d8876ffb2e5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d27634ee6b921a9d75110002df99e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c684fe1183f15e24f3b2307b6c5f4329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a391ff583f7ddea03f6a8631eee70330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d23f0ac7113be825d87f61b3b5273531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c0d31542af5d2b085a694643137af732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e53dab7b643867263a2c7f6ee5be1633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2a2c975a24e16c48c25a71da0e8a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48331462af53186e001b849452710635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80b8e93b4dbcb70d3bc8ba39cace85f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d4fd649615b0bad3a26551c35d5ce37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b87c690dd3c870ccd6ff86776d45838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4718e82d960ab8a674623b752c25ba339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b368a7892d65def90423694319101ae40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d287b974e2d354783b7b60c459cc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597f511944be049db8c375b09b90e92342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc50813387f63e8e141e3fb5c754b243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ac54f53b242c2da9f1414d62384fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f3af5c9ed4787420e67cd0058279c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce61366cddd39128801f3eabea792b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629152ab7319f29d7f95992763d6fb047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5336703d9b762f74069f956fe9c592448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719bb15cf865e37fd6c1d643053851f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29f6f67d8b9ccbcd50268c3405675550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b0bdee94b516ef9ce909baed0024d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad852f62fb9f342bbce250247a11d45a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a7b558f7636aff2b1712fee350578e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b4c2688ba747cd551c8bd932126e0354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a22d7424b449bba1b3d912ba1bffc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8fba48d17bf78aa799f8576163c0756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44deb8ab261510010e1b794aa1ff1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1119be73db12a84a06d566035b09f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc056ae2e785298fda3069929c771c9e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48adb48c68b6dac9673108ebd5b6df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61ec7207fe93651d8f1932997a1a3361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecb921c00b57a2e1485cffaee8930a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c089fc9f4a2243b412ab7b818f97e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128c5864ef5ecbcc4c74c53e723d63364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd750e4af0922ce58f6557770c4df46365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7986e374cc8b04c233f8ccb1bd3e1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1940ee60624c1cc0c05aa5fa03f67067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366b7e8a2a2f2c70021a1e68085097e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeef3a253f8fd025fc8041349fafcdb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111df0288f3d260a163a0c3251a32b470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe9e54aec574833b55b9ed2cd2358971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78150e254e578fe5e7cdf7f5e5fc68072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753fc578505f47e60531fcfaacb136d473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c543cbb617a6c3547a1c7f8e2ce09174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a154730756c3c9d225df90b2c59b7ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1854f41153cfb4707e38c89e7cc9bf6976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e8cf5d4265fe806124e3eff79590d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836ddb5edfa062d92a1ee464984355178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af825954f95756084a7b26391d2fe5079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4abca583aaad7ab33f9739af14985380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8969b402426cb977dedc01e84125d7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9467560a54a24cf9699702dc0f04ea82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34aea6d2beb37167ab5e3bded06b6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc88aa044ea490e63524fac95497ac584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135e748a148b35456b80fd160d8580b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f662699bd02ffe2750a203233655e7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc369737fc5b9bbfa0a4bde14e3f5587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce331ef8a93a04b5c58208282bbaa5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98172cd50c75a4c581549a128939e5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778777566ebda64a437f855dd273e51b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e4262153ea64495dc28c47a16841b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03080efd0829cac01d286ef21c6f531892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62367911063bf85762f6a49eb7bd614493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ded194e5b188c599eb73317bd302d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcee8abd5d13431779b67396f4af5d195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308cfd5348f6c6ce1b147613ff7bf4b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721bb44d3b3c1cdcb56abc81447a58597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb4afa4c93bcb85a4ed0657aa81f4198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed5711bf08377ed7d123af25cef94099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5438d2ee7b49df8a1ae22e550d4ec4c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83191e25f724784c362f0f05e3ec009c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88953e6e5878e7d5e79a9b2b2c6505102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46727885dced497e06275e3455190474103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518bc9f18a7aa2810615051833c9f0a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1be28d9175929210a83ef288e640e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992c30c5cc2094c909885d0eab22c4e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35494c21e1f531399b2e3b851a1ed1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d962caff09031e12a284a25e7d3495108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48b45d763e690cd7916451202ac995109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedd0a62557dccae408be8901f6034b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4fecc1cf9cc5e06659d021fe48ce0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bc739b8747664bf4b3c0b7eaebb3e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f5d2ccf4dadf23534f578adb0b79f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf742ab63cc4cea6975d0b05f2d752c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f03ddb8a8579d8cf1cb6ef96f51b9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf178066b1262fbd8ca15895033f96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00fa73d4a1bda540c8f2084941f6f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f2f51cf32dffca813265771456805118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f0d9ee5b96db646300439d6c8375f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a237a39b907e570b26b7bdd1ac835ed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f020abb826441f67b5db2071e2b599f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942269bef7760e9eff98c3702376910e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219a12ba4c1adb89f1893e8d818b9c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710afe1fa0c12e593d3fea9f5fcbf03124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d97ec44845138a1731a06ef7f0667125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3582bc398269a1aaf9f2dd0e36e1b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8c2d9cf61c47140e7595bf4f1861e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a328c450a721dd0ee23b251b4e5f45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8f2b4db28a972c9959bd1a9542ca9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47307fae1ec0969f27612eddc036139d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cee9cf9e96b060b7c605f5f55896cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382a371b7e477d3297d55cc813470dd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b948aef85ca2e7184d18b9e1d37e95133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef2e5f9dad8b312b610f83c1e013cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a070e28be80922f0d872011fdff2cfe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f4fe71e7b3a70865a86035d213ee6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d383308df60afc98fc9a9a3c8ed67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1563364d85d8d4f4caf2254da07ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c35d5f99571bcb6bc65ba20cb25b6b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f921d29324065e41b201e27931b9370140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb735abe6fe52d815f5bc85bdc194160141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfd3603cce415ede67f09bae93764e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca0fdf9245dd0b75b2287a6f190755143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7a185354500726724b9c2434480ce4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d517de92165577fd76334dae3ead7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4ebe7f2270752256ec17c934e7d37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de1f72a3e922fe256c2149492551f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43642c9857579fb546c27e5096d4cde3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da047ef376a489c472d50ea672e0e8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55350c8f30b4a8ef521ae5c82a914e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1bc18f7212dc2128da1d69b56d0ce7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950e6373aa6d1d0906c3a4fbf41685d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cf60f767eaf1f726206262352ca5c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31630ebe815c405c3269ca5f99c71dc7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44aa40604f1035cbece35bfa938a0f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c327de24cd82f10c8ae782683099115156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841742b56a9a58838dd2474b47f4bb9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2cbe0e94f3edaa51102fd0634a7b4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00acd325b081bbadfa8aacc4d4e5c1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728573c43878cdf4c438ff88501eee8c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f0108e715015c7e6ef9849a791099161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34650c1454aa918819e8674e5ae461162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765db48a5f75e175b46cc6881970e2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3ae9307f789a140bb1183f12bbb4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01825f16113b956f59718f3a4e91118165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f052fcfcc9fc2cd50c015d00fcdc61c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c5754be946ad9101eaa3a1e1d1c355167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7c18a12dc5aaa3f87f3647c196cbd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015eb39c6c9838a61fd43cc8ccab5b87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c4eedba1539224df42eb94184b71c4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120cb17b4894c1302d8c7c061e42f3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a32cd08425bfc8aa4d9e6d3bd3d670172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1ccff41d88bdc8a3e7d969446a8e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9deff1cf88d2b01110d79f536000e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede837570b1d20d0370fea6893c0254175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9525d66b065659e54b40e1cb563bbd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75df9b3942c2551fe38e1306e2eea5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabdc790d49b60d88d3588328221b02178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167842d3bdb2204193b828363eb8a90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81f2a33efbe2d951a818372e7c0359180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44e723d2510fcf45b4a1a92651e34a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65763a8b3ebfd03ab1e357d4c1b8135182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bccd2d9930ed8688e6a82b207c1ec183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eee79b02f0fb50019416f7901fbfd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d9b065ceddb4db9fc3cc4ffd4bbe6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22363fb62eca6f56fcd526c434b4944186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e66daf9ad0644b0757d77ff9a976c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8deb85349755a5572b2ff6d5e19f82b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f13102c540591ac9c5ae16c50d80d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c2f3732906aa5e04e94016d1c8b31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9349317644e4bd3cd7fa45119fb1dbd9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1940d4fe578db62636dcd6ec0caa3b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c5192e53a285606d0eb46fc4245c6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920227c985f6f68c8982ecfaf05498f3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978829e1ad047b4732def6aade4373d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a442e7c8b5b631b5a5858fc2568a6a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3434bf5ff6a09b001388f1356278a62c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843119fe759d82102863f369b02ac7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97baba68de68dd550c3ffe5ed8ba9a1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545b517d0f75ae1fe88cb480fec8dca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace2d41c4ac6de512d6ea823fc93f17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64502bbefd1eaaac5effe858a37b532202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e654ed45da0e13110326ed7ef678e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ad58ac18ee1ce5685cfc9bb60d252204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fab7c41cee52be6794b5234726d8b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1ce4bfcf081655f903ff9547701d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d760566bc689ff64d78567452b864c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43f5f5fb88a3f71e31f78bebf5bbc9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af350b32eae47d6edd95f77254140bb2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6b17f818becfdf6c38b1c1a7950368210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912140e26b1ced49b7648df2f1ec29b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93dd9bc4370e83f08c3098ecc359b75212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639cdb3d05fee8b478bd6d5f67be461213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4114518644571177feeebc1fd06784214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba88da1b95374a50cea8cc628ca4ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacaef340f6220a4359fbf72129992e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d75ff96522a0f703264207fe62382217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af526d1c3f385777bb6877145127b411218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f47e42e469f3ce9ea41cae8cdc97c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a233811104ba1f69b5d823c2e3f93220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea82a156c6516507daaf51090c8fee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06bae9cb9e39d9c5beb5dd752806186222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552306c1399ce17edb3b2b5c5a92108223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733055d64a024c24b304f3924c13b81224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f383c20e3983e7fa3d1be231d7e5f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09a1b557a03a636bd6a83a8ab626b3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2d24896e07c96516f00976e6de245227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c92bef38f8a4ed542cb323882dc12228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf6334bcd88d85787b9ed7a79eac1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c28b3480928e9fa93a39454c6a25e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a83f12da3a4fa2637d6f22a4a60dcc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04dd5762502b55f482300bed345bf3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711fe2b1a4a661a73931de48328c3f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034234be56eadf503ed70b9083fb1476234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15e753f46e1a83ef83b9a65cf99f203235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb702e1e6612c3e58cced9c7a50fa7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82bbefb970fdc233b11cb52068b836237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20f96dabbbcd711c1bebbf7a263367238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedb025acf1320da84136fb1b1eca6c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ab07bd620a55a3c07c7ba3d3800fe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b277f0a23afe0acc06e8c0f421e52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabde5f606532db0465678cb1cd4ad93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70829c66dc2c87a10c1d876c6b41c51243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8175d65c4ad1796b9c1bac580427f66244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702e52defb04d4c09e3e2ee3850c60d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c30e441c8b2e79e496ab49f071dd89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc342d9b932f822302ddf2a44bc61b4c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fbc6935f836c01decc7beb6c5426b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160c77048925ecb963094a42c3ada9e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d95fa9b669487c4ca9c58be5dff19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab825c5f169ea31c629834163d69dbff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff41008ab4fc03e95146fa5fd0794e4a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d359606967ba6e2dec0947994942ac90253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f00b99ea759bc4dd663a7ab7ab9bc0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb4e9f5221f5ef296519bb5d4d2f29d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a615d5fb0aed7319f67a504f22aa83256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf19afa768e358ee5742987daf10bfb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13490db7ccd7b77dbd22d42790e2e6b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc17a640acf3c2ffd5ab8ac2723a4e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db46f300da4973bc7faf2fbf81ea26d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa287bbf7cefe06aac051ab6a13a05261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1ecfddeba58bd43b9c7752b750ca5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938e64fdb6f4c196358cc5d73642d89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d847606a10b844a418b8654d68bc5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6d3c7bead07e6e28c7d7423b04adc9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfe762f77ac8fc2a4979b3ffe5d209a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b0dfbb154404b4a9f5bf19771bcc3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606cee3ab105ca858388ea1021e383d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8102a50f0b7394c9b77c603a7c9ab5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b604bcd9c04423c86ac0102cb975014270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45d8c04f69a5419445fd03f097ba86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade04c87fd541b5a310f75ed6c0eb90d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacd76a750745fdd07fd5ab4c84a4a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc7289b424ef23640dbd0e7f7d1f6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8118d531c86146db3dca1fd59c8c50275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543439d135f2731339e398b516edf61276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0c8b60bcd1bbae122bb7c791d6a92277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb41384c5e4f09941766e5089056fc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e673cba9809771a580dcb524b2f4eea279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5286da51b86ffc3a1a26cf988aadc9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e77b26913c530ff9f8b5fee4330f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0cb4e5959820c5a9661c90e2311ef6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789a9ac8cfbfe90a3e16a5640e40186c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f2826d5f86e954f6b4c055ad4728f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc09d8171ad3106afc9fcd18bd71e81285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4061d979277d844b5aeca15f31312507286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34388c2098227df31fde0fbd7c19ec287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc7abce135d83b68f6bcc8b79c910d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cef1694889f3ec6c2f64c1fef4543c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9bef9bc7b345d12b1aa68fb0badf82290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b25d51b97add20f7ba123b06da4cd5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be912e81a72f833c650c3fc68b8a22292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761690953871224d425c0804f242c88293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352686f29147aab1bf7acac74a8201d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a8f7493b511c74880865311bca23bd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9746d55598ac28c48d0d059277d473296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c8c3ea222018d5291df1223c65014297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f83eaabbf0d900e1120f27b0323b4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e82805b3ece0e4e7d9900ed3745c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936a6f838e0aa8efd3cefaa6c52798b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b476802aeb40840ffa7ac61bb2d72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057115ab0bfca52586bc8836d29c38d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122d97ab2bb4ca3716b7672bf40a0b7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016dd14e15dbf26f9054f7ba1f752fea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87666c0d4d9da9ee57816825f219f30305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f2e3a21189e6a03b80b06f45946d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61ef35273867286dd03c6c36c964be307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b69ca83b9ba9ef40aa7fe109dc6cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3a470fee3327b5df00bffe34cf695309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed33f01cf908a1b7a76e850f504f6ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c826f689b5ea1f4e3a01810731da1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc101fb8a4db392f1a6645d39e6cc2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f2295130bf2e3a03cc211416389ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249515fc56e1c0fd4f77284fbbcdae2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddef146a28d9b1fb8aa051f7b4a202315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f3b80a2b5e018a94fac5920387943316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c3e67d3bf9f5c5a024b11222589ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36324bd28485a8f0b246352d77c06f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d9f99e7e5e3566ad40c93f64e0a33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a473707de161e380854fc54bf21d3072320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9300461e016ed8622a5e8e25ebec2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d081ac59581c82c5de8055ebe4f358322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87f96473aed9e4551df9ebb1084ff12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb012ffcc131be2bee657952e4c67b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e030969152a016d657509c98d84583325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6370fa036eb68dcd7ecbed7002c6e0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1def40b86d860fd455d73e41421d78d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384c225c84854ec64570454845ced1cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf822781e4a1f71f179bf3205ee21707329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afce46d3ff3c0de25a2b425b92cb7aa330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6f0c607f5e600d21e79740b37b652331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bddb2b6c0d8dfdf77ba9c51205b8e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cdb7294843b7351f376e5679ef97d1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f6572531b3272a5cec765f09dc759334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9c7e07753056828d72d0daf6833e5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72dfb896925aaf02d5cd254efb1d889336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792a121252531bb3cc28e7e81c3fceb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006debd5195e17e10d2e6ef339e2aa49338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf00e0fd4002d7929e1aa939ce7274339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe805ae06d53d1661f392abfceab0d6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50202977a278c06dd6fcf173f53affa5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5fd346777c9c1367a5266247f4eff342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254bbad8b876dac1d2e4ee2eb172a73343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cd3a89fc621e352d626e35b8fbec7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154d1cce032110ee35c26d3fedc8eaa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a60c827e780e446ede457265e7c15a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4562c50ba0c53ca6c1d6a9f892af74a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117b770f5c594ea72d19dd9fc01ae8a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcc608b2985330d8642ccd4e172ac9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a08f11662076a3068b955ea25bec1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc465084fd6fa57b2052a90f61133ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe85a509192ce7508dfdb552fdd53ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa315fe0bd395efac6317ba923a924bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fea854ca5b3b487c2bbe93f9d023d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62266e93deeebc8f108057d321790fd0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d37ca015c9678b9789815d7a4b29d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31089abb16c794807e99a9d839e0d580357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6876ccead7dcff03532a08a4096a43358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c27be038df89c4be8a225e1dc70d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c447bcddaccf299a30a4db0d5cd82f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5971d6744c77683d78d942c7d2a7bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131600ae9954a18c611e58df955c3236362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc389c3981e7a0758293fc5a2b8e7b7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749705adc60dafe7fd3eb2d48cdf4de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b924f3c41b23321aa365d7dd5dd75365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b38ee2f09185ffc86825192173c36366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f7a28fae4429543068946f3ee92a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967be1f95e1d162332f76dc8fd6948a8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e649955fac370b419ac53f7d9c67e2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f36bfb94dd45e79342ff1a06ed104a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efce14ca8fa9a865b75388bebf26485371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de879ba4f32ac0c1582304c1002e2554372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39c7405c01fb013e1dcfc116f464b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff38256bf9aae86e9f4137abaee497374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68e2fe482f96b9b7578198641531cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed87c6a9c74cc62e479e6384201bf3f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48a009a5a3e6cbeaafbcce02babc3a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c67eba41d2ac1306e79caeaff1f19a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d662eeb408cf7d78d300cde1ed26f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157784d900bf2c379bfbb8daa747d746380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850ef4da76a22a60a06d0b6357e2fb6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659ad48c1324e852f48606ba67d5a7f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d49c324269cb2da23f6a75643e18c34383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4a6dfa1b714251a86618dec42d28e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1f63f65da7125910d3fb955563c01385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd184ca638a2147f7457231cda35706e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8651123907330e2b9ee2e757f4e7475b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179131f6ee23a1034f7c14bdbb21d46388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dcdd3765b868b15291ca4ac20fb19389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e83af16de847516d8309720e38801390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3d96803bbad2b9c1b606ac7732ff1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda2eec5b1a8e1ce9374ad760c69db8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03492883b14344a8c1dae2445b1f6424393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f8ba7b1aa5d13616343a89739af1c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b52fb3b03cdb9cd3f09058a8ff115395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cd0ac3ea0ab3a0c6f51fc8901e4d5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd825841d675ad6f108850c11b0ff0b8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5199cf37eb4661b91cb488e00cdd9a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4f8ed223f21741e1c5c2d4fdf893b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368e86b77ba2d85b976d94b161a9ec9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98202873cb25e1351dafe6b7e5a78b00401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae44e8f26e42d0f7956f9d6debdb75402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c48463b95bf95599492f6ec70aa18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3708c93a47575deb38b16ae751bdb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1830cba8a36b9851eb6bb8232f593b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb1bd5b682167c4cd4c10d8f37603f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd871fc48336d7bcc5e24942e0e7e2d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8de2a79fa1a71b23bbfa1efe8654b4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e291025e5df1f4890f5dc9f7f40d1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ea9fa602a283a50b4c6ddcfba1edc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef538176986dc98776c9dd11f4948a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32af1693db29c23bc59a325bdb0b2ee412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64272c1250dcefe3f39e24a193e1edfa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769aaf8b2ea03da298dbe0fe841d722414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4669ca1ca63b00622c229040dc37eed415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a23119de34898dce6408d627b7c68416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1414560e1c95aeb58d8c47a939ea05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161ce9528746bd9fd1681faf5c45005418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1983a9c5d801b190ad9fac818045916419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289061de33e1ac2b365dde94467668d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08046afde1fc2f9057330fb937d1076421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870eb01b120981aa254d7ddcba705d0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2474277b71690ed46fc108267de4db5c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf0f3476c9960526ab6b634fe2e0d86424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45328cf20a5c06ff846f3427535e5eef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd28f86da9ba5f4406483370414a10426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee1d2292be679a4a0b58ec473bb131427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f188409b8802d2b4f602cfc4b1732e9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314238645410f1894e7db56bb9bd1f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3688ca903605917f3be2a517542c081430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a1718453f68cf8cba96734561a2d6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de372136d89b1e7c56d799ecaf8c021432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2bc409d33b72fa34541b33230facb7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc9aa8b52c99aff43734f214ce0783434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1370c1648f645c556b1ea2a6d1923e03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c8e438cfa4075be589ce74735037d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f433e264600d6fc37923a9d7f9b9f08a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb932d67829c157c58a48673d392d9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284233f3f57a219c9152da0edc8a1842439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72a0faefacdcd755c77839214bdae0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f0140d198fa70a937e67fb6d1bc1f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576501141441a61245577c2e9312b1d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a393497210a13d447cd17d9d5eba60443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df7787a3ee917875c14df81f5b5810444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15795389e444bce2fa432cdcf5374586445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa187c69e707adcb776488c7368f56446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5438054ad2b50d156a71bbeb96892447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e70b0eb5588fe775fd2845bc694bb2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9e2cbfc53f2be3320152677c69e69449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf745e0fd86458e07e9f735b051987f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec22bb62474a5aa3d913623539c43b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463e579655ed33ddd1dcaa63f32236c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9c71d8e3fe4f1987a603ca7670d79453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f951673959b0355ffadfcf6c4e4c1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f9668c96e9c7c9a44b03088e978d8f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5ceafcd03b8647334b760b1847cca456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208b5578b6c0feadf6442e0aa09520d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbc99c04b94f7a15669189da90fac6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb84e2d4371561740940557a0e988c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631a6ca6b26cab379f16a20e978e1de0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01f783518f02d612bddb16b1334dda8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d09b3847f9439fcc251d35b7f3996462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c4562def86e29cfe514297b0ccc7dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0f30f0354f3190306a5a556f41fdd3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f48e35c33fea113f716cc1ea78f161465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c926edbfc4d992e27d0dec482b7f64466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89f49f3ac0e09a909315a978d742a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e239b7c44b99fd50dd3719d03f09004468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cf358c06079e9df004029cff9d856469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a46c2b1e8b3bdb2bc206773fe2d38a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c18f7f6d48c9ec74a9d4e1dc2273712471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90951b7291ccfd2abd3d38d7baa017d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee678dba1f64342a284954923c353f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd925c51c7a9d907b8b91a77b3bde5b0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408b782c72d3c6082320ece8901664b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0285d0d950869798c2cd3078463f58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0320b9d39f1d512861927a54669f2fa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e047a75277893863e8d15eec307c06f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f900e7ee7a09bbfa36ca4a6a83e4e02479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cd32791b23a6d8c8e4617f88167ad8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aad98e46ef02516874559fc6167957481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33409d1f0400dea4d73944aafd2b305482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277566f2996682bf1c4307676c22f84483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a76f103e14f8488c7505d145ea048484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098036ae368bff18f25bb6720a3aee6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949447a91393b990933091c66f6486d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f34abb672059dbf00a71b078c3a8db487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1db06f8e454e430cef77ff9fadc8fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2071a949c3478830f15d4f2252328f1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452ab26efaeb23bd7a704dbeeeeb935490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00047b4ff08905d01446bac84c0c218491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a05e82d183cab3dc7d3b5ce834d3f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119d2f947ad8d9eb3b9420ca6c4690c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfdb864422b5a58682cea8751df5cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea948286029e489bf15a0936c1a720f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593fee8d49dbc6561c84c44af1c1cd5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ff68ca74b5a4309c1f6a50036ceff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050c1e7cb60ec5eba3a736379afe489498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f069df8e31d572cdb2bce1ed5c079a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d674096be6619703a1713818642c67500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86510e30a99a17e820f54749a412225501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355514aa0a2866cc20f362807a91b31502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9864467dbfb166106953b0810d0ff2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d954293ead20955833d5e0facb263504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6cd4ada2bd03c48022a5196b25c8d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5358cd0dbb5dab436d3c88c441191f92506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c876c54d9eac29920ea4e58534f7d75507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbb85ab7a5f47f5aaec28d42005984508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c72b1a308453651ce5b028df7ed04509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597373be551a753c75eaaedb2713d97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef341d5faa6e1417fde66dbdbb15d5e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f9c117b5caf7284acb2e2e429490f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d858ce3505412d60c0c97de04e7489513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73287d5c7fde5dd51be80db3ed1285f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cca75ee80edfe3e14efb6b0fee8b5d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db66a915f4283947253bef401836c5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477b1167668690b9922661319b561c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ec52142bdf1f58c13c5dbfde832ce518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675111f4bf9fa81d1e11df952b8ed48519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d06e6af438f68011792bca49ad122a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354e576d2736de84d6e826896f2c35a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680708efb870431686c3be9864ac84f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c80358cf417ea9489215190be89ca7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e77da26e6741aae81146c1369dca5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a30420677d2883ebbe04a1c9881d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b5332302c8d187112986e4d952cbd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83632a3c2d56b952e78a6be4ef173a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16addebe07db527b510c3d92a1e2f4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f332e44b3ddf686cdb42f3b5d54da4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928874e7156abf00504c6dc00bbaeaaa530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0f996264b16fa7da1fed3b21390ac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb1613b80663539667f611ed1bea50532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a106c0479655945a952baa516ef64d41533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efd7492cb5b07a9a5644e9f722d720534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d689f004669c5dede69cad390f2bbcd8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6d96d9104cc1f6a86a174ccd723a2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f94d8674a2bd6cd0acb128da1f6cd8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7befb8b28375838f4ca281556c9d90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f093c5fc283afadb43548eddaaa4cd7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ee00e2df1bb1f4338555ae6ea2dbc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96239b6a639ed9984db1f72fe5644521541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f7268e520dddddc6b98c4acef061f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b189defa4503d3e972e6b8dbc653f2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84cc34e04a15fec11eb905afd0ee7e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7eeaabf6da835909b3446a7c9814f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333108216e304a2e8eb264f49a556318546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bb6e14939c52fef20fe871796e572547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b3c11f11bb574504e0b1e3b09eb76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9cb7de792d0c6f01e9b61eed995b3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9261e637cdc4aaaf01aab80a7aae24550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e57722d62501375d3cb222e4214574551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548a3cbdba0a845397c98e8731bc4a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdeec6e71f85ef0e415c288181eeee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b82e2b1889f8158319632e8daeb714554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f513e37278eec9490f3916c07f5f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b5c10aad5c6381a868545f1d27aec556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231142467b02c417087266c963fe99d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2b823318d0d2efba9652dccaaf911558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b993da9fbdd1c4953c1df508ceb0d3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c9053577016c4e3999c32f07990fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea32e302628035f06b1dd4b6abd11c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b422d692f91d7bec9c4813f334963f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29bda4ea0508fe0ba35b55a4ede75f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b742ec75a6fe7d023c9ebd14e12132c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33278ce74c51735ffbb217c46ba138565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6587b66e81a47b99bc29db4edfdfa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960eb3d56c1d1b9444029680c0987f4c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a8d8b03d667a1c5e6ab16761beb0e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92451ca6be6098fce02da705112b54569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9dd41f7852698098e36e5769af6710570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac117eec50997445350eb99cc16be44571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b59bb39c7f9cf1a55509cd09864dc572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334766871c56329d3fa5b7a3c36e1761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c0ae814a86281d8e9b4f0afc570f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf86fcd5f5260879fbb8ba244afe633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86e074df398d79a45cd69c11af581ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5591593fc433e95c3c5521aa51390115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4931b33f6125c600d8af36db8234a1326.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1870121d10e28febb2b4f554c4c40f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3529df074d3ffa3fe4e35d0329e5cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4109758b9ca53272ed51cda5c23a29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e35208dda6d8ea12c60d7b91748a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b533ceede2bf163e161ff2eb4d15e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d97b0ce572082f1bc3c2d6634c6a6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aba3b7828ecf48954a44ac6520122513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27b25ffd958b96a5fd749553e700c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6b43358ec05599e3830ae474c5aaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cb55ad77662ad3cc70aa1be4db03816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1fb6243c1927c7e5c528b78d583b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81479ba27ae977ae11c1eb4515611718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14021db64f51dc1bc18e1cf90d768ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9279817903a2b54b5d6ca00c3ddfa020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9705cbcfe2cb2d08ee38a2fab5e75021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d030e292f915a1592f31b48fe0a8e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b481cff8634af80e8db03e9c2d3a51423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1a3a6e1664b623151cbee5a721b7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae686193958bcdbac51470284be5b2c125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913fbaf931feece251123e23cdc11bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490aed7f9f95259501639b72f012a0f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3916b407a9d57872a5638686a8916a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad38c0420d30f0f0b8d5e318001d7629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fea046c772bc75524e23489df4a95b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73718b7b48215d191364f411fe4c197831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee327a1586859c2cb91bd5a5440cce732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052c8ba8764fa967930d54e4d685734e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b355a6565960e34a0aeab8e6f21b5ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cedc02b5e8dcba54383fdbfba4e9e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a62e5f8acf6a926fc102b28e26b9836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba18a0db3bbdf305c7ae24b6bdc77237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61a3ec1dfb263f0227739d20c4c40d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb9ffca1e8741eb1d4bab2be7198fa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439a5742ad80ecdf4e9680d8000211840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cfefa58886991f612b8b47ec7a38441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88facfbcbca649c42f3b35dd8677dd6142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617a07c83a455fbc9d9f690f2cd0c7143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f4045c87b7a3b74934bb81fb0906c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c807ae09fb4b67959a4dc1b0070c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d605f0e473f4c8a12d029df7b6cdff46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b57a436e5d67bc1ef5822171b8b29a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc205919ad311ab20dcd9f10fc8fac5148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baaa47a93a51fa6745e21dafae358e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e443eb646db81b194883b777321b4350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540ffedac0a70611e4d856ba102dd8751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df517647a1ee1ea37f1a28982545a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2efab0f8c5812d6e2c728df5a10a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672dd6c150d46935ac0f9d17b30510354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36702ca422f0debcd80a182f9c2441d855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b611755e0a5ac604aed757d2bf58a8b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250376aa6d9c9ac126c9d7b9497dfa457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e229956266b5e533c296a22bfcca6c8258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a5ea01dfaeb3b0ac597600cbf37e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d222bcaa7d27e966160076755572b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa460ea0fa641c130f0e25444e4aca961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812031fcc99b5be784cdf39871662a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a860904a724b912a78b505af407a563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672849ac0774144f7fd0829d9edc13064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64533a68b335d7f0110e204402b2bb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dab2e44c5af28fbbbef4545096e4566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53bce5d9d313bb76b7e2c8cd0e8eb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7c12a60f31d2e858bcf5d8e40428e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc644d205dbca3f433258cd9a005a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d97124e2735a7a8c6470465f5a343270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd8b67e3f7c2888eed5ba22ef36394a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d6edc20e97a3feeaad27e2151151f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7263da8760d77dfc11a9bf61e32d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b86aa89cffe0834afabff140f414474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c30b67da74728717fe9b70e547fa3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564632f6caa7b81e737f81277ec4220376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bad485164d30caf4e48ffa65af934d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbdf97b36a9b726ec0b6647915829978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fd5e257daaeaa50976c2ca55dac6679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651b87c21d946e38f263f2d44de32cd380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ee8c537fd0886044f5b24268274c681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ba4b54fa11d6ca17e6a5a5edbf89c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98495897554692e80c390b9be79e0cab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879404f7064167754224e5dc0b2183ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a11ac9539e775e59839c2d61556843185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c8e477402e6071464bdf630c00a2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24f09187b8645bb3a3c8a9a56d40f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adddcef391c9be2571e0606672bf890488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05925a76eaf038dee5517bc0a9fa3d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568360b222ce4e4e0737e7c8bf044fdb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c559f56dde8b29d0994bb377221b72f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2c0d4f981c14efd49f6127704176092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e208593207ae6e2488e7ae73fbbff193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90415893ebb51053ec91e12cd61574d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a44b9aef7e3bd18d9eb748e58a29b595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ee9acb0d731d34e2e97e6e8e37c9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8381a8cd01f4537136623b63bad9e0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbabdf4bebc641d3931cf8d30fdf5d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7aa26ea786446629f4cbbca55bbd599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e573d8e298f77e0c10ef5c9bc6c17528100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d8e0dfd179b93cc800d683c7a4106101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538b9b07286c86ada6f92fa34398ece102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27799d9ce0eaa36afe68ee2ab1777d56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848ab0831dde64a657b08f28ed475eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e02100daf878eb947c6109506c447105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a600863e6d1a16d154c0c6818b88c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d765c4e5b48dcf72a6b2209a3a6ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063ab685c958ad3198378061fddee2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6a3676519a799682f033606e25ac2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3c8c9c20edda150751a373400d972110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a962f54cc35a9b6619a32b9dc5eeb7a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f78d5779e682aa214568db0c3ea45112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec150f92a404f06051112988169096b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c82fb96410a24907315a7326ca53f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c279aeb71e543c66c324ee126a27370115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263f30cb35c292a98818bcf8ab0c966d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19554a545404281e12b94093439349b1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706266abf4806a31c565e6886fd4f33118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b825905936c880a124c6504f40fd34d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d10fae112b063425a75373384ebc64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2432d5d300d2fa33c8e50c0ae5cdd3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984bd596eed4d0f8e59d95cb5ea0a14122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad21f3bc3f1ebc2cfb2625573720777123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9a342f38414208f91d7603b62dea9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96aba8210edcdf86315acd2e9fe800e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77548e96b2e10e305658c489ac50452126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7747e2479daba8d148b5fb802cf0ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d1770990d884622a6a42edb6751dd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666f00e4705b4acd8d126e94d071306129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e1632b80097456f9a246155d0e453a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad5e6f2445a665fff4bdb40066ad3e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a19cdd2ec80762d4f8f9554b826f3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c8f912cf023e3f218dbb174d5545f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4e8baa261643aeccb8e1c7d564e86134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565a1a8e7bd21cc748e325209195afc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964b41e1df399640f738cfdb2ec6110136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e9ae473a28a0de9ea3b1bae3ab1a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a33712d150de22c259da9858c5a5510138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04273d8c9e24361487e748bf4124bd93139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ddb4cb8db1bb789bc7ce1edf97f7a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e6eb9981cb45854bf419527bde62d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd709049db854154dd541006f9dff5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86cba1290f450d4334acff71d5116b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af6d92582e2f18964b784104e9a422144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89837bf340b47bd9d53bf223c9eeb9e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9aa665af4d88c649344cc8bdb2ab3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ec863018a88a0937899c11d0f21f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2355738b88ab4d0e612cf7e71a36438148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb2e628340fb6b05a9aa0da58f45757149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bc0bca7b68575214239e718dc1318d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8900342d47d4b9f27a907cb88027f14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800f46dcb47b077e1636f159a9a5b54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8618d2eadf0af489ee1ebfb20e94439153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8688a1e66e75db40d89a01fa9bd33b40154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7506e38ee8e1ce5cec7fa6fb56f5e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862fe8af47e82900d49488fac3f8d66e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1eca38bce2e8a8722771b7a3202bda157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61fe0933f991b3161d4130564d4998158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679fb7c65443b9f8d589e2c2df47c27159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a0ca370a48075964d0ce0fccee803160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb88bcee0f7ca741ba593c0135df178161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855dd948440ce3feeb48b340215532b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435883f1bf507d5ef6c1fbec8092f86163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192117f57ec57995a41ddb5ce33fec1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c572425a8665b1457291cfd48b2a1c9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb9387dd4615036b277b7abe8f154a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859991e41a882126e0730fe11395b75167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a00c6e2708050a4879d7e895e1e9d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc556a4a76fdbcfbef2ff4204e7b0a9f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1eeabfefd4e7eca10fd4c6c8f2dc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970152c2e9ff5aaaf0dc58f66970799171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e5297e6eb20c432ca0d9783d52200172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bdd66fcc8e6c67694b07f8fcf9cd7c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c80534c8d4d67eb5d589be4f5e642b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300b737c4cc605b451bb13b0811a4f2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275ee75e0e40596ee10fab6145e538f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3f3e8ef72542dcdfeced3d83951aa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7c939fd1a18c189ee09a6e595454f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863067b14069e5fe9fb77f3219c7753179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7098f3f62f1c70881ebfe59db6275180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6847f234d0e320a86077738fbfbba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcff6720901c4e5d58bc9c2ecacf3f5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6b842220ed127b09adf29db3ef4b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e00bd4124fb9fb3138b9249f8f761184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5392f5a54206622b8af57589a0314b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4cb70c9a162fca69dad233402b1a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ed92865ebbc30b0615e489f19d089e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b1100e09e7c93f955697b5d37cfcf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0e8a1a026010407b7e4c0c1a69623189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd626767a30c2f99610cc2d52554b78e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c150d6d660a3fe8fb64915eab6d85d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9152a530436d8c2b3934918718672d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36686c49242a5ec76ef99cb7adc3eb9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791c264bd3d08d57a221a99f4af48ff194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c4a8b2303a2e919d6f3a13a102f7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be6ed95cdb75c34cc2109a083cc147196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26144c1774e97e9d4af2736b48d6b60197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d1f33a3411f642bd0634ddd10d8bb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02c6235d4a4ad33bf281f299f302a66199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f407a48d09d88663b6e5df655a935a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fc8a90394c71a375145bad781b6c4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064f8baa3c4e1633ab82de9ad66c4c6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2af67f565d557c25c54ea9a206011203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfb6c583b62652968f584d8adf7ef3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a83b5f397bf41e5a5e2c338e978545205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe0bf535d7a2fb5c9441130cd14d49206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666a69ad46ecc57ddb94749491533a3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff40a0977b84c6fe815d16ea9ead820208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d861dac15b16858ea36a26d52227a33209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487057eb96658f71dc7cd852879531e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57610bccaaadfbd25631906bab190e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22820ba2dcb3a9b026c3364d3b5c7f6d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64006632bad8e51cbd5925a585cc688213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1202ae02ce74c9c0f325e380c51310214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c566c2dc5af4f02bf0ee5d99074ae49215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0ca6557e995bfbb2457b21ae119d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049f526d9348125408b5ef7f44d11e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e64b09aa2c3683aadcf2da99b1ffcb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d2b721bfdbd50a4ee304fb224e266219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a39bda2c542c377d706c1bd3e200a2a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56d186fe22a7035ff405ad9aebcd44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18b71ef659af93e4724f4bc64ac586222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405c189f1296cc9325a54c768aaf45c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa35df12ff2808ac457d24a3487bcd6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419c8bdf8c9987eda80de8d7501f1c6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50537589cb8106d26598364ad57e1aa3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf069acfcbbaa30766a4f7102398775227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39d06d238e37396e1cb49d537408bd7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec9ed413a781945e5d7e6c42b68a74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cba195b6211f2c59db261128d1ad78230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330f9ac3170f69859a5529aff08a194231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40b51abb017332e0565383bbee15bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bb6cd024512ee9a314ccfde5af952233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c1c107b020fdbce5f37469e4da80a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8008bc56441d33cc9a173daa4915de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817062070c10a44d643b9af419d873b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9a9a76ebb2bee7bd8a1ed33c29a8b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3381b598eb7217a41483d8af70e1f71238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0491d3650a62879b177173438c799d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6110d25d71ed50feacb6e26d9fa3e80240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5549e87e7a6ff7cbcd3dd2902e790241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6192eb223fb4502b5310b181e7e785242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851e1ad019fb19ef2656cd3c6312e73243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317e9249f46c420b533d072daf9b90ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf892455da599f9401fcbb3c78b19ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1041c3353c892e828e01bb17134b9fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8656b9c4a5040d6b7e0691e2fc60fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2b9273b44515a7d09ba4d093c73a3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468517a04cc10f8e2f91810fbc0d3a9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16d71224ef2b08642693ee2fb93842250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b328d722920b7c3dc3b95fe5f2b7c7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46f4620aa94cdb284317938d6cac7c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fec4f443b021d906aad42a8657b744253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ba3c7440a51cbb527db4cb3d923ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef048b2d2aa88efab8945018d41e3d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c25658d785f5e057f3c7f195e1bf2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437212ca7e935ba2ace03b3420e6d6eb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9d5ea990209772123e882f26a3005b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7415eb01e89692fc9bf799dbf2dc3f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19504a2e6b0ffe9c8e72e66513332f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1ca549f498e2e8509aced643a075d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d8cb3716b1ff1dc7c2c5020d81d865262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4995fdfcb6dd3d42fa6285d17199f7b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ddd5addd7b6977fdf4702e93d9702264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99759f14333b3e0fa184160754df3d09265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db44686ecba0d6f35526b2f90e927901266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a19e6a6fdfe680bbfe084ba3934fa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3a1988675b3c47d25f97e1194465b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f36aaf829b00a2ccbbfedebc864cd51269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c3ec318cc923b5e33fc6c8be44fbfc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250eaea7e435dda5260349813f1fd60271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e17eac2be5b7e8536fc4f75936184272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec1daac4a7692a58eef31b3cd7caf6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb5187853b3ad85f4e294fa1b8f634274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a57f8b936401c799dc6ee0f7c84db4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104df90b68abcc450a656ebdf55d698276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e11601b18ae2ce6e7a62810a7f3c93277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df54ad17f13a7b7c1075928bb816a3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04508e726ef1067269728b0ebef479279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac95e8344cf038ea077bb55ea64f1e5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2f7bed6d394bc4b2c42b097189f7e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74244d9d0e98b12b366f79b00d187d61282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc931d0189509d699a3f23856664246283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d1b070f16042b2c223d4f8e0ff5b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56d8f0c65c997a48903bc8b82e590e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3eac027f219f2eb233a851d44e7f85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a749b05300d74b29eea999dd09b93a0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336c879e8a1cdcf243dcafb50904fd9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c28466adac9f881c755ef6ed17303289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d2ac18adad712aa27eb528676c08b9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07798d19660524d1d6019212f9e5ac291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a19d2a30ae09300b760c2a889772b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e958e45606bfbf06dc5120e2284ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f46fcc1ccdb690d1b31b36d945c89294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798647eff8bb6b5925a3af31526e283c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8afc5ff685f22d9364d162176be813296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d3348ef254557d83d86aec0f620e6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce431cd5e0f0fac0e1896355f52a47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dcab1f6ee2410b8ff50d21fc5371fc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf19e030708a26c34c4b89520d7ed15300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa1a56c1b9a43415954c10178edc584301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9843318f3deeb832ffc3c03113d6f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e0e6ac40069f0f2320e313b954cf9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0cc572f77285c12ac59fad96e3dbe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280c5f5ced10fd2b8b10ced30d138b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56476ec710416aab88c26c054f7a976306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254c205d1c312e494d527d756fa955c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9dc404e353e9b5897678f60cf86dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7f435f85184ca5c527483ec0f3b62309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be094b0505e14dc7fcfa7445237275af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca44f87f3d59ad83c0f9a8d13252b8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060bf135dad3b2cb09e42a24bd92c58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff4d07a8c2d011974adc85588f53746313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dbe4a76a85c987a2d93bc4fd78c5ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014457acad5302b0b5e152789dde471315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ed8602ddee669b40329de7b660fbb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7b5fe0d78680336a32ccc241fa8ed317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386ecb7afe4b1b0faa6a4e6ff92b1c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb9df63279f0304233d85b1b00460a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb5530462cc3bb2851a71975c9ff07320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05c201c9dad1920e5da3dcc530e4bb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf087cb545d2b79faefa3ec6fe55fc8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c92ee422b89787f6444ded66f028db323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c5925fd87c78f5fbd0df15e139385324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e99beae562fa376a0a6cf4cec2c7e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ae20047c98db40f17964f60767818f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7934e2a3ba7014b50f608824faf46327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b3bfd8d4609535d6095d00bf64e00328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b7e343455a0d0914df43085768d63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987fef2074f80cf695e9f52becbea71330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1be095161690421f4233d6063493ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca554faf0b278642073a80cb2798c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa47d57852eee62b7743124e9741d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f68860fea8b2864626e2cc30edee1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bfd4bdce177d26520eef49f4bf6a8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f02f120904c1d07d20d20209eb99892336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8ad33b8640c532ee35c38f5030e11337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc08c54cfb20f19ff5c1d53561ad08338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafc98de6fa662f754125a0157acef7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96eb2559d82430da5d7dd145159415340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75508743c0bffd0020193bf892e5af22341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0108e1a7e2c1cecbe310d82f7b7edd9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07788da021c2711ba4df3b458a0360ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4109d8681f70a5ea07a2cfd7cda5fe6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc6df5397c1d7559808ad43f953974345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5499606ad74d6f10a1188db97eae8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebe7d4f10523028897309c49e4e609347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e097a5bc2ec60b87e535bf3ebd7a5f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673866da6da2921dbcc29adf65a9c89c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f88add94293630fc1590c7c63af06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf7664342df05a02bb61d91b2b8dba351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a0e03cfbb26f52b54c7b2c6da2c5d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47490a9753c165dd8f4b8e2c31a054c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6531825abeea3de4d265a2d8625db9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86182fac68a3c83df8bd242a96b7332a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ef27ab695190be86731ab593869c7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee634dd204c8edbd67d18051a7ba0d72357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bc42ab1d06475caff13e8ad553f5a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92664194b438c06d3a763a2e092fc6da359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a77f19eec6f01527858a390f2c0c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfce9fbc21ac13efdd059e11fffe5f02361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1cce7a10ec9fa48cab3a760538e22c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92907deba3068c5e761f1f9a9c7ac43b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ead4fb7be088407dd579c18d13ffa0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d27b99dcee0f48248060e10f5b42ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b1be5a4651f39ed1a137b8a97700be366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7fd838f2fa036738ed7c045af4279367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25444714e27aa5189411aac9ee0269eb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d7b27ac4ee7c0c847892fa742c4bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15e943aa0e986064d52fc0be0f0aba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3fbcc3d64ea2117b0f0e106da28bc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf0ab4d97c21fd4d9bca45e495ac78372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd063ac9642fadcb431bbb2a754dc00e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad8f8c3e8e816d017ac396d3cd2fb4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f75cb06371ec466c259f1d44f5b5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47a01a00bba238ded57e2a71568b34376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52c8d5cc8f7ab7367801ecbefdce42377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca74947d91e38cc302f45ab5f94a3fe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54440d221c6c5cfbc5be5b266f5400379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c9bcd39c81add0bd31f1b4ce2d392380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1646298db1571a60ebad25ed9b7eebb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8045fee47b83520b238be193f7a83382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f25a1fa9926b4eb20180880d96204383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57394781ccfdb3ada5de2e3ddbf941d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4b62096216c8729ef5a1652052274385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7598a1412a2cbe4b0571e1f007ac473386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab48e3d4efd3659cbc68320ecc828f5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e7d5596b5166a1fe977e265a4fd56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458df63ebac49cdf1bdb4c88ea0e6484389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981876ee89e87f3cdf00b63801b2e39d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c61a1eb3244e1618ed8000c723f86391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c04f2d61d43b4117c93e783f7bdbae9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e0b93edbdcf419384cc34aa35481a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dccc3c9a37458646e53d473ce38766394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0015f60000ef0934aedc2ce7d08e1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abecbe0f03505f0c9147e9185fc3e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca80b9117c77de3bf09d48a55496b89d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aaf02993dcf8d690cc2b166a0cf6be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc55a8a51c4746b3dad829ccc461e38399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf3d5336c205d5cd58f2d691602056400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20775f7bcb516c54656228adec7ab5bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d31ba3841f88e0ac9a185c57004169402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea3de2e75f0dc9149c92dcabaec76b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381dcd94e3e94daf652edc996927c09404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64953592963eaa522f235bcca056d32d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49615655fb47f628aa5ab1b42e3249f0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08f73521843660c37d47c10c182f7fb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8be263049d6c194d970c530cde3c7f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f43ec130ee3e785609d3a7b5291a1b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1b210602643bf77be49abb69d3731410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6267c1837c092db640ae6b9350e1b9b8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160ff11161b362a67ea73428e8ed445412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ec95572aff3a3efa51d38968824e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9023dc226f564e7d243a3d3c97f963414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aec4c99bcbd6b1204c50fb51a44f0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a677d7593639d54a961b6f2779ff9a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd22c2d5b1f286267fdb5abe7b5f65417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098cd38a56a1fa1240e23dca7cbdd47f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77b81e4ae0992373fa6849201d6021419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803a85b68c8df39ee70a1e01f9be874420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e6e7ae220280ca7b9c32141d7bfb77421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a66dfc0ee7c3544e43840253be386422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530d3a91d0c60daeb783ba04c7ac97e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a115516d783f92fb20d81bee427b83f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5596b3edc84407ab09390a2d442f6c0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e512878fda351017136fe48583a940426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00efbbab6d1102eff56f71a2b152fd1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b02b67ca249c1f37c6df777d37455428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2a452d064cd2568a81a8e7b51d619429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646e6610f1bedb385bd8d52fdc27f13a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd663170868e7ac29e016628f65b316431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b066b432f2a2ae329fdb67682f19463432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241f1dd6a92c5faf9a2d7dbd50f9a88433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b884917f24ff0d73951d41133913d96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ca3236b3b6fe4a41082c813a11018435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71d4db0b6fe21d287d6bf31099a699436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56935b6d038189dc28e63c474ebabd8a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212379e08d16d5de75dc5e4c9dbe062438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdac421f5922be77dd22ab41a2c786e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57444fec6e4f6498b7e60bb1b8ccafa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f986c98a27d9dc69132e3d3e61bfa111441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfb96aa8d7bd3a733e8463543cf802442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2ab995f5f7947c3d878668baed7c65443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3244730ea1c291d5ec74306ca7c8a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42ebd993be294cd306102453102606445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801ab34d93caa96a44e25b1c64ebe28446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cba42a897c14af3280736657d4e02e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebddb8b5cdbd107225cb61156df2cb08448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52c017f1418f4bb609da836103fef5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3c6d288a7f4506aded83922b66332450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c078dcd21190ed3e87203135354b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334e4a2e690da19b15127ddf87fbee7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6487dce773a89dab6f262916359107f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a18ed55af547d5be217f444e2395f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f30c6d568c76b5bc20d5c77607909c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07b1488b7fbec77d490bf6beaa8eec456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f4fc4e99213580dd98fd7c0102bf4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c2579ce7762bbbc98918b13d04338458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca36377a54f45e315413141d5c65305c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528ca6614cc3a3ae0bb7a260233306f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1668b585898183898a0e8e6af19c3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daef818c48559be52575853ed6e3c6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55585dae3a2e8199338f137b774d2707463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c55257f6ad243245110963d66bd01f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f1210bdce3ad382d95339e4fd7c5d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d48fa77e3f1c446ac2211f7b989bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d69a32e9620004b4a7cb2f8753fa7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf5eb72cb3c63a39dd3c39db26de1a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4113fa37431195c6eab3143ad5afb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b0e1b884e8d524bcc6c77651409c6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee35ae110bb84f0dd72a3beeea82784471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53c448b8154b1b3adbe32c125fae73472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55ca488f78d2b71dd8b571cf12d959473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56859c11c53f8948419829005e53b006474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f246f18667904a5c4be3c9bac2474f1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20b715e9571661500e9ad4234aab14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb2893b8ff933536ac21ac10097bb9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7af6bd446fd4b500f597c41481910478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1127482246a2843e7abd52867515cbd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b75d1f6a5d2b13d73a0691765e8f40480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc2ac34ca429dd9bd68b5fe5fa43f9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24645c3471b8187533731ae64690fa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07dd96a104dfb1ba177d4761bb00bce483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e224de9acd2570d3ccfca7fa2e8d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c18f84f127378ef80d1261bad75696485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b750a703693aee56896121e826fd4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3685dda71bb2ea7dc7d52ea6d8ee8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47266fbe2d915dde887ae4b89312a258488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0347223244a212a8255133de465d473489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859f42023a0ed2295815fd47f2cba40490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f20a66493384d3e1e361d263f3b87c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e3da55e24679848e44272e51b01daa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22578026216a61fbf733d1d1568e8191493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81929b5aaa56ccefb1df3a054082eee4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379043b67f2c9974b4b3b81b63b33684495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c4dffb93149e55d75156bc4e27aca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7efe22da67928e7959426acb243dc82497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db83eeebe2906d23ba0f93cd922328d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa05213628e6ae42f09f29d041f7a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daa76118784f29c0bb9c988e0772ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26be482c66c490cc73e4250a36cbba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57da2bf9bb859a977b342cf9726ec81502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5711563a5cb42b6265c4092464811503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27871842306d4445f7a371423db5c9d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771687b378260eb50e1a4aeb5b5f2f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2fe1fac7c54dfc927b63747ea840f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85da25551036fcd8f004afaebff0a9f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2a6988a3ac4197524397a6664eaf3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e4e7b3d153badfd0f873ae44bbb38509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9571ff716f118b6b298be9f76e628e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dd3fa65d3441e6698091d3fe8df78511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e4cec7d6ea7cce66fc6b7c811dac7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d463daf43bb4c3fa542876f47dc9d9c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae616389a77f0cfb39d2dbf0df30dba7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4588a2333d2c17a668b72cd7f0160d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be8e33bc3a02782bf3b5b94c942a6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821c643798f6389509ff7a6a8d67229517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a2cd0ccea877b1f55908aa4918f83518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c401220742c99d629ff798846f342519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da90c25938a78d35644aa485d2920eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f3397cbf27c0ea060fe33389f53a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4e50ef1c91d7fbad5bc6c8bd7bf87522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16f2cb0d1cc5a012d9e93425614877523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f751b0dfb616ca5a33c9e61ccc7f0ac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dadbd731b9b9720da1d2cf3d78ca0c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366de472ac73463b57994730802cece526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450b46ed26b0cd98a715b8cf013834c2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3371048a7933a00497526182cc372528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d45f7252c89a50af60af456d03342529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9f3af724b2a21c07a822386915daf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3dbddd982b6c031d3519a02d81384531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d94721f06cdbc30b1daf1ad40e42d0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b81dee6c4339b834cfee78c3b4beb5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16243748f04ef98dac35deb86c8ae258534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340d0b9f098b5457d440a6b4fd5a5cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e4433247f64a92612d3537fd9963a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0f3efdbf4551217f4841372153383537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd273e1dcb65d7d4ef8d58c02181c77538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a861fb6b2b4d4c778aea220151e74bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25fc6f873c3e3d9c39eff878e0c276540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c47a574698d650ab25695d54f7973541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e49f18d7b3ef1862379e4c273eccae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7835fed7824f3aad1135c9c1d7e1468543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed155b0f9a268c70dab333563276a29544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054498ee0177917489887a8013ba1ba545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68136f9f78991c50ec2bff22b7de191546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397356ef7d051d21c7f172c2b9fedb3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd8715ddd1a5f304b812714067ed4d9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08091d6b9593d86eac6740405f2401549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d77bb8aa92e799f566cb42dc2dd644550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95fe967de8f4a5e3f64a2366e1a131e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025061dca3536aa200a488b5ac74af2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937de35cf57e2f0cbbf38222fc1ecb7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48df38f5486818871ff64525278b45554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68a4556fdf683f0a60b47e7ab2259ce555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c6acd81ddb058b0d54fa44c9736bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae5c273183b5170b87f222f394da6d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a03f788def601c2eaaef25274dd08b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dabdac94fb29148ddccb1c11914934559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4112b3fa8eec9601230abbedf6d81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d6c168761010c00974bb5fa0b3b63561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403df616e6dad490928905862c3d09d7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd436dc2448a138473ae9a99af16bc77563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8467cccffdbd89d9d31a64ac11c2e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da194309f4cd88ab54e6ea291bf6fdf8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d39073e4f9bd2d41948cd9d1479886566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36056c9735fa1bde906bf4bac7c051567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c012d8044f03c8bab243537d110786e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd840e738739083f0cf67595a67e0f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40dc9f47dee4eb0c5b7480ee8cc25c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f36e9d7b51cab9b9d43242c1c3ca8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b21b7bb9c5b3a86fec4328a52db163572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>