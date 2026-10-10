--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87dff45485f7ec66eff12f77d708511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2911b84446f7a763d5ae69b2fa589122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff12c780039673f6ab874778df5f153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e3f2d47c980bb77f8e1e6125a4bac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4a04c8a0913c03fdefccdf508e4a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a067d65784449d020063677bef914b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35edffa0253145315aceb313f407a93b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb816a7e5af4bf365a1df41a0d467b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9edd72d156aed2a1e9ecf04d62a5e829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b887edabe2fea6edde242e1bd1e0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96619ca460e1e69a911dfd75d9ca933d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049353e32dc0ffea84be6ce60df256e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd20d2134bf9a20f5b9baeb6a1586bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e5eb754140cd63b8eb5912cc9ac1014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2d84fbef08ac53d9532094ab92d9415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81979294bb158a182e465d8e8610e4f016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3b467d1828d1c4553c116c7ff2c7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64f38d98ba0e6fb51aeb8bfcb3a0f418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240057b50066a8b9092624180fe657cc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13801eb84f36142945b88936d5a8519720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c429043dde493f5a1acd8dcd783d5e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851f4c85221f438c6e2795651747eb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962bef35f09dc5e9b4ff19fd08ea71523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05703aa28ebc0f3074e5dc4e4ca6842324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bb2157f11ad6961b898f0345e46ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae875e68d8de1da8237f99fcb680fd526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e6e414710c068053533521d09872827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed019441b9a640dd542cc2cf4d923f5528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2456273aafe5729e955be2debff14a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f205945e06d64517a14a13d3099a01930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334b8a6d727ef5a20ce480a8e50deca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3333663ec7f04003ed391c4ba63b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d002a8240bdec9025116a1751d86033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4886c99c8b887505ecd0d577b61ce6034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaddfeb8ae690423feba013e9f98840335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f311468aa46b82dd8d9522c9dbdac95436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69a2911e44695cef0f57c2753e65fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba89ec40eb418f9c47009afb2f196638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8f159c957335738241ad8af705c4d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fad481b8f53ff8183510611972f5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589545bfa3d888f402f6bb17ae1560541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cde81721bdf8d13c7b52c06a69d0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cd743fbe0d267e062332f9709c50d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3da3cf624f06cd2ab324b4168437c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8ebabe2413a4a1f8b81a13d9603ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c68fec79bb7996f6977ad89a6f508e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553289f91c918e762dc46f87566a4c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a1198697406b1edffd6d934af04d048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3bd0c73ab2ac102ddd4452844c3e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ccd3dc38cc9267a36e5e20ca3f59850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12d8a1accbc6e37764b6520e01fba351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f755f7aae4b3460db21c8e612394ee352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c20672826d781236b3af28c7a1206a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa6c5cf2fa131a5e3092182bb4b54954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dacaf0de622b72c0951b1eb865c80f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1c2a9376a1b424de2030bc07c9b8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c9f8cd7454ef3a2c73232b76d7778d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b98b1171fdd68f83637f8986b20495158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c948653ab98f2f5e5c766c91dc27659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b8be4b07402b75f6538ae6db4257260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083c808b2e2f0c4b4aae45c729f291361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0356f5a8697abdaf6f0158e1ae29e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2bd18c814c447849cd2e7658169dfa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb177d415cd68ce388e90d1888e6b92c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b72dbb9b2fe6960746434819b975c8665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bdf8e7d31863585bab1205894d67f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d839c9b6259449bd2a4e20a81bec2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d489a4037322cafa24d03c477b1f54a968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1ef5a837e54ac7bf5f5c8c0364f8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9a685f9e53805a9182590a07aaa1270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce7fe7569b1e16b4a0495b94427565e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858cc7b8be3b58e144352ec44e1b5f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6458cf84cb59552635246e5856980c0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec161c0ef97da0a2df1e6fd722bbd0e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b849e358d1d43545ca758243cdb1e6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8775adffdbb597090bac309f064f276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fe900fd2ee2e422df3e9cc045ae5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edce026c8021f09e5f222781cae247e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31a2708012de65e37a73bbc4c213b779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10e73f74ddbf58539b7e05d4138d9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbeb7fa2032f4bac7fd4a11fa4bfce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be841cdc4b655f7b57efdeba717be60582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f2f9e2e0f473470835d082611d75b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab294aaa0e05cbac041a383a3dc5ed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb78fec7983b09a3ba2d0a4f6232c4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3cca37bf3653c4a7458de56c5fdfd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b5b0fb26b411ea9296e23a9ff6f3187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88759aaf7346f3d758039b3a2cdcd72d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be054fb2a391012cd43ac733ccc28e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcefd61f9d017438ee406b013d2bee890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d02974539689ae60f243b0b17b1a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fce5b8fda230e3dc71b9841b20d043392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85cf35e496452103498b8b44334c71a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775081276ee30e6b77ea65490878d7994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23ba5654cf9e1799162cc0ca965ed595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b1543e09242d94321bcc5d79b530396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af39155a56142dc1b08df11d706dd7597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23128e08b305af3b7e4456c0dcb3297798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c8235a58d75e46686462efbf9f346099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e7bba5aa83173de74ec42827f70655100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bf4448a14a5785c09ade37a5b26d65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622a7f933f4accb7f0673a4312b7b3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c304ad064f1ae62353c807904dd2b2d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37c98b8d31dc66b149044d75f6342b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270ccc163c67d8ae73d360866235a569105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c943b16c57c259150bbe28565fc6a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eeeeef93b26a7f9bc548a5a5e086b1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0a01042e397e22d15c75782155d85108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0050ea782df58e587b8dc8a16d33a0a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3157ec096bfbda6710b908fd66e0494110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7facf3a908d391caf6eb091aa056bec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce633c538e638e321234add671e18097112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd8d94b026ab4b1c26f70041c8504e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab88ba6af70569477b0f4bda8234e1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfc6bd4c5c4907eef3b72a86e78529115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d4a59e62ea7b8da051dda0456e4b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fca5388f5dc48d08a27b9c08e3b79f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038a5418774a23ac650cbc7d2bc4b48118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2874cc997dbd9e76f28133f870ae5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb275d0e5f400c0c6a890432be269ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf46fbc37eefe2d8a42613492ec08d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ade643ce189b1af44dbd9a68ab6220122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399635f0da8c5c6f0081076adff380c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516d2b447689c638b5f3bb0e1f291a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec385b0cf6d3930877e7b62e87a3b4a1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52e78fb986571e74ac8afd73c219c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd746645f145882e5b396f4bd3d9c05f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e55dca81351d450ec8ff15dcd42882128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2fed4eacda2d56b253d75f78f23a1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7868e6c8166d5dd33e0e18d6bb9bb4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442e97b3404ab2ced853281beae18ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b8c1cafbf3c22518a9711e1e04f4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae925d37d9e980830fcbcf2735ccb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a5743e5ad6b572c660e079f3a3821134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc13635d216162ae441be053ae1cf24135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455526467bb53f3b0eebbfe9520b1407136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac239b81c7a87aecbc5b8b7fe0c44f3a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f328e3cbfd17c53612c69665dfd833138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483f5f30369b2685a8d70244a0043be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080cea6449f86d60907afe6527e5c41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edab48a59b32db83eb9f24854ce8d47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d05b2ea094f6361e2f2d0857b7084142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc75598324936fe6babbf0dd12624d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef95e0ee0f832df071015ab2bd4d60144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a2f4f855e37f001f71fcc03cb7658145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05739d915da6340351bf3af51d31c1c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f401e330a3f959145e87ae55281bcbc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc531d16c0f29938c4afa21206968f39148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5321fb2adeadcf30c1d91a48f9033149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8f6bd963292ed18982f67ec2e2540150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b368acdd988711ede485c5f8408e3c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f4de13ac781b6271f39fc227521111152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676dc4a7b647122724de4d4bf21ac0f9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8774bf26122956d9342c8f5acab0c02154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0f6ee9141e0b8db124f21f2f0c0292155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d387c5edd9d7000daf38de3d008605c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1398a7696048a77af3eb053b3d86579157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3a025b957e6b83e4bc4812acf6046158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5596af55e2b61b993d360f70c11157159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4815fe97d93370fc56c78a095b63a5b7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad7b39a2e3eef0c91e49b8a63c7fa9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d30b0a15a407797c52c26c4581c17162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141f24a0406027e251b48351a922b4bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c47c12649c6b09c0b216f0e95dd345164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfd8358e99e11480dfb6c589db1c4d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3068451ffab17545b94545ca07462166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c85dd867e846d2f1d7f8a18249101167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e45a119a3821f8f8e8908d059cc91168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bbd1dfcd624ce527f8727b363f4e84169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0b031de983ae1ab6e14bed2a65395170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72eef1ac06ba3e17552a065ef3313a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16d66af903f708194a4f23f73fb131e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd460445864d4411c2d4cccefeaf80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d611f49ce682801cf6b5313876cc7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7737de9573c47c2602ff3c86353ca175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376f1cc3383fb1a02e865fbaee48aed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4984494cabe6551815bbbfe3e72acea177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae134fde0cacd11acc8317c9576966178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b00edc2a49c372c0bd9a8e547e8e4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc359d1e047a4d8cb630d67810270d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bf423f796240bcdf80ebadcc67671d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a68eb93f2916d63bbf8812de22c1fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a055a225a65bc4e7fbfafaa48a2f4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a81fe28066fd0e930a6afcfb36c84184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742e7325ccd5f7186b9639af240f106185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7d0e57bb7284e4e49ba2eabd196ad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70cdf45bfc38d1810962f68fff92b45187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a1f58f70fb5645eaf622bbc652ac7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e63c079ac9271f0f4e7d571a71f8b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a15c87ffa3a7fd975bcd7cdad21642190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87a031e07e5a536c6867f6cd5dd1a1a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3121922774fb638b4b87a280a1ee77192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c174b514281e3ee1980f63f90d7e0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010697896b5cbba9cee0e88f46eb087d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06287323f55f81e2742d08b71490c1b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d22efad94107e09950b61f0c8eaf53196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddfacdeec477c2c25874fc2e97fd15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8487faeb636b73ccd705a4f31646f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2308bb1a4bc9a68bfaae16a79aec461f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d24a2b228a43455135e1b042c3c43200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94194ccb1ea51a7ca599350e30eda0c1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8990351c5ec47a671a099a31d0023127202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e109e0996a614670a10938be397e7b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbaed821cc7a8a3683dc01e32661736204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088ba0d31cc5ec181ed25439a3e2481205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81c7fe9f59154bc3e8fbb3116a7fbd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b677c847efba8bad17f65dbd9bfc522207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe60e806eb91b0e67d7e03b55166715208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98f6eb10db879f39d76a45e67f6e7d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2331b1d310aac347e49114e049ac85210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e45499974e314d6ed692b1dffc6b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a603267176efde69dd8d199cf73dd5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b225d265cad895276b45db82d0e3c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aef3c15f0a6be0f379ef5fbc71c4a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5be4f3083f4448f9874d20440c3fd6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95947e495f4c71853ef3f67aaffdfdb8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84467cfefe074799843732cd65269c84217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87c9612969a53cfe5291c6569e4277218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc522b654bb58d386420181546ac08219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1756553cb61b6512c9343d7730610220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9d9a7e2468beabda832c50d1b6afd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378ee2cf8dbc1bfd16efece9feecf083222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea52a62c71bc2fa5eaefaad08b91179223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe6c47a6df4dc12f489e63559fe755224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d773ede7eee817c05f1d51ad1c71d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c25dcbbc904a334a08561da04372a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75e3a8291bd70e8034014a5e24343a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f2b4f8df2e315a8ab0aa6ad7b1f05228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8fba3779fd27fd979bc4807dd60322229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3815af4789367644a1a647323b043d47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c4a4446532fb581071f9374528297231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc9b8ea4c32cc37c43af91f6984ccd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffe53cb03da906941551e82981e863233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810869d2a97a75b3c81f239d22cebbef234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e010eb0f35617a367c4d9392ef2013235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf40f8f9c9278dab85a9587805b95b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7619727ed055ed94999796f4a2cd2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076d331bea85a34e31608c5a5a21158238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a8d0c7b2a263f6d1eb66c9b04bb4e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62061722cd7faba6a76c74f1577e5e90240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59db6fd1990c2943eeed1fb2b6b4bc34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e122bd058c99ec5d7234b136b454fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1026c7032c12a658ea668b357a95527243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9752fdb4b148d3bf1f98fd2202828b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41884478a366e32be7c1b758f0063151245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc8905ae057e5b3fe40ca046739d9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712d163aa7dabae67c816ef3a03506c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9b5dd25f757f4d977b66786bd9205248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d855563b119b28b35281aeda363024249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ee8d61af37e15fd55e10d11e31d300250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595593cd126c69a239e8fce3ae44f489251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604645bbb39a1441387e489659467520252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e31cfb1beeabb3d3f8d359adef395253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e39c3b5aed6d0cf51d91019f7096dc2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56358aae85a49a14934c1bb34eff2cb9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9d5e5deff1e704e62b00e3e88a951256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ff56ca1a1221304076d10062d69c0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3cfd001adec4377d84c85dde3a2a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f3a6ec9b28c72cf731bbbf62d402a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c45f37aedbffa8d2b1785944e11e2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd0152236c7aaa773d09745ac96410261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e48d46b7339ed871d5f06dd1041615262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ca621f4c3eeaf9bd0486d780622ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f75ba813439716b41b9b0000cca272264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998ed2e26ff9673d5d10828017c848d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba36a877891a6f17560135cf625562266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e15deee5d5dc478f7a6f825f9222eb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173750ca03d900a5bf0767152d3f255268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69635012f03be60b349b5d6f9ae3410269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d32926e6011aea729adab0247651e0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0117f2f0adc2dfedecf18d2ec5d8b0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb295057d7bfdd6265ae79cf559a82b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1178059b0c23cbe939d0cfcd7b850ed273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e92ea05326d64047092e383f8ff0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b540e76f59037479606dbbf2493124275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cbb27f0f8df76d3f996b769c50e29276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcd9e5c6cbf1934058b85013eb7560277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb4757ee1bf51f936cb25bc4b3ca75278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7a54baa39555e5fbc23df37abd966279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994d0e48f7448d7dca87c3e546b446a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04db079b99c648721cebeb305371cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c939ac73798e58ad76bbb6dacf70368282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73becc4ec1015b0f2b07952f1e8b646283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac0b29c4271390e0d10d9b7e531d1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ade5ce3c3ef22e2bc98aa5234121538285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af984c0a0971c23ba019e76992036f80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e8b31d4d7a237d46ef22adf12bdf5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806cee21cefe2c8fff128fdd1f8cda9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec774525c181f796864069ac310591cc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef6c7a0ad74e250805a78e58a7b1df290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c737b9a3197a08020cb22394e098c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05773d3da4277765743bc88b6fb053292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c3f3deba0d6d118b58e2d6442ff639293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f033821afaa77bef4f1e5091f7a639294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126a46871a10b4e68f8748af59354d8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845a04c443cd9b2d027ce433be4f0314296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ae3a72e90f17ebdcebe95d7bde1e5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05273b673f595967d5d9d49b73f8e120298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea2f3dc9d3d51c3c0ef8fb1cde9ae8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99e66a4c5ed07dd7870026e51d2a40300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec11dd7dcf1f50d5482932fcf34905301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69626c10d75349110d976ec821734d16302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1ef2fecafe616c74c53a3e1f00ffa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7c068bb14b6575be3205e679d2242304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8d720cedb9f1e9500ee1d4a837a42305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2bdcf5813cedd2cc78dc73a0fb4c5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933caa3200a91faaffd4385e4e453fd2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c885517f4e867844e1cca932b0839b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ed772fc975e189a3d0299951e7f24309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494bf116fcb353f903e3b7650dec6ca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e8a8381b2cbeda9de19a3c604f6cd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b97cf151a73be4675ffe8711818df72312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6571a35057d6f8a08bba312c5761b02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b527c78a94ca68d1ae1d7a2b8689c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d9087028abbe9c5f900efe982411b2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f29f0edba91bafa63f5b0f8629477e7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2cdf8e37e7f9d8fcc31180e9cb344317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893558661b8ea7a1bcea42be059f724318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d0cf15bc0b3bca6c081fdfd85a73d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f18ef63628c90353d9ef3121ac0550320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c04780dc543f0481c7e4d0376b8e79321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346dc3d1766a523cb37cab9f96bb7c2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2f067db9dd759d6ba2161f0fadae7a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a277714bbec21566449186cc9509d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66690777aaebd1df14d29e95fa1d0a8d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fca1b95e6d823173f48e281ea62fbf326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c8a3ee0d141832d8cade4b50a7010327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fb971de6344d968ce09f7799116d97328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96c5e7b846c65b4361504e6abf4ee4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f5f23f04b479874b9e8171712b329330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96b3e57003f9582986d9e82c5793df1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55380469f5c235f37520e0d13a9fcd92332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d415d4d12199aa23f1efcfbcec44e1b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512870f1a1eec8a850e09c396982ae6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744da4c386182bb1de44ba0691991b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d8091b55f26d917df9a7f8267d559336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f800e3b09511e217b4bd32fac56956337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594be48d46c073edb190afcc33e02e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737c0cc732e9960a0065f4c232f0bb5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfc07b6823795f9fa43ef34bd91b1f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1992dc452545b2f0af1fe37b18f44c69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f5329fe30299b2c0cecefab3181f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b4408d6e7705ba5553fe079436600343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996891f0e32974032bb9762c40210dd2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fb59ddfd559a0901289497c092384345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86a0d65f7fe851e96417f984a32618346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83936ac42ec3131e748acb229127abbc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ec798ca619abbe61bd71d4b154207348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8ffa61ede657df6ad35ea6ecfb5521349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc798f26f63592ecccd01c57c81c5c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a928e93ffbb9e65b578d58713474a973351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a371c61d82b44ad8bc90e4a460a10ca352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47809721651ababe02e5132f3ecf612b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b46ae37fbf4538d9fc4323dbdff751354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9624a484f91345aedbc5146335472b8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec97df7b6cc7f23bc78cefdd0a94c1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea4eceacd2bb8554544f3150b8701a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bef7075514406e9f8bfa5f1f8f089f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c535c8ea43c686a06d88d13d2258b28359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8084884ed27db5eeca1151ca65d95e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716476b8325d5409f4986835de8ba65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f639a7c5d33b5fa5da0ed7253e2a13362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62425a021083b5c7a6d942995f3e85ae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3069f657d85157c37c87f4a022b87f0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d723287876daf1d54a8a1a10dedeb0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961d91fc6d2ece8fecc3a6e806d5c1b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfce33e4ee200b662f63bfde02495d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f79b348facea4dfe943831a03a42d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc569c3956ef05e72f7c459b27e2347369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db187278f0f4d2ceef4e0d16e28455dc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7dc2e9578572cedae0f8349160c11b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad23321ca2e0849c5bdd4b698ec692372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c156ede3d265eeb9dc2c170b73791373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856307cd60895ff59cc9c55bca3f2bb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd26bae9aee14022da73fddb7ddf4e14375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9bb35a9caff730d013272db0cc68e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115af1d0656d069f416d500f482f088377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c278b620b5722de27c6fe62eb766a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea2b8388c18ee9b035526c1d2da3e91379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686ca3be9390d2dbf8ebbc41cb4e1e9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cea8e56df2890f8da342821922457381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994b104c32010432f2dd7d875de6919382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01519d32ad792a5875bff5a9c9b0a91b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447e38ebe976a027d1271db8864234b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6479dc00dcd5820274c871c02df72385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff17ff2d602a1e8338fd67dbf1d558386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab09a92658df548b383bb1de8678a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a29f214eb0eb67ef854dd8bdb32fab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc109e6e3a11e2127f2c061c67294419389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976ac18b6f833f0ae8129fc1312f24c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d78b28cab3cce14ef9a674836384914391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dc96d2a267a59ae146ade51f340a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95d7f12501bc8b906b259d09050500393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8649914fe954e790d9d1a779cc0c94ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920deaa77c7dce8f838155336fd24937395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5728361398c35971d7d4dfa69521b5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d6e34d0a8d537a4e9a3e30ee4a334397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4799803747fcfc1cf65d302ef0abfd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a65e3ac5dcdd17178e0e88f017a3a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d5db87c7429388bb47b92ad29747c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97566524b6279e5b9b813198cbcab4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc671ad32da198efa4b7d19aef7b29402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431350b2b0ec43a90e1992f1d702ce0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ea5ae732885531d2ea3308adb4c43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d84fc1a457b65ca5aee459c843a115405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac891e3b26cdf555dedee6152ef0cf6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06890aa960c62409a7cd5002dc60bd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e987960d2e7db2bba9d3d6d11faf9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d9e819cc168602b25af62a180c461409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490a18edfbbfc24e546721c37c22946410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3af8207176c46cc7c0ba35559633a1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5883f6084e3f7d862e8ad216d01c4b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41920a4aa0c6b51504c80ed15654dd6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb60ce528421ce88fc615598c0c847414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9aaf1129ab43d055a3d329292e373415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91b3c7bb04f968846087ba82bea7e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed61a848a45cd69047377b35242a88b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd99ac305b0b896541699dc19577d60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7f05a7811359af2af4be4053c8401419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74892954ceb7349d54a098cb45dd5dc8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce667844ee7c2f7860e6e1bb593f3f42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb201091fa3598c4ca6a61907a70890422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c0d6ac8f5ba1225740fd1fc82635d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29257bffcebb0781c3b5da8829f6285424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0c5a4f12607dc1d07473881599334425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2336c8f352eee284f3be25676a48a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561f5d7d4b757fea6ac0c7c2a414c35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd6f064bf33f4d83e1fbc17d628777428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07917c8c077cb5d677192d9a7e1c2add429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cc436e502d2c7d53b1e1550d07bbe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaebafd7bf28be992584808ee0474511431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b70d4e69a2510b1f5dd40eb1f2aec2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405704599a576c36cd1c8473e53a31bd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479750fa164d8627317106a7d6c50cfe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b32fe6c300d1863c641fdba627227d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273e7c4394a9d11553e307f03cc56fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5df9d14f34ad42d04c01d065192f08437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26fab13ac956f5b3c91e3d11e49fb8e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289891997d10ee63ba053d430a31d2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eeeabb7c4e1d92fdf7a6ae3204c90e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf1cc8d5af6016660a5c1f7df9face7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9e4635a251b114aafa1924c6ca2d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695203e44913aacb4ba681369ae93412443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e9e76ad4fe16903666259825c0d7e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4591f99213a3a94987304d424aac72445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937bd87231ae8356bcb86686c414321a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0611ab8fd81fa4b380284aa0c2f497447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd740aa3453774490a14a3b547756d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7690fac639f68040e80558c73cab6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677b5d748732c3fe479180c87174998450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0734c12afcdedcfc8a085967292c03451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576f8025502bb5c2c5e51ec266c6b68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb97b06235391a4dbeaf4eeb5137279453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf651ef6dc0235822f4c231951a4e4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5bc4ab7f1859f7bef265fe67eb7b5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf8d580a500bcbdf8e3d15a14aff0d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afde9f3a5d063e0629bfdcc30fc0ec457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa0c08efc0327ceb9e6b2c28699d42458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd02045c82fabc118043462fe4b3b1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808e157bf1ea35f168873344f485507460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f7f6c797d5aa633f1b28f68100375461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5c34dbe31cf6a8b56059e33ad84b6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09047e4fa2912062caba0162a54a208d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e58623ce923bb150f565e277b808fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3b225b1b551587544cbfb0c336ad2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76faf551a275d6755d500b9a12f7edf3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c21483b1265a91817914516a573c27467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1533d5337bed0765498e0e548990bb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbd3cbbca3beb0ae3d157b4a136c5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43577ac9c1c0de4c76d1f1169c67dba0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a816e84f8db9621ae66d1b5653bdbea471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9b10677cb79ebc7b36d7e809f9720472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d25a22db21589e00ae24fe2d21b9b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbff34017ac008e8cfa7e70850b2a2f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0434b7d8776da6070fea867f787809475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2003df819e3631abdf5345ed3d95a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e708c1b3129485ee3dbcddaf33597477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82856eaf719df7f3ee54161b01b89753478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85edc0bd13fc21bb77a0b63f2a50c6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636524c215e3ad0b49122ce1eb22c834480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b847c3c96466f91352c3c90c56b3afd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e255b76d8084ffe33dfd6d51e8a8eb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455887427cb95ea85906e29bf2a1462d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43e12f03949840a5fa198d57e5cf09b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fe98e0e4f08a07027fcf0c13f2d48485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7946e0719985692f160610d16287409486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a98e929084cca5bd6dcbda716f6fc3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee13baa20dc48d83785448d7211615f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de28ddcbea9d8996071c8a9126406e93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322ce19cf70d75bf74fe21572b0cf2d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bac0c24d342ef24d56828cd8a0fc6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e305ff493e5dea7be0c70663a4c93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9cf05343195fb4ca1c825b126453c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135065154c37bca46fe6dbaa2279d97c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afdeabef9c1ce32aaf90c3a7dbd5265495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c305532e237beb6a0aa7b6e94172664496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8418fdfd8f6ad6fd0e91e2fd3474ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45de3ea5becd9947bd16ff2879cd24498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb78a2c199fff6a1c552285d9585fd7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62837e2a79bae8b98fbefbe60c2cae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe18d4d20ed0042e4b1d767f786e7e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3c95d44b0f6681db00b4db7ce3425502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8dbd2d70b6e7f3f65d70f1cb0940d1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfafa00a71bba4fea42c44d319569cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a26a92e7eb057d4334e258a22aa7a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d1539a1ee90f0855b4fe7cf1be06c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5f64eb003f6b104745f2b4b19547a5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad13031d05800eb4507a7535f02aa7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7e31f6d84dc86700f73612fcd5b23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6350a4b8efe5546190e25bb6c118381510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3be211d89841ae8b5750c7f0ac3b0ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7241538e8c135e5408e91b149aa80d3a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba21fbe3554cfd1e4af0e68112c71f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bd493c4057bddd911b5f041157b0e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf93644ebcb277b2ac0c3b6dcc354f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81986ecb7e592caf9000d5593bb0cf3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce080b4d4300cb97469114e48d65e34c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c7e77607bbe41f5de8f024702e30a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c162590b9bce44bb099aefbf71c81519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323f0b7035dd5d74f53105f16498c51520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e7eba1cb8c78449291d9739e48f49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c46af51bfd8d819d24a0ef41acf67d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58942d7ce6dde2b44bf737c16ce565ba523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1384367061bfcc14a463717a6bd3252524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c6a059d24d59a08d9b204eb2d47e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f486767cc67310fb06740b77f2a50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbcf7a649db8f9c82bd02a50e9a44b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bc25a50429e025c2d602fe74f21fe528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf01e1f09b75d03b84441a820b92b05529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c607782f30c94713d8891f6921a882530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e1d4a7860a27a3c804994a6ff4470531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8963cb103d1c7e85b1f62d937873f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ab7c0d8bb38f4ec04c0945b186ef2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cc6eb0cd7aa246d88a89014905d59534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d2dc15042717fb6c0693723e57206535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615a94029c1ce0ebed9dfee99adfd02536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576a4ce9a662476b436062edecb776c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58b0a3b94e38f4526efe8895f1ac3a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4556c08ad3c88bc8f0052cd614b5822539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2ca5dbad493892af3f5facba93f2e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd49160df0e83b1a38fae65eb3b3a5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d481afb8525622c6064831e20d8d2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6233dbe5548e021bc641904d7bb15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3018d39d04158950c67103014210451544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b0e58c2c90a19582f13dbd4859956545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee88c1ab9be568b7ce89c81aa6cc4e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992d1436685c57ce79b9655f005dd20547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6a0ed42e3cb00910c53eb3e6347a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41145b4e5c7d37cc06daf2d229524fb6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773294c2b697bc882104505652340e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ee0f1ff294843896b3fc7abb5079f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3dd5beb72e4f453d6ae5f7596ad2d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbf5407f279679a45160a8d5793e9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b956b9cbe10cc2a43d06b8610d573c7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a24b7b888e0f2d7f789794976d50a3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736e62ff35f3f168a75ff2e2af54b4e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60af81d90cde3c90001d504416ddfd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c0d27197daf8ac5967d4f54c9067d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b42eb905060907f67085ac15d505ea559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e540ac36e18229e47d637f91e02940560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f65ff47a6d4fdc0908f8d1bdb0c70561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2860e98da8d88c30cf5c5b14b7dfa98562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba5809d24cf00f95594b75046f8618563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6774caa4c6039030c3cd8aa4fd688564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f795709eeab7f1ce0b7a63d77e5424565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930f0bf1fbeb1ca6b7c5cceb4a9db4a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c705db9c0c6ac33a39a8524cf6546e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0a4435534b7057480957c47d57014568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5c80d9e55526f05e1e7674cea030e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aec873dff08e4bb4f6058b69ae5a20570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ab1d191047afb138cdd92a59d8575571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9d852c4d57da0a1bf63a7449b044b572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e86cdc4938cd1a373176f6b80b288c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95673e8d51c519a9cf92aacd7e07919a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0274d64bfb046c56d62e122ecd308f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1c7de366431d889e19fe775f2ecb54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1d53a13dd410d75450127a5b581595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02614a4c171e0dc537291b1b6791b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8cd427b15035b430dac5fa13f1e5d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d507c44b14d7b14b26777d33a9beb378.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529f65f8ff42d05412797619c136e119.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a34eb887cba8effbcfa6a387348bcc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60c3c3712453b26b18bc32de46d79f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ad11a0ce301df140a600e70bd572a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1460b3b948e3b83b02baf21f9214cf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97f461a23724f02b00034ffd9a701514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195a19ef5f4a534b38326855934c1fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e16b049abd2fc5bb4203e1a72e9604a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f0116cd550a66490749805bf456ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e58ab8adfc79836536ccb40f8823f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a70386a6c87df3ff61c578b83653d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc786b8e53dabc19047e6b964d369f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484e84331b2d86000e7d763da715b77921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b37b91ba81d8455cc35a5a662ef62822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449bfa03a257ba921476d9f75d37966d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a15f1101a52c089e67cf5f142c89f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa4d435eed10367da97caeb98facf625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f374010597ef7b0503cd7abb6972226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90631ed2031c5455e0d6fe5a3ad6729527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36c29db4be66402381ab9ff1660eb0128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a43248a0f584c57d38c3286278ff029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5addc408302f11c6c2aa195e6339818430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842869568d53abf9952c31eb4808b3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b1df47ab3dd8a9ec2e8c59b2a9f2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43579f3402caaf6d9e1d3f0df1d0c2bb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a2440d390d0d8469b302bd00710ef234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76965fec49c313bd423f6c0bedd4838835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200e045377e5667b81816b3bf1f799236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685e54a892fdfac9adce4dc0e3cc04437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b6e676e840c7a17aa38c0d7cb8c4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b63bb30df684cd18407476ac9995739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931ae1db07835efd52e1e0162ba02a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b1d1f52f80f3cf3ef176e1a7e955541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a351463bc2fda6d0fdc34de4de938542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683437906ee891c23abed889276d51a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59c675e40cb3a3ac221d5cd3a09d9844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01bd70e78dc54f7d486fc7fea4122545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993709ce3f20920b4945cc83e4a2d1ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e677624d39920c9019122baa5c53c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b81b6c1a31863f687fbea7b01498bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e53ad724f78400e39d1fc0f8727e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c88fe88276b15ac6c1e4f1f0f4825e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c33632dcd4fd40d1592ad08b68caa151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f23ee6fc6687d4d4363917f61ccfd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8964d28e8ed8827c36217b69e500aaa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5aa9786518ddb6ea330b99c86c36854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe0bd9b9f08eea394ab74db34841ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4007aa7a1bedc7b672d02839d75fa756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2384a70a7080b8e1649af78a1aedc0d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0392bff62976fcde6ee3278d47ec24358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d13b06467568fd667bcb068e167b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ae98a503fdefb59c1b3db3dfed94860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc658bfa321707aa30d896e2afdbf461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057be150fcefd4ea038eb601ffeae9b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10feb863d6d3a463aa30b9aae33ac9a463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bbdc8b50cef616cae4fadf07d995f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceec5c3d929ad4b9bea17613e32d3ef65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9959b6eb8b74d52a40b66133a6887d866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2100e02c75e00fd69bc52eed81e0ee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc4aee10b0de93ab3d2f472234e9ae168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51f36c019fd45e80f2725fbc06785e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24953e232bbc7559edd119542740b9ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc8aa4c5bacf056162d0df44ff3b8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81b70722427c636e09e636938db0d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93e0afb9eaef051d1039850dc1b84373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0c86fb39b32cd21ed8721a30434af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d9ca38dcd6fc6943373ba3774628575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366fcb20242d8523854e93af9b71a66c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7db2aad4ef9ff19d0cbe56d2cd3de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d1c755013a026634029bc785c376378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42d30a0d3e3c7a552538bba0399feed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a298ecf2e1a52a1d3ac792ee2540eb280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb318c0b714ef252b1c7af15085a67f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877513e304a5bbcd36f2f560ab4eab9282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01bc98b87aff9cf289858bfe18df2ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ff6f432e9d76afa9902b54055847a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5410b86005a813691995ccd76813f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a997c562f7e1f754526d3eda059025886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97c30f000e78b0f58c7815ce18c41887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f559b57dd9749445b77fd4ec3894788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0210aefaf3bcac4dbfb41271f16491189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622457483018004d0cc66676597434990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff40069082511cc02191a6074f531ef91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a154262a5898e8b40d4f88648e73d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acaef9def714b60920ed0eb0274cac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e786398ed70d086228002d034fd8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cab805ec80ba7db54bbe7b4c6b867695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc5ec9d4f3a96a5ffb4fc025906f1a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a9c68270d4d0778164fc7df86e2ba297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566adc22c49e383b994eeb0312bce18298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e519da4753187a76e9131fb09d699f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e45a23d61052403f697498b2a88dc9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed19c504b27eea94f141ab19817e5b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bf8dd5dd2d8500f2a90ba1682d2af102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc95d6dcf121395172189b8b6596eb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121eff01541efdceba1fba323d2e3fe2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c95843233dbe94a1d40d35abe7a62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f737be09b8e3831709945fa6caa467106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60fc198c3db25de94c4ac0d5f0af2e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab62d1e95a7671dd57e3da583499ee7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abf3a56b8644ce0e428327f5eeca94b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d329020218098544c7d3e1c1cdbf344110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9179e91cff538831e1ecf37b2bddc6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9626565d4037997a9b969ad14b730112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9de8ac406e5b42cab4d086460a4110113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814bf4a904b17718cb27d09833446272114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dde035672e948d9d7b1a24de28d060115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e77ae1c31e7c8123fc4a9cb9ff74b7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42c1660d5434edb2a15889dce29ca3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38967b59a0c0fb6626c085dd9d2f6ef4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a7602162a54fdef33112e0b6ee71e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9204a7f79afa0f6bcde5f853b17ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e142a3e73743ffb259b18e80d0048121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b868210914a06d80689c1ee40ef1ed122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b0f05874d72ff15a0d25482c3601c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f585ce257c880e21b687e7f79328690124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d933954be8bcd09a06fa332c6d1cd2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a90d679ab638ea27167c9b9600af0d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5115904b727718bc3bb0b8254c9121127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c98e9e0e8bbfca8881fe31639e6dcb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f251207cd2c2bab0a04d25e3a7c0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a84d148e70dc6f5a9e2b4484edbee4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4fb661ab928e5252651fcd92b07f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0401ad94e0a50fcd13548c71aa326f1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314d612382dc7c1bd7592a4a7538219d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715628ca937853a633f21c81679e642a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2ea673f855d287087e2997fc1c227135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40926cf54d05c200e5974b9b9a145770136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae50176f197f551397f1a61ef90ba81137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22d29fea57acecb11c8c41aaad74b1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7a60f43252ead2c2594bd8038ff37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d4cef65e83622c32953d29bf07314140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65787a4314dd84dc441d623ec857a20c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b03e0463de4200a21b96ca667a6ac1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42449d2a372c39ba6bebef4e69a998a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76b192407fc535be45403ff98235a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b645e9b92361d7988add09219564a8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c251f1fbb9a1ad8a459ef34329b67c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbddd614e3698db711e385fc9a348395147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db943fa1e989e068989c3924dec7628148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07766dbe2164985138ee81f7cca1aa3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b33696dc757870b6f0488c74cb7d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b0cd9937b38b8c86d2f5d5ab8e20f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20c2195587a686a3fd4749143a6629152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b4b273de477a9047548581213d2b7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acfecb3d831fb5c9cce9976c35f04a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f515c7f4d624487a33b03ca3b43c33155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02139fa26bd45ea25d797c5c0cfcd9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63794aa471481e60ed75823cd6f45f53157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b899a6ce16757880311106d2fe89ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec177c1035a433733cf6f79e8a26c636159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de022ca0bc3852eb81dd8770a5a7b9a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff793fe720a54769a5bed385947ae02c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d13d42bac5f4dc233e3d9b3c50a6d12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8aec5eec5d9ec69603440569114df163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abc220182490b7c489026ee45d7306164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3251416b5e9ddda33b4eaadf56d5eb0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba59fa32d6bb02f3ea7392b33d387c6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567df529fe38f16037e8a30acdacaf2d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d823ff6dda53fad60c99310a22ec3ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabe0c59c729a40a31f2d1f371754cb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef6143d2dc7a317fe64a1aa24865cd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f79eada411cb345a085df2a5945d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20032aa338dea73e851d6f6c98095453172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a45216080ea6e9b63129ec867b735f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136dca8c904c915e97c3b74e40c1f53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45712a29f0c7a95332e95753d9742a6e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d745dab07f6254c6b30e5f8edb3def4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41284a605441d66f085e7660650005fd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8313f2e64f7ac5b1c38be5896dccf2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e40c8d3e27277f3570ef347d9ca7ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e1a5786d33e7e99b6f9f871b5dc97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3091729bcd1dd6c2c2d7686929065f2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192212622ee65288d7b3213b5b8a6ae0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4474bdda40a1aff6dc549328e458aea183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc06f1f2f2595b6614af47783912ce3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568eb1e10f0ba7f3f0d4fec9bb55699185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68111d16a36c3216b74ddd32494045186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913092a7e45b4672722229a258983ba6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ec9fa65f12eb38530990e16834e67188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3cfde9064f0b6e2143cb978d1326dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f33733c825ea906ae23ff0d154775190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b64fd92a6a3375ec1e073b3521aaff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fef18ca3e83a856b163678f7ae42c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2908b8b2e61fed474756b2a310a3cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea304173659341f9854d8217f1678cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc5410f1162e8b327f4ea129c202b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79981e7c80daf178690e7d1268e6848196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5152232834223cd49a5675a347c00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b866e5dc5f6edd77a238296f20897ec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6430a3efd6c92825eb651ebd60084b51199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7157e9f124a44c742aa246c8b5a4e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c7ca9cec7847aa40b3748cb0c7a7e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921acc52b759f95100cbedd2ff7b2db202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b44d85fa9c8c83b0dc902d33e1d42e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad65c965034e4984620dcbe82aa866204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0918b9eef6d6bb7c7a592d6eda967205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc324370e4a74c72d39fe865f7dd962206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c77cd7d8d1ecd097f7a5283329e782207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fd7bf60a94e7630c23749860fc8b0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3196294f490ffc413ccd28753be38db1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfb0ceb65c956116472b35f4afcb2d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2d27e843e2ff31a84616247572a0f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee623c24125215da5984282229f5d8e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1707f643f0b0565df4f1cccad2c5f17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5c5a4a14992638ee63588871a0c20214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a297ea4bf95ec8e9edf46f171ff7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db8627cec7a7fe666d5bcff74620eb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb3c0ade7028bb3ce7b5aa6adc9f71217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8844cb35e703c6edfd793a934b0c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1594e3ed1c2733462d937422e9dc118219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13f9a9ec98146484e66ead9b7606ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7854f4ab5346658b2446d5630ab31fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd2157ece91f8f88992529c7f68537222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7493831d352bc7735ca943eeccc210a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60a08a2d214f1fed9c4c0fe732b54bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14546e1cc11da5787c9717615aaf3890225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331a756c11c7a795d6e54069b44c067226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc983e1cb3bfc8ed7da6aaf6c5c9d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782841f02421603a58eed598fcb312a2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76724eee61edeee6751e144d92773f2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6229791c8901c2828a471c0a8430a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ea55e88e3973def32b18e93f5d723231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7024a5f554a403023ef5ba714b37b4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed463a8f4c2457b572089e129bc1bfbe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3bc259dfa722074cf6fa4efe96858234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c45c4ae636a7a4dd697c95f0510558235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386709c68005011ef183211aef92ea21236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06f93b9969cc79177b54717a8e03d4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98759438d5a76313ecee199f6c36f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f9348a05220ae48af397dbe20eb4e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62e793710b60474ab4916aace10aad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dd10d729fd1f090f92c54e4f5ecca241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e31681331b295d81b3ac0142ea76f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc305a7faf03904f8b6688c84b7940243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f160acdd415de08bca5e95f0393d52244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044270ce0b695aac8d329d03063501c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b251c8a9f990629148958f8fc8b931246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bab03620f99d663041ab69c262f14247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3add2858f61eb6b0a8c8f33eae63be248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75fb72389c62a4b651612ba3b92bdc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a8f580470cdaeaad4af1e4d8db970250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a8bcbc9423f0e57a6fdc14d790d47e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5e3507f8a376c2be145525f39f88f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29342903253c33cfe454908b18aabd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1ef9933bea7084d107c79d1850063254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936de452c149d719988453a5b171ed3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de1af89b6cce57b5cbdd736a42b112256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e877fae32cce796c794ff44bae287d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1545a6b13410d627c599e3df41987d9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35b950abe641fa7c19bf23f790f9ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674298faadec8a6e248583b79ecdbf95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472552f111d98e9dc5322c2b74924f8b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e0d6370808296c51808bc2cbdc193262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586190d479a556e99efa90bff3cc095263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6bdf526286e2bd821371441b1d45bd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427b61eb39ff18281126e5d1943677b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760346c12c1b23c904a1a262e9c31842266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ca4d463d3ea04783f653f8ba4f47fb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972a39b9558fc7e6a896d2a90d05d80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135f9dea0bf4cbc065c1cba339a724a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f21e55e120d7d4285881a39159b153270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c7269fd29c8559f012c86b46e2c82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462359812187f90ea10442ca0269a666272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9fd54e07d4b80e94af910b6fc761d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e69271e738321b4653929e72cb60158274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda0ef7a5661862d5c410fd1ae4c7819275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1721aafb1b39d84366927f114c870a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6bdedbb1a8bb17087ab689d7aa4ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221c5b3019d41b60563e61cd8f1a383278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c446b6e8f48fc3262283d08c13940279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917046f0d3c885be8ad8fef7dfb22bf280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05481b50ac63b488412c4a42b6da29a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7eb96fcd0ec9357116bb68427acc3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b30990c3d52552fc4040aa8404d3a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34681181f395adcb4f4336a228735dc8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c091228a301bf9e1a357c430bcb8204285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e268009d6700ecde88e56f4fcd4a502a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6d0443ab2ad144137c197e5635d77287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aead480dee1b8256618f92fef37e21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633023d8cd48f15f91851daebd83855289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101cb903b4ea6ac78a67f459f5400be5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93467ea08a6ed8acfa5fc80b72cf7da291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41c85eaf90bb8b12b176c98509a49c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885d276dd2a3fec838ae182f37e256e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a0e67788dcf7b62478e3d846675c98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506d1d921ab79e59981bd3d11378d0a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41883e9d14eb6d9d94254658503a6bfa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc023b3d425a99344f7dd1d8bfb7209297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655d5e9d5509f9fffcb3d525d4b48ad298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a3b501346ef40b6add7787f36eb8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d4ed7bb2b42ffc32de6e0c44f0598a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209da6b18857c042f243292e16fc297301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b29c1d356552fe80fb0186c2a9bd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1041c6d01bd90bcf4202bbcbb9521303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667d7af8c4a7054cdbea7300fcd1161304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b1ba245410df97bdfa66eb70726e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6ac57296efbf5d88c671b72e41462306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b088a2e1081d67ae418a8715374196c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb784b774c9dfa7c1f373e8177a2a35308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b77d4280b50e5421f36e4158e9b998309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cda97b278ccf9f5810b5cd19a96e09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf56bb1625eab951750b528a5cad0d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5a2babe4459beebb3b98ffd678aa9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db20a5ebb9defbb434758540e403ed6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3b9fbb123366e6d483dc9c1ea0142314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455844cf3226c4c4f1ee555c7ddeabf9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca65e7a4212a860a6bb7078c96285e4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852aff359174b4a037db2ed6bb74d230317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeca88d03eba72d6cf438240282007d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a374432c3cc9e33916324bd4e8614319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3bf1abec8f0868075e7d75d120ac0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd04f957c6ac7248c0c5c18dae8035321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89d40f3169ac841fe88bed96599bdc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231a62f3840bab461fe07f23253633f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a89480d3ab1d703f8cd2790926af8f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b94a2af7f85303700b8b932c86a69b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0be2ebe0a677df8059d470071f6f9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eaee965fb6712c90bb76c88c711be8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41346564a572abf73b979d8c5af6d6e1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb4c32dd0f3fe75234b28ca4b1a51b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4291ca6219178681c2f6794d2333e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e416c8467a17c23d68a694b580672331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b273ec48a77ae207a3b758e233ab4e8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c128ef0edaa75fe4b3877e9272d2e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045ffab63346ca9060effcf194abfe5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a9b60457c5d5e69dba6cb846600242335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3c15d15867f6d6203c5cb061161ae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f9fb1f4b8f6a20466d2c8dc2fb978337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeddfc35d529da4e48bf8e872ae751e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd209c66baa720ed916d4db27f927ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef9158760ea38bfc7aef69c9e6a3e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b529e7650c0b8d8d53595b7ffa2a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43812dc9b18cb7d93c56ca2e320780342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d193c0922175b1b987c3372ee2001d8f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34611d568001d7ed4142771da785dee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad0031bafa361354aa618a3addef22345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77671c877a8affca9aa485246a2f6edd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd2285071beb2c4c154ea96eaaafac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6478175256001f15694ae6953038fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ef3d0e9aea8a563edc0f3580d31fc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866303f5fb32112653dc9db8f8939393350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d1f8cc370647b582db4de915131dc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b66115be721fe71411bc01195de95352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752acc622b23ef89e34b220891b3e521353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692098a6683d33d2dfa70755af901d88354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dec618aa8a9f3a4f5206aea7fb0cf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f186cb464a278b0eb4e49e8f90499bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1089e65d3300566395096b4108f5b1e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21ad8bcd2bf6ca446bbca0ef574f26358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0221e649a986809428c788d081a23359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619b4141974b3e49a96fd03438aaf38360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f88c9c066a8681c6da2b926221b708361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac82c32bca3683e1dc52d031951c085362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a163a1a546ab3fe5172b41dd91238d4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895ac11188f9774df7d829879e0a79b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec12db41ec36364d156a233fc62d099365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cefa8631a262f81d44dd358fa250e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85266d039e12c17caac9d8df0cbcec367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab5305c388e510c53f02b3f388cb3d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11fa4555980ae9bc06824da016cc5a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0f58c1a246b20982fa87fd524c247f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0184eb4369a7c392909e4e0ce0468371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1de425e5b37508f5ad8b4d974eb1b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0903c082e557599197eed0a8ed015373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ac9184d6da5effc4693bb390de574374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac339c0ab90cacb918151bd591876521375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a40c475db4406cc05553663f2197048376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426093a9af5b0ad001b4c4b06d05b7be377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248d104c4189417f934d9b15d6162672378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9eeb9fef2e02f84af45ef596bf333379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6354c0d547e08e2c511f43b8e5c953380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b9803be33a187362ecd34ecd7c723381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149a078080a5e79b73eee7bc922f3c7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c75ef8bece2916ad67efb068caacfb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab946dc1e7131e784dd933d5713c489384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7413d81f3349ea5ca92e39c88051bd2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33fa8bae06d67a0d638ec1c7fc4501386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ca237b7ced2c88b0291a0568edb66387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b2ab5db3227ca0f02ea2e416c0fab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a154f8a24292b9e0f7bec5d5fedfeb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5bfb0fc3a36069782c59ed466830ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363af231f9041647fb1444a05f31dd7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61840f35a6986352bb02ea303881c9e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc95b4b5c362347ae8d57e6ffc8aae8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7a3cf948b214feb8381f16aed2f01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8375aba407d7fa6ad66d0f6a33f67395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41f672e4b44b8d83ec49928909e050396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56426709d0106da7907ab0bdb5f4b31c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483acb6d8787f5971d8780097337d7e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a65bbfd604cf1e55a037dd1cbb4ade399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0022b26637756515ddfbdcb5f3c76d3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b9e7806b96658c2cb4d157f320c32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eeffa47f010ef0012dd3b5587ce5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303a1ec19f1b5c1c6f35fcbe7fc5caf0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4689e989efb746b9a82211a75df1ab8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928e30e8d48711a0a755c6a72559fd36405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252c50c58926709ddd7544c3ca75552406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b319b4af113bb334336f1da5dd3ebf407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb75e0d5d0689aca003d2c56636d03b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb098a455d46dae9f6748cef17f873b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ed37e60251ce612ea357d1e864f4f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63db199e2adab7daea1b63e09cfb11411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37514935b35e221adb344cb6e6522b13412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bb279a035af1f095389283c1c1c93413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f37b84a6244aef217e1a7f52ff47ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1705e7ff67cccffeee8591c011ebc37415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a384f922736163c14f7cb5861c8cdc7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1816cad0bf9c357a6cd7491ab2f38ff417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edfec43512591b62246786951f5647e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f537d42059dd09f88c6065aec235026f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f422e4f60b0d2a15c1791500c5d5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da80b1b68c4f3857f7272d7646a4ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fed8c60333f1f459c9b443a9d7d6e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93fd5399b5c42739798ad2a9a97563423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf71be850d2dc4cd1bd97b323873165424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bc6271c9692fd4aba9ccba784a5d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf42183b768eb9a6950f188c5e3d11426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6beeef9a025fc347714f77fd62be0a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f2816d859d5d8688e183ba232b8c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc2792f9a56db5f1cca2773af121ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd80540a678be20daec28bed18d4b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d6a7f095d64cb656a2ceeea5a97c79431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8b135b0c1aa9f2e1d15fe9616a240432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8789e64b9b54eb82d0f1383b49fbc48433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc5af0391bb31779b7a9886f75b8e61434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df26ec455c2c4391147ff4612105d7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04c85ec1342c9616e5a116c5b3e92e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854ce38a32bfb484ff90d691ff1e3a2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d74d77b39aa80b6ac2a6d556d9f94c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f2b0a7ebebcfcdddfbdba188f51f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa592dfeea13e7818a2b15c98c8c1d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decd11de7fb6a8f58877c019c4da60a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9c36143c6872258c522461f06f8db442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904142f297345b46c6f5acdc3ac2aff9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033c25de0e2976ef2a1f0180bb261ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c997c8db59b4092585125d51d4e8f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e258381e77f99f15e0d6c8967fe76446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e638bc65c32f87997685c9a046764d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52019441943c86e1573b3e56143c9aa448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616187c87cfb3594284dbf7675ff42f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6031d606fb76e3830308dc3538c51b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f46a760a8d641e94c40843afc14c2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f783190ad360349b27e918ae8f561452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adb543518df4045f87967c413e3dca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c1072a40e06ed2422f6eee638fb9e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dfc8942a522bf8415cb44e6c8cefa2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c60a06177ec7629fc801db1019830456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f948679ff2f78bfba51ecf15bf4edd3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959bbfbad602b15676e0e68861e0a1d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150bc04cd011bdfffae526b0334541c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a4153ae42d1d5c10d2e5c8d3d3ebb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68dbc0d3fac459bf4993abc9943aed4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c50de73b31278d499b7dd75271b33462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b806a753a7807df965003b39df70db463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0b9831a2558066a0d52b4f61b0473464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f29ab1663ca7e89fd8aa16a97cd657465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2d2022cd2a23f097333741715b300466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a6251ca5a219f7590970253ab498e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1963907a712610b60b33b0b0e383d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d5dc91cca3b4605113386b5e18b52469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f522a82d11e5e01eb9d43471117eb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef7aafcace83be3e55c371df539684471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05872335919bf39aaaca7d7cc5ac5d70472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af626b39250d0ba23b19b1089d3ae5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334399e86a7d99342484d592deb5db1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bbc9e54278fbc455e004d24006283475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1f838c0f1cd461c9a777c57b711e6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7bc0fd5d014cf28d2f527e9612bb4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edbd230064c31fea5e9d7982e192b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b3227282c21cffbe4e3eec8d5cc4d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135aaded09cb973ccbdde9263efb9256480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338ab3dcffb963020d9bc5b9ea724475481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cee94ba5c037b6a53e38d57da6dfeb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe61b3c9dd7fa67115356fc0b25457483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55404d9feee6fc96c987d32489358f6a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecb7f674ee4f045bafbb980a86f70d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465821e7414bf071dce09e026f021841486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972e97a864ac8df7b701d4af39be774487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c551319f4923c09a60e1cfcc498c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196050f6c8fe5c09fe9816a88b790db6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109b9972efde95b1e0ca52a7fbb5073490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa1ac98a1bd00eb23f30574017054f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826e0de098e597ad3637a5828097f5e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a606e843ee1964ee4f041e20a6329316493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529897cf7b1f0d74af85a43dab85f3da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e466d9237b3566a87d916a0ca67935f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff59b10595d6bb595354f3782f5b7b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaed1d14a896cbd96ea10c379881a1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e2b608efa82be271d53a6f2ffb8a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f004529bf6c057f1855bf88d5c09439499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d4397cdbb2a70c36083a0b90c9478500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4446339de8277712c8c552002c4473501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe120df9e18f34d6727e60609d756d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d76daf827f1d0ebad88bfb5ae7c027503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93ac3b8657e2b084fe833015f2deba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1e564e6132d0b414a354fb1831392505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79dea35b5f7f9ad48aca020529257f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f79789c240bd89dd10281988d31e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230b8307799081f4911548ae720ebf5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85186abeb778b5d0377af7093cc31ff9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adf8cb97eeca4d10c0d22f44220aac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253b4281101e4995262461718ab3ad5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd68def2f00426212532b4bc7b7c480512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158dffd89fa335b153f855083aae010513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ef434eaae09b42e9ff41ae0c2d7a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464dc3fb5bbb4d7b036fb64d860325e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0394e64287708baf72dc7882e1a32a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c8bc69b79d4d0f467e5af69007487517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d01764144d2f8ef7af34522f2b1b59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12780484058a7e44372d92f26a05d4c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64199d042238e1665e3f5b4353a9a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aafe1aa1d1db8c3aadda862988d65a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff149a59d754709670fc208eb3441c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e01b6bc913eb2d148d248e3e06f9448523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf001e20a5f7cc304ff6ee51b56edb1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f8eec5b0f236571b4ad796b74a41a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db307ac0bfa4315e3b31acffca4398df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e9207c0545bda9864184857af24fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004d55f9adf2daa786dd796d9b85e61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd96087cd7d07eb775ab850554f4f98529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698df72f320d585c376b8264c6574e93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce784a671e12750cafdb169349645cde531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750715e9f6a69870e171015a21e2169532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52047f58ca9322a0390b5fbb60c2f524533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d45f26d54e530a916f9552985478b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f840759aa79409a79f69d4fb0c62fe2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dec9cc05d73f1e2737ab2cc097922536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5345ccc88afa29061cd8b75d1101f98537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264a33473577b42e45b3e1c9fe7d4a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bcb48cae98b306ab50c2349257af9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd797c4f0e1a56c2a8787e4a265d00540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfda870e6287db32dccd78ba1016cd6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec529aac51060c59ff67d9fe792cda542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d419daaac1b6719d427b3e336b85d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d08f21902f74003ed0c420082b0db9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5b9505f0194f1b8d88b8719d1fc5c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119dbaebca44b1eb4e2d1088ade41d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba752077d049af8108c836c830dad737547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c6331f6cb517c9f3a597da144dd8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad991e846f0e036b230e3ea8bdd35617549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34826587b519afbd86af059abd11aa9d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde43951430ac700ac00fbb697634e5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76f2695c274d3699e81bd9999ec303552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71d9f1037da367e23496ffe8e7308a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b7ee5e015738eb22bff181f1598d1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13296c5483e85dc70fbe414b1a0a47a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea48b16511b88e6be4db327db5671f14556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078b98e65ea1d9791eb13bace0279f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ece0f711bd6b7502c2e2880fdea3b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bacb90b5545b88c3cf82a4cce8387d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0a76b4435ae8333e13d6c5a81fd85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8afb5a1a60b64eba9fbb6d1513cd7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe2470617bff4332437d2515af6a1e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e437df6298bdef2a85df106a1df9d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138e31ff38102ba3ea2b12bfc720c95564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4e09143aa1b2e86be46b1ace032bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515720a6aa7228e0d17617301df57e60566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3d66c2ea20f34fbfc99c865075ddc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997232aa481a46147690f346a2c41e5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de0845fb12cf009c5f85e8c1afdd9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d440f686b9ea20b96859580163a5f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbea936c258632df69074bd1c900826571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e77ffc4df1cb2aa3983a2d3bbc84a572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>