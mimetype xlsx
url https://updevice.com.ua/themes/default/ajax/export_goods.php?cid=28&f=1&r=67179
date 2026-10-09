--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7af93968af9505b8387bba7e4b0b4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8c1f628748c81372db30014d05e5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbf6e11320988ac99d7a8ff92d63db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a563412e7808c37645daf55be4e7b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a03f6438e9fd8acf6a8fdc0cc147d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342971a025e799c64b8f1fe9bfba23d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aabb4d6268b477e4b49cbf03df988617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85b0dad5dc7d9e43549528e9b0e0f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5836e8a62bdf7767bdbf5c0dd5a2f39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa006ceb83db087fe104330db88d22c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df277d23f8c892aabbe33544c85971c611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03765d5c95d616ff106e0f278b7f45ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2beb4f9078d392873717cb17df365eb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb69d072780854b93e1b422d3c4898c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498f13936c8ad2a880c065246bbfe8a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e68c99995f7a0e3b13e3852884e9f6516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85cd51ed39d32c9c28baae23984189a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58f768bcb989a184277417c05a3d3f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e5520724698565ab28c200e7ffa6dc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e3d462a8311efa08a34c81fc1618a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26e80e6aa1a284ed8b243a28d0af2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98b12e4884fc97e635024aad204b6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b20462f8c46decab00d1b4ed4a508523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d00d242668a39b9fcbadce93747ee224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0d502b6c2f0f8f06916446cc2327125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ffef8f25167ab050b5214a8034347e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876cc7de290b187e7b2f7bbad56763427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edf27740a9f366b37196d3660f428028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a04541d13eb30a45af35d42226e3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d0b7df1665b65a85447d6b5c6969430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a6e963e2fe85df581560e81edf19331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabc459ce121d3306c431e2631c889c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a76ffd5814437a25846e30e6ab986f933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a63b5b45b01323fa71f72eadb3406834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52aaa967004c495e07821453fd0bf1235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e8fc6eda25a3b89c169dcf0062719a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f11240c23a7c59158dff8d6a92ccd437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4afb6c343b5cb80ebf4fa788b2a72a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d85a2fe41d4cb9be465fefc4d5981139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceb4fc42c4928f69ea71da8ed6f0f240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e6e9f137d60e0ac0c76bb2f07ce6d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0f0166c45f61f92488cd652b7619742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6e4b77f249e0b79c842c0e2a1a01143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547549667df13943e47ca887a0fe65d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518e8f34811446d2acc9b54c768560345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c384f231d5791303781fbe7a5b686f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaaced72ef3bb78a955528305fd980247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d43ebdc790ae1afb36bd75ae0b5ea848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da477966bd899cacb64226616b970f7049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884026c8612d121542ee25a8d0c5fb150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc9485b74d4faeeae1484e44ba705d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e183764b9dbe1fe69d302c3da65d7f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd06f55eaf94a71ac376b8c54155961253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35eae5b09ea0fff199e90ad881d56f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cd7f63fb16f0f4a739648de17752f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce789075adcdcb89e4ba91444d821fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5717dab7eb4710707e20bb1c2e86a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bb2b9c53f27aeab69407d720a827158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeba830a264bb32b04212fdbc9f1bb359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2c9b53d86a8ed543ccef96e18895f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e26c01a8777fcb2d7332a9a84b3d561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b0f3d04fb321cae92499c804e66f662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c3f7815a0109e814dc611b5bf0381963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63e2be05ccf551f4d93f288c15acc7264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e282b14b02aff0083edf593a8b1d1cc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2eed0e8fc46d3997eb8ab7b97635f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116b945e61c85bd1d4d32ea5d738fcb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc7c6868e7e12b36fdc9ab8ec0168c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cbcd1085cced4ddfa4608f13131a5a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21793674edb5de73feb035cc8d56b0b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908d219357c7c8ab4c252dabf0fc12371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c594536e7e6b943ad9dfeacfaabecc3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85016efb523bbc61473cc018b456f2273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b381c660a5ebec943ed373f7b4f4ec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc065cf87566e44a14d35a9700296c1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104f5f8b9bc031eb72c3af5f3374ea376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a8cf72d74cce0d692f38fe31c93fa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e93779e45ad0caf4edf3ba1a4bf8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e17cc38b66db3c348c49dffccb704979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c99c314aba4309e59fc5f33ea7530980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55555fa45f8f4e8370f7bb441b848d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2583d8ebbe7ffea611a36aee21b99fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44dfdf06a48a77b71359c3f05ec94683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943fdc8025af9844fa6a202b0f1216e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9584a8db2ca3888636581d51ac8c74f685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14de66731c7adadfcab822eea66598a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a68ea3b57dc64493881ac7dbe59ccb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8699bf723386cd6f363a04b18d2fa988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb307e3f8187468f4f74c15b138da4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2488f887e674f05002960577ac3df90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9086583444a8e5a90d0a367845e1353391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19ddae756496de35bfc6030c6f4ca792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6596d6a8cabe7b9223ad1b448efa493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00639a38755bf09d94fad0cbbaba1dd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731fa04668c0432e6f397f0290b6dff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a57435af35d31a81de5651db64211e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f831ad756d0e1b139754c7c93df6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fb5c6b513e1c4eaa7bfc90b6bf80d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb59e3cc53546e44c7b19b2462dbb199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c35d70f333faa03e021e8485198e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ca8882a000064a4ee2b4743b93d10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35896c679761c152cb47323bdcf20e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2831919858638a2f37eaf735a4b84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacdd13b65c937b8dc426fbba14db1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471799e6a4f31fa56f0ca03cfc844fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df6cb54552e1ab5db3dbbf78a0c10a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59c6a63c31802258faf27110bf9e75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082413f11013b89288de899fff667843108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18603b26e61043915dbd0ce25bc69d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22f440dddf04cb1df803be6246a8bd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373cc485510b355485667b312a54a88111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a467b085b84f31ae95a7c506169ce9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228307346869cf4e68f919c19ceadef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05416bb76a5fe7d8c905b52e64b76cf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabde0f81e2edec9519860cd1dad6ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b763ec576b299ed4dbe3ef25cb86416116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da97bc203683be1746f042d9add72e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517056d9784f9231c35709a1304b033118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1fafa088566ecffc0f4631161ca15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082228d1f109ca4721a698b29be5bf9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bbd41d34a3165c8690764b509a4dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea87b4d91a2bfd8db9daea83777719122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835bb6cb464fd348c21427e4ca7277b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d276fac4b393e25d92c72e442ef68124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d26ba1c22cb508febfbebf71f7579125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf049330ac2a401601c44865c9c4e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16a94daaa0b070bd267c546e2b2340127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcd345393088cd7f80e61d53839aa3b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02136c58713bd1d55fa0097c9dc861a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39107da2ad9ff69e7ce082cbfb075bb8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651c849f3b2a393bb9015a2fd8b8715131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad0ca815a6d8238100fa33c8af0d71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad772296b0a25c4a4f6400bca83707133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89a7915c164b249a62448706165ce8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d869aaf8188884f96280f5dc7d24d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dda475db2338b4a1963f5df9f4d5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b241c03580148d53b352f326c8b300137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affefeb04533bf2fba793933f658c517138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6992c9c6424a9a1ded3c4e5a3e7fb4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c999ee11bfedaa4daa7605a39ff3514140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb091a392d202cb606460d63e1dadd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06ad12efea38764358d4e509675a2a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544451e3c5bb38f036044fcf14876521143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41696c2373ae3ae9f7ebfa7b4fdaf9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff4184cfc59136f983b58ada05cef3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e728eb9e8227b126aef80b7ef10f4be146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c6aee6025724772f70f63865134a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bc4e9f5fac8333dafd34b30e14d7f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8136627ea83924755056013864c98149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a3aba6f098c388f0f517541916ab5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73908e8a91ee18708827b2d19b5e049c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fa6811dfa06150e92c26b2d5dccea0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2bde555dcfc18aeb1dc297e9de54ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c9f0bdfebed9787e9692dad796388154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b4a1073fffc3f310fa861dd532670155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fc96f047ddf83365ecdc5037af03ad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06fb6476b2027172536d2f758630a9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c8c0463ee1181f24f996e3b0648b2e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca6cf991f02e6956f84fa2951d3e715159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393c84960f0342f5ee3bae3ee3d74d0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4a0eae081dd8c16536538fae8aa2b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e966805b9b9e60f8ed9569f0013cee162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed53772efac2504951c54dd7a58faf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d24e0cffc7e00123101def4b14060d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a1416f5ddd46a41aecdd26cd19a21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37cc26f6e75412f36be3d86b294635166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dc7c2bbb20885f23f9610c18785d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49a6d8d99869fd6275472213df6f0d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ffcd0235d57446a81c9ccc900473d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4ae507ebe1611fa68f8eb1365ae858170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153c264743215020b86d0d0193cdbe1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960e1afc4aa45a561e9e718d26051fde172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea6f14063fa25a51e3f48b33e9c36b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bb380c3dc4bb3337f574dd6fc0bd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca367892636d094bb12d2ff3bb3fa90c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c91e1f6bed3a5d49171c7d497e07e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56d325204a646675eb457de64c465e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49d09b10fbc5628c48ded32001a18c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438991f9e0c94156b6045a58861f350f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc295379352f31ca785b206449f50ec9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b22558f700c617c5269ba49dcc9ecf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87073eb5b415593a972b68a3ee8c24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1812b51682c78d45a831967b137eb27183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56209721404f49c03277daf27e419280184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12449c973892aaf21805eabffce2656c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f73ab1748bd8bd9da777b59829b1571186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993e7ff69d6a0e214f207822b7ea962a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8895bfec84270295db5146b4f48d5d7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478369070fa58039d7649745e380de47189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad7f22355519e324fc3713c185a2d1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419212ff8d2414e43c9db5b2904c5238191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891a6529108bd3627107df7fe232450192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74764cbb6ca9d178ebf1bcdb2e44508b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7636b4b5e0683399388f9558430462194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8adf5950c47d3d35d31736c99503c1c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0136f6d065ef130f8e60fc43958d29e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472f3f66379fa4bec58aef053e14fa0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd8290d40656b24f7f6a6342c5f170198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a73f24fc0145b09338ad18427c24f7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b14fd7b4f640a3492c52fa0aa61771200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb925857ca3dcc6b073f9f7c17da3f8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aff89fc09eff4e29047a4f0732e272202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2bd39c7d72634ea54ae76a4b47e86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2d3cb751d2246447009c2335bb38c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de515432de7232f431eacac63348ffc0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02ba08775ddd2038089549db30b6e78206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8808747c11872443a2d1ab2123a4e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d13bfdc4f8ede5bd6deb452a80721c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652977133906433d9ba819436d04192209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785151c85d65cf4f69687baca4b7c4ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdc46f351f9c9e932e1adfc37327de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeccd9ee54c4b554dd265c022bac5437212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126dd0ffd5be3c74444a0d996471dc00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5b7d431a37760aa8b4cba8d2a8cac7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cec097f2ec8d87955418a6eff50d621215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7f41d063b4b4216260ba6dbc720e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4353efb5ce55989ebbf4ff2fdc17d2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ab0a2bcecfcb4e0b9d3a3bd53dd5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af844a0b7bf91e3c73500f356a6317219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0d778c0e4b862f7cb41fbe6bbe74b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca766ac5568a4e6299075b35a78a5e0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b2ef560fcb756f182f515ff5735d4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6beb6aaac16898173ad128d3b1ebc6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6ad0a7e5004aeb7065863319d9f73224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5a1eb6aeec00da1b23b84e49bd6a9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efdd40f31dd35822e1cca6729aa566226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5e4d990ed5d2473b4c34cc3818d75227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0658e7da235e3d3ed347b74efc19b0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aae57a38e04501b2da910a656e5710229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbe8be5276085140d0828d8167bbc4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d408d332a74b012d07697d2bee4965231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c194c90762b0b169e4d2644fc4d5fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09261cb1500c743748ac9b3d4e16ed7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d60d0c41cd276ada766c19382cbab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3ddd2dbbbcc17f98564c2bb3edc95235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1c94465d56dcd7b81fe21ebf2d9ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5106360dca7df14ae33fd92723639b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58853079b19312164d55924b96280a67238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eac6d3d01928bb7bda60199ad0ec92239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773d5f82f75f10306df71fd3398e2a0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff91821779adef495dc3f037f821e95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f46366f3a3a30f4db1e68752ac093242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d802b8c115157edb648c87a872b4d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b992e40b15c3a392d6027dfd9af9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bf10cc9baf9529e2c6f6e681239bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b25cfabafa928dc255055d5ea7dff246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba60c7e5846a707122cabfce83e4a8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25cf3e05bf8f7b7fe8638dcb0affbf7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ca406f7e8375b8995aaf43a12e283249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a165d91af60b5ac4f330443103d7a3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0439615959a5e0030a18f415295c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d8645a118101635aa16757a6aa3a0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa8d0c465ee67cc5a3c4fbd6d59f45253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8afa80e014b3673ee6fba68fa8b6f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a339af50d78964b13c9d2f0ce941b40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23d94bd0b20c0dd509163cf019db3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e15c078651e2b6926e567a6ad5e5bdf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ea26a22979efb50e70c84a73117e7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094509c031dcf63ddff2b07daa67cf3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b028d4dbc740797f748de343bb46fb1e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff564d2d90a0236aaff82092733650261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14b5e15077739c68bf9e2477deba68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b294b2e4d57365994f5b7caded873f9e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4174b9e11ba2c01fce815bbc9d758b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b716db8e0454b449164b5446c216240265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e189c185c0794608688bf1931afc1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53139bc49ff37483794ae9d8dc6339d7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ea7f785f4642f9e23877d5526f6a6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508ec5fb0dd7b000abcac24781662ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7ab01985ff9d9c37267929a7cd5a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8215f8f8a609e93735583e2a5d991271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c2c34d5a490212fff436e041a24a0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72ebf1a875330915a3fed112bd5ef0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3d2423473ccc8419186cf12a323c8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6614d6c79167ffbc4f2ed9e3273e9b2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce4bea43ffc385131c9c027c664c34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051810fafbbb01bbc1940a059fff20f3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c692cd56bf404dd5729075fc9b0aa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221be83614e43dbc93b587188acc6e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc3665e9e6c757e9fc3e0c92d8dc27280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e270b40ba2c7f2d57942b36d820233281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff94a2e84ce595d29d6f5d6cf020328282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e24265ab38161a2eae36c7e70ef3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c3a57d7f3308bd36abee26bf11bd4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efa7e9d9855529fe0fc3c561ad36ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486267f55af8bcb9637e9f2631bc0c56286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1b4419fff8e9713413ddeaa81d547287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bc3c6ac980044aad98312afbd0c3cd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962827086de97bb00e9e1ae3e7ebe40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a048b882cf30eb8127b0acddb43a01290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e43fb195e7a96e742fb550f769992d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872159f2442be83148787e605cc1892292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bba6c129dc4092c6e808d1194ae728b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7fdf9288144e3478f8e49bf23c7d9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c30dc93239dd11a3ffc44f502851cb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a4fbeb4793217bcece10abbc23848296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a7fec87d81bb289809183ed78a70df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f3d9462a06dc94b847c3606b7564e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3abafbd779e165f766e5b80aa3fc2e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55882f0b3f7f0b3f266a48283028b8b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3761f12b08d874f4fe465729d7eead301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909809353b328c3713a39bbfe5793366302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36eec3c92e217b80b366fa1dabeaef303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292610102c3afdcc4681cd445ea6d4b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74db7fa6bf823d2ea03306e8d97d809305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa8e1db748e92c0a8dd418cea65ae7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc328debae878f07fa76f38f51a470dc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd937c20f89b3c79bfcdbf06d5026a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245beca65222e57240ba7849d937631309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e29669e0b51a2ff2e0ec95cd019948310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723eafa7c3baac61095cf902cb61141311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d57bfa9d1ece86c4726e7919a31c5e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdc76282c52c9d82603e9fec74de40313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b69fdc253c8a743aeb4e460f19279314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b319a86fa713ca369874b95a58189315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09e6e0a52fd72e96c74b65be750749316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b32f760d7b80d6c7c9e5dc7cf604de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcb9e62da7022de660e34a2181f0a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb306a0ec48b8c6b3f29a27ac9847b8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aa58f7497b83994c5c6ada64235d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9b508dd150a0084835a68dd790543321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9540cccea09c3e7c5ae1cc504f5980322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e5c92a5eb27a1b411262c23a2c23e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeb53cb1086efbc12a931cb9601218324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3f96ce89284a7e8961b4585085bab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d3f5eca091dc6ffe27807ea9c2b43326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995038a36d5c5c7c642e40dd3607573a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c734b2c4044aefbfe9c7f6a310e8898328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bfbff559f1ca2ad80db2dab9cbcfc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242cb57e66c6bdaa4aef8d7d48dfe22330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb20c5518243f766821b73aaff19032331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513af54173c31bd810a618bb6a7cf43b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bfd0953a232113e06d56df3e68d5f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a48e393b53796ed6261f9203cedd1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791825398b7358dc24f963f320097845335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574aaed3ba75fb71c4d1b9a77eb11986336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73bb3670776e5f793cc9c53748f931337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407936129a4ab4a06a1192275a2a2196338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b9959d2a4241e48f1283bc7cd7876339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875719f642a7579f66c41165435f8172340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22e1b895a713c5b4574260206f013fe341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188d43cf40be81c79c6056c2a89e4e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960388b07f8a96c5044a0582735d50c0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d5771f402717d4da8c07ec6020090344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123962272402f61c693987f66b141698345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86af8d1584aca60dd19bad38ed5199346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b537d6dbe0d0cce3bfe10946a779a52347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d24f89f015e4b20f96947965f6ac5f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a2c95dc15eb297e94f4c3ecdc1e8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57090316541df84c8babcbd97e842f5e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003dd38b1a20900c68af6adb757d88d6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71048e9ef710c0d45f971ecde31889f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f24ced56a705d002377184b934da3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707cfe9c89b26d0f7185afb6ae9b22c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fe61531b70271082029828ffd2b3fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c3beaa07045d2d19a3b73f1af204a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ee4b65052749be5e0d76182adb025357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc83fca961cd45809be1e43c8156cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499efe450b95a4e6d7624bbf6bd4f095359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b18c8bf3a6c18e85f75a976c5093283360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e62354f69a593b6719f533aac2b709361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19f7fa97edf790013907c01f50880c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e2eed3b5d5e3a2b2fd6788ad9ff9f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970dc37f8dc8c5ae1b6fd72058cb9de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7209d468c7a2e42dafddbb9bc74e674365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e049a4b73d026bad00a4a4dec8e2cee366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a17f131e78cea6b4bdcf9476319b9a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1c6e0031fe038d583cce5310002d18368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488cefc8d3f0e26f9d507c148896965369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba9384a2645825ad25fac1cc6247d2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03bcebb9b1c0d9cd8fef6ad3310513f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cf55ad89f9b3c90a5cbea3a5b9f891372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbf979d24ad09d1af423531087a293373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67458bafa9f7a62b6ef30ad07a99ee8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9336495e49de99fbaa1d8b4039502375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96e75a0afaee87f2c3a25efedcd856376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a68431d460e372472689987413de6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113eddcd17159c7a814aed6bfbe0efb8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc788ed7f40aa0f9cc136fb762582a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9a1ecd411b33a359aae462716452f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bf0526883a974c6299bb40d6706d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676accac16a99e3116d4797289abb5ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44a8c642308d6d1f04ae92c8c24fda383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872949b800b5c6cefef6113ab965bb4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23087fda883564e088ad087d5af4e1dd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c578fdb8d05976673f826c60a2881386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a60f6e406794a27f2e5b4df86e40a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a70b35049b737d038d15ead58d97ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f96754ad628a730fd0c66d189c0d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4cfca1276d38801f0b1ae424e2007390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1f1e433ede482eae13567558311e2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f445fbe06838f4741addf9a495d383392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87579ec0efc51aff2c42ae9d6ce06a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c6f74a0cf18f0b76be4bd720825f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce978a7b5462e79accc4d326d56cba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd89968ef25fae03aef2200e18b8024396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d8855e0f5f92eb603db97c3133685d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71802d6ae844b05a2a8e3d9f6bda520398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3eba2f8b3ef8e329c170a6208caae6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61acd394189b87011678d531594bccd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e62275fe4d163f4f889dfbe4bbcf3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638046fded292aad33a2919bf1cc88d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ade02305ae0d2bb18196b54ec7fa3d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b83a02ad1a6dbaa027b47fce50942404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6ce5bd44fadced32189de8c0bb868405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c4fe02abfe11ccc504fc472c17ac9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e152d6c5203e2ff97978030ff0601407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdb27556c782b7c8ed2f393d16bf19408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b7a455df5c31987bbc58da5d328be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93339b2b84ac7a49896d93d801459a1b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0dcf67dd76c02869ace7a25951a9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd9333096e3f651e55357fbbba773b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48e86c3f401732478ec541235ab34c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb43be5bc1d76ca92f656e92b36ec4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456b4ad9dae63c223059b5d90fc4200415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd8cb43230f9e961bb80cc0060c2121416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50da051cc4c1bbf95faa7065b1100e7b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7959e98af169d648637c5540b846c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1c8d51eda3a3d9a86b894271e574c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540ad7cd0873312c5263434fb18556b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df76b072228ca9cb609824ff53b1f8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dad745e748f8ed264741120acace6c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c08da3ac61e4936d5a04cb65d56144423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81e8c9748b3347bcec2b37a725cacd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8866e2490cd413bb578e31afb4ec7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e4cc69dcc51334e5e2f977d524ea16426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad1e04596a9c069d193ad025f8c14e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0641d29bc83417c96554c0e3eb10c06428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be8a0070188784a3778110e6070455429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d5968ab1db0b9159f08957874c3b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3c9f0bfcf0b490d14f9b47ca64622431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8994a0e776f263b3986de86fdb868ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7453ae5ef853acdc98c13af4729fb3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35261880a0869fd7b14a6e33aa0d66b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cf839f8fe703b60695b9ad685e822435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947251713e2efb86bbaad731404e321a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a84ea225cb285885549e2efaf4ebdb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf19503b68ca69953d82e076da4aab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f67e53e5829bd076b4b34c77f4c8b5439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aae888ceba4655bb82dc9d52ce38ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa305163c134b4e665dd08cffcdae2b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b797c32d944f8f49e32bab7498e72b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6daf7269440f18783ea963db8bec7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aac2a9025663f04c76e56f7136c1e3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1108d1f5f518ecf900ee119272a1607f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35e9efbbd76c0a7849e069cc79498b7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013bac17c45b20a7867f7f8615bf32f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2592250dec4f8cbe632a60e56a630448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0c113fc73f700513e796a2fe4ba46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac227ec124b8e76761a36aacacd8c1fb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d3e64effb9033bfca1865519854d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b2ddaa435d5baebb8eb593ff14ab9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10cfd179b7110ed7d4a5f6b10b099b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a22e48d66a7c30338b350c40977f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8611eb11fa1f4d31ecd0164fbdd608a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc43a608a1792eb0bdfd87186daa096456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83f93799689167575d78501f337b62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5d549b758f84d96493948ea0c30ba458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd531dd7f76afb4a2f83a44e0f3480459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbec70bfd45bd5d74973760bb6e3bab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a8cadca7c58ef40da4ce0ff82dd58461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5073f20a9288f93374a6e822a04edb5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4af79391e62b7d23ca18a49a1a9484463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5e2dd40353600fc2d4bca1613f9ba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48028c594569dd6e195e3127502afd7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c2e95015f73cc75fa75f910206ef1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56630824966b1fb027b777d6f5a53d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab89d37e006285edcaa471b3001c7e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a3c5108c13e3231a69569df641c3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d709a5745ebb31fd0729a1535f9ecb9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436cd3160620a772ac4d6c90f0cd6386471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6e15dc6ad970e24376071877a645a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf894321b6b1d0e4d699f1ea805dbc5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f34b09612bb8770f318e308b06ca6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94db3f2b968acfe9bd515294e706c4e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a59d5a1cf03d8741f31a093bb3c88476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7f9efecf1ccd5cbbbdacf38b8c76f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2359ab473ce709e147287aed8f5546e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37784dec242f0937e275e5c6a96b1a58479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e25bcec3669df32bed44ed995105b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd59bf26487b7f98dce603ef8cc30d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2a9f1609956fadbe7dbd1118608bd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606707b87e073f4c0eb8ee392944e422483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959224dbb7d034a67e69a2835eb3d5d9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59fc105d163f4866316c484516c5b80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9679153303ac4cc586870e8505b6f99486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7ead956bc91a1aa1774c370141efd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda6e2e7d590782158d9327654558674488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703124d7487096327eca3ca866c8411489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeaf8aa40f3bedea0e769565dd2bfe6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a57228a0e1eba662ba4ea35cb1ea8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e3457499c7f0dd2cfab144de3dc149492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c008c600af36e8b6046632dd775452493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c740cb2ef5688895f50118edb4c5cf5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76181eef9e720efa043085b30fa5bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486135eeb451beb06d71da6c10efb14e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab8e6cd4a2c72cf58d6363d119fed4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78445d5cb2de35c6b923ebe6d92ae5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f89791c891547fd5d8ad0710b9148b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14cc3b353cfa64ff0e3d4db8b1f487500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a0267cb947615f87769783ca2523b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5494bcc596fc24c384fcdbc2b7ef134502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6addb82800ad345d0dc32c503820c10f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e35106bb848c0fec3a1547d8ad51e6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5092f9c34e3d24561997a68f5758d3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c51ed07e69fd74f554500526d04b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b385d9d9173668fdc9cf3718355bbf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931eec24c26518f56b6a499682365cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae7e457e652116dace522a4f43b9af509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2946e5dc45c087672a2c7c1b3a9e91510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c9b24afe86119f5168b34b6aaefff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438cd98522915b3cabdb3f8583410fe9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fefe55d1ae8cbdf6f2a096098b388513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cdbfb53b18a69a9ec02b8b217c1c8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47606423961a06b24ef5b08f53d06dec515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e6713fef59e331d3763a641d41a05516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8665964cb3963d465376af5dd505f0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc64243751d6efcf67950dfb84d3bea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5d16fc5c53ab44c5facf2b02a6051519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c4c56af8e2af8bbfe689bfde776d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a25e569d83387a89bf0e17f8dc07da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c748ee10fae096d0b158e51d21dd3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5079142c76872ea9e82ee9c7e5752a8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b5392546e4aef2bf3501626d8dfd7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a81a0094c9a6ecac776a47953c440f7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc356e19868380809f00b024ef4243526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbbc292c9e982980888f749bdefb09527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd053e73f20c2b687a9e40e3c08536528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e6cddc031d33f49b7a223436f741d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b06ed6b5809bcd7433e43e28a46f3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145565509b0a396b7ac483c3151adbd3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a86f507f7672965faecdb087f00d8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b882981f0e4ba3ac8b579fc0558b76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1dd946159334275f2c139ab73dd46a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf89ee45102c1fc7ac4d3aaca5e9e2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627afd39435683cd25231c8636669cb0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649aa5ec29868341f4c0cf45a69a06a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67416e02910ae3e38c9134a7f55ea01538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65266028e634a8fc49cf8220edddc38539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b4eeceb72d93bd7a966eb063b5ad7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd331a3e7ddfd04b8090878130c06326541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb933811a9ccc33be64118aa71e084d5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c587fe6f3736791bd412b3c90a6188543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9977d6190760faa0ce5c2574245c707544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0834ad751959e0f212e5edcdc9523e90545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f04fa9d869cd6ca5c35c5394a0fcc9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c58162999748a6034cf87d49890304547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b88ea93c291842a72eb35fd153fb0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf5c200ac8ff3b89998a60790b0eec549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b1aae09057827ad9993ae681ab048550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d446414b37d06862a8cafc5f316c6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6be04d0ea46698886ddd5a2eb59b0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e295a0371100034f0467190f02805553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3af371c29b3c299776bb2d09519d79554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e23b126f1327a0e2d6ca887f8f7785555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1253467950944fa12ed1a27b96312556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac91ba4b1a3d9417a50c59c201758da557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a867baca0913344d1ea2611c026d3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a117d4f28042db42dee5c31770328d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a36e1f877d29903cbbdafd9a768cd1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6ea0c391fc1b0bb803188095726f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab576a5f5242b12a286cc6ab7c321c0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b25dba15b00f7e7f66dd34b8ddfa90a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1f1e738c6c4c927e3eb923fcc1143564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e451baa458bb4195eb99410a07bbeb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69f733dbc266bc370bb5b761c9b3b90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813d3cf36fa5addadde4c7bda18892b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28159b445ff7855344a89521b641a652568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0901a40cc93300ec95c1538338d56569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402477d17b6702bc1b004a286e679cb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a494882cdcae66be0266bd2d7fc11571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03104b3bd5851b11019180f04fbaf123572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa0f7cba497545dd5a0fc161ff65651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b3e64294d49d0a4ad954e773ff6972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc9bf44b0d70da5c2c8c5d981ea44283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af27b582028db7746eba92affece604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6574b86ce02b36a6e50b430a8206dec5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96978f0e07f7a5b939a94956bb29391e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35b193977428c5aa395bb6c5dd56497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127efec24393664be650d642afe93f948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1665647d7ebc783b49bb5a58ce95b79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfbe3d414d59e9c948b270704f2db010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256a4b40162c1a438f10559136666b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994a512597a67e7b515d57469fb718e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3abd4d995c7c32d0d84a4c8fcccad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eb9d1969012304a95d3a6b4fb7153414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2de8892bd5e64183772d9a4385e9ab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f94080c3e998c1d99b74836708f877b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc795e9511e522d120124da0bb8e9e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4598b0e682a29df5002c4b05fc660c4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a2000a52244e7e1ca23b2c4b88678a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f28cfcd61cd420bf3712ee5fca2ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b980152da2843d599f918b5a8fc3bdc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4fd01ae4e9e65a85f3cac5a9e1a4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282ff0eee2de120d337bd6235c6492423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236090f9d5aadc397eccf2689d543db424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fcd30a7141f290d6e56585c51548c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f11d48a00f2444fd43916c3ea636e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9570279e0d36ca420e89805a307be927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9152d6767d9b69e4b4587cc319df82728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57143d611b0aa989ba274277634000629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4d903f7419b028559feddebdf5bdb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748725f44250cbfa25f3ab76299b6a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c87a087b4ac980ef15b930743bb45d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512919b8e24d2f2d35f19e781dd7345f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7fb9f87e91044613585e0ff9bf1e2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0a431703ff7ea5b8c9070342d9b5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d828298a461c11468841a944efd421e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dcd361eb1adbe9ecb10fec3a263dc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae984f8ca45533554f4c3e2d2ff56538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9740729d06c3449d355e07ef0341f4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3adae7599b14a17223973c62ca2f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3580a2ac0216a96afbdc08a92f53741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937075450affc1c384171fe2f98f20d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e92938940e9ccf0d5fb4c9146fca9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec902ae2c69b8bccdba0c3b13e8c2d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f96f92a2fbb7716cb661db1fb9c7b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da39d9ab80e851b4756ed5786be8d7ca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b83bd0d006d8ab31406b8c1ad61c9947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77630a34b5af07e5f64e28a46b2350e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f922f89cc57fc01013db8e217f9b8b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986db4f482f024189720e4ea8cc400450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360174e087d7fc1d73cb6c50bafb34651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab925c7c347f8afcd7e4c33a864dc2852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2ca33042951ed6b0e66030b3c590453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c71dd2604b40b947c03cb06db472354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e02fc6e0a1d4470c60f39b00e1b9c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b8ea8f4c35f8ea09eaf0865932f3356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a920f7692e4f9821b3b99315e4d8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8a714ba9f29249cd94b26775aebed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fa99680f1b0296ee9fb20401f9a8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5890a1156d6b0d4c54199e8b8c302060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a99af913283105e98a61aef28fd55a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572bae67bd02e96817c97d8d8bcbc43562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf5dfac8fbcad9483111a5fb3d278d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0f7f83a2c342edd416a01d0894f1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b65c4daa2f9aa70cc279f2ae57226a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734965a78f69b4ac7ab530882f3b51266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608747ae0bc1cf5d78183447a913d6bc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a854a3809a38dd7cfde656a4016d70968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777860a0ce5cae9b879ba0bd8197a8ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a114fbfecb2ce3f73f01e39b6e07a7970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d503c80a45be9990531a06738882cdb071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c783beebf42277ee3ed2d324c95da72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef041dfc450b933eac6a513a219923073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a56b8edf905a729826fbf6ea2677db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517b56ef380f25aad07d20085e0bb4a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92858bc9a15420e42727b576dce70cf476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da791280587d3396312b3cb9a180c06677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cb78c85dcd83a19aa75ee0a9a9f2e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63355405073d9754473daa5112c5b99879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c92b787b48bbdea761c0414e1a2b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f273837fedf02134ab37775c676caf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32a39f949e9c0c3917ca4d06104ca982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630fe685a6a46d715b2893d45b57697683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb095415c7b744732402368ceae21e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88660869c165a122a02aa3d599327d6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2a4d88e2cbe74c0816f5d6035b71a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27169a685148b3ffac7b555cb6256cf087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c1c4c85572d57db6948d84e29517688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18dff14407c851fc6c76f4d3c49cd889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c045a9bc4fe82af52d0e1a9f89d5690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419dd8487ad6af943c5333dc51ae1f5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7f2a23f4e3e27c8dd236a0a6d369b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22e9d8dc308e7ee3627e3b3d8aff6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a700478c83beff01154e3d68e772d4ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee38c83920a18047501d52c7173efc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927c62044b11b4f35a2b6bc18ddda2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3588a83c4488de86cc4a9ba08ee9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f5b62e297cf02fdfc46387b6ca5ef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95eee8b8047bf00fe83dee5f4d4a78599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24edd72e83448a1e56839781cecc3c6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67691f157e0bcda0cb02f3d588312a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a5c9319aa8d0dd0521aeb04750389102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3ddfd49ddae4ea7c875c1e83c801f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eff4d1a2c808f446b0b714ee08b527104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efb79e55fba3ebd6d558fe0c5f23dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1515ff8a55561f9924c48a5edea03106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc237ce0895d651ec7f34be7fe4de2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b08c634e3e863d82c70e58f9ae389108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866163ce7b53065da18acd22762b8440109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d83949b3f181c12e503e6ee8c36e29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4da54facdd9ed098a1ad41c9753e92111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665e78fec30b5fa1eaa58ec3fbd6f0f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81c290f99bd6d432828bd53f774ea6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802096e3609961fdde852547a14819e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65787d6cabd4b57bbc08f337de55984d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0da8513c8a2162991854ae9fccba6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d925b9129f7d03ae4473f75a4f641a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063509bea30df63fd9cda04ca54a7e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ecb6582cc7f0ee5cd7250e1fee72c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67395fa32eaa755fb95ced5fc5ff78120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfedac1476a78bef8ef97a45dee4a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3228f72846fd2ba25ecd45c87077fad122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd906b1b0d8ff578cb3b9d6322fb74123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bdbc82dccae491cbbb38c46cf66daa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3c048c8044109466be5c803ee4729125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77415463634ad959402cefde4ecc6f92126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe196b1cb207cd65c287aa2d903be1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab748d7ed3029f80b01c256e27a5e802128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df27f4841c1efb4284f219e5d8c6218129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e18cab434184c98d8e72a73577555130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e96ca1ab2e894fd6ff2ee18d41dd7b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460084692e3c4c146f45110584f5d74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a206f8ddc2f653a20b426a807ac275133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351a63a66acebf06d1e65c8666cfc4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706aaba50db39d1887a25141b731735135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a0cfa23086fc30baa10666dacf69f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3fc60eb49f33c0d13e9e1f3bfffb3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cc849fee1c324355bb4d53046dd78138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029ff28dde308f2dd62a64e27c36184139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994449b245aefc6c2ab982754033bfaa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdfb822e9bf507a9032cbcd1b681b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ae79babe918dc7ed301b569c8f33a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816468a27604cfc02166851f74a0864c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202cadc4e32a23a25897c9fee7b9070144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a90c5729b6da760cc2ffc619d7d0d9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b791cb1015f56eb6b7d2b9915b5540146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44d7a0598f1c7a434bfe9e75dd49c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5265d85a9ffda44fc62bbe6378d933f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a5c88b8f3ef7cca195d3a295d36b3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a07bef888ba47c7d62fde5be8a8138150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b36f206cb792d2d27422c55b553bcc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5d7013cd96c61675215dcb384c6d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b865b201001bb8f11432811e008180d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750e9d8d076d22333d5bf3cc2df5827154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afafb8dcf2a5b56ce8b093445de83c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df312a972060eb5c2364692ffa2373156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc12fce9142c7af73bb855f41255bd7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4f6b94f3197c70fbf713260e86a77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1834077a0fae730b40af8b1925d65c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3edc42f1ccc10c8da32ba76f69223160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdc6f85318b13f2d607187e38760e6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79e4e3ef580a20d1fd82bf423fc198162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2187507a20b5c8ff8ce4e1d6e86acbb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361397bfd7aedb48054d9cde4fe032a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab0a9b493a8c336b7d3efb8226f653165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab90620d3e9a1b6e7ab0fd006c329a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df242c796bd33ac3590edb1cacd33725167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c189719e98b7afc7a70ae74294eb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1b58c2fdad5f5844b17a0461b4b4f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510c299e4aca6ff84609bfaca9dda1e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad79a7ac232e6ed8a21c06a5c812956171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845fa92564427494792134378447d87172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a71e8538497b211cb5e0886f7aa14173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73277e8a4d630fa0cc2952275b40329f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828ee4b38cfe35a5ebee1fd89b56988175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fcf9a79e11a1957da6abaca37c8192176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12460181274cec86e0e464f6b98ea981177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd913dcdacdf3da3561186b41a0386178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d24ec0fd0fdc5a1d685e3bea70ba1d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa14e2eb6dd894abd77d1153517b055180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f6fc89d83cd2fe9a64c095706de971181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0a829cb3a277d6abf8a5258c15600182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e478d68c7ef0dbc3d3f8726f9408cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04399be05962e5f62528be6b4aaaed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd03f755cd55ce8b78b22707833157e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b9785d13939f734cb2bb99838b6297186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904d493dfa8c2fe401faac300547069187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c0fd89c35897f6400dac397642de71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33c2d54d3bbe410666ab84d52426fc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38b9562ce409036ace452786140f77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b000a98caa3f7f95aa3fbb09b076f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba9cd1284702e9f2371f61c6efff30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7e282b0e8c14f5f642c6c8013e853193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1318a6e0bade27a12616cdcb4f9be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ecd2ef9131e26af0cbed733237be02195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ef03a499405b1542a328978561a3e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c255216edeefea178961d1d1f58eb8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4b3d0a733d8b2db008d2c8b54ee8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab382a5a141434293a68efb0bb3c2c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3d5b8a31c6f947baef5aef03bbe19200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3653084c4210779c542489c5d6a95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d331809f106d0345ba1594ee9e49b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a2bb100b91993ce5f310d78bbe130203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ad8e21238eed0688edffb4b1079e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc8409fc83f3e08bffde4e90dcd838205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f404591a666d7eac72058641d9c61206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60caba294c5278a98dfc38a6a7963b7a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f86e1d1761cf3334123e6f887e526a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95128dcd1cec9cced2c2346ea224aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ace7730d19fc82a083527594b433b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33a0ae7be203ed958bd519242b8505211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1f7036095e2ce36309ade02f8e1c63212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136ef0afbad76249cbcacc991c421fa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b511871fee357bd944e736d4eb993356214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4e24ad700becd83ad2741a2d56e79215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85607d7032e46428927945b9f2d5c8f7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49884994f4731ffeec93329278b51b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a24498b5cc9d2cadb0533e024e837b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ef44e645487d27edf8bdf55127a9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fe6617548e07ad8074a4f1365c2bf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb7532f6b23b79035b66bccc7c2c11221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb45f7cd87fa336c0d1f90dbfb8fa01222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38457234e631e4aca61914cf91870911223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e139a52a962c5e1f33b084ee152ba3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6895e4a5dc7f5b90beae90e4b7146225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271433bb74b92a4d3dca4211672843b0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419903fa36216598e570de1818dfbec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f18bb8401eb84a4db81174880fa100228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e81ce963334134d22d5a51d9a5d73229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12fced00407bde99f68408ee6bb90e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505a948dfc67d82cddd35a5f3e5c8f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6429dbc52f0606d5e6f1ab2f4be2f06c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bbbdc1db5a40076c0cd228b693c97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d272f58a874892ba4e41c9709f1f61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34a3ba538b6ca874b709962a0c4098235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cfcaca6d10f4cf4ea271348d3df8d4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d7973e1eec2c1f5d44424128a4244237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79254892a96db9a52994c344036499238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb696467c1165ecb00a5fe6d8e204c50239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080bac14df0cc022ebc92af521d559c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e26bbc39b54b7c89d54a3d2423280241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4333be938e0eac5895c894dce5e28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5418c67da9b9b7ed7a6484919ca2b00243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50aa5702fc4f7be135c9b3feac04c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c7a5741e75760f1472b7d54eec8aa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd09a4cc41e606ebe59ccbbac6b3b41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582022b1bd54327cb2e9d855a6370ba6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3397131590201ba200a68bd29b12676248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491bac2c54781c939efc0aab04d597e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f15000cd4180f22258ebd2532850026250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27a8023c4c8bcd0a927be1db227496251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837bd49396a6afbae2102cd5e42c175252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec500b0b94dba25fe56a92fa3d2b2d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cc41b14a96a596b0e08054ac60da1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02377652273cf5e10ef55f5684309efd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb46aa58c805fde4fcd3ad1c64453f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c519b6ff085fd2d081811e22420c3b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e062d002832cf09f4c87f62eb0e5ac258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6458eb10042b1a0934894e51ab2660d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f787a395425dc5005ee52edebec84b6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796534acb2b50d1c6abe3ac440c57be2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c620c87b7cdec5f1ba8f94e04265f396262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0135e8f8f4b710872a1050013423f351263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3485c7b6b9486f2f8d58f420f9516ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df194ceaa1972e896879dd2bdaa13050265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e4b78ac9fd25b5574b472a7692acb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5220490c17b0a28ee9981b8dda3f7226267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d7638e6e161423fafdffa8c8c34bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d937fa8cb8effebbbf5596e45d8322269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c629329974de183905a4267256ca7af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae356486ff240dd2330caad119fb434271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768c862e1b7a20e287736ddc7062256272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4f80aa55aa94abdac6d6cc513e94a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe8d481b23e1178f286af643d7acce274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5e9aa92cc324e55b2897d6e716ba6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8618943777c20337ccb490f6c2ce3084276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37211820070e81dd250aef4cfc5776277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e2a3bccfe9f9b49d0597b12b502138278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580aef828e87bb191fbf42e4edb75c67279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08def5f3524a6e35156f08b029091a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853410c1e08c52b96282061afc0fc61281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49034baa234bc7bff82247d9da0ae877282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352143ee8f97232ba1a57a3b4a9498d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e84609360b32d663c9858d63fcb898284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b557be4486c12dc53aaaccec6e7d3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c52fedc23461dcca3e38e738d4220286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452116b5b3d3e2e1aafae6e9c64b0bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0390cf3c1c7f63e3c6c3f091660aff3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a91b9c9551524ae4c378b6843701b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9252b45f6b3cb5c9e246f387adf6481b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1ad8def59cab63f97739edcd1160b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ca50b391fba0c3fbd211bd77b30bc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20e2f6c3f6c689027ac164ad43be7c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f03094a62a7b738f2784951d0adb0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bcfc12ca95b21699c6ff09470998c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb40b7a6dbeda07918e35e0641e7049296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165404d9a963a968a352a93a7106976297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02059b693fc4500e0c49b75758d493298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb176bc6329972a9136e472592fde78c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e37b8431e4312e3ab5813a6226b48300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44419087eb710bee3c0df2f9384a7e72301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf31f824e2ff459af161b20b7366c9c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f507fc219e0fc4664f9b30b5e3afd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760212c1d813fe1b093d47ef789afe7b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27da40cbc11512ecd11787a733152ed305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cb8c40b3cd7c8833840e4cfc4e6da7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f6fd744b9fcfc25c0ec20a930c3b7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e24e841177130a136b1fc39c4ec53308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87da00352eb1d26ac528a0cd19da1cf6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ab6688458dd54b1c21bca6520c671310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dc30f16a70087ad38de0933961444311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27b400b450085d2ff6a7160199c3ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebd2a95df330922003e0f6f85588f6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497643de09fa1036ea9c490a4b5d335f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6164032ac292b1bcfa25595e246156b5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecba67f2450c324523fe048730d0e26316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375c486fc25022c2a264502bd497c78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9a1b8a68f28c07b279595c4e26e97318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3475cd4edbf225f2fb3aca3c154bbc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21ea00e5ab60560d5ef92873634b70320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537de3cd9e5918158843ccc1d2e05a1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c28622962ba6b795bc01e12e090f9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98fd5be2591746354fe7596c18ff2e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61a4e9ece95ebe29ce84e5edbc40c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726967be9dec9e50b657b18de787c57325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc4b92550deb3751767e36e226c26d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30705f423e7e784a25650362d220bfa3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e650fca0240e3f62b8f9585efc58e93328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b093001e261d480e2343b9b485e704329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9dbcdb74bf84d7345c11e4cf2f852330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13f3bffb454502cba33e9d62f94507331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6125cd1e05c3f8a6f68921842c642ed332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061660b4dc8bb49263ff957dcea76d0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e157093f252fcab29d59feb585b674334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01cd3138b98387b97a0d946b97afdb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790d97c64a8a531b50991042b2151e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddcaef106dbfc0f1596ab94534674b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa0d09afc279165e00dfce2b1571478338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952519057481a8bee6aab9d14ff4a480339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ac55f1a2158fdb9bbaa1d5a4b73af340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbc79bf2ea46e663fd41342d4de58c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0736573664ee1b2425773744953a9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80195b10d8ba5d7a30cac1932950c8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f9921d4f184bfa8aeafe71c0863c2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf57e50ded3ea2992bf07f465845b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8a9fcfe11ed2039c56d3b9c1496d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac5c3ab46312d5e992eb5a411e21ef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391e5ad26512b6f9db9daa1e56b1934348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dd0f28e5004ea131ba6c915d4a109349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98c616a83298771691207c3756ef44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ff5481ecad477fa2d8f6da36a7d97351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab677e634c0c044b1d4493820f64352352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf800b83f00a247f5dc8ec3dab22bbc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291cede5fe9f2546b14db090d76d6bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40207324cb6d977d3b99e9ecb7be64355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacc96e366ebdc5fa6bf4033d1c9210356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d99b4fccaa7e226e50a81a3efe54d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b61ea0cb811b8bba3813adf5e6c83358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b5c3e159ccf088ad9e80bc44ef778359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319adc772a99e9b78400d5cfbe92843360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a69cba89f68c8982461926f6a75d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a8a93067d482cc98c1fafd9df6fb7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079321bbd98846795031fa9474bccab6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffdc60b170c0a678e8ace7c8f80aa39364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a445def981e4774671b2b9a42e072365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657a0bd9f76ac5ce262a52658fa7294366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11803c7f385680c4d57a93a7a30c4ed8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c79b15ca8113698b075973f9c71e7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e5e5f7552a142dfcf77136aeff182369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59afa571c371c00da2349090dc5734e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b8f24e016e10a18e250b6e5368fa80371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203225a0f24814ad60ed6e6bfb1cf75a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a372396f22b1972d36a7274d2be520a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f07cd3bb28754d83b345404a6012f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e084052d22c8ba09c2ae57e410c48e0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7d29dbbd5de00944fb78880c027d0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6fcc6eab2120cb1a8a790681cfd2da377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db861b7fa6135226097ac780b4fcb34b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6507a98b0800e4976f59e4e1a6c97379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff218f30660f6b8f6b61acf431a37177380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756678535ecc985161770aa819df0ba2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50404bd94a2f1b22f1d5f1d7c4c9b38a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b1da85e593c994d9ab36001f8e435383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146db85f35980bfd40e590a1ba632df7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84208a3aba2fe450de7099880ace81385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6670c5ef4ed5f766bef049bfec07b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ab01400004a4f7e79eaae9546fc37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c13144df60a2d2544374b7056dc4a1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537220a250de6dcd5987b81b39c9ba4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e493dbbf4fea8f966d0e5b344a458390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30cb603019c51be48831ea0819b2ea5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd24e17df7190aa654896c70248b71392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b13cb28a5ce6aef211c7cf3311f3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2f1b5f1069e74444f2e74fb0566b1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b42a9a27d910df41d0e61363a786b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208fc066d7a26689e9a56a4d73bd172396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdcacab22faf9870e5dcfaf6abe2bea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece170470934bc03e51fdba95d1a15a6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fabcfa288b1ef2876b05e3d63e32d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39432da995af8cf2a4abb897a68f58400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621ec2c4fc8ef3a07508c071188f4bc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749e5ffa9fb77aa8f826f53115e05270402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9b5e665260681abe31464d162bfdc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c614834a9773bb816a27d36bd44779404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89eb8df63a3c1bc0ac3e2f12fed3a94405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f45b4eea1f09167942a7465ea03d79406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4a29705ed77514c2f6728d8ccb575407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3e64cd458f78c38650d6cf8090969408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d08b5e946f8002adf62623532abe6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601014ce8a12bfd454689073be1e133410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8255537654e64b19d28f45bc760023b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e71ed804dc4607b6481aec11e955c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693b9ec60dfa83441d0337768795eb0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5d37ba20684267db961ed73ad9c88414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f82a9d81035a2bfdcd66a430cf7f98415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea1cccfff7ab4ccbbd5f7c81b89351416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94964de0af71fcf34c0f9e93528d19417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96214fe671ada2f8474655f0808b907a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb52bc6923d9016a47129b73a9a47f5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f154ee465a8ab44b46a33cea8ab152ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e5f26be0ffaa32327f8573c4be321421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f0f7665d4352328effeb53331ba99422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674fbd0ac2e1c722633d5127de9a0765423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abf72a245dc93068182f425048e9cb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb56a9d282b028e6f4ea49021545cfd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db661cd64d06f16351d823ea3e3403e1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c0338061b567594f435edeccfe2aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fd4de69445af4b82c29988304e482428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847bcc710a3bd671c6408585536e4277429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489e5ca004328e7ebf83e9434d62162430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3defee25e5495a04d7577083af7114431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e0c6c9213ea05303280aef0f6867c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674cd1bfc4fd5eef24d428aea54619e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b842802b8cb6a39d015fdaea7b57d8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748a46cdfd6987fe60607fe0639cda2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123f51c1699204654d8f9b27c679bb1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae53587998c3373a296fbf0617c63f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f105ddef8a5851be8c290a35c645798438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3801b0433ffd777cb291e3cef940c2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b929888bb52abbe5da932987bddc47db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419ae25de39f7b911542720a7b349bc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f56b0caab98f749c4ad76e1ddc2f40442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac98532d644004f9423fac00cee2459443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d47c2fc72ecebbc1b9a01413b22a6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b575d22c3652f4b042c17b5a38203445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49964be6b326d9f95b577456be423ea5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e2ac65d6f1f0a94f5d99808b4a66d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77309e569ba656ccc41285284e380605448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf99957cbeed1d8138eedf8c5fadd43449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d8607adf203a0245166f94d9600b3c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54eda836c4fff1309ec24d4290b99c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6804eec2096347080e4478a55f33bb1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482c108c088b0dcce2f4b19d68503e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c5aece9b1d6cb3b42628320ebb276454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffa5c038dbcaa9bb3d8d0e962e5dc5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d70c6a481e6788066884e3e786e1ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b28888afc1847607253012bb796767457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee0be86057dca8efdafa0e39beb1c0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4f9fa3579fa66592fdf68590f1cfbb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d3d46477c06e02886b9cacbcb2a452460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5eeff649a80b3b77569e78eaa3e13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bfa6d0fa4a26644b0fe72359cc0684462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cef7a519bd5e2a03e13d2e6bf5c7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195a9c6cfc879094b2a2fe165e21f04464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed461c95ce60040b07c72cb12efbee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46fdb3532281b70d4e53ad3a44eac49466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e81748e729fabee9c160b0535dd61d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb58e8fc19730a0c48c73360528dea7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bad7f1398445de0dfc02b7070f909e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce22ee797e86feeeebd21d6aea74f94470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf9679b25a9cb827d484569825a927471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac85d852b2236275c8fb2fb796a0df472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4815577c5d8bf268aa27c1597c97d7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d47a3d58621f4f73bcfcd4012af54474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4892c9e5e0e8973ec7cb94d62c0ad0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70ddbb80c377276d4190e4c16f92fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269310cf15a10bc9b107caafa904b76477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416dc3d7090582d232b64edab2562152478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c481015bfa75a8a6fcdd84fe66754652479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34bba29e0db7aa800bebf25ffe64ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b624b55b943dd1045c7a6369c3dcff59481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4dcb070edec59bf6becf5842086d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825556a45bc157378b10365f7cb87607483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182161d32729cadad70d806406ce96c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3f021b46bf395b9281b5b4c4befa5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d933cac1a77f3d9a8990f2cb412a1a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105884c1d471a5ada2b525844a29bca9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be58b684c676bf2686724bc6c189c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceadd28919a1c66c48fc2e377601366489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5686fbed3967c6dc0e220417c81b7a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eda7d380044a493917f535dd7f701491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7949bc0725f1f7b09fe3f15442c7b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec73d88402294d25c2e846e6df9063493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d853201d117ffe41c72eb6bec039436494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53103efb2c262cb63c8f03af132988a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03b3d4299e3c2fb5023d67cd975d95e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d75ab6f8af6201cf1203e3960a43f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3aeda5bc6e452bc0983ad128ca69e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6a4a9bdfff8f545c0f53a9d3b3aee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa937e319c290249cae725dfcd867d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37807de00c3a15a8a73989b04ccc5f07501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ff8b58052278271b62f7c6a2183f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c1f84e59783e720cc6012babf54a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb09d98c79131a1b2b1c93b971e4951504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261d713601267da4a3124120743c663505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738ed23cc114c7ce699f120139e6d667506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3441b1185b805a70dba8719187d4f572507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856019ea19274626bdaff95384dc60f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae09b5f4f7f79fdd4ca57fbdeece8956509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651324315b07f6c42014ea569e9b16be510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6293e852bce53155ff5d81af84f6c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e2056ef85b3a0b60dec2ecaaabdc1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb29faa1594a0b54142913b68c8b70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14bca1cd4ed9ed12ae28faf0444bca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c7a37d976ef892767ae6de952acba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7138d7557a9851d5f40a22d50f170af0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67357f222896b82996391bad0e7deb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da917bee104b5a9b09dfdfbb4e8d6dc0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2066ec8b07767c1c3c9747e23cc7e4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91350df0be7364abc0c0be8e41c3ba3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eca66ac93a836bd8a6c20f74c916c5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca47cbc8fe9482a569467e035014052522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bc0f4b525c3f8ea3ec159a7042b0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f9aeb3b3eea9bb5ba24bb025530d3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551021cd9b48cf8a38c9cca8d88951e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875221873955223c74e9c601c712c46f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a958fc843a7d05f445f4dcd5879665527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81959447bd72d971e4516ba45ddfb014528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53dd7d7130cbf75cb83232d942ede37529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624bf70dfab7261027efd35f3a5e5ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374325404df30084e8ae2b73560a0d8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561265446c543a5e0e8181977ae25b3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7c000e829017f0e92c3ee4a3fe845533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2b263b2d853c9423a5d4c2ab59db5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36597a3143c2db185936e9c4a5011fbe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d565c116968c2ce8cf02f20c0cd7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18cbb0fbe43fb6002d13b180e927d7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda706d7d55913cb4263418ab8e76e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66525ed8418bad81e3924e56dab5f14539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a116c8f13a36d4cced8ec7002e901540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ce0268255cfb9703dc83702da3e1d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4995536b2a548d410178e81c5031d8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba14bdac97769a5e84eda3952335707e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cbc239a365ad7cca4cc7e49256095544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7660df9d4c8adfd27aa1a47eff8a7a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd809895bcc354941f0dc6f903a68c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e580fe0ef246f2030747e0d9e00ed1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792b2c2978084b042b56d5f1d410fa4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee63dba51e643905fcb886cae957074549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6223b5e4e5d5547228355676c9e14630550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59612d4e0bee52bdb421d629e646a96e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0ae68874e985f2e401f9c74a9b706552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ea9d6b0d4ac260ea7496147426a0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc041259bf15978a9520105c8f1fcf1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f25b91c5e3350033a60f543f7cd24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98777e6411f8572eb310b7b465da7a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39300ad2c14f8f611400b6753b24baec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aade981d51a51e880a432168454895558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea39ca310997e7698b6544aa409466a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716417f36c476b1fa3b79a4cebd2a1f7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1803481476e4cc8cdd6fbd20f44f36561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fefdb2e4f2f3f62975d3fe30ab2b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd346c2dacb4dea81f18bc29fe1c02563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f00f305a72ae0055cd6e488132be08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a031f090a33b1676fca36d51f38cb5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dd06a1b3c1bf67558f7a7a180ed4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e92f0b3f20c2de1ab0c129bdec44d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a2c2c67b1c9bcf4bbfc695e62e761568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df965c34496d95704a921d0163b08c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a4b95474ce47be9e963a74ba0144c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bc8293be9b0c007edd7e781725bd1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd79d13105195c8ed10b65eebcdf43572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>