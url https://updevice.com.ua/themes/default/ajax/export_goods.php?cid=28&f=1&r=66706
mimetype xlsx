--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf89d7d9c5069ec5d7aef18744e3c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017b4f5fa6ee471f33a7a154e0ca59a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243990ca4b9a9769f87e756a0c65550c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f04c2d281fae6e374200715e508da24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2a1dc820909c8f0eb95e32bf2a1485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af549c5cf1f3973df91cabac027c9c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2e0f6ff5ae7d6ad2123c238df10627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c157d1ebf4a6eb0ed48b53a4040d178.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc94a645d66a16d06972ccaafb65809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23e4c66d4062b052c61023a04162de10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a528f80e9eaa11db2e8d3a552769711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a28dacc92199f0c9bd1464a789c1012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970232df62fa1bb7ee248c169295ca513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093fb67afe3de51dccfbf7b02c1887d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc0345333e8187cadcc2bbe46f7e9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096f5debecd5124a4368f59ac9c230416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993437707fe1da263c7d07114b7bb15517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1672d07afef0688418a412e985133c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8c47e2bccd05e6e0ed83c3275f5b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af4d8a863234d6105a39f6d5fe35fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e64ecf65f1db70bd5a333ccaf535221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e5dfb3a56dd1c68960997f5abf69222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1cf53a896d0476ac335dfe2a09f41723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baddc2b77015a8df382035b91f4a6624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457b8b6ec05e250d943766412b6249a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946347012c4bb8d7f3df32daeafa8a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a73917cbd7b07dfc15fc949701908027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323c88fd434e0ba87294ebba1d6912c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37642bf1c610bfa2e72ad67d3091b6c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea543e674a1600eeb37d942545791530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94513548189d7aa3baece4f6a5b8872d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c4486b2df7732e466e4e2ac30d77132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd872b0cc7eec1131bc08400a016f72b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13595edd55355cd4c4844172d4de74e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc28db33830b80719e89a78f2ce9b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea761094bc5050b65226fcb26094302336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b66e31527547c7e8a2e29b2bab33d6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0f7a8898d58392a41fd4132d55c9e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3266977f623c7e8fe406e68fc71bd739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b36dd7a4cb3c2cf00d614f6f1694840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217abe78d70f622567c562f68ebb34d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ea8c1121673241381ab099f63402f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dfb813c9a80ac98db062ccc069b41c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c397dcc178d17ab06417ebd1e6a4b144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ea0b5be6145c33e907f728757559845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f536f188abcab1af6b8fbeb10464e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cf177a57c6fa1b97bf421b62507cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58739c78ab57f1da924b74508d6438a348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe98c1e1566c7ba0be963a6ced59de49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6fe90ded1c0b45d4ef87ca5ebda9550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d2a12e56e039e18727d4bbe7904ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b6c0cedc660f3eb5afeabbd6e093152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b66ef3f2b752e8fb7cd63bb5b2f71553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397d419486dec21a9da1c168cc0b1c554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f45fe379d3ec21e6d4a738292ebba055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cfc95bb4db9c3765c1578ed9ac35756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10c10c615424e8fde3715465395bc157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262696ad971280735b9c7f7e769888d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99018ddea66bf69b46727c3f093ea44e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf6f0bba9d7637eb23a4188290616d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ddabb57d413f82067698f11a0680561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1ffdcc931e314db05d52a7cde4d0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5ff1757e91cb1be88964811baf72263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b923e0588c2394cbcae9b13c675a71f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe308f49d239302a80d59862498669065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0104daa7487515a7149cee9d8a43966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310e88950cbdcdfd9ed570732462aebf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9a3cf650d9587960bccf4a0f7f94c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436be51d83b289a8c59307ed00d82c3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8060de7e44efafe82a134408b8ea770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83766e1c1ff89badf5b040322f42a08371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efabb76c970ab07c78f7571a86f9c0f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c0e4fc7a81f5c691a5a081e8da9a973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4954f22ee9978fd422875c3ec95ba24874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725ffa7e1a5e6ca9906dc917557790975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96651e12b6e2e0f1d6de8aa8dd4b287276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed796f491a00a0b966fa15e985fd6dc277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b6c3efb63a1a425b46faa841db9ce378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5600accbba6201b065e466ad30e3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90eda85939d6543c8e565167ac30d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe437bd0e2c6261cf7234a1765ec7b0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64d23e054080644be4d57d1edd6dc582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c67448e47a8500e9d92b57eb48c9be83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249116cc5fbfaddf050b43fcffa934384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ed4239d710f698616a589ba8bde2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663297983d0ac9400618b20eb38d6dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519c27f43095e0fe6f80774e95be86487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d9ab76624768afdabadca4e5be60c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1c496e7f933aa934bdf7f460509c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420941c97364ac6e0282b96069b05ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e00fe4ee82782847508fb0acbb79491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b7bcd0ea660834ee336412cce7cdb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbff9266d876e70c83ed057771727d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e054d9ff2852a789d8ac2681e448b8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255122eaf42f8f2e1db45bbcd3e8fe995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60678ef610cd2f531ea94ecfb7ffe196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d2e5d95634e11cb84d19a6ff29cc897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969b7c41129b2b51b4ffadbef1a8ee598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd6647fb5d7606b413d8934714379a099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c7fce5cd98491882dbfbeb78cfff9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2479e6560a66a3a6da6f60827be40e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6373c48570639d4b91442ed6977cf4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ccc8e4b96d65cf6702bbc34f51062103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6617eda34d1cc26341c62f7274672d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69801b3abf6d561adde3338f019d3e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90221d13d8313691f7b3e612e5ced95106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7d430da8be8e8917ac4297e2ff86c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb26f487c5b27198937c2ddf1e0d9c9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece19314e4287cce97bd55b0e298c008109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1cdd556a78f42630011b00cc1545d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d9f208d7fab4fe5751163d0f31e2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449113b42d1ff3ac33fe9ec50299b32c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4763ccf565a8c76fd61116074696e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef23ee482f833d75d39d5eeccc06f67114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366fb5d3889729a9562889f478f686f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b70044128245aea51e6d4e07fb63a3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86cd265cce62366a8b83ee197c287b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f98ab53150dc8e77752fd5ec7f74c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bba3da90f2b180c7c2cc36ab5d0a8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138e6caf6d3761928f4888cf36f0fb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95566c49901294ef20cdf441329c9585121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1024173a31b01931cad1a13aa4d2ec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3eb7920ec05ecde8769b6358a3dbc4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c291a2c9604218656faaae5c60ad58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f3019bb85659d3396778843d5e9db125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a9c74d9ab94b58777388516d6ecee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c40e97ed5c4ade8806d7a50500280127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34828c595f51549f7b296c60cabc3e77128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747d71fe54bd3b356f354d244038e29129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e19103b08d79242ce1e74528d533f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc6f4b223a9baec827fe2239eafbdd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1981ba44a9c034d81bb65582c6eea53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86e202932d1239a7180f17624e4547133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9caa88b3eb0259b97ec35ec014a6d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878310372aea85570b8eda74127cce9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46522d40e201c16d5b4d432840768c18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1c1d2857f44a8c7ec32e2dd17ec05137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23932f63c43a068d27097f936e982b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c5f6ad6d847ad1f388c02502a80b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ca874a7cdb1bbd8f203d1caf1ca39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1aef1e8b9833c5fe1bd5f645786cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c41d9acaa54096a3645b892dff55f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871a8286860dd721d13049d3c1babfe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdb901d8c27a625674be9acd969350144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18253ce16bb3630f8a0fbf6e9a5851d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60d793c97bfff862e15427db143a3e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435a58ba637c2bcbcb3c81c72f29295147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af899ee3a76db25190c3e2d5eee3824148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398315d3a99bee2fc97b88838f7b36b6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571da2a9eb7be197ff4721affa0edb29150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42ae55290e2b57745ba47fc29cab35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8d9e9861eed7cc908c179d9b2e6d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd67a623bd65b57767eab274c7814e8a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f8e3f22c88b17a17241ef30794118154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514588e7a7a9b7412b6edeb9d0b36a6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc448af3157f64cff64b45e0fa9ee9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6684f819d55ec762361a8ef44a0ebf1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f116f54f72645c70d0a22aebd74fd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769c5d56edbf33c76c1b71152b10f9e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9356bf8a6c2ee9b82576e09c5ab1a4c4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b801f5d74e9d95c4167a3bd542d4b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41185babf07f1d5cc951a46da2c20eb8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdaa7ee0ea46d33c64c934f0adea7e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cde8ebcfe766a5f9e7c5f1d4253a7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5aa960de887f82028e9d1df5d7fbc1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac08ddeb42885a5d0e16655f082c8b4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b605bce15a8a33e3041065a9b7d51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05344966f8db257ef442aba90232dabe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f996f10ca5cc12da061f68904e9b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23100addcf7eab8e4ababaa0ce7e28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f44dcd8309ee9e9cc108e664032783171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ab9eb3ff822235504714d0d3116c5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2df3fdb7229d1304fafd5acf4b20a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4121cf4202ec7753c6c260db04fa3f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c888c643bfa336b35964ee3d6de71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8835f1d403e7285eed09ef2a3f2e8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1832ef3bee6037b7fe66f229b2f39d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1cc5156464c58a8ea301c604ed42a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf8d151b193dccd002af0d7d8ed488179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b6402e1be80b6ad259d5627796f6e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dd12dfc38d815c650213ae6bbf266181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf528121ecda9284687af82c1562ac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951ca942e765f2d760e17b1deb13f82183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7709cf07d84785b6760bf1c7e8dbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47a331d548b342d7df4b22988ccd31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f085b22fe714868db3417670aff9215186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487618c9d0ba6ab935788a7d8a6788d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c0bfccf2829dddf8f3211c5ed3c98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b7b4a432b2f106af1ae8524385cc4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99c464d5de58c69c0e4ac22a18e898190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde4575ca56f7d58628e1d44b05d489191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305a3f57f4e9e53164716491ddbc9a6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b805a5e8c531bdc3870a174025f0c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759c771266ba2233b5cb04440bfa831194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f194c6400c8809d3e1891da9648385ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04e8f6db88a30ec5984553891c8073196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b02147b4c29bbe4d22ebdcd6df489197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6733e354e812997f0f2ffe495fb58544198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ed8278021c92f7779cea3c4b666dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f52df55aae85fd6ae73a4d3bc9c654200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4660ae46594779a466da1c19755a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ed8913a069c583de781f10c68ab6a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2561af4855392d5136d5f3512d7a84203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d61218628722fc59090d344f8f57c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e54d49c0a9d2f4addfbb3586a1ab62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d5663c065d2d71d1b02a69ecbf971206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fb011009f3637d760a68161beeb589207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88951e2f9b1fc2e01bc652160516b4d7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a059da6787ffb467acbc89569579b6d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9542f67e318c198577006cebad173210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e884c1a918e579f99d2c9d1c51a6f2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87353713b394924eb4e56768929fdf03212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02b922dc0139b6cb25b80e2694c44d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02698ef0cef0f4cfad1b800f48906a02214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12276841eb99053100282f9d7bf804215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349706634e40452379049bd47a3888c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d52b9c10e4574fe02c515c7eecdc7f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c76d7d7b2a8c224267f113ed048ff218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa25c4dbbe3d6451e051737838cfa8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f18cf8b05a23087adf5b86b770ef3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b32cbfcbb6fc531f47ea332cda793221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07864b1468294bc42380cdec0e4a932b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb245c4c0e9129b3914168488368974223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1c6b8d5c31ba5e4169e6d48ed7c02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5b3cc2dd0994ad6aa6f3e992e912c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb904fb1cbf4bd2d44d3ae31ead49e70226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e232d03ab281f48ae54d8185abe1b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a909300d4a2b74e120e8516f020aa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d54fb497184cdb32e1a985108e360229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2233adaeb19c48222828d3f129e00b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4938c2b80873628c16cc1225c2896231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24cd350429067c38dab0e3241883af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb27544ec9e23d8c90009511f56215c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00acf83aa24a957207044b5537dca1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192dc46a28a0793e9ce2df5e62aa4cba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b723280c27ef79120c612cb7b0d6bdd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c4f26c92c0e1bb8647c150d417518237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2628fb21f71477dbe7947aa983ddd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca8eee000d5225fb1c55cb3d5feae32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b4a073c88fb25c3ff72336bc77dbb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ddd3e225e29c4a3b6e06e49f879ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9130ce7a20e35b5636b8069a876c0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c0e12a270ddfea63f30d2f3387d1da243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521ba09f543790f6af28cfc5b4ff173244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bea9afb2220ba3127ab5fbb244bd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c299c4ec3ee783f74a33972cf32c8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23855fdb9ec451cdce03c6fd10e1b86247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32355d3178d1a050e79e999f84091c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966b1bd7bf6350a4f5b7bc82672b35d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e2e3334be590115b7b2c2c2155886f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9101e1f493f27edacc54fda4a2dc418e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56b6d7295a1b54cc3cd506ab375cd4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00806c021b06884fcbed308e11498714253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433ed624e919dc4c8e1283d1bd2b13e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b48a70e39ce6c82b760b4a6952c964255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a71ac5957a3e4ab8fedcc7e5da15e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b5c00818f429a1273cf0dd5f462ad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28cb3bd23ea17ee0bccbb8c06c42848258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9fc5084dda49397bbe494f2f6f49b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062dca17186d5e4487df4c1f1143839260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284d7986880185334d5f43b30268471261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b620279702eeae6b022a3caeea347b2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d517cd7ff8a56838d6f1763d5d146a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d005ef83b0d6cc6fe057f3c3d52642db264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f944096183be4c432b93cc677a454fa3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100d4305792f261ceba9376a6130b2d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdfb96ce1eb7ad8d9fbc94bf7228291267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783833d2c6fe8eb00274ce55415bd40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7cde47397bd10c03195676954d2ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6ffe56586672273f877a92ad588ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224b0dcd8725ebcdb2acefe893e3347271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc30bc2819109c078a8a6af9e3bc713272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ebcb50e20e4ff8c5188e11ae2be13273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382015d10af7acf7efffd6ba573575e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6d769d85b04abf622fdd4fe84f0b4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27404173ee2a59438ccf13c4e14aeb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c1e39db79e00f3e01953979c1259b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d432c12e3272c0e265a6c8ba325829278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519c64e2a7a6ed139456d55f1452c4c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12327ec01e47987294a1c6f0423a893c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef689fcf7f94b462d3ccdb495333c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f480fc90cb7820ed82f74be158925d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eec9510a4e1a6dea21e0a843f54e95283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34c0885135b224d50a3633055d38c36284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410d811df9f3b2491b60a36acced5a5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88e8c1c79905e0c15e26d56223b925286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76165c1bec1caeb553f47cec2a2b6ee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83200f2c47eead1a9152a3621a29a2e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed1ae208ef138777f5bc47e8f58807289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2a934ecc210a98ae6db445db93332290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272499d743aea164dbe1b1942d8e14b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a4bbe2c0dd23647218de8dddce836292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3d0bd968093e04c329948538dc22c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd28c9622617a789d49f693859475b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a34e1918f28aaaa51c54391b86f84b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fba6e23b8e9d183a3907b76b8674e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75886aba700a4e7f145e6027dbba99b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d835955652bdb180024a885f4b107298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee67f556e35203050b8d5033764ddb2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073deb0f411205dd3cfe644a98dd889300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903a1a55fcec50f86c019f03116f46d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069a7406b10f92a478991e711de663c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb1e195e4f80538113b2fcd95b995d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689f166cef75833db2ae01f76a79792304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ac25ae8bc5d1b9ee1107b773b9f2d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4544fc0646246494f9a20af323fb8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549e9eee57ef140f2c70daf3cefedc7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887ccf1593d057e698324bfa5b7d424308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77372f85db007c63e2118db22263c22d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153f138a0bc15cc717bef3408c6bae1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1ed6171a7e35d1dd8d456604b890c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aae1d8c91f1c7b52632634263c6264312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263d276d6dea781dc62598cd1e5472f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fd51124e38f1073bb64c57945692f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058ef473eb597b89dfdda00583129ea315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31131de531636b70c65fec6ba6608bd0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20007fd3f3f01c64b684ae727786c1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64cc0e5f90d861233fe5dee23945bfe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed7b68d7e80546ae9cc491891f33ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec137cc8f2540e37013e3db3ae63d2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc51d6e2d29d7ffcb9cbba599ed7f5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874b8d432a7f461cf67c8013aadb0df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19188ae70177d7a9732fe511f9bf6368323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981a18aa30b50f89896f1804eeb1e23324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f34469efcc441791808b014040c76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0611c6f6ba7633a21d2c0e3d57ea5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1ed7ccc1c5250618c6c5d99c4dc61327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cd1f74cc8420b1999863a052b0148328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25d574d79c72313c3d410d5d271c361329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7be0d3beb0e76a1f95ce61ae047727330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e0df81362b1e01dfabd179dac3bb8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34499efa531b6a1921357f4547e431332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad7278a50284977352259d58a01a63333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111daecb6576344073ae2efa647ec46334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7132c50e1e8ccd9f1195e08c1bf13335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25398bb4806e2b1480a10bf4b96a2f68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f82ae228aeb5c9c33898af2cd216e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0842264c3bc1bce51c710e2f566cff8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec808d37fab9db54f0be5a4caf11ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7266c59ce2451cf72f2729931cd9c61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b80b5d12488c237e81c6a6537f8b96341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959af5e09b3623927f89527a172bbc5e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc21905fda5defdfcdc7e1ad2d24f3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb85e36c61696ffe0097b5eb87a38931344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3650527b85934f9b8bcd249b64081999345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a511e75bbe55bafb11ef0cc987c1af94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53204620325eb966079e2a4260f775347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c780a88f1218a68b950383b543d7c74348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff88aae173091c6f97a907fd4bfc14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d0bf30e638317168d9ba0fedc0028350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3738ac6afcf302bfac6b15c3ab79f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590ddbab33d22d1e74d99ca6ec78e4b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab81edafdfde409e69ff54fba5da600353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e74fac636304dae4c30182ac6c2700354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbadc2c0c97eaf65ae90d223a941ec1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f919a93847f367f5862f84c4f913c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bae46b07a5c9fbd9b5383441393d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f188d5c4404fccb1cce5c347f4f67358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166ba2db86f4aed347a6b38f4520352359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c51771fca0616d74a7372165a0bac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d0a465fa42b36330baea1986fb930361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3a4263784192253f729bf9bb526e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305abd3aaf7de9b2a13deef720a77dc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b6fbaf13977fc5fac7b67ebec3a78364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c1cecd12c65314f718ba28016da94b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269fa26b6ddfecf06ce16f41b021851b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c170c92f30369ccdf6c853b35b4755fa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab816b1d368cb1c46e6c21a4db5da4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8574c73c918870556c4fffdbeb843b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aacd7ffd0748b5bc65fda87a5bb7080370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ca5dff3d0123a285b50d042d1caef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d007e495ccc98f9ef6ea8926a4832372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3026de8b358fdc05776e6aefe820a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e003b987d8c1f050411a6c59d6906d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c517f412728c4bd4d1f02b8c31e9bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35982a19802913e6ee543e86c909e1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb703bf745abe0feaa67196b15e69b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71a0e5369aa1ebc1b577d8a77a9b8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1053967ae70794d6b44bdbecba545d04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4449e1da774eaab2439ff1c4121c8687380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e3155bf9d0530378c489dbc33b670381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a55d7819666bf901dc289c2c602e0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7f91e2137cc0b08e22769b63f1f28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d17b6ccf8de64837ed524823335e0a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78690e6570f88d475dfa89479df0762385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf075f458c60f58027971186af0226a3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54acc1d6e9622fdaa584709aac77b21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97271f26f892a6a6cdf1bf30c763ec4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14850ccca9eee5f2031f2bb219ee6e17389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c758645c3d85628c341bb93f7a4aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390fd2219f7012b1f08b9f8d23ae397391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ff7da6d6b2e17c90d799a4db2b18f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f893fd45bd4b97ae6be56f14d0e231393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834893b57a832a74d2f395a26d8de87c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5731a127d95ff6581607cf52d1d068e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42740fe4616b4103c21517310bc80add396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329c59303e692d7a693a5a41e57edc9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ec29a4a4c0cd931d33efe3c88896e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643c896378febf9a3d73f720ff75732399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25faaf42b004de62a56f0c74758080400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60017a5b122cda450061a95f8e2ec632401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a40dd1db3d2101466138083882d12d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268ce62e0f172a439bea4747875899c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5fcd1dcbf5f1d19f892afdc8ec6f6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f331b19598670b781ce16a3aac1cc405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db0e97e92cc1c1c513379bf28640d21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823fc59b007be9038e8ad7ee4e8bd22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad52dd9ebbc048269b620cacdde3b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bea65b59cc8cff43bb21af9fe5d63409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10fe6ac99b780ee0ec92660a95956bb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e530ed6f908cd6c768cb6114d7b080411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c6ed974987dfcef366f83f2d982e6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f5a6725b88c04515cc5408752cf0f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56736ee852351275a4e0ba355eda6143414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5d6b5abe692f4ad6bc1eddc5de0b8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22dd938753d22abcdcf43c0701e67c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c896a3d33ce96e9184403d7447a9bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8224bb78d36dcec3394ff564ba07c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493d410dcf5bd7360bd9124a0930e84419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1664b41d0ca17f7178280c0cc9568420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52a9be6180ec862da899e07d506d50421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05911a3659da11e97baf0d3ec9c0bfa5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43668367774e3878971e0120583f61bc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c0afce422427306bbaad19b408ed68424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986e50ce28bf73f64de68b108de3e76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f984b29ca617cb43d26ab5a8a5767426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb89f368e5d025096b9216ea1ff254e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c349acaa323d7383e34e5a3dda1250c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a06cea46380910a8bed6843fc46ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb800ab2d9d292fb63e2b4f2ce705545430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57fbefb57c87e0fd52a73ea000e5aff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10578a544a8b87bd50d9b965b111db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39fb0401c81edbb9792fb22b6ae05e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385543091a88998fd70681354198ffe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93051c9c5b889aed96d199db44e3752b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72aaa10cf60e47b3814c80a026b930436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f58221e87f8e5cd17d93839a1e6c0b0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c6f46d60b09523b4e8fa6a560a64a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804575b3ebae449389631b7b6ceed62a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e628dbe885dccd83f0086c3d93ee21440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11926dd66f9d7aa62618cd657947242a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb39edd0ce03618491621573df7784442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b84a819a353feb1775c7e9dcdde887443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a4ee16f6b895ddb2919c08810d91be444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ac29b8be210ac1b27abd0903d2721445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb147ea4be01fc8ec1a5335cbc7519446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd725f9092e0779fb55ea4d4d9c5c15447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87b59ee99a6d2da63830d3f566082e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c290014b7d4c7671f2a3406e80bdb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9c3b55338a89f239cb5d401a29ce7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e92988100e07db5a38c04ddd2e2056451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ed6b18b837b0a64848d968b5d93d6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2dc582c5ad2f7fbf9046e5e6e12e98453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416259589255dba917ccefabebda65d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b00fe6d36e6d164bbaffe1af4adb25455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd13e3fb92afd4ebd61c9c4870afaf9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4c7fdf0cdd15fa29c70c673977ee5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76538a638d705aacc7e56a80b8c0066d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493694629a2d44db6f34cbbbbae7d9c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59af6e3930ab0472b26853f5ad3bd0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9743eb8868d461df8ee918b5614a4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccab9a473950cb14e4a41add649055c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c31a9fae7de85d922b7ddb27ff834463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89785bb55e52a24fa75881566d06fdc3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044313529f79dd1799799a713f77810465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a815da8e646dd89513a27b651288322466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350f01c99af6952948f0debbfac837a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9a40b816984ccdd3f604c00c4f9ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96562b5dc01a76c7e1a7a987d9ae423469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea21676a6c7d3f8667094992c6e396470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5671e66c9780388a9c7c0d23a124a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11d935468f4b0a722d1d0f74240f8c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b15c2c1c9fec4468a4038a0d45dfb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7789fa51dbf8d6bd1dec5f22c69a2f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f0805a483fb55b7f5dfe3986a5548475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c6a9404c8aa30eec0f2c89ad9b0a2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fe579333ddfee1d7c1e112ca37cef477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b6b2ef8f245789cefcff4bbace19a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98050b38aa58ec4396c2aaedbbcba11479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571024b8907c7f6f0f732bfa84a03393480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280bd6f65813d0120a16cd561e8530e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0fe8b15508ff8668e380502cbc1de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a5bfc392cd1fb466705aa9ec47702483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b80a0bd4a0eec0f614a5f155bb3709484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794f13c27b3dca8268f44b24ed98c43485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac5ce0f587197b2a9be58b0a10cf6e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13581d9ddb860e3e1fc8d3384ac8973487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288e03a85d9ec72ff28326701291bb9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36f060f2e267cbc38f376ba11f192d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ef0768377248114cdbc2f78671ca3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6ad99647bfae7f412db3e4df6eb7e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efaa422943210cfcec97b3cc9745a93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907abc1a3141d2617f9ca847a13de8c2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e14eb208f470582b0a5fb9bc2e8f8a3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2104d5255dee1198bf7c3db8bfd106f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86c8cd5e46fa5519b8ab5aa87445ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc12224d2152ed04c0d197dff85ffc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2367a80393ad5eef4ed50bdabaa653498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed96f0a8245ec55dfcb5f6658d76c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ce94c71fa53d6d120bc8428d11dba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fb9871462801822906338b811a76d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acae67f403093dae70b59e34f70135a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52631f26e5f70bc881010d6271a4c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a24918f557d2df65145faca32b294504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152c02fcb50d9d1d034273b1bfae109505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96122a87c73b2a5e5aedc02fcf4f58d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9763902c78bb9a94659fd6922d44aba2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9aa47d7e25658995b6d830a797a5b2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c513f421ed9cc02dc0ed94f2a1993ed509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c21123fa415cc20c06e6093688513510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fc3bfc17edc20a817a4c2cb5ebe9c4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20539ef48dc5e0f27d11b3d3a6b44412512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8002fa76e99bbbc5975b21502afd9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7b5052ee6fc3cf00b6f9e47544f39514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5817e838eecd2bdc92656778ae5107515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229b60047efe0bf6f7d56296d8ea08b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ea467babbf4d11a0c73809c6527e7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016fbe6eb7c569ffb16408620bf1f4d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcec948e4a8e6f93132eb08a151263e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d915de06361b4416cfb3bbd479e1eebd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559e488105234eac89cf977b456cabd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9a7e15ebdc42f4a2784b6c566590f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab80e48f2e22fd187972a84b2d028c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf5e83ead075a3b0d6860fa0ca1b7ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2c2c8c049cb6b9be51cd31bda247f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6058115b74723364058928c068331f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d7c7c8e401bf475deec1a82d2c5a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea673619f9f5d50777647acb1cdbc4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870daf6ddcdd85ad5e322649e4a0c5b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12f9b8423fb71de28a61ebd8c4c528530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76439ccdb11fdb873da9f4b1d86eae31531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feedd521e853c0ebb1dd8bfd6343a8b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73328ef949e2bb37a6fbb0bb3920e099533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac981a5bf43c0ca0fc7257702495c0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9da3152cbe8f038f87f24df5bb4dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba52ae28399e8a85dab3389aab22e3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd056f1477b2d29d72462052d806d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e0f3f8312dbb11b019e09c530bf5e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f144353eef48a3cd5f4e594e4cdc398539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a097f3992ef09b9ad7f372aec6e2f5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ecb7d8daef9409a5d95d31ce8ad8d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1fb9e2ada4bbf8b88d479b27bd7b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b437a05c0d80b56cadec7aecd5325543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce074ff74b0822e3e41a2ce7b21ced544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfb0357e97f6a0ebf95c3f0873f68a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcba886a67ec8af6e4748def405ab3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01d02739ea4473185dc0a152c1ee5bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a479310507bf4d3f179fb723a832f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c49c56218dbf85ccd6db25148843e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b72aff75ded87a5abf3de5a4b7086550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947501a9fbcbacb7d2f4b982efdf011551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e78fd5bcd2101d0ae64445fca635d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f845bc47f971912afb25c7078a82e16553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c418c8814ec55b2e040c3fdd6e3b5ee8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8fe820a5d648b38bf050964a40713555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73a6edca78da1205471968b5d712f4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007afe0c013fff67ce311e6de15b3997557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ced4711dd65beaee2fce0459e8b110558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186fa06c43de940cb8f8d3c4651b958559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07599c26346156a55e0b5bac18d6e40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e878135685ac5601c0ac568039e0d7a7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b523e22b8f2047179d937c994025fe1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5a15655f943bed7da715c8ca1ed11b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0ef7d3be8502ebfc0993aa8aa169c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e4e0fe9e1008bc42c15215d22590a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237afe0567196bdf94f1ffb23572462566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795debb2dae8a8403055200a53fa9e63567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f388d2226e164f2274bfcc3af857512568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9251fc48b0fbabab7190c7c07db857569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488437eaf02859bf23aea633efd9e934570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cc908552770a32b07ca1ca83287bdb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e16ada7ff65016531691a69c76eba572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57497bea0b04bff18577f37307b8a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07bb9e14142a414abc9825a5c2c6e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3c71a76c73cb850e979d1695c77b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec4e755019c74c5757ab968c1061884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da7f5a2299ac4926d8dea6d67e648d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de97e715010fc83b0dc6b20830d15a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2d70ec39418802f3309edd11459ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1029754814aa822534a60cfec2b52f0e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0831df27dc049e1e85b27019b0194329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4afea64eda8e2529daf029dabba5e910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e686b3860c31b993078c8b08a3212711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1310c1197f171abb670267c708453a112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b3ace8555a1bef65d8960bab540f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d502813e5c4d5c8d302fea046b033ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879e25f833035a2ca83f8563156e71715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84339818b7ef4b2c4c521dbc63ddea0216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdab9f2d0bb3c134b7c77caea4b360117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5432b59930682f3c538dfc722206c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a5f0072c20d5896eba20e5c1f91c6519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7c5df693d3e6adae8e92021eeb72220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c59731b87fd7bb9013a416c0e5bf7e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4dd2991a19a934df34c8a61db65c1d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c5391f44d01223e14623899a310afe23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c17b099b81e576f2f9fff0fb02ff7e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed4ce2082deb0a358da41e3138245ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e066af11feb6577ca8c84500b445a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0391cdb13c7fd39f4337cb6d5125dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defadd104b21322e4fe173319039813428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfd157bbed6e698ec32844e8cccdf929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678b542365f6d5ff27df621dcc0c55530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa63e8b677d5609feedfbeb0fe79a631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8d52eff11b7211473dc7b782f0e54732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4e9337b718212b1f722c655238e8b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d18c2aafc647a9326e2067cf75b1634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e7765c4d76da79d67b7bb42fe52c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a7dd0f9dec152b3feee1d1f2e7d4af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897d37f0d59a564b5cc01bbf65f2a3d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdceb20f770b51e28151771b32c49d4a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5508da5f2cb5a0fe4d69d9d7f8669439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb2bfd5c52abde88107f3b899cbfdd840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868847b5a6ca74b694823468cd0536ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff4e5beafd37cfb6b57ea7971e9ada42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87f5a56e19328cc1ebab0d8fa98f4743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b004102866350ffb69d88a86b433244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22dfa8f52b10bcb199a1c479add02145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02382d9d73aed63df0b5fc62002b7446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6c25274292cb3cbf25254126612ff947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84289e5a7d6cf0dd13c9af30ec24ca7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc40ff171e295a8ca8fadc5277d2e6649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4a88c801a06aeeeffea429170aed250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d037b8485d80c4aec60290db8abbbd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445e21549d44c65782b1bef1a0e7c7152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5d2acc9b8dbf111bd8e0e1519f01453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a48f17853a65d400549e9ec821bff754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fbb4943853113399e21d70ad768f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2934e4585428eeb5e3e152d20bb282156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5934a5d55ac1e9f9d570d3cf6762d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b0e94cd90a259b75e4615cbe6030658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f26bc560af798f228438aa0f3afa759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0e293e8941ac7f23cf7736fe3e8a260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849979524ff17de4df218076dc0b49b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c02ceb62244509a4b154e9388658e862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93255b01820f21c53999262687d0f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf466e319ec2c5eb327dd4c929279b764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1578b26ce34540bd687f6934b5b1cc065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d6bb39ccc96ef0491712932256a1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf068dc4fbdd10fdab478295221a84067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2a700c6064f304af6b7d24b94b5c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676bb7bc9d147caa510fc134f5e4628269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c50220396f73b9baa91b44fb874a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743259c19cbe53c52c3132755945b9e071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3074b4b77308048fd6d47b88cf65af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c381579ec3c3e8a57cbfd6638daa2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959b73165cf9abf60e0d166d15f94d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcee880ce50caa10a12c2068e5f9ab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026ea01d51d4d37ce0c11dab521de8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227f953bd8d5ffcbbcf968f592cfb22e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c367f0b9bff94d4797f27e4b7ecd98e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65020d5a58db9b00e1c83cc85fa686079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f89bd2866d66142b172c1ef106bd8a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f5aab819c4e80bc4d3faf609c846881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bd5b867d539a8f891915dc7ad75d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd2abd4c27eab67fe2bf839965d93483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5df7ba1a3bc2fd16806e5a4a669dbf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e726a877ff2f13833b54aed73570bd5585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff975a22e7073fda1a8f935e862972886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba3a9e15f5006c95896628bcf90f3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e036a71d13df3978656a77264f5e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25bc52b610766733e55c7d16cb3908389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2524d2ba26d4ee510818f4059203dac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b2e94f703e95a6e99f4b411222a1691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365ba1210a5d759a476fc47ab035ab292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04e85ca11e231a32606e046b96c18d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb30ddbfea75bfdd4729683426a166994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef087fceaa3f393d09149eff192eca895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c9a0ec8b3552519b484c250349f49396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea291d990f6ad3b8f1e11ace34dba3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c122bf2e6cf4985c2cfc95381048998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c5fe8e6b39191139ef7f7c9ed5ceb899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c2f37d92a87d0def58d66e9e5fe27f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbb7d7a6af03aa5865e07e2fc95e9e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02563a96cce24e5a1b6c7ad5c798f8ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207a8a90b57ad016d6d0163221b9c1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96a4d1807bc455947cf39aee49818b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9318379dd19b5771cfd52b410fe04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985e6244b44a14fdfd4824f332631b1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a2a8cbd04a45b76a618dfc580eb3d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d764ae86f246b81ce9fbe9f1f9114c5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201ab2975cf9af15f3f6fa674705918109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd28782f8c0f9432af9d1e1ce9a8f85110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333700f5d45e5f38cba169e603e6c48c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa3f69a55e34f9accad94bd72b2975112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e35bde86dba3168080c9b815cfd73d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5619e049d5e5fff33d3fbc65243d125114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125db5f291cc51391d5ed3f5dc2902fd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c12dac0c344baf7e2717cc16dbf1cd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ad9efc6fcc0031b19c4b3515c6aa8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bd38606b43bd5ef433e5374705d35118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb954623f6a0b2332ec7f2862000c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b944772c63e8b086a4cc4754598fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc21e0b1d520c0f7d998ad28841e78121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba09ec6da1691ad1d74a1eb070aca9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583051912ae0fbcc7bbc8f5a0824d41c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8117e41a3b515a74a276de1f37b7e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebc5969475adf94646a0118db7baad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffbb6a9f47c9bc2a41608d28b9c291126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b87741663fe05135e2dd3186e541f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd65fd25fd6a74cdb9cdc100ee51be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cbc7d92a6dda73f72648218a3173d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825fedbbd084480cd91a99044ee694a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9d6e0fb24523cfad176e6dbe2d781131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d920f5dd29eaa70725e40b40884cc2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae9d7ee1020765f6facf9393c5d899133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e96fe81def006275800c9ef706e0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17232d6f601fe48af1db2a8f8983b8a5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff5417fa4bf2fe6572485597f7308e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92038607cc7a6af35b39ca7d5c88107d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7daa6c6ef3fc2c6004b786a6d8b64ba138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6daf253321ba73e78bda7b230cccf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee233090f9861ed3f49e0a03da94cbc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33883879db6a33252248d587fa8d667c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314be375a4c5dad1084a229f298ff2de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34347c3cf65cf18378604536c5edd261143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165e18b291d46ffd3f7e2a8c8169e35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6de7527e3885a35518cf9e17a0548145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697b4182ce1fe107566e1dd2c86b020146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43651890b277204c722d7f84766b958147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a176caeb8e76c9010823c098a7c2bc9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab2b2ceacee2fc4953d268dbce63f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b073334a2a19d30e4ab82fbcb6372150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fd8b02ec06a5e128cfbf815ea8e45151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e48a77d5b009939a2e4086d4fe57f3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896c64c61ffa3659f996e1b68a181a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d7b06d78165d86f16aab97317999b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910c9b04b28e8b1f44a72884b4612fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec29fa635bb602ad9bfb7d1513fff1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701adaf6cbe102c45c0d4247d9b39afe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ea9f71f2455ad0d37626b3188e67cb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03a46afc5672c0e15f2fd45eac02cb6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05c23555ee99422469cf05840acec2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc27b9edcf64937580fb98f26e83d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d950bbf7889e730a084c2feac7b8dd5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744a4e7f30780c218ecac8e3f7c64e2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d34eccd62f32a9202028f97ad0891e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779df5e99257601a5e92ed64a5dbd34d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fee5104c55208d280afefed62f2f6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709f38b5627ae8a03bae695977f3dd9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c61431c4081902346b8bb05dc704b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab541ebaaf9f9bf8612d202f6cb22e1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2347aca4673dc5be3e33aca4736fea170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f15f77b67927dd40b3b80ad37c696d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca40f069315fedc006213996c7d83f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d8301965bf48f9e3f71949892425d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ae6cb00345a23851f46f7a4f913e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a69b56ea5b5657d1f28ada4de3767175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f113e7d67d8b7b13b62755d2eda7a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d54f29acbc7ae16890b5a1bdbecd8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c182bf78162d0eb3c243519e545bb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab10e6a5ee8a7a137c67e809d38c082179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54d894b907ecd404297e1fe1e006d3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8a5092883990ce3c5c7eb1cb37a91181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a795b26a231513c715b4b577e84e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227eb47a5a8899a76d90386b631766a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c77f1c9d60cf4d8a66235f8d739d01184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd3f0abb54f33aff588aba9fd7b4009185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c8222b0bd5febb419f4ce39d7201c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b93b29bb0f3c72a3c9efdbff0d78c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf957a97c6397afb12e1ecfe2e38e70188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67a2eee6631ceb4ebc347213ff4bcf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2c8e37359471c59b9a7af97ba866b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd169b64bb939efdfad661f290252e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921662d14f45f51d4030e9923cea99ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407db1af98892af058c5f79a5d701f61193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac5d56072af47ee0dfb49336a5726c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9bb9c293c2a01ed076480326e4b5c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3405a6785ca46bd061a9b6ce87b63196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3fa51a9b99e3148bd070805b2d050197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1af73163e8886d98d306163d55f076198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e670aab4f294ef3635e5073dbf5169199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce0132d276e4a789f053ccf3616569f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5310d818ab27f228b0e18898f760af201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e5d369fe6e84bd9f58efcebd50630d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533427763973f25a0c4142c2b721aa1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46002b206eccc9ee756677dffc6eb4bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5997233546078348d44fb4a1291ab0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af132e268004eaeb92c8ff2b2c88cb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeabf91ecbb02f10c6b2a3ccb4d8e6fa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b008fc8a0ee9358c8a812d945af1985208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba3018a08179f78946f4b917f7bfeb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35376c79c57748a28c669f6ac8eafa57210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36d7a2a223fa32aabe7f5a700b5a7f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae837f60377ba2e0b315e27cb7523c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65362ac108428f7fb9262c28fd491c6f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d00032379833d3f42eab2d25c38a7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3c33e73df6fed529f55881ce09b05215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575b5a7faf29eb14be1141c0af9ff37216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7bb9a3a3c1383689f9502403c8e299217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0fe3afe9a34d73ea027dafc4171c6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62e96c8e5665b9ec82a6d1a77deb99219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730a45af8f8ec20bc407b5efdb2ba42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b16e24b188bb7263520acf25de4d73221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa18fea57e5a157118e70bde71e0b5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e36b1f3a1e0f94438d496b4e97161c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55793e37134d0b8a976cff36c46246bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9e6a9a1e8f3a19f993aa14f74b526225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9782d613435eb101b4af47ff381d43a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510393f764bfc72a14e044fa191ea4d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9197eadf802be59a3721326405b4e4f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92302f7ceaf3dacc8111ee248e91a64c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba3d4bda9e6bdd235672038a3ee103230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981255283b03522ab135da23a3b6e1a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c052374b53a5bf4c3a309ec63a34722232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270be25457888d966572d97c9ffe244233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8bad6762501b0ee4d74c4a9808d5a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c5538188253bf2c83be87fb4573662235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ad60adb24c9f46a5bab3cd9183fe0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfddd2deaaf57b3b2d5482248a789b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc844ee35890b091ca556e7205da393238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8218746ef26ea298ebedcbee7bc32239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964b83acd78a8c1acbebf95142462f2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90617b990b4787d87f217f76756f3e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d31ca7134755db884fe8707c39a79242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c8496a99444666f8674f03b1906d25243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8b8d58ce2f145a75137e122eb929d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23563e0814899ba8e947cfb7faae2a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2491766315763d227f9ed94aa402e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14098d7e7bbbcf020f5609157280f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb883d85abfb920976cdfd6650fd4ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce56b20cbd3c041af9ce8487bb5fe5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee778b1ddbb4d0b832f1948b454aab0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c99c87a309dfebe6bbcb8e6bc66fc3e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af55fddad7fbfdf1d1df9a2e93182c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f437e986779ecf28035e442298796c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccfb93fb5b118abb0b1d8500ce2d1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91d3d89be178cabd99093762cef81d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadc9adf2ee2193457db92b0620872e1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40f93fc49ee42081e191c80d0cb211257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306b235b6acbcd1e060cca09ececa944258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edbb10c25285ca1441877827a162646259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a211b9b7e66bb1b1bda303f6e6091260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5711317699df1570164bf1a901f35c0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a64189f4f41a731f93ecf388fcddc5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41675af466ff4fd2a4965ef12524bafd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66745ccf504b4afdf1302d2c5b023c1b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9657ea2b5f76d2a92c3bcc795b600265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebadaef3fcef8489469754557b6f9e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2fce02da7f6e19b35845d74227e1e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1e6ec78d929757d1a21377bdf22f8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264eb3a6a53a53cb1a61c4eb23186ec8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222f8eb8cefce3b0600b370570bddad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410c33b92adee8bf54bca92c5f70000e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa956ffb25a83a9b1420f0825ad80c3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770916f2c9a16d99c712023bd159915273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa415daacce2e4f95d1be84610bb37274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498156ea433afd2ca940ab79603b3af275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf313c965ce87d31ee7280a8f7e9b6a7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59313cb48415da3b98c2ed8e9d2ce884277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa948b2a4d69734e5c2ee44b101a610278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763474e8d54c515fc0dc533b47c3ad2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f007ae8d70a930d4c0698bc0d035e7c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63836c816a415bf53001fa2e3a7adb2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dc17f89bbd3d3cd3b04a17f34c418282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8916e9523f96defef34437930f38b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1c9f66f2d3d5e39f8870f7b940f8f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a1e0b8ab704691ea93b892ba952fe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089ca3a48582f54d956d347dcad3020286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99a40eab496733dd490b68a43eb9b14287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8017fa61c2665d50691d39d57575a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8f325352cf5b2cec02b658291f777289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce36c4264353c4dac7116835fe143a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d044504a326e30a38759398be4bb6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4203dcc006f9ac5d32286a916de82292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a17b98c9c577609e2ec2a8d73afa50293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910f73457eea2bb67ecbf5c52590fae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678a17e3b02f7f2620ec03b0c93a3c7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec077f1da87527416f84b2dd884411d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e28c55afcee07e6e8c139fafd1c7a1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f097e7dbbe0e2898e6664c77a0d746298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6c20ca1aa8e7a91d8126c726c99e2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45831a3442dc5cfbf92afc7bbef74f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd66eab4e16c22871a7697888c9276301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ef53f140ecd032b8b37a077004cad2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e776eb843773e29e522ddcc30eda3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca0e63b5312a8684cf91824c95e822304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248915bea6e5b76f8fa3171efe024bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5e9141ea81f206b38734893410881e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03f81e4d6a85dc8c5b25916eea0681307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c40071d1adc88f8af2f545475bbfe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ae179914023bbd4fdd99196c04cd7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0866349268e686ecbef8f0f5e312575310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd2a020713e821befb15d08e634b15e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b677aa047573c0a7381d0e103e1d95312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560d9b739269e8e87ec9a4a7d4deee4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea19d29a18853f24e46b9233125df38314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3d23ff11f5c7596317bafb8199a9e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f9ccbb07d0a9adfdd0acef11081cc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1adeefc1a12e400daa7f9004600e068317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bec797556057d03d203bdc6dbb7dbd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cf8e6f58ad8a5bb37cfd6727fb477319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855dfe73894832fe25f2f788ffed2104320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2466057755878045b4aa42478d59bbff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ea8acf0daf121ddf3d9a7a205733e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9af99f6243f35f3cbcecf8253f1cf7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250449cc572d8fe40b78da56c5c43a51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7caaa438a64b6a7284de0faf7b685cc325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf47ef4f920ca58ee7ad346be3d721f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdab8e1260027a2f83ecd61b42fc53327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46859b07e2cf5114157f938970f89938328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f8bbff182d1898298ad5ab3ce9b9f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900eec9908a08784f769ec3f5909f4da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a47516a2ce5e84335866f62d7533e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657644c5c559fd44ad8878bc967bcab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa6572e33c7db112c17546bfbbdfd8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f0a379cc1ff221e6bff8660f8357c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d69a87fa0bce970c40c765ce60578335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dbfab37182cb8a3c37ece838bb5cd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba425a57cd5b5ce3c31507d15a40779337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867955e95c62fb4b5f4296d58fc286cf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66225fe2c30333af9758ffa049e3d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0e37d9e9d1165291f8f8a6d5445d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb18a7f941980618ca12b0eb6a78b56341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3fa64c43f6a702f0910cba93dd04b1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3fe2bc363ec663df7a6cb7da248a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177f33b72585fb43e04a361af74962c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd08a7b7f08535f619845a83ceb7a8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3522fe22c5bdd9aba88de31bfda7bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421255de001b9f15b7944f1c98431377347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe911246a17868cb51b5612ab1d272348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517bd8590277dbe19dd6bdcf76e6ee8f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4a76f05d0cf20ceb38058f3380c2c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165582e11c94924faba6712ca240d2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5bbdfd8594227c8da6717e384f9402352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762ba2188040b2640f814dc29f04fbc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa96712c4c37abb67631d4c47358b0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b48f92a38def98ec401f3f1d5a1e25355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e25748226849107d329e616f0003d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55297bd5d2d5cc148193c0ef672906f4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddc381540b1938dcc1e2fe717223ec6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653657888fc8930b515095940e9164b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a352258aeea7d621ed0d27027d3c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba478a57db8bd243c1259cc7d8bbc2c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320be281ef41ba14d42870bee6eaf2e8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063f49ae49f6efdcb55ec2ffbf3950c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1beda2d3e1431f9359982d194a3da9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc01ef4f4c81ef619f40b71e33a287365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b94eaf6c29c846714ba50bc8f8182366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299c2d4660a25b4ee15eb9c57fa1d1b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72515859c775aad0674acf23847c23a0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb6dbfbd48c7afc65037b0b972b262369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152c8760f50aa067c17dcc5f3bac898370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9dffb7bc277c9c4a863d2ab251f83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbde7a5ac070cbf33d9952e45065747372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eabafa02e854a1300d367b942ebdbe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb90dceed7f523a6ef199a2949769f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe285b2c7e8b4b69ec7b573dada46c1d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8872c722818bcedcd299e3070cf46af376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74d1e5f418f4f8a394c86733b24657377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352ae4912adb46abccbb43722e74777378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd48e63f471fc59d7c9d0dbed929111379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b00ad57618b6ac0b7ae7306011202380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda79858e9ab3893d2f1ff78a8c64ac381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23eff082e7aad7e878d8582c57055a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8a3b815a5d7cd82c9165833c15ad8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a716915807c0077e97536f2f36b7fac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de4cfec89f375c5fcbc0b757f608af385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41301b7ba600ac6dee2cca348607548386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49baaec6cf6331256edb1c403b6b7bce387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a27002f3b51f50cb07070e81d2091388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7439b3d33792d0f816d375b1b84dc1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e54d60ef317ac87b09e370e9b2715f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8405a9286420af81634301fdb535c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439440f9399affa314bc7cd341335de392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b3d8c81a41cef404acf4bfb3e2293393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc21d1cb29d23099bcc15dbdf4ccfc9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7bd2fbb2760edba40cbfb2c8d967d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec577db489413a11b9fb7f85da8a383396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b18d33fd7c80bae3c57ca725c409f3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff97fc4be936a667aa1063702a75a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e7cf9b04f442db8767d14fbfc0cf4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc5c8bb69f6a28b1d6d8e682a9aab8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b37df6208bb7facc2194dac1c043fa401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843b493f52ba23983c5162ae13d826d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a47bcd83614c251f4946c959110416403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163a7bc7e7a089046970e03289a9efd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493ca19a887308d2029b5ffb58fec44405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3413dc977d0706ab9c43e4e8167a5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78db43eaae8b4b91af453b482f102c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df21a52c1a16f7386c57d13581489f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96347d2e3f77ed5e8ecf24b1c95488409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96828209439a1ad302774e0a3181cad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897394989b1616b748d25928716e084d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c684569dfed78ff7d0dde51244874412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29796b372c03be821565908763c638e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d283d5c8498c818808f661a6a59d38414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0d42b047bfd784a863ba227f89cc1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75df9e11dc9c68adb68ade49f23a19416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b320d1d23f93a2fa630e4fdd05314417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a002154ec4a02000f043803329fd3d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a800819e05ef3f6a3216d921d5f3eb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa603d0b4abf1f145bec73fc934385f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba9440f604af3e0e66840e7e786a08421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6aad9b9108c4ad007975d6023d218e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b2f59e0368e653fde43da021afc74423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06826a6b5dd5917d17b89adb578f1e7a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648e3820c490cf71ce56c3f6b4d2f32425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1162485a43acbcdd127d7489cb5f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301a3eabcac05f513e6232ee9e7c808427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d06e88ebb667f87b4fabcb9464648c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc61241a93731a66661dd8a5753ae55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3f3b16a78d8b3eef7dcb4f24d6196430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25519ea96e67d09b13b4176752ee60a4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123344aec2bbc75ca35a9c5b7f3df56f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5dd781c458d65dd70d787fd0291f28433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4c7df8bf69c41e6ef2d7552740930434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0861a670da2ad1450938910483b14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a56831cf829e90f9d8a3bc81987098436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a42aef6d609813fdffc8111bf35e03437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6171a840f9387f4037b2238e936450438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1919396f87dc0a0609c29175ab8f70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19af65732f48d36fd1dca8c939ee18440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bacbea439dd9dfd3678bc4305aa5449441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800fe5a0cff493ed1fd5b0be248c9b8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47c8a6ab04d2bc01aadf753d9c56a5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6abc3089a9ed6a22e4ca23669dedef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff017d0beb2f0a3f656b02f567101a63445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1030cd2efaf92c2e9c6450b4b59e785446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc4619775f0cdbbe85d8856f58ca40d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45ff7e79cd93939abf3321100800f8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36353f746d7b6c172883ed1ab9b842c4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5b1f9e93601f00ff8ee9a113c3c9a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b93b85fb2c20f3039347213b6e8c05451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af777a744fa2d43ddc47132bf5ed06e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888669ddd065e2f869b4eb7fd4a601b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca354f6473710f9930362f2058838ef454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aefb0c2b87d8f0203bb5a4048c6ae0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696caca503c999cbf02487079e95689456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db71bc4991256bb769852a614fed9573457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad449c87b270f442133071f1335585458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034331cadf6b7b48bcefac4f13a02f61459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e2e53123561fe2b8b25ffad7cd3bdd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4dce4c6b81801b30dff3eebb9a42d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced2ef487dfcc0331ff31e130b5bfc6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4369a3cab36f45bed3ecb14a1b267b0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a88876aab4a2f3d8383fdcfc56287464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58023c1713e1bcee98e0b66fc3bb8bf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f0115fc35c60648dfed97a121444c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952197cb903a9b523b744f6fceadd26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bbb5319d41e9519345ba23e21f832468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03357733496468067391661ed6be89d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bc37a9986c5972f5140ef7e261b8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64d4c54319d5b2979866e650e50dba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c5d0bd67fc38b96c88d86a3cf5e68472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551b45820049309bd83250b1276ef6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87446c299e4223b4e0757874f30f1ebc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50993b58a4386085340fc571bbd4c7b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff5ef5246bf5e1bbeeb1018510a085d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3dc0ea7617fdb04fb7c084416b2c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea81f9d1e9fdfde6325bfb5b3b2d84478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf444eccc44b53a630ba6c632b73c8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9ad0a7911f075686281ff4463fa62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182d91099be4e0e010854722a714233481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6ca84007a36472ea77c687f6ebe6d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39da94474d8e7d6f43a6f3ca4d2171483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359f0558914002359b1edf80fc267e1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18c9b3e893d9f974b23bef7d59fe80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc9fba58f8a1871e2ce832952473a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cb2d6cb81626c4432115313ce101b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99166f29bcc539af800d28cb9944f2be488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef279076102f9f16872a9766d8a9f47489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56c5a065bab7774b3934510b735b7e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a164899cdfc270b28e905f0e16a909491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910e396319f2d0a1e432d934241e4f0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f97c2ed4c75f311d62de35861d302493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d25214b4a3b3b4561016b81e71450494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9711a0b6a5bb3cd87c106748df06ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b496929bb030b2f6c1cd691066cc5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbec5deaf62da04a65e4192acc33e62497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb59169a8805e5fef22a971c9d28b19498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7cca5e06da102673a9aa107a33afc0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7ecef6cbdb722207c02fdd0aad660500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fbfb5afd76da18e7e48d1bd539c76501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0986b116913f2ad7401340bfdcdce0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708f0866131158311d1a6e577dfd471503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb3d129d1cf849e7d5385714a048a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411ec9afbcbf40116cfe25d6a4e7562505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a35412201387950aede2180fcb99ff506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a034f91f097c1d1aa0d0142b9fadc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bf56e4815ded7d715f98a068c5aa0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0cd50044575c4d5bd2198a4aef7db509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69edf2f5d1df10a67ce288e52dfb0b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1a06ffe9163e03edeb7e85d0e4a10511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f428b7cec1b2c530c9dc3e0d1b7c104512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990555ee998130e7a9197cb57a76a85a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371e3153fa44d6b0b390f20aa56962e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee216181ce8db26e42bbdcd14ba4ae8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6a2424d9646d4721b2ae15d3fd169516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79767750665623f996831528569db918517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0446766816463945903fa46fdc88a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2bd2eca1d1935b56d1ea03fc01b1b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670b5b25ca742e21fbac94cb1f9413a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9312ffa15609d5ff208f81ab5165ec7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8036f9ab599c44be0d758da25d7d2b79522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef1b8c2156b5af6e9ce2f9ff7574c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2605c4cc33c11d1f3bef30a6c9f173524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdf9eac64947812209ac39b40e33e4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce762e99eae23da11ab9e37bfcee2b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb502e45b685d40cafe6b8ed71d736527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba67f85cd03e7dc53e02012875ca4a0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252537ee137f012ec7e3a44b432f42e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861924ca1f8c8902e5ecde2491bff8b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668a6fd043845d21298d1fc66a0cf06531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03ef59796776265e8e7eb73c7d3207532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f908ee9fe154164752093bfdb497c53533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c720ef09c8ded7ccc741feea3243d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dbf7690ca940cbe00685d2d7c0c7c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e112a8e6877b0960b7a2aabdc5f547f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c038d64d060641fec5fe563145394537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1514a0c3aa768f2762d96d1c87e9d82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99497630a16129d2c21d3fdf3088d5a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc409aa513ced97aa8f0e7c22850eb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce089f5caa4f043207e3bfe96748c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0c0ae0ba59d582f8a7cc861ad4251542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc4570ef75b3ed3dc9985d74f13421d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7354b45c686f2951c2a33d50d443b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a7aae527c1773652a7dc899909ac1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ac10a7e75bb9b29db19f76acc14b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d81cccc2dfe36650c03ceca3f3a98547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c47199e43719c1605d3b501e778851548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957232f51e7d7eafd3f21fe8a3d62e04549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e94eec1b13afb2be5ec92e85a2a15c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8740f85abd5e79b9c70c9cd1051518551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770be87a14b84a1c56fa55d5a3bd81a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf75a00418676b0a9356edb0d68c45553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4830ca8ca5aba6d210608813e6b789554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3fb7333bcbfcb697093ef29d856b4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78847329299047637dcdaf1690e9ceb0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e644753372d66805d01f4a2ac97d2e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e520bc43170a6169d54b3d182ff8e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dad15a9b7859e182f5a96803237021559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb0228612e804e842d5ba4da07cbc6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43151eb0416c8f683593dd636dda49561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d2b51f2b824dbd48a442d304a933d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b2e615e139e631e8afa8ba1b97c18563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5c099012d80e6f21467f89a335bcc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e4afc06207facdbabf9dac68b8ddd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e101049c8f7e8adb4ccebb092d4be695566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462aedc63fa28e98d4b1e459ecb3bd2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3048c8d970278940b2bd85e12c1be94568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977b6772e4b9cbcc0cf2070a6f1aea1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5178cdded32d76929fef3c3b3e7e9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744694edac7b2fb2f81cdda7a72ff3a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f64cdbf212b0105ac225d2fc85ea3572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>