--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8797ff91c8a778b59f32ce5f45a1455f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf491f4d14f922f8132100c7e5eaf72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392de70eea9573cc99577dbe5d2e81223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6492ebb88fe369be767e9893ca2ab4e04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c52a4b09fbfc286ca886641fde7225.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c5c0c2975e567b8eb53c9c941f0d426.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830b5259d883f3ef4b89f74cf35f21e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c04d33784761b5139388dc7b526f7238.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d33ff775f01d2dd2422d180a4704f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d930bbca5bf79265c88f5db42f48ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c8ff5dd8fc2b499bf4a7284cb47b711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760d1985836a58b9d0a0aab2dda209012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99410a7231aa57ba0526ebcd0df897313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df3d2f61f25f29f18759cd68d2a65f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c125648d2ebffcbe4c130517931973e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e56942beda30078db9dbf09c5150116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d40333aa5dbb1dae8188b3d768ab617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6a1b607d7fd9d5cf1f9a5077b07f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475d70a7addcf4a4ae9a98e76c7c94c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76aadd5f764c301879da2b165613f520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4538b0eb1fb8ead7133b2955fb562f2d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550447f611a2f5594c60eb14062b40e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c83f2c15930931e27e99fc82a272123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb468a160cd719a9699aaf859c516f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2309001ec5277c5fdb3f21ef4a5c74425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766840f52921cf0013007d78ef6ebe826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8288908765971323dd8c7fe8d0f9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31471bdeb1861fcd2f8dad538179b0d728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41449f0e920db33adad65f88d74b714129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d3fecb2ae02a0e7b637ea79f3f1ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70704843bf6461fdbbe291d0d4e9ff031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cc2100e24537c0f432124a7bb464c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fac46299eee1187e6aadcb9bcb337c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a6adc9ddd387aef52d2ea0ebfe7f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc831c9a2688b7d7375dff6aba2f7835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f755950d7588772897aecdb00e0d0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0d7ec84929be734b31c3377003b65637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a098719f44063c5cfe0e593202196af38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e942d3fcdb4a577d981fb1c1c5ab9d0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54331626451058e872f011f5b97e29f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddc459970a25e8227eee34c6da99ae41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cffc96b5b8fb90b63a4017a35f793242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d501a4ce526d2391395929518b42b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a931b37700b178fb0c79f924b1a483344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ae09a7402d06741873f58fd39685b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad26f265e014554a394b99ff2a2895ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ed1c42b67306d198924bcaf254ebe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12e3ae0000b70b4ac288bfb411217848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef7c42bb84971e11583c7d8c68ec4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215309a1c268bc21e3efb2c084f5795e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4144e9cf98b317f412d316584f658e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd62ffabaf22591fc1c404667dbc59f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc17aeaa07b236b5ee9dc416eb65a253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebdc1946647b9f950a4b45d0181ff2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808b7ccfda960bafd819b97f958ba5655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cefe5873baa21b7d784cb1e555d6856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c5c390fafbe295556dbd338e9c63757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa886c9dbe1c761a7e4d0afad3427b7a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b17c1008f728a962796999e188b7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abced13bfd08628a1d8c9fbcf4b3c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66176271771b818dc5655890c8b900661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f1c4acd3142d36066ce99adf1b8b062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b221ad1011a1e90a5f912978ea6df63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed29adb2f7f0bd0dec9b7549844f88764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facd896705b05b707afc944371e62d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f364093a7defe74243a795f8296f9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4974a63af2a7c8f3f314c01b3ba1067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ebd3a39de72ec1ac4522cdf65c54268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33117551cb9024fd28c6945ce358f3d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4b093eeecd0702e6095070661107b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f6beedd2424189bb514029a33a9fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78613714c6a8ba3cbcddab5bae80580a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69079f68c1d35f73fe6f858e343d3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c36e3af3d65331e0f5f1d911efb0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0111b523d1e73b6201889325123466775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a45f00265bf83b85b9705cd956e8e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67889eeb4a4361695235217f407ab877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db69fc48c00f06907a5a12478aaffaff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823844d5d74af6bb004d5a77416f7dee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926e9991c59cf1a98449107f8dbf78980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794176a83292880804dd8d9d020874e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de419b6337fd9f34bca55a06527ca382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce45240871afc18cbb75731bfdf05083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27ac7bbdd844dbef5ab546fedb571b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3414fa576b1e8059b9d5d4b4e760d185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764cbb3026f2926d0f8fe25ddbb95fc086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7abe5b3d28ef07fbeda85e5fb6095087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3addd2a89456d8e42a076384282b0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a9218d5f953ce0f9ce06bd4b97c3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cb1d5ffd18ed032c38b4fadd1f9ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af122794e69b76234a59cbd41f6a40b091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262ad058abbab478fe1a462047f512392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6f5ca30831d19235dfcff500bbd6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe9e5f9ac6af9bcc45423728e6ba7894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f70fdc0955769e99a99c1d329bc10c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8cbe6bfde8141df226aa3e0c657b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ecce0224ebcf8dde5a06ab160936397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80002d135e9fc416c488cb2a607a9db98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b18df74f0dd366f45176e8fb31b7bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b231867e9f0299532c6f97ee2a19e27100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ffc5d14f467b455692519b2b6cd39101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1438f15948fa4e688cf5e993b76b9862102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36f5e74757c9846f8a812c4eabc5bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef314d6ab3f5b2c80fb354569c2946b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7951fdba9ebf901e36d61a1455e321105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc1b2d67991e56aa3f3daed3be4911106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c050deb56fc5f7755946078f0e4d313107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87bd59824b029cf06566b01428e1d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baf50c685bb1c5fab69695c2b68cfe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2a6b74ebfd9dcc6c5e5d5087573b73110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5451559796207591cb30b433c0166111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f77be84a9d7385e86ef1fa1df3eb3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1df74ba685b8729da6364f1e7b772113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400674c43716204c4d104e775f642018114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434f981e400b3a3ee4a5b8efe44860b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017a4325a183e40430a30a3110da2d1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a8dbcf69f5b311bf9a6159440d2eea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc80c0f8d93325681ade9e781bab514118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f6172b523a4bed1fd8fdcd9e0b396119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51320551e29fe7ad37449e85487ce530120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10e1be84a54aef122fa25c1a2ed29de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d983388228a860a504f5467f11228122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4401d7e8371ef1f47d1e831b9d71c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c53e9f56284968f816523dca9ceed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06988d3a7da8fb91f4a18af76d4d5bad125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e7663e5db5c5c75cd57d64e8ce396126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2923e07baa2a37df6138797633a92b8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cc5d1b475a4d92dd8650d1ddfbda7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a44287513d8b365e92a6447d8e8d2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c08d327d48c226d4111c8db1024a4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54c590d026b9984008baa1aef0fe75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587dd2f40bc8fb1720d6b652c683de9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fde26f8de4777db3eaa89c23041d74133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d3f787856a33ae705e3c355db9be8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604268fbcb321b4e8466184101af751135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277de36278a6464918c82ef7a4ed8c71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef876da1f87a9cadaf3678326171ce92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c491dea8bdd1304a2d2567a4f43c03138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a35eaaea96b1b8c9ed4d8a1282438139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587a770652a10bcf80dc9509e1afd02140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97d952b39b98eed322f8c2af0eea33141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d8f1dd1e8f31986b8ac1fec040f7dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380fc394f1dc57b2f6c1108b8c93a52143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed915d07d9929e90be5f3c76a366609144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9fa5778fc79cf11f06be6149615c5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de70adf7bae7cdd7e8fc4f7f336ca75146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe2c3bed57e4ffb5a0d9cd66f8f444147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d6fbc300120e57bfda8b8bb8568ac2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e62fc42a0fd015a117ed2e16e6f680149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ccc6c3fa1cbd9a6677e3af0efe591150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5b30e4ff8e207031653122a264c2c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b02e47ed2da62e98c091099b03db8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef826c31df17db64847399b609dbd3e1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c5de95ff868aa327ce0b356f247ba154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44592b9c0866eae238a87bca19746e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b8ef7c5d7c7142a3d8418655c94c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c1631419e89f3399daa7d70ccb555157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb760922bfc8f218092603070c1d930158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a1b4614591040a09d8069d3ebd91b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57215bda1c31af97adbf71d8cfd74908160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd15b4739562a65ba152c2e01b5a9350161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a3263cc3c669f258e67ac13f1b4380162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a8070be80d1182b41999516d5588d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6799c81b03b1c1811ce0f6e3e26f929c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0a5fbe3976798d3de506ed20958b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec52a27e5f1bb5282e45824f23d238f8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b42e0a927d45775e83b5823629ff68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da03f6a60f8b345fb05a56293aedadc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d76b2f5752a5193a628c480b4b5e8c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e261747dab7af4f747627c9a40295b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96130b977ef2574f8f60591b6119e37171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f600c42a9456644206a80ba795d8d82172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b7cce5c049570d32dade7d3de2355173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914616a95d242511024e9f21b0751ad174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0527d20bc120beef33e519895d14d67175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef904f543882c07416fe07b4240d5a1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d3b64245118702d2ce4bc650e2a49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525b2ad70096f941b3dbb35dd79a31d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b81f14337e69ad6137fb32701954f4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758651bc88b11bc9bee538a2650b9b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837667ddad703dc18968f08ec6001b60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1693345f211bde6c63e317c77fbddb7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f91ec7ccadbbb9c85543c91d3b872183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e98c1ebcc93e0c9a3410f9c0345c92184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363c1927435d409abc6a01b9f9092eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e423b26493bf4debbec0db380f545f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e4b9a4039cfcce8192e26d244c62f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc999bac553b16297a4f34ceac3f495188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693ade72fabe397b1a4b943bd0ca214189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f5b7eb0f90bde139bb82092e30138190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf43349a13cdbbd9ab70d0b7e53d39191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446cc2c6c5a16cd7be99c3809f0548a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0f760e20fb81acf9f074388be2e01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e052324023f5afc26e35c82e2c658194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a92f2fd8b7d176888238595994df0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696f5b388b04544083cc4d42b63292cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5adea4ff23fcf8ba2ff323844478246197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458455f2bce0f524c8b294403d53826198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c60191aebb18b46881ba08a66cf77a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e33a1b7e7c607fa9b325be26b15143200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df076a6c052008c2ea0f56085160f4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d2c2867e1bbfc8d9d1dba4e833e22202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a926eaa5514fce8f31b2a78c5bb309203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e1ce70652b5122194e4b48eabc6b4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952199bfe81556e904fe9482cef4e5a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca45d0b6ab9168ebfd7288a92d31122206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd511090c9a8c38ab827e4dbec5a9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67bca274d1678615c56418e8a5e49d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba59d833d892b7acfa0e4724c4bcc3a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657fe37fe5c7e2b7a591a38054b337b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364451e43761b92253984fa7922fb6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b9b0b7ab9ba1ab40459dcf1172b2c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558b98d0e4712b09ff60ff4ed134cac2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ceba1f5ec6b09fd8d4be3e7ae344c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159abfae354143b42f4f3c3fe95effb2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c8146700d2485db5a046efaac45c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50177ebaa9ebb76b4e1a7720390fd83217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4e1d681dfc0fbb2a77cd673691928218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280993276d05ecff2bbd723e9593ab88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a66f4063868ebee795596034dc26ec220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c982f79e368ef1538cbc51492454bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd54448fd45f48b3659186c923fc85222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403c289cf7ffb098175588bc67cc387223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d31db5370d1d2fa1101b14a39586b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf69413ace920af6c7a3873cecdbda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0cb993b0eb8aa4957e67be109537a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5591e05ae07f53606d541551c0a4f51a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b863e192eec9ad2bdde5ec44b8d393228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13b1cb58af51dbcd19120d0d0d030c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4da65d5329cac5a7cd33874558c9c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05314fe38b12a461e8df5026ad348ea4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f41153dd22fbb3150e80c62b5018e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1366917f4848488cd236ed34074f9304233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea223242c1d5da8f234d1ede50edc0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742aea59882dfb0e9204a003a203833f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf815c78e8a62b061db5e7554047322236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e535d492ccedbbf31178c318079341237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4e2b222d21cc108b2a5f241f759ce238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45824ba7dc7cf09a72bbfa4d4a83ebd6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612590f5753fd7253c78505df90c06d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed78ec3e868258b9b2e7a6b8dba475241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc459759e7849166f2ec7f26d9563d7c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea375389d8288139ab09bbcf71b8c854243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93b72d180955a9a8452c155491eb07244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447488088f138f2297c48f07c248c2d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0560e197e5b30d4ccbd76b4dc4115246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455981d5ae2fdf990db8c09a1d4ffa6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c553c35791069d1498824e0e23ee9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f352dfff58076fd6334d4f4b315c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7335f08890f509a55c32b2bb6d66c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a14e6e11f202214832316dfca00b4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d889c8a625df39c3c3367517e06d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cbd538303aff898a3c0bd614208e4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ebd5359f931de291ad1eb9dbddb96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096713eb1a8e49b55627040631e673cd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3d66378ef55a7b64800893adcd99f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47060d8383e168205dd2136f091d16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee096c4cb2609e36444f57e333d622f7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aad5e83a34b08fd58fa3d517122cd2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff1dbb1bd7fb6ac70ab78f2fbbe9d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1240e2566ffb1f8ee9f18cfd3c8de6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cab193b052d636a047b62a4633878262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fff550999fe3658c12106c55c9dbf3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bee020c012cdfbe8750f28e7a80204264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808aab2e5a5f8762128c8cdb2b1df51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d758cb6c042a02dacc68076dcf5441266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668024eb771ba0144d8750b1f364291e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f308f61e04288a37005d1b5be16f316268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020dabc92c9365ccc48de1d98eeeed4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372ea96173c147b21a6c74f236b1dcb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e4d799bfc8452388b1bdd4655aa0d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde255b4ba6cc8e5b833bab1b8c236b4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de2fb9fdc338cb68df70d909db8d72273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc328b9e00d71238e76257ff64189246274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef28e00fb041039217aa5b703df9384275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da1c5567387b9673199413647fbeccf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f1919d72cf8fb02cb301f109ace0eb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ea9deddde721d4d158046876b7a26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4fc14ee2c48f6945f93c29700fb06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504cb9e9fec9ec0582600934ff6426c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f6680783b19ee558b1f10308026e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e86a801c5311ee2642c1132a9c3ad282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8738203b70d5f199f98039aa35461283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e58a850b92fcafd4d03f9f6bf6887e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126648ed1cb3f7fb0ce4e5d8c3933667285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841914e0843a118cf3ae6b3d1ea8876286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6483ba4e6a1d3abbcd9e71b6f8853596287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb9a026a6415e851fdac69e1b66581288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212fda32c571d1a0255208a1e5a4359289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1f60e01382650202833c72d9817444290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1da8905b11ebe8171c5cd379442231291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e023728881f15e428e3e1962ebe5e3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771bd04b66b7b3c336d144eaf38ce84f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef59580045a96f6cbc1942ec59f2f6d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce5f89c70ffe6d4dc2465da818fcb3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f863428961b72e4cd946ecb35c03ac8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa06f7808be449e8a9bee4e22b29500297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd848ffd42dc97929bd4af657f5217cd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa3a75abaa8156dbffc848b5c38888299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f6e7868af214614d9973b5da47a8d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f36b7c6fe588c4efdc288f458784970301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f206e22f617ce259cd5c183e000e578302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb391d1e30906588c93eeb7bb734821303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa54a2f06ddeb9825ec5324ec546829304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bec52b4976b932148e53f5007aeca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419f6c042178fada6aacc23f1dad2d9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70798191d421b077274e7f65632b0965307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768015e268d887f75d069b6e177ca361308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e11fa2bbcc0d9df1be6d2d88ecc164309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff98206f7f56188cf7266b51102696310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96038ac9c39ba0fccaf585b7dd26e4e1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac25da07dda9763c9235a64744e90a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c969f33487720c07f398ef0ee8313313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7fc2df2b42de2cc4d6e46320aad40314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c217d5fb8c31cdb3da74d913661dd947315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1d5dbf5b598f233afc455e7c2dfec316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4326c87936e66b95ca7bf2ebc9f99317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf1b6ee9146559aa6103105fbc8dde318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a415ba841b0f7a8bb551b27a88ad8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b41eadad72f17bec0b1ced897632b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ea7741e5d7c12924fddd1aa06a5f3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eff0331c39a823982e5f7842bca226322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d107143460251f241f4cc150676a1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f63974ace63a38694c384c12db1585324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91583bceb9ddf91af6b46fbad70428e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede0b6b8fa003aa94ea9b693d350448326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfc94571990fb25077834beb5ace53e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b143db01c7593741c10ffc8c6acd7e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab73eaa00703c274b7465e26773423329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789122ee8fde849938d3d2b902140d0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b5c486f353be70b8862ed7006ab7b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268183a24c4f34ca852dbe2fe1fc2e28332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88febd9a928409f12ce526aeecde9bc4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed32e44397636aa3db7609f9d614888334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12598140141ad2a4ca536679c209c01d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2cc99891acb5954bf422a52758440336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6a15c0dc47625ca89c68c1bd009ed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc34955de8e975808231b96951a9257338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681d3da75a31e226050378c4cee63a7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0415cf699c93d2ef95d69561e088ff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23f56c7ee9463b68a6f648e3e840d85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dc362c18ef11684deda47f08bd1ae342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f54f565b312f8bfeb380f4cc3a705343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eaca12293921e9529b0ee10a20bc7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c58d4aaeeed164f0195c792d87639345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20614d5470284af0943844685818dbca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01555b700e6752c9c9453b82bcf81d57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7613c1c8bfcf87091c5caed8a2cfdfe348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99e271578ea7776a7d9de1cfe04bb4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe793ac686c0801d02f3063e91305c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda568f6f919cfc50ff854f6a390e1e2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aedaa522f1222a36e3764951ef6e34352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b72c3db2d43a178c29eec048b1ccf2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ebaf787dc8a4e0a0ba915b93b6f648354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2896f2493a2b42a4446888b84795c076355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3254fdc16fcb571fd177ae216c6a684b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824b46b58b26d5050f648cd362363f9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f7562c70103d607fcbe2045d07461f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08331fd82cfa8b967f19d65791c47264359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d088a4ea319bcb073b7d04e583c08a5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350fb11f922ad46bbc5e5f3bca52cdd2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf6d2ec20c938c083d68b5ed3b2e5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034ebc2a6ea754bc296c67fc7042b21363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059a880cc9b7bd956620ed2368a9437364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604b28392ee6b772fe433778e2b65ed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadf7cf4cf231752b4563bc540bf483366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb45ef008fccc30ab1611027317eea367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fd85a6dacecd36756407eff015878368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e09001e5bb5fce023d5f38c3e10970369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8222f1233692e67bc85fcb3a031b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd881f60e2d759dfac00c1447d3fb96371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45937ca1de8deaf25f988cf31287ecfc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdbc9c5e9ca44730d684de4415fdaae373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b9140d05f4ded200dabe765ba2211374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215dc17a06ee83dc686e807dea3163d6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee891e9a35677c4f419a278843576e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591aac0f405888940d305408c2933169377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7169582cf99c2a68ef61116a98d95534378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71540fdc0d35c3497ee961673cb65bff379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf987670b0b8ecbca5dbf7ff920b33a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ebc0371b3fa88109a9c2c6e8f474d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220b18ea8b714bb5daca19451de65fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c209c902d74d3abf6d128302f4ed7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b655c7a5e511996f187adaa3388d2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8461136bba6d6e2cb7f0145bd99cf6a8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2546dbb5ed5add416bda0fb99528d13386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e10328cff6fcc2487802dbd825b2fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91499f9534cb28ca9d6d0c372e0465c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea5b5c2e39249715078040ea78bba7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ca8639b690f978c4ce8d6703c7806390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47133c338dea21268381f9a0b1f4deb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61177335e075d7983890f2552ce8c930392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ce81170576762c270431d95583b06393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8ae4727afbc4a7b1792bafef01b9d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6e517d8c001d61ae2d50ff1a9c48f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a0b14ceda794ac49a68ac2050def4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4a06b156e8afe2c27969bdeae2dd2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6fc305ec2f207e7d0cb3fef3ea1d9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f63d29e7307dbcf27bf16b4b48efc399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461931b766e0e44d90ffaf9aeb55fe40400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d33f20c8273d6e099472de5db32e55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c0b3f535d504c9f379bfb9a578cda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87149f08539564d287b857107daecb7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0ecbbdcadca835c1c54464f21160f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b909945a091b83ac4dad23cf3a607230405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8464a7e16b96fd5df2a79bf70dd9aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb381d2e0583fd6cec9a02346af29803407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6909a53d3a0799456dba1f031c97d4e0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297206cd70dcc6a7a697502c5d9f272409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34c25d9ef05d672788b4d565fb5a79410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efd9de5dd975bb12fe8e0d2bd95f65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e1f0775b6cc15bdea6d12a82d96a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae2cc4dc774722f0a0dad0450da14b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1a6f677dadea112cb3f84e0e0ceda414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ee7d949c9508f92f779822511c1d6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56225f0e289b2cbad3fee432c4900573416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3d2c17f7e5ab7ef20ffb9fd7364d6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46423598371832e73b9d37fc6e947bcd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811d4e955ee1f0dd3dc2ce73b1c39bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7873af084604671413a35f6764fba5aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b7db41acfdb4d17ade9c35bd8fc10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd854e254db4af1ac42bd61dd0c344a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ada942727bf86d00b341ec93d2991423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0108b0f6f00c7d1dcbcfd932419936424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2a3f514078eaec3c66451dba3a2b9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4770574a4e15e2dd17353a017db8fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ea42954b4023fc9ad00149fde189a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fbb920a556d28395aab0ec39ba76e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d335634d165bb2853ce6ad625457333429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951468fafb6598ef97890e3344b0d78c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588854227d1fad32898a7d86c53b2f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a9a2e12fa039e5a5ffe42b08c397e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283b505c1c38945667a31930b7b1e44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ea82d0926eb6bb7b5cb6e40117d96434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f74d74f2fc87525009769317e7c4f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f98f675b308cfc670daf75e0d99da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957d6e727d35437d343dbda56b848d0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f900ac5db46cbd5f2f17a0027bff05438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e99afe3c5cd7ff2274749628fe82c4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa8c7051959bdec22ce47cf4e1b5d56440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcfa2c270a775884048540650c003d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc8232e0f51c047be9eca1f55420089442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27387e20e7c21b837bcc73c470a4f63e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736641771d0561fc0167b7828105df5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e3e68a890f3e713aa2c71bd07f78e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ba72397a7144241c66d3d15e72ad7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddefb139be3b51eeb2f11b4a5d7710447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db89f3b5670c2daa2f0d2af42735fb9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634a86eab8fc33641e65e3915a4bdb4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05344f77b167dcebab7e92d73bf0c5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9581d0a5a48d023f46506a3f4047b0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff3b2682363f92c550e7c1e507154b8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa4fb0d8e2a829c082956270ac91e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195139fe9264fae5a0c199ec8ac4134454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9b20b471e73e03ecc5949d60610ffc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a506d6b7bb6697230cc6bd81e826b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2e043a9eb1a9771c23c1996e3d6d6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f350bdf98a7b68617e7e0dabd97ff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb4ab29b3869430968bc48269d8c49459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e8bbc84d97e47c8e36ba1ca2f93ec460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a279e2edb803e6ce3f95dccfdd209437461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d22c4dc662dfb902d386889d4d772462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6081e8e774191f80cc2542aa07a5f4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd1025c05955511d92425c0d03e5e0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfacfdbc1c61e7ce83c603f0cab184465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353f17f8ad893423efaa756bc7f5404466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44efe197178807e20b0c6692646bb8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075d90fdb6a1b1a4ef976c5d492a476468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86507f0406e0c55e6dd6d6a11476e9ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdb3f49a3e95f78e39e1ba1f5e593f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85f75365c7765e0646169299a59b3c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67394fc3058ee355b7a4938b24f9f2e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58baec8fb88d4fab3c4eb557c38bb633473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab02de6a3ddff41325ccf86dc66eb41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799b1751efae01eea1b8c4578b775b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d389f851d9da222e219c258bc029b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86804ec0303571243d41b90059ee2c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9d407a800d2779e498d5dd1ca521f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9e433d045ad2da34fe2c5a783580a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6375b8a962e441d1b2da0bfec2e0053480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6d4b1e75126e5ffca4a3a0134c1c5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b71ed2733ffd1b71e2b1e438ec68ca482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368df1e61d845ad103edc1e9977d132483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6436ef0146f031d523bc10074737d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f9d303c421b57a67f8266ca8537da485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299f91eee2a9f988245f5daa25560c1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306595db05b06b04cf861e87bd9eec0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb1693063eb4c110dff6b625269ddb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480b77a4982dcf69d00c93dcb48e836489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a072886de204258c82c419321bfb2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426f9202ceb7bd0b98ffb2e03e086dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d50841a39a2fed3c65db9388b7628a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3864815c21647fc9d429994ab3dcf919493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade58ea7ccacc5b1cd0209c7c6a8679494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b71f6d940dcd34c9345c47e34c314495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f545b742e4cf12bc43bb6f8b49c654496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ce579a29e4f772d1f13ac6ea10b3d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652293f4542f870fb62b2186fb614d55498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307fa6a14a54a987a89e97068660384499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f52db35a52d8a03a5406982831e30b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ab7c699a89962a15f9ee95cede74c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f261f11132b4eac422b4e2c78c9b5768502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f67554a7c651290c03d9c9e91e3157503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a90eadc31f7267335a7f083dbc7c9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5452f7ecba66a18a05fed2d6d2b11de505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c74f51d87b67206a1bc2c926d4eea0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9245767cc4d190d001beac084ed8964507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951dbf2a63f5412950c2ae9ed4f2100508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9eb72485de383063d97893a179c0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd92a2f922fa5ac63a793a68d7761fe510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7bbbaff89e4d266aa97df7a7c92bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934c493f69c800f5d8f5868abb8e41b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1185897aaf7c0bb7af6a6ee7c7344f54513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042600b6a4091cb7a296ce43598031b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9de89ce9d98ba905461ccbe3d955d6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381a223fe3cb016987c20c2a15c5f98516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efd5f9d50ffd989b83b965b96952c7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aded48e120443afc4812426dd98b55d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631cccf2825cf23a72025038840da1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054844910888ae6612b1ca17e910ab2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadee624430f3702e4600d14ff5c666c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3e6320b96e116b72b426e504c3bf7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e8df7be0d8c5b1d6ef3ccc2932c8f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e69d2949dec1c09a4bcb663d7e99d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb891d37d4eb4bcaa15338aa283c7fb6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c04768f0c26b03e96e617b2ac1898526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a18bfd8c5ce02861ac0cb4fb48b8a9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6f7deb98e1e885e75aa0e5c10cf03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57980c7355ae6782994290aeff91bc54529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d12109ddd19844a0e776a26d3b4eb6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfac6f0b88554abe5831e482061497531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426cb6e55887164512637b51f1e1718532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cb4167ada8dfe21281f664ff0c4ce1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54bb40dba4af3d07b93274358eec91f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6017df17f73232d74510e7dedcd3c44535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4224640f348efbab8407877ab6c081536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67818c09aeb7093b2282f715e13b6f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f361637090aab0cd6af35a8006f3b71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588aedfa08198cf8c0135a23bf9f528539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e2d0ffe941c1c1b8ba0f0499b7130540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c231dcb0af723dde58d3f719e3ad833541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212063b81b73cad32da1484de07831c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e565de653b4ab08defb2b5f376b5ab1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bb7a1523cc16951fc52dbd42c6336544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd0a3b31384478dd15e341dcc8383a9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0517104d5fc7c7f4dce18712f81b72b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0f4b108ecc2ed08d022057864f224547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d511245ba0f22a8233d7fc9d7a3a57f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511c115b44f52f15748ca3aa9c26202549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21622a73bc9218ebfffcf82fc814e176550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f48b68f1805efb781bb499243f88b7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379e425c29a9c184134620e614cfbb2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c881613093dfc997d9b0f9eae3156e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fea469d58c9f29a57373e58afe07f0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ba53d52da6e4e0cbac89c5ec41d84555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92829d8c58ac83c02acdc848dfd1043556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d115de99772f7d475dc1a68b14fb20557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790f874e32f0e9398961c708c0a1d3c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a71fb636d619616f64d5c571995d08559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4fb88af649b85503309ad7295637c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20135a66fdf1d431c74b0bb1002c49561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7abe79dd89e1e813b08a40b4a3c733562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36fe3de1c9c2469aa41105f89e71e8d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde87d5f5daaa53fa1372c1e234aada564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836c7f94052e47b0a8c2c46e4d6eaa8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fae35b70fb3aa03de638f951b416e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6a30fbfe069a827e3d20f45f2762b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df9c7959e6e47f41b84da2b388491b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1ce18e39f975b443f4d1314f8db92569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f7806406e6a58b42afb50517c2985570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1cbac63b12a6419b09806a220a8d5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1272500cf04c30648f3722afd6332315572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9380af55e0c492006a470c8360d9ce1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51ef04018be0b34bf4dde84d8fbe172.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d164488d8d3c2fd7c96a275ea8ff753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9db934d5b3a8f0e9dd339d3bc318a74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ffd74a26110bcb589d2519fde8302d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05b191e0ede138b0249c1ce4c4cfc46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b1957aef5d678ac3fdb37dec4ee247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a03311c8f64fa75e33edbb11d659e08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ce2b34a008b4482012765263e18579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd23dc143fd87e33cda6d07aea661710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6dccb161996feb3d2436754638e59011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9f82f9130d30ad5ed10613f1f098b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725f42cebc84278b02e4977aecdee3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f899359257d180104ecec03cf2b1c8f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bab21a84479a59ce21a2824a8edb9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45759b3a3d0f17fd8d42d5929bcc5dbc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f1e750660a2ec423bba12191afccc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0aa106ffca57b039f2a3aacf1dcb318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2120d324014284b39ef0b6881055f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0510b51bbbf3056ee19e6d388b68ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe716e11d25c535fe55f65fac21773321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acf70ad16fac717077d79ee5d597e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42539a83229ed96b509cf091678b5b5023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d55bbbcb81238ceeebdaec12d7162324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846ab515dfafa2204b3a69168e2ac5525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0decf748d28d474f7c1362eceecd326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd4a0d013d378ba92959e970df20b1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707e0926c0e96d2493365fa9723b7f028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61e9368e1bc3d9ac168c59ae73b7e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916308325e29201e5b1347f6cded4d3530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832994e9450240f3ca5ce09396f720e531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2120ff3939353a79265aad944a57eb6032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517fd859cd8df3c78ea70d354139f2f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd007dcfa5a32c4c83bc12dae3874334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba0c5bea74f6665b5099d4c1fa350235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9041ea47c53e0ced1cdb663e09ab4e336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b08febb8df9989dbe8ec65f4dc8d537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88248248d738f15740e28d0a2b32c438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220805269ea7c5ae30fb28b9bfd00acf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fa3decb5adc90fe598d86f0d6c0c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f246235909457afd5b4bf8f9fa5f6041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67712c7d50fdb74d46b8a0c10affc742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a6d723118651ea7c29058a83d4b2843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862bf29fd4dcf12ae4fdd741e18810244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2f9b6595ccd323df88d66d8840e0845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae634afe99fb40d72aa182f5ab8b2f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a7e5e69033df673eec90126c0e74e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352010a2a0117fc1c8927441fcd53a0448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67418be0dd1dbde62412e0f714e74a2849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7426f3a2c4d8d25c41de0dc13cc0f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b3af325f780306c1f37a80d3c481a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df93b776ed00b38d44c84901c30f6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e98a13837edb5810f0a9452b6279653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301b7762a488d58b8c38ad7f69d9c9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1503a938e93a625984747224f9aec155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceadfbe13245a8f37d042dd0d2bfca6656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03801d7e25f5e918b744385edb179ec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b0025a92125a08424eb9ec3e805cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7e8738d572fb7ae5b22ce342c231659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604326ffd8381069a34e71af6c34a2e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f041c0b8917f3f73066c761842c356b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52e149178ebf91887ff38bd0c9dea462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b24dad4cc288fb76a2d5f9cca82d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a9be3c6812fba653abc3f2982f21f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4ad33ff82a3f33c38a7c7e296347965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250971b40a0ee69770406b3fd10321866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d647d13c60955acac68c27eeb67003567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745093962ca9e28cdc81a8b99c53918f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd135e9c5667ad5c86cef6d6006de369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21146a9b236be6afab8172b21796e2f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c18b53064b9a9a8c4759311e22f376771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87453836a968e37b45a6b846fd8d0272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445f4e7c15d3f9331e760696e0cfb9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6207847572d4ae33a5c05bcce10816174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd287692d839f0e2c3ab229ee00de675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb702ca6f68e548cbdc873a64bd8df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81debc0ad291bc68be89d52d0f38866577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb9bf9e92e01a4bb1846ee1d52282178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f7ec8a9f25f34c3f3c4dd9be4f589279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefab106658262167081d924b1f871680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcff0fcc7585da5dbe72fd70a3e498981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b9e1f9fcb1c9bd5584ec645c3cade82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f09d888665b945832c5dcf5cf2b53d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d43c9d258a4fc19fabfdf225d184984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eae40b62cc56491a8ad8e01a8045d385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d44c6483df58ac6c9a330d1b6625186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44069aa1d1af5a713e2f6254be705787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27da92380cf6471376693cd4d241dff88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eaee3be9c59c2082f4449bfa6b05a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08c09d91a5c7bf0d2b71e0bc21571e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9fa10dd87fed846ad84b9d1e0aef3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f6a31cf78b1fe08f23d228affc26d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c81df0a31e65b26dae85253c8698593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee4d6ac22370a71a41ebf86f9c2c8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff78820ff75a2b22b2d2a57fb5aaea295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29cacdf9aa64ff1033dd38412065a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2604bb74325cc1dd02b6e908ad48ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad98fb67a49c0762f7ee2a3a3aec27598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52caf676ec218a4718a4db0fc5ebea799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b5c3100c6f4b062e8f877cdd0d868100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc7e1e1b6f7205289fe748a0387e8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441425f3bd763e4372d1a0ea66500b32102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38ce8287fa2c11d99990f536cd8cbf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c31c291f2210f9ce2263cd684b9f59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9588dba5d0e197e23640f2aa9eed4f3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56704ad6601c7114323870aa5aabcc106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159264156055d79b571c975374a9f77a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9168d58830f3255f7ef7c2bd9057afb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228b4fc2e9ac1aa57d4c736f601fd27109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cb409ce145e7aa3bee997e9807773110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def1f1e6b1f1d1a2ae3e4a52239b795111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121fe386a392eb125cd9328af193d4f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6bb16ae71b766db7e2d818e761b79113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66d8c51834b7f6f1d629a7c4744054114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897f8bd6311ccd08e707988a3a7f57e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0ea27194d10b48214845164280469116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaf52894d21de2138473aae60e0336117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7592e4b5e305a07980dba435f6bdb5f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af8d139021ccb00d53cb7fab5ec06f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e06e644039fd082f6bd9c69cdc9f03120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d7ac92c39bb749bf19e9800c7578c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd224f41db14b0b1a40eae36796a0ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269f0221d7dace78bf46785ef75e0a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c27c34ab1537f911c16952992bd87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02933844d2351899ad7ae53da7cb7c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305807f8758f8563371b3111ce24ef89126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35c0871d566d526aeb12041fa1c958e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4109c6dbf99f37595559f4fda86aba4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299cc169ecbb7fcad02b60908c02d920129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4193cd5e7bd74c3eba3b4d8b7c644f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5011718bc7c8e673bfc22a3142be3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107423aa0c2a962249f854ac0050cd1e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11996d0d92bcaf1d84eda1b9fb44e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfe826667898adc29cfbd802851d89134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d13b0b41f6ce48bb2896ae47fbf9e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6243a155fbcfc12b316e0d74d30503136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8e98e4d54a4fcf95d6c0d84d08457137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0540384fcb3b48107981694919a640138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ef880e332b52d6c7da6f10977342a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e97a4f5551e357c3bdbc20ee0f9c8a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bf5d0fc5b979a3144dbf9e31b066b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9e0a02c8b79b20679e83e0fa2e07bb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461042ce2f63771bbd8f2703100d1cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ce4a92cc0a8ecd54b5b8817fe242cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a637d3e912e0abafbc596c47c91649c3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22327412a61557b91de77fc2594b40f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdf15de9144ddcd979054038cad0352147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164719ab13e17671b81b06bb141a789d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9cba1b530138115b870261f8119a77149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7318886c295c4204565358cc4c91f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961c9ce6f9b042f58d5675d45622ccc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0334ebbaa95ad7b0fcb165cc4b6f9d1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac9df0383bfb4da8437863f6767d21153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4230e652cc8d3d4eaad1247ccad4c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667f9ca4497f6489aae50c4037cb9bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eed07ba07857e91e78f440693ddedfa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3364f58a60232542d936bd7112751157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a853ffd9d34c17beb9e1c174fb9b762158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5430de35e173c965e7a04127f04e48159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d8631acba4e19b08a1d2c8d6c009d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039041e3a576975683a41fba5d6e7d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54313e5e3fa7547156f31ebe296b797162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf557bb0b4ef41c4243b8720d68e144163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b2d2203b6a04bfeae1432b02e264c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cd06cd716fe85bbe219a8cc5a6bc2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20607735207d7d1e161d1f796b4892b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b6a28265133d7a6351a64ada5054c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6a572823ee61880c86f1a45a3ff33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6ece0fc153239b2c35b712a827811d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce4b7c3da842cc1af84c9d0cbf641e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09baf7dd5a831b56f33129872bef9e35171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcade9f7b66b45ac85c0220729531b77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd61abd833ac50b74676b2bca4b6520173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bb9221cf3074f63c02a45600d9b7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2b0f23ec95b7c6b49818057466b2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f492993b6ceed037c932c000049bcd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2845dccf3a726f62f1b1346a4f69b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee408eabe3023ae44d23ef6a8b135e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354657dbcb943cd88e00b602a7403974179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d387db89d2302b5b69b67213fc53ca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a400be6068e3d8569d5c89e9a14b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ea8c777cc647d60f3f555c3db6297182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca4dbd24a84a0f1a999f92014731f5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d228868012b45946354a0e405877584184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e2f584a643f2a1f4664a8df5997df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874fa86787e344ce039eff6019c4213186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a957c5e2cacf36839cd615881a1b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d354a97f2b32fcd6aeeecbc48f6ebd5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc1d0f44f9494b0acc10088d447374189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a0740c346f3478d2e6fdc383ed2cbb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a8c10ddc639a57cdc2a0809735813191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd12ddad9fd5c72609c2859218e3de2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f0bf5b4976395d63e0214b88ab114a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a053ea2012f36d54606b8e27af436194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda88710fb06b1b43a4f91da579bae07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadf3c840ecb762588cddc7e43e4532196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140db5fe2aee8316bc4b16b2b14651f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbfd8922cf689d2accacdff2ce1f4b1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667eb442f64ae17b3eb5078c71b079a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858db76b92f1cefca179bb1b6b4963f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6456b286e3dcb8034e425fd37f2e35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe656156756e895a611b5cf3c764b1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50587e75bb26a8a3922e799a64c8dbb2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec6a79e3f87d694f1e2ee10b7bc9ce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2db6d33e5af8985a7016c97347128205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ec52579288fdc36ab9515686353ff206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63d0f10d1c8e6095c68a747a580280207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5a7e3e8949c2e7f662a45e96f795e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544bc88daec280dec9bd8950056a3a5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a0d753be2cba458a1a4478635d7bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea16bf8ec11884014965e57d09a13c8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad7556b7bb498824de8a6c4fb2a4dd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be13d6b52db7e55ad8d8423fb4c3def213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb8817abd2dc35a6618d6ce37171ee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c3a6a0690732132e5939b7c0fbbd4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cd233adf8bd874a132072ecde6c4c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb6c7fce31edd073f0a0ccc2aeae80217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ba175e4a43ce0a7492010a20718fc7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb8ddbe0c97d3d5cc588fe89fbecc0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c48d1595828e68e2dc5f459c3ac6b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f7df5ab5a31b9ac8abd4a22dc9ed5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54066a098835f7e1333e8e0361683c24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d37687fbe540defbb9a3f9a98c04f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434dac8209bdacf9c711d88281c564c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33932ba933ac3ccecd7ebb28d858edb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5ef84ebc7cf6009a14f0de09e46ef226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8b17d77cdfa226849111bcbd4466e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3b339d829b2a792b2533a28d609a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8413fcc77f61c0fbd5c962fee989607229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e3a7b051d90ce780578a328fc503b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42448c69eca20046c6fd72e9085e8991231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a18cdebcbc9e5a143dbb6aa6a59fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ced8340ccc48bbd7c2a59a8476715233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda09843c6a6942a5407aeea00d9ea3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818199bdf552a5d58fb14f8087ad125c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00a5096421a4be2bac291871a148e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8f283f72705b29812b02bb53ae973237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8ab93f17576003df6e91431444bd5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf437e87fd3be435e6d1f7cdc8ef3d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25757fe622b3f15ad1556bc8113a6ff4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84800d3d19f5422605aa48b67437dd52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2318c6d3d3b47db181b5e4d093fe7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef55e6a4c8134a9addd890f002abae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2aa49d186c2a97aa6c089c9849eb3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eeb19ab84045944110851890061e72245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42552795f8516c862d4fe4e0fd210d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f6377273f21fcb4d8b05e24f3a175247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe8f9daeab14aa49ab54c387f072c0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db08c645a85de359471d873a93a6077249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a5abcaa742987ce9f180e9be8599f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae4d5792b9c49050734f2950d56a2f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93318c20b460c26efe19a6c8c7174fd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e52103d8e037bdfa91f51d10dc5c7e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124716f217e193eb8438ed86ac89dfb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fcdbf43e54f8c7122b8eec456ed0a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1e54c64df0d95200050532e799f28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8071beba1552723aa76915763b70c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0eddd9b2053d5b2793c86acbd6891258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace403ccd176e5ecf355ddf9aef8ce64259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b8c6aa60b7600c9ffc91b593d0ebb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594b1e7c07847ee686c53a02690a965261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e122af26053fbe2d1cc0a444538b5f21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da284c71c31ef568e9d222eb2a977ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d1b1552381aa737fb94683381528d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b2ffd71003eab357a878b60323aeb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc5f3b961d64a547dbd608727a38df266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be59a6cee8cadeb6a88a30f7abb492e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a6783b717ddc1a0418cedab2e8e40268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669fcdfe8631ce6a837779074c0d043f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cc64159a794c8eecdba2674dc273d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e68ea5f65a32e25adc4fab8d9f208271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce74e36bc2d12892bce0455fbdb47c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1456f8c0307f0c86e4bbe664ca130273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f5c3e41ad0fc0cea8d6d03da39bb9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dde3ab1cc80681d3a1dada45680a76e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e86d7b70b5e6d3261d25449b2ffd25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a28cdd1dd51c9bd485b2a17d672fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b4f0fc3c5245ea30c6e63843138e0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bbdc95fa2716d0dbbdb2c2bb39bc3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37730a41b5cf50ae9a3b77e23e89817a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4011cd623b5b5f115658b16c4cb7fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12bc6c1c5326d85d4dc95bc9b88041282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb7867155599783902af585b0032b96283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d144ef99b03338c6ae2fee94c138d54284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e116e8e172273c126edaf564370d46f8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194ff61bb56f1004d48ffb80ec4cfdc9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0d4523eb52e0d9db019b1fa58e6ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305efe4b8468ec8f044a6a47c83ddb05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5e37e26bfa20f1b3a6732d68afefb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3847f36911b63e80e26fefbe22d2062290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33920008368d5c32d9c83233f7d3ad25291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff742ed5acfb1360f8ae7b5c7db47f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6cb35ba66e788fa9fb662a05d8b40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e02fc169f3e24fefd85fc2a2ce8f844294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938d286ff70d734d5ddafed7b76247c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c3f1e480734b37d8df0bfb725a6ed296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a76171e13c1b214620bba67c60765f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5bc8b29e204c08bd7dc053f4135213298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b41a9505dc62dc0e2a45fd9f876f2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bb837520c608c2963a953f350d3fb300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e502f6abc9d393e44e4b728b1e8dace301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5e405ad0c9f4cd31326ddf3fe3448302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e907d3abbdb9479e044a9798b05ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5582fd925e9fd1230ac723d078de71304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345d89ce89e413e5cf447aa1a22bc1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab87115046d060759c4c3d48db24a8d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839544c466d58f5bda7d5fbda0f5e45a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4681c2f2863a0fb5217f66512f6c0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185a695d8bf9650dbaff3b3dff0a05a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3fdc720dd9650f6e39dc20e8441d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd31ab371690cf0a3be44d77dc5093311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34298c361e89254d7e609a8b2817963312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89d0bb9c5fd1121ee994fc6ad7efb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318867a4712e61ef5659a07b06c3f1fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a4d505385936ad7e56b8d416cd02e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccdfd3175a38f233eb797a4e76b1f46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d305849cd2219b66664171f31bad4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa79514c3c8d59e7facaddacbcee06f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b105e53fb88bc30916241169e3321719319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb959e4678498a6714b6213a5102cc77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d686c6a229942a5d890ade8b7cdcc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08303fc51db8741481ec2ddca130439f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6caa7e9ab4277a14845c75b97e5bc8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d92b8efe93b102ca7cb398737133e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220d5ba2539dfad59a17bcc9a2c6c500325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd346f6f3e184272a9e5fa24316296ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5ba82b497647764039fc7a7cc8d3d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabfe43c0e3c9d20a8dae881178e705328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b4fe120f90b020d412e572f1962cd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e190d6e30cd8515d2ce7ae949f91a26330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c301adc85d04eb6d6b42ff92f4e16331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dee62f2aea65567e438f1fd203d22332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d626fa880819a4f91910ffdf566dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89028ee109db7fcf08c0474e4c7ba09c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1afe0b89213c9203af1babceef8351335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b39e7bdc490417b2f7702b4cdcad7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e787eefaf41dd4b490409aefacbd330337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a8977ac0cf7d68c11b0eae5fdf0d0f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c38e4944998b92cb62b00141ab8bb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd344cbe680d0915dfe54ce7b07f465340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccebf2e5e42af7ecaad9b8d97ce41c47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf293f59c9bdd0921a1788aa6b542e2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9541df3c4415cbc4c7ac9984df48043343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41669db6f309fb84c1ad78c3a23106d4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716655508db6f73959e10375d3473a2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7b7ce07e120ad1cc4db47f92b17de346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d581682da074a03bf7391d1710db7e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af7d594ddeb6ad71dfa006813a7a97348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0201712523a83f6050d3091ea9dfbee8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e5c38695f532b66e45d66853c6d19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987701f06afc91726c32aca628234ea3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ffaccf191f30520a463027af8f69a2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696f7a849177645c07bb639b6c55b7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3f1f9629170070078d61a3cebbdda354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f952bd2170054c0b49db151f0fac0a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3750b566dacc989f7a57553501538356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280f39a7d073cd22c95f327d0351bc9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfc1e34b8c508def8ab56e73af7db9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b71650a8f520b22c904c7cc89b31c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45505ae13b9e3b8426b2636ed5b08a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93386183b97b4eb7d472c36771fd3887361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8b3c69d23109c1f1ac943a8ddba31f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f77cfaf0e04b77401f02c05cbdd6ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2dc3f7f14da194993135d3c3602b3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100feb7843324a6e198ca866a0363bb2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70711d5ec07921327074df337612c647366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d8c8816cec29334137acb1690f334367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eefa3aa9195ccde64e5c97b5014a3b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef4b995e26f4434f43453965295a4d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bc24fd722d3cf4109d45b48165851370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521a7a5fb087d0b0df251887d92763e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8512604fb28db281667c4cccc5b05b0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc0cebbe1bbb14cc543a5f471a0480b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0b51f5abd210c64a50c98c412c4d1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89724620e7705c64d386731ae08516e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843f343d0a49ce019cdf89edecea90a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a12368fc5ec1fa9d3e176ca1341b7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811dc46c01b17fbc795de89f6abd328378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb798b91010f295362bc19a20c7cce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ede19f8444cb08e6130780e59d5ad18380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb22f1f1aee850edd89d746bbdb651381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f753dc1e56f15cfd679cda74371e69382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9616336b33d69c624f2ecfbb3ac5db1b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5d6966dfcfb9065c1778bfd492553384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2114276b99f06a60ef275c5cfb6235a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0fcabfd8a1fcaf1c2fbcc6c5e50e5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d719cc159c547a784d1f54855be3ee387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed692ba88fac4b99f36d9d1ea4c6aeed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c1e110f4aeec4b1c55d23c3fe675e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cc953d3c5649344d2da37621702dee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad7b4e9eab9c7249bf55537a34ec9b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7805a02253e839e68ae9e78583faf2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7cdfb05a36fe5105eac211c611eb71393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bf1b2fcf636c051b430a2f5a1e681394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c061b2b0737b72a9a53e17d57cf183c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c6d22d3bb2700ece10b448c9c0e727396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c3bd72dc91a97c3e34da74d4c6170397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e976a294731247c60f57879b2dc9d1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb830bf1b54f5ada5e979b3176df23a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fa0dadfb00bddc1e642ace44f0991400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b04ed939335e9e22e3408cdfc24f8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a12e8713885051adf0e2c443c7a53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700ee5a313bc23f0577a398d29363a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd0c91a35ae9e04986e0e72877c972404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45721ac312ca56a60a5c5b99aa23ce13405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcbb04df46e40fb08efe31948e35ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17419ff3564b5fe4c675926cb923fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e687392b1485cb33dca8268d683414e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef7ef158415d1001f0f5fe972498aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5dab5320ede1ce78f85df75ea096b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d72f236e1b32efdca1c967bfa5e4248411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96e9c134647b8e083b4b3fb94b67ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86dea482ff9a95179921406dce6e027413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7eb4df7976ee8c6090113353e3bbff414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033330f01d8323bea8b8c2310e2b298415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c6cc66ef879a1027073ccc2143936416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96287e20a6db8c78c464f0a5f9619ff7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c3260066bcea2731ffd4043e9610e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756a14b22f65d7305116c776bf92608419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c09305e0916acd09c617b6967a3450420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5521816d6e18de90725c4c50a6b1bf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e1fa6288ce05b11a1aab5ed4a62fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e415f0f59a362baf407eeb87319f570423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871de04510f4e797d7bd0d1aed8b0b94424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17c6c0eaa23276d32b8f16d8fc1490425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76a5845d34dfe05aaa7aecc772f9fa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24234f2468c856609aa28e77a54109cf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c32345e7c770c14845d50a2986abd6b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c3370718af6f0a9bb74f1626a3ab2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bbbf04810a2009b7ba407677fe250b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c1cfba5e89ad65e3b15d5a26a5782431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484989d664964ba1f95455a18ef8efe0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29e02aa4279c0945908135de702c92433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea68d4a0bae1e64012272acddcc195434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca5007b3c8e59084b29cb7f739e1a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b74ddd3e25c5fb12b4dcbf587b02f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131bd6a9af261195b625033015bf757437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090628c541badf36804455f0f2f40a4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431119eadc5f70a7adefa0787ad63258439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80747b535956d4cc106fc1cac154e6a3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c49d5505ca84d980144eb3f1e3b53a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27a95185684a8c1f08f42b78f3b701442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62025b4c36123009fcff81f14492dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2f601b33f3dfeff7f28b573e11099444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bea1775b023072f1201e4c1b3a08a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91017ceda8fce244b53d2e359225ff4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0844d4a32493c832d3bb3d4ea423599447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4cb1e463c29128a1d7b2d0c297bc10448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8da5942d35fc016129775202d744d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad53c26db2f21ea4fe519c73c9e927f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5cbb96b6f7146c5b5862d4c60b772451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e065631024ebacc5e62063e6e5064452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3c531e6fb7a88935673ce650849fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33eb875d9be154e0c860782b6bfeb62454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dee969b864b80bf754680aba0e8fa8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a080e6c72e16336e2433092d30caa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415f068f83a776f97b393f9b82b0d37457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd60efc5b2a2da13d8868e845dfb5400458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3df625707b180cdeafbb3c7f452d7f4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329cf4d033eb830a235333996cd5b45460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fe39cb3fd4727a9aa38175f58f4dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf381691868eb47ec1cb2338c6ff6c8b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da82c5ae5bf7941e9a894d98dc7651463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be1dad3d05adec428a1a4826ba96af464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a79551e92f656e82b7a1cecbf11d45465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043189a2fc6747487d387f4b5814bfc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec28c16dfde458054ffae99b1eb4a1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97afbef4918b1bbff06c60d41be2e75468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aa9cacf1a87dbdfc796cdc78bd895469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09aa72a446c1a59c0dad55e982c706470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a9290d2dee80a79ad043f8c8fc02ff471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a050ca3d7ca99e49a9c3b90a6b4089a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b52fed8ee5f7da67193fa4fe78f6f4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb95ca95d5793a0d76d1a44b26aaba8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c882a78f7f87bebec0088f066ab76e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a34996b6227c84d54e1529b55a5fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852dba43adebc2bf6c8fcc38a39b97e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b791c53333509bfbf6f15e6ad540a87f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd5fc39140a645a967cf5900e4cff4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376e9e0c4933b89f8b5889f3bcc77f5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfee254bf8f300acf721972a5dd77f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc7da0c365a4b4b5f32959a95d86a0f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540eba54d2c051aad8fa498e8760d1b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91885e6be27f2d70487b282969ea9df1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870f1b48071b6beed13a7125b8d363e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2fad95e3540798059c24800722252d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a39a0bc4dcb24c139d2057fe8e483487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b03a559c1f2ee6eea017b0bce5f754488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40468dea54b506ff33b37cccccb674eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09753ab4142c6356cf6824f9b230f1d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a291cd6c4b6ffa3256a0b32e555d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009d2b1db213fb769a6d3e51739d916492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a609afc59785a2d059a5f23a9e2f2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b505416f14b0754b85da118b8c3808494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f569ec64b218861b7522bbf8b7e51a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b272be50b3e5fa7bfa03110deace6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726a59502640c19462cf62afb63974f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53835343c5e8e6ea5e613d094799015498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062d55ee6d26c3f6a53015d5fc4ce6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457fb403ec9cf631ed8592adab4b9f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17877e1330f39fd9cbce20d06c6aab8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a230a022d9618812f6ce79f8f9493c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa596b84ca8c01f310eea24d56b7d0be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22aa3be629576066abc7755768b2365504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107177323e2777c293fa81d7f73db52505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fa29859970d2c25d3850b1cce3892506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e89abe8e2025c53a969af3f9dea21507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53639ffa244dfe31e9a01060461c7017508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568bdfbd96baf18cf8a7cfd1a451d0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3482412212a4ba40bed03b80c0f8e9e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65ea8c801dfda2003ad48eadd565d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae72828d688f72222c588d590d030a6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af94d660dcaf034fdb44c4dad8248eb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6938e8dc76b03f1faa69d013d747bd9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154aec377cd865397df743cab96d9a04515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aceb056056b3ce20ac2edcccac3b2d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e075b21c74144fc3a11349b71574b0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126aee6bc05c0a46a62ae48ec6ef1fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa5ab2c0e8109a29044f4aa6cef0ff519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8387396f2adf8305b509e380f79e5264520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4cfc0eb7308b13027ff982ccb7284521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7627f069edccf1952dd3a1660f27924f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa384aba74f3637680e779b7ac2390523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21802beadf5d395e7d1b1567187288f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae136ff97cef84cad5a03ae377aa4f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ba21bc4dae010ea7d24baeb634d49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be725da89c76eda884df6533ed9a38f1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9947c233b4d060cf39569cdd294a6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5fc1242d2bcf7291457eabcdbc187e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eb05b9cfa998e630dd1690f9d13ec2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212f2a5337f22b936f192486d8c3f75531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276acf11643cdc93505b4de7dac4301532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0edc6cef9ff5df2babce9e8f408b0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c46a3998795108abf8fe1011b0cfb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd3b7f43b6764914ebb55d72f8a84b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1493b564b094a4a9e005a3cee5f25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a725b8f3d173ce5ceff6e5eb1ffd74537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bb44727ce974a0446e40cc14ba773d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7933c636adb8285380a6808efa2694539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477aa7b3b1197bdf06d83ae93e3d904540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d12e799762456a6c43c1ee401c995541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c02667f3201347ace5c89fb45c6cf2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8b21c1465d96e6862de5171361ed48543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611dafa517e1a61a533b5b6e823d8492544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce065f341a8c004e05668b4dea2339e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c001f77ca6bf7c4d640136d87d431b98546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba14c7b403c139fdb5cec1c06d013c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ddf4f96c0b60edab235e50310d8da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292705488ddde9c321ef15767adea96e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40386f11941cf7e495b2e96bb540bed6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76b97a677fecd88daa073afff09e15551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7506a69f231b19a8b7a42c47e27fb86552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197a1e1b825731b96c72c340d75c888f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23841f57e686c0043e2bb7522bf0d683554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e20cceac9e2223c0b6df035146b84b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c9f89c8d4704f80e927b449095429556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d27929c88b2658c3edc73ce1ff1c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b686e07413a94e879155da203d54d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60decc4662761f8c7df462f84fe5c856559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a6bee6eac0eaa51f5e3f07cb5387a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6b1bd17cdf33e445e3045af897553561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cf33b68be2552365153055a63c723562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b5c4e9899a0508d617204befe2ad8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d4f2eb78c743c2517b2317977ce600564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b13452d5ead20e6a30a2160d6cae6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10c83082cbf3f738ab3ec606d40a72566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ff6220df93b8f557a0e3e2b1b9191567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f0402c64aa5dff0ec7be7d0d762578568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1556ddc6a7f4afd292b4076380313569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e6fd07c494516421146b24e55ccef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da662497dbfbf532cc611e8c81c3079c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ceeed2bc08e8c841621a373806a84d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>