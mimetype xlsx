--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1370c1685c72afac58594834f430a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79159d2f3ca37205ceb9fa3e730b162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cff5634422265e7a01d810cfb3bde53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b31891bfecd2b71463b610509a1b004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6355cc2f09ffe376a322cc3852fa845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81cf8c30e4a09f8f0f17798021f85a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742c20c3723224da031f7c2fb804a927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2032bb9f6f502e5e4b738fddfcf628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa314b7ef20b53c0c9abe64ac64ef69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eb3b9a9c17cddc9f5692aa4f4983c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54f0f794f88eb6905787822210aecd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dbe41d14f1ef35f2781e6c4f4b2ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a197d57498bd68e8962c4b469fe6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf945d8ce04c03fdbd8dabb552575cdd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce035aab748ecd27040ba62a0edd67dd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904b39265300f555997b824cc81a45c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8259fc20a78fe641eebbba680c54c9317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464c4b4a44e6e62f15c061cbeb2c5cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb7416779247586d5983037a2fe5b619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac761ad2f0cdf4cdb4403e41b0d0463720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664bab2c04c66474eef0a4b1ad87f20f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b869d7dbf19a5ac7511af2476ea94022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893b6060bd0fe2d10ca436e9c987fde23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e67b046dea9f9fb7877eee1898084c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfe493dbd39b2a9120fc67fe97eea625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4c9c37597b3e27be22a5dae44539b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd7f056a05387889e64acbfa756fbb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa184c6294d0b0ef383d03fb33f9cf8a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf3b49dd4cbfbccff7ce6f0fee791e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc3bb23e3ee20c767bc4b614f0f1cb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763436eafc3bb46c863c3eb13967269731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba55133c7ffe950f95019bc7fb1790332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a98e1b468613a6787b6a3e2c4abcfb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4395eb6d7b6593e92b2aa8b860254d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28122f9b5a10e25d6a1ebcb8dd246bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cfab121ad2a12fbfd1fc90c6358e936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e75db20084e0f53f0026164d6e01837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d288f243cb4ac4800f31938c9b622d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc01e4373ed8d8aaa93b0aae9cda315b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164d62453334e534a98316068d8f7f040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91388c528a7875a78f9413a85984f9b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd23ee0191537ecb6a93d858de227d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b413c9ec1414905c01f227e1d015de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cc54da499b5806a785cbf1879948144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc776100d6d76883c320013ed5c487045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28e6a9a67dc193962b421ffad9df0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34801ea20268076308b9ed166dd545c047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16583fb6ed5bcee68e600f53edf66bf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5300e5c2475202cabf3271741efaa849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6bc72335d21e56b2089d73b45e95050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2580f78150e04acb8ed18a9ad531851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b882e4915f7f0525a03c7b4fedcb341952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf1a0a3007fd58c5c0ff555f72d39853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf489ca512168829fa13ed5ae9ad8154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcd8b7bc263996bafe3c0f434d3972255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95dfff08270f2965ca4862bf496784756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77ea20544c00593a20f628c650821c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ba3753a6d693bc39dbebb3a29bde358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d424546c20654c00ee23e86afabe4f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf740cd24a5857bced513f927430135260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a477bd88618dc9c48283aa7debb1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55cd2a779291a222060c4740b2849662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40bb17d49d4a3fa2b6a31cf14b1aec063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c41f8ed102852837be44c27b8e57cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ceae649bcab2db6d69de82651a90c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b39a784dc360d97594f23118175ad66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81a1501fa9ffe4799fcc1a6167d94d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b952870ffedd53a57a54509e64757168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc20f5a5d18b6095435fb5fb6de20ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecba6c90b18e98703ad5bce5d9e85470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600a5d06144869b6d3862b33a499b0671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc3f7d723746a9e920c042f7063efb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac2c106a170fac313fadef7a03acd773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430eec38f2d36a90809d14a0805e20d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac2c2f615babc5dd4ed29f430ffde675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe1670f9aedb6e585ec5dd64dbc17476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba2cbed5575f4ea9e5858b5617dde6b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fab735ebe47f3e072c6877548e51578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099d975a56cc3f33fd0d9cc81eacbcd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0cbb204a14dae0dbe2ea04852d48080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cec3dd4400c210c220905db44550081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bbf33332a6bb1bb052ed8d98bae3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db07b3798199cf33553cef83fd801a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a596d69e4534067b795dde42d49640b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712509d36cb9393d387238ee672e0ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e148b7409572c5822b8d7acff911c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954023437c93f866df2bcad2b9be78e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a816ad6f2e7b7e07ce5bf6c891fe9b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555e0b890a817d7b0b705600451076389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b34b54284c92546e8b11fb59fe36590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53554dff05bbed6b3822fed65a2fa40491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8a4c2df570eea3c4cace2970748dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e3d3e440fc9a410c12b718228404f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771ae4d5fbe261a57b71dd3d624344d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb2a9dbb43d9734ab2a95db7d205cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcade6b2a78c18ff9520cd04258121d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda4d1a7792a8016a5c12879b3d721097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141084c260449f6d691f21acd5900e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98049c223131b872f61887d2ed1cd7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54dc5a913d87f8b84704e457e9749e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12b142e04d204c6605558e821ce4f28101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eee5af8c6ab6eddc619e05c1970c2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828b3cba48b381cfd08fe8199bda4f9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26709e26bf67569d1aa100694940aafe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c510e55efc8afb629213abc1b5921105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a763b08ead9a5e3513ccba0dc2eb119106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805f488767fe3ac553eed34bed88202107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4557bc5d6bfde434cc8ed6b4a8af8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b003e652fd9400ed30321177b5f79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d990f9a4bd412ada02f37fb9f9a67e5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5020988fd227e39c259415c203cd98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79000abc4c897bde946117de109613112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0aaa7e99677463669d2223fd33239113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40176cda1f1f58d4c1e85abbff8c68b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595e2d165aca75942b05fc7d749c3c2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6be694592ffcead854e1d3f747bca0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb372091f9e66b583174d27cd95312d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972bff8109b60304d072db8a0cbc3a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56902fda6e93aa7c9334dedbb4388280119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e366563117dc753e587bb9e26e4d8ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cf115a733d307baced99d35805116121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded4f1095febf2921bee43cf427a957c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85e22d69b3ba9a3ade3ce41c96afac123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aa65abfa300c67e10aa225c598c9aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53693ac689c0e1674bbb0fc52e8e835e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21cac191ae7c1eb8fe2f5f3e3a86688126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425eadc40d4923d81000661c00572a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63634992cd0ec3d35257858084cfb848128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f120c4ce5450a1baeedbe5fd00dd331129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f833f5325202eacddae618a4110fbd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab4379abdbae737356e5be489b0f4a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3880abf8dc8103bb8ae7d60366852b6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6171e0f1cc20a3168c3a53d22c523133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1820e1ddf485a7f6963e6d2b172d65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc085b4bf34c99471e3c8dd925eb29c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cc0da62e7516c07310ea111179d72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33787d35ea0123a13124fadd45352090137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da7c21a30550a08e3dd3c2aa28653e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c32fd654e6abb61548971f39bdc12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732cbca4388f6de2604b0adfcbc393e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7cd3fe47a2fa81e4e2acb4d29c31f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1bec854048531e5bf5d7a9660873aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b696b489b918c06a88a4879fecc253143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914ad72587f4530c52afc1c69033784144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f100547b0ed3a30de1df4f84b6759e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a646916cd54a202b6269d1033f35af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd794d9bd0cba507d70096376b99c06147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd14c887a8c0f57958f3f865851c6c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7626b6a872c85587e355962a55e1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edecbf95bc082cbcdae92223859977b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669dd55fc29d1cc50ba27a5479ead77f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fed6b98c8454026b255c4909adee3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e4721ed1bcb6cf1938203f72d8ed8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9db82246d96e212f3ce332ebec5fbf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b781068cf6007b72e3fcc9bbe0064c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbbd683324df33e3acbb5effb41e54156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405a1bd38b58f16fe8848200e15f261157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa439eb04894d61ce71bf3eacf8f071158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b39e4673a3103effe0d631a64b45d4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c99a52b28e7a21df4e0ca95bc8b62160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405caee5e95517a544c0c576abfc354161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a115dd78bf56eaa24560d5d54f568162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2145a2a1ff764b029f06095fbbfc622163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3620bc21f0ddec6154cd9b8a7a7b08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed4920d35647217716553293aa78f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c078ddf257e634f65b7a74c9e62f9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e9e07f0f6f3942f45724779f7c6cd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642ffe9d10c392df0ed05ca0556abc0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52586f0546fbdf032e020dfec38969169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85791b8c58f49be0d8c3f7b7017964170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72607fc712db6722a672a5982fc71bcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4880ddd8bcb008bf4cabe3403a2858172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa08714d20021ca67d45f23a05ded96b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97425d7bea861f678c69cfcb45b4144b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c520477c3feaef82e96b77e77715ef175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf252450f7978c4dfa93389822879d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba041b4e3ae8617d713496d66ac2ff177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146a368b78fa4f9d1b1b18dd9a5b150178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8b465d8a6961935ee46abe1cc4ce5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff52dc69dbc4f4869c983eece8621d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee642f0bc9ef5e1e1c25b0b76262477e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3bdede2d67537783d8615ba8f049d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c5832384407a35a2a98c87754d1f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc4fda0e91f49874d0acf611c8771f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93fbc4020ae102198d2d8bbb6a1d29185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840609b263a617c8ab0be6a4a351608186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dff0da278256344a4123239dafd200187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b73c426a23b4a58c97e6ae92550603188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8900911819bb9c5bb3344b17a2a653189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a2dc21819b5ddb859f1e2a18762a94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885d7b135f0b7aa3485ccc6f593be32191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbe512c3ab918171b15f4c1995e0bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382dedcff49f075c080342aa4538a2b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60a9ea37ce1127439c9e95cdfe194a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15040307b2c1241bfaf540124ad4f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf78f8853ae632b14d5e2676a3755cb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852b835d716694ee4bc3208ba0e4889197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a753c21ebe8bfb902e2c1626391e9b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6354b4962da92b4263b08354174d1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839da6773265233b1f0e8e1d372f44b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39793479cf089ded82c69f1495f53bcc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38478a56361a548fc9018a195ff01d0d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a44a0a81d3ca9aabbd767d24963c895203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563afa5b1b0c767240716b4fde7fc54a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51938541cc855fa7c42e50ebd41538e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b449a71378527f0d4ade6cdc244b327206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ece37607c2ce0faf0f1167c34d8d43207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c1a865619608c0f6ddda91c67318ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e73863a720e5a602baf6293cf44fe1c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119da10436a13f8295a67a658af0274210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3167c046b1cec3a4c3d8849082427211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c54b083c325489dbd456bcef722d96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617feb9f7ae918ddae9329e40a40fe99213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697d71c6e14cf3027dbc3f8acf9fdb8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cd2e06d42b97677ae22ade9244606215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d684b876b609723dbc129df8ef233a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e3f18af1c2b76dcde4739d03688c6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1592a9ca0396419f836471fe425708218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c2ecb7f13706172559df523bf6a77219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4085d0b1ccbdbd618c302b8c9893f246220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac646c61ce40286a53e58703d92c118221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59c8a98ffe2f64791386ea272c9fac222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ad1cc81a3cf69bbbe8a4e24522fe57223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfcc38e839f3c85153fb8cc68a0ad81224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6e24aae5a662d7180799c5d33b1c1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d2d906c608af8ea1e502c1ab66b8f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430f2b6a6e91f7c49135198ed4e7f51227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810176f4defda73cff25ee2d79dc21d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630e9d0ba7ebdfbfbe3f43192e44ff0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03e4f99609131df1fe7397e67a36b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ae2dab908d82a0b9f9900cb6bcc4f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec298079d8bb01f064bc5afcbdbbd9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0fa12591a665fdffdf3d1a59cc9266233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e1752cfa225929ebb4d28eeccb23fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a2bf755fa851da91e16c1b076fb9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b03bb3b1e12da9441498e9f6fa9c40236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590b3f881e75c57bb0e66c777a8b315237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fe2dd5f83b06a48e6bbae49f26d0c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c77538c8af959281ba98a103d350eff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a803e1ecb9d48ba12d2b8a57372014240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1abf5eb71222d4a027a4fb0711c65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee66ab065b2f17a7873cdfdd0912f50242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d572c4a8e08e225d280e9ae9132b22e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9551d7d2c02c8519b272c3ae766141ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34ac94f65464dc7dccd6f642725de7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6d26166b238606a3282e72dc0ef58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989b592133ee4430225b260bc825d92247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbff79081a57da187a251cefdff556a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9fe5b63b1889c6667c693b8a518fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34090ecfc7cd844f64dcb72e005a765250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248bfdeb07693f406dbeb8a98f8f5fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ebbd6c88c3fdb1a3ceb20e73f754ec252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4e8e690e8e4ca0acee5fc5229cd828253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9183f07a61f67fe6e7cc74659770095254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128ceb3a33639848c5ecce7038176b7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6cfcf6c25a1a92435fd816a86cd2ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f754df0b97ad88589f2e0050330b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14c5582accbc9c6282fd705d7afb6fe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635878dffcd059578d3fe8e06541f34c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e7dd61e9cac3b7d05643a2b23def1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d622f60f508a361e0ac193bea42154a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe8be1e41b921853418fb04ee9eaaf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e85d8de6a3aa5849f94133fe07d1b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594d76244bfb700beb0758dcc7c1ea3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d641524d13f89dea448d60dd641bbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f08b3a34bf3aed00da31e78bb71ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd6a0186d4891e426341f2fb14d136267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e9723e86e437782617f007ef6bebc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f167f40b843f3617b3b685db64eed9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb7d6b0d22adc781a013a75ad9cef3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7e2657527f1d58875b903828b73c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de60965a4ca0849b724fcbb5fc4a90e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72bbfe42352da685270f31f74da9aa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a22a4a882b00c813120657f904a020274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62c2e8cb0ac1887d8ec14bc5914eb5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599073b520abee5f70392b3697da0121276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e033dd642f1e425bec11520e7338c44277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb112b25e602ffa2dedf66eeb7d3076278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969d591a07a17a60ef3b8f5e5de64b7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30de47400e9fa4f997355f13f7b2ab280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f498833538c21d3b8ce5724f983a6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a38610504c30f02d2dbd79e0bc40a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cfd11a5c109a228e2b0741b1f76fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653ab5ec779ec568cffe5a04d24205d4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d17768d2117c253e85052b2124c2df285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b784cdaecfbeeeb3e36f313254c2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc16856d1e3db1e1186cc3165ca1b598287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062a8013190447d705dd887f37e8128288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1851ef6711d6bc5cdd894469f8a209d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd763b28330d0628a3ee9751af57d1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0003d83781d532316b4f9b340cc750291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d24fd15ceb447cc5fa440f93d02b5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aae38ed6eed4ae506ddfad57b5355e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f3b0e09afaf0307483329d3460557294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73599e418d2193fa3493c0d1dc9f155e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418d60f1f495b1327e393c5995a4916c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c287ea3f71fb5ab19e50a9d91f08c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febc394365b27c20cea96ea5742de98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd5d238fbafad510bae5c819f68be8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc276715e8f8b5794040bc5012b4ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb02813abc0ef438055c2dfe9a69b5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26086cb4ae6883b970c59230a416341a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f97ae698f1b0709159e257c9c009e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1eb6e6d8565d1bd08b53fda9b0e52c8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed379c3a416fd30cf79cc404520a07a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226e4cf52ce284dad6ac40586427557306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece6051f44d20673585a1241b4149bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c3b112f01dfd15006a6bbc3bd42d6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc69e2bf07634d7d30bb22d5dfbd624309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf05224961bcb3034301e0fa69277f9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ade471430deb4b01ad5f037e0c3971311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761788faad3cb90486b49a760dd85822312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a89c2072ed3ee768d5d385cfdcfcc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476ede78a24428cb10d030fc33d088e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2807298dfffcd731e84cca71d07db8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64f91334bee9886275ad8a88707cbb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799b7ce00a7cb6fd06f41d6e0fa7d96317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b60aa6566435009d0783be3265ba6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a143564496b5297ca059d19c0ee841319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d4b159c69dad3502f9e83daab7ea0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9feda72a4da8495bf8270d412011e89321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb60dbf4c5fde6ac0df5342de34e71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126100d763536e01cc7424aa8a1caff323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a48470ea6301a9ff9d1fdd98540406324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe716794020daa6715086d52852f1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4b273eba57c4482e6ba174d007b9a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f041029d9011d493df03f7cad5fb29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd21243526e5496c51a7bb5d8b4ad795328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82a5f58ec3b1b288b91676b1f5cf1e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c3bd0ac33f38dd381413897e70b96330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27793bd46e745681aac0588c1a5d296331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3e2d488ab010222879d7bb609e9ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903dc2b1068d310f3bdebd1914c1452333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fac552b9c411dba1c0de2308b44c349334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cad2c35b8597a9805eb9a40926c2f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7adb66382cc4583373c33434fdabf8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14c8e98066e6d2b031b024bcb3d514337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554096602f18a865ba63d0ffd5454bb3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec36f72510fa802e142af2572b6e60f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058608ec8150fbfe0c0afac272b1c561340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93829f9a72712a6635ae22549bbc20f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a18e98a7d94a991ba16e7162f33ad00342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e564f621b7cfc70a6a32e4912a53d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efce0f84886499bf0c5a90a3127e2d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1335813f2111fa19c73c844eaa0f7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd000f9e6e6fdf7fa518d4b2ad6b66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd822ab2132dd6fd01736bfa2656acf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e70297ad686d9782f14df7049adc83348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799833afefdaa43890c73933d75d8a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15cba898caaf68a6165519220763ed350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d92e00242e354c5b85c1bb28887fc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30e066f3ac1390b46b0dfde7e5a157352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f820d26a5fba521e3a5c527d8f966f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0418e1caee39ecb9d4259c98f9684367354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d857bf4c1b9e877d4b7950fdc19c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abe7d668696c9afbc77021e35bfd2b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c885a7b1574a04deb14f6cccd71ead5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36d9f8a36e4348eece2c2cfc143a90e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f186f50c148cc1e3745a24f5b85067359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f2a23621007db7aa51be0eae24cf8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d7009f1eb58d980c402b913b5fd08d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec61ea3842c6efce0108f4eabb56a3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fb28b75b04b4bda3123e4b1741393363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5b7833f2be3a3235acfc7cb6ad583364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a19711d9d6e46b59e2455e071286dd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a652ca316bd6b7d57b9dd7ab362bf4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf26034fc982eb9f232b75a9eee197367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cbb1dca73290e2511963f0eadfe79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add40b94a66dc994d7164b8c3a5daf8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40699a71c339c7edf036d9299ce0a54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75754e6ab6b484d3d5c17128b9ce5537371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25fc5994c0d526acac74ba9cb8a9227372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51d43d205558a0394e1a7a1c865dcb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ddb0abe9829507a0a6017734ff0e76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc65c52556de2bb307d6f6e7e4ed9e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24ceffef9e9e136b2820622acb78b60376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70df82865dffb9f7b7160cd32c1f20377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187dbba028ae0603a892d24ded251f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba904d73869cb7a67d9e6d091c81d15c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5c7f6460c4f1205565981afe2132b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420d11d015173c3eee1f15429996371381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b1876e8f44878223705c994e073aa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b607f02499741e5c0e18478917e107383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de04307a9ca3190711daec30a04401384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1fb073ecf0ba25d90182e6e3b26cc4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b2de89d96cf01869adc25def2db8c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba408a99548be00fcff55ab816bd5f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b6c26923243e838d9a2b7bc284f9f8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffc0277ca2d4255fa17545d604896fd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7375e6bf34921064e95caa111de89390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75ba007babe728e5eb609db96aa312391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047276732ac900c5df0370dd3c8eb22392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7b31127330a101f88024ae2d1e95d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580db8b55d7c85254d89a55f932842d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0e4721dee030f59fde8f8cd60ff7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90535052132d0ef476914dd24088460d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6909d8f3bc11b2411add996e9321cfa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4e590ffff5a6d6c45658a1ddd5fdb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11590eb41ea68d211f77dc8399a930d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170f41211ca4adcdbbc6bab78b64069400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27481e3430a668cfe82bfb734ad6873c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d577753fd4b708ac4e7bfab3e18e2c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aaf619774b5e2ccc72870c8bc0c061403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671c2039c55b566446173f85cd8061e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eff6643f6ca8fe639a23da9017fcf5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d797c3ce337926ecf925d2d608143d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655883fb971ac18994a4f8b3f5cce9a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacac81ee7f86580a1423d4b72c0715408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b13b9f40b6719ef8fc36f94a173b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f39bbc2fc8aaf11ff2c3567351d6d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd51b75b76b240596350442b4dfd115411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d31405534ff823090b246a378be85412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9db28a3f3a2c766de484c3385b656d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014df60b2f43161aa8ad7dd213e281b5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24ab4cea6ac64ae325ad084d124ac3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa441a28130c85f37b147b5c7f33e57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba83c14f1a5e4102bfc23a03a5047f4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec857d1ed35516b8f3b5267ef98ab4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30fb85bc653f3fc668d1983f1bf1cb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04e293954df501e2e52e1152c026c6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de3eb7013fc2e446a156613a44367f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693b4a53669c58b1968a162408db52b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa78efe69c078f0a1af3b0a497deca423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7071778df1fda7b9391a77da6de669f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff403fe6bda2bc0a688f11e5377df8d9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0e0e693453b96a2917052573ba1a0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf273fef1b92a601afd9e5d997c1857427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1e125c1f7e8aba5104f9a073487ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa30df6b7a08fb5e847cf2b1777a10429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315ab9a2da91d9a134017af338c6767430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772e571cf12038af7517ab3ebe05a6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ba7f625504e5cf23093829cf638d6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eced9085eea5ae62844cc6f15ef6626433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c2291f00d40ecf21a0974614a4804434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f921fb282436f58fe2b77c5d5fd2d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9c3bb700494144872d53e0ee19362436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0443b8b90d3ef8cf6679446182eb4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e059447d0f17e73fa5d1d65fe67024b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2964b2b50e7013a59783cb863469c5a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248cc034854dc4314f664a807c72547440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8d8b188a62a206ebb7afb75c1a2dc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a833a6606c01d1af1333f42ff276f1e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ece03d56c2a03b2e96dd0589c3565443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90169447c2d199f4aee20aa9544250444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb7e92d3d6368e905da3531dbc2898c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f34b2f485fcd83d88ecff00185f04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02fe3bf450b93ce509f8bc279b5b56447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095832890d229bd60fdbd7182f81982a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac362fe73b01f85aeabaadae88741e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99228f0725b24854a043a05f4450f61450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a839e95888645a1078bb789a71e0b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15560a52cc864757fe3050dd51609308452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89dae7154c2dc698ad76f2a7d0f78c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0d03a2872fcd28da5f960f0756982454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98a355479be49f9a14120ca5e32429455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a12f9b899fc6b3581dddb1fc0db21e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76605e6216116b4056635c9fd2b93a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afc96ecd514829151061ece4f9aea7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ae7b009156be6c67d7a8685a28b4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599e7efb94e7df88bc8673da95f705a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6f935e0e47c41713c553a9afe7442461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067ba9c8a5619c349962e9c98770ba3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66519fe1cf7f88f9ccb540e054a0abef463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cf0c61c221cf422800b4508286195464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e0d18df1aabb0826a3d2976ddaf63465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc305f69f72f253b6a6d9e3b7cee007f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb237c83c8bea92d1cfe1881416d7568467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e51ba4db26aae1986e97a0823e7e76468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cddfe969e0c7a35870ccb4be33aa96469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a19479eaa45d2404e75ed2529fa1f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5c11f2e5fe44ff4419b531f246ce9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cde3ed3aee1b66589d60a5a35fcaa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3e57aec367aab4119f7f0021d17f8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9e1abee4668c1a6089792146222aa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842eb7f045b119e9e7de5bc6c0edcb1e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bdd264ed3f0d49c814f8896148959476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781228e3dcd4cc3b61cf094774b6420477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0518a8da368dcb133fc5927408a1e942478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ceb33912e84271ad087496e3c8945479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1390fcf04fd7e6439d062cc3bcb6e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d21094d9f2e4270426654f1fce722481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d4f2944c189b588f223c507755344482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa8b490b8b93c0f36763c3c66ecdf10483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17920ec9314e2bada92b7a2d5670d4e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e05afe5916a63d9899c989aca3e38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9a2d746b5d358f6fda26893c3e95c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49206288ceddc9d0b80ee9d43714cbc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b489d9b20a2c21b99ea1191a7b5363e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e931c8a9acb612059b43c30364167489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2de02da443b6f92586709d2eeace75490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34815391350c83307fa0fbc0ba6c00a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55eab4026eb1b14d29fff391d97b0e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdb561e2d5fe5265201d215de9af93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44445bc9e4dc5c720cc11f6df8233dcb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64ab008810b1eab7cbaa61389763d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc8164982bb35e6acc4a41d71dcfd8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546c34abb84652a3201156cfa2e9e44497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f2fc4b565c551c531177111ccd25c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c0fc148dae072c6733c72a0cb696a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90130ca92394eff5d5907907dce3b332500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74d0fdf3950ad06bfa1706eb25162b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210941586375a4925658441f305a9d83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7d8db5bb0988fd4bea2974c1d5ee1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31dc2aaeb6c581b9ae7d310676a57c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1162dce92ea966f6caa1888d878647505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613416f4f57224fc305fb999854f23f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38f562aa1ef699a10d305bd023eec5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b0ed54859653a09430b56a6dcdab2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d9045430d01d3c8737726ef05d6e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e273add1d981df1854143ed4b081c46510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd85f43282b2287d202d6f925b6201a3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3c20681e9d9dc0eda332ee4d8d40f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec5e614cb8da1bac2b0d68d755fcdd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f802fa936d98acd036212391bd79071514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08fccfd6b724fbc19b1036e7359630515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826913ff3c931c872ef741b29aec631516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44b7a8ec117ebccd0fc75bc69a966c9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161e4a7f09ba4740d9cb8c1594aab85518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e375da17efa6c49f6122810a587f45d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dde7b76e61e93d166d51733a91ce14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4478f5fb80958c2060cd9e540d1e1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493aafde959e019bc2add0b4a150cd8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3889bb3516f541965bfac12e7837c06523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b14d6884489bac65f379eac6253fe524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77863d5e2ae4b89c58b35d4980623413525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e78388c1d8858264340bb3b24a16f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9b3cb4ceb6a7dcfd576b426ad3be6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80dc02a5269bfba829ddfb8e1602d3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955f614befc8bd71a46c3457412f117529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b5a7276d4997ba513ac24ea0bde92530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee316aa64f4dcc260dca4bcda4c5dc9f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3600de051854a1139a7a3363d6486532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb433ac183af7e16f1223be9a8725bfc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44be7f018e1b981078d14836a7e9f33534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63543e48954defb5eca3abb8802af4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71354ee50d4a1524620199d54fa8392536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41182b2fc1bda65b85d336bb378068fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d63cf355f02da2665a448e19d53e9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351db0f35c608485c59d44bd086f7f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5622ad9afbb6d2a3102f009c1d2a8d77540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e047be49d41c2be45ffd15df1e58e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c854f5fcbbceb6be28885910cabb13542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c824d8844d345c7eeb899c4a3e874b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9c97e582fb6e23325676b292a26e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce08235f91a2be2b2ce9f38a922ef5e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387568b29415f81fe7c82c33f585d23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e4490c42f5c2aaf0704dc5449a871547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ee2457cbae23e2f02e7601735c853548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aecb77f65929db15f65e168bf4f21c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce964d91df969b5961c18c55c7c77b7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1048f0180be183fb7b067d193a115a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9061aed59028e0c60c7a27545fa2da33552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b13ad00055b67aeddec154e74f24ae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c3a85ef66a9bc6020ce9f87640827554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5189e339ad0363c4f021ab90520e61555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1cbfeafadb257e4f8b73f3b77305f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfe9fd53d3ac82de174a9c43e37485557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772a17bf519f142ef7ff99495500016558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063907a8aacbe4bd8abccda09c3fff7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbe023df1de6deb8723bb2d49f6d82560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec8a1f520ec1d18902ea2bcaac7489561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8958c0fe42bc5f10f95dd8bb9a7005562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6529c7d777d9c50ea5094509ca5ae39e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734072d14d9c4b1554046851470d3527564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb266806b45d97daef3d8e8c4b2908565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5c3c2df4b13b195b43a6248fc2096566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478252094bc33ebd8ef599bf34b04fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af77ede33837a4699eadc6d58b08ae568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab50d108a8cd622b24f22bebbccfce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d077cb502c77206661a6eb0af08ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce72b1f09cde500e758f9168ba84e718571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782c9ff5da9852ae3ac8d4677356e6d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5c5cb015bbb40ba3ba1f36b8f9e4a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f9ac5f8ba714cc1fcd1a92113bd3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cc5095930d3cea2c0c013c7250f033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad8c9e0ca07cd09dbb636a5d3ce37f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1b9748de9e338a76a2c926dfdf53c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d621ac2aa8b95284f90eabebc6eac7476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cc8e000f98507dabbdbf6eefbd9747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007f059e5fc0710e23ccef9d01362288.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2316a0abfe027e50af7cad1830647d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c1985b871c3fcfd23e57f8cef80d010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbc0aef2e5a6975e46e76e8c712bc911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4e25c65e8cd039fe03ed8930bfcc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af576365f1ebf0289f84a2c9da5cd67513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96fecbd7b808baffc5060a6beab68614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2df65f7f01a0853177d58629b9aa82515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d29f0cf2cb304f0b807cd3889903c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcf8820594634cda821428cfa01e2f217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0dd06f4b1f85f1190319a4698587d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba385da3ab33096b5207ce365a98c46a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa9e89cc04b62c493882913f4c603a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940c7cbdc10f26d7e4fe8550521afb521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ccaa10fd9effe3e863aa9aea2effd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1864add1d5e456d6a9df00da09aad29523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b9a0677080632e633ff85718ec99224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e7ad5ae827ac23cae29e41c59e2ec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f191c2fd3ab4f8e41508d7058fea2a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becbf15875db48551fd50209993034a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d75fcef8f2e3e8e58e92e21e3c4e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14103df563b5cdb00cddaca27d36fef329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6c24852942f24a90fff66db6f968d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75128861490351b341c92f7b805d8ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b9c2fbbb637e41d8a70c868d18b5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8fd44889074dee8d983a805c056e533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5141cb1d1216da40da0e1848d687348f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f50040baac96ee8b9d65af9a712cd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fd5e80324dc08f773d1a27640a96336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e0048ca3f0d8e510c03c8d7626f3737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82438b970dce5d5f8464c02383303db938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec34429d2f7f81c6f5ddb345631fb9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50d5831f5de38273e445710cfccb5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0068768446231686e9d216b26b620af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838ef025f168c8a063143c8512db13c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7c4971937aa4db93fa81daea51bb943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b1edc7612f2c3e6185c6ba718ee49f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d717f32e610b6f7099621a5d7f3ae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f24b241e37e079d283687166c5a32046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76ed1005c21d4779df1b7d3ab287e847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6b77f898ccb8c92e4584eaae9c967148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb60b0a59aed8184fc0527c59fbefab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25458e9b7fcd74cf3363b10da1bad850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5614fe2698c14cd689c7e3b494d32c651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839729cd90e61feed5d50a728444e17352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60444f1bc4691c13c235c6d3a1d74c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd4b689862fdd058efc7a9c1055b4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099b41cf0507618f397340c9364e29b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aff11b8392feb12b6fd8d4c974e36856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bea93ed0bb913975e54ade6d2550157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb245d8fa99bca50ef4419856ffb6d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e49432db9e649b9243e9d21c996e7459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891809427e507d52219b0c8d21c31f6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aace766cbabba58f2451b57c6f0de761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4430b43a8eb8a75aebdbfac83067bb9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e4e7393fdac371ce303d4be4d69fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e491359257e1e31fc34c914a187e64cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc407dc1f8692383561d117961bfab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630bbd7e2c290b924bafb67f33bc91c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fa74a3dfc85449f3c83c486dc7d6d267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61098d6b899e60d5cd86c56957d3b668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb96ce86a448c830998db619754e9869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ca2d9a4ffb32ce9207206b67070e570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e499f48816221fdb7dd79f45b0c270971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf6c20c8ddebc2d31c42989ebeafb172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a16ed88a251e45f117e414fbe431273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17e772c5fc3c6a610c1997bb7f0d5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6f3086b998dd7dc9aee205c5ba9d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99779f5bbf19b7e808e8a04f47686e8576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23d5bc07c17b86d07e8532dd93112377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854f9dd9b6f1b67fa287c916553101e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf916a0975977d13cf8da4a3de3939f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff95f26f1e5e1d452087e9fc88ca27980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729729d80baf628123369c4f412413ff81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ab64f25c7e6cfeff25f254296e77d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f5e80405173ce819fa3d2764ab7c2383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784c58c3042a698f6884062eb739c8d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270a58573fd87291c5bb2ebdfca427e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d79f4152cf095bd1a92d95ade121a686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb13dd3abf54f0058047af6b2afcf9b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47335c30e167ade2a3fb60efde20e57888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b598eb7793527f379eb4154451e9fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b541dea220be43aae04410cfcf97bd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2de46209ebfd1036b88d3e38327c7691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519d9f8cf629030e997941bee89e77792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b884a0e44ed87ef77459f153e4280af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881f46f3c0419c9b1752fbcad8fb08094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fc13160d92a22301d7565fd774aa395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c386e86dd8c7552ec78bb7b58089a5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68810a31d8119da8463a6a73d31bc12497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a277d9fe14300db5b63f9ddadaf3ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fedb482dac5e74dafc8e5eb2d0323899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ad803ea6e2509476b0cdb4bfa8be2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802529fee62d69b66f8c67878360bcb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fba417336fecf1b51c03854ded3feb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e1eeca7df7392ef72deb9d324f5b10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dff806a7dac56b6ebd0370972ebc2a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4d05319c83c315b2afdb4a7d5b7f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e47b1d9f7620c21eb734a23740c97b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf96585622fd9c6df2d3d0ca893b920a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd84ba2a7a91a11ae33d09ea8b2c487108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5550a3a86f73afa6db8e7cc47b051109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff5d3b7a732e9985fbf1f8dfc16b18110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab660daada6f3acb23229467ebf33a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20acc1a06033e8522fc7798a826a59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dc77603c9641ec3e1b938c5b12425113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7763bbf7c6f875164e9efd98fb2cbb8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e32c3109c11cb852b38c6a80ba9aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8e71e06d5cfaa6c1336288493cf4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ff2f7b998d6aaa41058c3f7f066a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299322f7c505251ed8fe7b12138fce0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515bee700954bdb3cea91426b3bd2ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901de84595033077b37e5229208916a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f0b82d545e28d4b97b4202fdbdc96b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c871d8bb4cdad96c6106634f8c260122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8f7cf3a6a86ff0c5d4c230397b7d1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace4e443e45de1b1c35280dcd5a5b27124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005388281ee941a46ffbfbca6599291125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f827f53866c68f7515bd89b3e8ae39a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242e1b9644c9aca4b81b44c9eb71b7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e5fa3ef464280734b80283d34e6bf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6b53effba3fd8a4f9ea28c2478526129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035c91e6464cfa59120da48dbee3181130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95625ecb9eeee0b625c90ee790f9049c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506588a7e578445348abced7b14cc1f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ebb8ac475fe916ea2046069f4a7fc0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073babc9ba295cd829e92a1c623674ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c80786fe715b58b9f55ebe35836d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464781ebd4658fe576bbb42844bc6dd3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27a592f44ba9f47d9e1da919c367cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da63b4120bb7caa832c81bf0df29afb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3d455afbad89816b736fdb90484d5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544e1880cd4a116c2656d2205b6b419140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9fa0d575c111fe220b64f23431d18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f920cd671506fe2aeaaa0ef8f26b63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c3c2fc393d3d2a3edeb4e6fccf9cf3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb6aae02e47fcb02af70d0d60accfee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cf8088b1379fd170895269b3f3eec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44082302bead7c198a2f4b4b8d448eba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2f9ce3ed61aaf7b4e1c9a26b1e765147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca6cafde53dab3de8eaf8b18260f30148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98d04a0b19746ef3024a6e83f13792149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba2225579e7ee3b72a11c0f01fcb38150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c6d52d2c4eb342f20b9e77b62caac151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ea2bb840b0712d73e4402481565403152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda3b49421637d2feec8688d21a42d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766f1e5aca25916c190202eb6b61d6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb209263830021b7ecf4986e0daeed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1816cb1ab366834a3569655aeb758156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de599b7e0333103149763075abb902cf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc8a33d617d4cce35016c610b5fbb2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69db21ecf70ba924c5881751076de3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d29cda9158b07c92a351e706889a5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15daf6210894aaec02ce9e467436365f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eaaf386532ee8d392d82f8aae932cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db495593e1dee5c13a0184a629c1c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158ece0ead7d7a7b8c93e33397b8703164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0dc51dadd864731b3cd149044ebc18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f722a7433f23776ec565ffa93b86b43166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a4e2c05c9c6ba35d7a932138d7302167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1666e4494348af2d9edbeb5cad2517e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11016b23678eb567ce8e255d277be16b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305530c27cf1137dea209e89a6e4ed40170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e4c06b5dd3b94e642ece5c27ba1fa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785f59bf105e5a9987fe1292f96122f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130391b17bb39f973b1c487473cf2122173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ee42971a11ee4223426a1a48b42c4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0f076bf8913bd7f081264d7245f43175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33fee58d5abe7b5110604cc53dd6527176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937db311df31b7504f9c1a7b03a4535177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289bf566267c99ef8343cfd73f0534c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4e9b8eea2228a0e2ea0923ebbf038179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3ef7b1ab6d947c7364efd230617e2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f6a5f20e7097eae543a17b80b59ba181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ee515f1616c93bb94c469c2443918182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e67f9e2707429c01d90460515a0e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea60f9cd4098284b9ab888192831363184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020b982d9cf32fcb2459d1e792d74d9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0ade565bde4750ac5944e29b0d269a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd23ebfc38a38215cf87d79ba0a27c90187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79667eb59362930abc6967650e8ba0a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af9656680d2c02cf9d02a9c1437a3b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afa8502d5c92cb625ff244d22ce959190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3dd8b3589c2cd73b06dcc4fcfd240191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c67c74de6fe45cdf3b258fbcc7e48192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b266a47797c4c3c3787d34e46b0eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf539c34363ef1dfec2a55e3910f8df5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46652677163b672d717a0235ef706f1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a5b741a50b29ccdc12285451fd7f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a9b86728765ff3236c7bb201af75e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18b94932a76a46b618ad5607f5e574198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f40269f0bed9ed5b824d9a74b079f9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b193d43146b884b9a31826ff889b98e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad70b1933b3b2ab7dc488e36a20bf3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14883c4bb794a1a050b15b44040091d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aeced7439af6c3ec9faba63d7fd528203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd36751bb6aa7a165745c20f6aef5e5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d694ae639f8af239f510a0af12f366205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703bfc6cb91b2703fa654d396803fad6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad399d6c76afe3aeca4e900e6011441207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1cbe32f40c302a104ec17bcea89449208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130f8c073ec205a90a686f73d024f8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc37e21a98798ea22b773962e8ead31210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c96bdacadab31f7b3b1ac781b65f54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4761a2aafccb20aa30b21ded4341aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251d2fea30039566a46d9f64f834b5c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac46e41e449c7fa8de6bf2331fe337214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c8618d0bd7ad611a32c4b9fa0f2f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9280e769d2a5cf428e356f46dfdb472f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f566bf89fd4dbb30a57f5392c30901217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9c19bee98ff18a8dcbaa5f21c5c56218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6610f065b4c43e7ed5ec36cea56da47219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ea1478aa1a8cbbb9f6be726740e01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101d8bee27bc7912e1fa5661aae2835f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa22d5debe3975abe13f0960a083f78222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f12cc044025c911f611e29642878f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a302c0b0b44b3183b7c6353c943f410224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e8a4439cb0b4e0314522a7b21b6b5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414d62a3cb1222dceeed42cb17e705ab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6dd56aadcfa7aa9a408950c1831bc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cfb52778a07d1748bd81f2ba8393a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc1b5b579421a780ed9fdf94328726229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e3871b1bb591d105c4b04fd704ad1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348d1c37ebf550a79aea5c92087a3b5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f501a471aadd06b4d4d2311b90acf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac944f57c2b0fe0890e01194c6e49c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f51f3069b15e8368077fadffd2780234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48b1ac72a4c1340006f986231a88953235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91c74cfc7159ab6e8c8c5915fbe311236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd962a8f109172a37a0b9613f8749166237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2e11909ad6b44126da0ebbeff2185238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25743bda6ec8dde4fa8d163d69cd8cb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f518951aa9fa15ab931cadda5dabf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18286405c686e138b602cf052c988be2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa66b6989e3f4108fd0701957ec65f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e09e14025eaf6aae73d78f736482f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ab78ecd5bf2120b347e82a4f13cde244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab601ab267d2b736ce718034cae2f0bc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e625447ddb4c661d7c39627655682b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce9f3fc44bb616f51cc413bb528a33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bd88901a39cf69942e99329271c8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d994110843e58ad9238d0398d2ee1eb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243edef77ddf0d1dacda70eb906476b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d21f9ba31602f63b7a1624d6aa17da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177b5d7d0f4b58b1111458b67d2f07e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1881ce3048befe65745a274181cc81253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffab3f4103354256e8aad41b495eafa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726fb50801eb92458af65dcb2d08ce4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce39ba1041bb6cc3dd02b2669785ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df462facd1681f9c1a8b8a7a771a7a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e1daba0e54d3fc9f6fd34e0656b89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea83256105ce8f7a64892c027debc8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7679c0174007b996689624d6e8ebf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669202bcefdf95e1d60cca313249fbd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4d1bcfe44c6a35b0969c8734f8d92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e73dc55439dbabd6770b08cdeb92b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862da2e87f794a7039b820d582d3e999264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc5891011b6a197b3ee1cc834e37fef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b30f4b626da133a508bd7594e8b265266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d428e5c3e5c14da6172e8be698ddf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e2bf36a4070d2da2b98fe22377ac4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc076ebe5d16747d59e79c18d95fa879269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7211ea7b212731a908a9ccfe038ad0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c541a1056b96e3ed2a17f74d8ac61f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1c7f86b48495d32bca7cd413afa03272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da8d220b88104f5768069c77d6a2bf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1a10a06f702e4f0a04100cdc071ae274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034e4c5a9daa40f4dbc225cd62cb149275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043abf5016f7a32f7c318d2537c85e8e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f3a63d7b068b4a8fb85dac086e542277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00c3d104911accb1324c13f0d4f94d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac8b8afd2c3d44dae792102800a995279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5ed79bd8d87ac3fad4f94449cc881280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3fc182d9fd587ac6aa7e040383bba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8bb2347593d5ba21afdbd722ed88e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10dd7d0fe06f27389b4979d759700c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012172babf25732d842da3fef3e3a17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e3ce5769a7c9bcf8a291537415fb9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc08f2e96f508845d11fdecb3ff0efb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58996bed9a7b06075bc3236e7e27a090287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f67936021e6ca0a5e7bf794999e308288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe0ef4c9a4758f73b6f966e52885e7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662c229a17b1680259e88f3f57c9b93290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f20355e39e8f9dd44b58ed26256e91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14875599d11fc947fa22251745b2ca292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094abd2f70723a54a05a652a40b6a380293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8953159fd356cb9a2bd8696fd114885294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cac92f7fdcb8630a7e2a86a2c2230295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f30344dda9f00ca56d43ed6ebcb48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843fb1476bab5a5e89fb49d4248312b5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c376915532f69b36e6ba725283c38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebfa97c27285ef5cab5e4d6175bd07f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974daaf0c98d4e3b7995c23596edd0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f227998f973864eba0455be4590cde99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb32d536062ff829ee958ecb2a4c9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fc3c47cef00e80cb28926d28ae3f6b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef29da8e8ad19f41e92540ca51888c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f151bc1d45c3f0998ad01ae15ac4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40a32f014ad7d891d677742dbf39d3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd1d355a1f27d6ccf7a1a1dc572ea57307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb337c36355b437416e909c6666f8cb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ca33e34200d4f0eacaf45f78f5301309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30fbabb4c66da6a3c76ad93d9f08a6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59736c50b73b937ec67fa885b837551c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8225f45fc4153ce483016fcd29c3c8be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a4733c2036f4fada37b484ef5b5b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838cdcc0ddf1b263dc0a2b1c172e146314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9eaada1eff0a5121792bc1311f1ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65020100580012b422d7b9b5e45ae30e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334518627a05f95cc2c32650aae47426317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e643b577e2d4060d360fa6f69bc096318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd66ed6cc65ddd13494425605f827cd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1161b6b52ef0531e160b3c931ecb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f40608ad17564d90e9e343247aacf5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d0ff697b9f9231cf15bb31594e942322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c450bfea58200cb3d032050e405c8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b5a23d1680f887ee07897a4826301324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aaacb82fdfbc7da31941b142fafcc0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ea206a96dd70a9318399e611d961b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4412d0be9ae422b20483ee749cc1430327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ffe62ee27fe95f0396dacce7296e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcf3e5f7d116cdfd70cc2c1d560e0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fa5fdab962dbe7aa3719d1baf6f58330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1d75a2152a88bff608f5d7660c4c1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb7c8e3729addd769c69a0932205cd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a02716da20d1ce828958ccee7f8fe8d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6527d05e958d3ddbe0a297b9dd1c1b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4dc2fd08dc8d743efff695b1fa277335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe94d80ee582ad30c0366bd44d41c9c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dcbb1eb608958e7a804b72bca9b472337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e4254ab970378afa7316c60f0fa3e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7444a806a55edbd3d02713287eb22053339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929e97d6ea100e84a8a20ea27ab71e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67127f50ae36493de1beea58f361359341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d466884c6b49a67f139bfb63f6c63342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41841c865cf9fcd204994a87e8423a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2505e265aa4ba06e468b5c5d89f7561344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13ad7406de3aeb5f6e6b37ed23dc4c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e37144e625c0124a4ddd1e23eaefbd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8d602d6945ed834ea0f7ed40e92c6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e57db3f806bfbdf0f5788a17673c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee11c3212f286495e153c106f56ebe4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b560c9e74818d27a5ec9cfebf2cd2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c7b63429110ded4f3ed720805a79d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee1e132aeb350a51e4fe6644b53d0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341338f550a26c82d78f40b9baa988a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9951090593a8a325e4454507b3a82448354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0826aedc895ba8c492d1334feae00355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a90d21cdc70f0f631d606cf21e86d1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8498090956818079f1a788d3a832d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9a631fea1b10c4e0070abe48860f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a9166ed40e4c6d5f5c1cb1bcb6e2c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01213e0991c40ab5333c5b49869521bb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde59b291814016e0f808ea42ac4db70361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9ec38fd55386637e18d554bcbc6dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a65fd69b8563bbef7e3e776b097fad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5097022c27db1e77e1e5ebb5bc332b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a4be833d653f1a5a2c406e7343432365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f589fa3239ffae0e8e90fcc697f86f6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929a61478f82822af81afa0cb481ace367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e22410f212315553f744b17e7f09c3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112af5a7591632035eed37434c63d48369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4b4ee3a02c28d07bfc16ab252018d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81ceef52aa37a22135e2a81873b0a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab925753d367f0346782a9da2dfbeb55372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2e6f05b9363d4e668b0f7f94707c9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ee3ea50e3511dfd542a158f42f77f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cd52e0542012c6d076dfa1910c7bf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab459aa163b5bf76d338f4091fafd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de42b2a687130368dec4cd3233afc11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e56cc950dfc380725c0ce81371c7a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb42385a289ec0d793bc7968fdd51dd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f82642df9a7713b090f487d70e2d8d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214d77380fae265dab4618bf2dfb6e6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c910b1adbedbb9823651bddd9d469ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b62afa1aed67c539bfa1b4f6369bb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602d9ca40de0e9746cc454b25d8cc17384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28202caf1e2fe34affe3a805cfb9de5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68b9717a43c62d789ef996e464e2f4f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ef1d1ee738c202d76ad950b4aa2db387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b752192fdb7246145fdef2897df2d73c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11398e93d0e02a135a13e0341fdb9f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c40d20d9a67ac019dbb9615e55978d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753ab6c7a41de9c0627b71f9edf20b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b28b4de3bb5c41b6cf9f35844185b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f87139fb237b64c2c23a9427d20027393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd16d314e9ae39bcd72549f2245561af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956aa1e5dc32c58bc338e84aadd20ede395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0cb6496198e8bc68352d24c7fa42f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d020c8f09eaba4ee429162c4434fad5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43dfbe3c61e11489e11ba96a9ef00c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168ebc407c42fb0ddc015e3fc1d8cdf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c086bdb5cef9e31857dc6650b26dbe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f954722d79ab68d0fc92c93babba611401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5439bd130398eef93bcd56ae49ff57402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7ae4d1f04e5d5ff6cf94212e46048403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84448183184eba02e2247b95dac5644a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a9ef7a9638e05b7ff8123604dd594405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccd332f4dce69e0084b7929bda81d2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45365cd81ac8bc5e6c771f620c788e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ed923a0bb6ae376aac1fc886e16bb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a52a011ed3d4e3e2b3e6647032e8a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50340d5d7c46c63d509a58810a8a778e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d32c15478822f0026395033f94bcda411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dad7dbaf5dee79f0387f2ae374d070412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455d8e7f6f0103ece2ac13890014689413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfacf64448d2fb0e0242bb046034cd7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3938c45bdee792cff6803c0ebb0b356415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ece550a93ac8793a99f8c34144c048a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db11c1d154aedc6deb59a8dbb30185417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dedaa5db3533dd07e33015e9bd36a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39341ec1c9ae0d452599790adc37def3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e75e0904e0fbd477668c1561f12a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84f11a14d4454df58419a22b9670d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc03ceaf3ddfdcc786992bf27baa1d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd8ae7c896a923f885a9923aee4a36423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659d31f08fce0101c19877ae1ea91cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57772347421f00e3726d7006ee6869a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b1902e2971eb85d37bdacd8f4e197426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abd8dd3e8fd69a8123da1a88dfcbcf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fa0c17f5614a2f20311ba3356aa11428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e53ba8ed5fcd4c2c96793f683d5a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afeac3c8b3592ae13cd50623375d14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e205c1e175dbf88ff68bf7c19c1f5e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f87ff85acc5692b1cf14506b071a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983816e72e3cf0ed7b25953068d6c21433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12de2a7a951e72c33f280e901a656ea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a76a9ce567ca85c685d43889a3928c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe6358a0b6d4d50ad16d43c39c4708436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02470d4ff7d48f026252dfdbc5431cc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc65a2be3435af4d7906e3ef38cdc5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2507600e81a9bd66731915960209dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e17e2e8c404198ee998de2ed5a671b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77984b912937d0358c29cf1ee5a71c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7437551d4e9d7d1e898771b9a11f892442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719d737fb9d2d3c18fbb0cca48670c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47930e2c2b4f354ead25bc361653432b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3b31358b86dc81ecdf9ebe7600a9f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b51d3971673405d9c75324c16a04b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399689dfdc1c940e51394a8c68c376e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7648c19ab0f4a656cc3496dd45e70448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ce74eeb34647468f0e63e0d325cca449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7864fefb19cd2591a2b5fb4e53ca9d0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb986e3baa7ad9839e55e8190282bf30451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfbd3bbc1f0c65f6240f18321b16c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8f084aa8b0d445010370f290f420ae453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9277efde327444d6c0f3c28b2020dd61454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ca82584f34105a7a374e76f5cc357455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7c0c7a883f24901d5e2851f75c7a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913ac05d90efa51188b6cb4faa1bbfea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7b7c30664544ea46cf64ed733ec01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb0619b49c5e0cf82c099e8225f2a58459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c2e514a7adc7c0f5efa7343f7b5db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a306250bacfc6e66f2b09f8cf5de23461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0ab989c09197734ddeded8a5d478e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3006d9720718b9159facd8127039316a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff50220c26c6c86b890610ba2a9563464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad0325c9d4302fb2503a002be1e5aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989d8f73921f76bd0eff43b54d64f6d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc036093f4af3a96ca57f0d2ec719dc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edc40140caf19b3f7670e84093a33c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7aea59f7feb0f504667ed8cfaca17b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965585f3705da17e5010b2a43f6b8e50470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ef317d20baf2d45abd6d9d5175915471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46608cfd8b47aea0ecc77ec808f242472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092366f7465f0de9b139d77f2b45f7e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64800ebe92c2c643e76956ad02402ad9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ede0c4cdb39b564bac9ac3ddd49f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872229799eff91a9024f75eb722e68a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756c4068abe03f85409a0433b1545c0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecd6fd0a2d7e6149b0f5c191e95b12478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7d9c455b5e49d759e74e3907e6660479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b3ffdcbd3d251e6fbe7ac710580e42480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d541653c84270ff76aecdc5ba1ec6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcccf1bacaad97fefaaa233223c0f28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6adc0a2e8b7a1d13307ea14eae4d8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84fd4de2b8d2088ea09ae409e9288b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d51b7bea70e8207fb88a471bb51d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635ee71819599a99e668b1df1bd1e2d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71bfc1e4df7bce823a090102ca21396487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0e2a947871d2d2ba2957c0b87d9ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e78c48679f9781f5f2c3626de6f63489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb50b18373b1f39b6113dc7f1568f1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bc95ea69588d98b45463c55b16940491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc2aef49e5dfb81fe7e3eaa427fcbf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df4214eae5804fc820aaaa762a3bd8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d694676f2a80bc5929f94f9ec2e835494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fae17ba4d656991754072962beeb0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd187e82df28b4b86e49c1df17cf6d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613cc2fadf45ea417ce30eefc9df29a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3ecfed1409cac2838255219c729a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b202fa46027c029a86e645db1da763499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574d23416d728b9d0ea0778ccf3467e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a05c4c2f434f1283c595cb61ece4e3e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d087e1cf2ae02b471b40ed302fc14502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaf1b7a6cc8749051596c0f9364237503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177a572b443620df7a825498b39e38d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd182291c8d2f62b1661712bb092777e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8292f5f79df9e31c20f131e819068506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf16554264de7d20fadb4e89116df8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a14b01bee7a96844b4fca94087c0cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8184959467ccfed5035dc8c52d5d70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280659c008cbbbbb6d9d6af48956619510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d93c999a8a67a94d4daf99e672f03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63745cee7daac0d40efb92db0807e97512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec8b1b3ada47eb48f67f192b562adb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584393d03928d4ba75c669bc4ef25a43514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33308207c8b4d2370ff9942c98a41d2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03d81ea891530935f2f3e5cdb07f09516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9af134c61603d354ad9c30f7398ebb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1e302694d9c5289f4bd57c744a70d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1265e839fd49d80d1258b2ae652e1d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32505316f139dc0b0ddd72fd1e3e349c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73befe2072fe888e8b2aa34189648ac521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e034ae9868b17db86f6b71beffafb230522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd929dda51f388d65f7157f6feb86e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0b98a6c3ec5e2888f3b789a194e2f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86e15d8bbdba1f2a9e51f0ce5c91f3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44501ed76ed29366a8268bf4ee8ff797526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32094a5d2b110ea63eec59dc7b68027c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981acaf62c3dc6d413bd8ccbbb8c5a57528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c018092237c5eab7a419a81907826bb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e4371156fe390d74ee830ce40d4e2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dec3cd5d18a95d4f253b997f922717531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e00bc196481aa7978c38aa44500aac532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3af3bf53159e9773ab9510e89163804533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963cdaf9b2375bbd202d8a8f355d187534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fffa811557b4df0818b1002bffa1e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37255db606393554e948cf1259325b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d2ee33c435220a20f0d4be4c57374537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3f45715a4f11ae294057fd5aa63cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c41668a5e4c1e20344332f3dc603a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e822fa7448777139a904c73bb5e32197540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab625bf0fcf95666d27aa09b7ccb5990541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e944c75d36e073d14755077314e5ee542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8e898f212ecb6794a8c56d3ae4954543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396ebb36eadbcde2e7366942e47a1c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b47e7e36949021ad3296ec0b5eea21545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b8676b371a289e3d91bff877a3b465546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe454645b1f2e2a497899ebe2f4bf9f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71ad00303bbca24ebfc325cab056d6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff870cefcf019d0a62bf840cc5bce89549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad59a24e0307f0a2bbd6f12aac7e1a5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c378e03a2d70fda850cfd63aaee87ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9050496775207bda799ac2bc6eaf6c81552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bd12568ec6b36bbf2e26e9eaa7a94553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246629f334a45d8502590275d5814b6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84484dd42c3c39571dd78a1fc2d29171555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8e5f2d3ecd5ebd3e87f94c89ee1962556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efce6986cbdd30e03e2e027bd74d413557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e50b5f26ee9025d0e71486db34a01558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15b2776eee97910986ff8bde5aa7fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a721a3bd440545dea5af7ba8e2540cd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91fc40e80d2f8c955affa0e28f58e19561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25640f20a7595d04ef798ef47d05bce1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0d8a85b14c3a3e06b42dc03e97b43563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f48e98c5f74ae853d103246289ac1d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8b31b1f41d2a31d9e466667e1b1a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991812fdb027b9a1fbbd05bdd83774af566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257bd6713bf6896b9ec69d845140f30567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab16239135be488f9f179668682d65568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893172adc510914ec7386ea8ce39dfc9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a63251d28bc1f7e59f0426f6233990570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8104361c3232a7fde6650b420c5631571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86c8fbd5368767dc6a6e1cb34dd9ee572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>