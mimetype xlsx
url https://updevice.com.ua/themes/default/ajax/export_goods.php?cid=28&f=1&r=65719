--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d165894d7428645fcae418754b0b2a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a31e34d7d73e38e211026c8d9f8662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801ae5a73f87a2062eed9fb2bc7996b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde07e66cec21749521040cad1b6f8014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024365653659b6cf2a27bab4c3b255785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83be60e5b9935ff18cca52bc02dac6d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46accbe7ce7b50a273a38d186ae0e497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75466482d975f4adb19bbf8ea432e5068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a3c1b48c000777221314df0a1c1799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a221db74fe33503042a5de828596210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433053442403f5c1cf588aaf9519c3a611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974297a53f03e7f1a521dc11925d75f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f711c91b94a353d8ee427d3101125113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec708dbd9225724701dbefb328afa33914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64489a74489d4de6575bff282060a6e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe7d8adbcb99595d48a638ab93edd916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef319ef425d71767ad28b4f0a0bff45117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95451a172ababfcce86bcb6e261d0ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fd84b960774b6c12d4ba6a36821ce119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f80525b4a025c161141ebe39eb901c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4e1f2182b4b1445c735317d817ef921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bb9445abc936448cddf3462ddee3522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7df80064b06863e5e942f6392c0a65623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0a356b8ef650622e06284af7ccfe424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2271461f487050c996512676663f8a9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119efd844962fd1ff01535c2ab73afa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae0002fe36fd9517860cecbd09f27727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21bc4b5fc43baf0c1506b1388901bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a98fdda0d3b3459bee6e6cd1ef44529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de9741ed5ba60bd03dff1335a9d53430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35f44da1c55c5a6e2628f177d7269f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1fe9f49794353ed58974132a6bc8f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e148ca847f5a269d6e46365a719b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c298f05090c832b4576fcfc177888234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9985f687971e85b213a3d699a790535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad3214a7c723e53afb111e4127759636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48d7cb4959e4cc14d39e0aad23700337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a730d0e5e9f11504423b92418ae0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119fcee28f2cde90c0df20d63f1994539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfbbf3f69181f99998e3a8637fe922e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacef4d85d443b5b8e8cb12f89a50d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810f270c2131ec84562a0b047825ddec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de209f3f6640b44741adc2d28c9dbd8743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78369986c275013cee119d946b4b5ba144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65c0f5e5306e0ce4e14f123abef3e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da10c897af35eb4ac993e82743b940946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c7289ea1279156c9df183cbfa3f6547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c353899fac2cc597b71e99492ef70ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395596ef86452773d2d3b2f699c2246c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff828158595985ebe454294488283b350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c890ba610fc0b70adde6b99b41335451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11c1692d55639b0c58b6b12030d20652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2288b21a83f36c7b2bb156ce14058d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d212028bb283eca4f9af2a25ca5d0f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f69839666a9e578fd69b9aebaad2c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630671eaef7c64a0b8b1bad2ffa684f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39fdbc8e3442c03ac1f865c508cd17a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c499e6e4f8a347c0d0f7ec5fa67f19e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13eb772ef4e8100c40997b5a3ef52159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e4c62224a3749e3bfac75f2807d3a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98d86aa26b26f260c6fa6230b2d3fd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c4a285ec358560669895c87464abc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a379499b6196d11b3a845a3b36e362663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc915e4ee342403530dab45e9c03653164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e35481640405cb6030d3355bffba5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fd5e819eb54cb7546e50bfdf2f2f0066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9a7fa85ed3143ba72f48c2efe093667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42afaf5907b655e8e2bf1e0cfdd906aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a45f64ae1a22f3089a2bcd553f576169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379b25c00fb218ce6b734d1ef1dab1770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9e6647fe10930c1239c8d09c8c70071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b27d882203e92a4d978dbba346b94d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ecd918eec36bbf96ea1fc7c34b2bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a180ec53ad2f50d5d884bdfe8121d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816f94d5e2ed3d49b5702badeed3f0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e342e121023e77fbce4a3cd622967f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c572d65d2f28003509c0de32d103d5e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45241a98fc38ccbdd57d0b0cd4d75a7f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cdb256b21e23ebdb1aef13c58321f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d6ef1593a202e5669e5aa6ed14c1280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8c39be7dd385768f7efdc3d91ed0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5ce12fb11b13943cc2045dee1dd1d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5156ea28facee302596f60c9ef3e21f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733733ad627fe364eafc6cbf50bb7d9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f7204ee0a0110e261a8ed4bb0c2fee85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8643c3a7357f5ba4f4358b72b60e5a3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec47b30342815af8086be6a5b2837587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf848d93bde9d327441031363c15129688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced34528ad164f6ddb97f1bc75685cf289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e1154bf891aad85ac586c17ab801290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0b1339d23a87fa0d148ed3109b5f0f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c113333e8cc9eb98c41ea821a7ebcb492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f9c88f9abc41523feb253b952cc3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76514d83b70ce6e9c47bfb15d4737994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c3086189a446f07d24895b8867c75e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effde8e84a28a9479b9aa31d3ee35af896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af4027d83e5d67f7a33258d4b5f1d497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23015387fa4f2045580ca7251f6ca43398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3557b6c885b85254b31ae09aa0851d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f561cb0d7a1d5d582151a14232d39e8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382184491d36fe77aeb8f6b3eb27e235101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b4aeeb163cb208c7606c0cb81cad62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6102813e01d98f8cef247a19aac74103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77dea0a6a8a25eddd4632947613739104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742d0d18894e1bfb38d0884cf4b1119105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea540900eb05481959c36a496a3f8d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93317033eb08932ab4711ee53a5c8a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2dd84bfe766a60495834c211de666108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0838684c08aea614e340106d6244ad8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf976f1e32100ecf70a989836cef38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c018c72d892df49db6bd1b59607df111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b586859cf68f609547c3a5e1c9481112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abab6d81fe41cd596044a75585498e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9faee36663edfefc51e23aa6111c71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260f864e5bd8d60c2d49e19af955d83115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003cfc06b61e2cd0c65972d30d87669116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318000b94d7b9f408a2c56e2e1aea14117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50cdba70457c8eea595a2eb715086c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc7bfff040d65e917dec42d8092ec2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2392b235c9188a3d9aa320f70197d6b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81840924486c6bf488c31865f8a76f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af91bf4d917d59bb95c3d8f9ebcf52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec6c67c54ed7e66e4780caea91f1f4f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bcada9375a6edb29f610015588c05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3397edd46baa271644ef92e99ba810125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230950b8a61c0ccb8042fd8ed5a147a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167c58315d135c1908212016dc19b676127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48b4d0dd8dd0cd74fd30c48233bb63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593903ce639d5acbac99793ff532120129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899b6c0035f71dcc837dd609936fc89130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a976b2c2d558511ab226efdbe92e30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd17a6027779075297dabf39a4b72c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d058ea0132a135788f168f334ba4425133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f385ad1120f71589c4021296743d13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada1438a1c21ef0a7a20ed761daa66af135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1dcf8ed6ec6630ad3eb1cc7f77aa0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698736a7e286b1698d7730fcc68d69c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644436f93ad8807d6b7c32ba4598a9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e28655810cea74cac4acf0109daed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae18700d41b6ff90027758cafe43d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad746bfb432287e880216e00f3f3e2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bbb8979fabcf462a00460c0e8857f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644063c94546b75bcd7319c0610448ba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5241fbeec59b34b245b8caff796e8e8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1dcec2453330d3ffc0746d4956395d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53601b8c3267820bac89b780e8bdb78a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05842fd29ab838c74e3c3128309f659147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257a97c87ac74b6992f16e95b61729bd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28bc33812d0e06491b0022d94415ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea918988a808fa1de2a0095ea51115c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73744926257fb3d39261b989f7738648151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bacaea7fb9ad6d36a4fcf29b6a2dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030d877b3914c4d25e9c51c903b1757153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4afc527732831ae059ba8e4e53081154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0901ce6fb6382d0dba844eb64ede680155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227a6f860746a6d6d1bda2067e12edb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2412cd1d49cea0ebea0db02578c668157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8600fdd00ca71c789d1a020ded484158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aab444e35204d923f2f0a4640631bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c49406b2bdc2029df11d0eef0e53f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f28bfa74756531f4ce081689f3be4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a1e77367f4fb427b88587b002af60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6bfb84ebaced425c066d1fa3c8c0b8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7bede1a54a318e3851cb0d12a366e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3e079f38e2b8de863f35c03e17d28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618e99e1ac66096475739a78ba16242166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d036f18970374d94949741af947b05167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9c1302a4f7ed43044742563cfbbd8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21195633d5c0d6523e267a4069855928169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a07c50f00b4bb10403174607cbba0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0cb549e2d21669ddea516f00bc00b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5510a5d31a78230a9a0a86ff7bf88a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f936590f07ecda50751a0673d1058a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09505ee5015458dcbe5aae4000d13fcd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78876ec4348f2cf78eb72ce53f6da9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01b0d42fb3f88ed80eff4857234d4d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27735068098f6d01d4514eaea7746c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c914021168db91ec4cef39b2f24853178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6b1ad1a6ed1a677e8ae8b78e29db5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51ffb68c3b0dfc34ab923250d68c73180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff334615c0bedde5b2dfbcb9a99c3206181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa93dad78b0c359c4c0a96d84f0e47182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cf78dce798be49c1a17fd5ede7bf0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8f0e72dd2787f717fb48609186ce9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f555a0d2eae8e726f5db076796e209185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976011f85e47b515caf38fe43a6cfea9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419efcef803b042e8747074513014a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2a5ac119f0055622f87ec32605c838188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33de4bbb1d137943a9ce5c64cc3c90189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9918c94b31fe44d2667de7809e1f383190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42427873905fe35e471489bdf6a8924191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcabc1acc7ece4dd27cfabd5dc5f335192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fd1a9c11fad20f41c960ccc816ff7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e7e5ebf2c7a4d82b84513edbcf255194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82df4b34e77ade8eedf75e580f3c35195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79b8149aec24f7874653c3a55cf3b0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efcf06db5da60a4722f31a511bce66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12deb4217d82cb379b2158f1205475c6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70a5006ac973af463e33b7df7a95c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a99497482c7e3ae9262bfcde8965b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b55621e562823230dc1ca85fe5bc5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ce4b4b9b286357db3420a7d9b25c1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03505a29e2a8bffd3b3d1a1cb74b792203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4b0457f091a4c18a38370239ce583204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fbe499b5ad0b3289aba5c8b6825a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb83a041cb64574f12abe1aa4696eae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a1cbb8241515bf9881678a843075c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1821a16c6fcd0cc2bd04d2f2929758a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3844bee24d5a79e14fcea13202d8e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e5000469fdbd898fc2850c97a61bf210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137ee820e9c8f56ad5072639503aa81211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624578df0f945d242e04ed00cbc3631b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61368473ff7803024059d653f21551213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7bdf68f687d8f5455e17b7c8898df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31571f2da8773ad0eedf86abed6be59a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcc335f4c0db6beedde240c9734d13216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ba403f60675ce29b4cb0980ab8ed5b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802e5e13e168387afb4b89116e50f30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70babcf1c246e4639b93d3cdf6e9fb94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453b036f404da8998dac4d436e145bef220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2a238f1d12c7b702280b2450c8416221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a235867c6f2aab67230d46f7182154e5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c583c04d2a8bc00eae652849ca71a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca7e6ef46c142b0333cc9863ff5ed1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01151b037fd5729d53e1b7fccccbdf7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405a177dec6a3d87e135f37abf3d9f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a52ef47d28e2d0f9add7fd7207ee46227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076f6f645f2ca73090cf1203449f463228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40c37fef04acabfa02bac4db3e93c3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cffea71b4bd025c9fd432898acfeb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce162c9a5099238d7644132832d7f2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2454c07eb8bbd8252ab4c34c186782232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88979f0d1f7d1c95ecaf7d18efcecf84233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc981525b6577542df732a299f8839f0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d8a87ee5f488cc3c60bc86a11946d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472fd48efa4e70a3279a698329ea9d75236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fc369b5d0a5fc2dfed70998533db4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daada67794b143de2088e4a94bb2066238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6aa07c97bdef386524298bdc81c25239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88301497524aef48af35e5f0e986594f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aa4533773026b5ed8d35756dcbf57241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febaa5f7896d901cfc5590894c64d5e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb256ffc4cae9b416502fa727af044d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f52365774350f16355af857ac742f14244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c97ced00ed8fa13ae1b30492ff717245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0883b1de0241771019427ceaaa12c2cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc96bcab133c84c2e508907ae28e5d9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858d478fbd6102cbe3020510af255f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c32fd3c7320af8003791708434260cf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feaecfb0edcbe032a354e0b81cd98c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b92aabfb440ea533fb746df382a53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce1dbf61d089a47952cdb557ac67fd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e696508a04ff02f43cbb7ff8425b6fe1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66f4c3468e33662d8bd32236383c80254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950ca9e78616836df61f84c1f74dc5a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17677edcbce8f5d3efa5ac537fda02b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d525d3bde1a69c496a8987b144a78c62257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36c5b7b619f5bbcd872dc99e4492b5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47d7bd9c6ed03fc704736841808af4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47207111b9c469e0613113c3af3550ca260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6af55219e031d3fafb913ac6defc5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38770418da2f5afb0fb76477666e0931262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbbb421e0f8517bc11f97e7c9e0464263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c856272a44d37648693d6820af18810264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6482e668c688cea8cbeaa10c4a512265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb468db4067157c3b7487dc1728432266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61af4099b93be0f48deeb1b3007eabb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36643b03335c79c62f20b7f10ad4f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f548efd788f2f5d7d244ede877ed92269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ea6ccd65a4c9349a2263a09dfaa41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f6b8dbca3191cd1ba94128180ad94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61a8c432c81547ef70dc3f9ff31614272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa70521380e63d80a31ba5a1196cfa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21dd3227bdf991178edfa788b9ecce9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230421d232b6506098dc3e92bfa9bfa4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1941cb0acc62b5ae5729cc4f47967276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf40109239435e8443607d04dad0d33277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16936dbd33c0f2b51ab4aadd4a8d7b42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25521adb9cd2f70db91e9958bd1dbb6a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e0f2db9b1fa058594492907db6c3ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80741a91999fea6b4f51fe50e9a58401281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466e142a113b4887c201b68ee4abac1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29192a0f8866952a687463094df757fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf762b1b7ae87a1360cfc8c469797d4b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40960469b0c04244535c3dbd851ea279285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75494e3b6b2491df5347433d7c99c554286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb3852d381db3786dc588f7774d08a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaff2b35745a47cbee22595755571e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4367eb9b432eea1b52877f216517973d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ad6f9163a917c0ca5c4d91f9affa5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31308df45f9142076594f34bc902e287291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe304c81fc03927348a9afca40bfb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e1d2e2a824af58cbcfd3ef0ad95a2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727bab634e34a278b8faa87246d73a9f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6ea3c68b87ae228043f4dae19ad73295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aefde4a3c46d22934e7bb03f5788a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a6898de3d45ea7da3c98a5c2c8d194297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bbc491b67eeaea416a5057417a945298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042564ede3467a8487c2f0db3948eb93299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782094f755eba8845c39cb541e0a039300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7def5b05ff63baa5418d29890e935301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60743219f870fb8053bb013b884a41f9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cc0355a4819696fbac7006c281f79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a416fd7b0f87bd69ac58f53f797c86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a679159ae0a00406f11dc04a652b5e1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2618f69e194fb40269f31b6d8d35ca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04239ebe26b3bf2dcf68606ad722c26d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbbe3603f0cf2df4460ca70e145c0b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910740c3366dbc781ea43992f347db83309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde06624aaeb983cccefd3304fb5f4f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886f8b968d0c3cfec13f3aed9dca6d5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3514bc503cd175906d03539be52c04312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc94013cca218fa442e6dafba48747f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423d276363eaef8097a916ad84e3f76314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508c7a9d523576c446389317aaf203f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdb3298f513de4c9efd132d99d2dac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec05fad27849c16eaa9ff668bb779c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e742bca8542ca14d9e20369d5088101318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3845c25eaf8192cb410193f9ffa1521f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fae07b7c3bc8250f6dfba8c7a29ac320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca93d815e3927f082de6aebce9d70c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63fb3c7c083c590494eb29cd87d0da322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e0014fa3a5b843c4e5b59663c9479323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b380e8a827e628c2fd4b5bf235ca07324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519884cf29d3df9a22d9f45b935c1c7a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3950ee434d64139e09bf064141b5875326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369cd962ed533183f44235cfa145eee8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190c0129d5e29d5c709d7038fa076cf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867b5ca78ac61900d8918f9d52637f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a81ab0608e21803965c99a283aec34330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4d62f4c7cf84f071bbcc2bbafcace331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22debf62a33ee2ba12b72283c0f7da46332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1120bcd60a0777f6e652519b545dd0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8916bd542c7748584aa36770f122b44334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8a3bfbc9bda02301d856caa57c7c0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61c0d6004b5946fe1cddfa52373787336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e90d7e8260eb5c2e6bf93c0d1d9d17337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b245019a036d5dbbf015b295f9481d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d4578411911e16fa5c00d69130030339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e44374a2d902424668e8cf4d5b003340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a741cc19084f6f32052a6d10199b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263583843b39202c6bff029c7c624b4b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755eadbbed0967dcd660830c23659b16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28ebb9fa3368084316a8d52ff1fd90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6eb179bc7bf0c47143b52ff333045e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21531042c0fcd4f83f1e8b44c25c48a7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18dcc3a402068973aa615579e8b8fa347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75ce895265d36c2b273563a39cbb5b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc1ca271bb78b5610d3e7ed50f893b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a61e1f9856c881d78113af14a50db3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad40e2aeb179a85de8faed155a39ea3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac35606b93d42919d6c6ec976ccb983352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4ae46da11e162095837d856b58dd2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7590e492027c6d76333c3b963ac320354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f9fa069f451ce81aaf30fdf09dcec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680bbe97fb0bc9a287d6edcd60f4d31356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14af92d56b8f44d6386f844f643f3f84357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c2286336d57977d4e65da49951d07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65e4a2ffaea9dbfb285c2859ffd4de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ae0dcf06d6d098a3cd79da9ea6484360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e8d6c11ab6443a47a6cedc5f75875361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066a4ba43b996bcc66158c4ac86b203362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e31f76741ba66572c10f02ca5fbcd96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f280f94f17f869420eb81362f29c1dd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5887172370e5cc1c4e76f6a78ca80e8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed474259575850c6a4cb6e882fbade2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13b2f269012382ddbda17622312515367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed457db5f9c6eb41951e6c6c54a07859368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50002beed94f49412e626eddb260d976369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d35d98202ca6a650ac0a03966f88e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc74fcdce3655d3a1067c19e8dd7421371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7d5838de73535749edb0cf9f0d140372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df916ee7c5f4f3bb5a5b913d700db368373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320f472f3af986eab6352d2f903d44a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3546d058df5156bb8754f4fbd7f92375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618b782356834dfe277fda7589149c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac68fbdc66b62ea59d8775bb77a51bf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcfb72907dce7c8ae3fb9c78df82e11378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98360315b5aaa351753a9520aaefebe5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4600769f5a7f1aa7f223e078d0b3d6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0346318e73f6ab60faf71d403c60c14381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34d7251e400cdef2a8b8f888b4c04d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77414183dad3a0cb64f0ec9b34fd7240383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dc68abd75c8fa543ded2a779ea6c34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab863c45ef8036411223c16d7106b8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac5a33e9e5e9e680fcfefa4c799552386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06340019349789ec54edb56d3d92fdc6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f3bcbaffadf7414eedda97de45b50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9919351bc1991c46f929b2a96d5bd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99aa82b6731cba4d516ea75015a856f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df01aed2763f56348a500fe299051e0e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb97c480e86eb36266d63da2566d555392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1203e81594a07e80072c30e34be201393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3efd6431730c525c6e4a5b40f4eadf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b0ebe2d00416868bf0c10410b24ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001b97e4a9d364727b8001e602b02d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a33b2426e76bf4410a2fc97345fd82397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580dd4a5e9008f8e74dcb19d0846504398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c16841a369df34d610702731dedafb1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18461203acd80e9a790b3089a3cb3627400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f314209d802e070bda81f9a0393fff401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39be50e30b8acca20b19cdd5161e27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f8e7e554dd48777d2df4ba6e0b263403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddc56df13aadeb6ce7b5fc1602d9f4e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd05d391b26e220b05cb409850d089405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52f60a3f21964f9d708c8dfd0cab85406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034585d418903cfd275f564a0083aeb4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a1b1a042d779f51e628d7894c4588d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ed942e1ea4263dd4a62852d168c17409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f545cba946c19c0b002250cdad86d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab795e4a5e48a4650c382e0feb2c5fdd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e36ce3902c9a13abf7c2ee3155595412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775c0f7430a36fc5480ae6f31fc3eea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dee274eb14b37e372f20c99d2c7b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28974f6538a9d9750ec36163c3251115415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e69378d53922dd44e6ec32ce2216a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917486706a543206637cef2a71eee365417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36436e060ec21826caf908ab3716917f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2254dc8dc579cb664f92225b56c166d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df49e5c1250ba4b108c182cc4d6e40420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d78b61017f77a0acfa2fed502c6194421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151d20985b7371140c07575061a69fb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463a6e788e7e1ae7bb5c616bd094ce3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13feec7b5a53f8857ff40594ea6908a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc1206b242c29d2cc2704568eccb1d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7ab53b84dacaf6c6db52cddae1bff426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8111fa9ef4a2ea3b3e8b35d71751937e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb66eef5465dd0afe187e6acfcc19f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861712f241f15c0b60718be983258bcd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26289119662e7b9112f31866afdb9f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e18d75d6a19a0cfb5ce4e5360269a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4195676b156cce765a62e4ca99335f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc5766e2990f1426e56c26a2ca7f5e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd4f46419a63d3959553b0e525a55a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221636f9338999d213e627108529c614435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4838e4b7995201b373f79fba832bf436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af103acc719db381d2c434c1877c43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096330fe7c189a68e3526e233b08a6e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d435bcd521bd9dd24c25112838b2e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c80b06ee7c4568abb4900bd2c0799440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163e2e25705973366e3e64bf9daf56a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4281d72613becff3d025af7777b2f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6419044f19d071960db20ce369227db1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2e1458188bde5137f6b5983ae09a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b11e46090e84c4f17d7d6c5068355d9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b4fe2f9ce52a53eb7681a05009a06e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0991a960983b43df943ce0b180312447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43abfb6d0d6fddf1c32324b1f695f83448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e21def73d9715dbe845def5258c43e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b5a0e6c06750d23ec34c0665461ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbad37434eefe978d8e1a57e33e2dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e09497c5881bb2cadbaa9e2b8ea782452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4e2a21af7d227d69c3c3be86da82c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569565da27151a6106ac7ea9cc61b7f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c0a91d1c01285d70323fd2df4a354e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbfc337ad265dac6c25c0165c1287a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38248e6aa63d8ab403c0dd660ea2e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a5b1f7967504a743bf1502937d0c8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810b09c1c7a0e6c196c5b2ddda1ff7b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79127a09678d90dd9519361f50c4aa1e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f1de271694b8bde8442517a986594461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485271473ccb29c7fbdd7942c177211b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c534e46247827914a15cab593871cf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbf2760b05797b99495c13d8e74ef1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c463de33e8ded06114b33d5c1170ea465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bbf7e4cf8f1d63a1f0ed7144cb0cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391d34de5dbda8f9535f0d50d60ab16467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db3ac5b38b822699137d46701438f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca03b1c8cc1f6c4ad32fac192f95299469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce7706e157886d1f018ae43da8d608470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cf7bffcc6981013de30113b6ad6e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187127239c991e1229bd59dc9d14716f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b73cbd2ce2bebcff9f6c5a0330c6b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeff8bff2870c029299409f5f2ac0ee474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caccff038c34160029613bf7fd3baf6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f7eb103f458061733b9d00cb9f38e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9011cfd2ad02c863a78eeb70dacfcb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c511498077fe991479e8d1b3a8ea1c78478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862da032e84249e6db8d1ca85055dec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4841bfa95424508a6a8c136bc10ae2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be20e2f36417aa043ef4fc4f0071394481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f4146bbfb4a9ae020616efcabcb0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa253dcefa9a0afccf8cab7ce3e8197483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652de7069ccabe9649917533f8fe9c2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5410b0d93ab07343e137e062833505d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a801af89e1bed3b2043baa0fe83d02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cfffbbccfb548923587e5ad9882449487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f0dd560368b3b509e98e9c88ded07488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c829381515f11d267984203490302c1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f99aad4a1de4d6a8110e350b4e854490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe54550b801ec1fa5e6cfd8f34c4f15491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81748ea261bfbb219b215b919ff16f8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e04123d2b7ae23426602097829a4de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df87e6e643cc8b3c2424eadabd2a2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f296f8a8fcc428216d40f0c99ce011495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c949e268dd08c54d8ec67865e00d5cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661d3409218fdba7c6fdde251869c51497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552fb0dd37c964cbf50d1cdc1764efd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c6c798654fb9ee15133d0ab1a7613499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ad0b4c0ba3db9b4cf6cf32f91d044500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7847b471662abaff5c2856b3bf317501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e768abdc0489fa12db6d802a1e24b9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a40da3dce3134e76a0a1ad6248610e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bb6cdde8eacfa1631cb422f42d64c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e4b80fbe43fa5c1bc8d1f2d8988505505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d45bdd4f90a0c474aa9ccc3d25f3c37506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f1be9e6335f232aecf7230653f53d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20004c0ecd68c67cdd27991eb568491e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7654138dbdb34451b45afea2bf6654e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3bcc29c0eaedfb3914c382f198890a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f451da5aa1a798d46102d30a2d19eef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a70cb90739a4cbf907fe5664bbf86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319cb76004923a64773a08ab72a0fa6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c1c511d0e9f4520c2b34ff9e7c909514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8c8ebf11de8ffaf2532339ed4bec8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f65353c9744cd6356a516ce6506608516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3e9272f3e19449e7d13be877eb90b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5c6d2eef3d86c695d39d0b1291294518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4a0169d61210889ff38c4caa14d64519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d43ff69b6662b1c7d7f32b2c9725e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12944518e96833cc34d3eabdf9a0c63d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8c57a69aba8970a2643f9edca996c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12edd1b867e3bb9ef83372ca3c7673e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d7ee78c24c18b3f73d0f8272d2b84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12974564f7e9b9dde26aecdacda68d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede75addad9c4ece15d87b66a86c918526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ae10f85cbff29a5eaba97d71738ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4a9dd7314765aa4b7cb4cbbe97c92528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa7a1ceb261134dfc5f83120c38d04529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49f5c1b24e1a1461a395bef3e71254530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1fab630956b72ba2ce66d35cc20c5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f0fabff0f3657d7ddb2f517227c5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d408bd8bdb9d9de07db21aeea86ec2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168aeb7d2a406587721ce8549c4b6e1d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7795171f0320618b5390ca3050ad638535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf9d56095da01c3f9547207128d6d5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f271c117898f11bb15c500c56a5fd5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9cad8002f33504ddc0cb0fd073f259538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af85c8ad5e406882dc3256b7c066056539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4f0d84b040311a53d1668c3402246540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772b4490bbb8311e63df98f6e05ac024541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a4bfb196867f04c64a53bd037d713542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88430136f689d29dd223d55309c39ad1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39824ff1bebfb8db3151b1c7394d188d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a5ebb6358c72348bf1e2e8b2ba7c4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3ec1a779a295e514cea653cb5ff155546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc12c3fd6d3e4eeef466c1a6ca45b73547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcda03ac6e1301944d3a2a72b37889e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b2fbcb93465244b88eea779a340a1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f216f8dafdb03b9849e3f15accc5b7a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a8df2fd62abd5c3bb953e4107c5eb2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086078b0a953bbd361a7e01e08986124552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c730626f7788144ce464ada786f28bce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3845942b292d217b1e1d4a0bb4f970554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6c1bf865326a343b184e4fb98c41c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd3d6ab0aca1d61be1a78f73bc5742556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673c9af234c6531421f03f005edcc0d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55d3bd9bc39a264be3ac3f07a69c08558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e77428ac16a8f740f2a6e134dbceef559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d80dbc48c3042ce3ec76890106922560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8568ae0efa0364d8b95abbe19f08b07561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd9e96818bcf280cce83d65bfb8ef0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fcaa00cca583f3e94e4f71a1d70f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224c19eaa9b7c405a2404bfe8adc014564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e9ea8444c5c8b180c6189881ba643565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be66b7403273c9b9af8e1f7be40d756566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736b9f520180aaae0cbe7f929a2d311567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed404d9022f3130cb144d14224d3c049568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792c90caffca4bcc59e0be9fc93c8ac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae4e2203ed3605d2c98afea9b0c219570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1a40df99bf0bebced80151c826987571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919753926a59125670387be20ae7d6df572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd40a0f82851da0235d127062080c9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefbb7fd1da9c9263834e0ac31561ab2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d65fecf55586f2fed03db3155f70c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173584c25f0f39051faa96819040b954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0563f060989dea9bf12fc05ab9ad95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b326e14ba50db45a589fdbe7a755b846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca0306ff8eb5c4576506a8bf3ec89a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf822ce08a0980ce7411f1c7d133fbc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf0a679755bf50057c4e24386b0f259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4994d5df8150a69bb5eff3de18117e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480d97c614461e12a3b312204f9ee0011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60f54e5e0a52f941acf6df1c8326e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49a12755720680e55cab444c40670b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e85584b984d8b43509419c7691eb9314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64deed9cd22c7772b9d48e68a171628915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643d922c2d22dbbead73e174867e1a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f688e532ba29df242ee8f02bc5ae8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05629985cd8eb6ecaf99a2282798b0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44832d7bdb13f36aba9a1bd27590c0e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b037947697a4244fa896132b768529a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45864bc6fe8453b128aa5c82c5879fa621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59402ffc4c87cdd9ad5295f3112632322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e835784eb67379ccac8b71df0c73923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798c3ca0182ef2d24cdb946f775b43224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3746b601acaedede9dfc735f32eef6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041982a9140c99e1ca06f18db4fec24d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461dce3eedd7fe46b0057a61b99110527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed667c38715beed96c885396a0956c3b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dda62f2c10098d1243b87a5f9ada2f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a659c0ae92f18c0dd84d42972531c5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b493ba29c4e6c2f024c6f6cba10550931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1d10c50e70c4249fa31a2867c42eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75369e4eb77c91b7dd7e008be41b8ac733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebb3c267476c908f812b2573b3e5e9c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3deb7717466af69ac6c1ba9defdd0a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf40d9e5386f46aade9b1adde50424b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43653c4322824648b24fc897817b04537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c46f1edde92b1e7c50fd69bb4cb3c338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f817ac910e81f775fff14693f00628739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798703851f929c87853683b56e7d5e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ff63b91cedfd612f20df78dfc1ebfa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed963f8d38772211c27a1b1f7227e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120b90c194d44636b716f02c59cf94f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a6ed0e71ae6a0a6e91e45e3bc287944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d2435d05a6614e9fcbcdc033202d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897a8cba84ee89fc84514d887d4e22d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98845078919e5106c18872df0e112f4147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faebedc62e24429017b1c3d46ac0faaa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec33fc6958016fbdefd24d59600d8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc7146cefd6e4d386aa7251f3ca99850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8a99e715bfd8bc7b27d81ec2ace5151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e9abc71255284244e82825057dd7352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ea920af9edcb94096bcc1a79e5e8f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849462c5d4a0f69f0c49cff8ad88b37454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb638148d2afb68ff9a80d3f03e5b8455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4c92877314f858213eebf49ccaa7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7dd14cd3f02b432963130e010810f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda7e368acdf0f4a83569303099153358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd38690cb34f3b8cb6a57cdb7fab57759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9fcc821b61fb8c17bbdc08ec330f260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7353f85f1a4b0f17155088a6302be961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351175a5081009e8878f15bbab441a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6666b426513f14120b1bb4f04a716863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c254789aac995e14372db1b249f75e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473294e447596dcc3c6f2027be9377e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c8380cd5107c9b8c7b8e8ed31ad4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2a779f7f73fa5862b3afd8639b41767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a83ca0c3336d2817cf7ac9ae1dcd4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cb17c774ddef773278f6e2595c87a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f8a3158087e34ab1de1ca3ccf5fac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6d3fde69fdd918fc6a5b171e42357471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f6a68321f55acc64397cf01e075cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933acdeb6143c7810ace812141792e273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdaa97e476e7c057d20409eb83f149274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30cb2d83a5a841a63925c6e122dac775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35637350685af391686978d6a3a3ce76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9852de96b4a12a21b9525da623da8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e3c146be28e7f19615f23a09e0d6e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25a8c0a357e782d510e49f1c3bfbae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a5fc71ef1dfb7a1d3eb224a53a9ccd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016979e9bba0276afa070a77af3606581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b83855e7424abcdb09fee4bee164282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c32d45763486ab830d723713ef63183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b733c7ce614429b8cbed9e570f2fa584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086a7983106e5760372aa0fa652b76185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7f13680eadf115da452c7c49cc68ad86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01033d2a96786f714773205a2598805f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540014e515cf241a1d870848abd74ec288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d262a658787ac4fb55af7c4228111689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80020827c746a30346f0e722c67a418f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e37ff6315898647b075d425de825d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022cb13d2777456450b9e6c5273739d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f87a65cc98f2980857d3edaa55a2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8b16f81ee5d0a322342934cce002e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080b757cb4c53014092ddb4ca4215c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e623307c8c31ccc1e626690ca4028996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff37979b2822495815a03b90f35d4c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd8db3c9703c58597e89468dc356ca98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7edf69230ffe5342648e47ed6c60999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f890cbe9c9008afca5c2192e40ad09f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d8a5aef6042382698bcf5f3eac047101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746dbb6aa2ecf658ad9cbc5356b45eb5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075f1a01cf616a27a802ee8b85861bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b4217dc31e38f4c17db6abc466bc4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece2be5f34516fd446dc7f8d51b3a71105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24cd7b4a1346981c296696d60189db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8967d0009db5a5e7e8e935c2e1d3d8af107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f199e9ef55bdf795d71e154df0e91b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e4ef4678f7cd7246175ad10bfbd8d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33df9a6bf62306d1927c56795a8747110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40952c7e1a5d6677085ddd419d7fa63e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8e89edf6b1a13f3503466b4fefbe8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944999ccaf948a51fb8654f554ed562113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c5acc5db47409586ad1d6d9d0913a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6239b7025b4a6830862b7a39fb74f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611438f41799e2cda15912eb9e9a465116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a232db6940a5b87a62416467e4322fd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e7dd86c9d40a45aef762ee680142a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b97f954e458d4bdb7c907b836942b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273a8088fab463d64aaf3cf50c32f4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd23d13cf610cef2b6166d5f7d2436121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ced531f5a577a23d9da938f79802c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41d95e72687d824c47bfb609f10d7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925712110d99c1857ae2e8ab96e9cad1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380d693185c53303149329cf86eb1fd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f647124868f39d54326e5229be569126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2f10e9aff81709090afaaad6bd784127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6104c769d8c2cf687c7272191e71fb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0360c30072ad62b268f904998f519129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c8f1362f681e37e5d61bb2fb65914130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0394d582db91ac241e9d8d5c7dc08b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d6717b92398cc8c3cfbcf9c7a3555132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e83fa4f6db01fd7c430ed3876842d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4c02eb782436022cdc7afbccad9cf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8aeb9c77f2d14b5674e9c9fb9e673135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd33919c0e3d4815acc7d8bfdb3f2a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e20bcf227c3c704e375534b0836ae137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984ba94c49b3ced08465351006b34d8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eee734a75bf9043b99cd131c1aedb6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11c8ad1e5a594c069673d6a5583a3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e79769fb5bd32acc9c9cdb92193b02141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b75ab68d174df0c6de45f1f0ca46c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedb1a66c6cff814c711d2963cf2687143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399caf40e2f6a158dca17cfd48249de144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18633a02028922a35a6f8183ddf0cdd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a68bb1714fec23b0b17a2a3e067c7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780944de863b00be13b030710e05fbfa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c883f3471aeca327574087eb69ccd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2dedffbdc961b023d344bea1a8283149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e8abb2846a0ff3dc61b21e1461332150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daa2abe24eb9a64b90fe3bf53db5f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6a3cf8f668d427d43916c6c79ad5e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd919ae47c120eee19e55cc9500b746153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df57646721fd9e846d148dfa0d9a66e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf75873254d4251c717ffe587125c76155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574dc8abb1942bbd9c04475bd4838407156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b722c33874fb53af6a6cecf54ec5b36157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516eba6d01d3c890af1c8fe84bdcc1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37ac1965a8ab502181ed1132c14c62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c0738a9430178cf8ff80eb60490b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8adf0f419fdb52f1cd02068694095161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3798ef8f7e065cfc91954a7e13a5e32162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39f2373004c2948aa12291bf160417163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298f850bfac8977ade859689ccb2b44164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1c8e817b40122f473e858612931ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f369f6b0652ae5fe079f5614b45a2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b39bd5196c517ed91ad381e5334c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4216b77108a015c985cdfbcf556797168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f51bc2810eb3d90d5ab19248234497169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f25d4c5283402a474954d866359ba170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55742e8ccca1f8223c1d107eb3b18e12171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79770897b984a10e2648135c6d405c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01968a0d8d3c8889946f8d62638248f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc9abff424fa42b36bd52d6b9cdb49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba1d9ad5e398c9a081f7558b31ffaf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e448e405747bdc094a4e1cccf703c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cb644be69d94c2a6a813f179eb39f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbe9b6bfba515cc679c661f452ae1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dca9e994db528e674086fbc84e4002179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a5ce73edb497fda6ce94e6166bab4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a79c5f9ceed34293a60e8751919af5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653db69ea6ac1f094494318821fe8b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e19f591b8187dd7346b28d286563b6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009ad8f0ee531009411ca75d47dc8a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d293cc0e1b4754362c0e9d5c533333185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fdcaeb9fd9b3767be177bea06d2a15186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cceba48f6932f047969e00c612c69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7e2d8bdbf66531c5fc8825c9d8bea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62b4673c043eebdc49a64c158da038189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b538760589c652a04e82bbbd8171976190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8519e82dafaf88fa00f6f65cc1aff191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e94a0b64b817832357b69075cf887192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d4e7cfdad645c4f53ae0d88b40f0a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb72f5df6757ebb2760771c6e56c10194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c69f46dc323c1f08b41702c7be35d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3499b40f20bc5551f52b409531aaa5c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a20ea87c1f73d216782ca66278e10197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4e11f368830b4bf906a52d8936ea1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440a4049a3f77ec0129e14ef6c2468c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591dde559cf2376ec2ba0ccf133c167e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c255fb2aaad23571f762505b7fe161201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645af4397b9d8c9f118787d4f6247955202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1c44674ceedd26f4c278796095f12203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c849fdd76fed0e067afcac7eb05dec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b1ac2d9e2c07dac74aacde07a8c62205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a892bdae7cf11616e14393fd4b4e19206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c5f3b6ffc0a901f382d3589ab79f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aae9407dd8ed3a5e7873662da3e3a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efd605210c6ee4e1356b55f61cdf9d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954913bdc029cfca99ca9f8fc04fc3f3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f41791bb4452db552978c0f57e752211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1cf14493f7889e4e67fb5c5a9002e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c9b999c6bc6f61d2542f612049842213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ad7d05c339a18b0104fdaa6a2fb3c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02866df7264f9cb5b9a9817d75cbc151215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e576390d2db9e25f79568b3910883216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f2f26b543df536f288b2c4b607046217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50ad15bb68aa19bb3d2fbd0565914f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d5ff2f6fe4e708cf24a809d44158e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27a2c219ef346c9b632342c0f6adb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd0f54149358500db345346af8f0b7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b674d9901933103fa337a55368402b6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb97da256a1cac06d63e5e7d8e583ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b471b2d38abb7f8523122145982cded5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da67146f9da1e7ec05e7aea8f37ed91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a854dbc1e9649a732d14b839f9d54226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694adb048002116e5d1da9135b64897227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881a6985dcc09502572163dd2af5298228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754a5402d8948edd0ba6f24e5326f71229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979393c3b0153268e48c60bcbfc001c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceda0ff8bb40d3a44c196caff720fe32231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6719ba3eb6755c976b6e5cecc06640232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea84d7ff847f0901c68cecb7ef9f46b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9db491a1211326cd1c5bff9c1835c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993d129d9d2a09ca130a20492ec3f418235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2898f0ad9a334d5cc3dbd3ccf122949236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee2b2dc7e498defc0ff0258fb47d5d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc383f1db49dc898c0149b81ceade790238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4de3890c1d805838d899b8e04d41ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107022fc52776882dd4a38fc14b2491f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa397bcba7625a6e9bec995b345b345241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa3477f2bd3682c4df950e62ca6ec8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf3dc09dbe6badc3df844f3d8a188f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517c759bcaaf903568b6fc7af7f6a73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e383343d89ed577f2441bebdd115b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8712c54daebf394e4335992bd38d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9399be406421a84fba5595b18d3f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3ce58c2a9ee4926bbacdb273794f1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b06dc3cc1c33c71044761f5316c29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9564201c5c1d51fa76921b7c6b7f535250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a344a239d811f2a4282f747918b0b55251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96408e1e31f1ecbf6644397745c51637252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b281dbe927b0c4b1952e2dc76b3e7c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ea0416d6a85fd23fc1793ca0d7c29254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23eacb8d34a3464d80a9c1d34141e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed77db9b488ed352c6fd2091e6424637256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35842139d52f751ac3e07bf182a3147c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea966aae750f2d226e203da0398bc4ea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0a28b77e05dd882aec175960d0e36259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61f770b25d12722bd11fd4a517f16a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aa7a9413d7eacb343034d03f4fd887261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546ab66c9faae29e5932959b35da4fdc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210809f12654f562020755b7d7150ad7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dacdb3d05d20919567e328c5c71983264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86f1e94eface245c31319a9286212c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b53da0a43f86768fe3ea2bb68d33742266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1015de96ed8e7c191461d1ca5ebb2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f696ef1e8aa78748544e6d498a78525268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344d347e8485234fbeebb82b97c8835e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb021cebd3362e7ee4ef47865d79261270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933fd6eb71ea9251cc135c5fe9c3eb2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a7e58acce804b9b3991fdc7a19912272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc6806558a3e36c1a4280ab9322a3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9ffada19b415383420f9cb3f2b0bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f01afa8cfbf43a9a0a221236401065275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1512f539dfd04385eb64e02085bdd0b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e20f4ba4d05fbf18dce14f941d10a48277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0878b45c07b93561d089e2d90b6eefd5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcd585416ad2752c668e75b860e843279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda1957fffe8064e77da22cd15e92b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb1ab198074d0ba68f21a9391a70142281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e88609560df103f32954bfc970dec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527ddc91e2370cdde676b8de4be97d28283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e961e78201ec70d128e066576556d3b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242e08b671da4de074b91010f2f7a9f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a3c35dd9aa20b973483b4ccc899e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1f03a9b85cbcd354754bc521241eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cc7a6acbca5d6ba897d4a564cba35288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95398d690b0573d0a224dc892e6d0b32289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ac29393a6f468ca1d5f42f3197db9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7d7120d1a6a2d7cc8b6f1deb22e028291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494db36a1d9cc5afc19a51a958d24f90292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a84260c83d1d2528760addc379f81293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932ec46e33a83e2a70d4defd4c33a1d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8913df937f447e765af82ae5be3fc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935fc66dcf94296b1cc210c0ee6021f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8729a2f54557e7aa584d6971644b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd04d476b5cbf59ae71885de747a96e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62bd55d572b88cb2f02322267fdf5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a47c099c56db4e80bd31fbd8363e9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aacaa36e5cf02ab18269ae663f0bef301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be86c3fba36ada8cb85c410953d21f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c3a120736107dcd9f145572cb10c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4e2aa76fd04c1a29cbf8b2e773538304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada9af2f30bc9727f67f97709032ca1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdab9e04e6c829adb08d754088ce88306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3ad1e928b107ca6876c002002e0fd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e735c8ad6f362eef2f61903418a607308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47babbfe55ee83f8b8a54f62a33966309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc5ab66bacdec78d772b6bd71ff972310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e4315b8d95e31aa0733b073938347311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ce795e7dc227dee776050325edf25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48414e6ae1526aea4fd62a39ec02b6fa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6610e32ad81629e8638488078f33e86a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e08e94401ff53668c6a46d5c30929e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c13c927449cde083f735510d9c2f5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8688cd90b7d59e600cd5ae5030ff9f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd002d266b6387b4b2a60d080e2c9ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c99ef61cd9e55ddfe49dd86c896f7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a729b5459a9127518932bb9b64174320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7588d54033101fadf8f65a54979c111321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dad2263d087d668fd79d1ec38f5217322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfcba5d984a3d961676e055bc4257a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f83771994ef0d59423a0fa4d6daf04324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c63727b29a003db8fd3920af66487f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89d39ad4da068f4a438a2a4b22fee0f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d51b328cd151150e8297161138980c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c2664a03e998e7535ec1800b43e72328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27030b279ad1749cf90bd483fc14984329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990c28b4359240f6af3f33b1a74f529330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6231ab1b3de066a3029dcbadd8398331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d912675db57c1f5f0a78cf74a319a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4533d99462c2072153a5f405a30f3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fe5c1aabb026bf9d01683b2606fe8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cc0d118c45bc7aa686ae2f55fb1b2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099cf5d85c6f1f66fd3882f68462481336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8dcd776ddfbd32a5ca24d500a0eddf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65efcc54dfe751c03e3f0e32afbf50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a403a53ac6f266424e5a0e4a3a62e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc982bd5eb880e38512433989ba8132e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5cf121cb9a960509db13052b8ab93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a75a5e73f6915ff6b258933b06359342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c536dc91f61e3a5cc990afdcd7d8297343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233090393c126c41458326decc70cf29344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92da7dab395c52516848810e6d13e6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4755db19ad19681d44a848e89ddbf0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e18b0b82287fb5232fe6ec0e0c3a66347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1126039e8bcad6bbb38d558999fdba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed224b4687db33a31702cb54e34ad6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6afec006748d202639d358580ee2c2e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea7c288c25900ac509b96908680e06351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2a67afae6ee31c78a4d23d1a5db42352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e6d38c3a92c7d34c5371b1a5127bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620ceec11dc6699e02cea6814ab8076d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366c9efcf92ed401cf52231457662f9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca64d122bb7ff0265cbe20acce4be3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93576427a8a128f29de5d7400a01f114357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f908169968220342217086334ffe88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7dec7e70dcfc68ab2a9cfb680aa0a0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbfc16f586866ac5c4bad0cd4a1db78360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546019bb7c29c8f069bb16197ce131fb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a587c5bed4ce9b7ca4d549869cb7c6d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297f667b5ee17b09db5ed03739aef29363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd4286638a60dd2fca30f6a354b10be364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a60d2f99daf2c57d92777cbe14d21365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d253efa7d2435836b66ff481942d9ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b6afaff1289376137a93224265db84367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ea59c8ac0ac7b86611ba5dc50ea10368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2907920b3f2338da188d69d35692e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af988bbb4fcd126a35e31ce2f0a3f4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef1a7b96dc5140531ee8d164d7593d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfee33a3e3146c9bd83fd0c41146c8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dc4b69798e1f9d2c1c047ccd9f294373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49bf03d2bccaca35c4fc85f263750e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b6bfe83b78f38ea55953d52a188b2f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146342d789455ae140d89bf989d55e3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb62b1cf7f84c6e28fd82ff5ac4bb0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df14d923181a1e7027012d1ec9f9f46378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0e988125e82114b099216aca5d66b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeb97a0562d046fbc9c62f40b87f9ea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b7fa03c4d6cd88458fb63e8bcf4bf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574989e0f7c42f2d261a408a5feef1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38121930978b45049a28b98c5e63d258383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dfc6feffc85117bbaef13cf63d478384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26fa2396a820bfd728669510f28f619385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115beb42f236c958204e34c7b944b1a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82df36813815e9c80e6272fbb90543c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c452dc02847ab2d665d7b4930127c11388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5a66c04dd2925cab5c4aabea5c51e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d3258c32f177c0d5e727d3089db72390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32653755aa2f2d2839fcc65244c558391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02e40ccac57aea8656d7f0e738ba31392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c635ad0fdecd98c9a9de277b968966393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9516a9939e2ad63a7b0a6e376ba9d7b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a4747f1421fc805990e2204ac44da395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cb91822ef29a9e3f0f4d18efabce0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d16e1ac6bab8e03e736ac26975402cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1661f21626c7a94c992febf046d14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18ab87470ae27b4d851e6303060f5c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e165810fb0fe0419e0a8127ce9d9534400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55c0a95fc4860e67ceb98dedce9e4a3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb8ee9c0eaa69d682b5dcf4383c2f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc83d4ffacc28d89d0b9e5668ac69f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41186a24ee128e1a79a6cf794f979e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d66e4e982fe340ae9794952b31295405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2582583c2efa1becbd5b0bb6dbde69c1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c93f5329a4df1d027ef8e85c3fa496407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feccdcb52186aef97707c06a4f06906408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7603b27f0f8025c2eebee6b895e0b0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324d1aea2e0cb7387260b86d63f52e2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f14c9ef4043ab578f6038091b22ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88255e2da9e1c9358b8b9e95e51bb646412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5a0e94e6b2ccd6ae909a8bdb967a4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f5396b243f27c7eb9deb6efe5f0a0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adff5c1de9e0e7530e071e30acf280415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aa24049f14b533ce2e5fec31cfea3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8076930f2f348de7493044c044b5602f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486173db70b349e4d74222e043197063418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c6a15ff66301f22cfc323b714bcf8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890422f44b28fdd0be65bdff9badd6b8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d0c7a212aad3d7a18fed30a8ed5cf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febf81d2d13fbaa69303303d8b2c97e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5060b6c721643ea8ddcfb78512f1b9b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ff234734d44ff5330c941732a22b4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00041edac75c13800175546178b8cc5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedea85647e86ae6a98702ddc253dd8c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab1efa5776640d2471951411e2d525427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5953360505a605697f9b38be1fc2ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b57c898dac79a3b6f9412f85c574c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14582ed9fad6a7f4f561a3f2a75d55ce430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af276ae8b3222b328c53461748c41b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccf5a2c0712ac3c37cc1875de1088ec432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5d91a7270a58853630e5de28d3da44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a42af6da5bd9fc49a7d4def710ea21434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996aeadce2ef631dc415d5dc8d99815435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f1fd802b1a969a8af1cf130fc31d2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd43f4e4474e9dc50ce360efe68a50437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8663ba7c4015f556678b760663c6fb00438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92e40d79ecf2f63e383e3f929434de439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfba5fac2660df80d933199deed08cb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fcf496f47afa3c6b1ec15d206cf4d4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf625e421eaf0871521744603ede48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4d1619933858423801441dfe9512f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74e49c3ee1e91b5e39f8166d0cfbfb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bab29f8cdab946c9f9b8481e0d4075445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330ddb1477a174f9b76052d49ff9fd4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f938b3e751e0a236fda95d1dde1738f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f2eaeca603f36622f26dc90e92068448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7ffc90a4231da8ea13ffc7d488b5f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f118cf643a84698676531a592f117450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895e122657e6ab35573086b9b1ab653451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598ecae0f9427388893a87f4ac63efa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fa4ef6292a21f81085458389b8f24453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ad70e1c4efa87f9d681b02876bd38454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa39f803d3a1df486f5cf07523867d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd4775d5ec7cdfbcd8a24bd798504a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637123f9596f392a94c804773300e5af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea324ac2015c9a29bf06f7f33911ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86844c0c5166de314ad7a97fcc0f4cd7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f900c027a67b44f0670dfb8e4ffbf3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106ef7dce58220abb641dc4e401fedc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a78eead2462b8c8fb5cbc7c27e1ccbd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e5b9931ddabc1274438127d4bc014463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc09388f434e97046e9b19ff76e8ad3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38be0b8e4b403db14929214fc817e8ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15308e5bcb0a19d7fdcaf1fb06fefd0d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b2b868e922d3df06f253333f6cd47467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58774d88bea0faca593aa57c9d1f334d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715d5e6ac454812411eac7ba8b218ee469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3e9c372a639834bdb3c1cbf0621150470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ae950c26f6fd0e4c8a28a0db98bdd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7995909e0d376cae1a533a17ff5046f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab490e7c4594b7bec71d8d0260ae0afd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ac9b10b05cc851063488a5260ae7d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a207da994b9025b8ce9af89c17d87972475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0965650fadf4bb1bed2a424d650a80d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b9b0bf0060913921ea749e1e64a0d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b468f26c6c796472e3b651623f02b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8340c047d024acb659b3d16d06d70479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2d671854b28910294c241a64e4fe6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f2fbc8206373590fa51b66800b865481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dd558be3b95b72ab94deaf50eacc9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bd836505d092a92dc9fe9d34d2bf2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6f475ddaa8b07627fd51374842ec9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42186c25c9fcf8baa97ff97cd7697aec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154f421aa1ae72c9da51de79b160f9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf326ad8cf39c3d6a474578440c116487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f034f50dc717751bc44d6f42038e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1abfaa4a9feb80fc0289d97bc0ebd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd0718637169907c8d1629dad5235a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc428a32d301f1be0172a9d14510fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8d6adc3d4d1063bba1df4581fc4af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47effbf63492e925942eea7a092f19a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ac9acbd7d9e33dcbd9bf836b0a27d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24faed7bfe4db5647b17d79e668ecf22495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c888437c90c23bdf72991f3bbe00e76496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bea1e9064c05ec01fdc56187d333b8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1637bc5460dab2e4b7e85fc54b8858498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eab4f74dfda778f96f170444386425499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9d13dbff622c3944e0feba93292069500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8a30fffb5e88378a34940862e5788501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17caf18bad3690615a340261dca589502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740177205202e9ce779f6985e57aaddd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682841f2bf73fa85d6b80a1498282c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae326a337a897c179a5c545d681186505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d90dba96854ecc9babc5e948ff119b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd75b05750d92009ec57c6ce6faeee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c1176289c870cae956a6361593932508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54af9c7a9b6fff90645cc96d9a6b7b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc28e4ac9a0baf36cf8a47d3f75773510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5933c071e3bd3ed8722eb718229c3eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261dbc32a16ebf1192605c6714efdb7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccb04e32c2d4406df63938fa7c1617513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5dd9594cabd6e8ef10d0b9c1007be514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55fd818871da07316d06e425696309515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d4b0c17e988b5224d3222b029d21e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95809c9a563edf35248a672259fa4ec7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46265126c09dd779762d02238e8e80a8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b7e627dde00b264c0803a34964e5a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec04520bf011f654906e6271cd90ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8ecfef25cd78d77fa9fee1a0346e0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e170e60bcef4c843ddcd9d2b52cf55d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895eed76b93c363bb465bfa25e87b5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b50e1ecffc1ec9d945304f444f596524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c1606cad793d6bd548f302b5829a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85785fe4ebdb07f98db0c66e493a3aa7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef8e9bea1c5f3c4d20a62af3e838ac527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7553e99e1540fcedaf0800bcba954c2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26579eebb0749b84f1a7d0eef46bcfc8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8696690ef7c26745e54bf08266260fb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdb70d23b51cae4c669027fdf65b25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414dcd0866f4abbcb25e4b13e7a964c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0e3040e55dc005832690a8b814c4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5038738b7416534fd7c43cfa6aa9b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2665f39c66180ccd48d9fd744a588b4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f23af48c9d72dfa3c0f9760c429921536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d743345b6032628827d64765927f5e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2942d844d0e0064616acda62442f435538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57cfeacbacd071c916dccc14add942539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cc2f5d6d4051ded1dfcac80a26f8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a3c102024fdaced6b541c3cc0cee7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776901842fd228fada8c2c19e8bb550542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28d03f91000c8abfcb4db99df94a2b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe94e699e4c652eb9ff8cc815d744a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9c5d390701409f24f63ac54655810545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc96b7b4b779e159eac05561283d50546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a389272bc737f98447ae2bcc2bc8e5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db354025ee2c41222d9d210b96ab5005548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15b65763435f5c0e09264b94a48c8f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da9c2d0cc6e6938feafad1290a4746550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1317336debc7dfe8caddbd582e97d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a838d7668f741ad8252215d831aef5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287dffc07c41fbc842a63f4d46e905a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bfc5c46729a685a6e9045008edd47554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c9a484a5c6af2bededb0a92df3265555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b1d3fc1d1f29a2b13a9c66ca5df2b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a4351fea2e780f8591f8807ff4d68557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cc6e0b5bcdbacc8d6a7bbdf41a1fc1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af334138592fe9a8115b8a222bc92e69559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c3e0b569bee5c73e690452403b295560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3946b3a2e3490d2d540bce670f24ba01561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696e3555e26f330e6780009d69b5d8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6db5f5e24aca30f5d5ee3c57a57eab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c32c46e68c2cbb3747e3e176f4d79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ae0200b1f5ba03f2e244bc7a995fa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a627fc792972ff3adbf62c67bc906d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2f35635fbaaa019b193659f08a4c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0920d1bde89c1a8ab0339bdd6ba1453568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f90faa47579f26770a003fcaa7ca74569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbde0a4f8465f85e10803a674a69be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f457583442f73bb0a3883c8fcc820571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0991ba3c531890f53cd2c320b04d97572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>