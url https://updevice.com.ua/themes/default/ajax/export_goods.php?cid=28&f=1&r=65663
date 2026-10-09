--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159546ce3faded542549ab658cb407c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa134cb54728d7a181492ab18c5433e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421336cdc4f275040d82be62b7a84ea93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa842d3ecfa0f88855da0e5ceb835b14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dd6af5a46b90b2e56f42f147286005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985b345daf2b08216c599fce9bcc6276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260f57bedd29aa36b3a8371c700d16ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec969f14530e45aac1d09320b3b66c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1270338d9028e2b02698a5fb740618c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c209e35e6610d7b73042d4f44a937610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2f407379044ddb267157f5f06497b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630159e8cba855e5e255499646fa70712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0232106bacdeadce20933242ed73e713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30ec869416e2554dfcf58f7a3b136014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95743443b3c60cbfbefb2a197700123d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b4ab68ce61b7482c37652fcac74c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05145b9fcdfc5fe4ecd08cf5f5b8842717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3478ca692e37392589a1e6e6cde2a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7756211b0d464083968c23daf66cfcdc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57331bf833183471294b7a6ec3f3daa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c0a177ac73e762b210ea2700fbbb3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396c30566d6296c59b3c23255f18999422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3cdcbfbefaf5f5ef0bbe9081bb78f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76509cd6eaa1f7ab034d58f7fb1bb0c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28876d62cfff1c872f0b08f937bca6a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d758b3c54f5df9bdebb332338ecc71f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60228d04cdd34fd00bf8331c9234ec527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17425d6a6549c401e0c04ea81b20f728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9121c0ca9faa4b9ffa0f54c2a6152e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1939d911d826710d11206c1e7243a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b37776d32b78cfee0ddcd05045abb2431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc402529403ef8b7f13398e0867d1632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0e656c9e805157a055891cdc17d7833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5d5614c7d316e0889b368b6d0b9f0f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cff1cfdc25e8f806f793b5966aaae635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cc5eb0e4fb3bddd43990b8170f621736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e0b54a07501623c53f231c8adaedf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb159e3213a202cc54e3a45a140dd6f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91dcc43375fffe030a7d668d6cbd8639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b92738ce272b56c25b875046252c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda773408efdd8859b7fe7a01f60fd941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb25d0885bcc3376f8b1c459d95ad6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad5acdf2d9e6060d3d3a6cb1d63a9b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bae11a0b60c87816a12766bd9868fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965695025b9f044f332745e4a63966245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f63e065a3378fd11235e82b576d0946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570aec50c315ce14cf551eed59ef02847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341984008d821a39eb29069fe829a0148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265b7afab04dc38ff21309764d1a8b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfce228bed721159f42beee4280428f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2e11c85705c8d5594c204cc93e21d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ad2bb12f58a27ce8c59bfb2da47fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde05e0ff6f73b1eed607c94556fe87953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39318df086282045a6d0801b68c73154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c8a4701cd84ff51dd4cfe7ea12d5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d99f6162e5fb2d1ad1c53e7538c3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a895c2cbf063d844d3899a435a0b8fc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70524ec1c3ea6e2565a669a6deaa1cd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9706a892f4982282792b4fdbb7e66bc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f00449386def1ed91c6e86e9db2e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302c60da869d5d5f9f8f62386c4a2f5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f2069d1db2e97382750a8715204dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68650b89378d8d09823bf4c9d5b42163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9559dbde836815fcb1daeb6885fa400664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96407656c3b045023bdfee08df948565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e0d209ef5f28d56aa76fd54f4b64166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181a71318fb88c8cc06aecc144e52a2967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e21675770bedd3fbf34fc26c7ca6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ea75d71e5e0d071861a302ed3e28c369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db6810f77613e01059812d7d16dd4670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7dca8381b4fb0d3d0f87c209ed0a6e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ba15101ac69c18b0fa3a92fa2ed4672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc75de17b966f4c1bc9e87e08df1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4b5f6bc77376aef885ee329b628a774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a27f606609b30a6ec83cb38ad98d1f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb67aef7fbeddff98da49c1b97817176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94886c07f65a9298294c7420bc4a7f9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29275a0faec464f909e371528efa937778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2c24e88e79aa471f0f513a3a31173679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cec2f8319a9b79b28a0768fadd8dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1c1b5dd5c6abbc810ec92f60bab7681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19dbbf8781bbe3c19318581c509f0b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7775645de959b421a0a9d792ea70ebb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272524f505072be74ccb9815b9c21e1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f56978fb87234856837fe9f880e6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba07b5c5eb1f1d425a6cf250310cc5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef3d16b12c6b8c18496c0a88a8b91f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f24ce939e945bb6a838e0e9be269088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bd853794a4670c5f1de8bd2ccae8189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d291d1aeeb82558df3c1f076159da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7d88272e177118b2274835a0f25a6491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29333ea2364c8786d119badc2953db8492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0beed7039cd62df7174fb1e2fe4bed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da40c35ef6ec00e5a48177f0ebbcc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c011746a615978bb5bb32a7118d24395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4ac03b2661d44798d7542ad8dba5f696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b480f601668c1afce8d2f01fc9618b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f62def2f768e5358c393d0ed276f9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e93344b6dadc155363dcaa586598499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2e52bf450491ba4788e0378a8d3fe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40327e3a206675885422f592874c7bdb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d03e556b51715fbbe9c6c394b0f0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1da27bedee60e330518cf02ef1ab6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d17fb306f5b4aed29842485fcc3ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb5e87338eb215ab0798dcfb5160977105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02f81e4ed28bebc4f9813d5eb1c197106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2625f48632aa065384351f3c49bd5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20aadf4e8c3c927c5df3cb8f7688c21108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d905ce5ff25a86df7cfbc955ada4641109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694dcd2ed1693d72ee70356a8a02d2e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd707c6f5d211c37766cad77cb7b51c0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e5ed853af07beaf31de210746d347112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57075f893e1eb03d4345a3fe09699128113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f935a132b6c0075004353dc00fed54114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c33ca8750d6bf1deba407f6263da7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa78c2c5c6b781cc2fbb4f73e8e7d8a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5921112fd25be0008b6a77c1ab08d7e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e44cd179c2daa7d388bbf2fb9096fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3bafc8b2e625c912c29736bc8a9d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c9600604f85a2194673d6d49371fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9bc3ffba13fa068b6aaeeaf2dbf746121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf24cc9b7e7dd9c9090b9410339a9e4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b0edb0fae3543784781fb4ad42e0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f188a59a462d748ec030bcde3cab7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244c511302907b5e594ef0ba3ebe57f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da24a6ccd32a3a304c8a75de26ded35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ede215f7b9cbfa3d512f902d4f91b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe194809718ec11cee949c50303fa142128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b55d7762b139e5d5eda1e9fa443136129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35482bec4815f0653c5248320d4471fa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fd0c7f512c2509f2ca87db97a9bee4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93776c1f7d18121cc6b978247546a89d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30750184dd55814fbac0e8bd6ed9e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e2c5f348504cdd0d711ab18a79aa6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c645faf097259d05f6bbad4ab65cae135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8b8750f96d8f0fdb16cd506c0aa28136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a9183b4b0b67580863833c67f91cd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a91ec6f944bb60c73cb1aa80ec3ab138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7488fdd37a1dc6f027072fde08395f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e538a855719240c6f2a62ff5849b7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686859a487b1c1fefe3ea7472c92617141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b567fff0b7e2ec6755f0ceadd7808c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a144e6505ffdf371ee1287f19591607143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41441c72557ff5d24bd32628324186144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c103b052c763791657ad63537a9fe0a2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51604d408a3ec3a49e3d7e43dd1448146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38760c0840a10c3eb55b45940ea1d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5420d187b675713d4fba38f6fee75148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef80cfb98d411cff6470a707e56ec2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6061d7644564e50b990f584112e501150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e084d9274554e06f7523a3e2987d17151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd32295935316f8dd2bec0403e9e5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28453204cf166b992988d4ffe3fb0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b33894ce6c74b5c387887bc7f803d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef97f74abe2b18a2ecc833468e84fa155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f08a3d02838c5adf109aa947beaa6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a8d9b27a9510107c468977cce2725157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a72bd5caf5c5c5eb1ba34d990513e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef531f2005dbee59c4a189bf1d7e3e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d10678422038be46404952aa16251a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760e4650fa9ff423779fdfe030f240e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be454c033149ca816162c51e68af7655162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aed566b4263827dfdb6b42b1048bad163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a435ac917bac48850618956c71ea7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6dffff31ef4571ce9cb5eb89243d6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516067a34cfeec7d5ef0172ce09f429166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746da6e6fb86dc0b7f9086ef5eb3e9b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b2ecba68c9b69b05befc5bb3de06d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a06b422746b6b3ea5316f4d252bc8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bec98226e5de01c1f807127511fdd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798f523ea4d27bb759353e43fef835b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af98aee086440085c501d3db7ec9248172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69360343357a50e5ca546fd6678bf3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2d8e947082caa82c34b5fd7b687a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8fd8ec3f8f0dc6a3b6f1664d5021b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf7557d62e4b3a303633333a1f721d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedf0450ac676f66ad4e7542c564b5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea57b8eb3157d38809fb5e868074cb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6976c12070d3dca9cf8d9e826cc15c83179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717b4632f76ffca1c477e75f34592e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf8272861751c95370ad2256c4dd9b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68882a29fae78ddebb0327b63f879598182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86c82854ab80f1281d6b8539da217f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f1b140913f7728362e96992444975184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c35e7a7ebd1d90e836cbbad26d630185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a47745147a338cf23f48d6b5ffedc4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf25847ceb4d66f2b14038455aa27cd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8704c95be62f66ffab53a5442dddc8d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c23909c45d1ba6f4116ec5ccc01854189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81b913dfe489e8b9c1b1d5e428600a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308425bb277c596869532771db91fcb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656d6a4c1bde2d99fbdb1e22a0b4c7e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc717b2b8582a678bbc9ed8de79ccdf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba5cbfa25b4ef1f4733703266c96ed5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d80eb6e1cf34f241b8f3255194be96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876edd3332a0d1323299f0c1d67b5d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01972513af7757b944cd5d32242aab35197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574894d918cb4cb5f76effcd62bc384198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a355bd34e6218466af10cb10af02de8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0384acf5ad98be4a8a53d9adf3815766200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873b72e60e41a1bce25478305d2cbcd4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f4ea67bebe4a00fa846b4afa2e212202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb832af076558b1eec9cdecbc162c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568cda785ad56358bec046635ae832a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32594476bbeebd3f0c5d526c50822d91205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ec2039a1291cbb8543b609683e85e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc8e207fda92bc4c036c519b0094f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad338cad0b9d9b6cde5736b13124ae75208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3db314a92b7167ecdd6a8cb9592881c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437faaf7cf53e16bf09d6be471d96ea9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acac2f41dbebc574bd2d88ddb8ae721211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2b3f5ce2ca87deaf5a1b4095a04f5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a38e9d2564ac62ff6e9977685e3af213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5b9bf89ba64d24f3f5ef37a6858e4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcafb7fcfc7511150afa23922c814a4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd1f19a369997e59824b7db9cde82f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dde9e1de03972ea1d2e932a9eb5133217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced06811c37f8ba4327c25b6511be329218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca9e09ecc5a4490635811d34c3ed56c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44a37a11ff79f7a6655e439d312fdc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823c647f72c7ddd776fd7dc4d1ea786221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1535a263175658eff12a6f5fec243222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472e1b587e0e19e62843df2f217a749c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423087d40c41b78f56ff1f5e00d6dc37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86873d9bdde5fc8f3a05820ae69e9dc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90553fffc04337413ac3964edaabf710226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aeb54f8436ed6acb004d679761c8758227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7012a77151f5f591f93bcf7391e60228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256d6a43dd0536b02d0de13915e1172229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ed1ec6331202e3bbf5d8c6a0a727f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d14fe09a6755a6323d4e6e39ef4fa5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba046a2292d0702d8d0676c06d5c037f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50498f156beff9dfece751c979c46aca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2797df3b11006db25dde43d33ee0ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f73da39cbbbfa72306eb36858649824235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb67f962c66bdc621da208205a1f12236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de77e5f1714008822ffe5f1caea1ba237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93621b5d591176249b2ab88f0073f91238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb8adcf484fc9092821e0cb3bcea0c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82107a604fdba7d0d3f7e100999f0d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd817d108f258b400f0bafa3d9e0dcbf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce9d221a53e2d40053cac33ada3f57242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630398ef1321692eb532bdf319b860bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cd3caa2a6dd0caf657cf146a01809244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc195f6734b38bea747497136214ab6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7997d97062c28630d58a530b253a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3dfa2ea17c58acb064c0593731cf3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306c582da2dd59f9b35995831187031248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69735d417e658080c997d27ebfb850a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baa545a89ff23eaab715ea62f517d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087368e7d21e3d946177927d0b97651251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e0853aff0c6673d2811db4423d344252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b69c475aa8f55fa3d4be9376caebb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a84244ccc1ef17e4500993cf24d281254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dc3f63a17279d8696e7d647d0eacb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d8947e47f40064cbb2207185c74ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff752b5fc0890173819270029418e323257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60ae44519925c22b52d52629ab4488258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd3c3b336bf8d0f48e2af49db04040259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000656ff4292b27de9dacace5b846ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10952049b4d6b73c6a9b64b1c6d723c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bae28c301791df27c1515914ec2c61262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e780cceeb340976d7bc10879360bf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64667a8631c26a9b580daba01e28ab5f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeaaccbe727f4431097ce92b1290488265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fca702b82bae81f5cf5bcfcf416d95266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fddcca8f207708f39df31523a3d00267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c4c401750879830f6c84581ef77e82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6442fba6060db5fe574debdc26bad269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801e1bd8134fa44e6426805ab6e1ae6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae7365dbe23f80518821e807defd18b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e129ea5620329a95498062df59baa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7a2712aa71934f6f03113e9aab253273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df79705fb600fd2e6615f52cca5b4c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c0a08597ccb52fd8fb6821312dfc49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34faef250637aca04029837a96c934276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb577f834d795363c58faa11705391277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1947a79c1e7fa661e788af30591e46b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e93d49b2351c906364a9395dad91a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4332d16ca469c90fc205917325a27a62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c45518976704d6951b588d82d219e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346c741fa7a4f371be24c6fd0c38129282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e55ef5da2c1f394976f7d235a373b0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21460a9d73a4441fae12f09d97186c2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97ae2ede2b39c57f8f45583b2bf925285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc11976b85a7238b54e53602a6c6f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68e7089294fc24204e74203d298ba8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b783abcb87f8bd77f46990507059086288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fd610f6bb34f3f0f7ef59681c4329289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cea1223794a948ab9f3be996871aae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa390adce838bb7e6e682c15ecf1acb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4033425e2b94321fc462b2f58431da292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f798e2f92b315254015eeef499b3b2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007c1dbe5cab60533c62df63bfc47e0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb897218910e6b9109d68ae7f3c5131295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae0f1d00ea365cdba795f46c8a085a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271be15de8c8adefae79e29cec442a33297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ba14005bc4b1027f34ffffbb4c38a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66319a6e5664730d372c7396d42156299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cba603253db9afce717f2162899d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e20988d849dd47b68ed1aad640240a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d884d0319d860f0289c8d92e9236d3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac195046a423f5c5175955a48aae163303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59691bd033cb6dbf2103815d7e6f505f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a733e0454c6e58087da78899b947d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c0f43a64305e29fb68c04ac2ba711306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9267b164fa7005beb38b7ff337e51307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b713d8eceaeebb1d32f1c8ac77888a2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9450289726ce48dc11571d40ed6b5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa80d3c80da2cc38c0e2757252800ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c40193f245d8c51e9700d4f9edc117311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a9d4095b63c2159e847ae603bdf91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944e1132533a032f14b486ac35f0afa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531854552c523eca81334aef9c4c3ff4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a923ca6fe9f0e5a322030be1831e7dc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69c8eb81895569acaec2952daf382f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936603df00f1fc80e92ee14cb02acf49317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2be8d0363ac3b5344546065f630d82318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5aeff59c316ad9b51b71c1291d9138319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c69269550bebaf2187a22212af311320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc00e301f31a0d64d7c10dac5a173c9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83127cb2b596b1bdaef584d7303cfa1f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f7e592bd7f5fbcb8a46160f93a68ba323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4755015ea9e94f9a344a3ef3c77da4c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a081af314b96d32283a928623ef683325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12470e8fd318c03e84aee1706122f0f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684b5b0e68e5556a75708e9fa8075b9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f7303af43d3583a640c4e1bb143d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd89496f0a5b47d8056b746a62f815329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5078ca4901b7dce5a87224291c4934330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f156430086c97a7ec1e0a00571415331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1607d1ea2578517480c1d1cc976d45332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338974ed79ac4155ad31b8510fb05ec333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca48793993e79280220d9e3c6a20a8e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179be6e524c158af93dee6a07d12847b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00f8d647c4a42279e35f260234147f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf99abdc2f9e2ac247f35a6ceea1a45337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715d85391e75077c5122e37cedfba20338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d0d7507ee720eb01da993207d6a54339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401cdf21dc3dec44f68e618104bc3de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78f4dc47498480cda3abdeeb832a52341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ec4475dcdd6883928e41be82b0cdd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116a92c026f95a46a3ceb9722c9f8df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e8a06da8c29b277f03ac619982f0e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb0617db5804827ed4c8273304bd5f2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250355cc595ce235e60910efa2eb5c82346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e052efc9e48f91f59de43ed16ca955347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63499a7ee7359933738acfeaf8ef3656348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc262c3910142fd307fff8cb234968d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ea61848fa93d17db62f50df4e9c52350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec3e51fab4de71ee6e56f7ed6b8bc1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c8321fa10795b7c4e9dc8e5266852352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f6a413845849f0e7d57d9fb4590816353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74634c59571c0e41de6a7d132ebf5af5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af880844f148252b4fd334dd079345c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9dfb5c7446ac59c8e68fd0d70d1e12356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8441b549c93e49416fe3070d103b6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c66e7a3631a6b37c837e0a9833c23358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29939a5638f83f30940ac934ad1f89c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f65da319099a1e13aae6443ad1c87b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd265cf8b1512a7e1aeadf644bb5daa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfe099b3f4a8e881538fd24f1601f06362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e6035f68506f88379580a9edc8dcc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacfc2d636b4ebb6dca0ba9530eb6cbb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49fcfd23e5c00241eb693645a91302b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11f8b6360d424762c6da79a3bf013c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a4402e1dc3853e8a502183e3c71f6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c636554c42cd9be9273a2c773d171368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e78e551a6b73bdeacfdb3302048c3c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399d83dd46c98f934172efaa878125d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eda74f3524a92cddf6b851ede332b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab37fade0cddc86c97b7dfdf1d3351372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7bdff3988d025d1689635da9a11385373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cc64a3af05fbe72807313425b02e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3215493804b2c7f16f46c9b1ead7279375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849c25b3802d2f290b235614cc0248e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eecc6c760fa44fd24da2a1df5868413377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e747da42e138b713ae15ca5ba05cea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f98bc8ff1a8f36c88718cd7403d711379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c30340bfce0418ad3f1a4ac84beb2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cfbef590a1ceafa8458e35732c557381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa27f3703181f4e87510b07faf8087382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f989445baa6489ebcb3fa23e2636ece383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2dccc5258e23cc4125fca151a6884384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3422f344b706bd563f38c3ea20217385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd7c24941aee3ebb1847a8ef4053328386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbbe21746ec85f9d7bb3a3de5ed26a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc33ea6b864b15b6c9bbb8025c57fc08388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34840885c6ce9df272b1a5d1f376ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec412825eb8118cd0d5f32a8511c64f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33039cc180bb9d7dc59c40678fc6608e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c2075d151976ca84fa6821a7cf668392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2928c18682ced2c02e67086ed3a29393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7761e3401aabe15af693b5b74a205a8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a9e1a26ef8eac1b8ac12c66aad278395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54139aeafdd7699c5e85f81602147815396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a56a68d8eb321806ab7f110e7cd6a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f91513c658cbf11e2bc9024dade00f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f0d24b103f8d0d5f80c879f219841399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be324489f9cf853c0d20da55681d7fd8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3e3cca0569ec0c54df2237a33a387401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd902340d4d0af7d1ff3747f252c1d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71c993a8e2d8aa1fbfeb5038325b35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59e9fac802bd69aeaf886f02e6626a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c317f72c05990db520f58b3279ef0200405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235c22efe642b5f19faa0723e687313406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033f4496b34210643ebe1e9aab183c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b1c271d58108cfe742b948e5e5ea89408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cdee9f9a1f2401d4e8d475718fc79409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22087b684ff49c50214221d27e43ef8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4035a740361829c97c8fd20fdff1a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cf5849c4b9f341522dc01d59f5ccb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4373f6f6ac737a61e8b5a9a18f8903b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1060455a871d91487e05d7f24acc18b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6eb133996b2031ff082767e0e7b51b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b74cf9c78d9358db59b6a13ff9346416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a4d1972eeee9246cdb0690378d37b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f2070fe42138c1e0a5fd443e7bcd5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430d464fbc35f9521d0d66aeb8ffd17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba6d7141366732c313e2d52dbd2773420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7fa850d987295a1e077d7b20951b7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f146d0b0e0dd57337c0dab37da679422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e329f58f7bebf852cd1c2762448b19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2c6c8c6cefd1005d963cede3fd8610424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115099aae078242f4a8a37ae04893bb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca74ebc93ab5e77438bb7540b6784443426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4c100aa4c9e8c2ad86da5b1b94c92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf2b206557118f5923ed39e64033ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0669162b5148530888665ad0de031aaf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c7abab0f920b492e093a03a85bf01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7cafb0dbff35a71e0e1160f057c4ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d04fe8c3ac4b02f479951fd09a048432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf7b451b40f82c38499c1d29656aa76433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fddc393f795fcf4e998c52526e6d34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec026ed8c65d307a31a7e18a9722a72e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c30ee38864fd7198b20857123965e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a29d39e6f77c8c8149681fe9b021bc6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ceebd157fd30b3d77ddea3822a3502438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c7a384dd41bded7c840ee6813fd87439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d371adf7bf9958856c6c355cb4815b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a89c8732e79d57505b25aec667d3b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66555f5f4167b1f84ce662c2302d5f63442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05bc11e2acfa6267b4e3d1e75f8a09443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf249d4c9cd0e3bb20198dc56fa614f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13563fa7e8cb16163f974f159771040445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c597c6702182988e4de66b75ff3013446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa87fc3c55718c395a123524632dc6c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7b1677b21eec301592a2dab6fa6dd6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0439ca8c4066e5bccbfd211a92e89449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334a95a9d204780f9f1470032d9dd4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc2da80227a014006ef71a4208a76bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb67b98e14bf58475331a991f4d589452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46042b892b422167dd2fcdf22d8ccc96453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a69c9e809ed5d61fd598b1d1cf81f7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7f2297a7342d1724203d2c8c08f31455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950daa65b54f33fb1d8184020a1bacd5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d76e434b060230cee1ee424a67abbe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfacd31cdad80b7c6b3e5f437660e57458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58331533625a1dc640012510bf1a72f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4653539955378b604b2be652551e491c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253fb497d6ea441271fca54b302b711461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf7ffe7a80c595fa55a82a1592c66e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a9ce1429408c81e041a1fb17bc58c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeab591e1d179a9c1a3672702b9b41f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c03c99e08702948c422e97dfd536b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436a710833eaf4c6dfe637f83874331466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83364a3635d4d3e6535d8750dbe6e69467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5991a3dd1061c5bf3adb551e56b83c9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898116b734bddf1d0c36d7950b60ede469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc9cd19fb8f46f9ccaf5ab6eb45c97470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f73dd3c33f6f797e0c98a41262aace471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a8b20ea678422d1351f1ceaadb875472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105bc85cb1bd70334eaf56a4fbab0a93473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7237b07294b836f8f9a00ba94e9b2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beddd066da7e83493acc225560d2ba9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa73e715b7735a7a5def85c52d4f1c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95205acf75924ca1c42c2862dc46ba3f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75706d6789590b6a5deeb91359228b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d302fdd5cfbbdc49eb00f1fa33307a2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce70d2c8d877f7701e0b65deda1b0f1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b1ee06713353bdd6eb64d34bc79d35481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c2f0600d9685733e228bff7fbbc1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c25f2e0a6bd8d2186132b2f307ce0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6d94456645333ffc616e65bfe0437484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee7866ecaa6334c5735ed17f1cb1eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c4e36ecf347978a9ed0a89ddcbf12486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7d293acdabc2d637354d9beffbdfe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b56343977ff2f6e09d95c8951b4cc41488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d9c0ceb7e085c8f76638ac85ffdb5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a96e920283042d7e887542786b600490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a64334b8f926d3bd3c4410a53e906491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ada7664301ac3a81f7e58eac75764492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b5cd874eefd98e208a16bfe64b6e1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514ca52302bf54fe051e6f6ee512647494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29431489197b978fb8cba243524a162f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db25add0b37402b0b3d8c4bd5b7a14e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b299bc1d8e7f0ed46b3edc96663c2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5059923c44e0af697ca2d04cfbbca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe96b30513e7da0b9c7a96b73d9718499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5144bff56624a01db059e93a0b2845e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c9d69625391cecdd099b08585cb0c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e9464ada0480b4521dd45ca2b6ea1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0455be0626fdccda75ef73b0813385b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be40651bc7977974bce7819839c4e7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f745c0e357f0b21a6ee7f8bd4ff31d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281388a8b5ec978de1b3ba45814daed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989436781c75d59837a0d369f400d25c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020f3d958497043f1a258a0a0fe5fda508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677deca2ad6d76966456b22574198873509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3ab701380c369a15e8ab7394f54e8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402a7ff1e23d92a2875faebaf0f7bf1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec6a7cfa069e155e72e031e5826419512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f1a6a441d4652e89fd673ce87f589513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4f516090ff39482fea86f229ae30d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60e5f645ebbd7cbde465081d08f2876515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de2fd4bc0d79e21ff6ac95e62a261c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b25ef0f08459f3182614c7647c6ff517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733330c019046ec82e107385c2e9dbf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aae266297bbec9d0be2f638c8e5637519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc7424e58d959e87c592fd02be8e1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f788d67563940be841e7170b836d9a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba31e868db9c65a32497232b3ff6926a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cbd57178d43daea97054d84e76b93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5c2aabe2bc0f65a764089917823bc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f1b201b1c65d19e29bf195fe44e6f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef858577a61b34222f331d7139364a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1be9f237bb16caa281ca5a3d6c3ab40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de2bf7838ce6fe66e13e6f27a7e2f47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df025af45673fb8086223de9c990a94529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d27d8ee822a2cf26d248ab4c04b5761530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace2b085dbbd1b32211ebe6750f8807531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17bc22dd46775f2f121b31d1e8e1e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaf575412ff89654a4d0f2802dc88b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc421ae15662f0d4532f39461b4fe573534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c405d9e59b00f0a3cbe0e9c2aff35af535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25cb0453781283853cb76c9d1ed4c5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456d632f45a824f100303f30d8ee46e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc74d576f24ff1000350539732cfc6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30225cef9e536952388b840d2ed35d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2d865acecb10d39758dda6e3b98ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec49b31bb506edf6659d275178795f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bdf18882b6542274bd17943408e3d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e4c6011dacd48fab7e94343017c9e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16742b3dca9e188a1b3c21816b2c61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc595c7d7f5dbabfa70c0f48f09131545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0b06e93bc302a0b0eb5fdff32a5e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d827538443de640709910ea12504779547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b8797cc67be2c46dced355c0a90ce548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b3c76c47062f745fcdfdd4fda0874549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39666832246769ef127519bcedbc3f48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ee3ce1fa0fa8f8ca51425e3a5e6e39551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c5c07a6bcd6a5fdd8167177182986552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a444f1fecbe695032506a01b363a82ca553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40670e48dceec38b5aa395b79559ed9d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbcdc9648854240f595c1d41129d83555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f887dbc4cfad120edae9f880594866556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a29fc40fdd1526ed8a9d417cf54ee08557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928d41150f9baf036cb4534a965f83b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f677a3befef088abbb451c254346a7a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf576f041db34eda7c96805609437741560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3c1cd9504ed04d343b25eabeefca44561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9954ded8f6297df799b4a71741940562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623480a9f9b918061ce519f3887e999563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e1a2ce135034567b3cdebabfac7f40564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20080bb3283402b708d43cd88c31c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef842c7fe2065b00d48339b22e9306e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fb240e6bcda8ba276959b998e9928567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526931522066c658b3ae3191c4a5760d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e775afa00880fa7885bd15a2ac03fa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481316fd92995a54d86a1c9fb1ec1d6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9696dfe0186936b9a4330b91e24d7af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4abfeb234a984644f05cc696aff7d4572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5b078551ede87db2d7c1dcbe92d061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1540e2b2acb408d06fa0128c8008532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e7a760a8a70e3682becdd29c62b713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c53ac01a31bccb685e3827f255bcf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e07627f757e91b1f5d18faba63dd015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db23b68f46b70a35e5ab7fcbe66c3006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514f4939fea4a9bf72d44ca3e3f7d3a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b45da65ced29124ec27cdb5a1225ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7813cf61486d9f0857cad8d5240ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a13c28e3c963892b373c91b7a789a510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4847aea39dc6def6bde63dbbf087abd311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534c4c2946fbb344612dd1142339fe412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3291a997abae9f6ddc60964a63ae01213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1509d1fb42375570e0b0b8d9a8fc6b4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae6657627d41118dc9c931fe265df815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb581530a6a60c21e662c8a8a8ae3b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cfd742f50943c969bf84e0ee38b0117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac919dc0dc054b19ca7dcb3ca635d4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f1224cb6d438cf584d6cb114400b719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082125519158ada6103a71a4f66912b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550c022d51ec416b20f7a8fdef4d72221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ff0dae19fc927c6e48f90796507fd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7f8e008322649d4f3ef8b828f597e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61799ccf8a54387f8bb989d867c3ee8f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52e51823262fdfc105038fbbb2642625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1abf6fe7b387d0041c839d7ab59bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679b0020017c34a71c7849c290cb19f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae99bd2a4dbb0a62dd6a8150797f3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fcb1f511bb873174f43f1d79572c729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994d055c7481368d1d678df777753c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36236c38608395ad2f8fa5b7f2f12eae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d281787431c21dc2de20cbf3e816d632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99758887684fd6056604b3edd5fbe5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcb259a0e85beb8a1315c71d9ac5bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df04446b25a8e8ffb58eac3b55e3d6135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61eb19e0d504e10c3b50286423192736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287f04781b3d49b5576008f8b6cf90137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c69d334222fca37d4bacfef1e06d6a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985de287eed6d093a838d8b40ff9a6d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fa8a397fbc778b8b212727a1c215a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04753f882582f4e219d069e73b54de741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d5f3ba88cee085371628a399e57b0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b74d0fe656800c88733f65af5373143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ebd2619f2045b829e4ee724584f5df44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5ca102d4c827b09207da165dbd17345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6641c7d3919aee2dcf0963fba393b57446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b207e2debff7b65011e41d883a2e0647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcb1644f4859239c0a15b8e8f8004b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ba75d4b5c864c3a2a3fbb1150047449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97c19ee505d3f9c2fe8cdeb77d3f7b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1d6c27d986300f4c2a08b7e1f213a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5638e770710636253a1058baa989c6b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aaa71f4f36904f5d7e52adaca7d7f253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24155366664c43b4691d68d4ed41b56254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1424987a0e4fefc8a0cb85d452dcf955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9941e51042dc09b95a772873dab7256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2bd3ae0e517cdffc574c4679bc2e157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55871ac0bca6c74d623ea45d80ba3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2da2bc4854b53bfc2adc75d4a267d0f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5984a634df1b000522d760a7cd56e6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41f182f927adb210b5a7121c5b1ac261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f04b5bb98a54312d5e785eb20a4c6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbe6f10452c78f63f806fdf1ed90e063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ee65d0a1cc6967c93a8205b29f65d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7af1c58d3326572dc3e8ff249f073965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a70658cd058f64bcb042f0799671866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557bdab8751c8df2e12b2099f8d150b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c11aaaade47ddf62307975bd6ba4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008fbdb0ebfe30384921bf70a4a579369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313b45c87946f3c0324195dc8c2ae1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6c7a9756500940ae7ebd34c2a564f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5ffefc18c92efa1bbf422e14e971872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4eb75b062952a6a60b200960fa30673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add17c1ca01a692535fd385b6dea039674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f48b495e1474873fecc65eb3ab76b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0dcfb5e0f89e6606c532a10faddbc276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34ce83d77721cd3526f57a05ef011c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04f672adf320137ddf5be1c22531ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c94808ae71ad0f5234618f6b2e04d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758ff9c4db3c162fd6af86dc5ab1d1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9d0d39495ab6be65a2d60a6f972d681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d3306af2247d8f36435a42c8f9a3782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416d876dd0c44b1bf5dfe0c8fee8b6683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77895f40e7598498f36f71471af2aa6884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664388a0fa23e2ea5831ac38492980985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e69e8d0077166d756c8e3a71269fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1203c9cbb3ad5850c50231c8a42a4787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b6325bb60a5081560068a3e8f852c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3c19966de5753142fef3f672d5f0289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f38b07c7138b763a3692ef8c22bfc590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2334b4a5d19b08ab1309c9a954634f091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3a3a448875bed498eb61f2094631192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50f6a00dfe3430f12465eee0c014fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7282b4659f2c5c4e43d08f45aaec194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda8303236163a775fffc6a72191cea595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050172b42f28d36a609272a72e6cd9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b197f411c8e649857d8652b7f9be3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29df5665ad230588466994134c97d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fc80e7cf2b4e651525ab67ac4e16599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433436fc56cbeb0b5b408f2485d523e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24da5ea7979c5e8f9786d03190de8dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fac0f238ef5594b26e55110e4fce52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad27ebe6c9afc28fd64f75dd614bd06f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03469c44897f3d3a132c2aa889ccc8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a59ee89c97002f4ccdc4aa01aa6b2e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0d89c10db43f8350d8d3bda76fa69106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e60c45f953f669abd0644752151f13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6be6f20bb9d4134cabc0664ef09725108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d25f998731770dae5291819913933d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b853131a3b3fc408ff9ef4f035f407110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120b479a9e6a31a8bc0b064eff03357111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361304005be3f1dedfd84928406fc573112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89c95904f4d925b345779da41b3dd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570aec3e1ce835b2d78c62b918f61df7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab30ab970c075516f17f430299359c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4fd9bc27e6cae7d5c2c884cdb1a2c7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353776dec641ad5766c5d64a315c8bec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99f3e0339ecf5b568537c9b4fc2535d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850461b9309a459755876cba3d98d2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d57b61abd653efe176d935564bfea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9faad935eb6d98485e66215cdeed44c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f32e256364c93dcc753755fcd53dec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8569033e5cd2e07fdab5259adec89ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01950c2515f1f2b86382a47a59cb8add124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b7aef5274c86443fc3411a0d20895125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed5c3e3a254e102e13754e58bb054a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc048b66fa9d2c5ae13c1ba69ecf71127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a8229ca9774f3c501358504173f1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67a529515c268275bcafe71d0c86f0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6983176cf2e1a455a4df3fba5676d622130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8b52b11e83936c93c8edd2444b5b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2229b6ff18c9da1d2a433afa452893a5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34e6508b9efe9c9d26f40217d8923e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6afeb4bb5319166b150ba06414059134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a02ec36effdd40d51f4198758ec611135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f9639ac5b3bf0a09f8b4840af98f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15992f4eadb573c424be5557030057bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24620e482e881f264c02b68a03d1ff4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f45dbbface888f96155da194628d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968f99002493a0b262675742f66b3af140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27929272def839a5986a0b56e7565a87141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628ecfaeb246de53cdc70dea15b576e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432bfd18e1db8389788435784a0ab32b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae231e50123086f4231b422614072b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e22fc6a4b8c6151fa1c2680832bc9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5932de5252ab9559ef4bb5742e48b6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfa15dd955f8d62126204da0e60ff6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b61738d6f8e7e16992d4f26c710086148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56659c0f9a57f0bce47fc8477a67e56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27da75fb60abd87ead6cec75e50645150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d88d07e882f78a709c3774b4d41e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8950b1b563955f2da3f86cb774cf16152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd21aca7589c0e0078e092c6a3a778153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f98b669efba8c02ad75dd00e5d18fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506da26cb89c54918ce9c46ca041695155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402c6c6b1e11f2cba92ea02a77bb82a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707efab69232b381345c72549f921e10157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a0580d7a059f3b065516429a8b12a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115a609440bae4aa7cdfec67c019594159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80101ecc4d101b2f0966c3428fa612e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d63e40f3b446e37e6dbc60757355d8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d51c27d19f6b989fcae684c55188c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c300c0c4b18f5b2eef52375ccde620c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105c678e3930c1499968714d9b9beb7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4e6182e82e7a7550013b0fc43b4d4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c66aabd70e1e46acb53a02553db52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036dc1b215bb2f5f49b55d63d53bf48167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc5ef2a11772318e82dc3278e6c021168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221af66f69144e99276ee6047beedbb5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfc3771a8b9715c6e57a3e09bb0062170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f6e082dc4d003baccbb6958fb4a656171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dad9217c96fbf10259c60eb9328e63172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192c6072d0173e73c531594be715bdf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedcf9040890d66d14d04bc3545023bc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a93796feab1ddea11c38928b8620e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccfa397164783e16c4cb42b66bfb4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0d42ec5e82e04bb10d5f20efcb2d2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a49c7f956ee04169e0dec979ad4d9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4930c66343fa7b4ef8322856d8e49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78229a9aef55962fb967608cca691101180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529c788a4f4123a0230e834e61a1f6a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d132a6c6a3f0e2d35da0cb3b7f644182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93676f919baf2b1045a81b2cb3988530183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385318ef45b6ea90b5b8c203146819b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba6196c07c790271a67e1cd09343f7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8016646b91d1f1a0c37337cfc0644a34186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b7d85f079705280b755f0ba58dfe9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcfb3c40b68160b382d53e8cf2e0bb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14559aff62111d3fe40b02ccf361deaf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215b2398b15594ff22adc02bdac89a64190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038512d887e98dcba937341cd05a3f6d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75adea08630eb8796f08f5579e3c62eb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de30945cf58961718bb345d0e52c161193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9eab2441a837ebbcee6609f936a92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf8dcdf33b95fdc7d3f1e9bd6987f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7cce3cc81ed0fb557e803651d7c27196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7554cd6e839a95256504a8975bff4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b1ee94983953abf4762130d0ee073198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4eb0bf34da8bae69bf6ba69d985c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328fb035ff4bf7b8030c2ed4d754fa3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d043d83ef7821b345a9a4fd3fe3f77a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478b62ee2de04c583314a8858aacbb7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e915f6862d2cdb72334c780b9cdf2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43878d436a1c7aa2c2122b8c4c6ced37204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b849b7119888235940a066357d425205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2fb0689d4c29259a314f058e75d17206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae119a4adee41cdbd807501ec14a386207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ac7162731375a727560036c3fa91e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78854cae1aa1f1d695580edc71c3412209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f535869ff4ced86fa7653e1f8ed92210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1cdb80b3b6da29e8a4365fd5c6caf0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fdc612d85679086af97ab775a9fc34212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f346ac8c0ab498f6a41f2248c9608fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a951a76050149cc76052867d3dd3c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd278d4b9b2da2467b1642e11db0013215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bece791e9ce655bb9c017d90bd3950e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195fa6f1b23af19c6cdd814f6eca2dca217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc78eca14d1a61a03a47c8354b6222d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91497e282246e6457300095e964919ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559af7257ee641a08d49638ad0aa4963220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa690f675ccf378b0d4fa3b11c03b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc3f85390b5bea6f0efd1829f3b8e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c443b26b1896261b979ad416efaea91223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfd0b814b9244ffd345f2d87310d3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa9cf5eff21be7f8e1548d79bbf63f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63b9d7fd90eecd23ecc108b113aabc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e646541b867dd9ca16bb7b6649d7ef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcdfd5c2740ed1c5fd1ed6a8ff4e0c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8b2036d93d0123f03f4cb748f0292229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b4af4942dde9822ec63066d4148de230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67feac73b939d50f83ccb13adc98df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f841bd7d509d5472b771760e4e23e6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9390b0eafd57e5fcd221b83bc2c970233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e80256b24b4ff27d73728b8851ff2ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5db1041da2e8c440064700965ab68e4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa5fd7f13edd6572bc9e9a7d9cd5c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53152eb444d2a9f487bcf4dba405824e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d584ea5a9dcf43d57751e956ca4030238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c22a6679829b820643682d4994c52e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34c485b02947a7871c2955cb212506240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ebcdc8ab328b213957c855c1d45a9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f472b58188dda96f8bacb8fe4abaa848242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcadf54174cbfde4b9ba1be30c6880e4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9300192f69fd3ab211d32501655fc24244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad68ef070f33278b992b41695ad0ff38245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683ecb8bf3b57c6bc4b1eeba7826227246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b83a835afbd70dbeda822bc22cd72a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cd33fae96dbe107476bb1c3b97508248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae844d8e2855e542be56d046b01f98249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c6777146df07877536ed70b803d28250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69625fb7be40407e6b7b059d574e0684251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb306e8b19779d85d0d60f629af645e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de9f430b47018e4c9afdf76cd87eaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31732c6db5fa3c82a120c11033df8b1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518aca687c1fafc8723c66b7e0d9ffc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd5b928f7288259075e8231362602d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf233d64892be3dc39816f05983cd0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55685dbbec43fe8177611db17ed49d8b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115b4e260cf989ddcb8ea4e388efba1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e173d81053ff4370f2a0f54f8ef4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da98361d3af2d04f49cd889b5da08a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e495f10c945596f1627578e937e4734262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dea6fc17d80d9452368c35d47ea9aa8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145742f054dc1dd5476b5a78f76d887264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b81f1392fbc57ce719d9224793bfd69265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc607d18087b4f49ce494f6d736eab1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3e782fc3d9c07f7de161f6990cbc7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2158bb99779f5fdb55156c3cffd92c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7fcab662074e6cd30306e4d5a85c0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97b2ffd8ab76d3dffbeeb503773c240270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a9074f5b0821a8d3174132c6667c0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957610a80d8825a06f48a52ec81dfcb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d127369354128bc916108e53be1e6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5cd93f689e57fc6334cb647a0f3978274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03958093ce750265ed0dd03504b8e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c01a36b56be2f4addbdfb3130deec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245b37503cbbe8530581db88a8d8448277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeced5049674fe0def3b240c8207a69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9ed143699cdc3401f7856101de10d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b8249a80800608214c1aac64caacb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00a8f37d4d5b38789affe40df9c52c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e954aff7975da4091dc610e87fc79282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927824f83c4f24a13161364b8e64f452283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14776b7783f6800b7100ed6f20858c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3149c8100356186409d7440c82185f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880e8b9f20c47a57e0324ab44ee33d33286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcce4862d4a598522a0cc589802e94d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0fd82a9bce293fb019ff87191cf77288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec3ea4858f9fc6dda96bc18c41f786c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd740666160b35c056f34586fe70a0dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631dc0dc1b9fde62953ff3a8b2ce4e6f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1988fc241b9872de3f5d21f5228c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9981264eb4f8794ec83d42fcaab6ff0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dce4a9ad08b82e9031ad8226e3aa88294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc291ff299a66c5dee09af3a59cad2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da475a70ef4fb7c315701c8dee35ca6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb8bb43f7d07d39fee484dca95a396e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2097bd992fd4bf7b5bc14a37e9139d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e786eb005844307d1580cad7fae87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688c1de1e957865b266f85fd83dfd5b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701dd7e5caa37fe1e0ca5cbca3473617301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcefe9d59d437be7ddc911dd75ce99302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abcc613073045836b250e4050b64b5d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1a567c9b11d790851c7750ade6a40304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec656f56f40566f8a19f0503b08877305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f6bb4073926fa08ff5aa29ed5a33f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406453d87b371a2822af260867243fd9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271845182f7982ac8dfeab07b65829df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706e9cdcf6fe42122d1cd7e4b7132f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae152f5dbec39ba41ae00ff45afd07eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c89d48a78028174f0a24875f303546311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6913343d4b1813435528cdf86ea173312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50495f2f07fdbf2e4274654da3971566313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b131459f602edbea8727c7198b86d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7983f055e12d0ccfd3e7713613daf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908cc26eba813ceb9d639c2620873e3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a15a1f59ae56f1d8e716fa007b9d3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886e614350ee045ac6ead5540e0e23e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f4e08e4b70ef1f1819b6eaf2cc499319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8e905e62b8497773f5bc6bd9716b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10479bfff07432cac572262bbea9429321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53b0cce352eda29b453245fdc4ad1a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94891b8e6509226ed2277543ac7dcf1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855dc343e78373149189240366382dd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd04ba07c102f598efef691d273542325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423086ec13044da3f56f538c708e3ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5e5ddfe56e09879422ed95a4382fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0507846e01d5553e40591ce25a0d79ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbc8d0c468481c86ae9edb4a674922329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd879e373f78db310b61c64294312c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394b25bfdf28d14db93f963e31085dd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ea390e78385f4e91b8d85a18b6db2b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6910407dfec0e80d72b1a51b35a53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a934abe93d875150b47f22a374a2f81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e4099099c68111186d6bc145f9ecf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7d2332420a4c198d571cb38e4d46b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fd6ee0261ebe3e7f310cffa1951b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d00c8e03657f83a1b48c7375709c9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2374a9d639dddc8600cdeb15f346d7d8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b29ffa088210b7d806908e34e83566340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2539110d0bc3d7e0d79f4302e4d4432341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89203da849fa5e0fa35422946e2dbca8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09363eaef8e4959fcc4b4e3d62ebeb96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8303cd9af19fb4c60ae273a6a56d1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b644ca88668e7bba0241f30b6ec811345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168b2761abb61e05a086abed51eb9b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cb711217116d5a5dcace794a18fb0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b321e2d6bce88e17f7f205d6a6df694348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201dd7e74bd5d20cabd26d00260a34c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8eaa7d955453fba239b58c88c499a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ff8687ec8f81f770760e5cefa3525351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65748ebf98bab563affa36c640c1d110352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40316dd089aea99906e2d49fb28bc24b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10bcf8878723551a7c67bf2ecc0247354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c35890b234417aff1da1515d4e8803355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8214267db90c2807d2d45544e73ba86b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cdb2b446bf2baa28a1520b9a86dfb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc037b955e9f5fa7ec07536de02198358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39e4e4d1d1c189360b46ee2ade13a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5142f86d2a071364074a138502d9456360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab67713215807a0e87ea148eac318e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015a414238fa600b661a7e2b4b2e5fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9fd95a26d4a039802cf43248120ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821880bd4dd770a94183a136d5afe403364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e412d3689943f70766a19b66c9d6d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55af8e6132f5cca81cf56539fe6b321366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2581dbbde4a9bc7bbe90361e39718aa5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ffbee1554bd422e30eff47a35c469368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14fcc2f9ffb53d66dd9329a870ab6c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce432b74e827665ba622030c450ab23f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8f10f8655ae9cbd6465d22c5c38e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2888731dc8476b6c306532cda3ed0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a86c63ac8784a0e977466646dbeac8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0772d738a64e35d47786b3f4d389059374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f9b95bf528482ad6ed2c4d0866728375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ad2b2d81ae402dbaf44617b52b531376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c7adb15aa38e7ad16c5c06b30463d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa897ae5cdb874a6684821ac6b3294378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f39fa85a64f36d5684dbc076f3c77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c3d8aac6e2410e1f9a270ac1f0017380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1089daf69ac7d2bedc25c2408f5f138381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8d6bce0842c64be6c113cc6b1ca8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da2467374c4fafc69b2e13bfe23cfa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfa284fea47460813be212d9e10d73a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29422c0bb7c6bc3e68c377b58db4bc05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01ad409789e0f5535ee3896bf0fafc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fec448408ed6cbad8d8ec127d1029387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec173f2f77e619d2262f6ed0934a4e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9182651618eb2e4229f6838681cad39389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d22388c14d9db2d0fa5b639fc43ff9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d604ef9bc315daf1bb26abbd6ea96b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7c7c0f2b59963ac29e51ab355b868392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1818a9cf6f186647d051bbcaf327424393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526542477bb30a66b32bb05852ba0fc4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c038f1d780b739537cded1a34ef911395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7971057f4abe385284c3ec4b31571b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde6235d021bd339b4c2c6160604f1dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0750610f9445f0ef2fe780d5d768ff3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09486d83da9734da220950fc606fa8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf72aacb647e4c707ddc8060adb0f4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb8e0d6134abffaf0f2355fd503051401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4736301d7edd72f046537a7c611ec6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba480e2761977df0044e5f0849efd74403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74c918f214263cfe602acca0c9a295404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c3a8aa43783c5675d474d87be61c3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009e202da83d119d4061cf52602bebd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47058bc564b2f17f879d014ac83e0a2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad3e43f5cc227965ab6753e80d64ab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf8cc0ba6c4f216a3f4c1cb9677d24409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf7664224fa9cbc9b0c4a3bcdd4ec8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11c00dd203ad553f74a7bd08216afd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f595c22b2037e470a7738d27de8ac6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f462ec2843c3294e1cd72996ce1c68a7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fc4b993b878e58c8f9be6623c9467414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e7a4f79ab54414bdb1bf27755ee59415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7d007f69c02f3d57a0fc2d95eaed5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca270d6c8075abf07ab65fe03a63c7f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a9c73a53f7c5bb3a37ec35081da70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011395f2af9520d2e0c82e55932377a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480d69b76c97ddba7408c621bd4b619420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69640135a3e31e6c09c615bc75f02fa3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b337b8850ad2b66e44332dca86f565422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73b7f1468025270b17d34cba5c67c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebde18a3a17ea86cb48d8eebc9ef2a1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3d1568ada8782cef8a9737857a874425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d13b8b8aedbb409773f95e6a41350426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dc375fa74783ee11e81133eec4e35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e198052b040a8eba8e1d58ba83fc89428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a4acc77340403af44bc28a9b5cea1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30120d642697c14a4ea95460ad7e172a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b08f53574d5cfdee82076932e24ae7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d023b6fc282ebee3a11c13b8e83f4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870905251bf31993a24c71b1076ee8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83656698148910eaf26aaf819a623365434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279f832c6c5028320399aa37ef67ac01435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5a2cbb7307ef98ad4adcf91ef2525436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d57e63e95769b4419215d552b0b53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c09075d0a3cce453ea86967ca850c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae49928be218cab2a90dd730f1a3dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b78c08c7851a4ce2e336f549fc06c7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97ecfd2241f4fe7f67aa9b936b5e29441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb61e33b3f7610fd94d981c8123fe7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a2616ccfdc63d896466df27776c48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad5c4a0640cdc51c6e77a5e2fba1383444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0bee23e082c578dcfa16bec4bc628445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55965cb406011af97e930d4c7f5739a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786e3093ee363c5feeac1821edf7f9d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fd6b23b3759a3ed01c8c79859cf86448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a48158dcf3e9bded04dd43ee5251c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2988447cdb9befb7dd5a67656386d1a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ea491d02b3ba743fe36eba9c34f0a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e0f0d2e2f3ab9424cc7f77e0b9fd9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828bba8f5d2d7f8db2c6bdbbc2e8aa6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2377401cebb68370233316a1af1eb32454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8271f42fe6894625d382d79de927c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d044167cc4e8a3ee3bc2d0fdaccfc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ec80214fb503a1d99ead34e994ba0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b24b475a0f9295a59bfa0ae712cbff458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323cf3dcdcff5fe50e03e90757f3b2bc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2d52e1e8bb5eda9e500274fd6173d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840b1524029654e7935fc2166c8dc75461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6cbeb9efd6f8d2bcdb5213fdc5cd4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc00104604b806737038f3c9ce328ae463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59662e237a5bbeda09f642a026ff2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae64941fa86af6a495e948f8236889465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b8068c7de6790e00ca47bd7bf9158466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3fdb52edc390b5615ab23c57fd509467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77385cc9423e7377a42b786c405dfc5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9660b655a01abd9eb211e70ee50213469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ac3f305a776ed56a91df5a9bbf339470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc87968af7d4b37a353162c9847407471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed718c87c31ed0759c18beefcc1999472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b75af25577980cb1c0cda222017c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b8346fc1d730fda3a96f61df7d943474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846727de4aac43ffdeccde2859981fbc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82cfeb1a7a8a9736a5b651daa9ca0ed476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732df5f799683a60abb11ab7f3e7bf4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85936e7de557db75f1feac799bd3f92f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38ca5693a8b29a679eaf307c66e5c3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d1d6deda50f3c0e8e60b75f236317a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c8e16891a8f13cc6aa0a549081a94481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7bcbeeceaeb7bf43e83807bd94a66482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affbcaf4f0ad47f6c8a0f2201723608f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c834893459fc57f588ca1608075369f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cdf3558e55c9a40b0816a3c7db212485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b31fd13c52ebaa0b96e8adec5c9d51486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0b1852da8e0f58937130e486e022b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29922ea56994b22d732f5e8ce3b3ed7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a6f79cfe499e797ba4ad703ad0480489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1825b6101bb32d5a9e8084355401f3eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef8eef74bd8cc06fd940589cd4091c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663fa59399b134aba6af1b2116c9192492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe86d40f03865f1b8019d1212dc1df1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09d5f65c0dffd937cf5e48f806e683494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879440f3faba80ae50c26af72f4b340495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4f7db2fee8032e38375c3a1c6e1d1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79104739898294c71421ba258b9c279b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78aa156616235a0979891e50f37858498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bc10c3b2c23363ed1a1fe39342628499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a50e51e0f03eff6636c473a4573f92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888826665638bf0cb49dd7ef813f536501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a6a38b000a2739ab3a43416086c5f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bdc2c45d83d4b658be29b0a14a1a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cedf3bb1acd1bb7465c3b782681578504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9e130916d92dd67959ca985a09018505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605ddad7055f1e70c3d0b3efda47de1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bbf87a3f329621690a3a48787dad9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2912e9cf2ce0cbc0aa9cec1b72dc47a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532fb07fe68f11c8916bbf93cc340c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24da302d89a92f3b9db3106b000ae0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a228844accff967e85715eed979e01511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc455b177e728beb81ed9ffe6ff187f2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a114c0c35caf3f0741a9904916e98513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408787c722e95842281d2ed5292b031514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c44835c58a8996cc4cdc93e3ac560a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d14a472d6a203660c51bd3a4b7dd6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f98963e7204703e9f374f1d9973cb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a01d86a41ab6e8a2b246dcca707e41518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014b76e080ac4d1f01cac00c36341dfb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdbe3bacda94b93951ac54b12eb848520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03daedcbbd89bae319ebce83c1526f81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e7f4932de311a1a19bd73140527cea522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db37f3bf2c2b460fe3c2e987f167db5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2010d8aa35bbc04e48d47824759c9a9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eadfcd425ff101255a7328bcfabd34525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ff1b2bb819c08526a1a681b1d77bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a504a2790e52e94f8eb606e98e7de68f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd024e01351fbe5d1e82088cda030e43528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b5a62f5eaa93a2f7141974f4b2c8e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65cc450f8c7658920c101ac6cbdab90530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6530ff6a5f496ff2177feefd9530749531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194a3a2c32b937d0907b0ef1a7d6d59532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333079bbb0a57ba10ddbc5370a596ae4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac15f37c8e8a7e7f354c3f3b8898e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68c629f2c5d667b174627bc6647733535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce500b4f49ee92521044af3e1ecee01536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e96348c5b92e63fe19fe47bbe3daf1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa513619f23f4d707f595274940cc7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fbfef23cd7f4c04a327c21bcbca8f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a17b958cf597bdea0caaaf142ab62c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858473eea42dd085775c588a27427e0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296cfc96b10f759118b610facf476a4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edea613ddc47ba27d2e8b73045fd27e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba025dad1da06d78e40a2e75b38694be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ceb4a37b9a818782e1c64b6131414545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fb519302f2c9cce709257dc171e2a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca093e4df7665e2e6a4845a6e43aff78547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53972befab13758d9ee6327d7af3c615548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cbbb190f6804d8a4415dd9130f527b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6241ee0989aed8e5efafd5f8c59473550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e2f8dac67bad4f17a35405a8bf7b88551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a92541e2aa2f4bebf82f58c2781d42552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c97d738d2e4f68099b54ef339499b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf97173f0f229f19e3dddada094634d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e22e1b09dbe481370ea97fa3cb624555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a651e98c14913e9a3a317d5fee209556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c7782533871e150943f6e2d684f8a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38337905d2ae03931baaf86c7b8c41558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a394b3bf520050b077ea55f8fe710559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f7c328485617dd543f6f4116b8ace560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa0397e37aeaafe11e77f914398a78561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7187879b25b7092d4c81bf4d7d5765d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da805b11255fb6e2f48b0db3331cc4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce77b8278e5c432ab0ab6a8d352e375564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52702c896136adad2447d84f871d76565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a8718151654bf954a9531f9951366566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5557b87910eb19911d3e0fc381b1fd19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416a3c61a35913f130b7318f0d94a7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2975598cb412b7a957d3c75efd7480569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb4279449513c3c5c8932bddab6364570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fbf3495296996b2e78f94b03eedad4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6972afe1b51673a6513a19a0c18d33572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>