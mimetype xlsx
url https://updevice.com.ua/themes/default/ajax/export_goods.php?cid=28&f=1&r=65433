--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfefab3bcbd8eb910af94a99a1d52f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f1a7197759c7b86482dddac825d1c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2807f1757f674f975e286ad7df79403.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804637163906c889577c3cf1fe11a5584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d96c22c1f13b3abe05bbc6629b7f945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3790f12d05aee20e390328a28eab8b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecae7d53f892d6f0bc35d32485b2847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece36e24cbaccde4c3eb8b49619cb4d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d496c6a18d0f2e9437438c78a3394bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01add4703c90a86cae9d42f6845a9a6b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae3e4480eba96800c68ec57375c33c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff525f5b7f2db1651895ddcc89e0823112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6388c7f46fa5fa4d00cb112dd9c98313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1f8e77193696f63ebe8be58313a3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71b317eb3147adf8b733df44d479ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336933551ea7b87e3f34eddd3c584a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ac5c19525112c83fd2c68e275f6b2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074cc01405230bd5dc05639e02ab1ca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a379e9ff4242b98c1eaedb0e5d7be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbed2d8ee0ff9046eec805aa7f0771620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445264b0390332782d540a5a309a4b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d394ed4bb1f7ef43f33935c43f1975722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5372599abd0038592a3200acd2d69d623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbad7d543837193f00b79414970a4c0124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac89f786439e648c122b6cac55367725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399850684053f133f66b0a91804fb64d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337dfe97b6428d78527ba1c057a1c7a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caaf67310ff20a65e2f921fe28a6ef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0254b7c2c0c33f65d47f4cee00b7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126ae95349e0816e7a1f124bedb240530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d07afa66be02ec4943cd5948baf4a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d043fbb4f8235759ecc6886da3c2c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76974b1830db03b402f73f743314c18c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fe98efac7f838ccaf8f993728cd2934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649a40a3054ff2f76b433051efa766235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d3e9d42aefe0de7c06615801a1868636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af5871b53dad364439db302688236637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831776f9c98cca1f9775ae45725524938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e433bea4bae1c731422fd44a4d52c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447ff6e49222effce34fa252338541b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cf13ee0b07cd13a048e8cda08e37441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4434f12a698bff11685fa1a94780642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829b713f0a056dc04219090890071a1c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858606a7d6aeca18e72c043904a6e65344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b72b8c62cb924da6d706bfcfba65445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40403c5d63873b018849f9f262f19a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1c7c35962a02474288c3b76874ce247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f747eb5fd0398040bfeea240f6ca3048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0dd2de0b95f9b197b31117a35927849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aecb3b038f7cbb4d3b2ad917fd44d6c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53524dc884e9d15705cd3312d5c2257151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719081eef25ee103afa618570adb8e1052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4f5a12ff44df4892d4d2badd3fe6d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188ea9d61a9d9b7d680655edff35b2354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f029b8d4522ca376419338af11d4ffdd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3fe4e2f5dbbf0526a3fd965a768ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ec66c42ff493295a277395aca001357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2471ff8feb839d64f4057eb7ad486358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90b58803823945df526edad82911eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b035afee5da166632f348c48c548460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f7906541690f8a349e59313ec7d1061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff14263166cb7ebcffff294e93743ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01818c9335f5404549294bfdd4ef19763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098bbf6625162d3c6f07db1a3830241d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f135d5d440808e808e6072e5f2d7a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9739f24cfa53cb6c424b5651cf711b766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ffd89ae95d3ad705fd1c0e629aa0f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61f9d1eb128ecbf0254e1daf9d9d5a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee4f532908c1ee362a00a2e6ef8cad69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa79cd2cbffc8cf5b9ac3081546700dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83e4ac1c327935d7334b8d04845d4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300dc19d411409d0b90d3b29d8189ead72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc97477400a928bc335208ed995da3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c02b85cfbb70a81746a642fe2ac55ed74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47346875104a2928b333eb82c05967ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda16ad593686671ca3c41487f7c5fdf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e795825c55fc66aeb58c55b2a995038877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7fdaaa38b6fbd57b82cd2613049c3678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc44e0b42f3cfb927bade6e441896779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947fe83cc161521796a430a7be0b53780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72bf6fe1b9352e13ee51bc3f54dd70d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd761363ba396e6699ec64d796c75182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fec3b9a2228ef529cc2a42d7ef4fc883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa999140c0a16b34555713d801bf20b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa1762cab4e521f76f5568617289a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f497065113260e502ed23d987b1931086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b04303452d0e2fb78aae2e682224fb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfe4f67b57362c739d73eb52e235ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61de827ed81597fe25f29908171668289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2df0fb5c613d1e14c67f3f7bcb61cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30c4a744ca0c148d1201a868f7534391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab173307b54482fca32893ef9f8c93c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f99ee17f5d248838f2344f5f1ad6c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec18148b6181ca816bc9ea2b5d3871994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07f412647727dbe250f372d8e5955f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb322f619e4334c8e3d0eeb0c58b17b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f722a934937f9b6ca5c9bf271e6e7697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c344cb8aaa6aef2b0b3f33dd5e868c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84475a24e3075f000d8bf6cdb436e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5340ffbea47f56e4e5fe6aa87a8ff8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740339140c5d3143d186f2bbeacae76f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2b7101f546c935b0c38334215fd77102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f9b8fa1bd3d0b93eb923262b952740103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21185ddabe698b6ec663923fe009a4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc774f7844d5de05417299023aa79a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d9d61187758f4c9be77c808395d9c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1333f0e1e28a2dac51cd27139bdab107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac22fbd982c820457decf0648b52d2b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fb350391b6dfb02a2d6e539a7b452109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc2d1eeda70b7f5311f5ae5a9c83a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c79138066c3e3bf1a5f137f1a7d70c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13167c9e827197ea67b173ea3d359fc2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d556b8aee0bdd18396ad57c4b9f13f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941486e00678697dd4514a706fb31c3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e15903e08a1691a415dea1ee7edfc4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8adaea674284be487de70e76c5da3d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3e443f77e5735ff47775cac72f6f1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1f922aea450cc4431e4a0355d243d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b68472e23613e3e79936aaad20905119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f95ffc835f0ff3ed2fd2c14ffb32a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72acbc53a4060c75b42e677ca78811d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd4502496f4647b33aeba7c063bc5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d1c59292f3da73da4b4cdf5a410f8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fb4b09f082093640add287f24ca22124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69f686885bf72253b9f00e25c68bde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0dd3f55b3cc154b57074f5ee12fd6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec57e59f64babcc5a26f9089454cb05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1b3c107a5d4c32f3e01f3d36785ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56b20ccb3b1155928311d747474f18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be546b6ac6202a681bf9cd3565570d72130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75f1bf15c48746c8b6cfc0243ad415131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d1c455d3f08d746750a34f7ce813a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22d36269365fde579c4c5004503235133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44bb6c58abd8fd9d607d2019b2359c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859d220543ae52104189ae840db0a87135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8081a9978f7030cc371abfaf991584136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9349fe67a12025fd4344f6f0564db137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac885f8a2a1fea11b0ae4c09704348c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc0ca4a16deecb65c0001b19c137f0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fdbd7e4f98409d7fb0ccdb8acb2e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99f42dad1147f7b3fba8cb8d5f14b4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4046c6ed6211934ac8a46b68a86e9c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519348e7c81d0025b96be0f306daf7c1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd01bb7807605d00f0dca1c85d303c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750fd4f639af9a930d29402fd66acf4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96ac5192ac48079645288ef67557a0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679e48861ae62c854939a40dd0481c2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e000863f09c8ca09fe1a9d24afdfb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76256670b45fa4da3fae5d07841a77ac149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15cf9de153346988bcf78fca8d70b9d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95474868d4ac9ff789613a93d4758808151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41026fa8b668f8985a5f3ac8c9aec0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b38ed6b3ae06d7ffff8624287d7251153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d3e64f8a76877738f858126189fe7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfb4126a2e77419248556af742911c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd40403c6b7c904de2cfc8099617bd5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e2208c0e3de853a3bc45153759d23157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcfb6136255c7d63cba78a85e18f1bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde058f6df2e79b1f7754f119787f4ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d445401ba0653612a2cb6bcfaa6c8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc45c8793919400b81b36fc5afb6d5e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7942a2939e12b20654949cdac15d89162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731a467286377b880a6745fd2784e71163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfef22c19e656b31c0d08c2b9843f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c6eab18295cbd62910ebacd29a317165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03603c1e33cdeb0120cefe054710021166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbdfc0bafa51ad1b6518c0b3299d960167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcbd16b0b7506679f489cc6b37921cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10851a83171feaafd2c7518a50fc0dd2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e9b26705af3debb5b68c2ff2b19e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53e2960b473a09c87ea02c5ebdce98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6695b1fb5a33348f49b493c5fb12b9b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b1902baf647b47217b3d9f2396d963173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a2409e36cd6160814414c296c94fba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8cd1c0f262bdd38fb18c0c1df5c77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618b429a81055b3e0378346fa9196cbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf16b1613690db19164222e4f01d8af177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48f54b7a8603b6c8a0b30497bb92b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0f326411ef65d7e09c32e79cbd9c63179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96733633366ed55f64a903a5a4f113c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfdf6ed22fbfb427d25af12747db34181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443e46e1da57e29a6aff75513560986182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdf583425811560035b17e1100db43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2721f0da36d516eb09ee514455b04c23184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b399c054135b460ffbe4fd140b064c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f501b0aec06907485709139928f7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4e97d1389326ea80fda1d8fa44b55187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8ae9831fb32d4cdc39b5dff6f745f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d271373e75971f8290301b48c308a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07066833b677edd2b031b3df6b7ec57b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19a30e00437b8c461671c448d78741191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851260ecc3836efd068d42b07df04bc9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eae14c29fe16ebd76c6f30262a2be6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d87129cebc4683666778c86ab32489194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bf29b7706df9c60594f07265d4a76a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821444ec0caf7c9bb010428cfbadd32c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab804714568342d62f9fa68660e4130197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e19544d95a16af88726cd2008d6768198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931baacd87212bbd458ace17de284e73199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f97712cd8a08625f0aebdc7978097e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa985741f8b0aa674f2e79ac1f08019c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16305d956d112c88425a7d55b7b965202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764075d08c888712707d3cf828e7fdf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab9bee3ce45c33e3127b947ad0725f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959afb8ed797b3729df981e623b1c7c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d6d32d82e8ded3e4829ddb2249bbc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71260f5df221be5bc0c73c7ca2a7a485207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5b3210b827fd86ec5401cb181f991208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b1082f9baaa71be3f1c2cc8d17f1e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a4afa7d8b0e9c21063693c56bcbed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43280e4a59e198f995d28db5f74e05e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16724604f1d78fe54ff5265377cc602212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539653be9f2c9306780a7ad7eba8bbe7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd7cce14ffb7b895132e0565c3fe8a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452df1bb6ca84e09dc87f7e4deaa1e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed010337a63050681b72d3e7b83ed32216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b482b3a0e0e70f98202636dd9e9e704217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc6fd85ff701a3a174dea5368c458c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81f5051412ec67a8f93eee3b000317219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62eed6aee74764843314604f541c9f6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4882cac8326d09d14091e468c38491b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194bd500a7baf28f8aba8e7892db346222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ea0e7d86cd1e3920179ed0b0c39ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c673bf257c13fadf04c4f14e4060aaf224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b52673abbc1baf84d3e020911671f8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4fba686a5b2b5d9a85457afafcea6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaaa24922e2813cad76343d28d963c6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0873d6f0bb4cffed11017568d5e053228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925359f2a0c2202f2f1f88db9d599b1d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95e46e42761854249cd3276541f88a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b94f916e477e8122e30d4843b819b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85696e3e5e0af0148b8fbc27a393d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ebe56a30a3bd6afd25021028ab4b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc31e2d2f717f4b56c26746ffafb0c7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94f000fe4b99c77e884e14d0bcdd37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1ceabc82c0309d7caf9190afe0b0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222d5ab6a5a092de2cbf7505455c761237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221bd0214c466e448adde1be49554f49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8ccec249920478f4ff39ec4604be3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806ded0e513b71fd19b316f8155cad8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d624eed514981207d9d2eaaab377043d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b82b12b21302dfba3a22f9cedc3baa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3123caad28da6f77a708894c778bc55243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490656d874b6968d2c751257d4114a8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29759a6ae630745593f85be223955ff245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891b9bd226381d610463132cb2963a6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b63d034ee3e1fb63afbbb08b83f5d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0e3244812d4683cbc2175e167a8339248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcdb1a7eddfcd8af95963392677940249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18310cd9cd2359c8ae786d150e01741a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2e45f779c584a0feb515945686c26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8ffa674700a44a5a7108ab7cea5fc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e1915983684a9598501f7a520fce3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531b92a6da33469582bcda2798dc176e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827577ea33fa48219d802939d44c42ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daf6f024ad004b9b372c74eb5adbeed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31387d6bbdf2c2ad2448144e531ee593257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d03789fbd96ff887cc29bcc6e0cb41258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6a4403739ec8a04f2b58b2cf288457259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cba12538ae3f7b18490678d1773c1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755fe61be2b2c09968aec004d7c637a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae6097ccba7c0e2c821f02b1f96d6e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3185c1da5b6b6764ce6b3b3730387bc1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887afba032fca09f2bbc0d1d3ca33e1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b804d973b17d39de03e558746ce1885265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668f42fb463960b2a4dcff348c8ca3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53ddfad133470cbcb9772e00ca2f15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896ce008a811952ad457d5ee73c9a75268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad883c5470791f0aa4f6daaf1471cc3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a71256ef41da9e8ccd1e6c3c778e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030743e8118177382a554c1cf8b0b8b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775a3b4ebba01e41e194302c296f883272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca9d02e88fa2eae0ec569ee6c6cb14273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af661db9f059d003e3fcaa27dc4e52274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7767f00c8f5e2affcc766c211820d9b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3419186a89ba669f05a5238d9a097d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c48ce72b709feef3c9950d012ea03e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b6ff4a40392f72760dd16610a0180278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54ff2309466523614238dd891fccb9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1632a521838f6b7c7f5b95738aa1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfc181d9406d4afce96fb525686af9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06232a6744e7ec692357bb921994dd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2a89d810a22aadb470e3e903644e0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c66cb90949e68be88d4f2321c66e38284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb32c8dd646dde0b1334f5240809dc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d6b3eba940678e4dfceb5f190bd85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439cae28caf09e706e9a4cff11b4dde287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7c4ee10c1d7dd6119a78e6f9625b9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d073730cbdfee26bde86a48faecf797289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e0061483abc8c2f633e50b5489933290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e391af046a86757dfb3e66612bd41f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f533841b93986f5c779534b3f177e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114d713132ce498b891e1219eca919f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf15f01cba4b986e1fed577dbada4b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c46908598042c7a9af5e11fa77b81295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5eddbdd006ccb977f12677218baa0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d8334021da62375cf1d2a2ac232ea297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f38f0689b99ed8d1f5f055f3b9d14298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b28a44ef29c87bb8bcdbd6f04e0743299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecbaa4b4ba19407a8c3a899c5998f0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420dabed0c271b3e28d473f2c62bc20b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375ae1772394fcee24b2b142b438bce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ce2f2db580085c6468ddb4ebcf649303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a85f464e826fe72597e3d585e6fea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05cdb8fb07c4711dac98ffb1388405305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0d036665da770973e2a819f0b001b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ff97519e3f7f3c59692f6e6505eb6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e14b32e68a632d5a676fa331fb7f49308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f421c7296b6f1d92ed20caea7d5e7b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d7ba0d2d5879cd729f8ca2a2daeb7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c3e20a040533474617707aa9479ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58eacd6bc33bcad49609771ff3f7f4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01815fde30668b159ed8915cc70b552c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5954bd4942b90cfde38a102c903090314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef560dcbe762fb9558e4c9d1c2a38e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae62321cbc04231f9ebb3b6a6a223a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bb389e820e8ed6339e9e1d2bec577317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c6c8ed761646b144eb94c7c3ecf9c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbabfc1860ece8b5cb01eeb704584d6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974261e4dceb255304ec9c2a39ec910320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a00df2fb93cd7c2af153584c8bfd7c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a43b822e874f9fa6827ef830cbb4b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b1ef0b6109958dff59f3736da8e1a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b55909cd7e9f0ce1e24394b72cdb4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f20f24f278cc9d198f78d7c7aaec3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa42bc10580a4e4a3130b5663c9137326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed275f1758ca6fd95c06de38d8b241327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef962500ded071ccf67f5b15dadb0c8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651a1a766e5c1bf9b1b1383c0a6c97a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b478b5dd49feb560935a3d87f71bab7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1808e13c1ff818d3cbea46b46d7e0673331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5f920df342ec2fade2041df5f142e2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebf59beba13107d8166f3a07e8ce46333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f89691fcdd06407d8bf9ff0f066abb9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7accd371e3e8eaa53a23814b8539f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c56ca5768fcaa1eb3de2379fc74752336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdb4946ae3942c542803295b19487c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be0ab45580a1882ef139a66440736b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867bdfe87d1bc0658e78258267a11810339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a8c4b2661e795488c499b378d0872340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d58da4ad68c3ac6bfc6a3ccb69b30341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aefa9907460b5db2f80a7b9fb2e414342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e9eab3a43d638642bddd5948d996f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b03f074778e0aa8482450679d150dd1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2533b730418cefe427b2a9852d5f486345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146731f920821edbff240df8f2740b64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8561b24262c267246ce39f5c18cbd60347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45603ef5ef3024fee30a32f0f30ec0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c376a3f3a18b926723deac4443b16e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828ba79824ab6e244a35ae3c1072e64350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6c67db8f0bf38702bd135aae454b4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b23c37b4deb5adf0b0d68e68ae9bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3804f2d21a5743c36a673d781308458353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdab934804cf4784dcf064abc29dab0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fcb6f0223ea3b7e5af61ee4488a17355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b984b72c21a5e61b5b1c0870f1b77356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69e910b2a3a416da08fb30d6bb2dfa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4efa4962017df8b34d95fcc24f44b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe948a944db4418c1e8f507e29853b7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3922922b27c531ca2d9542b3cb6719d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba2e926ed8ee437d90262299bd2a7dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672448aa84d1fbaff88ef540302b9d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c9010f7b41afe861e432876654d8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eb658b1a2e32de065c820aee789280364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc090bf3d6584cf5cd93d6086ec9aa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1f6fb0e4d1f2e83b7e0f231b1c1b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbd7329941ff21539b9f566161f5ba367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70b1805c9ee88b7b3115d31f4c4220368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74441c1c5ccad4c34f3eb1de9ea86dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200944ee6399d894064ecf1321eaf169370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e81e785188e64bace8a0b6bbc4d14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205ff0373dbc9f972fd0bcceb604b4a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b22c880d260ebb4519cc6d50337fd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174f62e8e5e247e32eee02a72bd3df3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a6d610babe1e9ecc38a1862af367b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fdc8322bb914e78ffea2633dcfaa10376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c64c227ba122d130fd6b0b740a46e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16aa07aeeb59760fe7b9e27bffcfb98378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beaa66f40aac5ec53753ee0a2768d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536d9ade4560cab8cd7fa6431a88abd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ee27563d77e51405a20a35e324dc4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588349ff901b45c303bdc0df294647f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1df8505704682afb583b61e3279d7aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa32b2eb21ab53d11f18e6d9a4751bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ddcae6e6c774a507e17dea34841ab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480c9a120fc22dcde318df8c42dc029386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d6ec9b9928b76239c5ce02a16b67c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7cad63038c69bcce8a67ae8df1d34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46ccb1f0edb47047625dc35018fedf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d4b56190013af06803cadbc939902390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c12ec5d7b761461a5032afa9ee1a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaca9f6136e91819f4a61dca041deb9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac589b288feb453f502ca693dce0ec56393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7ff72eaca7af88cf69ce4dd460d231394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8700c0507c7da1b421eb0954e30024e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce796d0a6a84e535799914f0b5a51b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9eccdd4ecc1df75da270337c5c190397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207eb104aba82150752da860e3183877398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855cc0ec89b89f52b6bcc1700545913c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e16f6ab864ccd7db1e602623215d1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841dda91745037086845d0f13a9d2140401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37d0b41e2b8d06ba15e5511947781b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777d8956c79b991511d97f7ea785cca403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20454eb7f877102d7f956c182015c2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52535b032aa0b3d9f8960b78f31750405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e741293660c2bd4ccdb4fc80030086e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ae9d1d708428766bf6fecf1d75474407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c42ea3819af9b90abbfe76d326b15408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01511821cca58174d5f4ee6001a30580409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9111f8c9d22643e49256f3f6dc01dea410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812e47f807a206fa3db9db8933a5871411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13c1cb621319a83e4015ff731616e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ba774951ae4c9554fcb4d369e2f98413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6533c1ffdee4790003419d4fddc1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900e7d648f4a5f6bf612dc199823dde415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff55fc40c2ff2af3d51d6405a02c0c5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c50e0e7f9acdc222c89a01d888f6d1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174fa21b5fc4a59ff966a3d27c9e3ef8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02b4046311423b61ac05a68b2759931419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e61057b050b4984a64ff163f316e8e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b7fe71f17e7523c1eb36ff74d3191421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7097bbcba56a1ec092145eb97fb888a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64884eed9a88dd83935d501d1f8774423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038da325b74f32e52d26ef5cab54075424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64a072ea296311beaf3781f83d04a8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee803afccf6c855e1095559e94e40882426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5418a4cb06ab40b4152a797e92298c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39f1853ea624e7f618e7f99e7a89c85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85f496610e3c0ef6eac1edf1affa446429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ebb38db039a9cde6d68f93908b2d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9509b052a5e74a8464246ff6f0fe14a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca3a1a27d807f2ca3ec91216aea5b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015901ba98cf7e0b95ca6de84ad88b9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c6c8c2e7da6302f8d3f708cd00e78434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5022186985038f983ebd26ee68884435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc8279fd6a0899e9664adab4f63c54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e2ec580236fb6d098490318cfcdad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfd8dd245ab26a26f306fdcaa810bc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e60b0e60457a9bb3b4e3ff20cbaa2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c50e6e18e334ed854ea3076f023a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba2b1540affc859b818e0022616133441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6025008e83aedc10cf14e7eb04368442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead07d94c01f6ff9192bb33647d0726443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6829cad7e4c943a4eb86659ef6cc872444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962dfb462560b79f4f91e839028e585445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fb0eb69e0088b4ec461aa0cdac16c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbf35b75386c01a81b08ce914844c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e25b8d51b64c7e1281f04f4ae19a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126c3343b1d1bb8b39468f235a45055449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90470aadf381b0bb00f7af6d2626a8ac450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52caadb6b72f9cf2f3f78b790052653451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4675b27d4153d85d0124825f8dc13452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a342a6b84b7cf4fa72c77f883b3945453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80b7375a6d8a34065b4c724820769e6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5640bc7472a1de04de191ede15fe30455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724d132070bf3eb6f647e57c9041513456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471e8485a896feb7bb9b8ec740943d4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc7fbb5ebf4874567b6c4884539f50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c18d9c4e1e8a63202f03abf6dc17a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e22032d9e4b1527ebeb936b8060f91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0598a8ae9d9c56b906f03869f9d0dca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0dd7e0a3787de8e14d61d79fab100d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf3418be2d66d758e0d43bac518356463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598873b4b31c501b1b0ee27c1192d6db464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c61abf8466a129d25374136bc58591465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3882a0d6b1246c53482f407d5f779466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198aaf19e6d968a9e0961feebcf4c20d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b32f2aa69cf9d6a6e2888e4b674a2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71875c1be62602dd7bf37feda457f18469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5ffb8c3a06d39ead3df3725df61663470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabefa62329f0af53217fc5f5d874189471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9590618a1a59ebcc24d379e4d498bb5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8a98b55574793bba5b089b911f50c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee05b55ca15598e8a35d23b521a9f9f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8cdcf3a045ec7ca3e96f2c476c1e16475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074ed01ac8b14112ac7878aec8cc4b5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d08735c8433d68bde2381ff41c10d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb1c177c847fd497bc5dcd5491a7a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d7b5f5ce216a04effa9f4d16d81ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b28c0219e0abea563c4f6453532e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24e12539e743fcfe04f15e5b3c4cbd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef404ac05154f39b1428415e242614f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973e917daafad424a7d023b5ba1e042483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ab129c38772eccfb0e9f5388d5bb1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b87cce982cb6ae4cc5dff7ed2652c8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d29f946fa5554d705171c63da92d58486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454189530c4813a19c4afb2b4d5287a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910fdf828b7b2e7ad56f276de19182f1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9aba6aabb6d1063cc8d430df08181489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca48f2751b69784c897362c69ec50fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bdd23e6e6ae2abec447b6e2cfeb41491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d6465582e2275d2639bb854faef00492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dbd26008d347b4716212f25f0ad2ca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597cf595761fe968260cc9c082f24d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2212d0d5c50a0788c535301fd92588495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26f747df7f2969fdcb03ae4816ea9f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af7bd2a79d8ff07b563fe2354f03d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba497833a3df70e90264968a881a26ba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a1dc679270448aa9ae92a450da402d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7054cc142fd163d22c31d4f2f060c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1faed847a9a3b7aa662e2efe18644501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9bb8ee38cafa6e6823d6638fe2fa7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a22b14e656e83e3871536164f28559503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dc9893ea5316c5602cb40d60a5fb0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd3c73bc19450d037249871cc769106505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07eaaebd755f310defa66ba2d9567cf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b1babfa9981a426454b912d3df8ad507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90a8ed82b47f23ab6212eb155903b50508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a56f4ee36e345a5705a7736c8b3fa509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27327748e2fec8dbeb046018d5978e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f585c3a5bcf3c6d6ffc4ea29ca5a50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454507c27c0da6589638eaa5244885f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cee78e8a5f674fbbf9842329ef18b86513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd38e9676ff73216a01bb3bfe44c40514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ffba36cc74c7d0b413917dd6b8391e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb747cdee097a7f3e89febe47c9e2477516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9ad32064a671a78d6b4045b1d3d28517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a82e45f0b4847d68516a48bfa7c5c7e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9814b67e9dd0d6db077121bb7ce7a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e6164f3569dcc0096fafb8f37bc67520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306ee4b53b8101873d9433732842492521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410059a3fc833f3cc73de67fd5d1596522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ab95317db1daed56250a3c359b25b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccb14a7d9559ba2d6dd292990e68f4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf3222906f3ac2edd726b2fb74ba0b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35086b4225ea07c3bcd6caf649e0a7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5bc6829f81a7edf38d975313f5e143527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba994d34c486eb66782faac8286ea9b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51a1feaff4e00f54289713df1ed17f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045a0940871e68173071ebec1135704530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb66ff0b98c4f9ab5b06eb82a4c034531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cc1a6979e27cf93d1e70ff9b89174532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c8fb177cadbb488bdadf094526448533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30448c5f33de0d5fc28f14583fc1e7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bca8b807fc2f7d1e4de3d2f880092535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327b675bfe24d871a2f0aa8b8da110b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc19320cfb986f19369e25ededd750537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7565394fc42958ae880a397a4f5995538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6cd40486ba53f75ab96d900077f871539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25574c188114b99ba11e87aa4773a17e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12728ed0deb0769be47286450945faa5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580f1092f247a77a26c9da6f03b8183542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54059b8830834113b8eaf3f1799883543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d8d5bc6c1ad322d621e2d1f730167544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84510d049daf19a78d58132b33089e98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6c3dc4fe224b09206e15f3846583c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b91bad207cb0b323fbbf79f576f61e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5b34df1f221102f7170cc9d0acbbe548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0391966369fb5ee455c0c86bddf28549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0386760526179f54ef55a0099c3478550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e74b8ead432c0d59daf938adf0e57551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a8eb4c4585642053c7e76fb33adcf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784715df5f3cfa1f527ee506ce0441a3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bc3d6853b6bb4fd5af0ccf58196d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a94142bda8daf7b2e04a68cbde1bf8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52442c856908fdb1a9194da0fdca7ffe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff801178ab6657c407545a6896005dc0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34032393684f014f33dd4ffafbff2c9e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110864485eb698624a76496fdc377c6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c85cfd2cbf53ab23f5aa863e6012a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e63636282961573e515cdcefcbe1d9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19e8c6ae589dd44a009ba6764e51c4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870751b0312bde473ab3dc54f1535097563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53e63a8e75e0b98b3cab57396edc20564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5650064fa2fbec6d5fb46935710dcd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c90aba421e9506282658357d6a5c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4848b58011c2d1be6aba4b707ead45567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b5d89c38a21a5f0c92428f6d75dcb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dabd51a283e7697ed1dbcfa056eb9d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d531edd47339b71aae9e55f8750bf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670895ea354c5acdfb7c390c509b77f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cadff7a3362f0e7cf01f646ae0d163f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba0208f8025fc934a2bca318e2f0ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3af4ed1c9ec016bdd42dfed65a8c492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84ee5e175f817b73b415f1fe06783d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3218b708179dc8b51d203b43951da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0098e064b2d00d4ca4db890957158a35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae6cf12a5d15ae21ef4a7f870e2f4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3f6e59ef7b3d00dc732ab23e468aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba4573fbfc02d9c02a558aec4a3a6be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b483c4315dc8a5ff78c2230c1473c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a19f9bcde9ed53636f3185a09eef710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c957bbeb7183d0822f9431a83b3dd1a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e422ed225474ad3e5f861fb21d00212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b9d0d135fc63cc1e0a4890690041213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a4ee5871214ccf0764e50039ab43814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234401dba59295e7a00f69a4470845d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f105a30c18d8032cb055c01c6406c62a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5ac61f533da78f366c0a475f2c5ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2936b6623cf9b9d587ae63959079418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b90a81e89b744f1c1eaa22cd1b95bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd318e90cbbfacba4cf75cd26cf6b1c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df66be1381e2fc35a9b7b2e8ca230321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a846c2ca64956d74ec52348b728000722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819a17918840a7edab2cddc3c26745c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407cf3bfc95128282ce6cde70cb329224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0b1b2ab5b6e8d8f19e5ab0643484625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b44aab11943990d44218261461e62526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb0e10cdd3b898d6cab3ab5e22efba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4b74d7a22f0fdba78bb30d64b9dcf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a9aeac93432923c2c6c99757f85e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a1cbb1dba6ee8a0452947249d939730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3321d098c1656d28b25131e2ad06a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484fe6d9e73403a097ca30e39a8d81d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed2d93c920ab864631c64bcfdb665133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf07e1b4c2b2666d17884c593be280334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03237ab1a5cfa827eac8575648f784035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640c09ee89a72a5046a429a85a751a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadec69d25f8c7acee71b20a3e69ece637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda561e85f4043bc229c4b571806bae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478945ea6e190dd828f283c0b1ec8f5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6ca1f21e497d358183c4cdbb416dd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8640422e642a7e18afc745d7b01e5fbf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa693984e045fea291510126054b31b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c7e82e1da6e90c77a606cd0f180c943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d11c2fcc2f93d47c75297f4f33b87a044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1fa4bcd4f0c2eb6813135bfb6d72145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4765b978a3e87a9499bfd4fe65106646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9505fe555ccdf67e9c354de9cb282fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ec9ac6a750de9ae1df1b497bfde7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d7eb4837a37714747a11193759cbf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56c517feb7b740f7c5b8aeb2a5a40e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b74143abdf20d30b46763ba9c242b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a150a60dda65c9664b2bf12b3bf6b9752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cbbfa0fde4c431ba90d27e9c3e28353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f238f9b23d00a3731170e69a4055f3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c73b29f3b76173feb58d86e6c4b3f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992246ac0c7c2d563f9663b30eda646b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38c4b2bdb539c1179842b2535df6f557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6656a089fad452d33da535315bb197958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7803feebd41980b96214c26a14d23d359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43f9a0e8f55985f05a5caf8544f24860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f30a5fe112a1f187be0d5a3ba6bf661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79a7da1b2cab543d9fd6679fba7c9c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a4e3bb3f4f5b25f0e3a10870f1ff963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e68df44c01faf6fac612e3104d75a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2364207634a6bfd363732fdfc0677fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b0d8007de843db5c03c4592e2b3f566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0453a10e6e925a5c8240dd19e5d585967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48883bf5a53879ccd98c67c5b3a7097b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347abedd5aeb1bf0acea0cc980094b8e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46995b3737ba211660aa3066f876611570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6a05a324867a0761ade855366c4f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba443ca0d308ac0f8c6f26c9ea259072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a104289e9456c3f91c77f5fb6a1227173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a6546678e4dc1bb8a4f6834052251474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b38e5797c8eec78ae4d7d542166f2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a3c9925ba29d7b3c0c0b010ab3dc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e29a97843c0079be24759d36d34deb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e669faf1363a011337baa94507ea478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cf67fd44b5a8c54b227513403df2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cb623fef9e884298ab05e2efce49780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807dec906cde9de7bd9b37f83aa48e4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e5c005889ccc38f5bc47d5cbb27df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921a9ddff09b4f4cc7baed5ca4c319d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23c2588ab4fd2eb8ca0da07d7bcd4784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116139378867bfc576dadec1d1d913485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec0498ada2dddc89134d2aa2b3689e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74f0d39166b145bb0585d5af90ca0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec20c548dc87c2ad8da47e1229b265e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef981b272fcad1e45c6a77c86a601d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941401410818f2c215e357fc7d81fcf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d559ecbb26eb84afe0be9213ac9f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c485ea9e47718c749a28af299fc97992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa05c70cecf2cfcad6c07d07a2768e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38978280882736a9bc1ab60b0677c80d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd73b78688bf20ee24f11975453c94e395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b9cbd5ecc5694422a5e27353e156296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125234a4aa573302c358ab661a875ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d602116e74e8e543af09284d395299298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb981ce5dc94b8f6885ecbd6ab55677799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed337f5d80cd743aea0acc8c2659f84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba751b48e6e211fccb1378934dac517f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323cb9215f197c7dcacb4b482717227102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb4a096c79643252bcbb0f0e1766a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c661e109dbf8830ff93dff589b5283bd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2966632225362afd0d85b380c8ad5be105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde4bb3549e298c97725ae3d70b86374106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11c8ef2fca673070eb34c43e45acf3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171a69d262be41c0aced6cde56df77b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948b0455d8ed9461fe2dfd4d6206ed0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd946dd45e972a153a6b1a8caa7c30a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357777b0b2f8cc3af03c7718372f2992111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2e643dfdbe259d9f596140d9a136d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55430b466147d3c5b8e3f25faf666adf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb759bf97bdbc49e638c9389ccee6c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cae254630ee5198393ae3598ce67aa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d67769b7e6d80f968edde61cc704be116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e384713078711a806978743f61436945117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f77a5fd72abbf86b55080423064eb8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7875864be1b1a7f00d9e99e82ff39fa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2402caa7d4de019321c8d9c4934c9a8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0833c38a93cb14ea067af2f13b0bcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2655cf771efeca160e3b3955c37f77122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944a0068fd386c0a7aecc9a353cc7b3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0512cc0b07aad9d62c3ed691c35f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1a62c6518ff10f6fbd73a3884469f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d1c1396ee421d843b5a2a34cb68e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297de3ce2a74d8345b8c7fd5e22b191127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251c074826978a70b43a3c50a971f77128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad9f3491269923ae012d03192c2a87129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441aac20450a26f779b2c4afd9f94c47130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e587adf8f71d0c406682fc62b5f0c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94665d2f9178fc7dfed67f5cc8802a19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cbda9e61b7644afd140d9bf960ecc6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7ff669f596696930fa99478893bba134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d79a3128a236eab61448ff2e26ac75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4a82313e51fa6a5c4ca3396d6b673136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5c8c2ea48d96024ecfdaf096f53dd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cb06c045f638ff2525e56ee853535138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128c73ecf9cdf4f3670276ec45088897139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d7243e01181f96423b6a3b1ec945f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113b3f2e04956d9378cad788baddf9a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ad9f0c457e734f78893a2d52ba5e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723bc01bdfbd836eb0b56ad827c810c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b9d44b50a20087ff30aa2c9ce8d50b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe4d66c9290fa7e5dc9033fee8012a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d8d60bd9838a86c01256ff55c24b9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e09a7f29c02551188cb020692d77f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba4611d99a04f30a13f682ba7d38cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b23e0eedb633f3042ac69f4d1b7783149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5c286a91eb5d1f734853f58fee150150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36244c519ad45386d731316ba61f25a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989e19747cbfca8ee3dc67c4a08669d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62c13b0492fedd23259647d18f7402153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c03f561a3fc1c4d24f1ae6fa7c3324154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed2143f987be69178d22ca516fc97e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc4e158babc624623fd387ed1395f72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b6a480828af1701e7dba785ba91d3d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d749dc78440be1cc7f27d490f69998e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c3fbb510b43485585328ac480831a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237122c2cda53b22de8d3d420b808f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf4654e00a296512f393658eba8711161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b2155d5bba59e2b48b4a394eb9079162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5912180850a0356a8f4807e49f6f7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0edbb61e1571b0678bf44342044719164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c49e87b8547feff05cfe4d05a398b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87750abbb15725d7cb2df1650b190c32166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497086a7bb27d4275b7c9511daa195fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f35bf6b3eca559a122f5c9a1deef7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37f5df20eb4d8703e0ecd6cfc1cb14169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609977fe428cd2aff34c3d596643419170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb757c59002176c3498167ba66bc5812171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655be90bf143125fd803883832009eb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d13a6becc33b07f48a603232d028ee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecab3aefb523b5abd2c6d2887e8707174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f55a5612729e5ed58adce321fc08e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493522cd9c045c7ae0b5d0f90dcf4ae9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f22b63385bfe9f41ce86eafd9dad7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a08e34529c0d59dc667051a7c86179178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6ea25914dc98102b94f5a2d93e68a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5bfee73e841bfaf52d08031418b4a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed128040f47e896fbfc0e9ae0b732c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f9effd7af710dce0f054d3c7b91490182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685053d173ac0d44e1c9c26972d3d9cc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a865fc6c574859f1e43305e8c9859184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a5b978369ec526941582aa24575212185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9799efdfd11af6e888bb26493be50b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f848e9b7ee3900bcbe628146ca677187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9c08a554f93d511d05233f34c9ec4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686acd482894a816586afb12abf7b45189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5130c7c59675ebb0d946b31edb89a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5071fbd48dc0cf3d27dbe165bc5d724191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dde82e39123493f22f7c35ae124a98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5bc333266ecc44f491af8618d230b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e670d96d51919d46b33712bf5edbfd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d30f6ca421c981f76b386b8991b52a5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6a22b61cb0396527a07dd7f6980a9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b709567fe639e6c923f598a99a3e509197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937cc79aa9b4c670195d3cb6e296723198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13a7ec74e0aaf5de590355fc9a5243199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf6a94fe2bee62f264e01b463bca68200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeec2e2b69ac4788b9eb8228d4558fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df25d6127ccd804bfc91b9ff9d676ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c50b39505545f3c03a63b41c1bcd87b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d157563009e0cef8c4c210d15ca5ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2159d69f44e996ea5a80f5e7fd10b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8853b96fca14a02d2f8d141dc59cbc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378f93970f0c6777296527551c35a3f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cd29ba89611daa8e3184e676f9a16b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508776eff449cc0efdac1228ec45a2a7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aff3be8dedcd1aa0b2b5a4aa56d193210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4268eb851c6381b9230edb66bcc835211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9eb824db4ff4ce4a06a0197b5fb40212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d32b0f3cf7737a88e457a95f7f64d90213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e8deb20afc6d9ee6e8d8103aac145214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd19be0c42233c02471fd134d54d00215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ed122c25e394ad94a0de283b7de5e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb13a4bdb8ab563d80ee1a555571a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595bfec49d4aeb5ef830c14360d09a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2898c1d866f8169005fef9a522270219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea0f5f0416557fbe2ce8c18d240ccd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28c272da464690bd4600bc2bab4700221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57ca618ec9fba71cf48e6bc0184d3a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93e430b4f3957e929009e90368bfb1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741dabb9fd1177863e364ae5d2b10d32224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5ef6a871b12e2ce186ed78d48862a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f540102d3d47317f6317ca1f39df9c7a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a6fefbfa506a11c13eb953cf6715f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9457c695fa58b95b9f2ff497dbeb1bb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1170ac34f7b23a6be63d3b8185cd6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82492f26dc9704d5c994ad294f4df50230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa762a79d3b049aef2fddd974ffe9a3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5a03cf4a41caf19adbba44ff69428232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172552050d962d1ceed384b3921a17b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d12955ef1b489544c67aaba4bbac08234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b12847d7ab27cdffe2afaeda203445235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6c2d3799dacfd491681bc968f8af5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e1643760c817bd7420c3ec63e6d48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e30ca270ac56c6d2b6c1cb4283d190238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52994705e94f3ce0d7699a930a1931fa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532f499fc0b4fde39d6b6bbc2570970240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f172d31e3b1aa1e710f790b4c8b2ae9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddc1273b3fa99bf63b076bf0bf78fd8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46570ee8a9dc3cab03a75d60f5b7515243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd231519ae0321b294733ddd055095f4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7c218ff500098747ce34ec8dc52a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81949ee08ee9230873c1d8aaf38f300246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407156c0b816eaf57aeec7cc430ef80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300936f789d224b76cdbd7c9dbc7f0f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83ced51457c66a81b50130bf44880e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756fd6297415c5526781bb288d5cbee6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfdbba82445d7ff41a4b17057b08cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491e1ae24d47f585eb16c1e80ce1885252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413792fad36d346fae8e30f7291995e1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b9cc424a93d095ea06c6b39183d7c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66048fb6b04eb0f7e8154996e724242255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c83005b7686f71e6a7d1719aecd3c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f880fab80f31302bc3a735644f68e5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523f1f8f470b2fc054c90129eb6b6b2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0641c6274dc57b3fcbc5b34df8cb39f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b3f45d1c68c32bbb4672fb32f65e7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e041b2827539090869d3cfb69076b720261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e104fd101dd1580bb90f490c229a88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cd2d85b10e9f4c87cd0e94dbbcac5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b3285922c6cbadfbf611cc561f031264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecca35018e7a9790dce16a11fc3b5a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737e7e71ad999d55256f7fe53c3aa94266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d456d0adc10bca75965ba75ec51d81f8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101cd977a380bcf1066d2b4a5c34dcf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f836d76892c27b464d0489d739901269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b325b19c899595bdf88eb9d316c92cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de80c83a56373dee9867419d1c91ff39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc30156bd7cbebf8724dfdc3dd1d84e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e7d6c252924d5488c20df48cfc430273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a23ba407ecc5135d92ce4f9d1e8bb72274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c71f12cc74c0c3270cfa20a94e03838275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90a92b997af5f86586f097b429b40c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350b9826aa44482c1803cad4deae990277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4e51293bc67672734a10c6db3fd3a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79385f40c2478ca5b24687d25ec0eb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cbbf80c0c21e0be4f21770d438a75280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc2c218c65dd7e3e8a40170fe4609d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761df139c7110c9834b8824e79611bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843a6aa6125caa07d835ea3ab7f7e68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bd00402a6614061b93104f58f400e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ad1e3dad05f77c666d47a6f09ebff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc7be5295a1ec4d6867f44c481d61b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62f9bb6b2947c4b9a6061a24214568287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbef67aa4d9de73dd5632dbdc379d62288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a0995f0918e755ef09076f8ab28fb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68e2bdcfd9a7cd3da4265bcaa457ae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deefa543eaace65ee24db9f7fcac2ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d57827315cb8c170074a69400c46a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9d1ec4724984f95aef502cd56f9d3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b553e916cbce0f15f2d9201487dce26294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0415394176d85a7c6369421c280d2eca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa147a6c64545904b96eb37331817229296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a8667d39ba12f01d2b941f9e3cdef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c59b5df4bdf6cc643a117cf700ff923298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca35b5c424d749bc1e85565c66c00a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a42e3f523cc841052c034712b5a5c3d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6195664fb4ce36731d265f0c2c9242301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3ef5e12cfb11a1c4ea047446ed296302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7ead7e2c667c257033779a16b6c6e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5b00259c3d4df38cf627a0a0f0ea0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a20f8d31b22e1ae32ebd0ddf03d6ba5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6554e8d3adad927b54bf53bd1178955306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e003a03c7300e368b1ae33ebe5788307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548bb95b20a101f28b5070ac5f7aa6d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239da8fae74775f9aed71c8831359bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5bde758135c656751798839a198f0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9995c77525748025bb58bba68fe6c67e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4dbef0d50c50822ae4d0386598126312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a401ab607c8be50a8e81d067e46f8a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865b1d0e4fbfac6602abc65125e538e4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c8f120e674315bd1d0de4b743498b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a6254d810b6d0281aa105a2a94348316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cf38dbd2e0bfefed172e9da8a9cb7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb225af944219d96c1bd70e91e3b08a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bc2935f7383798214e1ce94b264845319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cfdc6e232c680d03c73a222ccd87c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cfec4c3172a68a33fada3aac9bb02321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41deeb77b36df82cb1569f5956213a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d0f4fc5c54c9d0d6d5c05675a4ce3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5cd5776564690f5d54617786e4fc4b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae895eb234a99e35f1e4d56d9908dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99c95e27bf4958301bf34c87032ca4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3dcbd3be91824c0176fdf187bdb2e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d37b3ef09137d33568768d5b8ea7cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717af79776ca61ebe91dc5952d5c1c7f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294344aef988389460b7ffdb6b988915330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cbcf42489492bfb1eb0da2c83bf5f9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94895faf5dcccd148c1b2ee590265689332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8290f244501602d3f8264ce735eca0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0348c4c51c7eb817f53c080ab1ede334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadef5a9577dc301dde4ab234bd95eba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfab7e8faa384a72403db821665ab04336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef611500543a7b24334ac1d9d0a28a39337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601204e9bab9c40ffbe648451965be0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbcc1d3828f30fa0a3720862f7d822339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21466dfb2885a73fde7957bd1f6245fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9515f7febd803dde687fed7b6fb33341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ed2220ceff0548b3b0072bcb96ef7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08d194adf32fd7e3dd48a6e06377ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93941ec37ad53fbb1cc67d2e2a09a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050b2a3e6f7aaf0be3efc203b5f66c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02900fcbc6b5bf9c8bfafb0becb93f27346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d9f182efdb5c892923dd3a32952666347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25027b1611b66ae16c7d123f658f9ca2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee0eec31f002064492de2929ba0476349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e59473f60ec15e7e5bb7d57bd3941350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93b1a9e31d1515b6433d72ce72838f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2aa8fcc086f98cb34b7710f3e2f2f6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3edf1c9dce80c73ba68ce14b8094f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3ef794e5a3f64e74b1904a2a96afe354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ad34c00d9ee3f86c3e1cbd8e786bbc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ac3e1d2afa4b48e0315e37dfbe44d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2e01249f902262dbac7a71794b7dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e7d211704109de9d962abf4024571358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049d674bcbec359607e5b7f9dd3fedb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6105513a19de6e752d3d8f9c472079d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46f776b4eafe96a9fa30c571b4c458361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27f63e957eb8ce3a3941454a07e7a2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d02754c8c05d57eb46b8488cf9043bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d7a59f6f58ec37dd41118ac2b212f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9bd61654053f47d90336d74574b0d1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d85bff8c1d4941da7c7e3509b21669366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2187c12de9460b6b6b5f9268fb51d27367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73545a78a00002c0fcdd23ec352f1fbc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a328bef8d15fbd1bd262976d38c309a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e855076e08efc23e682bda63e9590a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2874fa28e20332cc2de65fea0de47371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed432b192181e8c1c0c36bcb7f662a1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79de2a97a3275418f28fecc7b396ea5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79246ab5ff6ed18f0708bed9c79b3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c4b4d8e80c61e19fa68e7af7f4991375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b6f1a486a742e42af724f7d2aefb8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2979f670821e718031dfe0213e32e8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b8e659a4a057e822db1b98fb46fd5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c649610d60ad98e3a0a76fb782c6e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0e537b76cc8ac2963722b81f69372380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a858a033ae71f1bfd55d19a77fe6dc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34bbd908b5967d4abe109bd9fba6579382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a216a6a86f65009357ed350b0d9f9f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173a3b633a930b0a4d5311f4771ae27384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1894079ac521d9e3f4c2862657f60385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe76c95155e7923f8e144dac6791ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a37e865488d625933601ac89c0eb00387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92121212685b1a49204550e2468b818388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04d4fcd9bafa5c68703ade1f7a26ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744aa7e1281ccc0258ba9369dee748b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9939ee602153fdfe85fc2f8fbd0a240391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80c38d3c1438879a3adcaac9df7872392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3aaced1de07de0ce83d4ae8ff2a95393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14dacba6bc7b28edccb431c91fccda5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17878eb048eca769ba67fecfb32b50b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd056d379620a4800290ea6abb3839d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908045f4594c8d1add0ff1ea3100550397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f667a040c4eca83667f4bef980989398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d65f790c6bd434fbdd4f7fb82f91a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb83d051198c5310065c04ff95751ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e1310e0e3d32b2b203d3ed9ed0731401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50becd28d7a84111341d2c9fe2f33b79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74c6baa1ab80abc70dcf82fd17ff49403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea1d8a2a65422e184c61c149a09296404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bee2a43fb623b2439b744e3fd720b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be47365ae19101060cd3019b4eb3e60406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b401cc0dfd75a8dac193bed79ee3d0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99395d9480dc5a93bbadabe0f4669d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f716f4f1d45b22c8c71ad29cd6ca71d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac0175f2e0d6eb0f69ce33ebec8db65410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870ab741577e468fa8bfb4c6df13953411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ab7595a3958fe06699e25f448ae88412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2146786acc74adb2faf5fc5c57d2e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e5c61af18fa4656019dcb747c5347414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15673460a4b01e96f9133f4664706764415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b031acd18831d13b9e50f39a9670794416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93727941c8ed93b65c32d25a5848a300417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a26bdf19efae39e76203dd10a0d3f67418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45047239c85f89dee0c0c2c467201a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f6594c2180b8bc4aefbd8e02dceb3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbde0fdcd65dff74b4dc694e0f1dc52421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a4c1618a9f3d0afec494be1531623a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3b141f66a2befa7b5bcfdbed676ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08af449d96403c1fdfdf673ffaa685f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b73c4dc6df1f5907b93d3539f34c48425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d1c61482996cfe88d2990a14a382b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8677714a852e2b0ae2adf0331e64416a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cc42d0ad923b0d9f945ffbcafed85428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa1f5acffef52daecd52f09d763283429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a8e342b09899c13f4b6006007303c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06063dd43ff9d0865b8cff16e1de74431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd67f119fd83764e5d781b815eafb56432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243aae67c4f4221c38d3103aa63b2af433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824158b2fb03cd5fd48f70a24894d9d6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5009ea17007443037a1a1f9255d9860435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce5ae0a2cba5d7058ef3353fb9a1d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9bdc6f443be614235008d70c43ad9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f8f18122933b1f4de2f4f0c6b0e408438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e56abc86ec4c54ea49d7fb17c602a6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e0d6751b46afc0f20dd464dddc2ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adbd56a9a8634874de8a3e8078a7cb8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0af0182698b976b3ab06e425e7d24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5ad487940059557068884f81b610d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d62bc02013148ba003776cef876190444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4391973a4ee4836fabcfd4bae9f71f4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be165be58579eee7bb863b79bb4882e4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4ba52ef6d50d13e6e5988123dfb7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838df5a9792aaf67e82a8d3c7d9f336448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665195e8fa8e4b821432a459cf04bee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944af0986959d49034dffe395cdbd770450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521daa50af56b6123fb414dc54b19b38451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c43be815520792dd2c52c05b847e1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12351a7a260a6691d6079495d5958f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd31a9be08e32b37129047f4e94b0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353d4446e29ab2d546f8deb8b126e0a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c332eb79f93a00c0a4a63a2c48a77456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45ae757950b7079a62a60da920dcb8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7b46e6eea95f6d7cfa3f60fe667f4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6306e344d00387a10fc70f9ee6ef46f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ee369842c90e1f48d968223262740460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32fe8fdcdd501fa91721b17675db54461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5c35244201e24efc30fdc1ac141b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaeca7f567bc0af8eb787d4e7d226e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789f0175bc6436dbb733489a14b6c8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26706b39c548b6452e4648a606b5b4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff1ace48c18868a84a1dd9f904ac7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b46c58e0f36a2d51d1ae981f424b77467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ae5a7f1947ebec0978c5d49ea79a4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8b27d14e4df68b3818211dfbb406d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b42df0e5b2343fc14c2a1469f778c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9823d904fd7305820e2efb7e6c62a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62528a9bccaf26e2bb37846fb15d126472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9389f246d2f16326953b9a26db48d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34686697674cc37e2aad10feb9278045474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a124f43cd014e0014f0eb911070c2ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31459b885dce96e7c299e00606c29d6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b30d8d2993ebba85802706b36fc8234477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8bfc1e5a441a8c37885e639e6de87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6917b8b87d71b41bed91ac4dc720dadf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd53bbd9956819a5b8220f55b8941fcb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b36fdb0743f72655b277692804e13481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7b41d1716296bc835620fe8953e57482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328596bf9d0fd561055640d0ac85278483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ba48a26f64467dfaec65cf06a042b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0da6066739817a2cef7f92407599d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee05a6a50d91c92aaefdca9ca3eed4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca7ff7f280196e74e5e12e1f5db9ad487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6831736bc54888b60c3081a92273d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eae3895ffb0f1cec22236ae53722f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbfcbe60da6a743fa51eb158932737490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dc68ca5ff75c3ec403560e2092a0f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082a2120d8e4bd9a4b8619a29f97190492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f5fb6e2956d7a5202ebd5d01546b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef495398ba8674ade0f8ef6893f6c1a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4132bf193060304216071f79612e555495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a1c2d042be1200da61c58c406e984496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7e0d340435a39fe3543f4066642f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8f09bf29a7b0751f4f323a16c0350498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4093506e09e278a21631f512eb44f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86decefaf857ab3c69d10126158cbbc0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6624093c7053a3294d9053926127e4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976fab5eec8492ea2cdc3f3f0f6540e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfdee79c5235bdd52ffb3c4220a7a58503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169fa3aa4e91d3c3a49cb56de559716c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e250850099143a18f76a518531499b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6ebc3d67a1e3ff8a6bd1673dcd402506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0ddf7cc0a5b2ab262fab438835d10507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbcfa7e41928c5ca042c5a206153d4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e902bc2f8b8a0d2123317a9c6f07bd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ab01578c353f0a0078311db751dbf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087ce40040b11ed98eaaf45659b8967511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64636491fb0912a179c4e7f0fd1eb6ed512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21357b6923237174a6135c80e2f3ef06513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f372b56c700b4f4d40d8c90ccef3565514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6204d590ca22e37b9c1228d23b75943515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33d757a84827265d64307fefc3fc76516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6d6d7cb712ebcb94c6fd94b902123517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ea6ec21c0e9b1ef1a33ebd56684ee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b935c8e3a145322b491024e9b4af9d4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c036fe92883dae07681e6cbc381c560520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16d73ce85ab6b41fc8ca9af378de6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0310b5a56b1859ce7c3828134dee5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41271413c579897bb04cb25cec41a281523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44af4c8bd8608acad930982d5a1f03d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d6144433ae5708f1f45d4c19ff5d8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef0aa730224ed825b2c99efeb946db526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022b3c9721f4a1191b73730f02240a0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b70851bb2db6f89460ce965e09771528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234b0758591e5660b61fa7afb9ad231529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f64560bd44b4e8da965d22fe63239530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ea2e4134df2d70410a30bc6dd5eac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf70f540c6eefce93257cc2b1b898a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28da139c3a65a029cd7a4f4130ec73533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0898acb3c778b31ba838fd87dacf0f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccedb7ce463f2fc370eb231d5bd8b509535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95841e8a633892cbd3d8c936f0671f05536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a82cbe2e88952700390702be6d1176537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac53b212b50d7fb673349eb5654aac7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca742b8090032152cb2f0dad469d10539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a6de78a9cfae84ee23a48fe551eb5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e360b9730390817b767767142f3fc30541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c544f3334a67b42d21d13844d92e9dd6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110d7ac8b9842f0d4ee844a51a06698543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216cacfe21d1ac0602569635c38a8493544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f4506a7411e537d4e7245e2fb55fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a93b0e9b7c08c591ae332595a4a25546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ce4d04726bc4b544d136557d16908547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57477f43122824501acc5b69b7c686f4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52227cebd78d04610c6b3439ad286d90549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6379047c4d242b86bea5ca3d9857eb4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4855e5557f47c6c375e33665d2c52e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372cd8122214e0bcf113d87e4824828552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d2520397aac3f2ddc7e5d355505500553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ebe0ebe93060d942ac2e9f0fe0321554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb9d612bac566aebda67ad405ef9dc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f5df129ed083b8add83ce5629ce55556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388564854dc59f1c6a73d1debf3e95d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40998c2b9a72b653bb46344fba4be7cc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74359857168832276b35393f4d7b4afa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1717be2637ba050869df6aaaf25cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d920b7854e0a3550bf0ca0784084bd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc046e6be0c94b96e3fb90a8aaa7b8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5a5e0599e3d405c9b37be6b20ae1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882956d387ab3821dd006915468fdf01564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086faf83fe79e94f0cbdd7ac6479fb8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b31af38a5c9498061ea701527f08c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9c0628e5b71e61d83d0664552b715567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30402bc51dfbbd96107695814ef57ad9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00ed45c9b282a6099b892d9bd8866c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7ac4717121b6246acf2b38a424b8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf7356c3e73cbd7501ae08ff110c27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b54d8be8f758641d858e66716907a572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>