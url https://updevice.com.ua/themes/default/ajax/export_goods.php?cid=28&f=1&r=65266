--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04b5c2adeaf11589474637585f562071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142c4a63ade45489537e263071354a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b02939c5b7dfe4d155058c8b2d618f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706855367ccc57ab68187d11dd3633cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ebfa6d832022c44a9cc8f93a304e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba671a154ac5728f61840ba219abd86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9639ab0e8dc0cf4ebc2b25cb523a947.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592bf12ebbe7ff4b2981c0d624770e88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608d0fe879dbec8cc0014b93f7fc6ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94778286913528ca45bd43193bb5707b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c792c9021e1aed0d757ff095284f2f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7387f3618ce6067b22b5a248739822e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf966b8c856389c2a169b30910d5f113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a78fc50af2f092993e6a19021cd4cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3eb768a41b8e4190d3126ec1ec6c5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba4b4ba19bcb52384b2e9ac8f53edc916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d29bc85cf0f7aae7a3297d8a2cdac717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7585ea8b91527832a141f0448bdea4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8265ccf25f9b9bcdfbdbdf8be777419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19c990bf3ac9fa778c0bc136795a9020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69785224373bf7b02a22b99ef5d01a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbeb127daaca151fe7b0a847b3322222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c7587cf32bbb60d0e009e7633c9ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443f732becc723d11297bdc862b562524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7fab7ae9f6f8eade5967191820aaf025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244753acac9ff30ddac6c8f149b6bd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace19222f9b198f1c4082b2c02ce3cd427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9708451445df54ce6ee7b00071c9bfd428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e123d468483a660dfcebc9f59952f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee5552a43a530f4eb150e8e991da4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a51f136864448c9997745f9bc20c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105fd9988f1cba6dc597b0624aef9e3432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7e6d7d647a1faa54662ca6519c99933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c0206124057b99afb79b9a2db5fa234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf533b2c9f6623ac2474344c21e4a3c235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a09ad9166123eacd707a11789abc9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76705b582e5f338f79159998bba1799e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bf8360b68b3d875077efd6e738e0938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a314a315088a73c24a3b32f908854e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b27347b7015170bced5707a8a3f2640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce8f6e7d1c5eb303bc17e510c91bb441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b42a45b7c4c72933f1d5eea98f328342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67463a952e90708e98fb737f882b94a643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ef25f8abf24798044d3496231c2f444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28283b710492b9a435c5d82b14b64a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15d9ad2810cb6bd71ea41da2e23d6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0ee11f3604ed02c90e8d82827368e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a87ff8693f338cf0e2a216ba52c1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e046bc0af2a9fcce115c2abf69a3b8249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f67d6a1e972cd562874aa931a70b47f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b6762923d9d4a6d53d1597ed5537e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3b545d69af05a7ec635471cafc6d6252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5c73f79578e1e537152948191755553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1e1baf4759b53cce0806567c1da3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b324b994af9a35c94528effa2da1fa255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bdee49403b5a148e48687e5f4e3f5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95cec4f33718be9e3aaff661a299f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0ec8d344e711b26b2c2475fd5058d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7289e6c91f1aa72394a49eeaa5055f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3029f8a50835dc12a522f6507b7feafd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40138ff843a2212d53d65907d80e2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a7850ae3efb2b825dae631d6fbe5a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2eb424a4ae5e5aa3c2343ace601e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c385d39f329230a503fe785254e9964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7fe0319625ac97aa66f6ecfb8851e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec973e39aef9ca3486abb6ca6c27fb1066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a6dec0b641d09d298a621f6b0c02a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b77b2903c66be3eed5e11aaa809a5f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae825f8de27488407643d5eb0f6eb7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753bec4b94f96cfaa83020c5c572fb0870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae1d92c64d76e3b449214330016c4371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66a868384a47bc5b809cd2b7fab6fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db876f59821cf5c3227e97f352c12ecb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ccc873499b16ccf98f0703453876b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5118077337c2019e981341d7d7a7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b3068394dd79b0727246cd58c45e676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403f6c414ff2fa5deb52d70672c951e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d87ebb5f5a7307d144b341c0a7951c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf7efb6de9e4ff16ec7e657d2fc08f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916aaa71b1b6569537f6105bea27178b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b769c58b3e1c480d10cc57e67608281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522bc2708c1f785b944cd6e8d9c784e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3637300a9da06bfbfe01bf35b0544d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658cf7042d22fc6ed65ada8e61732d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1aa81f80103ce1e9ab9e200ff4f66d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa158b932412834dd957d07572ca50e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149a8258f80e2f0002f01af286b458287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ec6a65a9962da15ff2521c25257aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d01b368757532a515ce6d01bd3d1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb4eb8e881580854172ecddbbaff4b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc9854332638770fe2e171a4c895b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf1f436e933444195afe86eab9b0e792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813064661b697672900b9c184b3e1c2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443dc2d9c0145c0457bc64df819bad7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd535d3ab1567e75e6034a52958075595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aae3d57c6abf099fd9f6e7862630fa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea077596fa39cb03d31cb03a6198ad97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ceef1876690f4420c03a9994dcdc698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a5f552046fa71fa05735c4a6fca9399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3465b40e935e3039c2063b6be596ba79100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a2419743b4a5fb75b2b22f505f5807101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2e20e34067e95943ee553a5dc5b5d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb36762b38533a8c752360fc0ae85de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ee8b3cf1e886f065fd1580e1a5d6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb3c9b3e6c80d9c776fe5f70ee4f6b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc734f53d66781adb99d39e51e5f971106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0a31e721ea31ff49b8c22c8462cd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9dcef0d10f06835d89bc246d348ac9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ac739797b6d9b1e0c598570784968109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1b988d341886f0d048824c45da646110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d1647e6cc375c994d1c5a63bcb1bf111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1e9e196841f3bfd9c4d99be3012bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1a71008a8b1e444ab2f83a61e8a7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00712c162ab8455712dbf38d044e7681114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4566e187365487b150fa5344e53a72115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e61c110a3ad2949c89fe006185738116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6195b8b8c42b98e2da766aa1c274fe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603b963f0a4bc5779de7f8d58302ec5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b524ef1e929054c60eaeae543da272119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372e8b5166208b0e26d0dcfcc12f1f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4cd540a4f6a63f06f46cd04b83b7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f4b880a9cd20f37f1958d19eb8558122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299624ceda19f16dd461917d9fdc3fa8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b95ca89624c5036f79b8d92870be19f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d98135fc5bcae41b507eb0bd310d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e532bc37e39593b3758cedd2f3fe1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f530ebd7910559c480828b07dcbb89d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4d47edcfd430a13548995745a1921128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ef72056cc474022cf5badfce1c8e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28edc097cb225e669c4b049876adf6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4ceffe67116f22f523fc8e9207af1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52bc29602bb2c04fd6f093d1104fd06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b60864bb44ad2d7f51185995d6eb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa5a8a35212e627c1d5cb945208fc0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb78aee1a3c1a63cf37886885e91cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027c691bae42b4c93baae921046382d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595fac77f1f2b11a621244bcd171cd52137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aee649f00589b855c43d65b9335dd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b8885b87dfc635985c6445fa842ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c71fd24a8e23b68dc4d64e8e171f13140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71088603e51717d478af4c4a4eda85141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46e2f0c6c79b5acc5bfae880f1a480142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668e5ba256814df3ec04f2504131bd6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e74d857839b7884f1699b223ef79b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28eb1c80f4e04c0755039e1c20fb7d0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e58322aee1ca13b6cbbf43bb50108146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7430531de9bb882509da8b7d1cbfcaa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f77b38bef5ab0957f4bd2f92a7e2a3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67490012d9e5e145ef1ae5f18dc212149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739139588cca725003dedfa662511bb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba00870d02097de7e02db43ac4fe1ae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55c8cc7a364a4359e29118493f012f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32e8801663867872751c6b93dbb4d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cac8762b2fb3620cf68c4d39d588b9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52f0d7af819bf0abd942b8bd8c77ca155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81d719521892eb50a5e26fc4f23399156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a3903f1e214b9898efebb557d5f13157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be75e4684d1959bc15fb8f9c53dde93158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a142b62a72a1628258e8b9132e55e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21949b83a53a4aa3ded4003fa9319ebf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179f135555db390ba3d9fdbd216101c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886853e46badcdbf97fec027e77346eb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2cba89fb0158c8f88f29844b45061163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f03e64c8dfdbbf2b735c24b13ffce164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49252f4dca7e956751061afcf2e19d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352aa3fc0de66593836507432b6d1c2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d6b8fcaace38acae6f288239576db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399f2915ee850752232ed866ec9f0c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da483ae6f35f4964786a85cbf9460b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a9a7367f34f0a24c87e0c2658ca10170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8153986ff4e333e6c88cfafd387a814171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b44310dd21828f510c7b222aae8f449172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6847834cb3f4e574900dcb8e12f5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b61a3cd0e49f877189cf8abc441820174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946eb496732f5be5fa3d3eecfcad974c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36b497489817cfed432690129777733176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720daec1e7d97232a800816674da6d5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b47b9fa93ba3ac1b996a2a98848a8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbdbbaddc9f14f1637274a7cdc37f6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9cae37ec37703b396b2dea6e8db6f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93412eeb94ae80fa9a0e6738a934c7ab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094677d5e68034ac1025fa244f53a6db182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612464acef9c097cfef98b0a78aaecae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133f56910bab4a7ae3bea4bf2317590184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd1680d1e0abb36d0a5ed6dc2f6348185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5207c2be3a235cae37392fb0949c486186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757f49efc64eadc283c60b998ddb289187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6cc54278d437ac7df42281c6c2f01188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c63e0019d254849e2c0c1e11ef5c3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411fa36c3eb3ca812aeaea63308f2649190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8f6a0ceb8daeefd0fbe5ffae1d6c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1211437af20ef39a58904d93d1d7aa24192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da5c9251079ff65478d9aa8c1acf8f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20652717452d69cd5782edbe4a06ca0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f717ac228d7536e64c4374b1579338195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6563c0824d283d9a07ec09498170ac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818fdc0ae1147d7a243ca1a3c336f61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb28153439be41fc84c3d7a8ede2c62198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1dc6e37e6751d7bf43a58b76fac2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea315df4cd98d604040c0f9be30574200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dd3fab0b647251afc8ae9f992c386a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d18a0ce2741ef962cd5137c8a7406202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a0e29d3656cd5b6cdf150ad97b826203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ec466328e651d307e431dcc9dee76204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e81f44e4c19d3d86e5b99091c41a09205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe0b539e10f46b2c7edced4c598474206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba3c9a90506f0be877c54ad7e77851207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3e0834c98768c179477a74c3acb4a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479df484a2c639eef9027642e6004317209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304640c507858628c8085188bb7dc55210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d5cfc9a8c25890c89d69e280d9377211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100685cdc7ca69c6d06479faec61aa9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94313261858e82b926111198b611a7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b58111faa091d33c489b05675eed38214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b3b76c305a0494d9deb0f66ec2640215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3245cd5c13898fe417ccf9e3725db74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4a519aa2f26941cc2b7b760694f4b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86afb89bf8b1a457dabb3cd5cf86477218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868a780653e3641018b1d2829970e745219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a74dea1294c2994e3f7b20c21c016220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fccf87bbf92f8ef06e2d9d1b06a4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfb8c185cd1ce57e60b3cdd4008090222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fc65177b515f75fd6624f26b32da7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef120c41b5b3d7635f69892a373931224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfec032b9978657c8a9b537e57a3a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6f3909d2a1217f536fabbf6e2b1db226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdbb2086d0d0464c506bfec9faf41c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa5bbb1b2b6dd1abead0ae6a4eadc2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53badf4456f2c2146b63332534d71cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeb6736abe1757266e45dbd5d6e2986230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89acfdb295a6180147a89ec994e6e4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef7f98767d5fd4a7545d7ebc51f925232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a62498a6a6acc5960278ec9176bf6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da31771a09401c52b1d57b139c5cce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433adbe4bf89403704f309908269b865235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee89155599126c849bfde52b6d27f39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d381dba3ebc8c6e077210508e66f36d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8877cb55b2681e7b1b6857756dbef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659216719fca3a12abe42065396cff1f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb2a636c32a6da45d5ff0ab4d1d027240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d429c80c640d865436b4a63666fb510241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb06656377ba16def71836361e4909a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723b4d0251d816ee1f6f3f6bfc2f0d1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38ab9889c7d2ef8f32fb817b31d97a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17a115087d08626dbfab468d81e37f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698374bbc3e4a9db75a3bcec5bbc6c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa973934c497033c821d0b5c300006e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e66e941696cb28cfb6f55f7699ac10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ee0688f845ce3bc76a48fe1c531b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c894008ec6e99c90e82dd7b003035250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca380867a2127b02358e83848cdf71251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b1774ccf37dbd09d4f27954c1799a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc8dfdc629fe3c4b52c5eb9b64b6d91253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f767e10b31dc521d45acc7562df3d4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d68880a09f506630eeb2b7c7db5ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fcf5b3d7c94c9427855cf5fd0cfae256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a713939df2e330fa3c2e9ed153ebc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8287fbf8a37c2ee76bbd5b408b9d960258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0f34cf52f3b781322704130525ae6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f8ec6579185358e304f7f1e6374f65260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659f87a318ea29a23836801ec83c696261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd4187a5b48cf05d7c8b4047f4cc92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e75ca6316be00d545d48671e115eb3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26909ec5a5c42e078b892ad765ecab1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7548215cd1e93b17e2fc97beed9c41265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106dda204a59afbee96b6d7abfb039b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6892b4921b9c84b0af20afd0da2a0d4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97444f6071fbf9d1f5e97f23703425d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06595aa637df4fa3dc2960e58b4d6ea3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b5ef8d5cbbc2f90be6e71b98dfd1b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb21deea1a978b1272feefe0d50876271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e37cee13effa811777d2f7f189509272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4a128f9cd0b77a9c307fed8bd81dc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646e2be11b0dcc4586e12b85248c83b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa55906ca8f4c1b8cea28928ecc2d47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de21af1ecb97bc071bb999e4e91961d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ecd92c3d584f3169c080afe6484d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf76abe617be3d818e93d14ba3c9e0a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6749cf0fa38b05fb86ec36746d9801b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d7e5eec5df45873a4c3077dd66d1b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f94a464fbe0b9cd2d5f2fbbcbd84b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441afd52cd0ba18847ff3395219d81c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9422c408273be517240a2552871eea4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c1195cae4b7dd5ee26db684760754284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d197ed8354e85b7904ea651b4c45f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672224f913c5b40428e8a1d1799ec4f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98192150e9320a0de992de283b2a6e1b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be6b090b11b36a5d2bdad563f0db6c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3e4cdef63972dbd6a6b59671fdc8a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f1e4d2455c64e7eb9c10ee8edcc2a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b46e379fb88c18321f31ef33e32bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62edfbc6f745f1d6a85651391abec6df292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a527138a7770d1dc6d1c4752e96fcf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace6eec6d18c470b7b7b3cb4b733c2d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203005374cc928714c0dbf8a413ab5b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fac7e819ffb20dc30e78204cc64e4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439178b86b9c83ce1cf03413bee8de79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a175ad40baf65c6cddb3af9c59f344298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a674119aef12f48fda782830f7763e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e2017a78acd400da095e060c54dac2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2023be05191290ee507874312e1ca44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c0d145d2eadbe6a4634c798c03403302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee154ebe0f4130359e84eceb01072f7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d371fc371b435130222d6c570b7de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835ae064a3775a8157b9b2fb9548495305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2021a8b45c78380c625d85bba6470306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4a8860b5db4fbf0f41530a9a07437307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36233e22ec6c807ac3a43a46c43daed4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41ecf944c6f671ea2d3f53fafd9a50309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321563435800f660004145eb783e132e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729e0917b4e0c6dd5505229ce21ce4e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f71ef4787fe512cc39ab499b604e76312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efaa3baf69a1472c93e6f27419e13f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d593372bb6d27a38001b60b0910158314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d591c38e3b541507cf1592782020726315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7be103fb5b4260c8e10beaffecd4fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0b94a19e1eee86d0aa5840b6376ea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7dc232bcfd13b017af4e686fc9a1b1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfc5299a276a0e8b97bb16e226952b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd71f933952dfcc887901b3816fc9f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e579a7eaacf1b684c246444bbdd6cea321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b81fe19b209aa51979741e5f53fea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f179ba2709c39379a2d555bae31904323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7458be8ffe3ebe457d590eb8cf936f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be3582cd83b6902097946bd4e1bade325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768826c5a34a21089b52b6657ffab12f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c526d59fbb414bdf9b16f1e91d3882a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8328c25ca23a0c92b19e4d3b8e672fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee513eaf8e28f152b15c8f888c50c2d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd6552be906fdd341d74eaa4ee2fba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4caf00a429730e7a81a1ab4fe56752331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2f436641c3e03933264fac8b594c8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546410045727a1e6dd81afbab9a40f6f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa289499fefeab0cb4ef48a29c80452334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aaf4d4e41358141afd86b294a9e6c1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e64f0808684f3671bb9d2efb382469336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b9af867da90e2ebcc2826563fd183337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc032904d8374e32964a64122bf6ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a7ac1b02d079a2d38cd3ea3b536ba0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b50b7cbfe771732929de3e210072b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df388ee82504518a24f03e1bf89c47341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb453f0acd5a74829c0c59c0ead2b96c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef723dbc65a3cd39317831caadc48f30343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb844cb1bf63f0401157c9aa8ad8eb8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce99a0f3a362105cde991bddf83a25a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdfe0ee87de7740f9635a744984f46346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6fb562cc4c27ec4e1762bdd1c8fc6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045682660361116a348f0164978f88b7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1aa17068070e1a2e60b29b2a75462349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4a3fd912dae8584c6c01fd3a7e7be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940d6e63b8e7382276e4798a5e6d1d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ec835f2b95daf7c572f6a15d704d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47ff0434e6bd8dca6e4492434f486c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9185c6602edabd8352214fae36b1e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb79789f140836c789083d62028634b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f0138b5712619bd1f307fd0eeac3e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c843a323df3ace104a13411a85d9817357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693bd193273bfa34bc43dc3ba618004358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01265713cc97c4be49ef166aa33edf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca9c3d25bb1bf776fea5a7df270d11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58babced5e143793ed2b9c52b6d7d14d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe9c20369d5a626949221797a9bd30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94604efea31943383ca3e296a6697c56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9d3e66cabd648ef55e3f3a3c00c74364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6675d1f7d565d712f1580a00a165bf6e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2253991c9c8e0c7812866b0d3b75d5c1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86de62cbb4f65f616d5d28209669a0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de057cd17516b8df7769a5c52be532c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe2e95be19d7aafba8f1127deb2479369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c9d187d21c7bfcd5c57da4edd7e001370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0111f0f67198f02bceaa7e06a3c5f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d13307adb835571c851b0b4e528e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adc540fec4b47bf2f0eb53715a949e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69fbdeccea0b5543b7a84779369084374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616b98fac6c76f65c158f8dd628826e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4959afe0ec9a41de27eff75bf7aa46376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facc48aa10dc4ace97c94ec2d725515377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcf636cfe2feaa0ab3efd90a496d8c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5daf556ee2b40a7d2e4ae7d496ed49c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2d5ac3d2c9baab3647f941208a661380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312a559764b34dc49abaea39d4779c84381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fede6faade537b4cc901aeff2440b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ce52264c950aef042a5803cbd6f9b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2189f2b8b878a1c090b7ac60252aa5d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f0dccd006220b9a926767b8abfa4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4df9e0d03eb829d862ef090aa29288386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d238fcd27e6dd7038d1efdac95411afb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34ab0f2e406e55d7146b696a2f4ba4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20cd89a1ec9a4f33f8eaf7b8891946389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7728f6ce71b2003a52695d644b269f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879f4e53ac03d49c8f1e261e2142e37391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdf90d9d3fcd93a7c54a8a483d5e97392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee5bbce66e380ba63a35dea0f9e4b0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fecb9d25bd7f07e00277178cab921394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aea9b6c367a983587f2d82077a17ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fdbb18cc88dd6cf358a4ff997ae11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e715214a1be2dd0d50f313fa4041b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c69a27e22a39e012e14448a434fc9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ea36462590fa1b9fe265eab695fe1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68592bf191d8bf091bad60ec3929b454400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7313eb75e2dc0e2ab756155395c6d55401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9a965167669309a05f7aabd99672f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beaef860d44c10a1b83d07a0f875c98403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8f569f5c143500041d0ba84e54cce404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710464b1def5112d2029a8eadfd21b1b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809076b0b8b576454101e8217326d8dc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d98047029b61f402e370be67ea28f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403c3b1fade32adddfe9c9f1e7148dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daddea6276b1ebae20fdc83194a7aa09409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cfc0228dc953753dc1dab8b9e77c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0663ee300acb1424f2e5a8023e0d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1403498c5662c9be2f1ee14508011546412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf61125d246e396dd2759d8c471c7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da0501bc10f95ba50c60d0a6f67089414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbae4b087ea915ab0eac0cc91712381415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4831071e486be8994e7e762e99d4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabe098323591bea7014ebe2a8eb482417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390adb2b427a5833a73dfd86caf7b7d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad5fcfdbe9605f0ad8f0d8dd362036419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95391e65cf83b17e97ebce870ab053f3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ef13a034ad45668a8401d9151e904421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a0a9fcbcd5a1b2b28b73c02bb83ba8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00b45d4fdf81d9d457e7d546ec6d22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725a5919bbb4c9a98436b6d68a0305a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fe2b4183a16114eaebe1fd53c1c1b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d3a3d6a41150998555ef9e710bc9a1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a3e15531e4db69c324a0b0b9019836427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b947eb7021678e62bbb18e7b868895428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b750878853f5f6abb1a91af9e3919f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ef6be94b334d762d7bd19d6ee2781430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60a0e0e7245de757cbb52f85bc951b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da596b11bdf950ae009a4ae55b25db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849797b15322000ac447d1cdb6936893433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f4c966b67e33235344e38bbcb15a9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bd4e3f76b54d61c561fe119e68666435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06405be76a6bcea6185c3d309bf6a243436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e5cd00d2657e4e40599e3fc62b8d2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d944223efcd023c5a84be02663aab9f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18626b046d2ab004e5cf94fca0728a1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd2ec9327a47dfdc308ca33924ad5c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5024b54ff10a3adca8d05064d3bcf3b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465df8b30a89e6262d08866aa67dce9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e285012422f9d12b0d6925f4e85e9cc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f7bf4e329be27c697230e2071d60d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d76baa4b49d6782e6da2bfc7f4aa15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526151f501de07b743e58f4c68ccce9c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f1b28966995483f25c872f46582e5f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975001f3d0e777eea7e025a587098b6f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb29f352cc0061040ba9cbef372578449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ed62cc452476c9e84df2e508cc1ab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5836dda7729080518ffa3019dbb2d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74aaa168d402857e45841ae8070ddf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9353a10e99f6bab4e815d6f277f133453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf75dcd2e732ab6b303d3cc0656725c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e683c4690b986b11af70b8d26ef4e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4495c486b35fc22d020e03c1e87dbc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0b16bf2e91bc0316991116fe07c33457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751dbdd69e7c53b51877b3b242c2fb5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571d076c4bd6c225eb54d0b3c41ca14459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784012c8c0c18fbdf8ef832aa0211824460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e71c8f711d73378fc7521fd27810a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb5b6dfcf87152f84e6689c50165b0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38889955558b41e7c425b25184ead340463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22471091b1ef533fa08eb41e593f38c7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7fa63a5c68b6529f0ae9518b02783465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feb06e08551e8ae742df8dae980dd7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708d5142a0aa6aa6494c7cc10663df6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa00b999cd66f93999067e2bf47e19a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127f14f38f258490195cf07e931da645469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184a2523c449d4b504cb8ae16f47f25470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ea6db1677cbee7c0852a4ede403e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba4cd039244f8d17105fe432653c14472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055fbd6e99bf75f13c9dc284534e722473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d5d326472a05b344ec1eb22e4b85b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c41f563918dff57dea53053c253855475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390d3c63df49d2d0e9c1a8d3e376f79476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f98789a0d2b55c789c0d27b60bda0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041a338020f1a7a65cccae355d7e084478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75b625f9f647817495a0a59b0ddb8e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b50d1d1161a631bd24c84ac294b29480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3b39258a0075db82fadb5338c9af9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc34d7e384f4c737428ea778fd6e66c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efc8741fd413f1581f13b5f4d27790483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d07b48c543b8edd8c42b3917b4027484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfaeedceb7259ed010341d498950be485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1d97d4b1f814fbdc86f82b9e66fca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1de13c816a854864f7977d40b12b32487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af50f66c4a511c35c0acfd609a5988a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99bf088824393d54d86d20f382a6b7a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9d19c58d45bebdfc1e35f0b45ab18490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bed2691a6f9ae5f576415123dd5acd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c8ebe6283d04519fbbf6859d77b3d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6896788f7761a5bf3cda8f1c0a69f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf277ecf593c255a8357a0fddade885494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96083a7e294d7fa0c3a6c0bc1bd664c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070c38977ae9ac8e0c9a3255f3e7602f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b371e1ff4acd23e2caa3105aa6d616d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930eb566d6582d8b392433d0ab0794fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106190d59aad34fe137c8c3bb981b71499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f684d33d0b5d1e15a6983e6b0349e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e047119aeb66a2abd30432fac0696501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8871fb86918768ab2c803daf72ea5cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed35d50d86afe65bf8e97e8e52713c8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83e13fa7322f89317d7d5df649b54b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4234aeeae695f25f55e61b9e38eb4b6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620842d9a51c54e3405a3f47962ea770506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9692643684fd1de2816bfaef9de59507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e06bcefe31e7a8699974c414aefc1c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ae4acb8c684facbbf153b22668d55509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd17224205d03533fc697677eba3664510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998ee5663ef8bc18946e45e30c24cde511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6182a5bd831f471f3bd1471363e1daf7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c5eafe5acea912f5e5272e636aff2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096edca3e9a099bee01e3fd17e3d8f8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271a965a9ab4a9a090806d699ccfe6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418ce9932282c6d8b309fb70f976062516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017adc52a98a0134868670136cc0126517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85892760c0bc7dbfae2f0f330875eb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ff37575dabe434a1007125b94e01a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4d4049dae8a9cb1790078f74fa57e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b315680deeb8161124f4cc6539bee0a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc61955f779973c7282e7e1f09f995522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94342f24e578362a16fc600ac12f40ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c0a85761baad95d59d285e449f756524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db864719b1b7cb0193b473ecd9ce193525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b481b364a7214ce48dd2d64f6432a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345e0933442f25c4c17c74fd708e8d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd22353a4481d22e59cd798af8f4552528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32986502fd8f661f596b3c3e602fb1e9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781316fda7aab32b79c9ebc4ab68aea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebff19ec42fe981a08cca36801a06c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7864f4176ee6b1c9aff61993452fd89532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455a8ed2c3fb5c35cba0e043d9af66a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93fd2aa1ab3fe864b5764e4eddbe2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d0b6929cc70477a807ecf2a8ea7da535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e3fcbbbceb384f35d3c3678d38eb7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d3da972fb4b13364cf8596ad73202537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2945ab921ac56b5cc5bbd9d24c7f251538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caee2d01a057abc83aa4ffd6bb8ced0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b7f4100181963df3b6499edebcb48540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca49fc1b1b89f02c2260bf95d5559e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045313b26c204c1e1f70f3e0281b959e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee0fb80e71866967d727ef8cc3ccb2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cafe10efeb350182883e76be6a7eb4c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef106aa6d2d459316cd0d2c8fd95e19545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39ecb8a58a20c6969adb8c6e03d524546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca8d60c934a098ecfa0e422d1a83e7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ffd08a67e52e21eed2cb4f8a40ec2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2175afbcc9797c5a4219da6a728540549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7106d793941851a4fae7cb6bb97e1e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f95ddb7ce3ccc8d18c9dc73ca32bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6379cbfc82d70a71bacc74160fdea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8c9d71175a2cac032467a5ce61599553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423e27e8cf94f08af8d647065064cc8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daa53821509cf2bd3e9f63f4818863d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690932d8ee2b025ca19aeb33490cd8bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6959e7dd323e5b2ef5cfe6665be159557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b120dff41a14ddf85b68f9e8d782c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802fa1ced7abf53979ee1a90ca1b142559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f148e18b18686bd49217c71a137e021e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cdaebf0815b4d8c78a80c44df21b3e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a9e753aa7161475593a3c03424906562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a459668809f2291a31ce462bb7deb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b47a3d907c09c15c74a8bc01c1dc3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d31897aaa0d249d3e63aafe2702ce83565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd9544864af00ee27e2478ff7aa59c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6479939507a48495b464a73ae388140567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a615595d6c594ca0ca4f589763191f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4287d76357b4e33d4edde95e3f22e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104233a2762312a94dfbfdc49f39bc32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0259be7ff84e5b797f96c080e0d60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae54ca542a3157186793a209a2e24f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5444e2cdfce1f851e4ab3897c1e7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c66d2660bbbc1db236191a329187052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb75f52f6c9b204430a880956405853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d0a728d61c6673d23a4de757ceed24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6fbdfe3900b5515bfdaca7c33064c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb69557a8f334db5c5f490bfac919e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc7006c6ac590a9dbc0e571bbe59f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eec6a382f57a8819e34cbe3d85720e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8242b01da67db33199713d356fcf92589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa358c9aefdb31cd88b7bffbc2c60cf610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df187f166fbf700ef95d765e6f0bfd211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d103b50357019f17016237109ce87ced12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abccf5096a70d190ef02957fa5a8fd5413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd38f10d73ea8cece8aff035697e1f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a9b72ae466ca8bd03e55ab94bad2015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c096632c20804cb713e6b150e79e4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb55c5d1cf7f97f7faca5c1c9212e8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eabda1295fa1cbba92792102c0b663c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84956cc94edf18f2d0e157e2e5e2f1f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30d6cb2f7ff092c0b39c37c3a1f41520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5627d52b337027e001f3755eaf1b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2ddc0a9b1b5e40b4b7e22bf188b9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e00796f300ada4598babca8bb99a923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3489dd4444d0ba7d9dee3c3beb2496c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e20f224f487741f8dc3bd6a39dcbcd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb05411b7621e3a64c9a7c65008410126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c81c2d510f14c339cf8a6d4e7dcab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88296454c667331ec65221b3e41f87da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae342f11a928234011bcb96921c1c1a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839055234e1a3905c447e184bc5770930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a4be46e0a8df88d3e2bccc4f4cc9db31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72b1de71d36c441e00c9d7275c2e41932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23806a538fef1467a51f7ff72b56a4a333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6b1494704abed11d2e00080a0ec7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21d0df0180646a70f1894daf21aecc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201591d5d07a19f9e8e3b1ea8aac5d7736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a527d13e98e115eb0adaf3a445ec83c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6c3a0da0571212f0fb41ccb0061ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c03b66d42e26613c237817445a41e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fda048f4c1254cd315448e986abcf4e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc5bdfb05f3cb3eb057a800dcabdc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef3d64d7b89d88f6769010105ae3f442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a0d0c5cf7e9028597c6bba8c81f0c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2dfa90d0490cf0feade8b5159efd844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b846b0c392442f5e24843fd994765e2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968fe66e5f35fc286d73a304d2a1d3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36cae114938eee398ec500a2835fb947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa32d5b704a87eb8ee251d98557a1d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c44924672019f834f9261f7cac43f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499e942c75e2ce33e546eb1a69518fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017041ceb6743f0ca02d23c177d91fdb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4ebb4b00e833a1335a284124ef14f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76407c403b9b436e442b4ba492898f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f259307d9ebf80107e64e6867344e8954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81617abe69741141667d099efcc61c055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da67b86d74341a34fe7c8cbbe9781356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d48c5d7767eba48543893f63a2fd5d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143bab9de5c9b29b8baba470b93aa3358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd549ab503b301b9fa224b1282c9462659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2329c23a572fe48c58ddf419a88a8d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf548d93de5ea7eb9bd39e4925189ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370b8ab31bb21ef0785cb8f3bc96b5762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a6331d94ee62c61db8ca6e23b479b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f7b92eef366286b6af424638dfaea064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905bae8d9704167d787c0ccb537caeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ea08b8ff1e47aa8837cbc150994e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c8f53c88974246b87b2ecf30c82f567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe816a8ca78b803819638f87412c4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc571ccd26648b51c2fd31860b19d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3c526873ba5788f941880f5312cce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d82791dce6b1d42cd63e81e9072f7371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8524c596527d9b06feb74fb9ad55fc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eed1ebee3b441b07ba1393ba0793c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dca388216273fe88cdd0878beadf8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7eca45aace03a5435dff700197098375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fe6bf28b0d5c41f0e1f31872f9e7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf200cdaf706e90a675dec4b924a3a8b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37bae669e1745290569bcb26f2d3f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917344c5326bc6aabecd5fa968c3b6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d19286f10f4ae386cc9ccc3108e80e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff19b4986b3e2f6d4c29d569761e90081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4809aa587b2f595d155e22d9b0220a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05d2ab89a6914360603c0bc9a3149d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5445ad9550b9c528e2d6571a3a00c384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fb8fe5f2077c68f051a0c3d08827785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18332a6dc55dd88120cf0de017a5fa0e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a87dff300ffff14ad779a220561f9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e52bb5a770c35b3fa9ccd6f7521cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4fde1e0270c96605c22291cff52ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32fe3e3a1cc58c0bf5a4d906a1652190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09180edb033562c28b2bc7f70ba8d2c991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d814546c2eeba74704ff5ce2093dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78449b3240f77d7c0639a31621bc36593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580c1fc3a26ac867def2373648d0c1a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f9638b173a34883cca53a8c687c1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f5c2807d97fdaa8d2fcac05ee598f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3f33a55da313c70f93491741d907b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40babec79c030e2a7443599dc249fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ebd60692d7b0b4caf2760f289c75499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322ae4a2798fbdf7ba06cef36ec3f6dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5557d9069dde7b6dc03d8d059d6a14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04019eb226e92dc244598f71d9b8c37102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ee0ee60a28438726b0b0545863c3db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75316c811a756f93a9cd478dedc53d7c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea357c00a6dc238805a976bc4e2a86b6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae880705fcbf31f5e8157360dd8edce4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab0472254f988c40c6265e5b271672107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d4452e0057f62ea3f7182a0d9a2bd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fed7d31615c21b68556272ae3e438109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac336de60a88ed84d49e83bd4a46cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5313a8afd32ff8c76f915bbb1e8cc8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470444d45725673cb8b42cfc5efeb3b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678309ca57fe77d6ced6e82ba4f6f3f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d02dc352a3ce9390362226ab7fb325114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b4d3b923f6d578d51f0393d8edfe88115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adea0ba1151c5bb187bf44ec42a2e71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba710769df8a168dea73bc4bce186543117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54469a165d7fe374e57ba7f7dc885b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a622356ddf4bf0411aad8fdc66dd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0a6e10913ce9f56341ae5b59e1ed0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79c09e415cabe41c8bbe2fef1115eb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3edf09a75a0ebf02256d0f6be7284d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799eebb621365567d846b68b0f51fb61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562cd9a66f34e30842486ed7db1da45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a75137d7036e18ea4fe2f66d46c31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e668153d6e44ec68ae04dbdf29bd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef0b77338b8c2af87c0ebe683c7574127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224671dfaaf82354be98b1f428ae7af128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c797c363d51f63782b490d448837f26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022851875c737cb5ea47dc39539bf27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03963a1f71316112b0bba58370d26f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a106fa69a9de955b84910ee74eea172132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b63fef87fe06d11c5e118f6b3cca4b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee33c3b03e4a1d5b35d39a3cebc033e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e9b12e32164367cbee9d5500b8c78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc53b34cef8f46a1ecc45f66d93130d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f680820211332a7c891780539b816f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28970b36832bea3af7477a24ddeca6a6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec74926c3e5d29c9011f5ae55c25c3e2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a123c0e2849e49212348fd88d601f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a32d2d30e7f5302aacdd714daf785d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232f34c8ae3d0a93fc814bbae4553bd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac5b9f449d2577a3dc510fb44eba8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c51b6907e491aa98f80b8fe22c364144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ebb5bde7d51963c01c16c8db6ab8b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa5fcef9919b3f86522ca712f06e35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df844ada7e3be0a8175f406349d8b652147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c28c699517510ca6048b3395d23bfa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e77b316d09f1f55060fe5bd76dc7438149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455e89fcade1b7971a1738bc53b2ded150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d18e9e7d8066f40cad398563323c9e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44805f76370f6d0c2becff591d8083a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaf6772adeab1eafad794daae2e7410153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0910f9c1dcdfeca9bd31f79c7e6ab7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e303f074989967d257d8b0b829906155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f6678511d869d920776372b5cf93f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a394ccf650b6e1ce72f94da083f2cab157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9178fe785d5b4f22a6a64f2f55197cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd937b94ae8e4fa5a2b9f324a94bead8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6dd92e81447df9477541848f03182160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a0f9db4bbb64382a2ff04068ffa23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c418d5abb39854f5b69181ecbb5ad8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a14e496ab3ac53bcc15df92a2d8acb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af71eadbdd1774eeb4242e420860e11164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acabddff7c0f454dfb66212ce8902f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1b134cbdeff8183761c9cbf34476e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982ddb9e9ba66e20bf2a84ebfc2e764167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f1958c8efe0b92d5e2ccb203098af168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7cce2c4b8c531a1dceab13a0e6e1d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162881e394a5566350fe59599a419c2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443c70c0c95f0a117daf0ecd181ab98171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfff8b6bbad6343a139c8590e6551d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4ee4033b666379dafd8c768cdb6bb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811779055d5bb095fea4fa68aa498058174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a33291a8f1279d49793fda51dad2fb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759bb135021b98fb88385896f90076fb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e5df2a96792b98dedf5123d0a6e33177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44659e1db597774d088cab4e9ee969b9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54036007565a0aaf6931b73a7d953f65179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c1f8a1f44727846b9bb1e970773b9d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babf883caf27cc049b8f4728887efb2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0497539b93089fcb0e9add406f111f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405231b2c0f336f1d963d49677c729ac183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396cb3222306c7112f1984880d8dc2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39536a21aa0183d4f01318add2ea142f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd07c1b0eba34eea33ad848d64a385186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efe87d172f8856d3afccad3b12c881187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de266898d9d49c314bc1712228d2e313188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ce53ee55f30a6d7fbf8f84cbad5b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2763a2262b42cf71e20631e575a48f17190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b46c09003dc91d0754f6e07b50fccf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43184dd1a67af094a62240948cd5a256192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60a82a1bd9ba1d0166cbf216ffc467193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2cf1c07ae8dcdb641d7d8faceb634194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1088f7e1a287d26953edb166c9a62d7f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc8644b14c91620fedd727fc2d0518196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f319456590974a421855e30064175d6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef537283c58bebb8d4c8c178b52c83a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a774c7e2e6401f7432e1d1d0b214b8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79fbbc4f449430426ed42be52ce50c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c410da1e142de20ac5d753fdbc872201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173e9b9ad60b47a08a5c7b6691cf91b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b556cd6155170d1d03c42c75dd2729203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8f643df00c8ee373f6683bd85ccf2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44cd211cade207cd51a1d610a0cf3b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20855ceab135735b8b06d596c22aae206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0c600baaefc91b19d592a3a9eb1620207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34149ea702782f70447c0681f95c0a61208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709584dfe9be71152cecc82be8f79ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc444ffe771f8dbfcbd7c5c3470a563210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38440f2ef14111c7e154250652394ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440c021e4c0f8ab6047e748ac55fe48212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d5c4ee98397c526467308f90f40da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f112dddcae2ee78196b3a270ab44a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b194305148019844e3907b0a7de4ba1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a09ae0c9ac1b328e641e5af86be532216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9db4e004f6a3cdedbf95ed458a66b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07592a3977559d07477b1fe4cd41d5b2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4dc78a593e6cbcded79b8347fe679219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a17cbbcca30285254e26d699310c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5227a11afdce5ac98a5c2ad3d9f9a44221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a89123212900672b6aa7175ee8089222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba959c4d272bb7c6b608e643a5842bd6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef92ceb66fe1d78df8967d6d0bcdb5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f855a9dcb9278bfdfaa79bb1b4c94ac6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2c224fde07458ef2ddd60178598a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf3b37a5913cbd48510e1ab9630866227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d431d8bbfd8b2084769b329ab07eb3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50bd803b22da758a31de1ded47dd7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7108d6fb7b84f520a474fd4a247ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1acd977075d40c4a02047447d445e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c0190e98e652f6667861dd92a8491232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0cbc865eedd399192847cb6c3b62f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaefcb5370d3388f30785eb8715adaa234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194f1bafdf0b64b86a10e988513c930235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d86d662205930fed4c93f4ea31bd0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde12e1db9c20fd7d5897207d3c1d707237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ef319d2ac8cfc30ad2cfe202755e9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fbd60da3c4a5f66dcc5d12965ce44239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466077c94922f0656fccbc3c35d862e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2da6b81371ef8411a0d4b84d36ea5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6f4858dcca45d8776d0243f04d7a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f51af2b24727f63eb096654f9b2af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036aa0a89763f9bc491446005d11743244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1df641dd40f35df7d53532a29f58c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1668567f18ddfa836f5b8f35ba1279b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d67086b7dcf72a59cfcd5ba67d5fa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253dca671b2892a4ca19a1e23c601a5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba9c91bd0b35cb8808b9dd7f894ab32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89efcb293fa20058aa4483814a8f46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e866e9495be594aa2fdd8b05e47070251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa386648e1b7d002e038265397356d3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663ceda09c7bf5defab50fb0034778c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760b956a73102bc9562f9a43caaf335254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a7eb63fe55259e9d44debb43673aa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f1e613df6a0ec5b0339df4d413c5b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a96b0435236bbcb2ee42b98f34ed6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5da92e0d7f8f2a682c4e333fd15f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00f484d6da0f77c6c56f446af1e5dc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca37b7ae67ac23970f8980df79789121260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee44911ce8bd9f8b8bc3109f8a72799261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92804d5d92b5503e4de988dafbc5cca6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f98d2425143abb7a4e7e0eeb0c95e60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c8066fa9e9a8b17e5841916028476264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da07695bece01d9c320eea91f04c458265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669067151ad99a44e91beb084b4e449266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9fd67b3acb6ee83d7a79aa63c5e2f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa43b80dbbcbba8fd451b228f0dce55268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a57965ba757f396e2c008ddaa2383269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618119edc454aaca84ce03ded428bdb5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf649723a05f46e9d2288ad5cb2905b5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e5e954b884186df29df35040b3756272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272490e3fbb98d0bfb0789c3890c3932273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301beb91f5c762be902539572cc60f27274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d4f9fd80f4118ad85a5a246bb79bd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a94bf7a25f7566418097ee5ff022eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ca84d7999d58a90958de217193b02277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7095c4d765e7ab8f5f0dae38cca48107278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc05c9e6c52f40b407d1ce195d7abc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29e027cc545da22beb72389af3342a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d062a0e8939865371fece3942f24d16281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92246a38d46b1e0d89d8522ab265e462282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329592fbca5cf2c2495883c0c7200445283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43daecc395ae059a8d7460c9dcf1cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aefadab26d146ed24236d69995d0b5a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e34b695a26f2e7eea797d377bccc6c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65282eabc970a526ddb3225787e1f4f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35418f7236266aeceacf01aa6b596339288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756d5267d37bad850a2ab5aa8c493d4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567cebbecec5782b5ab2da00768c33d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8239e5828a03c7b9ac75b838bfe39291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee773f4f04413ec7ae6121942cff01292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426113f010b2a6229fbbc23caf2251db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f2f7a7f8d70776cb42a5c7218875b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bf159956c3b4d74829f53b81c4aa97295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8018b3991234851e5d1a77a5528f893296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8372983e2176f423aef89c9fe217fd9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e23a04cc05a0dfbe1da1b0605a8980298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c7ab02042e48cf3dfee758b699782299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeba55a5459b1894d010343787f3819300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6dee712643e5b0de488475cdd4734301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c93f8db25856d80d1f550bdbeaf4a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a099582f6b41be11452d4ce7e3def303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da355aed1e00f117758e262f9a273d70304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3ea743378479c697aff812feb07b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1591a288aa8ca6fcac602b4f7e1915306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8f709251bbd56c1e5183217d3c768307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c85f0a45412c42e49dd6f892df2db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975ef355424708c43cc2d08d7632573309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04d8017a6f7c77e7318f1de6d7b0f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d3e2ef3eadc641287d8bfc5368436311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1b0b1b7bafdaf82c879e6369689d4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b02951715e84d0defc6eff3f155989313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd2006b97f293221059ac4d0f576591314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8845ec9c4f8bb8bb268acda6326716e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25508cec0e89056e0dfba8caca6670e8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d1fc25943ee2bb66bc9f4027cef92317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f601e5cd1a8e3121a20d6c5ef8f65a6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6a12a2275b247db3961f7a169be0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b435913230c768968768fa99971b7b31320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b9cb1853adae4f20883d3a7d1d670321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56addcc21714757b0bf75ad73939208322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a3747fa4f0ed88d2d72f6f80e4be23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f679aff7f7dd0c4696a8d797fbbb3e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09418da2563b433e7948a32f8f19815b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d686794e4cbba4a024faddfad3498326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b48e9522c457dfa9431daaffd9dab0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c56dc6c352ce8834fbe8d0fb0c4421328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3dee1f3dbdcc1108284aff0b458f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9700b7fe7b22c8e8e2227fd70e846330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5a4fc5b0c49badd403aa11fec1308331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e863a241ab919a482cffdec3111852332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640049f8e80a58293be9aea53e01dfd7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47bb0e538e9e26c1a24cdfeccdc480334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9313598916d2507db09bb9b4c6385689335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504839fd455303464a6b368d885a99e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956085e4a7b26089c77ebae6664521b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29086502df8cc92a83ce0bfebadf74a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5b1fb2fd67f60169ea9bade2548e43339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3144067bb55d22307e057c2b4247822a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b6e995b5360426c94e8691c3438f3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d1a8e7de714e8a295602b786e8f4ea342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19168e2f5f2aed4d683f0ef2d5d3de4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c690dacbbb453e2a736bbefe72a33344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9144150f5268ae2d6d4fb09bf5d279345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a6d126ad51f03f542e9a7cdab7850346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d77ccab2762635a27b52d84fd210cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5851e91d8ed0b5aebbe6d49f9386799348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6560f7e66091eb986a5aa14bdce8dfe349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794722d36bb2bb0858bb210e7a32ecd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2d3995d763cd90a4c48d842de30d25351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38274432b318154d1dd15d886f1c4262352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4f7ab97424a4aba870321fe16b78f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c38b3b424923bf3a0317db6d7f50c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5350090af87311eee905dc393b47f0f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8afc456f3e7e48d9bba1894ad5fea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25babc003f030fe9daba873a5fd06272357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae29e7954f06d911caaa12d3e8daf4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7133e38acc67605c00990161035364359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb0e78a1de637b98e4f728dc4e8148360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03936566aeb1b6f6fbf443f63d77c7a1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcfd030da16b4c71cdaecbce333845362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a335bae4323dddabc645ed14909cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d65b2149fe4eb7a09515dbaf048ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ecce151e5749830abe9fa4f90712c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4550fd1b0dace432f355836c39a532a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d192ca8bde9a45cd799e3f11bdab1f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37224d457acba21ed9cb9a1e1aa49d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66531fadef772e9e8c0d5c65fdd4627a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4ee41a3ebdae708f1991aac08ae75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e0c6a9eae771269346c31b7b65fd7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2be777623af0859035e1159b02925372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eebaf908e92e198639996ea3f7f881373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8ba1bcd1300b8285b84b96c23e0e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3efdff5f6c8092ae7c8f7064f0f08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149bcbfb82208e0379f59a022e50978376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f8a8fec56e569028ddc3568267d24377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26c3aacac5e3d41c6bb9c1efc547e8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694926c870d0e2585aa39826ecf5b38d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09db0b170d0a6917186e2271c4c4ac380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c10c6ab9704b834e2a3d2f5e2e8329381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa9970ff75fe48aac506f255d3defa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff83df580e323e654d537b96d9bea3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267be31ab10d422a1ead5290878fccf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660d5e701699d54ff8deaf86501538a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572ea89bed885374261c1c62cbe6a3b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cde871f7ef1fbeb4f4e8bb05efefa0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e86005a3fa6ab787852964e15160da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9eca711241acf79b69cd7f4e53337389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8996f11e389a0b4a8dc6c13fffec5d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5204b3f57621b2a294f72fec51a02f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b747a741792512535f8b8c26e53f3c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6e502fb2062b28cf697f82529d98e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9336c48032cafd2f45451acbd1b166394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88555281c5603a4f666a0b3896176c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf466954f3e019b3ccbb128be61e1fcc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4957555475772d5ff20878b035f04d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca5380710763b8d7399f661b2e25dd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da6962fecc2dd5cea9d1ab712a4610399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83b4d2ef4293b1457e058ad8873554400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb74d2c0116f8f7a8a398570f73ece401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7205e1b18e7a09f08de16e206d1869a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18114cd8c84b6e8670a47c5b15d436f4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fbf134db2051a4f7855753e021dbb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e1b79de77cf6670e5494381ed0f6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1757af9f1df5366208f6077ba14a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffeb4e9563d67ef57dcb83aff0235d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7011ea8e6b2477d14ee18a79f13710408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30217b5c54c8f7d1dc0c21c7b14acf56409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44a322142ff63aed09108374e24160410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bad155bb1fd87c0dca316d5c6d7c2aa411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8c7e9ed815fac93ebd44d8371784b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c3b54f575a69576fcadf0427af281413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73678e8a11ace7c9048ee98e933df84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb6b04f5a1535cbe29917295380b75415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ca059f6cd74743ba01e620713718e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a236fb03b1e0b5c6e3b783b09f82384417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1eb14f4733da6624c5007561ab6b0f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6cb89ddc9474660f319670c7a20b2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfebbe46a1b7842f9e6aae6deabaad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e298cd260cc6092f41925b435ed7830421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0122791858c4e548b4115828539914a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66cae9b1327301aff3399f63f887fb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de440fa074f4c7439186ef6a99ef051424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7d443ef3739a5d29cce2f90c8c64b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece93ba6d61c9813a591f0c05d71bd2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96ab20bb84f27ab1d917670ff616ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88364170d61d0974b2204637c16111fa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739dd42450ca634774124fb878f67c4a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832437b9969ef6392b9d112837f9f7c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e87f9ff09ee765066839364735bf3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b779ab0dc332120bc1a46d201ff2433432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447965a4b7d55d6f91de06347063e5d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425b1dd488580486e6fbb3c07d9d47c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbec7f637e02fc63aa206a58bb16e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1cdd24e994e869f8b56d9b0562404436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4ea97a696e34df88ba43c7468ae70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe46f5a7f631a561b15063286f9e58c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fecfbfbb8cb121a4912ba09ba625b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727afa97e4f76981d386db18b89fa90c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be601157aed4d08f934a385d27950e0b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a273a6e6d3f61279bc2de892c4b456a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d294f6db4ac09d81f503c97343686da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64531219ee1cccc9fb3f4ad0913a386444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c3cdd2c2acbdb83bc097bbd8954ac445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e9723dbcf8f90e877237396eb9750446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bfd43081aaafa30e9b5ed99c69d2f4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b8a2f59778c9184672e90c6e9b9e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f66dbe6d2d4dc67ec402bfd32c0ffd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9572e575046fca77c9a99ba7b916725b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626ccdda7ac64300c07cc8e699cad457451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c95466e476219d10ceb4e64004fb0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3980811954ef125f315e407f1e209cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec98c3f7acb8a3c0b19f0243143da5b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707b30537becefbc86a70dd160580bb455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5859c8ece0937fbd44c8c2fdfbdfb2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee981a4cc4b1c52b3f65b115b97ec76457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb391d29403e9947b2cbd3f4959c9062458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db13945bea6c40bbac36bfea9369e4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9949cfd9a8cc8bc9a507039b6071b16460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b28a9b3c7b388c9cae3f6debeab507461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce464ca426919072124db6f80496ee462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14324b65db142d8c9dbd366cb1d3152463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69621dea7ef8dc389d15178b49063055464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ad5a631be7eddba7da78cc58a8270465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40bc09366ab2ab1ab29ba9fdaa76a12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876914d0dac8778a399686c03ef6ef5e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872df160013d120f82b85fa2f5dd93b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee7cb89cf8deb3bf7b08680fe62c0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86276203271ef0501b4d3e2edc5d597b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dadb79759184234771ae7005504726e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57db2702b34f63559aecc9a94ee90c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5746c01e84fca546c130223f1d59a12473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36431490800fe5925dc5dd19400317474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b278377c0917baa71299713f165b53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38faa3acb645e7160187e1946c20a83476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3e7a14f26a2ef1b27fe7662165a39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38452b95f2e4e20fe97e11702917d51478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4377561774eb339954bcee2e4a14153479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a50d7e02ee3f804800e34683106a58480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c85c16f974386f9888fab156fc7663481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf24cef71c0f03f576172cd4d56b97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55851b188510bc98fa53a70b67ce027f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f396100d95a8e7cfee1b50d939cc12484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db367d96507e3d0c203a5c33184e4d2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790aaeb7d5ab05984915e1954005c981486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f66921fb93c19229c21f644ced956a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739a148e6f99e48b16348a2df667672488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24dc6345aa416d38ec775e33b153653489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0cc22ef99f6ac0ff8b6804d0c9b58490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2494b9d16a703f524a8600c3de81f90491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c42054f56a45e320a46d0eaa466097492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9666aaf4d514baf954c4c53ca56d081493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adf57c01704e74c6e0c59ce6701b10494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad328118cf0fbb3b9d40a292a4f8cd9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec44fe39293ea9e625dc2a7a75fbb90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e02fbd4570afd6bea8e572865a30fe497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f6ab56a94b4c87eef507da888ca70498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055e3d70c23c6ca714d5f6e55daefe5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1929ebd8263e1429febb4c61839af06500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3b8475d3b1e4870f57a0b85dce2681501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af596e158b90abbcd1483bffc7dbbb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0bc1d0330de13b57c88a3798b7d62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d18747144f6d0bcb0a8d9b5b9af6d9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6271ca7a0ccb688e05d256a58f5f07505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41758da3635952823d221af6d0b7639b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f886a4c33bb6a35e359cdc64826a60507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45574ba233e49b5c36239f717e3c9892508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7540169c02ec44b2d28df2d7068f74f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c39e93d29b6261300347fe8e6f302510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fa81f1b415488a0fd10129195e8de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0cfa8d84cece9486860a1dc168c17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed2cc3901bc6b3aa6952903be7da6c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0daeaf0c31bedc26950bcf336d100514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae246700fe185a5de5deb837b6b64d48515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ed02507b6d9cdbdf8b1a406fdb7e5c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6badfb56859e2ebbe7269261570ab8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fed7840855c73c155a906ddf896cc1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0135830de54781208529b79c4317e7c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98448cf969aff700934c5a2405aded8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d798ffca1688b9a240c59a26908b2ad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e14032be0070b1e201382e27b614f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c078b96f07b21c91afb7935243222d6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fcef90315832806691785685519f2c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228abc4a2d19aef6599f6c3aea2b7d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bc83f25de081f1dcc7f67b3d04a89526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd46390a0be317247d8e36370a0c38527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4643d1cc3a44ff011a6cf32b08b4f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc03cfbc0a152c9ce07eabeb58b78e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e49a839431f8406deb16020a052aa1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a682b2d504b9be63769e472f00703531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7aba9f9e1ec4faec1d9cc6dcd6aec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb5e43ec1cf216da03f170c6de7cd9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212d85d0fad40bd1e52b79acf8ada1e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32fa386aaca3316cb08b2df45f675d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811678a48bf5f16d824b6087e2b331a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942532eadbc393f9159f6ac8e459160537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2069808c3b26e818de4bc57bd2f3d32538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9a34376a375c6e9b43788f35945b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389e1986b52b8081a211f54df25af7bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcda0ba267d72d657daf8654f9a62f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0404f95c6d4e20cc95857ab895fab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634307167c79a30a2290ff87bfececf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deebade5ed52cd1a0240aad8c5c22a02544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192080f821ca5f353d176c3842cbd04545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe045ff744d853f50763c9105a3577546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc720997ccefc4a5ea8b010dafc29f5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba6777be00dce9bbc9f48b6aeecc61a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5671b68671e0ca8d6f0a473cc9fa740549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbaf4928068700d8a807b860aed726550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6637bcb2abf091249b44a05cd1057551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad386ed45f3b4fb6f2bbd2350add7202552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3800c37291543404b74153d571118553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e1be910d48d1143aed77cfa04c127554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac78ea4d4c1e9f833db7c15edf1310555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e731817d485f033bf52d1e81c7b18cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0daff6b311d7d1869093294fa896f61557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6eae7ce73206af8acea6b05a8391f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4597cd87a2cb52d69d9516fdf098ab559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af93be893aed7c9d1e4d0b271be233560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875bf7564755eba12d0d1800874932a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ec9195731c08cd7258aa6964ec8b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cedd4ee29d3bf6ccf1644d9b87a40c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7034839ad4cdbf44a3ff79d75b9f6c8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba05d13733febe4c30f44dd9b9fbc318565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7cbe58b6adcf6f9d1d618dccb652e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a100acd0db4f8791513cd99e6482287567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19032e1440d5948b1b42310688c39818568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d47660df64b2f7257cdce0b38e77149569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e186b13f4f162b66e72780689674c89570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cb86f9a9af19efba788a430131b767571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f0dd16c482781a4d72a7fbc7a8e50572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>