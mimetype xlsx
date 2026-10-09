--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c821fc1cded231c3bc9fafd9d5795b8c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a3cf5035e40314f2f874f88ed47412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba13c5214118d4a003b6c2dfa6289b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdf901d14ead96deedd809995482e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471029c6af41b6b384b91cd58c3e158a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87245c2baa113dfb3b2ed5fd82fba8576.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6b213c0bf3ac7b474caff0b977f707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b630f7223e201d15cf79cf2f0349cc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b84df75f4d33892eec51e143821cd689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c10b486c117f3b83573c5129ed0b7e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1586b9475fa8680b711f18791263611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab48a7e6547a481be3d448473f87ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7661d360fbe221f4543be27e3dbe47013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71938ba929aef1c5f9d29cc430aff10614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdeaf7aec38f317ef6ff773fc553b2a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49255f5b3f3b1a1f5a3a3a3363360f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ef0b3185787546c818b38815aac8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400c6ff85c81744a5aaa089b5936f3418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504e62d0bc1aad1c851e1883b2f21fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df724ab61b306bcb11a2e041e4406d3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a9fb41f070568b94ac7a43af3157c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40105e2e222f947dbb94b4220753bd422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04809a464197ad694388b9c6df9defb523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140eea5cbdde7c2da17f060caa4c72724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fde194571de7bf7644b89e9e04c6d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05eeccf3e035547a82b933714d6481b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ed402d3187c54a3b79af06412907127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d0de37655a96d323051aa1b78340528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b276d81f5c6a127011152f744938f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c3cfc5870b8382a1d26570c0392f430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ede259a5b42531e72d4ec1ef356e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2caf9341a27145183a59fa545c12ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc51a7ac072b5a3ced5c3d830d1d17933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b9591bc382ae021ede0a225cec3e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe03ba49737a440324a44dc96087b735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5c2a32abbd15cfc01a6633be996df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8644376828da391511f4776b9e63c9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0fc9edf42b2d105db1d1a63e68d7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d519c936978c8071fa68eeb0599fdd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472ec48074e6fbdb9ae168b8965b7ec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490a72f6bcfdfc566d336bf3ec1f9cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ecc82d4595bad4ec8c5409ec8c0b4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9744289e2473eeeccdcf1180cee723043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdff7994c86c39210d656eb0f267e6f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32af35d6e33e4528208fdcc040840745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c571da0046fb0bba44446c3dde77bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a813b48f1b8d90bb992e2dc928cf2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bb23d1686f5894ced8e06cfb9a5c7848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b3a2a0e85f78c5c184b5828f13c84f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6b3125316ee7ba2de39214b99959050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae96e51cbb5ff58937a5bbf6e84e0e7c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f2b410cfac52b4dd0196adec6610252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ede37e2386730562523b132fde58a353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f79676dbece4a8c2ceb89f5d85e5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4cfc4bd4ac32b65f13e513e06b287555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a30aeebf4b12a1b5ca7798d6b2e5d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281ab829b2fdbd1cab8dc93213cc7ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70122866e08ea645221344a464d4bb6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ca5c96d4676198a3aa17d13c652bd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c95c6ce3563fe160416abe2fcf75360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a0f291c348dfe655fa85c0a4847e761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ebcc4cb6ecd8f871bf9a51e0cd23162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0033ddb1934c4386fccd0c6a524d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4df985db39ea306cf2d36a381ae9d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8c3320d9dae0897af7c6e9ac68f9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d55e685d17d1c4d8f61d4ea4bc5ed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeb5300f01af8940db51ab52a5ffc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8939f61cab3bf7921edf5ad839083e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6944012a1ba9da2c2e6582836507369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b572f6e593a02e8d23aedc5c44793470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09229165fba722d42619f5cfa762e31071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c70fed27ec94444959b3fac1701a0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe2918c53cb2571a8d7a12a4b93338373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae9393c2afdbf80e5dc54e3d3dce5bc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198ba4bceb83877d07f22cc4c2ea69575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed1d118974abc49ac4791863aaa30376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8aad1ddae0c1573e342362cd3a01ac77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942896618eada401e076f59a93b6e67678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9785ab2d0992b397525470c8b775f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ffb3af9991823ee95a8c3712a8c0ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a05ef23cd17b296292b468ed84b74581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba86f769afca3f1427abd14a2a6aeaa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f813f05da58d3f81b6f9c01c8bcb5b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823f5a8c92640e7e708e91bb3a3688e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc34b5c4af00f58bff78d42f3f2d6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee1f43edf1f9ce99dc36a3ea56a8c786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa3635bf001373d3c0adee95461adf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdc3117897828b65e6f909a674217f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f15cf8035eaf767580fa9fdb0428389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20c80b446f9002ee81cb177ed8434690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272576c32aaf09914e665afabc13436f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5296808d82344babfc6639245148992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb001af91bdec118df74d9eeb314380f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab7b5b903f2701f39648b0f96705f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd538f3a30e856f2cc22ac6c7cc80e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01975fce60f8063387ff1207566d0196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39572941cc2c28958080f2b25084890097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e662460e05ca8cb0db7b159cab222998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4728461f4d88256d42b31008ee6f06d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9994b31434b8075e6c8e825c1cf5f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59849b929a47773fad560f292e5799c9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73dc74b31afd95c1f7d3803d61f30c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c26389db06d3fb2a3d7842ba4d17a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859b90f4e70ab9555c4e7cf862e0b24d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0c7c9b4f92957087ca35522e9463e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1d2f60816ecc05d4d38899223e2f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8b6639ea30ed30ffc2c22dbe35e4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2115fd2497a89236f00ae5a97b6a1702108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f6cbff8f1344cc06b80595c1d382f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecab9885c0deb36a89d806718dddf98110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171ce43eb07573c67368daa1cc549e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003f431598c52b51a4e676b7c1047d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654733f332ad465908f7d50a9f7c46e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40f3de9cd8d6a3305cd1dffecfcd4e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd59383546e7700e2969e4abfc001d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779f36e230dd13e85c2bb9b4cccd0f8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fc29ab09ae00941a6ce5531c91c52117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94854b4089c67f6504f566ba06a34164118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecf179a844bc3766cffbf99bc76dd4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae800128af1280c5b89f772deda6a09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4743a816d49cfe9a8c446eac40712bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb027d567fe46d7a25fcfb2a825444c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed731f32670533cbe5e3d2399c8f4107123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504897348cbdaf7fd4f36a61477fa7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311de7df0a5140ac30fd7a3b189f6d56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4a289512828f5bc747a1e710850ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596c6fc654beba78d00c233cf868082127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06719a9ed22b0ef2a245d62236749ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41999b94bdad3f913a7d641bf00438129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3380ba0645131ea049222bccbcd3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397a1c67c1681bee00bf2c124298dfb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcf06b1d9e265aa3274690a99ce22d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af157842f527aaec4557dcf04dacef5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5568758cd8e1701202b2e092dfb5e26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832e88d09f1951606c7a7df8f1bdc7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67b08905ce9d2ff838d1d8736fb0d3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bb65d255446a1721e798cf414682d1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5da11319052ab639af283a4b68ea2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd1e0c5831db5472f784ba6da1df01139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb794fe4e15f6207d7c8dc7a743dec140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216404866142d3623fd8925d76fd2aa3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4081ae9b294afae532b1c1b161712142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1d1d29b3418005715996da167302d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20d28ecc9750b89bf003008845c2907144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c326abd98dd34b0a8d80b93d96af0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5790a9b41d83501b9a2ae2d2461571146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960c81df3db6a0ed03556ea64bd6569147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfba39735349cb4ca7b3f45b8ac2b0f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb6e91e8c1adec4e07b50d373d0aa3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1593389efbd438a9dc968f9d546b69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2858f97578109829a552990af4520cfe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650151e2bb06b9996ab9c9664e77e58e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a098ef7ee7c8446e5153556d763f59153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12174852ea9521a3d5b962a36e7c1e7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3663bdbcf83175fc92314f12e84f2b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801200c0b4ef207977dc2270174e0f17156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb446a13a1b562ab357c18174c7a541157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df178f519d2e64ca011c5fce5cabcc8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68bc1c02ef1349eedbb92d17602558e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90338e87ea1c3940f39348b507fa8ebd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c2d5d0338c7b7e9d3fdc092347012161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3ea6509408dcf2651b49e5f7c5800162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e41af1f796fa303dd7f51da8478a4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58802beb8e6ff886d7b988ea158aa5ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07c71ff9a9098e82fa57276a9287a3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35784a51ec004b1ede4b3ef1f40f72cc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235f10e9f8e804180a3b6fbdc01da17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872328039777aee670739adf8ed1210168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1ef0b632475478ac1a58fde7b003a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a138c8a804846b20ea61592d912245d5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6370cb28459d996308cb522e254fb34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029462eb307be51b97364b92508ec93172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff78cf1b3e45d455c9e7143298fcf9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b970d5c8e2883bcbe88d89501994f7c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78613c9c1adb631c2cad34270d9aaac8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d9d914edee77e21dcd859f66274ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95b853d0d02f000731234b69ae17625177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205858ea48da34dff72a906b8c81d5d2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967d909493c2e958a4752c084199b844179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0e1b4fae8a3f3d7f2f6f3df3d0461180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f660e9951c08a5091d7eccd3299ef1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f5ff7d0faa2fd2539a1c26b8f83f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a4c005027648456966c4c48d3d51d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed9889bb05a4f571361c24b8893346a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710050a076a2083c545d8048138e8103185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e33b8de963946579c51a128292644d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6b7ec110d87df3bbaa024ab047d0f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222a5cd1ca94e9df4b50733725220d5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61bb369fff0d206d1ff25c8939ba5f5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b29218d42e2e3d826972e7b686310190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da1b6b279b56739c41a304b6745b87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dcc3def08f7ab9f9cdaf46010a3f7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b3a8f2edac708023fae4a647a1521193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc510f14e46380ad33d14b2f8f53b5b1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e01a7c493338a568397c6e551e2ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d419c0538c06e3dc19da1b30ffef1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c23fc01cbf02b4ae47c0478d6fd5b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b9a6247a51c09d01e55a689b41a970198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ba33269d187404df2e0c039d3aeaf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6c6f7d9a06fd2ae8283b5885b42dc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89235aea6efdf1b07fcebd00c4bd037f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2f80c4fdfd0d6efa128348e982402202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4a1000ffae3517d0dd3a4726c65c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849cce3373d15e0fd2d28f6b398caf8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effacc4d554ef7b6ce4acc11af8e5abf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43239ab360b383f6479716aeec62a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe0b89915b9929b05dd440cf41d006b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31d0f08dbc8fc62c20d32a90e005dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1c4a347b197964b73e70306a21416209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf72fc74676b7f68b9c638a120601ea210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c90f5fb009966c11a81e6370fbdfb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adec620b5eb272507ae5fb6966e0b81212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e736e49ff63e5935a15c40049e738c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf141f478bc9f350bc25925a7d39af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee931640e253976bb511f84f5e84f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449b83d225b973ad1ca569d6d7c9b5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8e4c637735272b748962d533bfa24217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebd9db9927268e7568e5fd48280ab8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a8723391c535a96d7297c81ba099c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd92caec1474b13c2dd315438cbe0b2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb068b2f054acf768cceae4cc727f174221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a7e9993cac3edf7dfcedfd97d00ae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c36b0a5a05a9af1c80579ff8eefb887223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89669539dbaacd2b1dfcaaa9213a6b69224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958176ed45f72010cf80bd6f272ff14d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f914dd3441582bd237d2bc49c672b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227f0934592b1eeaa6711d2681d567d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d56b6a51a177c04d613c72c7bc2af1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f763cf7662a5db4e0ae4e918969c6b7b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c532025868db7bc5372b64cb87cbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0e2a0fb156295f29c361194fc9d75231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6140ff56df2b15b67dc0f496a12ee79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb647446d4e0fd2242f411a0c12223eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533f1abaa10e3bc83ef9d44fbe14736234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1c0e20115cb6c3ccb07974353436c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c8528ec1fc8abe6b198732a9ab3fe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed46c3e4c07c95921c7390c2bcb0357237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85ec6756427fb9414ef26922bc5be7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd41ba666df43a5a2d712e1d8b3ca8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a6c1880b8d7ca73f8216bf0ec27674240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ab7b06b42b7dbf194459f82fa45f9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0593bab79d46e31d0c9bb1b0cf466d00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7e0db052743aced4293e5505b182e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f214c43c72feb0dc5655adf761711244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac4425f334d46c41185e2887a0ed35245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8974e7a7792afa71870e1b2ed2a89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebce32484cc23b226d4981f070b871247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd15e56dca75db5ee35820294f6421248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82a29ef101759b60e28219bb1e352e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1e509a6bb9e6c54e0e56447d7e809250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a67daf472994cd32a2b85498dc519251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f949b9cf414df98cd80ff76057f4f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaa2173d8097bff4ae43124dd0208f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cc5d7d1ebad25229017a0ef347d35254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0564c9c1717028bf9de0cf1392328a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef2625e845fa410c955197d1536024256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11acec2d54f707d9a91eaff737c5e2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9c067c0ae12ad8f332683aa0e9c00258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31ae0f2fbb99a33a36e91a3119572a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeda386108604d2e5344e613dfeb96d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a44149497474d8d66f853af7ec18d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5244b1e34bcb7de0844f16d64e3ba2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4de6101bc48675e25c11b219e4ceb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872e25b2b75d5ebc116bc9033ade11a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faac060f13e4e6b85ff5e91f864f07265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf621eb2340cac82a8b068478e5d6496266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06a3029419c5282b611b1a098c3df4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bd157c5d0735033c5168594aaeb6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0aa2fcd2a4cee28107538b18781d40269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bb72772e3f59489804030fdd61a0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9e54d3d68e61f988bd0fa9d000a34271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd021a8569a5c028d3c0e875137ce4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757b31bb42580acf8c1672edf72f820273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ce16a40d8109720de74e33ef1819e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee64508ade90b07440203d071b8167275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce67090f7cae20347847e6f0b2ae649d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceead5b0e435bbd7cd37ba61cb82f24277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826bd4f4d69a7565134681954c423d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c14e3f52c9959fd19b9b10f4ef0b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e9f487ec163e937b27b5831a6e1d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a945abb28a10c81df6e002a5c6c24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b585c93719aa719c5c54fd4144b3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb4dcd1a72901962aad55720f82e6e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb41ac42256f3f2ff76767df7e1c61d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c600ab6185834ab3f36a541c6e6fb63285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ccb4457cbb4236316d3e05c8c72c2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd0412bd2987f0fc398a950bf54516287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976ba64d02b850bef1133fe5c895106288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6963296941bf4c80095c1b75ac660289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed354655eeb33ef81c70039e2c9cccd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3ed559257c1107740840d9ccb651b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff8f19281761d47f0a2249b4d9b115292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54720ccd510d61cba0fe45a91f851bf4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e253aeb90f7510f4fe36b6874ca6876294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b98476aba78074431a73e79dc53b88295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26422fbf2f1351098ca4f07d23c94e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bead0f9e74c9b722b15ee4a9d37f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd744d4a9ae061cdac8ebea6da2a278298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63251ecec97b5037eaf4f1c08c77448c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c105bdd8a4ce6f41a97727d7ad962300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1789a38feca63bbd8ba136122d5a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d0e89959ab8940a8c4597ae0149fb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad342df6e6737ad780e0ef513d5a037303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228bb03b810d803bbb581e2fa2f3934304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7a920b39037b2da636fd5d05f29259305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604238ab4cbc463818e2536005a987a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74b2ccd729646d9f5484b53ab6293a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd14583c74c5ac570279dd030eb06e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e0e1617712dfc99c0dbc16b521aa9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7de9f8e21c1fe76c55357512dd28f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c216d84ef10d2189c8b037124c23a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5deaf3975bd61ab6a6bac4a42319af312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394c2c0ff7d6decad22abe15a51ae12313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae66c3f3ac94ec947d0b8d4701caae6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b3440e4b44eaddc0f140f383600d3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb715367ab396b6664416ecdceb3647a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00711bf36fab6b1984e2e89b430cd1f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa2fa7cc31a029717a61e1ca9240b28318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842365d02fdc4b320b77998a6e9e188319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cb26a428f5dc6f96c10487f560a86320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d922a1d6896ffaf922caf8eb2d0e8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d713d0e241c7343d86238d59b389af4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3ea1c51c4c0311ac48beffffca7cd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86aeabdb5dd16d9f79fbb48ea7c9bb7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67120def9ef710c7b523aced472d76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b645fc2c0340e8cbf6840421a27965326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8944103f69b950ce32c8988366041327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acc7336a07d05058c29c6f89f1374d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30128e27e78830acb1e15b5974f2e9f0329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e1253057ca3ea97a81cb537faa921330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f5e149ef52b0aded84bb3679401c23331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb11de2004e5a20c669c220e118386332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908636bdd2fe2dfcc3f9828f9fc9b342333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f5a2276f733ae9d964614857748a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd27f6fd61e86b0753fd66fcec3775335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e30d9e527c13b728762bba0e86de637336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30126ada03786fb8df046d38eadb55cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50f54e1edda15b709370c76b5d60b0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4becd6fc0e0e3eb65fa55c20cb9a0748339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6f1ae492645bb23cd347d38fd04d50340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b96026a64f2a2ce7eb9ed515848db5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf224c62aed748739bf6e8155d1860342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090cde42d11db01a8fe0f206d642e74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45888017d6ed6f0cb13c095f5463df70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b854500017bb16b374e70f17f3f51a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fced7d347eb765db88ac6ded904f36c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4085118d0844d61bae0850c7801392e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f70fd66692c796017cda3fb3f2e94348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb298fd3cd1527146c90ae3728414b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18315c230184fabf79ca673294ddb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4be435041fe99e9e25281e37aaf227351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c1bd48f735426767082c63b1068cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadd589d4b79bec86fe67cbac572834353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4712e68f12f63e9dd80f7b1e37602d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a66e03a30f15eb11f575db89fe549e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185dd62e62da1e9c18f93b5c87d20de4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba92b07e54dea08bca23cdfdf61a994357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36803a4ee2005b62e95f7133db51eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbcea4b8a431744c174b191d524fc82359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db22e82988f9987fdd5b859c8d1f664360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456e4861359c07a8b09518a2892d66c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6896763105d06d949dec628c8f2ebcbc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870abeec5dd7802bea947891ec491089363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb90f28a98a427843efe791f01a38dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d8178f444dd0d4f1129c2cf86fe5c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04ba4f15d8801f6da872eed4f98950366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03cd59eab61d57f7bd498dafcb3caa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55790b3a6000d244ceddab9eaafe31c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec86b0f7d8a5c08fd0e4da47e2d96df369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bb7f560188befa9d8e65d4415eb6d5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d98106e846742ec9dedc6276175775371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e6a66ad372d02e4149a11f05b30e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2ad868c114dde735777d7f5fd3ebe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3a174055a908ab80c60ed38d2a852374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e631812f31a5f080776e5599c9db11375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ed1ce321671ce0c921aa3c26ccb8f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94045e9bc4f0d4f82abc734c9ab0c67377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265ff2e13c547448549c9126e56549d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea969f44e118c2c5ccae8b4bdccc06f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113d0e2aa3a8a4fb07d847cb32227e5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ae8d596fbde19e0f39cb640d88bf6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f35159a6e6bacc6edc582b8677acdb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e419684f0bf6762fc877dacf5b57b63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fb9ef887238cea0ce09efe0024e40384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d73ff049b698c25a9cffe508b9a32d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdfcd342ad4fdadf8fb84d7fc061931386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a664fe955d9385ce99ec1988a5802387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba482b3224ff329d7894c0aeeb16b8a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61524fcbee8f0825c858b4ffe4a7956389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bb35b3a04caa71be42adbb532a955390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3daad03195332f207d11a9cf14db9a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143aa018c4ace7dde17c4883932b3ed392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f99d8f400d6271fa4f755672e5247393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a2850d793346e6c912f111d0b8581394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb548b83e16ed6f44d6b3c76239b5b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f04da58328abf93ef2645c2ce2311f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeffbe2a5b1558151ef4d214af23434397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386b67ba49397fc88c679b9d3472c0a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98794404a92102826c855513deadb89e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba0823bb51be281089a37480ef71787400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a354a80b1c1806ad5d0cc1ed8ab0d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03024c606b048785221d040ca362809402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03176ef52676bc3e0dbca322ad23205b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bd5c76c53ac2a18b311a2dda6be92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb173b8dc6f656aea207041efc044f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5d859b72f8b33231de9d881c8ec46406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcd59779c06823ac0b765ced3fc27d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f8ce529ac32fe5fcf1a5178e32238408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c486d8b16f1c04315ca04b974886e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec9ad0d14dba89be816a63ae6e7784410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eccc6a13e7a515dc7736bb48c0c1084411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84e07173b7d000f467ade38ecc3b164412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58036d574bbd1b3d2fcf569e5890da4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dad4f82508ac3259cbb39624c9e6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b262217a55879951edbf15a1d07b4f8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86987c8cc8b71e85f216e3c4e26559d0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90d8f26019a2c840828824fc2bc1ce417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f285ff02c029108e858eff01e5a56ee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec606cac097ba5f24eb50528eb9177b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9707982c4278c3583933920c822ac23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd1b500555cc2f7d235d4332bada82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f57afc96cb77725b25a542825e34a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce25c63589aa130ec8714242d24341423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068a6de629dd639ef678e664070d7aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91634cbd327897d5c22cb9101e7babc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ec6d9ffd789f76f3d2501b2b7465a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaca8099cb422cff6323b56ee728b06427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dc5cbfd0824cccf846ec973cfd193428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c854f55425f163ed70d7668d5317e5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c87c4870c752a924946e14ef274744430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3168c180d557d597eaaa1380b5f62f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e898648f67ea98d8a2a0ce6e410ef53432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aedaaf9b38452ec2b59289f4b7a4870433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a23616811dd0aa60e58fce9dee8c2c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb46b81cbdea73e7065a9afa0ea7f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361a71a01224511981010891fe6a2c3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ed65846bc5ce81f077a0cf253aa44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4723ac3f3244c91e1577301d270d41438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f889e929d3a6a600d541106d4df70c8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926cee86cd0e48c699f38b7eefbe823440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4a930854bcecfff87916bea81780a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820b30db927a094b97d228f38703acb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b240b06f119a88c9c847748cbf488d3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742a19c54426a2e5cc2ae88ba2edc03444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf6164703f747a7ffb7a553dff85f9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f8a5ee2cb8a7cb14f2a29be9af5f6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62046332c09f588c5a571af51c0c9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f01fe6e0c1319be8bf9fc557d64908448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13cd20584943407cf87ad5464bccdf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d03be45b13c332e9562f79d538f943450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef704e9bffdc02357eacd9148d64104451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0ad7f263f07afbb31fd1c2b76f35e8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112022b62ca00ab938f97d4a466a44e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4057fe564db78d76297f08b1401f136454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c053a20aec81ac152fdb57e9845833455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10c81db87b9cf346c1be5f0285ed34456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123eca0bb4d0d99108aa75cbe29f947457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b561c287280790631513125ef4e321458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f27580b4f4127bc9e71f1426cc6c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435063604915a3a0d5e5d32fcc1c4283460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac54325ac02f1d29e8ca5ad19f394a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c66dd16440e3c4f1e2b48277f24090462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd3d368e23e2c21a5b773ed7c185e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fcdd7e594031568d64bd93d2d12fd4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0038a11cadec6fcbcf4e1c5c9d652b2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268faaad6af83ab8cecbe92f79c8b2b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bbcd7282e4d82fc6e7452efaedd2a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b702d8bc1295f17dc1846dd7d0955468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22beb824ae21271446c09a62265360469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97146f5785424454309029f3778000f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff05a131f1b538028f41c00b3998a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6da38afa1415423131cacba6200e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee17be44086a160d9c9da0f261d262f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb14da4bb300e08c44f6eac2414aa64474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bce50f14f0e80c79981174270cd1a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d39d4cd17304c5997b5886d7a37bd2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7178d0bde60ec3b9c7cc5b92ee2c99477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d85304d474e9cd3eee89288012339478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c7cbb2eaf6b20dc6c9038d90f72fa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2064b98fa734102233cc7bd0d3e8b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86da45f67d3da810486473c9f48af7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ee91a53e44ee64e28615d1f3d9673482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6765a114978fc197706733b8cfedddd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad9c783f76a85459af3e031e1f0eae484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c999f0a71b352421b20cc8f043260a1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01858c8f636d1a79dc91b0e1507585d9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736918a63e3600682cd241a763a4ef86487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96897088b5d1b92af7bd426db0a34d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c90184b21ea7110199e558266d5b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87988ff5ebcc667f91717549ed88f73b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12352c97ed49e22a6b511c80bd7d5c9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92beb66d7c7194b039b339b4eb321d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427de1f2706efbb91648dde97d6cc99493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f1ff350b387284b548cd7f7090188494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01827779d01734d37c38b1d4f3919293495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0630e5450ad7e077ad11b4726977ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58144ac9c55a933ebc700eb50de47d9d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014106a0045c7c594476e81f1deaa8da498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825df7d9a68abe94fca1f915e414c9b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c1a1dd9bcab7fadae095fc5ddd353500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63483f9053b3a88d5db0bbf8258ad70501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aade60d402540157b18e29571de280502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a93815f6bf29405464555887bf97c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7691f48de64a803181cf76eac02096504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f9d41fe70f1cc91f76bd96068d123505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f603fe95dc14afd1fb1bf14199470506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d6cc138f58f1a36ab292df87377f0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200a6afed45d8bb2d8f4d54cb2da3f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b498777af007515b7c13eb4893b49f0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c611c915ba709653c81c46952a406ef510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51db3f1c696fa23f04d4e823d57bc35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc846003722e1c252479e025aec7218f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b003050dd510772055df9dcb1a9a8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f08d996c6f670392433efea2a6db29514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342a99f577e35a841e9ba044bac04b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07218528e7d4695d4f0d610f057fe758516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfa0386f0928b067389f7003567fad517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bb7cad4b6653f1c4023bdb44b0f09518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4aac121c6a17740cfdfd549458594519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d08fb75e622a18cda86cdab4b4ad3d8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c1a0bcc94c531808e1a1b5ca906b3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576ee27375e5d7d5cb80a748eda4343522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65386573c37dc62a340c4ef8ec3a4051523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f5e415d3c9331f6e5291c2770807d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbe8b3111c7d200c938763eb00730c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf132b9af996616b2e6f2c2678e5d65526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1b67ca9edb9b52df9b436927ecae2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649a9e2814e7058e3d2d45f24ece4e0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf1158fe1b76f75b453400c8cf0be8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c1109c0bbf457421cccdac9e06f5b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dc0cb00ca20a948a9f8151709e4c4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25752be7b626b2fbb5c2373f316fe856532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc42d55f26428dce4e5c166c8836f57533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64f100ea4d504dafbe89de3bb4e88e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff614f1f3bb955197e871ae06fd8ac3a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e989ac100f5d02f97d77f4c62005d94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277be7ad1200b31bfc67ef962b4257d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5c5b0ab1122bb25abab5a0e511194538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b9db3bc8438fe2c2993dd31c63a50539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91765771c146e5e5e36827853a6e058540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2530d2bc56225f3fb3b1ee55836cd31541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f23fa89f6e9c0a90b018d27ccf086542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362a104f072b5d3f936733bc0a50e1f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872723d580df4af4d6a8c03a5a316e48544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa598fe60c68a9a823b8bbcf8583851d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807b3fb0d944778ac3e33d7a59e1d95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6eebc3a54d8eb8d3f31c4e4a23ce6a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534a28c1375191c366e55d47d712fb46548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fee4b8e750131e7587dabded2fadb9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81268cb2ecf155c9fd17f5bb93301bc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8564f5ace8c8f3b75f9d30585c5fc96551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6174e8e53c2c9883c90936ed131bf67552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa6758a86c80099f4776ebbf8b58db553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905efdc070067e99a2befda75084550554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9d335cac2ae9a3ab69db4a353a4e5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aab99ac2ece1feffb1bd1ae787fa73556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20f73da8bce41bad54d94fe6679d0b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c2614e8490016d1a12c77646ca5c9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def416140117868828a84d0c86e6f8f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2fb36b153051efba831b75a25cee1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0822f45015e67d9b77b1f49dafc8c90561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ecf3b317189af371fff230611e4e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9387cc628c05d0756d4f66a48b73234563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b96724b616b01e1cfc772cf7b0a81564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26720728796b428ba3e0a28f8915d41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8905facbe886d599ca8abc1f63e99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe191b4977515e695bb2916193fb8a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101c3f11b0463703c67659d1569e83e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e02d3bb619f13ca736cad24c7d051569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356e99272dfadeab4211d608a841512570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed7bfe9b6b926d65eeeb0f4f1610747571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299805c4bc2240e4931a26acbad869e0572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ede6880f6ba1b4589b9ff08d01627a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae59a7596c9313dfeefc6b12040b2f4e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fbeb12b80939ea7c72fcf327e383163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a63468c3133be8776f99c9d0079654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6b6a68e50d08ec531c1458a0f06a65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836ec1a122509a36703cf0f58c9d8f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e26ee6a528accebdee8aa48e9a03c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0041578206e01ca696505a88247ce38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85ece506c271e8427191d3f38567dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed80981a75672eb67f8b585f1c894610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1599d1b36f360df1f9fdcf01a5af411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3a9b4632dbfe1e335fd0cfacb482e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70136e90b0abd70883bc8d89921453e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21766d7d7b67e46991238a59e891224c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c69cf6a8a2d60588199a732b37ecdd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a155d41d7467b2cca3d0d8615daafb116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2b92325d1179bae4c13aa10f4520b817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615acf6975a4636008943f25949df58e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530141862b216733ab2aa51c79ad0cf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e5531d5fe5cd80e6600967111bf9f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54358ccd8bb40bcc160dbb03a5dd5bea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c6aeea34b484eb4b4ec8ad96d167c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d45c06209a07464ae78898f3c51d2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a17613b716e5a65ab9ca5bd84cfd724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e54899c55c49c1282048b9a572e3ac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b330e5a7f2c5ecc644acdc04502f90826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271d4e9bd6b514bfb17ef581b97f42f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f681371d5d28385dfc28b21328ee028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615b3384894e4edfffa33e612ea7964629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8fe0de6c83c7996c3ec4e64e9093c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ee98aa5945bb6c08a3777d963daf531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5adfb3c37ef114826b50f82f23dd432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bca7ee9d73232e11972e2aef7da9c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88265490bf47750b2ff9e59b2a8553434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237007ed2459e54c301f72adb213f54f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f21f48a8de8157d2568a6dd35f0d9436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31a9f4a1912831c274b2c1e394c4bd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0153dc69626de8413d9072dfaf5b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359e62683be0f9c00a7d2d35713e9e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2971035d3abae6779cef3fa9c070f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c4f21627aa72153c1bf344bf1aa4b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdeb703e67bc75642e824ed80582e5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9c0f10e6e6ef919622e7657a6c86443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06ea29fba581dca0be89f8331ba2fe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aca4b5e55f9631cd91f653868b26aef45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0459a1bf29c77ad725484e692d3bdf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a3228efd79880f3343339bb7b647447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023976d3043995408edbbc94773032a248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa9bdc8fd769fde94e3ce60f5a759349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efafe8635d384d7add2a81ddc9c8f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ecb42745ec325e48869e04aef071cc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279148316abf53b62adbcd552de734d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f6c764e7de98c80d60b4d82eda9e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfded11241106fa666d06520f3208e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481f909b0a5c17fee1984c9ea8121bb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f62b28afb0cc49f51247d32e80b227b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b932ad8163a9473ce1fcb1074379257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e4a104e11e48deed95d9282f12d2e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2796dc611b63be6e2db84475afb9a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2b632e139657267ebf377a72dc1bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109785bb53180f1608632e4fa1bcff8161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817db422f626bbb8f0ad2599113a2d8c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4024080be85505c6ef5301e39baf4a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1895aa792c00e57d5b3f4785a886402164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c036cca2a8e7a0f430a3d2b2c31f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f677b44d157909e071ac3fc247c5eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333f5745a17d309d96e394b9b4d7c9867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cd2505edfc94732fe32441eb6a16d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d93e794312c890cd3c1d45247b11769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269dbfc018914a1d9c1a668b5bd1f9770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ddc0acb32b53e118f923c608b539e371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9df143f3ccad5dca25101e4ebba9cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f87f2acbb80b3e5ec8e119fe72609973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2635c84b228c5500ec2ce0a23180474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8004077818a2c647a780d55f73ffc875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721b47d49d4ffa28ed9919e62f08311d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8165191724b62b38f8b576992f4a077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40cbe9819e56b74bd69b95029ce3ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb440a67649bf0ccf80b65663e1619e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf28c8c5e447c56b2eaa873c576e71f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae46be244f024985e7eacf2c1619e1d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42242f21d2e2c11352ff49437d5062d982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f10a16056900eb6800c22a039a76c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6a4d49a1d1a71c5e43173edee6ea484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89063c0c3c3d95da628151bea7efcd1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e87ff2da0dee0ee35f9c00dd7757a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e64b1fdd7e6b113e29553246aca3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576414849a919945ccc4329bcbcb43988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b882d87ce49727b62994f241c85ad6189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580ef9e04df0014af5013f20b67999990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23308f47f3360d4ed012f88d686af32491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5334af87d49fed3c0f0a1dd2aaa68492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59446f999eb3cc156cc25bdcb0fb9a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddc479144dbd5d55eb8f4a9d256f6b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364071e073b3ec9eeedbcb025b67b3495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373eedbc9f3038c1b30e60bc2b6083196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23018e22266d180074540d75573eda97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae4ebf6032e2cfeb5f0e5dd8fa565198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef10e089504bf9220acc1e7fd2ba1f4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe820758d15937d3ce09b6f6f10854100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a1001116517ac92b6f9a6d5e27547101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3849278be29d1ffce01f87d78da9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b5c926ceda3b2fd485d7e011de8bf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab002cf789e2db0d686f8c4ceaa0a23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85641188b6649bdc9a1413fd0ed9529d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693916f9939917eb37edaf9a6a112470106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663051031c118c059c2360a7c0e73cfe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bfaa62a5efda18236066083592b137108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9dbf8eb38872550a32c6f021f4ddc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b845d16aeb890fd3861ecb0682dd8e7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19b120e9412fbacee97385ee43a81f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4aca298f1f92f6bb43d260f0656df0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10e577cb156f3552839a0f437a2ce5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ae812d1c4feedb39e80c4d9ab84ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b24a01a5a84c4fea56587a29a975662115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb1878eb6094f10674cc244c414312e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5053254534cbf66515ab7248ded77bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f953e2a5ca13cbada6f152055fb4105118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67c35cb1f40dcb727322f4f5d78b00119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d125e0f4c6171a81074ab3f6961320120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348c925622d020ce37a426f3542bda7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355d16e7f0ddbfbc493d46e2ce3b853122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7a506fea562d3925a9b2cd68476d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c42877651974b8774309aeb4e6b01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c29c1e9e6a086c8e9623a9272d6f2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae62e1be475488ef6792badf442551126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62d61a8ff0944ecfe92cf0fe46fec6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bfef4158dd0d366612050721c3e3e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb44e9c5ddc5dfe6952725ecdb3a1b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdba075a48f05e6f560b2c9a6446a5c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41a497177aaff07eea4af2e30fb544131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60398aa73d82a07875dfe99cb0d8d655132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf414ddb0ca8651997210e96a15ce7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ec296a1249c15668cd95378952a24134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f6b62382b2bf42c7dd691c5256746135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe052fc595b9714a8536337d10a7327136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3add9a37543ac56d39c819dd20d0e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990a201b45be8182613a3b2e50f6f95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956880e3d222a057279ed78daa61b4f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5732b57f8f87371e8355d6787f64b227140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99ef0600028cf2ae8447cb821305dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ea25cfffdbea82ae1b465554cba52142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7043c80a8ac3072ff6bbab5efab8cca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabe69fbc9e53b14913f8b915ddbf38144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285498213d73a641e9a5a6e749adae9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb44adb40adc3d40f816428b85d66ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16b0fbddd69259d365f79c4024e189147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf7fbe3bd385c26cb863cfaa386ad1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7d3f2505574933a2a7322df776190149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67996efac5c4de8a9d77181eebbb2d58150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b6f55dec9b792f64b40f421b85e40151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f6410cf969e4e50fce13dc4a8b6bf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c4da6695acc971a414f4f9000e343153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07108c783310a17512c23b3da665d11e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab99f4a92c30ab9ad88d144d5fe9302155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d9d2bef437485cabd518b34183aa7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e27b63b1beac8c11e5ea610d300792157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12380ce897bcbab6e0839b9dde6cfd44158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d266d19b7f3cdb8883b64ed13e93494159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7869ad4907d85d6f888c2b2a2e23027160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f4321edbee3b8b42112feb7b74ca7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99013d1c9e4144f0ea50e10b6c9d00f7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d4b85d8b2b96a35b63a87dc65a51f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f22db4ae6a242dddae56f62422dfa1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b7efef6812e6ca236c2ad632dacd0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fce623c9e241222bef746c8760ff4e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feafbaf96f809201905a76d956be699167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16ec5723c5565516f1a8729e47a9ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902564e215cd91eb9fa758c21e7c4b9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bd37b493c3814a61ae060c7d902f2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2693d5934fecf24e82f8f51438ff6652171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d294e14f258373ea7bfdd1d031178172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da1d920785365acaaf40f2698f3463173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3ed2e5921d798864cefce7c89b65c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50d1b3f39772e5f21549b061f2d987a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947d89928983471e33bd3323a39ebb8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a2e5298e2b98274571a893cc02bc4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0b7df4b754ca54f83706bf217dbcd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd1a52697b73bc7f4318efb72ba9bb3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d63857693e95aa50f343e03b0549b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65839995e6e3e6e49ae0a6ef60d45c58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78696a9c2293016a14eda3cbd289e35182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521fcf03063def6aeacea6e12b8487a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a9753f8e6cf92ca861479a4c9215e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033f4fbcc27cb4306e33c6bc2651cfc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e0ec349e271d9d2954d8dec5a7c9e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dbc720ed480a888642e491fb6f97e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8f2abcc5e2e6c53eb49b7c9d9e44c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1c3af3f111cc7bff40ebd8f70b7ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375d71c8da65b94830c5e1a35d99f5e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab53da475977859b3b86b8e9d33dd6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e486bb69c00fd5fd5bd8829efa50da5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44917007b22574afe6fe90db9e83d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf44d56bd7e011ed80656833f431e65194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f6d8b3082b98a546866c576445489195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ce8b7e3a9573c5dc3b41303a6774a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746b5006c257df0a6dada55f7ba1512197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad85e14562452bfcfa43a73f7edfc4f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ec3ecb18e28d882db289a1befe49a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198de514f4df79f24d3cd183c4d1071200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a458776d9cd1e70754b411f2b9bd5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923382544ae8ae1b3c960fac3629e7dc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ef4fed452fe5540f49823f3c05e10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be538959e86d0fb85eaacf3e171f5ee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1245d26db50ed8b9d177e9295ae651d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0731a05311ed564315988befb48e50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ea7fb1df142b5775d1bc96c0cb102207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c3149aea97e56f79c7f14612af92de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d34c375f1acc22c0ac666f1259536209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4523f26722103d94b6c566dcf4325b5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d33000c7f82db11c1bf80478680f9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c5b3e3ad0170298e82483fa152874212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48d689b8061c6ef17c6300244a7a7c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7cd7b9adecc2d95a3a0a7811574b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3da075e55cec0962cbc5630393149215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae109e0df5a90af3bb7d0e04c6b20bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861e60d4952a2fbac8d15c2a97fe4b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a1f1e63d2f93aae909055e7be1c7b8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cf2aa8ded77c8e6254d97e636b62c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b23141567e3b7a5f9ead89e6ad5c69220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614ea25949a6fb5a2297c028ebabdb8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c57312843c015bdf50571f5c06998c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99b03456f9c42310af94ff60533b82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7436bcd69de65a8576cbcbb2a335631224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc606e48949062619b73bd02a252b1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a54df065dd6bd4c6dc461c9bc06a8e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca609e226020aa1c2f1180b102ccb50227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb9456bcc26f8dd62d380656c1c7f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc14091b5b1818c1a3e23394dc4fe92229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136e955bf362e7c49911154b5738ed41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79df8854f445a4b6fc426159f1a738231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818a4e46830529cb73efa20a433f36a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28e036133bede8ed3e8f05d8cedd2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ecc534d392829876cf0d5ecfd6801b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977dc29f087a87ce80e1c15fa42bdd2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548c00cbc917af96e9084d7a835178d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28c0534e505851b4cb9a77fdc31290237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1803612c1b2ea71681e2f44e551e2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bda81f6962ee47d129eb14a791b018239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473bf748d873299da6c14e810182408240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24804e5e2929871aa7259b05a861eb2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f77b598bd3f7276fd639f988baa77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdbf007d6a32bdbe76b2272019dcf9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31cb153b883506b62dac03be998256244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ac9434787ba50a0135a436422c8fc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5646b883fe77c2a9b1babaf1041f3ea246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4c2f288a2f4468e00fd3cb6bf0bb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75684dafbbd19f392b2225888df442e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037d5143b698f8b729774b58bc4ede1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a20a9835691397913d35d0483c762250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a8e91cfbabba7119a48ae0a786f6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33357e6b2498aae4fb9ec1c10da219f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfa553386fb9d069947ad7d220b09c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aaa0eeb28febba44e36b97b266e53254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76d7c3a888a39e1df503e17052852a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b31a07b9c974a321412d4ee3b7dbc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b81e393b439df3ffdc4fd38b0b7893257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adf6effe38fe51ac4d22baae5a46bd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74203c49fc00c6885335d545ad617b33259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa49c5bb7ff366c70bca23e18790849260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175a5f3d0fcfe49044b51b24566244af261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7452f1180e4f2a017f570e77582aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c46792e24d6323fb1a9410fe4f7bcd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06708d14b47c6a24fa99514b76423ec5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c016a3a9a9064aea306200a511f2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8d764b952df11ad76ef7e19571a79266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc50965cccc4ddd66d2b8fef7447234267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a6c45e875b75d3e3cfbba4f43b1ac268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1097cac7a5af1943f944831f13b71a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591a8b807306dd838fd5190476f4f57270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d519c4ff7180f60a10e1362bd516df6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3b2dc2a746ff008f8bb4cb86c9f12f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac898c2f650b50af1a389f5308d0c13f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1249c5d4637b4f5b363aec1aa2611274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137d6678ad276c0ed9bfedae1b7543f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1325263ae49f0ecdf1e71cd794f05276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea940d4bf1f02eaae0b20b826ccc21277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393565f0d5e79398b9b2fdbd96f3e2a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00e7560ce13a24d390f9840234d577279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044cf8e89d6227420ffab465df150918280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e14db521e83e9480ad3d80372ce5d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084be7f5d7fa176784e106ee533340b1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9100c167a08c3dd38530c55a6e34c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa394f617d423d0859df977b5b331a0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5f7263a2bf81e861bcbed3b08db3d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14493a7bc19080c1bc17f84477e97cd5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad334c050a30b3c9677fb7bb049e22287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9386075d2e825cd77790095af7ca0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24515bb0248d485f5eb7cb25b251d21e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9116cdefa1132585d969990fbc819290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d6e5f6f29b70e8b829e86e677ff29291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d9f7dbe5b316f5b32594cb0ee4463c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54324f7b9e5bde6800019df0400df174293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a0ae17b246c33b14423f07fe6ef78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacce5b93ac90a579d5e87f2c066408295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fea119c7ab6a3e92a2eb6ae283009296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb4933a47add6dd3a2b80c5728694c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24d484a30cfa3328dc42947655ce1a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fc9eb571067a706dcd21b13def2beb299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544608197945f13bcb1b51e4753375fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c449aac8bad9650d64f7d79ff32af22301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e863f0894b737d2c345c9a93548ade302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0bd1a3636d93210f1954d3891282ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e6a7e45d3061c4ea80a7df53a028e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e138b06b4269092557c232b9e72f21305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67daff1a88bc710069cb02f959637994306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ddc57d9edaaec85da30fc86eaf924307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8697e5a68e85fe6be7dedc1cf4ffefe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11975532aea2f464a56f15ac1ed54e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eae9009af09b30e564383720875521310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be3815175aa9bdfa75a7184482cea5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f77ef749fabfbefe21c8fcb5d121e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0604a14159c4dc330a4af29cc154c1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c312c0be6b9caa990181c4ee60842bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd92926f991da3b63b6fcae4598e945315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ded17ded7217e53d816cbe44e0f270316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a8cb2707a667179bb5d865b95349b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb37cae16c8486be6f0d568ff8d4fd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16912ceccd15cae30a166056a51f6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3684ddf7b27d58bc6380db8e580c96320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c0139fb59043c19502fb4a56a6df0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516be4c53e808517a98be2f9285adaf8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49e68466f87c705c93bb4f19d4b5b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba504f8c544f5131ebad0730601846a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a943c8d842be4ff2a71be7867881ce27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9b7268b8c13bada5a7a70914f3e47f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d24312778a7d21dbab63e2a49aa9e29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a9c5a27a1ddd7ec740fe399feeb4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f446030da1280aac2f872b4ae2ab2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a3dbf7e9450f18c1fcf68be054b56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99999c909260caddc85b8f2f3b1481331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299eb36e8f628a9df1a44933960352c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f09573be0862453ee0de4b98e80322333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9eec136ccfd64a2dfe2d195fc0788334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e83f42b0de9e3311fd1180fc34d5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c280bed864f63144a977cab1f2688336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de281fbb7a9364a6246b83f1d70161b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e09e9ed96d5974752d1bc0fce9ce6f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43da732eb4ab5f336f89003c3fdebf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda4f0c744066b64d1ae421cede224c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec96af5827e990e03982ffb66edda7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d27fe8e068bdee44c33edc0d519a2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf61730a3eb0e5215e51b54b4e97a1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833ddbec7bce546424db5063a9c5d18344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599a13508a61507dd54faf3df98069f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d328b5d125da6d5c036bb790221ee4b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4fc10cb9c1da20f41bb0e15ea9d928347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4cab37ad87a2a67db3743cae04baf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f34d4f08b7b78c56d09bf6c86cbfc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec144555daf97d91036ae39b0e1d178350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d843e4d03eb18d5d88f2bcf91ece51351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107ecbceb10489db3b69f0722e544c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178bfbe5db747986e7ab66acfc93186353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61759c1f3161f5a3f93ee83979d6b541354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d6ac723d4f19937a9d00f45fe667d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845b0a29144da75d5f4afdabad03dd2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1e0f6a986e02e61b2d68cfc4e2d569357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b540bde75c3e335e1166ca0f973c78c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c158e747202ce50a8d96515745f498d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f28c800425fd3252164b455f835f59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12bb8379275c1e2116cfe9a3d34edd4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400696f1040b0065c274d539e61afbe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c4baffc15e9f82fdc5fc37da8b28c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1574d75e8b96c3e3fcad711b87929364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cda03e52c9aaaaa68569274cba6c2c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f46a9833f518feb1b5223525662a79366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469ba32fab3b70d8e5dafbab5d2fead367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375c6d881384611b94a221649a977194368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1d6ef85a63c4823b4e74d7d3c7dac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195b09f39686df779bdc7ebb347c2b93370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca91df095640251d67ce72a923b0f02371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29819304a169271bf2fdd01d5211b6b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a46c3755a804c62f284cb5e45e2ca373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca5c5886fe8bc38feee654bf8e161fc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f78dfd660739461542d5d89af7c5a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3164674a99fe7ed3f625f66121cb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c627ef0376cada3fff4d803b09d07fcd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47970008db25b8931faf3ead37649be7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb032b1e441672abfa756d9078c83fd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b2fc04a7a79ccb727c8b5a2440897380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555369b8423d0401098ebf921a28c0e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fc279489f047a4578763938b082f6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598dcd45b24a6c18fadf3c250fbb6c7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85372fe8c788d8f215005567c30534d5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cd299761f4b8b138630f9c540f4dc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d64b3e4157b578a6f951a5f0ac3781f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b550966039240afe887a02dd671aaaa2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe08f1bd6e927e2a855cdbee49ff353388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d123cec68957fe0542d99a604264a99389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3d951b1196c1359795836ca843059390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0be40a3ce6a9d1f1157ae631d42e3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877eec51f07a70bc75e25af5541d3bb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa7235e418621356fdc77d8dc616d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89398c3c08d20300e71ddc1eb52948c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aafcb1f4fa0065d70ab8270ab95cba395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af37781a61a990b70cf6c289d09d4b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be311f708e657056c89276df833d7ae9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872dde665616587919f98c597388331398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789611bb90debaf00a2984c10afb8ea3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201d117028eb861e2fc669276fcc111400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454c7980b50f51774b6bc1d7e83d6cf401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e695419831154331cdb06fa734adefe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d697487c8b4dc6d8e08978c8f2cd0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fade821a103ea02a910f493d32b6a52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a916b6966ea5fec60556c963a4245a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7b42b93aa780d0a0644acb50d07ea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f66602ed4808cc35d07af1f1916f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9868f3feea19be6a41cff5f20a0ea0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889a15c124d12f305ab05c0c725ccd92409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2f7f71d92c6a6fdb298511469720a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbcdbc97e0b7cf99d49878210c5c7e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a8d821c06ec93636c6eb7b3ac77f3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7193341524134584809218dc87a936413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728f52d1a1cb6c8aad711c8bc162dc20414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257065fdf0e350bdfd885828e8f0c0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a369589f9cd0319673f50fab10ad8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e428a32ba5ec8261249387559389f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efe1a5944f5feb571650e8e74ae977418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878626bfd88a24efa4f40c6fd21c1fcf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0725b2e5be3dbe30bf55fb215d8b1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4a52b779f54af5cd8dde99ed46428421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c61216eb966edf00ba2f575d3a0470422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78ae74b52ce767361a67d57a047b1a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08acc03185911b5c0ece942e1fbde5a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0dac65ac00e17f5ab67b1fa041bf6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71871477c05ca791e926539e00767c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc33947ae8d992e52929004ab7a2824427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2979829d1e1bc7efe014fa9033271428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149c2d651f6db6c06b4116f25a16d44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755193e941c94e2f4e087c381815ccf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22055f9abdd2acb3892dda59f8c40e5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf3b1cbf012b39589ab4f91c24cc45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a326a652289469c1c4cb346f6d1b75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ba795f79646854f5d8933347159aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1db5ca83c91062084941f33920fbf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72db7b947a3033492beb7f7a19574fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d99518d00348ee946bdb45c44cfb3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50934d18b5ca7e646a7abe474ebdfa75438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711189c293ae7d4ba6b955cf902d0fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c512fa3cab7a4674c7480653dceac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22a7a4e5a29baedc37d993932b516a9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a47b76402eb7b253c9c605d3d88e2b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab07ebf04e04daf241cec5fa877ab52443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6aa38216c6fefb13dc68bd2b8e7464444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a23a0e9dac1a53ea43f2452b293e84445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078327b27630135a4005ca1116f1f29b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567783621a26f9dd37ea1becc6e3f35f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874d0183eb0e8ac52ea7be7b1f89a2f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e2764ca8913275931e38242af3cd0c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33befda8689c9c291ab639afb449c09450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6ad10625096cb115e292f685b7985451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53403e389c031e1d77b592693e22e11e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda437daee95a960f508cef3567f95a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac23707630aaf67cd2568d9190dee3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391bd3d87e1e72208c22b836bd30d90455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b5abd60072432efef8fcdb371b171456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b71e5a9cdaa36af9eca775c139cdd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b609ce4335d840eccdc5978dcc24f58458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f2839dd670c0dec9f07e54b40ffe8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636e8c8c827c9cb1060343eb8818e44460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f141187391521d458b235f9366aaeb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca20200907967b648820fa14650886462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f0083ea0e684728d3144b90ddac96463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf869b1eece93365affb6b605f9e7b97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c15296752c2a978297ad990860906465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2600771c7ee5aef51f95b8c4247d56466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67389a4b95579d7398eddcadbb176b5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90395176c5d69d5e5ed5b6180c6c6fea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdee5dfa32f19976f39316739cc6e81469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3065946de54f0f7654e6bd38055524470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c022f4ebc0295c93a30f28400f9960471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27015740e00b67f0a1601e3080d50960472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ffd700c9e3d4fda087da18595a3a1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb99398b2de84ad33b55bc81c06ae96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb26a19513cacc10fdcfcf98673e19475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbefc80b61fd064a96ef4572e9ff632a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ac246bc74689ccde24be186fdbf68477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4e65bfcc7d4b9905b975f48cd563e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d02b944abdb61585bbb942f0582eac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e5613f7ccaaa37e7f3b44c3c08b4c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cb5c493ef298b659194f319b49a83481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90681ce047fe0c2db79ac7184528234482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464a6722450cafee681e6e454b8fb39483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a652856809d37d0673c813cdbdcc7d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6767f903c0893dc94091ec1ffad7bb3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620a1b3a4138700201c222b4b85f377b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca78a74ef357fded3e85769fc06d9d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e09f72eff01bf121db32bc87295e35488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db701933e93c10388c11a653b84c9017489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e061f0161526cef105b249102e78b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35992d19b49333b90dbf8944e6166c06491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e84538f7c9de4eaf1b93f686b7eeb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f620bc7d1f4b008d2452edc2a2de5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c112c55c04246ed2134e2f7032f38c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897528b85fe7bf16d0e49e69e286e7b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c0b9c1e50b7f4f996f1e613ff3bab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a36f4a40de93f393277564e4e37f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61748cb56656f77ee2ff83094fabcd90498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af05729a632721f87c0649853ef884499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c3838f839509dbf9c510c40ffac1a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fecda616c0535c48be6917d884ad6a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c951cfab5165e01127fe2e324e230d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52662d570fde4744f6567690eee914503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885c8a8483f7db9f7ea8f6e5672d958504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4ae72fb4a28c4024bb3cc8bf7ddb57505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681975872d6c5aeb3f06695e4af9a54506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b830a2f595269c1ac706b2a622756507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcab6bba8265406f09a449d3cf0083508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a6ba32149ffd329c57314fcd4b0da509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222cdb9fec751c242dfad73245da2c8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82d845891aff57709102e8a271db3d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5d393413d8e0bcffa1a69347f86df512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647a7edb37dcf3d6de6a6b78db3ddfd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263209f06b94aa63eab6e3d848283d1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1bfaf963bc407c6190e14be289d18515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09233aa8c2128c8985eb078ea60fab2e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fe077f7d026f926223a80ac51296f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfdaaa42fdcfe25474f333a3144508518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287ea3f096f86db71057d899a9a669e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd63e0d4fb96b2f3a962b906998827520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6ff8fe4e836fcaa015d9fb8f85ff5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97110b9d47ecdd1732063df0baff5c9c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f217f5edb7494fa54badee238a4397c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58237517d077d2926ed16245308d6da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629ccbd2041cc15f7e9891103b5cb2d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5e72795d4dd731ca52d1d33574559526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4ee7c57cfbd98ec987f6c99cd72dd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb8c7125d31efac9bc15cb4dd6088e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e511e8457c9eba1a079b33908804f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d033f074062ea184db3e74e364381ee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676bc8910c89649621d74569340f7d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6367b637a9700a7655ece3e532908532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447493a18321e2ee57715d390d860f8e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffac937a73bfde8e4830645bfa0911534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d173c048c72585a9a182618769be55535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830602e9b9619436ba64c11e38c8be3c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6927f5bcc2826095a2f7df7ba9e11537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c479fdb4b45d766c666e095335b5887538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbc577cc20c8de1ff8bd5ebadb57f1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356f50fe24ed12eacdbcf01a3a8d186540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919b73152cc78bd341fc51e487d7a7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f2ac5ec61c17cf8af26915c4344a2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463eb4d67f1d2321c3889816b0dad359543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5b6aae0fe78f56dd319531c48afcf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed565ec13cd71479bae06e371b6cd12545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444f2a9aa5b950e3ab597101d587637546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b034ffcd84041f922310fdaf707a6b7f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b98837c04cefd28259314aab18f40548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf004deea0afdf0d2440c26232a521549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dce1d505285838915c8dd342180eb9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46de977280949e20db16e76f521b309551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7219fbed81a70a3718f61e9b185e5c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469d7a1382add4816c9dc484271d8eee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0c9ada33cb781fe23102bbc308090554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4743bf770eee71296cb7b09a0285577555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f28b0a766a5846ed8f491794f56b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a2ab21ba3d13d8d1b10f3aafa4a71557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed5e5bec648a6f7da43000d97fe5b6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c9b7dd315f865713fcd6703a11a1d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c6a92527fffda07aa58a287e4e149560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdfdfbb14456e139776e1a2b1863104561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddef7eeca5c1171348b2bbf8bf68bf0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67274b7c223f7706bd1a65503cbf8d06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb0795f4bac99941977157f077d09b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5e51c3ed0c421f3b42c7c8848d5a0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71452d695753686e581a3fe1d1eef5f9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444182ea8189d2e930d5909a99ac8cbe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f3acea341aa1884196cc86aca59f9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddab1e62f6cb43e2bc80691fe6b4fea569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61746183e3490e5b4aa0ee6ff9b4e510570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b0af512e8cfb5e87a648c7b890cb20571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bfd74306e2efa177244ab9ee8967c2572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>