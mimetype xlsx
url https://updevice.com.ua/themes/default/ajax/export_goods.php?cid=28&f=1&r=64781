--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5804cbdd6a454990f69d9a5ef0600d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52017dfa62d3ff84c9be8fccc5bb6aa42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d72cf967bd395d58892ae6733ca3103.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027de5bc0f35053db8f51d658d61bf14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d6b1e319e02c2562d5e094dbb9a855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e96ba039c4b33e30c98282fa0fb5c96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7d6dcd7112d918c89e40eba0b35887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdf5da8a3829f14ccd5ed560f1bba48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb4bd059b5d83f0f1d4532ea7524389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797657ed392b3b9225313c99fa29eea810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce10fa4f52de4a9df3b9ccf0ed928a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aea83f13e66cae8fd8c8f979e0a8c312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a386c91fb126c3edbe66510b9fc974813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09abb8b6cf911fb051f8af51d7aa1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce9c8636b02ce4762fb29bc7ccd45f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed235e4aae6980c21fe803ec8d4189616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385855c27d48be1e1174b1df79239d8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af4402b4c23875f1dabd827d00923218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162c158c4ebbed4bf9f598e2f804fa319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676ebacfac628424556834eb4161c0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14da5e70725e451b90264adbec5b1221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e162c3f51d128a71cc76f9292e2ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ae90904b42dcf0c192c8d4be6273723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9be852036d5ecb3f214ea516e9d1bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35afd6106710fb405998481267f00da825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520e8637237173a844cf5b35ded3f3f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b17cd7c2a5726bfe624388971546c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151965e9eb9cdf57aa00efd47e3ced3928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243c8cd3cfc679c013b454edf8bcbb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fe67cdc0cf2dc6b763221ae76fab330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1903137fb9b590de94a4d13464070331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3545ee1c3026756b9d91a6ce4fccb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58745d2a6cbcfd2b30f6b4d63e583ecb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd910e9a4cff4d83dfbf9d928ff138434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a0973a7a52ab05452bb5171c1271835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42250ec8aa30211229d82f6f4417ec36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc2f169dd91424169f4d55830b8d1937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f83af36215c73a848f28af029ee6d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd137489b8ce4a96f2bd6a2865e17639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb4979d32ad1c146c40f756c10271340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e286b81b3f06decbbd4c8cd63f0da9d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce091daa34f9e85e5818fade4084fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b3e0181e76959b13ffcf5e6b7d8e343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a50fdd8354aa29bdc917741a6629f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f166e6d7f5d34ea44e7ea9f4f0fdaf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d0869a583d167fefb17b0b99b8d0a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d40ee37ce8b6188948542425a7b27b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e11a8528d1f238cb7e46b6b9cfe9da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc3011d2c0f111349b27a77ee25e6d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218d5855d573025d352b1316eb17375a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a74f2fd70a12b2b208309b44d0cae951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7698cfcf854836eea575d9a51c71552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b5caed345f1f82a157024406a152053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa9237ff5699fb098429bf4f7f36ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb88ec4c5c63833e5845888965fcdad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65567563a57951ab5e25a2c0c374df6c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aaec3b3e9e1e7c06f4081c728e5d8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa8ab5222d43682868941499e8d6ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30422509d2318407c15809e4f2dac01859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3626321396e5e7fe1e4b58ecbb3950060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae64c6abb7252d6fd252f984aa6ab361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9fb0cad73a90561dc0885f35c4d5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95115f4fb7f9c0c0aa2c7c7c6ae11e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767ff8f6829b02bacc91c065d8947abc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a71812eeaa40d5b3daeb04e8ff12a765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbf05eeb384143d4d1025291586fc0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66b9be3f259a624b9f36fd28803f3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ae51ff944604241be6cb50b24474a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb2822b19c9ecf1a3eef93ef1eb2ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0b6c2b4109cfe96ba9a7aab82cdaf670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61202acecb6ac224a19658964c04d1e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509382c604e4d9b99d8d40243d09082b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffed08879ab17171dd26d591aa058a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab6ad5e004c99871cc3a2c8b26231474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e86055c6d3b6de6c95d16c48d617975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5281a4f6a88ab8b569ac342a46963dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5fd4407b3e0a3c7e1aa3a1fc6dfe977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1efaeebc7d5f8c48c3053e4396e728b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c366228128905b950049b722d25c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240d2b2466c4547744b3f26bec8234380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d6235d901d8c359bc2a10610f6c00b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6563dae871f66139ef7ab44791b53282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ef1536c13f3480e040fefb90c175083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20624c8e787d28114813a5b04f5b1184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65eea26fe381d836e330724a0fc6b3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa1f4f9d7778733c4167158afde8eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cd3c7ed6ee771223ab229a255dc7087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816c6e8150c9ba6e86a375652d571c888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd01fbbba19de3a2d0ccec54bb78c5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cff3e52872b7d415e80f690adc518790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adf087c2c758a2fe3a522fad32f9ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7aacc8f097009473d1f85a3cda40092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1a3445f702f45d16a56fac9743867d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166189df4e39b302c3e277e2f049ad8094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca82cfa7334683850fefc7b47604aab95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89ab7073e1feb360f65a0d8ae113fc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2744e56726a1403da8e02c125169f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a2966d823b2dc64135a1a5ac3a34498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26fec9270f3404dd5edaf19da73de599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa7447885041b8c82d2d4a3b12fdc07100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65844824b52bbaa9b018abf5ac4d408101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48183236e22613bf16523ae90b86dd40102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c3d64758d803cf11c2c4f2bbc4705103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e028d1425eb89b386458de8ce9584e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634c3a3f5fa87e1e1ed90d9de60acb6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cde8bacc2ac082feecfed6182efd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a89954a6c12623df54fa268202ab0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cd4bf24387a84eaaee570baab3ab7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acc25edf30864947011cda5690e152109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbe9e7e5af9b6dfbc812040a551b69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bccfae9ecf31bfa7a47b39be9b164b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188894ffb54c971e703c3e91521c8979112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c15a373205333663eb27665d8a179113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dd7bdb2135a00e2ce2cfdb5728881f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04aae3d5ab1189d5d5158e766f5cc1c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67681496ffcfd2ad3d67507f0fe582ca116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9539a4e956ca5970cac4edfa304ca3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183b5fad9196282effacaa0ddc8d70b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fe10c02dcf6e9c879515daf16438a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faaf998ed70b95dde5b22d4f565cb43120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7d1e3816373c1066fed3718e5904c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79670e834abbeaa0d7b8b7fa86da23122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce999fbce826764c2a424a130ab36b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80058f4ffa9d52d363f7fa70461c769e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81758a463a961748f4cd204106857ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568539a82e60f5f5f7a2d2ce74a0d909126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2a9a9cbc6129fbe52d1ded47a8868127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965f4511cf3278e604855837c206a1c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df909818f917818a532f1c2b59a0cb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d05f348eed8aa28090a8e8e20a11a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe066d389b195dfcdbb766f631b872131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580c5f456d09052d9f534f8403f56f5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ee7ef20b0518936eb11b861908445133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6370d172e6aa0a88649b052f4705f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005e170b1f2e3a14f5d6c5963ac1694135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee220f1b477bac30ebb0e470e96a9d4b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc61040075ae7412574308eccd2863e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e4fc0c2c56619c6606c3a2c04de195138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63c4a814ee09a3919a6d7f087e680e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499910adc54677ee79ceccd81efcd693140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e7e648a381fc3c25a8ac5035e230a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ac9f5d7ea8582d255e5c02f407d0f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda42c3b10d1958d5447bce08bf1b3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f272db846e4a5635b5a4ed81d7eef2a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72daba9f52420da9842ee610feec83e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009f92f3d1372133b8084b7d1a406f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631cf9b91ffefd947b1d93ba040c0a8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7adb77b11a3e2a973bb1bf5b207d40f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039d2ee0c7cb3a3039fe3926283741c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a452826204f03ead04f7fea1ccb59d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df69c21641fcc97c0b72e4c15f90587f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201c2b95a1f3ccd3ebe9bf95add3915152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3576c1a6bc85130b88dd929738386153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56b73ee7c8a5f19ea565d9a68f9a55154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e46314d4d586c2f0568d0e6da5d722155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28568ee3d0e2059edaadcd32d525d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757323c964619c0fffd6b26eb8f40f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad596a57c0d9d686617f6a4f84cd1f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0f90edb850d877dc3c3685c3459e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a22e9f5df849721cd288a61154d84160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf8ba58040042850d950f459343309161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1629fbedf75672b577a030be49ee266162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f47e70bf1cd79adee541bf54202ba163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6be0d31abbecdc5559ece5ff75f8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5071e4035d4d772de70dabb48e50f450165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563557dc0d2fc1e9457bbc6d1d9ab26166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc35e1d3a3917f397f06c43feca6dcaa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc9914cee8d13318477d9bfc2872cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5507d8cbf86a0f4aeabc8ed78de29e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6303a798aa2f86fb42bae3303d918170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb569724874a6174ced2cdc53c2b2a03171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbbbf38b51fd26a5072c0580760905172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0cc63bcbf4b71c58e38350a0f3246173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7ab45843820b42a1ed1fb9be9d8fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa87773a99506fce5595fded39992d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd93656cd08f220c30da2f274b06aaf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977987caef32d8cc23d493a12aeaba0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8892d442b6929f83ff54ef4c55935d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d19ba4bc9f2ad104e04c666effa9d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65cdcddc127b181ab13c312a3e534f9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed022a56e3fb041070f2719b3992b6d6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25a0c6436a87c8ef4079855001f553182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fc4994bc84243079e90953a06aac9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d9f2bfb527e1020aaa627c7929057184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e240f8b3b3121e6b82a6558007bcd9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba09da8f0a98c709f25c40f437d59a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722daf73efad473375e3557e8503ef6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531c5fe0a552c97f690452b16760d42188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531574e52e613a92c4c66568ccb1904189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c95706c23f4915ea185543dbfd6d6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f28f4e9e1caefdfe846da35fcc713a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2bf9288ae71b5004b6bf6fecde752192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b3ea1a7d4756d28a270eaa34b7706193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f5b9023bda4e0a7ce54ce3f429a95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5e3256cac1930d30af244a5150d32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6a4c126b99e99ce69d62b3598ce01196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63016105fd1aebb7d3e6f1da3207a4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cb1795245b304ac56bc1f6c6fb3359198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10d89ddb56a4c36552f967880b00de199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7c221a2bc42af8be4717fbc5620bf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45e78214a237b3927b04e6c8cb5ae4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ef73684414be258ab551c6a9cc426e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b044baf1ecf1ec38aae81aba196c7e6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c203dad1dd71dadd1bbac672456319e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95ba720afb3b7f6a0ac47c26388189205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c048aa08d1a2e65f70a933aae4c3bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26e571edd02b7b7311e54adfad2019207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6273ad9084b23e88f3dde87f8b0dfa1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f491a23c96eee44e8d1a2612f4ddec2d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00cbd0614359fe11aa424b1f065d37210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a538e544a06cc8b3ba24e225bb77af7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590145e565a839cbdffe6988e869a43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339ea72d8d40bfee5da4b68e2597b25213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f913ae44e08d4771799122feea5ebd9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a3b74281a41c3045425dc1c50fd55215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28788855f918faedacbcd17d616b3a0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fe9fea67871639eb4d67d0e728776217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280e2bdf0e82b6e71e74cba3b8f21d0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10e6157210165fdc58d6737775ca38219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c4602df3d4a204392d8c20318ea6d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f4acd18bc3f59d4e9f34452433a018221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbb092bbe8e5ccc1e72e7bef0fc13a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a94fadb7ad7bfb197c4f9a33b75fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b64cc72a36c9c66cdd4e0a2d0c0bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42191ce3742dc4cff05a8f00fa9b55ff225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba1b295831377a0a1c47042c6322dd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed8c6571baad51fdc61b1bbcdbdb30227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d9a433e9980905bc1cc931f07c111228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55ff084c5ae7a5413715009840a42a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29910e97a16873639bb462b15c581bdf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e2aa3fbc7e206ba0f41335fcdc7ab231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85804a0c81de4b41a2bee510d2e89b02232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53335925eba6c7777157e3da1ced19ae233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225019cbb854e8e72f31438d7047ea3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce006d00c4a751218a31612e72e8ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f5168dc5ae9749787608d6d766531236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8887862389b140955cd10201a2c98237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b85ef76840136f1d1426ded52aab7c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6207f86a8790dc9a622064a3b6bff14239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205948b5c7c327eaf12d13bf01bb3716240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70077715dab597587a03b5bf59716a65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c345b20a150d3cdd54e3f8a7649ef4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c7e491ed97ce6556bcfb701cf17064243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaad56381f296d800cdbd2bfe89620244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7653aef3e68172b0bd442c912a5d032245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5d571ea6767c28e2bcab5012bb447246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46204163efb7039fe0bb9c5a52fb774f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199e7410cd905fad8189869d55042a0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5bb1e07173b0fb3c3c32238278360249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d68165556b7b22d1fdcd71cfa454e8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da82721408d24e74702a9f6758c95c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb84e8d90e30e753dc978f2592bcb3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b0d6a1f4a6580a4b4a9ef3729eb5c0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d6de7d5e8aa5063f9809043fb32b7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f627c3fad2b306c2b8fd2deb10813f5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d852d1bf24e63531c40fdd6742e9c26e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b873f63b3e08724a11f7009c18933257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee1f3ddb9df94532f5a3ef554ea59c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2923b94bf4e44bd084ae2ffa4523dca0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbfbda63629ac7bbc0ad7c603686466260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fd630b308feb24385fc482ce6c00f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bf3d571c616178dedd6cd5354d425262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b3cd6d7013508b06e551cc2c8f34b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c67744f54333e32b1632ed74ca57892264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace0c50754066541d8cf080ab3a1b51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fcf9564183a8f1903ce7958450b0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49347e290760d2a4df3ca0249131598e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec04091e51074c49b76141fb06b0b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f1c74a3ea20298591b15c61872a6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d0c836561adbfd4e8738db1e66cc1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d153ab4d37963ad6e242d8b42912b1d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d820d99e64b3155c1538fd2d9314ec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ec5e362e517b48dc79e29d6c376847273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6e57c60296f78398ea445344f599c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0de044bdab634b851e754dc47fbfe9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fa1959065fb2a81d85ac127e6b9def276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754ff3d04e3dc692f489b563ea8e847277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6021dc018720f1212affbce3b7abb0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170d8268e8f8bf7171a0c7adc88b55d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c9ab20b33e7d8f3b488b67821b35c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7315089a83867b07d0104f2487de0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b8da261d4b08c5bb1b5a61400f2ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae82799d9666ca2a9f432e4b6678f62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73542c3e187f471bd4629f5c506f7ad3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e664d7d44387158ce4ce13c5571f0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec59ccc3b27f14286de28ddd79078d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79efefd2c5be137296f29f530848031287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75afe08ef99d6d173bdec764c919a8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b45484291386e3cc9e63e45e8435a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8200e484429d4172ad81eb238a20c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31506e346b9795a5db5b1e275f9e8e5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c96cb30298cd879a4056faee500df4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3564d19ad8f0a5965ce1e80038d380293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3e3ec6cd29585b7627d07f380bfa0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16a0ac143164b2fe9231ea3d83d77d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c935c8a53c729166f320fb9b07cb2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3622c8f3e6f4f2fd91a74d5a91da4e83297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f213630910524dc3d4cd71a2b69e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419b2f4a015365faf3d297879830b1ee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b136a57f4d8106e1fe105214bfec56b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734f4bba5defd986a8866de651eb301301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d3140d983e9a2115bb2fcf02a616f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c01038461d0632f11e1dc7bdbe8f13303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60c36c2c17a8fd6466723c12eaaefd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f52ad365c7fec21d6628895d1039ca305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e12e11d777f0939acb19be674f6bec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3377399292627a960d72f64f21f270307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f52063151482a1de546ae5300ba2fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fdf18a56f4edb2cda2bb14fa2141a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d2ab692797c5aadaa64a3025b1ffb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8339eb37e3b5f39ebf536c1784e7a48311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b360bab7985959685388ccf0e949fd3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768427817d2bd143898a580fdca9ffa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13e493e58d793ad3addeb38e2619c0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b81e2e578463b1a7d27e8ff12c29d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd2e6110f906d969932bf6e8649fb9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f357de6a67fbdc9487ec96976b0aa3a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f940a95f6c0cbd5f69101f8238a63a9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b9573a21a15b843a48e5d0d40d650319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9336c99f39e25d448d90d8792c8bc6a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13cb6f95cc2ad3591e670f7f6e3f6ba321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fd8bab7c96a448069bdb5ba94f393322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6a1a20a133463b2f64ea39f993332323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32530389237baf379c1346070819427a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44a2387a7ecacb87375b827e049c51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28290442854f101a87fb1a8a0bd4667c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1faaa99e7e2472d50f3d5b1bd05b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754df801e400a89538cfefce697000e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73d844f2a853bb15cc38899c7d7a32329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c36f17cc728308a90c195f0e32762330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f757d9a72475ce8bff2c5bd01ebb34d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3746b81ca6d4312937047012f7596e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea00c21578bbb629a350973e895fc45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b1753af43b111930d715b757fa8ae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2722373552fbe7fcda1a18e1040f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d57a66350372cab2836a4faad9d486336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2e8661535e329d3bdaded4af30f4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dbf4dfdaffbd44563d699e61a453b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216a54b31c68b05ca545b171c05885c5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4cd9a8d282f2bbbd05d4d9f3ca90cc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01337677a9b2f77ebc50b197d956c0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce2993c223ef31c0960edb4511f50c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b92916656f1cf9b03bc1b7cef6ca8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823b945e7eba50caa19ccb69d2a7080344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cbc1fcd674db9f3ef4c2d9799220d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b5a2b474e6e8ed8101b9b18739f8c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ebea2fb1e091cb4cce35e583e38b74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3eae4c23c0461e55e9ffb4d554b12348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85a85be84fbed406954ffe1fb18c8b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5414d236d9defe4ea7fb4d1a867cc7a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50062421fb081d7951b315ab5170b1f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ea001315627d680f7382a461d8b55352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073aa74baa52d894e63142f5ce7ba59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b23f658e1a458f816226c265de0a64354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5f6a94d8896284eae43c2f3cfb34d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a25f7fde1053a8b1ea6cd52fe5b12c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8dcfff462026ac3bec805ccdddff39357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b66b3a633920d2128747b44e35a16358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c108931b6f330c31520ff0cacb5e21359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12245068e8f61f41180d3124b423e6d1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d33b4aa8af880f44fad228605ff8f24361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb143d55a8cbe115f8b360583545136362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac683987a4700af253286eeec76d10cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22671c451ff39c099e8dfa1428d94f82364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2e1c8e2e7dc5d49fa3dcee4df7b77365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c175aebc48155d60a6adecb0748817366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d5a779c2d5cc1bbaf1a051b569baee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfacf503a4b67c3b65e57e3b2165e30e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadc7009359ef0e25a267f5562994bc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee081994a4fc45c02520f0d4ccd527370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe5f0045251e21b5f06bdd0b2b971b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3860fcc86cd87e642a5eb38c009911372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb34d605b32069c223905d76698440373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4631d13070aa0e4e2f6105267b2f50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0981b916d4504f5276dc3b4ad52abb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14120fc600673934384653ba4bf9c06376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5872cd3b3f5784e670115bf488437c43377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf88e10c2c74a2a8a7f3a2e56d2fd2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21235f909c2092511c18a96452ca4bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c044691b64ba3a1c440f5b8c668cd1a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baa736c30a281fafa3ab568481d23f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9dd6fd2f05bd8f1abb718de3ac1e58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caccd685a30bae6f5cedd2db739ba0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c81b6c328fe7275059d61ab8c0cbf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e4fbf751d3d6a873f2fb60ce7b5d7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab878bacbb3b80fe3c5657644c016e54386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d573dad6f8eb0a25c28e26d84ea348387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13536d5260e7ca4c3357f0fdeb8b64388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7535ca2b7651bb6643539726875fa139389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3765d313a4070ba0f32e7bbbe6c0888390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66574f3207cba6a17b2211a55d6d598e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ed6bd1c2dd947e2c27d112d94bde3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851c538afac3da599053344fe4f2f855393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98185a9d55429075740b73079ce7074c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fdc4487db0f5a009d57842ea9ace3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3430cf3c63e799450a00772876dded396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b54baf5932a563bd89644af755bd4c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7c441e0c402e41b9c3a78f9942583398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b1e480418848db7225943ef9fd370399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a82c5de3b0b5e7f82484e35ea241616400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ef2a05e325d65cdaa928fd342c718401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11398f4500cf0b5441178436791b0481402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559abf9e7ae36a11ea513fb02176816403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8a0f9c5768f8efed05863d8e2f4d6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95eefec7fb4a842c3495d83f68c404405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce0b86c152c1e24cd57120dbd071c99406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26828d254770cdc7ec3fce84b553293407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c1c7ec0f19ce36430374861ff0f4a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22dcc1787f94651e8bc2c39b3e1fc7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4746328090de4a8f05b7f361853bbb6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcceff3709290a4ad253e795c604f714411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0e28b2870738dd30c7a2dee4afe2f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa99fd8489eed5a127d406d95b41839413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab227a12da38ecfa258df0e5fa84788414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a427ab1cd788f1881fd584543ef55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc83f719e7a6f9c5038583cf85f28d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5bd91fd49e2ef6b3618bbee93bed6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1383b055c5234d197ef00b330d4eab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a8d288c3209f12443be1ac1d02410419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb6fb6fc57d3cceaada3b131b14e3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7d8d0fdc02a005684217e2f66eb470421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9c4922967d2befad4ea222687950c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a1e8d387535a29a3e602a494a38f73423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ab83409fed1ff021b3e3bfb195ea3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66af59aad3f182e18c0724c64872f9f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fe68ece22680677389bc23b32a7fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e30dd5e591d6c297195e818b09c5497427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddab0d57a1812e07a2a80149d0303a5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02645a320be101fd3bb6ec6b17d8f808429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cd81e78d2ec1c832bc6fcf78ea3d1a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7624831fc89a60fae68ce502e7154431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cc1de4e98cf58be063a31cf0bc32a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e6d7bb5f60208383c78fb51321d75433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b1f616f1c54363bd4592468707450434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0243e1d9d5b9d88c6a9f6cc90ba0753435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c5b86c0a7faf9a710696144614304436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4916e1338126c4ecdbc84ac28b68d54437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9f9915eb3d9cd336a6fc5f9a9d237438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3241dc9fb7279a39af1e4b5a496984f7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0339c35fd8d8ec191e97968b73591d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b2f3524b1c285179efb9e23f84fb3f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820eb5b0aa5ff201243ca64dd18439ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2a3e99bedf63aed7a79a46bd4acf4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec5e8fa15c05dca778ae488d985922444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d14f9b722a84883bbc1246bf15eb08445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2cb4dbc7ca9778e413e36d66fc059446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb3665d55692a46b45f8fa832362ff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0e15be7ae19c9c79f204a23b8a0f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7696dbc2b03d87d60886f4bed90e15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030ed9b64b157d985181623cd65e8929450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecaa3a25e20171461ce76df87ca9bb3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37332bec3e6a087fd99e33dae9425cf9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05e8a370de89713a647b1c54772abf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360ec2165bb9f2e17aa22ed827a0d0a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91a7a8eade9067e2026d89921d30c5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355a6ec62ec4384fc7dccb628ac3c1d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619dc6c3f7c5033ea62330dd89f7ac6c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd43b5e7eae2df5ca062a9721b0cf31458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514461895bc046ec1c1e4190dc323b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d010f3432e8f61267f516dd3867d6f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ddac4c23949c8ef132dac47793a14461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12f6b7c985a4abe1bd219aa31844ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602960392a37fff3674a4942b964b4ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4035385be954e67bc244c7063244b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5b36e6995685a362f5a35a58844a4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54147e19c85ae0e9677ed194a88ec5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaf954cb2107ee28e841681734c5a75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122cfece5cb863ff3353820493d7cf4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80be3c0a097ae6d8e06de7c2180618469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd31155199b584eb02ccfda508cc435470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac7ed3756614317b08f94998288a95b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a99cfad36655af0e547b633c97757472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d6a67fee6bdd57757bb11afed0ca4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf82b0bc5c7ec8472f8b1f258353a5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b604c757d1f6764da0540c71a76ae8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f7d01444705b193da1007438e0587476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152f6955392a0808c8a46dad74f1d35477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5699dee656526638da9e456e507b16478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d06b9e9046eaae93e5b1b33dfbf00c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b561258239bde370dd2e0eccc06cbf3c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb4333b2ffed8939de698dd8d88626481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13befe351ad6c699ad11fb9b73a12040482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00e589a00ec9c8210d3174678e1e5eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c321f3f0e0200f6b4cd375be0c0657484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26304c220be64ca0579013e5e414fe5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2edd1fb344be13b71d353aca4dffddd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc303cd51d4117ba11d6ed1990fd0a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dcbe4cd647c938521234ef97c2a109488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e3de27a3b1e6acfc8d7a3c5dce9f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda334a3f5559a438149b51cf7fafe73490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408986746aee69596174201acae5fa4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b3c9a015b07a0f5fbd6a57e3c6196492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f61458087a3b949792e9b35c7bd77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad2a3ffa6423ef77e1f322ba0164fc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad3a23947d924ecb7563e9d5dcd297495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162be8874ffdfb9a3c690f9db84d6eef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0450aecedaa51e81220856f13e0999c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817ef16af3de40e2df4e380c6f66e3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a8c0948795698b24cbda34f525716f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04701fb55ee9c03f4de092217fe7dc8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41727aa91dc31929646b5cd0abee883501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190e8beb253d6ef5b43c36d346245f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97aae33eb3cbb2a51b4b31b6a1b8b27503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860744ec6cd8cebbeb700bac94dd3d0b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2eec729dd07a3068f9af163dc8432505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214b066d5573185b489be81284f9ae1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7d14c9dfba2b8aa095293c93f6fcf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bbadb3bc7939ce893249f1ca61476f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5493dcddbd9718c4cecf42feb8824ffe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc7cef23d351341431715e7b4c6a5f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2614b6bea5d823b9ce81254d9b0fe5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4300edb993a90c13df28d4fa8471c43d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6b8845dc6275eba546d66a429e012513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d882b10362876b397e50bfd1d57638514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e40389110d2fa6654246e1dd16eac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6195873c72241de958d54265ac03efb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffe18e86d2a5d4363decb269ac5c20517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82ac3b64d0dc00afdea5d619fb10462518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a09c119a531ad4acc568f768968fca519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d03ac13a1021c49021167364301d9c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ffcdc1b02ba343d7bf135934f58ae3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66b05b1955026591b158912fc65a33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc0c46f3d03401e324aa6f9da2c52f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b679818c984953516d024dd1cd54f4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613f5e33796f8b3b7584c0d97118674525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836b1bfe03718cc16cec1fc85674695526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf816555ffd756fafc348483a0f8ff97527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e2a2fc3a73314b07e305ff2fcf390528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdb4f1bd92457846dc34ccd2cab683529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a1ef53527d898f1aefe0f600fc07b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f5180dbb080fdb4e53adc1fdd0d25531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa128a4e97110cf186bbfd8d36aee96e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae481be57b68746843f184539849677b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cca1cab4f9fc70727b8d5937322300534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcf58f6d7599ec7f7829c17baa08ac535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338662706b09f97011a57d08f8319677536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a4caa9b7d04036ff4a7837884f335537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec553d888d48df422395fe56a761c5ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaeae2b0b144cd50432674973ea1d15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495a7fbabe51ec59550f339c6262cd6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649caf597682e068ff8670b91f24969541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b03c76b00a96174f0ddd094e4ada2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb754012c651a79c56787e0e164aad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918e6e7f48fdac6b6d9c433236ad9d3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7355577c254f960717b858b6b3e517545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61962b231914a93b7929f848700b2c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a7f50625d992d88ae4a84c27e395d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7453a23426d943e90c0055d180399a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76364f8cc04340d8beaa473cdb0c55e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcd0b846516613ccf904812e4086b0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644180fe6a8f9d2d68f3454715b84bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45abe749b3ffcba8277f037a7d6fbf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75151d2e905747a0b4796fb479a0fe37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea0197621afbbd5c995ed1d34ba1efd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37472b43a829a9afa44ff64a24b9b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa352453ecf2b6e68d8f8ec7c5c120556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944585d3820a402e8f1897ebdf39877f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef1725acc28f266d9cbe4ca8176ae8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860639f169c9749b93bebb5bc150d1a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33962b294a94f8f9b6ce3b82a51319560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3f41367e60f6cee35713ff834d594561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ad84838bdff0a50aa24b7fc2a9d35f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94247678a67d651931db0e3edb8b3926563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722a1c4f1d65fc4463938273aa203c79564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d58cfa36ab381cd974a0b591a40e10565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8421ddf3491ba9ec4a6faaeb2b3cf6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954419e549ef294c809919a456d52b75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba19f627fa5d8ec6d7144ce1dbfdb68568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6fc460e0c961bbbeaf77c9c158e8cb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daedfb595a21ae78c72e8e5213a9ec570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a15987ae8e9a1776b9f3cb7883bfe6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9c4eaceefb0b2e7be2993a4ff5c78572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b919a11261a81f8e4160d5b4d1a1491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de102939ffe73c7cb956eafa2180752.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2322fe21a7e5c91502dee15375608493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88e78f77f9c3594942a6f666092bec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8065c804a8b40390f3e9a5fe6a9bcdb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2806dd95383c6e62c0e05f00dadd26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b45a17f054c34b0c80d2664001426c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e843059dc32e3a8fdcbb0354918de48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9bed8fe0dd6accff0601caa1ed0c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbef35c31cb022ae34c14e2da66bb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d143f6991cf0338074006571306bde011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0f8425599100d3ff7c4957bb8e28c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a085bf2be21e46ac2958cbf13087ce113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a5153ccf9e70f0d5a0c09f452599214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2663e4247e92d3060e0f2fcac06351515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b097a371f483b0342e7306b77bf4b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5c6257d818c2500f154b516d4948d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5305760817af8ce3d6ad26822ec58fb918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938e9eb66e0b0cb74a7d6893ecfcf3419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a083780f73bcec63a2a14a28a51b8b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177331cbb128a056231f364b82f64d6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766c9a42c9d95343e7e6a29e2b2d40522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2453fedc55712d35ddf312a3bbc5b623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562c7e05f4e6917b1240529e08328bf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a073c787ca05a76c36f224a7771b65025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20849dee426ac5be6aa31c33d11d737526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3afd26978e0856fb907990960691427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e51f22586f569eb9b91953e0e3eb528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2307a71c0b8505f1abef0f1ccaf2a1e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b16da110b5e76faf8d944b962e17b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984f4d5c24a0f7e2e89adf59f405f7b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355cbbd0c11bc598e5b1e4043ea8ef932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341b619c59689b6aa09779e27d6499b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfc03b476ed487760151bef3cea34e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cc9a8f44263d28fb9a497a8987650035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684cb4ded4f118d67fc42271cc5504b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03d9b09aa1e2871ef02c805d95c11f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ce8ddb7a50c5d01cbffff5065865938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67e1561cf817eff552250fb531d15439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c351c2516d8bfbd1555f06faab07f740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba47ac1627b6d396e64bdb5a94a44a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c881ca1fd901d62ae629058d1b91442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da081f5be3edb1ebda7cf1c57ce75b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b265694a06dee55fadab7d4b4255e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c426ba53f7b6aa3179f58a7a470697645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3d564cac33744ae90e135a43a4efa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3093d8aad1f6471668c6909963cfe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2a616cd6b88007579274607188a83d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344ecdda797fcf63630abb7e46d8f8e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0da31586f4027517e2976fc852f79550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94252f6c4a8e6c6f5ade43ea9655d2b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb94208ac2450ce15e7fcc676753def52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33692bf50fb25fa61d927a4ad74c415f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0437ba1429bf1c084aaca519659b6b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cdf98379846533fd56b819e531f2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ffd03c4d917ba578564d9a5a5fb8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db626d18ff991de58229cc884ec6728157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087674a67e9711e14977745cfc6d20458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d311842579d7164b59b755708b6c73a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e37b2a8b56f35a4b1e6f2241bbb8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75feaac401d9e8ecd691ced921ed9e061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c557777d2d2585230c80e6c52bcdbfb762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e236f1a4037feb81add1666a998473c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27745e15e631b38f1670b63fbec0241464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f391fabc14ddc06d9fd36eef18f3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3a88e9f56333d6e84ef909be51bd666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd7e007f1d595809f4c666be82862467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eb18579695e6968932d8ffc4c817bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360761e7a871079469674cd985b4709069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b1767a68054531d9f03baac4eca0e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b22afbf3916b48be189f49de546e7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5e57f9ac857b418256d1f53a4d09372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1231c640cb11ee59cb0feaff784d273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7542fc0110c96522f056329c0239fb274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0968cbb77cab02891b39dcbf0273acf175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe8894bedf5296573f05ef6a9b1e6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e56653d8f0162d70c60085affc8c8877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fd24c0dc7f222539eeebb1ffe32c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15aa8b8b4ab89ad540a99b31025233979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef866d52a4784b849d51479d431f4580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d383c3ec42d1ec097ea34df09e316881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fcf3d98084c8cd4e51172a86801d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f717e0d1b44bbca4c12a4c7ddb94083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfed568cceb822895693c12608270c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6037a8874dd06b875f401b9fd542585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4e2f2e036e1e4d074c2da0b4f004f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de45b4142ef5e8062b7c105ba12066e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e55fdd6988f6ac40599814bb5304788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2647c5084e210fdc6979fe4258015f8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4f742688bb6e751457085218363e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63beab855523420a37213e20c35154c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d978fdf947fb60cc182d0ed6bfd99892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34d0338dfea80965b70c55c4e430cd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55284941a309a53ac5000deec9bce9f294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794068d1423a8429e35ee79e8cecaa8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0a349f2c282b78ac3edfb8026964d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586261cc0d110a873fd235774708e7a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bbcc2f56a359544fa30c85749436f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992c45bff9a2e87c8d350ee715d586999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234585eb751bd46800c39da42ec69728100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7a377765425699d21a17a2a6faf41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb737d070e121fdb8f3c1f7dc7c31e76102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf6f7b29eb35e369038f1f8449c6f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2d6efb4befef4d9bc6d665db00295104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8fe838d7fc5d9b48ea0d6179ce3da7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b53c7903f8dd850f487bb466af4c7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9c812ac7ab912ed6b456819f7b8a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599f94558df0fb2160940c0dbd43e6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee93c878e2a1503736d7af33cc530e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc596656fd0cd78419ed734402d8ac110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7403184f0282025ee012aa537626ddd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da4cb679ec192b4db21f9fb236337b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d746632996c0481d03eb7568f2982113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af2707eec79f2fc1f04762eb79b729114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d188f5d9213712a9a3339ec5b9441bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c3411ac17f85cf89b9d7267fdf5d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c2cc7f46bec3ef46b6f05757a0595117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53c1523dd259b31e58bb4ef8aedec9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45eeee486c11f0df93f40a91ac8ec7b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62a5ff024a1c8621c0073da545434b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda4eeb1002453b2f0c85438ea5775f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0590ea69a78672345773d400371898122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f663fec387125fec2a8cda8f734527123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ebfa266bae56350afec937ff73e13124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccf379b4951364073c234fd1a537b8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76029b6fad10617b06d752b6f6b27f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b788d84a58f43532b6f10ee54ea990127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe6e1165134c50e6eacf33771ee57f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc5d08e7d91722a878d3826aefe33a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd123337601e43fe469f2504356b86130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02221a0c80b533a6b4cc6b53d42cfb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e24e4dfa12efc380185c5ebeb4d65132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291143ddcbe83cf92360246d4bf4f3fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a969863bac04fa8450d0392c475567134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e92cbb605b7dc4cb9374807ddb58d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b886fbdaf31a56cde4bc2bbbf0f14a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd661d463c1ec7cfa977333100bb3742137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274defbf8ba97a7be79e3e2b39089d29138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17fcdfd8fd9d7f6b9cb0f9a975d5f9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349663e015149603497b9d84d1aa823140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90dae4b9263d249ddf33eca2dbe2f4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ed903a652544a118f991445a9da44142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf8d9842b31a9d82121583f623bbc5e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1096d06936ede3b9c5d5422811a937ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbe18d5591a71df60a8b5d62da7c99145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4dd00f1629b5ab93d4f5fecc9b84d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2bef953cc374b5ded8c5c19398a33147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba0016fbe4820e68f01187e60b6dbf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4686906c15304c8c59ecabfceb5286149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a405aa6bddc7ed6e94a002ce7f4a2363150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392f957de78c9a7040a4ec0a423b353151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86130933e1a4147d2e51301013ae0b44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f6d61faeb379e84d324aeea655a4f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e0f0bab187ac93ff43906e1ef7670154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671fe62eaca6c4c534413d43e4abf9af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8682422def90034e84822dc1af690b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3843b5f04bdc9c109df5bfbf60e147157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf852b295ad0136e327ed0ab6e1ca4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf99efed29f614eb004debff8090293159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732d0a057e9c767a4ca6eb1d65ec1eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2901a26f6054d9835e0511d6ee48477161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23e2591ca1e8d52dd0dacff7f0cc08162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80faed5b16dfc3186578a1c33cbf0999163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8eba3e50e4d4ca6c62bef3a082226d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921fb286e6ba9114055394e81be4b04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7e9553b68a1659e22a7e66d505364166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d20bd544b98ffc1665a27bced2bc0da167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64559e935fcf1a87aa0b96f52f1b70d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715d415998ac7c860e60e94b67de743169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619332c2c27c9b3268db3db0bec8193c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a533ebf818821d06d430ac7fdca7802171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad1afe85c2838f02db1d616c0223ee172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d567d19d497a74ed6580de0c7ef9ff5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cb5424ac7982895eb6f9ca014296e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa337aaf8490e4ebf6f18a1373acadf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f4899387864744e345abc84f56bfa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2bf1de46e5570653f57a179105b350177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ac65c8bdecca12f577f00e27d7ae2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8443980fdc62ea2f35c5a54a8ce07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e8d1092500901b92833c849feb4b30180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab945dd033b8d0d8fd612ee3950a8c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dc3881f83f56ab0855cb678ce72fb6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f2552c8552d8e6db88a4e0f2dcd01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550d61b2305c025da6f1aea04b6757f2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ce5a17c0bd730cd44d28a0ed4f2df185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acead0f626a503e1ecf0fb0daf96a3c9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763933bd25415333836b2c2a0c712821187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f76fe364fab159ff16eee9a1fb85e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1666f0d0a50d59585344f31ca9ec73f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f5bec17dbbb62fba72d628391d8fd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6703f6ea62440d24f50061ee8dc408191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff319b03163b64af626dfc9a02e7e96e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db06eb3c18237f296671d302ce3c683193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802fa9a6ed35eac438955a7a6b009cad194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78350b2b0d3d03e643715d5d753f81c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7953ba3b931e359a9ad05f25f5c65d8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebb8691a0725adb1dfb8b01249dd20197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8612d17807e53fca3042805187f30def198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559e4d27c202aa944a44bda1fa52900199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc107d74416450b3ac51ce9ae13d59200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5da93b32a6efe77dbc0382620f1e80201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea800f12474e2a13983659bf9d620007202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ba5be34de8b78682ffd637aedef04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633121e4a033076bca955e1d8d64a18f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27774117f46c1f23292254391ddc08b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd578579c7d714cbf5d468e3f28dde8d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc717b1182a5d8de7dacd9a2eac3e36d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfd62ddada0a091411a80eec278c337208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d972c9d69ecead572f29df8adb9d1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9760d42b8346420ac73adf30b07f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaaf280f35f0c82d6c3c395899eeb28211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf70e56a7c83ea45398ff166a5a2cd8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c338589e0d3ee727f33c5deb52f683213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a27add93251ff988c5362f2661e5a3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84cc06f61157802c601cbe62c6c11c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7ce15717d00f4d41e4f4cdb1a3396216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18d139e989c5c94334b45fb90a72b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113537bb6350ca9645dc4b1d7d34b9e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d9428bdc8c832088e4c5b64b48225219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a972ff5d37d0011ce2ae225cc00be04d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380056ab813fec57d0ac0503184079a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eebffeaa828f3a4d1870147b52b351d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf68d01e8863d8f1738f1d24ac0f44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d16268ee88003abb7f75ede1e8152224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e953bc808cbc0ec407284b3c1235aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d072110ffd69e37fa701869306582c74226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd591178e58d3f4673f71a31e83c615227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5317c208618f53b33a167f4eeb758228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f5d034367b61009776d44012483d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e72e602ecde9f81f9a89f6696dc5a1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9bb75c78b6acf900f60d8a9a62d17231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ccfbee6eb9bf777170fe6183e7835232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d9940340926ef5151fed4aef20f0a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0e40b64b417b22e314b0694f8e5b7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e44468a37f713a3f11abbc33a3bf0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a643e9cd5d9e4ebe6a4a0cdcb582f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f223efe90c20037336516d40eebe466237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba5f168b12209915d93530c6b792a3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602fb684d7a73690ad721c869e49906239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a976d9edad39db0b0a2a62db7fb3a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58406d32fc1c1de071225e6ee3036eab241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bff4b1eb1e4d4a71e257b9b9e23ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728fa8095a3e1f488f48b38dba978348243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c2bd44ea0f70452d01dc1a0710754244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b96f80e13f6e69ec1c8eaa8999606a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ba3f8bcf44593c660c8ec2960ee45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a602b7afd49bbabf9f6a5e5b3fd494c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe94c13b78de857899bfc87d962872248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c00174d613f471a521860a114aadd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc693fc48816a960aeedd74e2b442905250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3867b9517350f805f26888d12ce69d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f91aa02cacbc8057bd6f0b7bb0a61f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e585fde319c4d20899e38c90339f14253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec444dc32991dc9016d1a2525b582a8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3bf886943aebfbcfdda76fc0e5df8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d61438ce179943c8c0e7865516fec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed44d2b077b6abf5dd116f0ccc9c17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301c07ab017e23256422bcbab9441e4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f22c47c15087bc71fb0f17c0c7141259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387fa992a4d14203c515d0157160d00260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f061bbeea985719497e1b047635e61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f1dcd751dc266e21a97eb676723a4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e139c41d5f40054eba1af63d24fedf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeac2464b337af6c600b40cd65dd4b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2c82b1e4308aac451e0a988bfbc4f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c113e498a59419440a4f28dd2acaf5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d27c04442a1446ddcf976b5dfa57ea267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb53fd51ad93b173fa0ec91b50436fd4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472388c434ecc85e1426e41d30ff3fa4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673b4bae88d9be28d9fd94be2a77cfb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7403b70b54e2142ca292dec92f0f5b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c826ced2c6551aa99ef5afdc27fee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62a45dc81e9d90e4a3f2946213d023273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee884e607dd1770b5922a7439ec2b5d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2a5823fd057d4354fb1ce8ee655d3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d4edcacea07c7cfcc43464553e6ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70af3b9c230290e3bb839b300c39a37277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950e0f5d3f8131dda498bf03e03a4da278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a70a07237e060fe35b7e5c584336bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52344bb351a4917c1e5c866dae02f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c6737bcbdb3abf2fa5402b8c0d11e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c49f3e5dcada706bd890791cd84753282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2036cc90916e5c16864d8811c47dde5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157457fc1806d3ff0f28ad66db6b7a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3eaa7bd2b6ea34881eefa40768e503285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743f64da00f36b78d4f07f40524f578286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0f79b311ed9e710560c450db1f8d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe61e45b33643b4f989e27bed06173288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74762ae9d5d13767b2428ebbde67ca3d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5cc0b1b5ce624d7843e9eb88744f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850effd5dbedcfabaf93bf3d1b343009291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9a97e31b90813957d2dc4740b8213292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa527991223b2428fcabdb0df5eb679293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b2fe273d31116c7bd0cbc45f1b1249294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbabc279df3e4b3c67283e029bde8ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807ad78425b48a2eee02c26b2dd77039296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff196ba14f1c64f4f8e43b78cf5ae4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37486b258763f1fce2d9058a5238e627298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f5d70591cd3eef65c266fd2bdf7d13299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd229216ca1697869eb1d339504ddaa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ba041c6e023e4ac779569d3450f76301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446a9bda2ad21c7104f2bf2360e0cfe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135c5a76fbc35585b6fbfb280bf73c1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83faced1bf53ab23017fbfb4ecf99146304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d92c86521e3382b73ae52f40b3429305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f988b6b2419354d0be6c61b1a3297306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be10699dc7b8ae8eaf37a5777dfef41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a706d6c46f3a4f6ab8ee9758dd06e36308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16a66666a36057a15acf3605c66b07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28307c5ddf7bd357522969163da447ed310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abfc13343e89169806f1ea1492996c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618580f18e8af9250c7715183c816d9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483aa283713a209d9105ff8d6bf203bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d98f047dc874b935d1c3655c7678fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67a5485614456440d08ca81dafd399315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f2b473c397c809d241e4fc12324d4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc400cfac9c8475836e3da8fd18dc53a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bb72ecc2049709c78b8b932cf2d6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dded45cc1068bc393c901cd4881d549a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5733046d47c407870b90379a93aabf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e14ca1e92aa2024075e0a653ff803e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae29b8e9c76a1e799665816453d755322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836380326c28b964a98a4822e5c87c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e426c99fd0ef8db90dbad050d18090324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd249f335304768acae9e502dd5e0f5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13df23df581314a50148e1f49b797e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118bd9a7b01ad2866040ef19e5ba615327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bbea1e1e602235ab4b34bda00ca8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccf079bbbeb981790080eb4136f061329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6bb48c6648c99206f315d4cdea276330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33620a69bf23307865acd8e527fb76e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7526e32c3043250a5ad46dc1c108379332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7868c43cd2c15693d3e400226033e1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ba662c5ed7130eba9d1b98e14e126334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951a83cf7feef3eb2e8dec11c0e9276335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b23eb0e380574e72f944880acae4f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1423ab7f6237208f660703ff7c07c055337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a7f665509b1237963ab39eb9bdac3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab03e249f97e94d908877576be3dac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1e53b1da62fdd09ebedecdb05a8dea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775bd52ac06df5f8b8a4a4472adf0b28341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0ad2f8efe48dc9f4604bf7341e4cb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5aae2aab4951e6e89e0169cd1b9e8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b76977d5bf38e745992125176c52b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b835c116200e9d33bf14fcb61651bf8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0081ec5442650fcbf1cd4f87a9a7bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccec22c6287ba751afb99e5f4ec1163347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575b57bad104b99b254c92383666cc3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d580214be5a65268bfa22464fd38a54349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c379df9b31cce869d9e3276b572d212350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b7c3a3feae7e213322a42bd715e83351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5d7f7644c59b2bcba60c6f281a833352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1bc37c0292085ba4c0d7e1543aab3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06649f3077580919afb49e1bfa1c3afc354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55111cd153e0cebbc4b40b124491363355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378e36a522dceb5bd97b670ea9be851f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceabc4290e491bdbfb93ae0e0a2114d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4007686963e6d16461425eec07a1dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad30e44284329e0fee9dda9866701c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16411eea872438d01d667d0d15c59703360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4206fa88cddacdae147eac67d143fd6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231a4adc4999e189981fd5ccf49a381362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe1f8144b251ef2e4b3246096ec4742363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a68fda6c40faf3de76d9850b31ba28e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbaebad00a5f8b5e876bf540a1a5c83365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d919263564910e6114cd4c0bb663aa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477a3858e6cf38954dc39c84a8f971f9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce6eb44677ed60e00cbca3aac77382368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a9a05cbd674216bb5e58abd4256ce369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f7df8ccae041bd9ba5390ad0d868dd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b28ab5b5e85388e7fdbc8a604726b2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd53dec91fe3067812daf45258573c6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bbf24236b0d3f6f0cb9b7f32bc788373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0a8899686900918e71d5b373af002374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a336f2bf7aeb4cec2acf5359c118e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1f9827c8352353bc02b94bfda6f33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2304e831e284be54b3a262fb636668b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f16b484a7cf75dd833e01a105c2574378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb99ef9e257ad18f57c068deef98bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965b18ae56ca6ac954b2584c15797a9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07848b55b0f513a94f8d9909836327381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842db8b0d512a69addee7e1e2b835d3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bceb241ecc25f67f8993fde332ea5c5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8eb6604aac8b581b0ce8c2a2cce8a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a681e127d19f5ab637d721240a51b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74a6b85852a22b7c4feb5c13a3931d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978819e1bf6368ab6df961f9f428c2f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee9aab5c76811412c20eaee56bb7d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a5d8e10a707ae45b12d57e0b1ef8c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e63b2ecbbf0772118c7cd8438f4a6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c58b826e9d450a864474e22723c4d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32d0c5c6d263995976e82a198ed000392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c18d6a3709df461a2d96be732113a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12896d327f11eaec3c6ca232fe66ce0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca15720e353c50f561dce4fd071906395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004ed0f0dfaddaa8fd2222446201312396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f4e32aa5dac478c5e6cb07b7aea1b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e375cf207c1c3515dd8c11ebf723092398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8557a21f1ae53ea34dc2c0f7639cda399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebe550bb041a9641cffef11b2d1c1f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2401aade4e1e18915e57f1dd3c68195401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47436a18c6c2f2671d9ea636a35f93a9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df526121f927ff48841ec47d8ca390a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15a8302e3bc699288f5183777c9df4d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4caab68e034d076555090f804884eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f22b8428bd58a239ce44a8ff457fce406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c1b55761b65a2fbbdc3d002a63b45407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536121d19e484b972f19da287e08349d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3186f1597b688ec1b22f030034aad06409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf73b582e052963a2b849f958836ec8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46711b8b5da7a41bd53bd81180dd3c37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74a4b2b1fcd5389d9a9fd3587dd28f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb001410ae8dbf522a657c7d22c8c5ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdc65028513da4a8f92c03972657bd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac9395d1e7a4647c7fce7caa84bd94415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776df9cd486354257e9833fa86f3bc9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ac5a9dd918818943bb2ac99b15789417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f650813d0aaff8a38ba976d30947fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42041a9c01d098a9c2fbb5679ba2465419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86fc948a625587073795e329f7b6e7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad3d719282971a192016ad3c2ad6b5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2136b5230e560e7955df5b8ec1c0f5e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63621c3ac2791b7bb0222b9c7abcb4df423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b110d7bda1080ce468d8d8dd069840424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f0c2e541df2c6d04901b4ada5c020425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ef0a3e4ee077ac1d8d2aab64e25291426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a6abf34dcdb53cee8a944436546fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad3d2ced5cbe3ce5bf18a0dd224629428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32670d5f77e34384f545c4f369b2a1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662b464d1e085d2c6d48e39acda59bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950c6a68115285cc2be7ef2b75f7b58431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3754c28fac79fdb4117ac3550fbd4c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d120899a9cb6acc2879aecf92d0499a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a28ee05c88a034032deeb41aa86fb91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf63c811d106b43a6d9b8eeb4557de435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3af4375a0f8642e5fe31b46365d4e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa428ba312de06fae42a9736a7f0cc65437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4af7e1dc3ee6c542b626c071903703438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed592643e219bd1f2603baf090066f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe196ace2d340501c86d676f92506e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953dfc600275dd27a54604a2e7d0455441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e049cd9a975aa3f5eebd9609899da9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7312e55fc269eb25e1d0cdbc64f6f02443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df2d564d3f77aba4f37ad77a90a0d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac6f810a7bff33f3f9e0065719bdef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41031511d5932d61c172761c5256fb446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a3869a46de4b768e2b3ec18537a4e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9eadcbaab1b3b93a9a7baec5b9dd5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54d0f19c6cd0fe39104b5594fee9f1f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128159994535dc00e1233955d92bf81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d641c237c67a837fc84ac6dababd1c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e7b8844473635f94fcbcfafd41d34452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ede661e51d718fe7961b34200d26b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76f8ccacb30a92d280157a6c291eea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136a044620e53158854eac1ce4fca73455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6f3c9e84f5da1b64eab67c58d8f98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f2767a14733c828931ddd7bf002b2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def53f21eab5707b37eafeb14ac2015a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c90a5be091a24abb80da25667b71617459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54630915c5ea3a0dd56be7a17d28a10e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8fa63b7d491dd7847fd33bf684bd8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6946614fdf9701d377c7b6a946053462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4e0951ddee4e3d4ba41dea60a11d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3664e792ed813607aad92e30b63b2c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f1759934a30e5e3fd2531d038ba8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bce2647ff20ce1c1458db44e276b3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466bdebdbe29008674d6d385a8a6760a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48505f3dbd70a1cc83615590f6fe1d11468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1cb95920d5c01e9090fea796a2fa1e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd96578065dc9d0359ef813cc2250a6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c368a4559f7ae272c634b274f547d3b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47577882e8ef64203e9c200d176c4dd7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023c457447a6439133cf653ccfb02600473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222b08fdc92befe3ad3bc7cf6459033474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72e9d030a749cd5cb93967dd9334e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3dc3af93d1759ccc54e011d250bd7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb067b712e626f26b787018a1fbaa88f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff31f515a50a19198e0ee668b1aefe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99385f9b9bdfde66e96fc7b6117b8586479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa434a703446265ac2fafbaab1864f6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b133d85ecf7f4b696ca574c7bcd13cf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef23a5d9c79a912ec9b8b5d84ebc646c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fd91c29447feb9e672af93e47afaf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096e00d8c0e174d202c4dcb9bc95c66484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f471fa2d388c7fe98e70a38a1f5e49e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1b143c8335de7f8cd6f6b1df2249e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa61e050ebbbc5dcc6a8f4373fa7c96487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686761ca877cba430cfdde09d513b141488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73956bdbaf90e961d491c58bb0717881489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6be2205cb44e0aa71011eefcc832d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9002e15bec4603ec037aa3e10472c8d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6473365ce13f27d7249e6ec10433a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157917dce1e382c0242a5ad8e3ee3847493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320301a9543f34ae328b3d8194adca1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6b0f0c660b9c75e070b13968ecb06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16331a132b1989213f9f005207a1914496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab006dff4b44429acf1c9ba317d9433497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94511972afaea43faad5c005003d91e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30e613a86f244e22997268d7d56f90499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3df0f1454f7e461f7d53ce2f86ad02500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304d5b694d1f0a16d849691d69fb539501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23882da5f35a0fe3d39d38b1c89ce8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2af5c93d07c1baa5437cca3dae9df5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776a3299cc7f75eb7b6c2fabdaf86a1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43325bde792aba1a774554adb3cdf75d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e3610c78265fba34c4775fe745ed9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5fc771b3e9c9c0b237ca9b88b3c5d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305e1b3930ed7b28d44871c320dcc83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fe82fd5824ef46a45632a9cd2ad68509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5be3df99c7787279d9b3e3ee77f660510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e2044781204d18307793743c1c1ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3d3e24644bfad4ea4ffb76bab3fde512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d9cd1bc846aa158345b677f229502513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87215b3d44fb38e5dcb5d90d4d265a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183598eeb1d61c2ce2c95d8d0ca15b27515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626437b99b6956386e57d7e248660b8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1addb20ec7c3a1e137cfc95d304aa8ba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa409761823565b5e823068c68fcbe518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e26a7733108c0c1142ef014c927b5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecae3a527be2b1dc9d4741ae52f687b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2d9045716a2aa3eb1057cdb7243c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cfb4ab02273f2158a67247548ad4fe522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9de024750c7bf96adf0231929b526523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f49dafbd028e14f338f5733a684711d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c9d11a60fc5efeb589f37d68a2e21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adcbee0911b02fd13e052263ca8ce36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e344df317f6617c29805149766d67ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f480d15c030b07e4f2abeef26d9c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ded414e7ab0fa83184ea88157b916529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6034d9d4380a3821611b58e8ee55a2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4aaddcde093c64a36bfc595d604e0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3c2b85c667c0314b705cac87019c8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2003021d792aa6c69462f8ef4f9e0bc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72226d680010378a0188ff703105ab83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfddae8350c25e53a793446b21d45f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efc570a75c950593655b2394db3a25536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c07612b7c24afe9d5caa37042362ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5594e7747a578d9b2413945a7cbfda1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec334c006712c75d7f2d68400cfea5e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02430d257bde118ab08b9c194967961540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d1ff1cc8b6690581d8105ddfbe972541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aabd490db3250e56b803f85e74e9fb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f88308585ca9ad1b0b43c8b85dddd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd1e8ed063091efc3123a6fbc920e63544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49a60c6fa7d5ad9d54f1dac23cb92c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22cb411c731ed0b9368dde79f7bead8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ab906ffc3c2f6cd38267e325a50c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5923a995a29248ca092f687eb17ce2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c13d730cc493f57a48d9174ff1225549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f1b992a236f901c61844366c2a4ee550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805a9ef83cf401e839037758ed4f936551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c8983c9cf330a730981044cc1b5fb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a68e3e1f349824689213cfe883ac02553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24cb4d2dd00b9791de5c0b470ef37d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a36b5cd9a15896db032e4e7ea06f77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3466581f3612a21a9a3d6adaa29b6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf264d03ff7abd39d32759f527b868557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a95bac078edea8dba835d66c037e54d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3133c5c50763806cba96e6dd330c9fb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58603b2b04ee78121bbe2ac0bd6f083e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35277c025d0d639f759b8070cc581d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649af0f19b7178d2812fbc935df20ea0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddaaa510104e1a65c06dccf522dacf9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a074c4f93a1461f0406977cb0931388564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273153b672999e5904fdc593c593e1c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e93dad0ecc9eb1a635b81eb29fb90566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b76298d9e14b08f42c92bf3bd08f25567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977265f2e75a018e3cd4df3e77c286c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c7c473f569efeafd34f329b6b72393569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f985c6ba32e1c1855f8ef17e7e186570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c163938deafa1261d69e3500705b902571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d572d723c7d95f2fc53815c58804d1e2572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>