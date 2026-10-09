--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1012701d8f3fe3067db0a514c946ffc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5353b2063eb9939c83f70cda28c4822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb448c77aa0d1010b9897649d20b8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a694c3892446e62d4f33c3801cc9d84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab674403e29088bd168ee73b28867ba15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364522195aa9b238e0428ad16905c5e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997242ff5663cee7eeb515eb24d6f0057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc87672993fcf1afb13643dd1ac3ead8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc721d8c135e0f50dde8a0fd06fc1139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbce7525a3459d4fe7a7e4a57ac5e810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea3a0b207670597e021935f2c638bba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ebd0b0ab72b78d5efba8782ad24c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fda0cb3f102075b378d798cfc8180e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63690fb5c01c36379b125b37620d3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea0ce5e43608b540e8d188ab5921a015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dec2f45a24ff9e3e27aa51e5ccb8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647da609169a6c6077c251068be275a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed3d938fd63321d70b7b06f3c8a52618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a483d387742c44664772f941ee91e3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c417553268b4c5374ff1caeccbcf06e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a665747158afe1b66aeb4582143b8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20970b9c1595f8235f8b7559da5cb5122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b41d953668f79f45640ab452bfa0d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064f863c13f332c290a582991c74a3c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945419c0c800aee8d068afa6390e468925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e39c25d30bfe7616e36fb0e1eb4b8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc960d7c689198656378b5c9673cf927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0861a5226a511db6470e54ed77c64f8b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61a3aa7134af63cb304d8555baf41229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7654ad1868313a0664931312be9a26730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4b5280563b8dfbe0037ddfe84dae231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a155baf2d5a8577ac78951af97759932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9c7e57577aae6344c5a3d8a3f5136233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da368d484223ae46895787ad1dab0934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8757bc62caf00e2b1c8ee44ba714c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151253893869b658f3c5f14f06054a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa09e6cd8638b6fa65a7640e5effe137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f15003694ee01355d996a30c2133ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e7fff92e5661d5c29de88acc4ea5139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e63470fa9bdb0024bd4ba7b4fea11340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d540f811840b1b87c9af9a50d339041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787f89d331be72ef88529b30918cadf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928a5c05310560bd4ec7ae80c63367043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e48fb5ae5143d4c32f8ad2475944b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a78ef1e88864575fbaa2c3d3e0f001a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e549335701ddf426ba374daa5b8def46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4729663cfce45c238f9d209596a0b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02074e18dfa5796c3ad03432abbfa648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e9893d02caea1943c68920440455d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb6d2bfb834cf485f6dd3f398b027250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48227e09a637bc04216ff23d4fdc03e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba150f1976bbd1e17c7f416dc32c54352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5a4fb7292ccb5732e315e8d1cd638653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c0b43315b7305d20f01e8a267a94254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0260038ecbb4003d11ae782ba9ce5f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73162d8c088a1d01a92854b20bb31fb856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8ff63d54ec5c1746024e89d7c0f7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d05acf22ab06044867d25c9c7841c858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc27295c1a33d5607c9f5d1634484359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f4c1ed20b6e7923273b01c85c9bef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b3350ea4cbe887990e44246673f2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43554e2f4a30ff263aa7d14fce6f72d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9373a2fa1966493e45084aefdf3efab63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45873c2d9078a4ceb4911b82cedfdc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f7ea0d49b9586a29604dc2305cf5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80be46a8532b679965fd8ddb81d93b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3f9a0f4751652a3ced6973c1a58c167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95448fe0c375981f31c7fa766a66ab9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63603ef8b218c7b9afbf9d33ba9a803269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a578529a2c5c8d3cb8bee79cac04bc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fda32b29867b5d2cc7e977826c67271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228ce6d32050a3d76eee7b824b3bafb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d16393e025c1399ddf9405bc7e47473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f395a20a99e3d1fa40e6d1f043990d074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c300298037cf6855b2d54d7b5be9475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb131f0e56d42f42945ca49e54ce303476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43404516a4272419f9284113031cd6d077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c723ac99a74533db4e2e7ab50a0909a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf64b29f3c29da3f3193671bf0cfbbf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2abf901f2b5b9aaca9f0ee26dacf4280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ad6705c00d7a0b774ed9b878f13d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4237184c15a02270057f81c28532b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ce8ee0a543f25efa8519a4f0bef7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d9177ff83f68a21ffea463d0e400a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4e3e37fe014f5c238a87d84412bd685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45436a37e815dd94cc6ed99299184ac386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fd354dab3bf7fcdea613a70a1125087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19a0db151b504aab9a3a3881924cf188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdf8a986749e9d14196e56fd36fec089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23c61cbb6b814ee9f56b69363e58a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d54f8616602015a957dbf49513be491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ab33e91a2f90b73e0bed84c64251a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752b2e06b2844a39ae6916c523a913693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087ec11d98817be46835a8b88300fab94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4113f569e6e422dfe9b8cb0c32f7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f6914da649447f6fb66ea5743bdfff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683ae3591e7738faf9e30824eeb86b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a1c0caeb830c4bc2efa0d993f388c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b24c4cc4c1048f1c3bf526112a4ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd353cfc0149cef6990c2b1c61f16ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b99608ff436a7d52abd6e8278d55cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97295c4b4cd0b3df304f0f3c8d4cc67b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63060c91a5b2ccc1e4bd707c210f6d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6017a30e8b350937c56b8622e7333d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a67e5c841598a57162dd151d359c86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb1193e93b5930d4dab94fa1c8d4bd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799c269039df29dec930ea862b42084107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9be922369184f1944702ab01143125108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ccdccb2fd4efe24eedec4188ed8cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbec6395b55f2aded6ccbf9a3bb1ca1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38aa575d226097b58d22db220be3bb7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00865cb4b981263039d7371eac76f745112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ddb0ba51d231c56a15d7ae0445d95113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85cee482d60d9ef79e9b8f0c316f7b2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c6f816d8516877943b88be175b35e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dca9f498d033a1f8b471b092ae1a9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efcb29a8ba3c35cdbd5d0565884ec8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fd6da9ce1b7b13ca2591a43609297118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76d6f60169f7d973c523d8d498394b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d373d4c9ba065074c7af480d617c5e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97f614310c13f5bcda69cf3fa29ac8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cb6672d71224ca9010751fc6aabae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d7b05ada147b8842c3c0b72c1108a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901095a90e5a5b3426dab6b9b22ff5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695c83add73e87bafd71cc0812e4456125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9717e8c8e177a0df991dbbd2c6aefe7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98a45350797cfb9962c1f535cd7379127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b10327b5c9e014b28b6c06c02aff74128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2b24e3989383e8742674d27c87d08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9d8b4eb2e41612997dcb7f0aae589130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52078078c0d8d84f5dfa43b83907f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb22e31983e0663483188f704b8b928132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c482df7bbdb1d1bfa5c8209e007a9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9109ce08ac96fb2cb17751d7adbc60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965d4c078c873ac05cc386094c3fbb9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c69836968e69fb57476f1fc685a1a59136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a17550327538eb60c7f49303178936137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df6e7e9ec0d18976596d4db0ada0aae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e43a9da06ddfdd8ab7053e29bcbeb1e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c490416b4ee34e109ad9312e7869e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd1092d6d98e032fcfd605bd2cf4ff141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a1592a5234ac1f89ef7cdd8d9ef79142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa29e59eac1a427e4804add16795cb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacf067d8cf9d80907b73480724ef9a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd90dc340950a6cfd1d34e4e699cb18145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c07c3e2f2c6d368702699ec9ddfa8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00ad9cafcd358145017d984c7d76f9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353b3b223ba84131ee5419a65393c3c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666fd4621af77acbac8663393942084e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabd9fc603c55aa13aa4fe308f3efa5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1b15aefb31bf861e5024e1749421a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6a2c28f5aaea3f5e21942f6b65948152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84168679f780c4462c73b00edfb5ae4d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3daae7678e64c41050430b6083fbe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c6cdf1a733c32f0987c645cb30fa24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc92d9fce57ae39fd08d99d8749de0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fb46acfc3df6cb5124b8d52abaed0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f031cd58baf9b4b568909815ef12a6b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a8a8569678a7f4a4af5b3fbf2e3f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dd5fd8e7b8329852cfc8914017375160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0282fd41693823df02034e7b45ab77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501d977109baf497b24b865be1223e4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ff4092d93fc8848ca7f0d1f7455a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5ac455ace77d804b6b1693c5bbd35164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5a83fa8239b2ecb53c1d807db9199165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac118ad51b94242c5e96734f4b27807e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520de46d81a8fb7bf3e028c09676111167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac307d0b23b82c5dd60749d97bf5d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec6bf2daa5d7c796740429ecfe55f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde51beb5dce9d96aea32decd91b5fa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76a2b8629ba2787d8f7bd56bee5e97171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde8e5e2246a64d195269e69e9d0451172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf08677a749b2b87f83cf0ee69dd92173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3dd642da2ccfb5fb6c2c11628556a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9902cd40d4c481912e06e92522792175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f1e33332df5f7dbb82e9915a797c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d68be5b90198c6fa18738cad6c30b2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b49ef1fcf04a8e873e26998c07732178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fad4ff0cd297040008d5a2716a058b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d051ab4a551c40a9e1e724aac07ddaa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe722fe2bfaf3d81f0ec2aaa94fc4674181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7c5eff9ec15d10e5bfb53fda8c543182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df5b9bf1fbb2945da0869b946e7aa2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c527434847509d99ebbb840f7471d4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c584f0cc82f48c5ab6a2169a3b35690185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b716990e2caa96c409848872b6535e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44d14632553c8216ee0722977d36a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723a50faf0067aaa027650e046ffe86188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c5ac178cb4e7a75bc8d30217b208f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c854ea3408de31a1250dedae651affe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6402f73b1445116f34ce8b77e15e2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31c22e130ce54a8e853381e88f0b0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455108214eff21fb47a746348e16110193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6cf1a3a734d23e8dc17a5c51b433f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f79c6c8ff51130acd236ecd3f42bdc8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94a994e6a23da14fb7fd6f5dba4f14196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63a21a91b914bf0cff60fff8c966eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bf7345334e4e8f4c1540b01a589fe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e2d255bdb0ac47d40fce3e3632000199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7d0cc27aeb03079315bfdff71d1e9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f53efa330827a39798508b521b7fa6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9785e300a54f727910183d9e8157d2b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f5767853467945f260660a860df7f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc041f224de99990aa5f03c967071e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c5d7bd1e81f32ef6bfd247bdbbfb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6c1196a7516463c38703c68b6a495206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cbfd64a2b385dfba596fd95e6fb9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483c720a136968eae48c83ec982908b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2739b8fd6e175f2ca36593454fd74209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a259b6ac575af281cb0f89bc31e4a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751aea452512371caa90ff2ea0c9057211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2bf9ece6f30db64595c91fa5c5441212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f4f18dcfcbbcdcca469f50ddc38c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf458abb0eb323604b83d96d2d719db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d9ed4aaed5580396b4722e5fe290a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce572a45eb6b9849233374485db7c46a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294475c6e8295caff29151106213f217217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0a4365108e8d6cd9849e7c644ebfd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c29173aee0af9b4747545e4164918c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e45e1e1236da6238128f8ab5d9a65220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612abb57e90874f9e6d6d960ec7c93b6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91994d080e2008547208937dc57433d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ca86914fdaa5d74361f92f061b896223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34565034b1a81c0a8c86cac2a66f27ed224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d2c89f97eda0334e7270cfb0a014b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6028050531a1b5acfa1cd51f6d143226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72672831b06d4de5a7d43a1340b3eaef227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631066947b97f2b68c75bb98a27bd294228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528b461f87a6fea59a14af948182bc05229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c79dc4ede26aaa3a08b40c03e187e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1993cfbb7cb7ddba1ac88d9bb28f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab1293957d709eb8731f395a980578232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773dbe8edb404b5f51e7371b8c5f56b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63d40af81ad86e74adbc3408eda398234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341d066138162fcc8b9d07cee767c7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75cf486d07acf5d3d5d16f3e0414ce236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55674b697b8c56ad15dd0e3a05d922d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bb58503634d10b956d21123b737e3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8849113e3f3e6f998f6fa28c1db19239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237fd97467ce613143a77007b573a81240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65826658ad0e9af00b792ad53e9a0a1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb7f639b31560ceeb068c3fa0af572242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927868698ff35da13e2c6eb7158953d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4218e0614de153b397a0aef39beaa244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6919bbc7001c8abcc34d3831e7ac2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34273190625addccdf7dbd75273964246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c66ee5adb5b460db84eddc92f911a9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbbaad9b0d7a99cda7b87ae069ef83248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba486477656ef3f1346b3fa3641c43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d3357cb615cdd01276ada31f0114b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d86fbd4d4e924d2960604fa3ff5f216251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d70e12df6e821e17fe1c0831e0d3bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c461fa1d556dd5793655591d6daca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861a2f197c424640ce7e5807c9fb23a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590f87c342d4460bdc372a1e30318ac255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359ebd709ba4141f5ae4fbf943ced28256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f34a96d2f7d0219a962c5cd789dc05257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468240ff90c5fbf00d1a2434c94ecd06258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037556ae7e22729c264c961ccad8071259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a1070c552315bc4658a586f17af78260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2a1c76a94433983fd98015fea074b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec494c640530fea9c62bb3412ba492262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daabb618159e113e8907adc08dc58f2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36319eec8d5df74abcf62e87a1636a13264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaed7bbc9d40965aff23da54d04932e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61e2b37916e4ab85fcf2472d7c2284d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4552ea39ae0ddbafb1edd0db23c0403267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd98489080a8d530554c7134aaa412e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed19493abc4aa267c150eb69347487e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9ab372b42b48535ca441f89d3a4d2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c03efb8343535438bb558fc79793c3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef986ced110e05fd77ba3441bf6cdd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bbdadc310b8c924d2594a404885e2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4e5743957c285c0842dc11126a26d6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03795767b06f5521774476368a3b13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e1d7d2a73b3f53f134106025606c44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d306d283e47e02784abbdf976d0fb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697482358a1193da80761563b1bd9ca0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3e7b5b504231d1a5046b3062c0584279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c13d4209d1a97a6f67b88fda40dea89280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97961969517e4e8e7c6ba5ed2f701987281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b48f1867adb275a5dda3c2fb0fd39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3b3024a1111e77865141a98ba5c15283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d83772035d96942140c6fc742128c4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15c1aec561c222f3b7c103b42dab5e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edb438054db4515ec5b462c0c97c1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a31a68191070dfe47b042b029f484287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37719b8dc1dc90425e7231d4478268a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce3e872c14222fcff8557942684eea4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1c57d858c1abcd0ee869f9d8d9768290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e794bbdad2838406155ed1020e84853291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12616d4d13ae05124438d3b117abd8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96e0a3dd96e6179f6096050141a6b0b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf204e013fd02bb20ac18b191b0c1de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70fd7b4a434dd66c362202aee11386295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f815dabde97009be647380ee7baac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc59bb8386dc8b0e5f55eb847a27ecb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81815d09415688cee348f67932121e47298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f073824ca95f72aa92d32579cec9f00299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8724898fbf2dd36999858fd6c56c8b2f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37caadf1fae28149ae7026add0e57acd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed7e32870ef4df6b7d256a15dc3556302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f00b41989e4fcb88671fef32b20ce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57503ab7ff3ee30f8269d3d808d3329f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f3b6aafbeb67285c0ce4366618792305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4b69ccbbae622a811c6e4c2ac4a19306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4871d466056cbd22c5da0debd9aa2c7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738229defba15629f81af305d9e4d519308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e273bfe988adf756eab19e353f64e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821aea1e2223a59dcc287f9396e0b58310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54c09e323cf91ceccea9b462350707f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c887c885805a41276c7a25c89b5ac312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52437f7f338aa2413a72662247208a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d555f430a5e7dbfbf9fec64e41962314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a21a5424ac4e843b26fdf4711bb22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e7bdd42166a3bcf7022556bf2a2bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483319be4ffcf5789d8c9807a0cd3a42317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f243df703f833d4dfcb2c2aa6f254318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f79c80b822cf675dc672a7af8a0249319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7919403aeaf0fa403672ba38ff71bdd3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2a9a62a2ac35a8e77cb773f9817df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b76aaa34ece184106977d56335ae5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4046941f469d8bff1f782e6e69c699323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900e50fef35e61b95a0312d469b9012324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a924cf6371c3f9d98a3388f29abf2c6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5db9377ebe700fb4fc898a24131301326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6c955884d8f0b5318c1b9acd68dffd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35da35445e81957205ea7a08cec74144328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc091698c9d80b565e791ab3131d024329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0263776eb4bd67a23506f6e32f5e1ea5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674026591f6e5ab56c4dff5600635506331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0d403745ebc4fe16c253362bbc146332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7682cd6b2398cc70cbbcbc83a53a7db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acdfec7e5e8fd41ab391cd48333c1eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c692bb29206d4bca81995fd2eadb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d8c1f06253906a8535446b95a1bc09336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661291f319119b8f0270e4370afe95c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645f010501f3c5b296b8595d9437b3b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1c83e623fdb8da0498e811b507802339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936cb2b86ca8b71635465fb2f43ee876340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f2747e86466b28781e0281eada5d0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e9ffec54fbe347b243968a37d6665342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b6741b3c61abeaa71324a28fc683a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8beea69ce55300e84f94c21369246344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1f5435aa8fae1d8ecc8869a22f660345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703d9d649b8b55fb152eae0bf8a9e32346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ae8ff486ec89edf90080a16ac98c3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b983bb37eea2f2a7f929f538254a7b9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030ab6ed5e998958f8e7e02e5934a90349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac00794407f0399fdb1fcfad1a98b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28949d2c5c5f379bb2d400f6dde2dbe8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5e3d3b9959caad3eddd44a2ecab63352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9129deef4a5b5c2c396ac325069cdf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af783a80cf358f6c4798a1e2770d238e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafb01eb357ba8b5acee1df08c20884355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67782331a5a90677eaddd8004c9b7712356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f35acb4df5f2ef389221ba75ea0c53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b6fef55dcd746d32f6baacf78429f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef279430f8455e975d284276e448511359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a602ffa5aac18c4bf37fc80cf6ee030360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fa5f19c9f24374d87c82fbed449ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cb92a4cee7bcbf720add596f8253e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fda195afa9d84a56c20cc98397a0485363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972588e3bd5379113ffe07d32fe9921b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c0f8aa3d34856c06bdd70c53c3ae71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78493f34165aa158eba1c690d8baf3f8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0953ff1793b1bddd2aca0681452416367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9fd7607ed7c33e4277247c2327ab3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed219cb2a352e51029bb6afe0eed9ee2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ff3ec283683696ae46df9e0134451370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706bd84651b67bbd20582385b79286b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381d050a024a4979362b9cc218cda7a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591b473aab9e7860ef809384ea8dd65c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ef1c5d87bff3bb3c230a8ff2ecdd9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc68f0163d7c349bff9618ed32c19a2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adda7cfaf91fc32dd10215383f8ee4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a3bcf64b9ba793916fb59840d1121377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9726356c0bc82b4f5bc7894619dc16a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feece5e972bc55c655f641c92992585a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bb569535f746c5885a54f8fb0bb98380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5c52be9677c0b8374aa7423f756bc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9f419f35459f1a0b448e057b606bb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1108ad3718572094fecabc8baf968383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e540dcc94d44cc728cf559da94a49a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fa475122e5e13c25d3e0e21f0dc7e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077f79b42f880667b084443e886dd31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c2e4190508b7d4a63ee84f2b99e83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cf6b2bf3c9cfb6ac815cb912b6e52388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036be936472b8317d7ba7e5a0a07e84389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063e771a856e386b1e63e9fb23161f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e55435d8e16125fb42c718ba0452b2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5c52e5938f7e147313bc6faf54ede392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b605d09500e52396c8836727a8f07393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f6176ef483ca1c6007fbbf89613ed1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355cf64a809f78edc088a5750f12237395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80203fee1860dbc6210f7bb64786cd62396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18eab4a0de874724d31f4e799e5db1f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471a65edfd093f3e7f5f473208e7adf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca0fe70b632558f7a9ca80f768d348399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b55836cccb4a5a15f854765eed9ee9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272663f1d158d765385c5c4d6005c265401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69402679da9d50d75150f451b5289cda402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae57e836299f3a9d9864765027bf82403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832b1f0dc282774628c286229895465404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6a0c0bb262ac9a3613d6c342941e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3c849ab84042007fab51ea306110c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256bb12123322e5e615c2f9105e43b8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8de6c4d0deb9208f0fd3667d7c6d5e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b04ac074270a144ff95a7d89398a9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3011e2d40d12a0f4eafd6c07a1a78410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b0afb494aa56ce2d842c2c8128cc0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0274889fa9e418b922c49ab58d53da412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe411b0b0f0b04fe5335f8f8c3f5e3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79286881abb9594fd009ee5fafe3469f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dd1546be7ae480646dd2f5fee5d1a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1236216b9003b9163750fa1df00c6da416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61fc4bba42e6fcf9001f8398469312417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a5a180069c933abd9f9d446d1c9679418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f5e86bbebaa05c472251781235178419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a344804d212decc2910d1003dc9f66420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce5acf0e30581f2b0cb7839c1e5ded421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fff0ce1eb725198d4f41aa4643ecb9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e04c16aa4ccc54c174a0d2513cec32423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a845c7bdf6c15c8bfd9cfd0a7b4bc613424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721280a7ae250f9e30a28adaf17fff8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec9a4ec01ccc1ffa5bdd6ebda53d26426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4384a15970df699c726475c8796180427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718b57c139f4c1dac3bb5619724d491428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c208bb0c4711208e5c0a75d4013aaaa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f0c853613bf349ffa54a8033423b0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ff8830b75b375e981035584df8eb9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532736e6ee52719669d44c5e9fe53598432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49caaaaa671782e28774ee999870ca433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817e5f5d5881cb8d27497ce462433570434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250311b527189cc7fb0411c181dccaa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d14feda8e7e48e0859413e10c31953436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcca95487f8b74b3b3382d60e06fdbc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa40fb6613a12955c25ebd08b0b4a01438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8037f0dbe5f6bcbc8651d836cdcd23439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10872096103d414f08bff25fa49e339a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a710ea06ece201367deeffb875a513441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cade120f371f775251d3b7119147c19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb66e44db9e68a076f38378d08cce8ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9a72db40e4f0d8a8f509faee771c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bfa0ccb3c84bd81d3357b04d9cf348445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6614f39d019bee45d24af91d1e2ee446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b614bddd732109ac20262e9fee6ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e4d8992f07526f61a0af492865fd4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca8c14d42e2c31eaf96397f7d62c64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea835afe50a9a69935e4a9e59d5a054450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9780bbc340fc2db01fe94e31f93692451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80181f9e00828bc1e2405130fea60b26452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18198f5db57665a37de3ff06ef41c3f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60397e78eb1c7fce321afee72fa10b12454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e48b8ade4e5d598c4c931feedda1be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33131d959b612fd4efe493e2505c44e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43560b88b3df3c5e94e875e1af8ca2ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc7ecaa40c37895228ecb472fe0128458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ccb83ddb7cb68460724c3ffdf053c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d452fe369da26c46347e4115e882ae460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51891208885590d0794ad8ac57a1ca2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84311698d534d3b4f667089e72db2178462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3930f31d2c407a935bb60109d011b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b638133b8b96e0749d357db358de680464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0ab03ec4800b497f360bc0d573e95465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975faacef76df7bdff203975c6d5165466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3dde1e32ce7f37868d45e3a85aeea6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a99a122a37b5e9237ba66354b4f9bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835335587094ef2efac111b36a199673469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4595882a82319ab83ea8f8a31c63a0d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbc393df58315f00353da8d22e06f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d44c7dfba4c115b95a7b2fb277c37472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb5b15dce65663aaa7ba51b9e43d0b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317810ba8881812f1faf54dae06f748c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b04cc5bec2bb173e0ee7de01e9259c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a20ea765aab0425358e7598c8f5a63476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a819a74bc9b3f3b0098440a0bf67b61477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44257f99a6aaf16b3ffbac9fb9aa8ae6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f140587b348446e8f42ae106831e05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5c61489b47b7bef248dc918e45109480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8b3622b7b41cc6f4f9ab34463e216481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a113edb0ae5c82434958aaa049672482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7cafa297744f5dbdea7943edd196d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4d2214a841cabde79c7cc8a47e3fd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644f8e7623887a959048dac072b95c7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31766cb8db1080f1ae5f3337c53d813486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a85582bade4351a3c9e1742a949450487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef58077d7669c0f62efd68a9c4285a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fb6ab22c792020b175595f6357911489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7df09df3f618ebd8280a00641043a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5a7316e43aaf95bff859cd1074c98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770b7512af79d9c8e6e2fda8dc91250492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139fa163db035cb68083a4808364047493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af76e31a08e34d23d239328e38b127494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa33d8a05cdccbe8e76713f814fb5cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f51a290f67dea189c146b7550ec519496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fc50d643d77f267b2bc192b4dfe5e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352370156f7ee32d71aed42e83390db498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b163aca5e22a7fadad6b7c46fc03016499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fc9dd40b7031582f5fd57c81754ef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc920ff0d5e80d3bc8daf7cb7a8919501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad370273c6414d95b9e66bee27c5c2cf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532a20508915b6e70986b26b795a0c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0c3968a15b36a09b4709f7dc7c4a0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac562badc2cce0b1b54510835f645d0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe512e389cc5e9fe0d0fc1f568725a0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a70457c110b65bb024fc340d62715507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2ac666e9c8fa963cc1046aa030df5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87346c019380fee1e84af3f87c19c07b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddd8a1891bbf28f58a5157702201ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63f06b4718d88f2e03b34a4f8e95a9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f458b58c0d4bb5c5a1d3466a364d58c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0658d59644aa4509b3ce90f06d6789513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771786d5a54f9f1ef53e68b57f81f4e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c04dbb7e1fe50790371c68c4c7f6c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ab3b1af16ae016b721f7770fe964ba516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986e10c1495ff701067839ff6df7471517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e7268be9f1eb1057072c314a00e6e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83aa842c8321acafd5bcec9dda88ce3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382ed914ddcaf2315cd439e5d4f015d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf0a7cc6b5819076556cb3fa05110e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c92bc848f6c72ec80bdf43938d6c9c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f251c35e973c4e6d8b54c887957e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a05dc080a758250bda8401c0003ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2b722404b212f9e4d661bb2921525a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc65e39fc54b6bf5d1da016e7287f13526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222123af071144ee218f9f0b1d8c37d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53943a93e52a85f7c637a42b61e378528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90191d222865958b4df79c43928f3a68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325eeaae68f3604f1a2a35e1b6d4578530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b084f9f905cb7a20a673c15e75044dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058706c90341a2436ab2f39f160efdf532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85833b4ae12c6dc7baea638b8d6586533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57f5b3713b454137c1b86a9f12d993534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa7243677c290025b1f9ee00ac70cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993852aa7e268ec8afdd849cf1b2908536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21ea4f2574374bb74426b69bed8a27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb275eedb283aed4f42ec1c8a7eda2a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632e478cb0da07f5003ac40bae1d514539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17087a29093337b56cce5e69c7ad7f0c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4282ecf635b3b02a7c03cb38db1b15a3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52ee5b6544d761d1861ec42e444ecc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5621b428190bbf09a66479792b9dab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55067d75205996568f21a7e2038c38a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23e1ab5a37776d0a3a85193054bc4e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151f0a63eae5944b609bb12aeb36d19546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2b05aca5a29c8e84be1d740396a41547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efbb819bdbaddde6ea9e0dd0326d3f7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fa29c91cf46bc8780b3e33b97677b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba131ad376cf0818bf5949a1da23c0ca550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdf343b51d4dc484e24eee48fac314551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2a0729dea2c60ef9cc4f0655931fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262becb7dfdd7ca858d488ec4ef3007553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcde59612fe46eb7b69facd4a5227dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6b854276c14c1d81f98478e812f44555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70623a0bc870937757a7196b47f0d42e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a76c402dd4800704b458eda025660557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8986e0fb6b2b355c12fb1a4929318b2a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70a75af0ecf838705b38904965ddad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020cd07beb16d8ad5b4c6549a3308b9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f59cfd6b1745cde08711b49226cd4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d964445d459eaf0d43cc7ae742af715562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35670c01743103ca661b6aecfa6d0b64563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d970a39bebd2458596c100540a96bac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d940d5cdff75961f862fda4021406565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7aa2d4adc7954610ba65bf397dc19d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de99954e7da26d9e67ba813697fb588567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030222dc9d93055b68f1d6465eb5594568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e9259c432dac7edd08dd7df4dfabfb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101c450e5592ec1c1b8a234d16f7e7f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15230c68a3205d7468a25931b32cdd97571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ff162b9ccb41a3b3bd56ca4ccb88f572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f16fea8d358b9fc9e93cb3b9a058611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35c76bf3edb03661e79557ee0b87542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57a60f37dd7d1d34a3edf4df044b573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6fc1374f8882177245d7e6efcc7834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d2a37e0a990ff3f6f4680bb417437a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05298299b0bafb473e7634aaa9f7d6c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bcba269b21fb1dafc0d1766eb724437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a8d8c8eacdaee2ef66b2348ca0c5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55ada5da4c9e5b067e64690095bc209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa97311bd52a135ff9359248b56e38510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f03087de9a0fb9ec1cd632be01f3a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e1d04f61d231025b6d91f34af64c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf732e619c68544c88d408afbefe7aa513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867fea547d1cdd23d7c74fc80eb8f1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bd6efd4cfbcef728815c0b06e62cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70511aa26ac0cbbbf9f3ee90fade1316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482034cf72ac087c44defdfdfc704b4117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e74533102363e90861c18017beba118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad0cdf99656d9854e7e891a7536e6719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34d02861bec856d6bd876000a596b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697e7232d3d71ecbc1642602a491e4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6fb2033918f6b7a88a413485274bb122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a1e4fbe18cd3a196820c4f3f01d6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f1be22e5c67c3a6120bd57270d7ae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66519d22f29f772b29ea68956ae28f6c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7770227b5901d0937a3f46def819a2526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9c6490e314392230b7075292a63a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af48c4163fa051252ae48e766a1b3a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fab301264616fd90d5d55c0b2c78b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3e1a81e02c81e1883c271675ced6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7814870fa383b30c4e0b24e93cd09ca431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1efbfb8af79953e2049f12b800f7f0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2076c5841aa3a2ce09a1409a879d8c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959a01d1f4c470bc8f04f16199cd5e034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f96f463e15149a196e3d008f96f85135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2499382ae11d5e1e966f4e3c8a43d0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea762772ee31435a57c635b71421cfb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43eea7fcd4175ef712c29435da71cb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23579e01928fba7c2be5496966d98a3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d2435c75ce12c626560e0317d146840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346fb3f66199150b4f07e974474543341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9a1a833493121c436d529583458b442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbabc5ee7d0c06541d939965eb3b9743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cccab1262fbd866197b5ff1f77eac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577de7721fa93e321ff1664c45b9e8ac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099420eb55afbdf71b8ee90f3e9d22646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f689e310f5a768c4a2571e3ba5fed9047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5032d1ed89bb00720915e9b8d7e0848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a294417440131b74f88ad88ef096e1149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8806cfc239c06ac130ec2f9276a56850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabc2c926a3ae2d8640c7ba9ff0a3c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f346c3c74b16aaa666fcec4aef4ff552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f8a4278274c2bd298bcb8b706976f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d21141cc9545ebf96e31ee5d96c1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128256fa397abcd3f4cdd54bef61b35455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0999520f8495a32a19f936b99605b8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2500a40f9103cb139ecc072819a61d6d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f9784cc25e54711885d281074919a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f56278c898b40745637a5a195db59159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a722d42c95b3de8fc5d7da52083c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225eec50a1f89a6fe1521c2d05324dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f01539cd71c17e4638e581a29bd7062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f638befb4b1deba79c28b98cc2a7f16c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122fd1bb35639c0c4361c72a316a3f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a72d2e1f4b718099f684ce13286e4d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fcfc75ed8da7e3eac034f9afbab4e266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fe61f7dc5465a3f84d87db245108e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dcc68df74294e2e8f4fa47d35e7dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac20ab0601c58f226f6c179345ea59b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fcc1fc57a7809c000cf444a638175e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc67b8b4e759f3ab6ef917395f592b571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8b8491d6c583db72e1bae3ca5b3a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ad063fc402d29388ca424b3a55c3f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4ab3524101f09310deebe5e3f534974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803afaa38f4525affcfa2cfe82da988575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4bee80289a2f706fc16ed966a849076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d99e7fe35290d252373cd2ea44094a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c6aa98886bc71a3e099cb5e10e2d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60638ab6ee5511ff2c2b5a3bc0e1d379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68894b355caad5850509578702b8249a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d57ae6277b97bba3f443291cbd04781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd5b058b5b409fcc438a8fa2ba628382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87694376e64233b7242dfc3a3036ae3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d929cadaf497d87460e6232a9cf57484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9e5325fa70b0efac45dd2309481f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5709b1eec47d982c3bd39b941876e986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c08cb3c49ffb0257dbdaebe8c8f5b8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b97f277114a2f0570912aa923efe5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979d9f5189a60974836c3d7cfda343789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af692e1dbe545d02a188ff35f02efb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed87d3cda48e171b35b1a8cb06d3ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acbe821f68eb22055a8e68556c3a5c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1f2beab4d7bf2ef3e38ded7137a4293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50060a669bbc878f1c75550ef1c723794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99b6478011022bd40ef4c0368e68c4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfcc21c49680e19f17ebd3964a892596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd3651d62b55ae06e99af5aedd0790697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57339475e7600f734c8e842d512b260d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91f146fd4d3a1fd2742101f1d3a22499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a901453662f52e730a6b58726ffab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df07d3059f96ba7bf909601e856389101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287710e7313ac71908379a0c607b7bc2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02e45d2a0305a6f1de84339dc8424b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1dfc242ff0659a0f1c70ed8537a3c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3eb771d33a4d729641aa1ec32a878a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b014a20600502b9902bba67df6c38c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d3356bee64bdc43ac6eaaac747488107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9919931afa362c43cda378c9934bd6c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd9761dc9be09a6a18b851394e07354109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ac7c2cda7497b96ce3308ccaf783d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98320e115745f45d533c04442a3edfc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07a9473231e3a23437e98cecb30c89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6e84c7f441645ce47f645bb5ba526113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232e7670b047f79e85cb28a39e888cda114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc084cd281688feceebd2f1ac84978d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da3dc205a655d232b87fd8b518623f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2489c0c7ac56c3378e4716b9b7f56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f4b5b8ca25ae830b54c4556455ac1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19fb8cba0dfa1d1243714797e6f9c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e012f40e6931c89102caf9ff4bde5637120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3943940e8eb22d7cf9978c21a3cf576121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454f17c7ae9e7c49e923f731e72bd60e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0f483ea367c46849c4f54bc35de5a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ca41949ee69f47a4fce5d62cc5894124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2551c57b865cb0b00a7708ea08b08b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248201bc43359473038d4bf515b24b8b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be92364410da406a6feadde97f194b17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90226143de3c513e9f09787aa775fd1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8016690cee1e6fc06ab0537abd2901129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe07f5ed70ecfcdfa7be769fc6610a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512c84909facc008293374c524757e8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7cec4f8b3ace25147dec25439679d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcbe89c4d282f5aaa19756efddc261133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efdf764121091b2f79c25e844b8c80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51290e398941fdb8c1d14dfc7ddd8636135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67e01d51f9d26b9143fc249a9cf1f1e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef037bdca967739b420bca3777dc6b4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca59f636db5910761b2be86b6f3763138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd35ddf22255c95b460172b805582aec139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b930db87a79331e7a9d5a41066c73140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c861e0db1bbc2cc0d17c140f61548141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd71671cf60b936020ad93fe47bfc4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6e3059fec933cab43dce46420bf81143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca3672a1ea34890b29d3c2c4296055144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32562f31323aaf10e9bb9507015b2374145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050edf6cfb54c37c0fbfbfdd1fdb6ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d602a826e9fd365fec70a0418eeb571147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7108b709b57255c83b9e84d879951148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f04bd9892d62c050ed45b1f8c99af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0adfed3187e2fbc22cfaf3ec92ca04150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55038b6ac702a1cb9fa40a590609bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f61e70cd4282853430693b6469835152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e8745cf302d776361ba1e13217c3b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7132b5eef26374a398eff3a8ec4d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586c64cded311dec2f5209bb7ff8d50155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7259ef8d94f7ac439de1a5f91cf52b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17984b967709036b5828999a50b775d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ded9cc0abd2a7bfcede9997e8e56b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073add41433fc405984343b316ea9b6c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579cdf51487a79f4889470b8dba9895160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a0b2a1a5a8d1fd11f083eb1360b92161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1650c179904866bdea447a8b8baf784162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680c9994f9e2be0c643144d645817f0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb15664dd836df209cf60942eb6fd5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e76d7c6cc0d844ae10e8307b25fd21165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04bee7e7605b26dcddece4c729586d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb66e1f71aaf6d4458a438140c4caf6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c94a04f7be227a15d0985635264bf8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21bd3317a9bc14da2929078e445943169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eef8b44edf91fd3e2106e2071df15a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f377d717aae873da8d814ba8fa5f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f15ccd40807e3b7a4cb85990cf49d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1041a6b5d2c72b07abd0dd1e97c5e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861ac34b0ad54cd9e857c8d5d05d65d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ebf4281c043ae46f7b28de450fc1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e099180d2eb2b2fed7a5595e2335f4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6783a8f859646f76cf3227ff744250177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7b78b81ee7cf32771390a4da23a72d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3a9ac119bef319e843a208e4ab2b5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a692d8cde5e5d4c5049e4ca4a00041180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24c5031d93c80181eec801f0826c00181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed679dc947088b63cd8af920b96fa2d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05508382433c22c81b2b15df4e493ba8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b223b179f0bafda651e32adc226443c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a29d6525e4ec000cf36d28ef1af597185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408b3e0083bc0229e999cc4a68930ff186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e43c306b313de57782fbbfba8c07d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882cd691a0bfbdc0f24acef8fadfe13188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076d227c2c237efd851c67705d35aab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd7336cd35f44ee50b20340e986fd8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7054cc36b82ae845e4c5aaac7da50b09191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b462d8dfc2bea3803dcca0f2107015a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06484b572f4a654143bc91a96835015d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b23920256e2b00a36fe0aec208da39194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7237fb7790825635e90911c4af777195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca599cbe4b8f9cbf47cb492133003696196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965725f74b5c4f50c3efb08eb1c4bafe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f71a9fcf1465f3c1899d6ab2380108198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f931078c40fcc7a670e08aa029347199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c4bffa415eb872423dffb481cbc9a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7709b0ff70e2350b16999d45c6c101201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ab31f9e60788c60996a93e86fcde9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe00bbbc49c32651d20f2fd8fba593d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e460e5de3d842d84f8e0e74f979bbe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff5cb05106e315dcaa08ecf735aa7a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d7c123a8fba71b56aaafb1295b22b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c91d5fe0f9a57c99b3c903710f73b5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429bd9d1c65dc287b7c9a0bc7d60239208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4fea41c200e9934a588e25e9b41d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935983240235a8686d7f40af5b03270210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759e5d78d43a0c0ed93a397eb5ef9d7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f5c8630bdca5759a0c91c4e0cc7a5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554b8716a962bc2d3718c219abeee07213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d934a06b50f9f95be8da6ab59260d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8ec63a61ab5c3e4634df3dc0042fd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c398c9db24a2944f61e52897c918be216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057014bf35da5590675ba45032c58b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863697d9725213c7e1e9ec9c0e264a66218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf9c1bb1106f2fce35a820605f1077219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c9dc9e20aa69169feff13c3207a2d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc40588c755e61002a2ca9937a7a2a1d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9b4a1e2995cdcd3cfdb2f0d18558d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ce61a546742e2a2cbf85c759fd8f8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df3fdce09736e6ef0e92e0740bfd4a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d029318e8b82488ca5502d3f4a348225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b05eaba841e0a3478913ffd2a93a61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef76b6e4f3ef78e731e08b7db9d2f4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92b3008242f375630b663eac4a6ab3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79fa089d2f86077ed01e2a89c22508e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf305efb005fc689087e088ba7f0a21230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383830b548d8c8686b6c712850f4a7c5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce4673b9f8d3709dd714221eee0ca2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f56be4681817d36dbb3b321b96a07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6056ca5570efb849d51fe849f1308de234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb7be3cad089157da55ec8d64ccf35235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef02462a10d011b4df15c0f9db962f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab38bb3b264d68a8d97f81670931d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f1d4a92ddeb5a767e71c16fbafd4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dbec2b3d5734a61c3a9582ddd508d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e492f1978506e632896ef0e912edd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bac6d3dacdb6b36c1308c4ec738c3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778705c65a20d60d16ad5fe773ade36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1685ef1a8ab1a54ff8cab99f5e75f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4135baeae893fe71c2de38fc973e4d6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e845a45992b6a8a13ec624c50f611245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ffcdc29be7c687f9eb965b5ccc966c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5544d382f3f91c3e30033701d3a3318c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b2152d845fc662f0db97f50524373248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d73ff9557c0100e590c87935a24056249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8475f0a0577b68b02e4ce4ab9d525a49250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2fa6a637dfc90d0e9ead0b4317e24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03687b11d6ba11fd64397d951eb1b051252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b305b6ed98036a7e3228f542d13f0826253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22a0869e1656f118f3f9cc6bce12a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166138fcb9c902e3eda829023aa10058255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb6c6cad65ffcc51bd089122a65eab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d39846dfaba9d4113fc0349b2cad92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc221be61054dbb731cfc4f428a5278258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3c7bb6e5ce21a4c92d19807506192259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9b9ee46ce2558dfe666c5ced79180260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363f80fcdf0cb888c5d0eee4d56f2e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3bd0c2f798c53b4cc12d697d7f27f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e223809dcf490bfa434d3d092631e92263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065618065f462eac4b0bb5dd47f276f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc25511d621c7abefb552600ae01859265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf8080b4393d8bdcf6af6d6c59cd4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d01d6271536a9c071daf257a77345267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7acbb3800d5e38c99f1e61a5f95cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa2429ad5778bc06b7148c8e0ba849269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce575fb0fd690ac905575893538b4d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a2b3e0ba5b125796497e9dbd87ca5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ed7854bb896584027ac6541c351fb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78debba54c60005333036859a3cfd8c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd26456f70f6e3fe1685fdca25e8f1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf7cea9a76e251fa0e9085c3ef4b3c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb94a6db65757ba5228f3b38fee509b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112a91f5b375ed73c0f0d08605c69f0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601005412cb419fbe2163e5417978b7e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c21e371464f7c60772495420c1579279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d4a5b7f1ff0d2fa7eba84a6bb2768280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becae0b0aa8660dbbe477ed96f4693f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad5a4f58f17e1a32071f770cec19c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929260721c67cc1e940804aa878ae55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23cb6f8de893da421122e7aab2906a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6a0bbc3082e2cae6f5b1e206086d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c502926a17cdf02350d104792ca783e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833af9654c8b32401621dfa2d7ad17f5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624433c47f1f3499f30b04ebfe21f7e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ecf4472248e4819cc7d6a449e9011d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7b251b9550ed2745cacf000734e5e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c20cde8079a899c7dbd065e4e6f24c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39153f5d31f3b8728ecfbdbdaa0e6c96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b955829947737dcc6f4fdc66ccde831293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594d72610c5cb75612071c01f03eb7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4eb377f0b51e6d46cfe2666426e44295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0fce8ad6600bd72a62c07306624f60296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1ff7b3641c0e4b685a924d8490c8db297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92e669f818c0d957d9b47dc999f7a3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d578abf5d35e48bba710c8c5f7840c78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ce13dfb91468062977302c96d368d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1188027b0f8619e80a958870e8e80301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db88f2403866999a98f76aef2f49198302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c86020defc48d5038e33a490a57e28303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147aa160c57a8ddab94e0eb81229df16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34ffdd65e96edaff3dcd6c2aa2b3ec305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a37701919982db956f6a98484b00b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd4de6f0de0176fca7f69ca31da8ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f329f5053a092420f5dd77cb6e3fd4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b4eb698fede50c648c433dc8f53781309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f592801d34451ea5b3f80cf9574d263d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1383ac168b3992e909d12db9d0799311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d487afb0c4eea94f2ed1df14079140312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2ad747cf932c3db314ac7d299e09e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf5845bf7ea578d6dd6f67765b847b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac0856ea3a7338803afae0401bd714315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f49557192a67850799bf3fbaf8cd9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766d4c3607440530cabdcc607de71d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99aa1c77d99466b5afb3d1a2ed5d19318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445a06e4f6c941bb2c5d57f1f058904319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26ef3ce49a672f44b036088d5a921f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd530bd9ec015301a7de32b0adff61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954bfb2f3c3f5fab85a375058d022e08322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e15218f55bccd433a4b373461c6c26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d99014b69dc51e921892d797534bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5422850fe98421aa4422cf3031d21d6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371248f0ca6d677151a519705cc7ece9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891e5e0006b5e3e66fee058f0decc19327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f00be533139a36f25cc6d04c15e290328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0e50af3fea59b14681b955a950918329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b391dae22d9c5873cf5efca040a7b3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be0943a7f1db8284ff8a2777d09bf4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8307b4324d9cb4b33916acc3c65f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135897e9a6f922ee0bb163e0dee1fca1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f02711aa59b937eacd135b1b4a402334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202c106726feb5200e79fff512705a14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a42f9fd09b3d1aebed2128454445b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c18fed3fb20cd10ee57d400bafc50d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d4543c9049970de4f7602aeea38ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c75144a5cb0241c5aac5240326b3fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f966c7ff212f2259531a06cab168d9e0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614faec2691018e7b0f31df1c41ad6e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b223336286b08b349567be26b970514342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5929737a31eeea07f0ad3747f5f9b60343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a23833be1e33ed117f3a42a88d03e8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754aa32247a87f469088db1263d06cd4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a46b38494de9612a4027a11a4af04b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e252f6aa56887ce0fd2697bad3d3ff6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a2f4da6e6e787c6ca89715c525bbc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16344211a26787eedb573e8413339a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916651047758ae1182a426f2354404ac350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2f105a50c656b127a6c6e16e1ddaae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5767ed8001ca8b66df939d8c9e668352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8a49c06a23ac7abe9230f2dd23f70353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b381c74184275234c70076ba3058b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86642d109bf728dde3899a7798ce170355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82262abebe141d75abb68375a10db435356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11ae3aa9c509a394b2133bae0b0cdd5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ce174ce635f37a6c4e66014d07afe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31eda68b6805ee590800e2c019d1db7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11846f2938540543aea08be7f7e5da5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5668a7e6cd1bfdf03483b4035e76ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c557e0b70fb429d006022432a07e910362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0cc31b850a857ef8cb55d81440a40363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110c19406a47896139098c8b2a434cad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da39580b465d79eff061c6295d5daf1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e682960f6cedcf1afcf503eb383c67366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c4a829165b14ab4efc018ea2a38a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a865121739f258fe26b0c0b7fd05b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ee3002037e341be071325e9deb94c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca9598867d0e65a3ce03c22286e879370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd388ac4fe9a5ec8cc27cc4891f8349371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f871a49d68e9678706c13554c7e9f75372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbafd359bbc1fd10d11a986d44f7fe1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219bf11c412c935cf5ab105558993e4d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8449b601459a99583d837a7e6a38c76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038380e7bb1f136b2cadd761df17881376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14b0130b70ff0ea83016632a3630ab377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6e5d1e40b87dc58c35f9df63ddecc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8135c7e75c69753f5e024bd29032e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddeebe129b8a16df2f1322ff8cc3a0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076872a73d86c87522e1135acc65d53d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced0afb8c454deed73381389653d559382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37216c8f39cc962e4b35dbda3ecdbe1f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0b1ad1d46833961b4fe75cb308d6e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08121fcd86079ad5ff09cc59b31a0577385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77e7597fa02cb62f221150cf543258386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf57ab018f47f0597ed5b6297897202387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445927bd3b176bcbd86df88f14986109388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100b48a451e4696a1bb2695af3509ae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b389cf0304ca4b824e0b3da80716989390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cc92455ff17e4b4db5ae7536314cb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17bcae7f52bc0824e3633b182841b75392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6231746140665e2de9b3d28f18306c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7dbd8be9de3261e896ef083713de0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b55f6b998d95ed02de8f56ab9d46e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e365f2ae47d38adac5a0b7a8c4590feb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df00aea781af6da9b4eaf0d6b7d8ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe331de6bdaf604b980d6de995baf48398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4798faae43395a824d1c2c1a1c3b2321399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46daac2e38fee07cd668d2eebf2f0f2c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd7b29b4f0862139e34e36f8519829401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327c262bac410f1b7af6cbbe62e71cd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1899b8b4811c2a59d595de257b0b3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937acaeeae4b78c22cb5a19106acc769404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a6845f8fd5bbb09f519bc04cbc005d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34f7557760c71d22a7a7944b750df2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6657eee6fb3176d16fd501fe8e94c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4dec91e5fce07024c9b8baf7e82840408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594e65feb2a5fabca2c2355f0346a2f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3c6118817e1b085d05d30494eb7f0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbf1e2159fc31cfcb5371e74bffa6f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9ee7fad122e6033abb5dfae81d6cd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705e2395952f595384781af5b3995e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13eb6ef99833b1f3fe1ff68d11a36a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695686b060fce637a440f15111a8deb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc558e5c2bb1f5b1703973126a4bdf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a67763bf5634a5f96b2d741197b79417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd3f8c3157249ccd17fa68dece44d7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dabae8f3ffb1c4bf4c67c3460d77368419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9637b84b7dc87b694e2d6ae9cc3db7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a150fd9d790bcab5f47f90017e476421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f64f52878720a21d9b772407c1b13b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885576b1387f98647e7d8fb7317a908423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf8c994b3b60f2a4233588925741d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aada9d5f08404d0bcc8a5b0e73e003425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d26eced7d6c777ba7fbefdbfcf0f62426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c994eac0f08e3725c4881c45c267559427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e357e8e2b04adbd049d9db6b559fb1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77669c9e7c65a25bb4053c67f757ea29429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b784d359c3e229ce0ed304d7f6209430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0dea4f3869a8f1d67869fa7515b1fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1c1d089c985f4dc59f254fea8fb45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312fa3263b033917cb3c6866e23ff2d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b183af68bdc9239245db91338d1bfc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f8088cd526bfee3b55de340bd74b5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1d0b773e2bfbac5dc745df5412374436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74a031322a0aa85c13cce9dffd41c1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8d71492d77a7275359e17c84f156f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e121a9cae96342b5d29310f34cd1f86439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55d6e3aead9a0299b35fe84b01e287440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d80657bc8177926c7a8c0d830b6b92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9891721c60f6a8636fc3413543a166442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d2719348599679d7849e67de58a18f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d919b5e1cd4af3466962d07c0e8652444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc23129b335269b0e9cbef9adcf63d3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec639c5e13ef1664956c4b37123b985446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7126549e68457d8129cd93b01eab03d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00cd4dfe9696b753949e47521d1db2b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8aecd0bb921bf50a4aa26faccf8b11449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1672dd5648d8c5e7b949ded68856649450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff97257849e2dc5cd8dd250815c94521451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2d189e0a6d300cb6a9f87e9451c2d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3761c1c16d0b99329654871318344a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cea3f017b3746cd597dddbb4fd2134454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc458e296790e8a577deb373fc749863455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a56c73b7f60a3334a09bd1a98c3301456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac326e7d2ec956a96d779a6141b50ca0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a9968fb0064f49ff70aa2bd963369458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6688df8a530597f2d22f49437232c3e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388eeb964a4e0b4228e78b5d386babf2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6baadc919fa68655c7786e8c68f0a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554cf531059ddb40fb9b8e85d4d1b93462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b594c6d4a2812642c825dbecc8000463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c4f38c0907985a12fcad3925b5aa4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d809168098e34e1ce6a31ca2e7db6f4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d913cddb2da237b2966ca3e07c8a776466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3593f030fa09fad5b49ac905e53e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce542dc7680e5d8af24bf39694b1dfb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22c9bafc43b0db065b76f8d1335202469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bde716386060b2c8307691d1d31fa470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d177b9d9ee634c19ac5b44c6634fe0d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed0a934023c34af0203b86a77b8e7f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ce18c1cecfe73ef6164ad002743e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e43e6154e01c2115fe64b7cbcfd988474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7c3e06de250c837792517fbf12dcf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c017c56e9c707ba827215c80c16e574476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c30ed55d29117aa100d546ef76cc9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6832d26ce699e501504b3435b3f5502478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df51df1f4075a3370c562a129a9608479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8014cc0053056cb3e3e9b0efaa48b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994de63d8d6d72847d23e8a774bbd10e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72368673e33a574c9056e02ad8da2865482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c35a9023c1df52842f69f8c6a417e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e82c0991a49563ab86101d31d3371484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31ab4cd7d50d0997680b6ff97b215f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b043a3540e59fb0e14275e64f02da8e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa31812d8aa126a33940e3054fa6079d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31eb49acb718ee819f4b1b0704a10e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237c94b649d6da9529d565476281bbe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1393c473cfcb6b107ca448086411943490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9010f2fcf827da66f764c3fd4564cd3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62f2c0965afc242377d299c9affb0e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2815a567a59f584a4b5100e75b5822493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5790d2e413a98639a004b32748d929494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe9b605cfe69a0d7d6dfc53621af13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6b9d237f96f4697baff3374d2a05d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7495012779336536e237555683930f6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366f0d45707be105cfa23e151cae3a0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f873cd9b26e79f659d9f6220efa4a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95122bf094fcb5e5d48cbbd6d5208739500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34deafd1cfa31ce4684d1cdbe383a828501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec456905393ab9a444b9c9d165c460d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0c9b39bccbc88394a66b7450f0c59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55049c7d333f088886c53af85949558504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620040d7443af3696cfa1a8ab4da8cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747165d57a25baf2444c261dea8bf87506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15ef216c94e15f4e7f58bfbf60d561507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048205408376422e413d2d70287a902508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4635ec8fe4ee6f72d1db74c619c6bb2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655ed739aa664033cfdf340c7d0d279510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0788ce380fff97b1052d17df687ca0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb976a3544a472bd367ebd31f9e833fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8725d3900e51da5a1e4625b2b35a7a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ededb76294135d45bc0c840ed87ddf2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52c4700e26e8380b172f8b88e417b5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e17786b92142f7b3dbc3f6b953853516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e58b8dbc0b891c4323f294711ae97517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6b9d645c0dcd18fcb27513bc25ca8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320bac0aa3db1515a3c40be3341cd91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93415e5892f097f5cc56149c562dea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c75604794a1c6c62b5d5c10966fa6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5d67ceaafb4e45a3af9ef4646d02e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cb0a239464d06c71b3ab66f6cfc07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a4568e2bcb3596b6ee7da8fa254dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac80fdf05448aa2871304991d0f82e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad655146ce8895a050694a98da250e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cdd0db9a85463715c62a82105c286527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac21b551e17cd5268a4355e6abaecdf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f6129e18dfeb4c3eaae7dcbaf7fb5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb424b267d29c82fc6173e4fb0ccfe6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6ff964539a674b5403fd4a696208e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe9f4b2a051524f7ef4386023fbcd0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e7b51a3ef16f9a22fafd825cc0c78533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2656765fc1b071d10856fb8ed1589534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc10a15d28e50cf134f28e960f3247535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094eb8f4232c744a9e9c91fac185434536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c2461d62097d3eb787306c1e63a765537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3457177927628d7d85fc246ceca44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3142d7182ca652763c4160dd941e9a20539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d9f96030ca65a0cfa9449a47a34793540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79f6b3b3c2b35b2df5faad5dec990a7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdcce337f4cf1e30e2359c3099269e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caff3e099ab86b99eb3efba4c76d5f72543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918b1a650b648c82d92d4d2c0cd93cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a542f348de38815552a97cb509c2791545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddd28f8bd8ef4c84e88c73f53ce0c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacac416c2cf3b260f9b6059030fdbc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddce3a07a4b7009336546f1bb9348a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cd6c479500fc09de9dc7e413e617f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0c4124c0ef6003e442e76c2bcabf42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cf02cf7dc688b0faaed87482f3ddc6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef30a775f167964554e3d5417a8b22e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f4921cbafb985737020f9607f7219553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a401e6dff66b76768f9adcfdd8a768d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315490c3daa1d5f48f03825b16a85536555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b26ec80e61dd49d4e881ecfdbfd61b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7923a87f42897c047d32df2df0779a6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b6209e1ad3761afc6dc38deeee6573558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbe144bfe60d258c172a1376b6a12d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1b22b9b6e37fcaf3c12368e7923ba560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f75c84aaab0baa49ae4d1f031bcff561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500d13637b95c259ea1ea92c5865707562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87123ffdb5ce0837a9607eff9d5fab6c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45cec3e133349e7efe4600d9ad0b82564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af482f01a7ba77e45a9bfbd8822f05b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5c953189e73584815c83e10922417566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d866e5dfbe3bfe251bdc8a645045078567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce9a20e3489b2027de18bd0ea7c93f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b91f08bbf5e3efe2055a05bd3f1f02569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e851fbddeeec9bb66690efff891fcb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86f8bf3191f276144e816b49dcaac1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f9d082af61ed01dfce040c357a037572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>