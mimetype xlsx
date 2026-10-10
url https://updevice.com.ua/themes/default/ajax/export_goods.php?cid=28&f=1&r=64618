--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d3746e83a208349a76cdbc1168f9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c9cb39fd87e1cc68b4bf5fc7ccd812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ac1d01b5e8106576e39d624349e7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebbc842845b93ddf1fade5999a09d04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e55a78fe614edf6e5fede41b65c0ba5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8740336d24078c4dfefa8ff33d87d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442d133aabc69b1bbf5d77b1c6aff6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c18cd10a100d493ff9e1cd234187728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ac589ae19ed77089ec974e122a43f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd8190041ee2fc7e63c93a37e8db5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aaafdd686acc673daaaee01dcb921f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751de9870a0aefa8de6c3632dcd1fdbb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137671a5fa25126034e8a62405a5b10213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b1985fe69cc9d5e1969495a9f40f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa55586eb4fa757666d36a6c146f08115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cfb75ac3ea181c6c5f3e33e97b8fcf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa80ef7b7560aaf20e236438d0ffb6517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1f6bcb2479460e63a77a59293829118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9cf0e3aec77e204c9e13443caa2b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55d79ac3eabcd68550385de05e3f5f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce6464807a9c9338c96cd7ad68219d621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e4b68a607e4f772c61ef0263368f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f395861bb37130204efa078052bff3e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c96f66113d2d976d7ee3b00f07665424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967baa2b43be3b4aa28bc71f90032acd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94499c407ab46bbdf3d7de6bccd1d1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b64a810e920a65c04725b2017937627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166be5f54e02999a63f850661fc1f47828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5dc61294d9a8e8236d6eb1545eb9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea107a78384d3beaf53cca3729b8a6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9e089bd54cf6d953ba45eae10337131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bff835f387308b03815d5a0a692d8432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1687ec1f41a96add6a1b12a288ed9733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635638c6337772a3c4f6e322dd3b0bbf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b709aeaf52b1e425292fa4aef29ca04035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c9c047ba82160a6c988fb68dcf424636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444c409e2ff0c1131b72b48249442a7937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb64fa658b9aed386d8ef4d4002bd1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93478d7a39ef287959f695aa5eee0f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c861c1f7c7446b9dfaead9d6c755440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363620b056e6a8898ec83becdac0e3f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485521b4a283a00ca45a59093275106542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5e6cdde9da55301cb7eae9b557a8b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea99b70e7b3a4f6fe11b1eb0ef5d4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85fe52533c18ad4a9ef18e95e3904245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e5a03553a960ab60efdae4de1f2ab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957185e80f2152be89e97547139a48547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6aea629294eecbd26b8a85cd54a7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e15356ad6d3ea7cf36b7083c903e5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34708063ed55475e43b210c0d530233e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0f920250f9dc1764e8b552e0a672551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a17c11fdaa818a3354a1dc6544ab2e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e746e0b7dfe6297601589b4ca0d389cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15042d04e6a99fcbc37e148a46a8357d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c314d0ff928ac122fefdf708ad64a1555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad6cf3a05196d891134dbe5fda017356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1968b3e37507540bb7b80e9abda2e0657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83daf8559809e7afcac0e3a3db98f858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725b7e76ee578a5fd10fc5045b06d4559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64c6f02f9bf7b3b592dc7a78b1d8a760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcf750820a5c25a40a73a328d4355161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b01585dea08bf60d23d20447fc1b5962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed5778be8f1dbba4ce4538c3f223c1e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd5481891f670a2cab05b8e84be866764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f805ebb43865c04efb7b2979f1901a365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecf201f41e4e19d58a66b979c8fd1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c84c2466eb9826042bbc9d31a9cb4767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e906f5f5c440584b690ee02716d432da68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72284bb77cbcef0dfe069c95933dd269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab402f1e01ad4fc9e4ee203837ba8f0d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f8c5eff5e487b12c5a2a836eb46b771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472097889dde67136a2cbc0d1add80c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1646b18627844db776145aa46ad87f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0512f2f16c9ec09d3c60016df6f8b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ffd8818aeaf2cec482ddd6f2c230a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b61818a613e14641109feab6288da176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058301dde86fdcc0613d34a9efc4b2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cc3fefe01a55cebfaabd91f4364e878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a545610c1b4862a697349c1fff3bf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043b0c778c1f4dfaad3707026dd746380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec12484bd02d957c01840a00953989481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2da6f6e73cbb309a2733e0d03e332e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297b9f3d37411c10dda0e82c298fc9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe9e0bac4b04816fd8cbd4d6fe242b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f406623fa53d1c8e06bfa0b2102b50585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813773c1728e6567e6d450b1034ec0ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f60725661eb30dd1a6ce6998a9ccb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131cfeb8148d2b6c6c6b51210146af288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e03c0f3f8215fc0ba70043e15b62789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401973645f242ec9e7794b4b90b0f7f290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c55754a0ab9fb665b28bfefac6591491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac98121e4a4ed2a290a8ef7145bd7c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4dc97207a85efbed7d3155edf9d51793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3adc7861ef58c8e5dbb8a35188812194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d077fa5cb72e4400413fa4e4318865095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cdb782e44c80d4fa1190400aa756196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33743951931722390ba95ab4cd61069a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3845ae9875af3c7e484da5156131e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc89c35fac78baf025a2a6f621159c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234198f1ffd859d659fb73234d2f6347100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0beb3732a91b9ca6f51e2d9f6a9c1a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e5b05130792fad7d792819120428f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c72f5cb4b916187d77ec3716bcb87a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7324b976b29aa62fd878114e463ce5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24c607f2b6ee9c7884c26e5680ae53105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69456f20857b31221c46eac0d6ddd60106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a014e4f3853f3ddba8008774695a131107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c17e69858f51901624928c6ed368f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ac04eab85762a4addbbe2186e18fb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779ccf9eb35d100b9a6129818163879110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b688016e8680b5a72dce785a18f771111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89fad3c5e3e0c17727bd9334a8a1807112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31249941af2c3a92def4c8b8e2b78091113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f52ad3d07afc35af66840aa650337e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce2bf149b90f6c10995f8f6b9247c5d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5923b344a5a9d99d8841c896600b5b1d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff510b18fbd61014f84f442169a777a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2fc9ce1c06c0a73675e62213c934e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d29936fbff18fef33e0c426c8494d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63908babd5943aeb12184268773619b2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05367158219f36bf87e29aaae141a12b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94c0b3116b8e8027aa4e7bdb81b740122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d104633ac18e3516be09823d97d741c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5587043b6a10618fef1cbf582111fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a706a896dac23ceb7f94c030af93314125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d35a7cc793767348fcca9c82f83ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a89c88bbf776697a763ed90669a18127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640572a0ed1bbec1b29499941a7606d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61885e1cac29743897dea6f1ea32df33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d1798e609c8aaa5e93b0afb7e672f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2698824b54f54ff02088b56360626bf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93659f0c632ba9e03f892ecb6dc1f309132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd22d9cd7d8625e29db247ccc0981c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5ecbfdf19b470d526eee3aaec3f5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663888f1841d3858d5ed0403f34aa20135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0599695f1f8218b55c1b0404e5335136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8a7303a31df35798ced40b7152fc1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef344a3d6da7a4e69dc4144bc755a316138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fc669e5c694d08ea37a443ef830d5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0db284e756c3476f52b7c9e69b633140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5f3e53b0a655b461b1776b74ca1f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cecfb97faba160438af3409f25f7f4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f14a3f5cdae7c97f343b879267704e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c24f0db17e62b10e6b9e843c21ebb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc74b4af9e5c3d1246d7d82262e1b2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83180191271a2475814b8884c6da4009146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c59674ac1e50730198bfdd641b6fed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb94414f35fd0792ca33ce098f0d1fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f52b226c275b72b4fbc5a1422c516149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361493d4f95f7296a5ecdeec9ed066bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8eb6fb44d8ed9fd733ea8967fb378f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbf8c39deaad76680a6808bbd41c64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eee35afe2d017b64b01db3339eb378153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe69eeb5ba211fbd4e8f052fd1c2d67154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee18ab7be33b071500bcd29a6422758155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6daa757c9365b5ecbc113d7f4ef58f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559cbb1b0fee8cdcc6400d1619bdf01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78455790b4a79af50204e4a248cc72f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e544eb2b5d8366403c2fe190ada4f86159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cfe53d5dcd590c1d7259cf514522d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d38a19dcc89080f2359874908b572161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de003f362802305f89385a2211eaae6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3993d4e1ebe9a97c5d70cbc47067a57a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d047090e00f23f1fd885c17052b3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc1175dbb3b9c583e8acbc3846cde5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a075eb20875588437f50c6474a87637166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a84887ea075fae301bf16ce0bd87fb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e4fa5b22e2bfc0b285758bdb2fc97168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0a2914a74dbdcd7b92988043cb4dc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08593644404de1f7639e6da350520e95170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896d3c6fa59eb49195bc11a39eabbd1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9c7cc5adddf030f928e09cd769b4e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafca76b70e76f14e9a3c9a677f96932173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9dcfcd7ab48cb27be69e85f0f2fcb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3130b1aed4acee9554ec6cdf29935175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b9d75aab69cd94a2f1fb4e373a54f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9590d6bf037cfa5f7f19fab57e36e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923952b9b41a704ceb0fee47a4e3146178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf932a0cfbc3a1b29965c8e0f996a609179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c786e1191f30331b711407069812a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46686f8e014aa3727f55c40636dd67181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f85d15d4e3d0abac061732afb3e2d7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d59fc691c63c5e5b3409bcf0a4fb2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc69bb8ff2012444ff220738b8d2619184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33acc540418a4e67e94e42375f2bf699185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca836a6fee14a7fc564e49b50d48fc4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59fec1c5d37841c758db1b50136f2c0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06944e30f2464544107dd3c7f74507188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189e8589054112418d0b3eb9ecff25cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09b150083708823a49c7253839626b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469cb34e0773f2d89ba849be17b772e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db28ac8e2ff038b44a97a67075d88d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d2efa2bdf812ca80a72d1cedc103e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cfa0b53967fc9222a11dc17e6f0b4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fedd595aefa3e9a0525d74f952b27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c750922df7df7d677260b1cccfa822196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e308cdb4e6ad591b150915f2f312c4c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c640a8e7898d6c599f1c45411888dc1198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9956dc1b2d96880cb2b6a0001c673199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789c2b44954b379edc08cdb8ec91e6a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a4898237ed567ca26d063b9d13dbc2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87921faa70f37d3f646026c2224d2383202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a79b4ef2420dde1497a2c16041e31203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b1a911db76a00539e4feed1f10b0b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47444fad311cddf71cf4d494d1d66dd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593e3c68303ff0b677f003b1f85d085206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8afa5cb433e1baef47f94b17f03ed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13564ce5adf5e491b8c98824a7a315f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34556003603d2570de4493dd7ce7ab5b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70476edab6caf72b96c6daea99f563e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922d3d92c4c33349ec64bffafca4c6da211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c7c489dede3474c767995e012709d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132714727734ba70f8912f923ace9d6a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3d3d32f78d994502c078f66ab2842214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053a025facbcc48f5d7e6bb83ffe9e9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e03cc93d87263a38bbc7bf4d3b924216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adb14877a5d99624d9f8244bc3f8e6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e3ff673fc8507073a1985743abc7d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7799f5e6f12c529fff98e4ff81df05219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478d20d6bbd69e05b37fb65ed4b56c31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ffe56ffd849422d80512a889a8085221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb93c7cb6d235267e074cde8d789cc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d4a794737b0bebcc77244688f38ae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147f4c883ae3ea7cb1d1050ac259dba9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4399c12b418c3d7ac914716babd5599225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a84b1908e2182f444a13c1b46f634226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb45a848703ef09451d33806c2e22e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e459e3cd458943628d22af5ca74b8f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c35837d0fb41a4a95458736da3f5e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79484ae93f662f7ead242b14577b72230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab398ace4307066654c8d43e82a76a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8f391c73f61efe2667f52f4273e4c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3390da06e93e01ac793eef9752660233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c876e53e563c95df11bcc5c263869234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3fd52d8df03f72c6a5136037809e2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e7179d66a64f7b9a88342e0211eb0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115db69ac4c2792ea55d5e799519891237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553465e3de02d2aa3ed90fc091cd91b1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89ded179b5fff984741d53f411044a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bc841a2cfa1cbd4e957e57b44defe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71dd8f35a4a41610619afe5934cc22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cee930b54aa104bfc0ef4d8f66deda242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85098ed496dcfedad39739f59280084243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b477171406062b1c86a649f172f43c40244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533993fd3e2fb0d2c2baa045321686a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338e889c8563d7fedc5dfdc3a6a4efb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195e246e45cf8409361334dd239aaa2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28302a915cab54a1fd3a2cfb40239db248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf36c5733d59bd69ed499d8574367a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444dfa7103b21e2d045da5e2fe40169250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bbd5d66353e40a5150f21fabb9ddb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc294c7e9ea5664c9b15a7633ea8bbb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814583da831c097d131287d7bb11c67253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4249b6fbf0e07b190799998a046fb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538fa3765d549e8f2897b74112fd1449255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602580fed46336da1e57511fe54febf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f7627dadede0e2af452435313a4bb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366a1718f714921f2ca334e80541df9b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abfafb0a0abbf743382c22e1a1d185259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c193841f9bf6ec2321a009922683af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc098001a4effcd2e7d707f34324404d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fa9eacbf733e34b56aee480c1876a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e029d96517e3496118dde463238f48263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248aa0c97893b1267b2af69f1c8f02e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a89067ce4a6f6e0bc579d1ff7496aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d9db791039c5b65d32c4963e32661b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18260995c65d01c9ff0630daa4459c83267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5c84c43c9f5a36c97779ae2cc604d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165e526a4bd3e75e3a01f1ca8aad741269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef7a16a769cc438d69c9a7bc6a88103270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28633af0459c6764d6fc7f9acffb67271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94070bdb8812efcd41df9ad3560e009a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444b750d0b7a96d2c2fbf2443b6af11273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23db0c9c1a89f59d1e7b15a6e240e4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d87e5cbd70851bddbcbc842e07e80275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5d0d18cbd3f182bf1bc1023610cd6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7aaa1324833e86a651fe447a8c77cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eaef23eb3e4d1fd3177d6468a864e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1977b52a1d078f876c8900a028f7d8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e7a571f4fb598da7ca847e666d90ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e95f2979d61c189e24828b91367d9a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caa2942e60ef67199b4b70fbf4071f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1919c4d7f2e086695c5639ab25fd5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9828543a57d68cf4e59285d95b466a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cedb46f3d8ee2a843832a4e5ba0df8285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9d2b4ba7ff169457028bd26cbfc6a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44e548a6c30e8d2be1dabc41780309287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283df426adc66805dc11d688cce550b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bd1aa41e3cf861b2701845fb4f40c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8043bab41f2d272d024c5451f7a51290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1a6f358627c09350250439b59dec2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667c7bce974c1b5367cd36a853cacc5e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314e4b5dd1afa82050e6e75762fe7318293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c605638a947202e16e6f46693e8c933294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ce5905d77c3320bccf17a9903a46d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81177c2166176153e0391e040287d0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604557bc406a6973c45b30cbd32be0c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ac38ef68252d87a66d278549e3c37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f3e2959bc99f7ee1bf04d4332ac78299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68534e0e3cfacafbd32ad41680b9c573300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656cb7dd1002e08d38db555a9592d19301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d258506dc58f3045b9689cdd9d6c1e4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc26658bbd67bb00bc4a3e980fbe40a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0ca26d8c23824f06320d930c92a95e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fef9b205985fe8f03de81d63fb1134305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73bafac40a107b44e0c502c809f86c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0becb09b85615be099cc1ab75b9f1bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c91e42c0108819f48ba582c20e754308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db882b0addf0e7a758bbf405f70f2b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3c81b101ac0ef929afce4f9974495310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584886cd7a5ca6cb3ac1ecc2f6b224e5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5ad2bcbb70f37deacebcb9c912b7b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a273354415f1689a120ed0b76c672313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f709b135578aa7a1b5d58d0cd54a729314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf30311da333bbc5f3c8c815130451315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abc9304f1142f5f65a71eae05fda5ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd300d8c3d75cc953f3add6338f502c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3c8bc6ee45b718183a574b53725be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8036454fcaaeed5ddd455fedb33dd5d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681cf773e5dcf315f6ae6f384f500a4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27444fc05b6f8b4758d2fb7b66078399321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953ed23746e1fb193c087905e23eda3d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10430e106eb147a86852090f0aafb8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a61ee0b2ff077af0fe1b4749f19161a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe6bd20d70bdae324541b704e2fd87325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5e45b6e3a5b3696108bd46fdc70ad326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d754dd747d698bbd175112e1d33866327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee158820d0ba26e231f8d6a5ce78960328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f94c95050ed68df41c74494676306329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdff2b63a41fb7a3fa0809a216d453330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8391a9ac027e3820152de8376143c57331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e0761e5882f88f92dd2b0a4c59e18332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e2b1f556783e628adbdbb68954c1b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be107c73a048685e65a7576bda026032334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec0c270362a460b7cd8870cdff8c81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56036335827d747f9408d21c824f27e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb53916e79901387296a56cad8591bf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e93e52a653ea498d73bd36259fcd49338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3994e13af176122f0a174ab3a24b1278339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe462f3a315cb691ed065015daf32a57340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb8cd1c084a8796f0bdb164df85049341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11d87f4ce1e0bf2456c1ec5ec7a328342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77759369f1e35a213b92ee666cb43eb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878abb471847e70f104f9620f16250c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617218984e26bacb1af3f2a736cc04b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129949916d8dc8347c218c7382275434346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefcf6c92264f312dde7f040d750be8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0bed537133d4fca1e25ca095eb5eb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25227ade6ca39210f43586df0c28eaf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f9eae046ee64bb4481e7a73e875ad350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b368e6aead818d8a0d602274f04c5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfd076d376e5d464a2872438da73d6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f022878d4c5d136088622e9b38b2fb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4da61ce007f57a9fae49d2b7008f225354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f3391e5164a3db73494eb399e1d73355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22362a7a1c01b8452fd80a8069ab251356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f34f477d47de9a026e0777390b620357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f6af43545ad2018b019d75016b7f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9861499b1cdf15387c3edb1d546aaa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbdcdd0a90a752d881790318e26a5c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4562bc98dd58f8697853e4c6e05353361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9970c71ec43ea15818036c9cf38bb63362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd9231f7e6f64ee32ed744a4384ea1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316458a6852ab6ace759683ded98ecd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76a8c8a256e19c74e231656b2f484a1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab36f657cfef0214b0e6d1ed070d55366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08500fcfbc94d78705b9507336d8da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2decc6e1d0e73469d45a30a6f91fc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d157bfb41142cf5025569694d24179369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769d0fdfd3aed2b6266e11e71c83e67370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee696e822d3a18f1777fc5aceb5536a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c31a2d6f12e505fa1476bfc2fb53c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03eda154ad5902d8dcb31fefa6cfdf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a594ca00aa7bf8cfc196b1a2fd929982374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a40cfdfce24cc9c6d0161c4c907a1f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14162cc96435939ed03ad5f479080059376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc2fcf1c5f19e409d50a237471c398377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad07ad519468e1874059fc9bd18d8b12378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52d4cbe4529ffead311465d0229694379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba457f7b512ff250a7b657a520784168380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb09a5e95be58fdd988fdb522923b49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9764d3ec3f4305c76ba98f8cdbad0d23382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74547406d7c6bcf40fc83f63c410a618383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0ee654f75cab21d8a27a86d6f1688384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6aa1ff8e27895111adb4132ea4283385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4a0931e707ec76c288ea9e0fb352b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425085ebfadf8ee3f81b0105cd0ebc2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac49168923e0e5c59804b50214c18f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af13ef9eb737927c5cd1bdcb367bc367389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae87bd5d467cd05bf5886b651788ac73390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa085a64a1c6e8189c8120a03ae71b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7850c6a086bb4e22196ffafa71940c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39777ee936666a3e51d9914dbe1847393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94af0cbe0277ad659808d90fec37ab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b928991b8f71311bd1dc030ad2eee7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1b76ebf78e270e7f4e3404ae67963396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c08b0f6fe2e5aef4f288686bd644de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247d34447f4ecddd1cc54cfaf240618398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b511b8b0d13a454a7314c172b7739b8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46600c35caac71cd9d8b1f5c59d5351e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea525b88c5efa10c4e8822b564bc825401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a64dbc297cebd5eb58f85c1939a77c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31faa5100d8d2754cae2973319779d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a93b81b6e991b5fd002dd9a664861404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0ae8c62a66c153631df25df2cfc52405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d27b09d68a30507f24344b64dc31985406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7066c3a4d8f3712912e2e1d425f4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3585f3e1041a8686d26379082966e20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b8c9895ee0aa5438bfc568756e577a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85c7d388edc6c8d70a62cd790a5828410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512261d1669e87927e4b0be96bdf5f90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c1c78e79f2b99aa61e35304f7a17d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301bc9a4a5ad07dc38ee9414d8b01739413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72348ab97413e3cb0aa23ba3dee3e768414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b416bf70ae0ab777672dc0ee701981a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831c21714ace574748ce140e5a4e9ee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bda9f94d68b2f6a7f78be432688c30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d846596408c3385c2b0cc0c5fd2c564418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed08f2350ae413203efcef1a500c3ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264de148e4a96c3663d368abd6f5980420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a867a4d7ee01537d945995b1c1c0df0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b3dc58ccfeb1abd31a21e1a46c6a26422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235e69ed31c9cbb5e58005d3977966c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f390e9c708db8cc0c4009786280a9f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96271801e0b5d07130ba9efa01c9582425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d750d10921670e109ff50c4fd6dbb0c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117470aa042d0b047930c19797140f5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae52f00f8e60be0f2bc1dd2657ed9a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97bbded055b8ee59d8fac76b8caf2e9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fcd5445f3fa2a35e1397a4e137f60430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcc38d126fc208d5fb2f20704e3e94431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470f40f2862722ae7636826651e875c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d9405a39da9ca99a1e2f4e84da0c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bbdea17a1cddc6de4169b5b871f34434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b5893ecba2f70c620cf6b875a3395435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46db5b138d5b5a025555451a775d599436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a907a30eb11783ab50da0c84ae00fe437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa474fda4ecb0e1e5bcc34b530fdbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ece6a136c87a65b86349baeb57738439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed49912b636e795777f96f04487ac4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557dc06cbd388177cb58b4fe58f2fdc4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2657760180735000295afe5deedaea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6130e95fe4bb30319ed48b6f409b7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b69bc560a2f4eccfd542a0c8fbdbee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe683d9315e568548c543ee4df986dcd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d6010ec7965d6aafbbbd49382c285446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d646ed296c2dc4641c5565d652510ea447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd720a3fcbaac8d7f37636971612450448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab24d558832cd19e95b71efda55676449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a47dfb0f07b8d308865f1e0224c0658450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91130a45407f3a4b812d3c8caa7c4bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87f75bfa85caf89401d68b4dcb655b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0bafe7aa36de9d006532d9fef01cf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba4b9a17210626ab037b0bb49833f9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8eeb259ea1d312773546f7a160381455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5f11e2fd5e8026aaac4b83950a1e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55e21ebb4463a4ffeaf367e5491888457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db676f221313fe2a00bb22f49c16b8bf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d370e10fbbb6802cb88beec406ad68f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd6bcb7a676ba07c55a28944aa52d21460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c5de689d899d61c366990790bd6b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9ad9c55ffb5a7b0fa1a21adb35551462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b71ee80dd3a48658a6c7600207631463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda44ef84f040db28c2f4bf5a50fbff7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71f90885dd5186aff5c42b62de0259465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825fda1f70af5931dc61ca7dc2ad453466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943f7456305e474cbf28b990340231f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfe7e508b54faefed5539313518f1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0424a491d78625b38373463fdb6a15469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99bfc9a2549527f551de39f4a2b1a56470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248c9456fa1ecea971a3a156853e283471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c74f6337803281cdc40e2feec4f66e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c3c8d4a1a8d23a3d282cd90df0cd4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b5df9e1d8367953d0c2dccec67af6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009d8c0bbb00089514db8738732ed62475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16189a13163ecf4e235d531474eda778476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfca237d2793ceefbe27b1e51d618d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51768bf843f379e05617f038d44ac2c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a88b9cd8c1d42c730bd1af1babaca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da37be70912a2eeb865957a270e087480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c92a97e3d52aebce2b85911ec2cc2c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe7f013c02208d27329af35fcc0baf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc21f39b8d6be23fb41fc7f001cb73483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af2b8ebdd07798c1be4022a8142c94484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebbe1f9841ea83c4cc746c35889c8c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d724c0e794bf771f985ddea9d12a4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbddae4594c0b5f6656c6c3a4092457487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e99c924920b5a43fe50d0cb2af2c3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc5bf494243dae8c7ef1adce3193a2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b869f373380cdcae62fcc2687d831490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185d25f8171408f029a1735b3eb5c82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51138524ba0e7a85544facec1e00337b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c88cabfe96a302b6a8c82d2af6b44e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae3f088ba7aeccb918961c9522671b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1a245f8bf55bbf1de77bba07ff3ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b48ee1fb6cc93856040071ab398cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7497271d1c19c11fc44f38ace600b5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600c4795b6fe18a36aceac41ec9016f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050bc4ff7c2d1d72e3fbc88c965c8e47499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca8ff609968d9f9a8e03939c5ac0bd5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f622eed10626ea8096ee95a2eb55873501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f89cb8168c07eb050f3cb92f4137d3d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9d164ce4b18c9b92899189404188c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ea401f7240fd65160d4bde4b6cd60504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea451d5a724d83b711a8ae0ae444fb9f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276d853d2cdc602076c3b5219b5aad5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a633255c51124755877b10012093c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eec4889ec959cfc63c313152b69aab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3d7e54d04d20fc420b3e15b5134c2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e3517ade383f9e2dfdab46924e96d7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc311aacbebd9a10d81857c5b60eef511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a01fcf0d660374e2642963754f693512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3c9aa69b13b69647154af4126126c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45dc427c75129af7cb5e97155a0377514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c267cb17e5d200a8058f58a71695e3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c2e0927fd531b4350cc5a156e4b8f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f94849292a458189b1a0b9444d40bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb2adbbe8ae8ef15552d839d922929518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51752d29621ae78fad654be4e0ec1087519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a0c0b524f8a2b290bdbb11f7a8fcfd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b7b78470964e07a7053aff62c53b5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49880bdcd9b0bcac2dbc527ab9d3cb0c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc983b79b936d36ee5225888d4fa65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47472456777b2f07acedeb56800297c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72d3028683483eee36db5b557168d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e392e8a5c66fc8fa9d6873f58b81d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449eb559f0376ec0076c6a8ced6bcf86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8562730eb256cf95d4c252fe0eb0d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058a89a9e53f6efd086adb10d411997529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f45f76dd197b107ad4a192a804065e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0136c562a481c1146a270d6518e2be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac6e86991db44d118ea269bcdef375532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0539d64fbc6652f05577027255b51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bd131179c52791100928ecc4627772534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a356060f92c8abe17d622f4c7b59452535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658ee69c29197981e2ef407ab5ca1a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803fea14e4dfe8a80fd945a446d1bae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c4a9d9ad982f047090eaf225dadad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618f29917d0bd270b6575dbffc19946a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b267f8606ce3e44cd9d8393cdc3bf5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beac70bab6059a8d15c3151cde0d3ce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed40d13385b3e9c57eefcc0e42886cd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bb49d391da54c3bde2ebe71c830d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818a633248f4b6300a6bfd0b709a0fe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9f7eff4a5af61b866137102259e27545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864276197847d7e8729fa6a5a2b91f22546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63322b4efb33f35e8d87568afb4d950547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff13ea602f497230242a0f6e0e7c6d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757eb8ac881abaa844230420c166b82549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b8663c90edfdd5532743375337406550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df74abaf27f848a9608a785405064d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5ebe19c7f7b02060a8f64352265bb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f479329f0fb42dc1f00b56d5e6dffb1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e32aea3a04e9fed043224e1b68a75554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf550d71f99fda6277d9ca305684f664555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466f31f2e097ae6a89725127778c8e7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e540ffd86cdc8d98bffc8b88a33bd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d4aeda364f3e9a88bbf6fff7121a8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e45faf53b6599da14956e48d5d9a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabcd4aed8159e6300f8c5f3422888df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336caab75a2dabc967e64142c816c6e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e4b02d150e0097975799fd8942c22c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9c39dca544db09eda26ac42acfc88563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf556c5e191ee83400d3b27927bb5d7f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a2393d2a918aa912d43724041daea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a8f52b3320351a8b70d338d9fd1ad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b9438beb19229111a78e0c8d94346567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182f2131c7414ec5b4ab92397b8aaf3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a600ad3839c4d5a1bf1b9eda95059ce569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47a948c3df724fdeaf97962484c168570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79315cc2ad98d118a52eff425b554e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409bc87426bba76a4638e58efb5763de572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9d85981fb6e757d5d0a115edcf6be1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6007f9df620289ec2a0d743c102320c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06d84b121d7f9dc7eeb68515b395693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e03b8d6bfdcfac6056bd626994abb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1a2db979c841adc57e3a18e19a31c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd4fae66b78171b01fa2402cc83266c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6cb1274c6f9a45f0eee9081768b34d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd8f53585bbd16d031f4a046f979a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3979a88dfb1765dc9eb7f406edd16d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9c3b32f8ef7ecaf51d275b054a33a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f4fe62a565778eaa948ea3f8af11a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bae7c5380b621686ad57d0c1950b6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafd1b6df84c31b335bea8c3084ad1713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad2a612707cd0088ac60fd00064d7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac500b9820d14eedb1df6f80695b437015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb6c150bfcc5cc8cf2237517987408d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72251b1daa9a501ad7f61e83731927c717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fe2df8a9a37ca31d7352d409fda5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab93b1df996586605b73cf22248225c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a1bc516ab2bd70afa7ededef4f0de20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139ab6a8c9596bfea73214bbf9baa8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1301920d0429df8da295d81109c10922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af22cd3bddbe3a436d2b91abf2e90ba923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d77a73416653ccb8b494380e5d244224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d495fb0f0c10db4eea07a7f99df5b2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83787d2112f172930dfdfa6d8f3651d126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0c37bfcb5e9e3e49cd74090e5628527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a04d82d72507cf4c924aa8b119b27728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a39bb40e6e4ed0a26f0b022a56d21a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf644ed820594c19d288bc7dcf29e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f2bafab10f9759ec81f6ce690af7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f300a31f54cef2b3dfa3a3648ae87ec32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32986b61f77fa6f897b6804732e62c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883280467aeea5d69a7e3a468aab26e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a19475ddadfcbfb8af1e4ef671fb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19a040ade91e266d3a5c06cf52bd6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b99d8d2590f7b84c98e98c12bda4b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcef8c59e65f88c7a92727b676d67738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705adb1c95b98d321128383878c1c56339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c2af64676a6ed2548b3a32d1df25540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77364bb371e827438f1231e9ac4192a241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dfa3acd183cb0d56204504ddf85c2d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5bc8a147004ed0add31726bc8b14743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0307ae75effe995ae2b1dd5777641a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21def4666f6d0ab683b9578799457f7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68660ade3254603673837cbf1551ae5146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60653e0eafcd36ae10665274174fef447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1c18816ee48fdd9b707fc8f85782648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb4eaf9162aef78d7e551c784bfa5a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663d7088acad74d06989ea2665fd78e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e5b9819cec9a51fc1d886bb6289fa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eeb21202f8f901ce5e02b301953dd952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7125e53b6332ee754cd1951ce228d753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e67d9319ea573354578222ce672a1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df82843494cab30cd9dbcb3d9b25f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e688dbbcfc45ea2fd049699ed6213d556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5728ebf3d9d37515d6eff3f0e521b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad4a2a4f891f891685fae61d591f0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b91c8981b6e764d61fd738a1d56f92859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac168d6f1b7535b054e654ab3e77ea260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1600488c35b42d49c50577355478c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c1e383ce3b5362655b2d546a4d83b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bac0d08821d825c167c9419c351fa363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f4c13ed6b1addbb5a92757da6c93964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc1660e0db1d11d135f65e0ddf09a565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50abe22d30e7b8a0bafce7ea93f92dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83842760d182a5690d3c390f112a34cb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd759543e2744c9d3c58bf02c01af5e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce3f22e4c220f53ae30d7a392cbdd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69437b4cfa5ca71645044e25052456670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba3ecb140270409085f958b148ba93a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781bd90875c0af84fb722673ae47ac372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d77693a60e8dca87eeb17d75b400573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb9227ac00e3c24bc3c05aa81a033574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca756b4788ab9067cae4eb3014631275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ccc3ed9a2cebb1a3fd0e1ae4ca42576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b5a2b8ab94c6ed91cbb8d3d71b22977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e8cc9b60b8c530f70c39fe1317fb878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe17a929e15f3cc1746a95341421de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d01089417cd81a370e3f1d333bd6980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006d7153efa9e50329e6651fc40b3bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bc7d99bcecee36470e8e8f2c50b7e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5397551d19c8eb524c7030f993973883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b21f36d1d933656cfb3661d825c1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e72eaa63e6a4ec4aef7adc8cbbfea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410e4bf35fa48f252a92bb0cec4de4686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d74b981f3bba1263f2e2aa8e0ba0c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838e6024a0d5afea086370ddbb59a5688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce06abba28a8b9b5705fc666f63af5489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e9513ccf996fcc1cf128e4e489cd490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc68e327752ee5810e43863f8ab03d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1be22d114637d6d919ea13d4e47bfd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142256469fecde57f693be2a2e83c05393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206b0d721427f75166c84f63233dbdf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4688ed96d4347d7a28fa769e38e06f795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae441b5ac77ae7542f68e0c43f1f4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7495dc5086159d29ade1594d55697097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d059fcaf41a79a7d9ea8f4f300712c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0d9bba0a8e7dc0f39ab9842ea14fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53f2056ed1ce791cfdf9ddeeb3f56c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36aa0de43ccbff2550557ef26b927e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697133ea7eee38a2632527060fe9d91102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac6e8bbc02725dd48337343c569f9ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0373b37881c023ce05a74435ba794c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce280e117c935998efa43b94ffa603105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4f03f218b61cdac012c4f795ad224106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0db01ebdc0a1a9334dcf6d6bf536159107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db32ccc93a8e4dad9f35792a0c6cf04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d852d8b399492137a09db31d69279c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a29fdfb6a364bb6ab988dfaa91f8c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18caf43fde6bcb329e06896083f7fa5f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705ab2f721627ab68a2094cbc9f15a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0563619c0d7319599cbb662980405f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a29adc80d23688c0982edf6879262b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57c2f0f6e394a53495c3503a3e3e89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63595d49b5217e4612e3a260974a2206116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51b62679bafebadec89f59e28f61b8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e69bbc4607e156ffc28491a0c5b032118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de9d23919fffd1904c120bae8b4c7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63c621cca56850c2b19c778603514b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da11911ec96f75c5015491421f76772121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693a2bb8551122137aae62bb9cdaaeae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb360731a254f41c8689109b31561a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7696f0ca010d2c5cc57d158da7581124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ad3c195c385ab6bb40326cd09ea2e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5331e0ef3fdfab14142eddd5acc8b55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cfa484a100946a2ffd22b7f2679f05127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7b4ca68724633d643241d57a48bed128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc87d75457dfd6b77f984dfef323c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d804e2f86b8f8f38b080bec8721534130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d147b2945753e70fd5b3b0ceede00fd1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fc23f618d91f92fa74a62ab4fbce6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaae1e9fc58fd24f0720f8f5759d54c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5accf3943f0a46813c38b5041f113a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4014d4bd97a410aa98bb63f4219251135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff7340b9144a0cf08ba361c40248df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdadddcafb99343bbb2363f0b95709a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4a2e5a2a2eb5fab70133b737797092138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35906ded74e76f2ab62a46bc09fdf11b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126798e12a71a20406fe0599912191e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e4e00bc9b179d0115a3610b682202141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66637de95b85c420586ccffe110765142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75221b59d0e8b07497645641f0ee8454143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3e5c6e931c0a68b6d4515b6836193144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae382d7e551672b2db7a65c2ac3814c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb947586c7ce323339a0db7f6425fb84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287751bfa351cfd072f586ac69a82795147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19c2dd6a8443a57ee6a9a3ce703fbd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fe8a9d99e1137128060a1fec21db4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab1360ef9932f416c53ee80cba1018150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dc16b6d1ed9cc0b7243671faf8d06151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2634625e919c6ebf762f852bedb1d57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380773cafe4c097d2bfc968568d51aba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071911d0b22411784d91e55dcbeb945f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cda407dffaff146594392d9be7071155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9e01e2f80e2dd135b421f0b2584ad4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56943cbd3e8cf9da2bddb5b19a4ab6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c0a7c70bf83b2b975432db8795721158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e96949afa9fd9d7ae23e4ae487655159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6b775ebe1fd3f957ea6d6bc09e960160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f51ae9f3d1d3298a6c5b44a78190b7b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741d112c2cf8b6ebcc9cade483f089f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22397845c0509f8e3ff9acf5e7fed36163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc5dda97407e9a624aa3083762ff9f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d11a5fdd51745b1204b8ae5d9bf384165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a83ab0b25755086898cc9ad5bb204166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a773a5b6fb780ba6c153b8dee96fa2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25912201dd49160dd36e341a8e15c46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943688aab1995de09e93a50e92a87f5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc5ebca61c971b53d4d423387ead7a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85df15ac487bacf3e8414ab98aed9df7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aa0fbe89eb0cd7ecdb10b5d5b9dc0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653767763e89c9e678dc270c2fe52909173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef1b2c56bf7657c173de5baa7452dcc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63096def168130507bf4b4a786213f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff66ecc12b71a745c52f5565db1c9679176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4edf33085ac61151d1e4bf48760d10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549ac99313a93ceec4925bf8ed2fdc21178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962fbab36bd89aac73ee747f0dbf9aab179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55b7886ed853274cdefef76285bf17f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94bc7596b0ba7543f503f03be3c3cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d2f0773ded11a81e2e0dafaba8601182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca1c7bfaafdc2bd78400543d2a7af8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ce05f1c53438b1d5425436d7e7177184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30717e131d9095910660fd889ae317bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65789ea2386ad9c70a64f31268b6eb85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece2549e3246bff91986c02343de647187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2aaf8b0ac3416dd659abade3d64d9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580e342d96c12c36839e9602933699e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947d295271639afb90434b39bf2023d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d2ad1f1ce745e9c71a371770c9707191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc81592936489cc79cddf3f0db65f28d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42bf042368566e8431196139b88a55193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4177c10ad7eb46970166d501cc7656194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c503d1d5b10391c58ffe92761d6031195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a32ec1908322ad3683e13ff795791196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fab042d04d848ed8faa5df6af4f07c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee901f063a8138cb8820925027aef5ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e1ecaf5eb328eb39cc40efc58011c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab89c6c155635a9f0fd4a30321a6574200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd378473e846b8742c52456c9a47f8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ae8ce7e2ccf63d555a73eb15c4b351202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae36e619361ce49e3ad0f2a052eb968203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad2bbcd70dad6bed5aedf98cf0716e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9090da2be87e08f9439a60be9bde597205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65078f5a553af6360446be43832576a9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674ca943c9b3127d03c76fdcb7be282207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48647f3ba58c53df2f4e195d19890818208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998205f3ffef3296b76ac8130760fbf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba8fbd9b9cfdd38c8e8b71b8db9e1b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccd30a8185fd32f674bbdeffe6e909a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78827d91bbad2eafc1e3504a19f1be2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92566a6aefccfa8c8c188577e3b0a0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fc3f462964c9bc793824d2d023cc8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7bbd8d09298475f78a0575251f85bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08c765e84c502087ed88b7c4b49ade216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0f565da5f75dd7dbbdda8cc29acc2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886758fa8a62ac661b6e3fb64fbd4626218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e70a2f1389c812e4752be1ef09c887219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfce8f8ef8d25073c8a7fd98b2ae901220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a3edc03280e455b348d793e1046fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e03efebcc6e1801b01b59507e5f8b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e2558ac7154336e94510a6d156991223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3b9caeb6245d638387c1fe823b672224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c990103688d79720c6d66fec6ed1857f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b33b97eec8aec7fbd554293bd6ab35226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837b3e17b4625d772cd5a5dbe1df6d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23c07fdd3f265e7fa04505c8de61fd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e455dcbfe93aa82d02d2ef193657246229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21417492bd6270eef3169ad872cde4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18924c440df97ee1c8d6113ff8a58f78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbcdcec6f775ec8c212e9d0b93fd81232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb54063c884b86666fc48bdd132bf1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d7002c58591682fbd4c36c5c4debe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06be9e3f0e66c6412cd4150259822d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09ca9bcfa00ae792129d642fc952b4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9532825012b017783ad8d2e2985e532f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b10080c1903bb9f2f5362ead1194e2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2a4cc74aa7c127b68a514ad2907ff239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b62b203d124b393a583de344df879a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad62063d5d488ed8ea0a1d3a5a6796b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d97b041d39a8c33c03165ffc5f245242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565762047ba9bc41a9a438e2ef858ec1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adf51ab95ddc76d723cab563bc9536244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad34186b99781ed8acdef4352be56a7d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a2e58f2fe41447773257c357e8a0c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d91e7b383215f764363227c58c8981247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2c9e33c91c1d2466a390fc91ae465248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421f241ddb99ade2ce6c5be57088e18a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323670790c995dd8889c104c065cbddb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197f62f60346d989d19bbfb5346f00c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ce0f61226cc4edc092bc2edc82e97252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc9be1c4291aa82da9cb9a7471a60a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe433681c5c6deb5591c27436cbc4b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc75346ebd1c794e2450c01fad72dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801ae675bc3efc97b71a25464855395256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c476e3b156b1111791701b4c3f3347257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50ad2bff374fe91edbb14929a16cb02258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c86cb79d5b536e26e0c4a34849fce5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec0cdaff6773dca1e6016826a78a0f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32827aaa1d66b3bb9b49d49412f162d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e8ff1bd7ad43d4e7cc66f6162040b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895750350e7cdf2ac9d2ac37e68a5fe7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abbe9733e4c1e65c78cb67173d6aa1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b650896356e7fbcaae171c06ddf67e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d18e4287fde14afc38449ca6719cac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b69fda6571ddf135b2d631a917031267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152a39ba02d04a32f6b6fa19dd94bce268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525eaf12d5ac219b52a3cfafcb0df7da269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb18ccda51163f50a94e37993d85f8a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfe7e726c99716f2855d1dfad439d8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b726a2a354b7344d7fc9367f1e87f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb42d650b1db87d04af49fa1c60e2c8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8ba2b448d9f72940af4b79a52a584274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ff7a4b335bf31f82c3126bfd03c86275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdaeb7897a776b352f6116a2ce8e34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45f50c22ff85440ac16060b2a437b7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52518a7aa812090f2ee6bf0890e527d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb36bb2e3426b002019e6e1189a8d5b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c069259f5d9bba9081134a2c50d65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9812727172eef4737c915070acaf4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e87edf65d423d9e349d4658c3a491282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c28c805ad6d4776e0fd03816abd8f3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074239b84fbaa9111b8d3134566d2f79284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518f9110a6c171890b97ca674e63848285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717c2f8e80414f8a4f2c2a7f3504fbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6376540b855cfd0deca51baa5a572b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26889fb584c6846120ef790cf301c35f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fea2ec9f160b3e2036276433372ea1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e09d4eac7539da5f0f40167be88dc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9955e6ece9eed66f5475f99a94cbc306291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6f6dc0419bf21223c3ed1e46e70db292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fcb6c6ad8eddadde283d1f99a55de293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a07c201ba246dde74e30aec9fce5f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4122ba38c844f5e3d5a5d5c6d65f5b77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac00929ef5e32e4768f56c9f35f4bf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051d1a9732e0e19028029ffff328423297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dbf4bc00ccece78cb5f7ae62377d6e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490eee1c9becd967a03d0e839bdbf04299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645353243d95cf43d911bbaad5d63e45300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d617cf2b8498fe17428c7133b57149f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d80d7c2b855089bf401742cfde434e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc42398266dbbffbc6699f1742f7d4ae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f40757ebc7e35bd11bfe9658cd61e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95571d34d209fa3d2f439d240bd07b2a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d965c347d587457bae534a88a88def306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279a4f7e3801ba3f9f0f2c720965d92307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efae1f73cae9e5e6c0a0a81e45aa0d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c45e23900ac3dace0a4995db4d9dbc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1a258245821a012de5a7f1c055bda310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51e6945e0659de2e74ac6f6372a729311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6ccb2642ee51fda0a64647f3eeee4d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d0656c249f871cd7fed5398b4f922313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9831f504a9beb3f0a59eecd59a6652314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383b81d0085228ef91fdbe243b39af6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca19f4497a0b90e1541f50820963abe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4cddc59e6d08f03b39f9c81bf7eaa3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a563963f9a9238af0a64f8b87a9a31318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169825aead3b93a4bd1292d812afece319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828c7c12bfb690c8710b9d500c067cb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6f3ba8f869527d639ec15ea357e44321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38314db0f743cae5645e5834dec249322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1779556f99fd9deb2de53ebe5ea26323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dfcdbf0919173389e847fdeb424e5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbf72456da0b34e6a178cadb865010325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab39a3ade0ac525a702e87cb63f7d9f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f91af36b7a05dc2e63991f99960bdd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c78a50c426226351fad7a2478360b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab2bce8e991f75c4f835f70932d1f9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b59a620fedc7db02f009ec325080eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ca1abb09d99d506f1ab6e90c59814331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca38b934b8f22fe7b4362c3f9ef3d7e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0f057f99aa8b2aa04a01705922662333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c6550948ccc6abb05cb2f7b1a753c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1285053ad77d2d554a9a2a88c65eab3e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac3ef45d9d15d2b6cdb5246b3efcc11336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192be62fde8c4147d7e3dae0b457d9c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50052cea0f41522185dc916cd1a908d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a695e1fb7db39cc9d9a148a0416b5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4ddd88f0a08ebd6a210d8b98e11d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485c5c47ebcd1e2a6171e8d79f32b1f7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc82882bc79ad8da4a8996b78c6fe5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514adb13e21dca09c9cfbc6be1fd19d7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549bdf45925f0b9d6adac2cc6b4d3a9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b841cc182e086615ec7b81e7c142e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865fa1d254419578b8353ccbe7cd6ca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9ae56c033c63397dd9e587a14013b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac725c550b7a0b72779d5686483c3a9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe86933f7df052972302c1be86b89a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8349816d272935dd48ed47f82d0e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7dc5f781d61f06c6a1d0db1cc0064351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb4b95df4d62e5ed9a55293f96dc48352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fd186fe4a312856f2b448accf8a2c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da4d0fc58b2b2ce45148339e52b816354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ebd3e1fc88b05db3fd3926981f556355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430aad90a277af7272187325cde408e2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d24206bc8b6c8b5961b833f0a6dea357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598fe1624b9087fb21825b64424f635358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45ddcf15ee4e66d33e414c4fe0103b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc1c5dca060fadf4222aff9d9fe065360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd0de18379f5980470785b7fe6d873361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb58b563234eed7650e93cc37491a9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf306f97987b56ac9850101b7ecf407363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3709ba4d6aab45f7d561f300ffb644364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228667aaae8ea54c4636683a034fa08f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479f57e5a29a90f0823d5532bdb81d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b02eaa57a2b5fd5d637d9617b7d0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e73787352ffc7bfa334692260148b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cebba76323ac8405166ddea92885a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa503cba6aaefbce32a31ce25efa2a1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88de871c4b9a81439f66d8d5907527371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b09e2bb2043c84279b8f668a4748ee372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b065ba8fcc41be170b0b184175756d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3c0ac7d2f9de63ebcc37723b52d4b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011ae5858145ca0f9990faf96b1d60c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce11fa29e90038a5786553176fbe08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471b013b09da8ad17e8c3df0da48e061377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f53979b9ed64dc617baccb9cc1d0a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0745c20c30954e5f2766b6c8f6b302379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3602ea74989c2faee7467aac59777f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575aa638c2d88d608b5e81d7ac2b288381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10e289551011a8e816f388195a4414382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeee890b905b5b7fb460d0cc9ca68ce383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ec9c6e3a303d439f782b4f4d5040d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0f8236b3d114a098d76033acfc78a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3094ca91a56ad9f59b41a653e28ea386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797802b2afc647c2825082a67ee6c064387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d787e0b41710166c24c6fad11d3cd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21318a8ffcf2e244e6e622fae36cd8d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252ec986a016af9de33b3bd76017bdc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ca960a9f1904b39a0c8a92e982a485391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23804538a04d8e17e7c2103181727260392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922349d9a8cea360718af078b6c39ef0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d8665ff19bf1695ce8c18dfdc9cab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20610c08ec60a30723ec4e9bf668b9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e226800ed4f9196ce29a4b54137bd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d1fb0c1c7d44cecd97d16bc44939a1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282db6fcb44d11eb704b1813a28ee0f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b930982c38ceaa812e18c5bdce5ae6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046ba7d3ef2b308ff6ff975177fe73e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2f431835801cae82020234328dfc2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b09a23264f9576d7ae67a520ad0456402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56622f2dea6bd2aec2a14eb62ef2f3ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3662815df716bd4413b48b70bd8ab52404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76145ab2e72d13f64ee55869c48ad73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d673d6d99a2d65a37ff3f14c942c45406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edaf486f6b048da29ecd6f974f0d7d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358b31e209f7c946a5167181276aa42408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b00498d3b8b0221c339a6465cf96f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dfe5fbd9f653748ac388bad58ff55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58eb346a29ce4c37f5aeaffdacd249411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6109582a9f57b5feb76266f63cc31a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a34ad1062f41ee5e142fb68677ead413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14100984730ffe8c02edf25690d1c4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea33d9ade99b265841781ce8195c705415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e8916e72244f6c0f244337e3507a21416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad827689634cc597da61d31cc170ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365a3f984a1f67ca67ed76c54dc8346418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa94cb883d18a18ccedb450a119bd38419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f3de7e619e11ac59200438e1d55c7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346958f8d582e25f6e325b5f4811960421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f1bc457f0ee21425d4a52fc0c383b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b5b5f240983ed9fcd236ef7282f5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ec4df563d3fb73b8f37094d451394424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6ae8044acd80e61b17ae30d8c2af5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3368bcb8e0a58d960ab17bd5af1ce7e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49d1344a081e872e524aebaea2333f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd96c5427fa0c0922be68e0770fa0c7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ea6712159d6d6ea6bff3d0410fc47429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e1560e0948a41b1f5f1f8833c2017430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc97eccf675e7f7e2e873d6fe811751431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d742a04636f43e489cc59bebeb46fad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a2d458b7f7f3a909164ad6ce83be5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67ed8ef6d424690a90f15a5cc0929e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa5d3029ae43735bf2eb9f88398175435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44529cffff42fd80b32123b66705ddc8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124a2d78cdfd166186a87e5d09eb30e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a55a055bb323149b5a056d3c6c3d4f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8de70343b19058ce3b888022fc767439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e542f2c450681cc57b20223253a06a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13957007668527082bff2c82fb0db7d6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b62391a0f831137fd5ac2640ec1a48442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade0752cbf2c28bd3aeb1f47b2795d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce9df9f2b9ca73c17038865fccab348444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854faee82d335a497e41e7a14a5810b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898002a14e7afe948f04204401402d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decaf37a402d14e0c7321095340d4f8d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4d43cb7dfb9086c2ed93a85859b388448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d6affb225e79fc24526c3ecd5e6f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd1790a8de167f1e378a8db648de64450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33837172c6099a60271463a3dff160b4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbad70d7485b3596fba3453d23cdfa2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274d3cb510b80cce426de8ab5eded82453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294acddcdc0e62958f5c18de00b39e7f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fff265eb3e7e8b6a9a95450fa6b8f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a211a080b37b58f31c6058188416e08c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4d0a647f6fb4f44d678c6fb8e15dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbeb2c315d07a153d6ca86ce69730fa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f8565c8d5a356ecaf5c92fa5bd1fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e8c272884241f7aca28b9985dc74d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa8202bc656a46fa113b660000fe4e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc137183905899001033180af7f9d860462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776873ac65a86b048754eb46eb44d948463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882907be316a92ee7af2b7b97026ce46464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf39eb65e3460ca6feaa83ebe0fd7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcf61450ae8a067493cd58640a20da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d58c7bdaec1cc5fbdadba527d15f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8795c21edc478d5436f747be13db1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d2a1f918df992a11333d5c19b85d7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145c71bbb006b37b86e42431e4179ad470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d873c499ee15c00eb7d74b6ab409d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3004c6dd0911bac55a9f4daee2678472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1c6f8932d17370671e7207195ec343473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fac12fb059aa90c6dee3bb9a832aff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c004502b14baba1aa9001583f1119475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955c4b552cdf647dda2c65618af1a02476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bd2e93f65d2ad60c5daaa42448697477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3bcce46673c4a9c8a4ee301136c55478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84b1f3af2d1613e8eee35b6c071076479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c178f2b9d1df8f85d23dbef0a6910b2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b71483c28e6f037b9976af304da73481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb0d9931e5e5635bfffa276449df28482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7e3eb48cfc2a79b8cacd92d441ecb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffa4a06d1a878d01380577f13980fd6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3965f5d2a6b41e7b24047c1746a5b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e815b7f0c40c753e18a42ca22c91aeb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5eaa61468cf858e3e538c7682298c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4210ffaa6086b6b3b1c31802f99135ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783ee78ff4394b51757faa3e01276357489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd05f1763934f6ac9b988547e0437c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13baf81fdf2764bf23f05fe3595b53cf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38437ce100f627f9ba9c778b75bff68a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa104593ea02f20856e28059a1d0586493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0d3396b40246e035ea00bd082700d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cccc604c32dcfe3b5d9ad3a7dc6eef495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ab7e7f0fdd8237b57ed887ef35e45496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1b507574d52dca5f117477c9848fb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fc47a688578fddc3df4e904cffe7e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377c194fe3e74cd87fc4895f85eb411499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7b33411136fa580a31a480cf19f84500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1b61bc32b01bb4109540270a0ccb7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac06b28bdb63e7468cc7b24862ee4b7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e48b53630a8b25cc1ec94c8c386be12503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca0d56842656f421db33b23ea2e0fc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366cc7c5ccdcd4fc70b44ced57c32ec7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66612207edb4d521b565256fa0af82506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e49ed6898ba51d663645f702dc2d1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58948e5a1f592bb69bfc9d9e16e8b188508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f99b2cade4cb95d3004bb19cfd5aa5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9459a195d0b1fb1eec07e3b5d349755510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da818444dc0220529c8e4032e0bcae9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a5c3bd8805fdc8c652f00dbabe915c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c19504bdee6abbd6db79f82d808587513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570b3666af069b0b108f46797fe5c4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae0fe9d0c639d1f539d1f36974ea94515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4143a72777a2d3cabedcc19e7318cde516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4293d664a4aef3c9399f471fb8066816517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f8861098bf22f16a52191f553c9e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ed52f566a0db3736e0789cb5a5723519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645875968f82621f24f34970c2b8951520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825d2ca2bcf04d9f04f003562d057f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0596c09d78cf6d8a6791c15874d54955522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9888676c33e2d5390c997546d31671523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e58a194686b6037a53ac2f30ee6d0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189f648a3cced99a1a974d4ab193098525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a5ea2b1943aa628cfb868be6dd062526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afb5c4165a42f5bc3f0da576b7b157b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47680656443bb020ec0e96529f0ca1ac528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334d1de7797eb910315fc9ace5cac44529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66366f8a3f7ef3436576efb9706483cb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa35edc8c08f36564ececabf4ce8e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3aa14ef9c38da5bf5b8ceed192a5f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f62fe18fabfe97e867ea9193bb64fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03999ab008c86b98e27b208d70afee4a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3422824106e4e61b559c1bee00cabdec535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3b67c8e9ee7125957f64e132819f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f57468c74c3cc9a41e31019ba7db20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623610fe80bbc52466f6c3704cb56fed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9f40ee9efd161333aa09843874c5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5caee486b00ac49ab41d95ab1c89a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efba1da220393e3de4984c1acbccc353541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081795193899c1e9662a932605964d2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec2749a0ccd507118e83b0545e02d8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cee9e3b54c9d1cfbbb379e04ff6a59544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6410ff3717bb12fad21be0b9115a8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565ef1195bb63e549152c20887a0946546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df927f61adad103f3f18cb60f498f53e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4e7990dde8ba1c994e130f5eefe28548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8720085c7fafb0c0f36d186b5c857549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d6c4ec3840f3ab684ce592789336e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a58eb911d42698456310e537f0b4ae551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554a58c2924f4dd8c14ed791882b0ad552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5305869e0611123bd409c0a3fb575c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e7104ed96d154a4d4905d75da0e3e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527316e0de8d3b5c0c7ff4d30ab52365555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f19a1a2c347346dec686ec726808d9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d36083efb67824bcfd7a6b0c32b26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daff65156e075b4e048bf0edfcac0702558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfd4e8fbe5dd1429c2aa048838d27f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9127295854b80a7eb2b9d2cbc26ee0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b245d0e29a564e07ee5644a36587e5d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85d87cc91a9c754b1cebea6b69c35a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11406aea771a65bbdd9c4edc626676d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b85c66b09258937bb50463fca3d13a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7f028fec19d333c2d6bfbd14eabd9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3aea33e0c94d78a04efd2b65f7505566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf86b13d01c3bbe5e6b9457d8e1739567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a3c69659cfd653aa2f86e3d06ed76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a02c448f8748aab0cf41c79d74079569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b45328721d8aa8b1b6063604670e51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e2f2f24f67cb751e7c1266faea32a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37449f6000053d60ee07afc423622f6c572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>