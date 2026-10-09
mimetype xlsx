--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9a9d32685575092c72c8bd3ece45f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e3d7c04f6a96477a7ef864903f4e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e495269b541a6e089a80196bb8e3a4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194df9de948a69e54f39a992feb16da4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff47d2ce05c7d12fa5d5fe2e408a9215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763df85a7684865a35bf8d1505736ede6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2817e9a4e1b5c7e1ddcea5187cd138357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30afff17fd0c7cf6f9fd57447dee218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7027eef7b8cbfd43a8e0e3b21cec39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b8f393aa4e6aac2d76c9594cbf92410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72747f14442a190636f0f8100923fd911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d88fe6d14a187952067dde98dc223012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b5263f9e6d7e2d4ffd0be479387e313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e6f0065ad0fe5fbba09d89966c5e914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065bfa7a22889c02b92a003f9a59b87015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb59c71f47f4a0fd23308a82f6d38ab16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b46245c874746aac13175a377321917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3ba499a6038bd728b936de7db92d018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffddfa878bafbde148f2b94b3dd4a5f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f65300a4f52ee0637d3c3828ed212220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36642d6991fa3f94e76a72aa8a0506dc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23ddc0019c1201d4ac9056d49665f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd42f385ad6213f099d6fb530f3ea223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcd023abdba57a1771b75f2e72b5a224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344529943b3db3d1b78ba1b5db98862025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7b3e7907a8f48bcf31c5676340ff626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a38330ab550a17faea7e4d660db0627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4266b121e23f0d7d268b9969ecc92db28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a940133dc15f8713940fa5b72edd3e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e3639a6c03b3a904393739ad3448230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c133bafc6c0363bd197ab76db649b68d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911648c387342c019d97fb4eb98bfc7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ad5979259f33541d118f0f8f8d3cd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f96063f45808370beeb329dd2aa8734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9d10057c60c1c063c40a307e80f9d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3f63a7668c768a1a5b14eb09cc51336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f31af41dbd63db13d8dc12a7ff6ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a51f784af58e446fa6185a1c8e07e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0b4a8523c9fbcebd207b75765aaad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac72a3c6a88372c3097441725dad6440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55781472114f50ad6d07aa309668e31941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135f36ce81b3a4dbe75bdfd1df1252142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be635140b177337e02e80771156ecb3f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fa7fc6f56b8c4b0c2ee2db279e50244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57df306baddcc8aff2e240b74d585ebb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee38fc174f5c9c6a6e84ec7f649d4246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7217b9a507211b2a708f8c51951ae5947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0a08ca922257e08b074d05b05c6da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0a48e439a55f4e9f7d48907319a5849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92127c7e32f81a9629998f853e5406850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02424d8bfe996907243a9d9af1092151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39423b1527ab4d2588c3ad591bef2ef552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe252f122d28e765b673c2f096f92e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f20a62be7e9b2337f4884b0792b68054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24993107dc2a0a5029e8ffe014d745a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808ee7827627790a3588bec423efac856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf383f62b30480bfff4873d56f925a257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca820270c193142da91f5d12f6d94c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a319739ff177ed7af292d4a9ecb24a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2084f67385ed697a2328f37717c8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6297f3a7b69a5b05d0d86874d2a9d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfc6ad7044491921cc383cd875c94062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf0087e6d547e737ccd9c53ba0c66a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fded2f7c94c0d77eda769c6c4bb07bb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea74ff65be05f2c53a8826fda6279265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2412f9984d340592be50cf929777ba1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99f80246c4bf6555e05b9ff75681b567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5ef2a8b04c70f345e54795e51063368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948c40436e3b01cdf49fbdb5495a17e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4231fbe66654c43fdded02fa07e50270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d2e0b8b04ce3c7dbc5c590360f45171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617aaf75749cea4b8d2145f17569bcbd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9264e631e28359dfe4638458367ff5573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95af1b4800acdd98c539cc264f9e4a9f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb139a77d467407f63bd34496b494c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d60c07dec2f485d4f50e103864251276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffadbfd8b4c3fab78d378b4525444777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30c94cf8afd7b69eb551caefd17dd578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea4a67cecaf84a55c94c338d12111e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454ead10a5cd966462bea4b9aba443280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462e6ba71d78cb41d032dce79f101ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2cc90482fc350dfa92d7657a631bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7e71f44f33ce620690b6d043cc5ee283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b035ffdf1517d41425147dd5f38a584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc80d12ce19b893cc5e91a903df9a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e4d4c55ee218b07e0a310aa3782ccd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257fee4ca1f6527efa5274ba31bf304e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a48b48cc7007d23cb531830a87badc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c132b69c6aa06aabea1d45f1bad8a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745e65232b7fce773b77e18702a15ba290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6a945694872e7d95b4648a02cd44991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b63e2bdc698a85feedf335936f5b9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503db50f95aea2b74f51c1e1d6792a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042a0c2d1796035f2e1750660e5a61694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8936fc98922b16e7f14fd655f122395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb8b740302428cf93d03ad04c1c43396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bfdd298c07bcca656552b6e17d62b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0020d84acea2f73ba1d51e0b06ded4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3b20efc5d676b70e9e0bc315bff95e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e210520b21827047f39ce8f817bab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3427e6ded708302d13de68920a22ea52101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f861376497ff609f71926567facf7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbd10d3e85fe342b1adc0d90fabeb5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448749cc7f815bb5d4e45b8018f690d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ce67d658fe93886c72eda736b4475105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5acc6038e0484f2dd12c36182edc2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb0b83b863b797fe24b8a0d80a70c0d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793d0347c38225c2f3f6e1de99c4d01108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664ea5f769c0adc9daf8b6f5660655e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73c6a12f569b9d9cacb937e8b5e8aa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6cacea09eb2774fb83612e0f67171111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc631bc38b9e7fdac8e45421ddcfba7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efedf2c0891f45840057fd33e674903113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052d623458baba3fecb9132a6214ac1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07223d2de9bff827cc80889c63dd58a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad54149e90a615cd16bd7a8ff13ac6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b64284a38e8362a559e5bc248ae68117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e949259b355161cda16373d2f0233fab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a5e840341db59408b29bcdfcc945e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138ac17a6848881762bb4afd5ab7b9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81935abebd6ac3ad82d99dae21492328121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d74e35e7af21cf0a3adf19fb79d833122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808fedc2c2fd45c33502e80718821b7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37084ceb7a0593ebc688b8f36efd86d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc40e0f9a55dff302146d1bf8b716c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840c1ea90a960d833a336fd8bb79a2b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c26214115955ae3d8cec8d60d3585127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ec7fa4ebdaf0a75be2ed9f2b33084128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c10c13486092ed8b52d4e573d4fb30129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb3e4f1337a8b3da6230adbb190613130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db93c5b218a9072e9aa37655d1cdb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f309535767e1c9be34442a7d9f8a031132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7321cda88b8a52047474cbe8218439133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd13d8fdfafe3ce41ed198ed3da6eb7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef0188f6d21d82a2d1f81ea27442a0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cb3d58ef90402a81d51dee3901dbac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1bc6a53a75a261ceac62c8072ad1de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b8b09357655901d0edc60270d8fd8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc08c5a325ab1acfec85fc62bc734cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a38dd366b4910a9ad99721724c50872140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af534363c549a0be64e24a6e370e45c1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb5b027d48d78c2ef04e691fdf3194142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebc5755fe020c048d75d1df5d87677143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2873c1b28e32c2d1640ff200c9341a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9e7f897a9a736d7c264be27aca4ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19de6bd2de443d830a9eb628ea98cba146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdfc1b047c9cfa947e516bf16809c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870406ac9fa9009871c4c076128326a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7d2d738139d356fe904c98406089c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8e5c500dfa7f9033984314089fd172150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1f58dbd9cf8ed6c715eb505bfff5c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edd7df4c0458d97ce27bef5ee4e86f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072c34e1fed9642cfc7e1287c5d9792153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b074f18b295349f1555f05bedbc3bcb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453bc955ad44b31e7c114dc2f78be9e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e486b65e2e8075e330c23adf3ee8b6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068a0c704f733f7012eb71812c92d8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc36e71b1c6a5f37c2d30128e4b2fd6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfa98ff907515ec97a5e24103a707f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5552aeee505f313dabcfc7cac32cfe8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093d69f60d0b3853d0dae01f8d8ba30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158351bce0bddc7081e94ea5e62eb603162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a83e7c50598c87d5559e4c347659c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18c379d87c5c9401569504435285c5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2536e8eb9c2dd60060cfe0a6e8097a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01efbce04e85b4623f75973de550eab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc550013c23089543539f9cfbe53f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7de96f4df6af526d907c6fd3a5b6ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e556b2d7f0aa0bf8e270084637a407169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3a0f7aef4ec91101d93e65ead5306170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77744e3e2fd39c847b75e4b9c44e4324171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f834875eeabd9fcd929360673286d052172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88802468d1964825c6f2ce7f2a2562173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a7f22cc8732bf2a03b6b8e3f8632a8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a415434a9f7a939148b34455c0242bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4dd149a3fd290acd3118832086e182176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1112d886d914366ddebeb321d5c866177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d51bcce342ecb8ac92d41d4ecd266178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39612eb0cd36fecb0d19fb53a457f26d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bb26e170931b8a7b90d483ab77825180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2bd5f484ecaedad9a1bbc15c06d36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7532c5a228a3add2912302bc040138182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0c6b47fb06ba0343fa47ce5ac3914183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a4252c229c2737ac3d4ee93dcc4c53184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a3aa19a60d40a15a6c95019f300cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a2b3b546714d41c93996286c8f9cc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421315934f07e1e692b21b569f36868187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5b941e3933ac1e06b2b880c6f7c23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4e6b282792aebe3e8649838d25019189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5b6dddf922311b9cfd826dbef719b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dd1b4a89db14d2408e4a669f1621b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519ed8bd461e2be1df8670881100c6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e231202e0f63eef46c94a7ea9114d38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec55cdbd062bdf8fb6792637a00806194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207eceb3540a2483d6136a1fd9cc801195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06071581968c98fc028aee0286890d12196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8747b8bc8739aa8ec4dd4391d489d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d557c9afbb228e6ab8ad5d77f4841198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea88396d2f28f28bfb793b628630c02199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265329d3cbcc6a78b5ff6cabed250fa6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e611a2202e3e246fa2b8b8a8d87e96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb070761cadcd3b91aa267c708327bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41883188b4ef6f56e659d65f58935b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa10737c7547cba1ef1190f4967d2d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f719b33e901f34f4e0854bd32a21e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de7a28acf320b5aa674048424f63d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910ab454c574347db7701568d449595207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc01a5d23a57addca95998edaa87efc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bf611c55c38ae6479ac13326dd40da209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd579775d6448a6825180746b85a7017210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ecc8543414fb73b0da03a9f307b280211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaad08010deecb3edf51dc4b27a594c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ced7911308b97828e95219326f2951213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea61d6d8c9ea5f5cc8e5b072336338d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00838e3d93d668ec55eb37b1e2f5d7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788ad9519ed0b21fc38bfecfdeac5af216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d9b2ad400525fe5bec06d02d20922217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e86a953c8a8fad3e410de0721f6e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b2753789a8ce44e40c89dd4977f8d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00afaa71f13362732b6c5c3f1baf2f8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed830ca092b7d5690ca1d9f46715aea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b86660c2bd45ab42ac5b388153d5649222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c417f84de9105170a384cff0f64e3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05fc049f46f8951af8c21757b0a8176224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1268d07c8b5ae946407b57bb1ca9de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f942cdb2be75610ccd5bdc8ae23dd8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52275daac31108b9949b76028679e62227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb034f7d4725b3fb1c034bf304aaf1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769a3cee816a35ee19982c347c15571229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e5ecc6caab116cdf3f73618d2a834a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157abada10482e22ce854fa91266ac6b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd5c04f031f8064d56a180b9f8e032232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9554826b6a63240b4ebdfee7c1dfa968233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66342ce9dfc7dc742a148b9b3576cdbb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712333f610a300371ebb9b5a2f3ac710235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22826419c200c3a08d2e8f054ad4c433236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f451deec288b5fdab45df88332dd555237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c917da737fb5a8b61df3fae5a90f9deb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d4e5f063ff8bd5eb7ab9a48c0cc5a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3345236148dea23840364932cb13c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ee00c52b470c2a1f1f3a31cb41dbc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc06dd8961ef8c9f0532d4161eaa8c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ce33b2bbf00e199a5ef5d7a86e0d0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def6c975c86f1f870e118fb06b4a2b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfff7ac5e27a73f49e7d2838a9092f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177a891ff1a125fb52ce8762ee7a11f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acd857eb7983b046be94c4bdcd5a3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd0e52081f5e9140c78cce5e68db24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a4bdc1cff20f3889e869fbc8616a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd300c0f0cd6c6408ae302d332396abb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f770cabfc1077eba4880745b18110fb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9905f19e0e1531f70c8b81e204c01979252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb27c02e960947a632dcf29d4c20263253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b5b0e803a635cb0ba0d5302d0ffd57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2855f35000a4088481bcdffaa5d1fc6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693010c3b00e820a4acf0def37746d47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d4a038d08ed6f9dccfbf9c01e10b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3889565dc104ea1fdb439395a57068b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad80c7e55a0d407142944257fc97eaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712b6d37d7dfbe8a834166e5d9ff35c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cbd12729ca4ee08bbc90a0d687da61261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf7d11640e5f31f46b8f2ca3b9cbafd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbad08e1663f542eed83dc978f67f6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e90628fedd21ea6c47cd753ecee9a98264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb80d37124ccc53e34d4e1d8504cb6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c075c9509fc3e1d6c7110ae8279a6c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33525de0a407d7c6fc3b12e4b55c47b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a92332a9c1d6a7a45aacaa15cc88c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9579aa14e01c31d099390bf32122f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33109615b55856ac9aad5ea239463bb8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d599695700b34ed9c50f24fe5e56fd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3e0620f222d102ea7f4388f0693abf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b6d58df8a61e35c9df210588349cd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cdf2e40da6f5044b4e29b503ffb38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c71478e50055eb3cbbaf51c49fdece275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcaff9750550c0d6003cdda869eb003276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f967d44e9567af720c2116bbd79874d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535f775448f947b0680882530d1c8bc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83459235919cf2147416879d4e20538b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4df9b9541f0357ad3e74a7a39a267280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b58479c21ae4ebd25bb1d68a639929281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2f6fd6386de3a317d86090654b351282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af61ab68fcc44d1a20144538844adc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da95bd07f9cc6311e7173167235d30284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986be305a25b89e732c9d9942be1127b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff855af4b8e1283911cd3f3eb4f18f59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288774047f92b2c57dd8a03cc1b44415287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a840ffc51ef2ac3bc71e7605adc11288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be40fa7f4951c19ac4a2a57d6b4c884289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b79d8f3e08c09cf75d46de995130b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364dcdd5c2f645aab6d9e958e6c613f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c885e558c9b88775934f3acbbc1f084292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31328e71abf4239171ca7e6c0cdcbeff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f041ae2ca1b82a999e9f02b31d9280d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183dad620136e154f5ea481ac3a7860295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dc58a8efca889170c2a81358719bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94417fb7c5cd8022771235a1448489d4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a5c078d7f1564f7566a77970cd7951298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a0792bb4c2cd82fc38d781d4d4d48299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d865d708c06aac17e3fd5941bdc56526300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c343e2c57f0d23b21ac519d370c58ae301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c99e3af9371f1cfe519707781cb9df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db30cd1ea762cd56e8572f731203172303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e29b0c5471cd08f74e6be5b5f52228304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86e8db54db2a68a4fe090f32668f3e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955081bfb49487ee43ec098e2ed0bab8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512403407816e1a1b58a3e3a6160c59f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b59d93af66189bf62d8ed883250c9e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5d4e827aba3367e0eb3ffbd4320e3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b1ba30afa34cd771b1e28de1add44310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b23dd5ae945051604b43de9bc073ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25e80327332d8b2f4a83c131f9b1966312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c24314fc137e30a4ee78449cace1d0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16088c64ff263e78582265d56e7a8ab314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba2821c1af837eba98be66471c37e7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db774986763d41735415ece3b235615a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e0d7c9fc8a32ad00255c51260511a0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ea2c8f1a78a4a3bec20dd9a196e05318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095846331c9a2db78202fe4e3357813319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3ebc4f7ae4e4da3e5da5bc8a2c6fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006402747c5c8f42e12e1393b8d61e8b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035926242f3099037aa2a60b311c7fd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee4bfce073d0a626cb8997d39131b2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7b87e5f5abafc4d090389d4285d918324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525dbdf88cf8f81a3b0953e23cdb9867325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f28c311b490ec910daa5794cb13f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a616f28ff2f7318b6d0ddf874fdf7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8e2829973ea693d2d70229d75f198328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e7579f6162ff8a883fc50b1084e42329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca2e6b05cf07bd9fb36266f3a6079d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd2ed77490b61e1b620ce1c9b4eb5b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a48e4493b3d8dcb287e1a618fef1d00332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26131aedfe11399a712c13bbd7723fde333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ed0f345a2466b58d0fdf0d243dcc75334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa713962232ee788da9bad72455118335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c9b071fdadf285c4af5a3448e45d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82a37c2e152a4743765cf2e8e65551337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef050006c76d0961f519af2377fd65338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade990fb1da7c9ede048423b63765549339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b6874ccf41a6571caf1c84c7b6fd9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b7c7f5c151d5c056bd655e28042874341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a13c227d16cecffe7acc748afcb2e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2252ea1461e5f7ce3d3df4218088282343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3c1ef2cabcbd773e4c664cd97667a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df549754b53563ebd95ac47262d1ac45345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bf35d1d8f1ede06211650bcdd804a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead46c6d61972014cb971a06cb1c4105347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62370ac6b6216b1a62ab60b79b91bf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57f4bbcab40691acc92fcd5279c062349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdf180b1a5fd45acf3f856ca0e2276350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2f325e38690021bc8689521191a96351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05960210dd561a065a8a7a548a35f78d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64abfc667b4a658ab8de57951fe11d7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f6625baa01c18be1c4f9d9b0ed011354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe4137d61429815d66fa4d38a7e2dd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4753f0606c9176d39a99d47704fc52356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f170b0e96187f8f5fc9df079c6ea4b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e28066539bef99e9294a79ceab87b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe81fc6596bbb34288ba87edbfbbfe4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c4ed487189bb9a5e164d001d222d5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c34255d5ab052fc820aeff50f5aa77361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c91e502e631fcc1728d5e7d8e8f8b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6102ab7574228ee8643a0eef3cb9dbe7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b91911620a8e501abe85ef26d1d67e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6ac377bad51c3849accef58b684ce365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91264ccdc403b525d073321c963baa9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0248bfcbe835087cc983d3292a75c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5242563814fb8ff48704ce5ddbc4ece368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b138a1f5a8b20049de2cc7facf8931e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69ff7252009a417b1ab1153b2741604370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbfd65f1e61cfbcff4de9b68144bbd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cb45fff7de24f42585286526529b2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e170d160c4b2548f46fa5bbae0f1a7e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a6eb2cfdde4f213d9861985173f44374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e600d7fb89644919809a5e75ecc3e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d226b4c721b14488954dca1adae674376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e3600924d8eefef2de7487b74bc74377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aee179624a2baf5ed101d0ad8c0e48378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ba3b0d9a6b8a6096f03bd89db26a05379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fbc94eae4e4978270094439f64cde380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4eb425d57dbe29fdd44acb06971790381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4082da8361e5c7b11c2e7779a3b4c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6034925397e3fe8b4b8d0cdb935cbae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf731cd43dc5b78ac6b8ee84f2409f2f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95af52aebb18771448f54431c88b445385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b3ced7e8d97011d874561e2ad2845386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb2817210bc2aa5ebc1db2bed2caea387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af82d67074f0308bd75963cf269dee388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9de451b029dc6bf7f5bd7761154974389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57222d7eb61de704f0ee9d1d6a1126c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d5139305d1d9c0cfdfb44f7450ed9e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b87448cef9af162306ebbb6d3e8ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac1498b1263163191518646eae7900393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0759a40965f100afcab184f997619a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd06738f287006aa407d35948991971395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbea21fe6126326ae46c901039c996d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebc6964176e6bc3d42429aac640ab6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c47e53c4ab28b7846b071dc15ff1a7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37216004d78811875a1b3190ab4c0d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee7061fba64a01475f387294a9506d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45387af943b5cb930ade8c8cd6e7d7b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142553d5c0faf1798d295d14e0fb38d0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7a23c0efe27446e3c04b358c4f6c65403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d35932f96d5f34078b51ca868dd044d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2326fa7f8a50da660d6317bdeb1b07405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aedcd4b857dae630842c0c06c27b07c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a3b4462eaf63c87a2929106424469b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9f7d404ce10bc2ee39b83f44015b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af933326a2a662e87f533f2e488a54ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0317a1ec2154e0c543d7b518b9c9ebf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503477626f28414712433688b81ecf8d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e325fbb0c55e5358e113f3212e2e75412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3abdae5a41cfa062a05e35b76e9e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eb9c7f79178941d7ef7f9fe1d066a9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995ce2b4a8e889403ddbf374363c6ee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7b31f9f058735db8b2eac340a8fab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfdf173a09e8b576b2a9e97d7e1c2f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fccd318e353393b3d5e28afcbe6f13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513819191b06a40f162317e6672bc39419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d9c237b24b4d5627d5e9d15ed9fe4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22fa2b6c2a468f0a2a2eff48ad510c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc57b301577139ab7e2557f3ad5792422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a16762328cb8dcdb37844763a927c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3574df1f028ddb13ec5e597fa66d5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97660f7a264dc67d8d6ac274da6d6ef425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae00348a5b4037a98d461bd063db060f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3c2ed7c8668a7f6753500cfd2f4a3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfafd4ff8abaf7ad47c2264d3ba36b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f6be74aa19bb12e3baa6664b8dc7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb24396b2229de31aff6651d3621b6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed30d12212926228d46cb999a8792ea431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaaaa9da4e006965a2bb0fe15e980ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96e98222a9ed678a5bba081b63879c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11af6362f054ad64032340097ba5cec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ca2460e2dfdb9756f5e26617f5b81435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694391f1200fdf3d9379ba957b42625436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957998037f0eb13b1872227da16059c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6463596ca53c0e9c2521c91575b514438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616bcdfa09dff9d8ab8e68f3435649d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8f260514a646e4c16327123d50f4a6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce524030b556184f88ee60882d8e03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa304b8622f3d2d0e2aa06fd16e1d71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00df6ea4afb77418e66cefe2ef2830443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64ebf4e0a5296ac82684b7e9919dd9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2776d2e49b19ba5e880bf26c9f4189a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc77969ace24450ea57e823a2ab15a1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6e0b7d987decf3e4e3929742dcdb57447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90afd9184941d2c01f0a1475f6b08b8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ec32e9f0492428a8baa3ecffeb915e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962c065725eb59d0d6234062083e1f4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8731dbd61528d1be6f3c86c1562507b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544edafeec9b473fccab31bff10c35c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad2f8f9fb3f370c7daa6e5d2cc0619453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f69c0b5162e147a8b8db9ecfe5cbb9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32970cfc02d8d6d50474fde77031b826455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97bf7c6000bfd2125d2f94169cf3b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0116f0dbd1d81f90637dd5b264a5e6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51ac6b3591d1980a38ff3a34385bd75458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce36f9158ec2b18bfedb4a700635dd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa88620ca6396c257d761b2d0b295d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7e715f66d20f2a00ac808b403f755461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b5da0274f98211333580d11c7fe0a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dcdcf6f1dec7c12e2311c43992c85463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b60baa4a0491e34fc01466a106fd5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a6a604bb7ecd89440ce8361dce773465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4d699e55e2240220ad54ef20e42e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6f24c07388d2ee976a3843345ef13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba805997bf595ed3670bb10bf7ae59468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a2dc48fa69bf04cba8c53ea734d3d0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93286710e86520628a5a0f432de260470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57879e3b6e050d3cc99f266e3d0376471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06800850b6cf41725398b08a371c9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a432423d965be230e265df752800c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f259826f32d142c4b88e750a081ca3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a87941544c3e545275cc7850cebc3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9113da912c739bc5f92871d56645b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2259060b1a61b6cb19b832bccf8999477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e586f068d1b377f5ee334c1be1bdaf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939943f6b523cef02a129975a23a8c6f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb7abad141facd17263d7122b2c225480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010a653a09922d66113658eb4af85dc0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f6e4b5c178d06e677c68a51779c77482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54076602215a50b2a49d5b1f378acd7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4ed3cb5457d390ddbbfd0d2cec4f7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4710f241d8b8a4892dd4c04cf0aca77485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d76e76fc121e8f7b3524910427a5a6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f45a917c8ea99a36ac0b4f956b8df487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6708f0895095fb82ca839e8e539ba8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccdd395331ed81104e3ddfaa227d70489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aa9332ae7679a0c96711f3c3b5b80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb299f1c6dab29aa65dab71f20e9bf4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bac98af4827deb12a9f09c5677a99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade120f9b5bd008ff397749bcd0664ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c34b1a7dd12c4a1007242db6b77b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15cc6bfa6534ca88af659612496ccf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6c9f2b5313250efd62ca069de515a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40992a7ab5e15150cd65d0396325e43497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de191e7e03c05e4786ff359937fc27d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3ae6b95ea977760e6d584e98734b9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb960ec4b60809e90d584bf1b3bd125e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824627aa6e14cd3b5459a0696594f4e1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c0d24114407f843e728ca83bb27de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cd4bc78d5d5f4e7f323c4cc0fe7a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb43b55ae0e48989caf0b3d5ce4554504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe9bff5daa64478127bf805b24fbb9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10ccb725ab644c9b18e1af889f55aa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cc8b37ab0a303d575d1e33a580c1d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accdbcf61e4b645e5dfd221dc51b8e54508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85640fc2e8c7f1c4570ab338fd77c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aec34734595a74611396719ffc2d84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba5ae04cf55a3de528359fe1d5e0fc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad3740197cddc0e697a18233ce5804512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d1d2d547272ce44f3c0005602a5b8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99b8b9f66676e0fec09b314a85d379514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c487b13f27643c157a354d334572c01515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6a6109ddfb7b99a6816a4f458d24d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef67da05a94f9bbd152b5dc85130888517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8542ff5b8965ae6d601714815c8ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5494b770290393ce889072f2f5386519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1dd7de168c84fc1c1a3ebcc31dcea2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a7fd9565bc15c9e9954f7b985fbe0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9c4d3df9ffb33d95bbaa66cd8c825522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc507d7f470464030c8588bde5b0ac9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbd3e2104a02729abbd92bc88d9ae1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39dbb8ae156daeb0a53b09a4b5b446525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556055a8ac6689c7040122c5b7f3bf85526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c64054c403337f9234abc545915a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393d1ebdaf87f9f8bf0fb4814caa356528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac06223b3fffda8335b45386145dec24529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423a497dc53a1dd7e4617e1a2008bb2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b4612cfe6278a6cf47817198c581f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc904960f5f76bd6228814a3fa2997b4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926513cb406030b0762634e5dee9760d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9ecd677f679c86bf8a3f4c3fe41ca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b566e0afe462f0773c703e6cbb8a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ef0dee215366f2e56510f3d51c2ab536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5abbc111fd4a306c7027dd5114214537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e0bd4129aa3bb19987bd3e46ebbe7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8b6f91dcecded0455464166a7f8c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928ed511e6d4e002a685ab43294cd30540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71955717894f1b1ced70ae23e8fe55541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ef40fcd966e8d252d3c43fcccc894542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea949f4231601a0001c966a80839fb68543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afa5224e2c06177b330ad19409787e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f350fa192b6f27b3cb749a1017ea0f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b52f22b24d0bdfb3bf519ffd86015546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66411aff909d541466e9d03df57cdf5b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc676aaa55400587d73b0ce386a04f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a11a21b8eab9ee994e65d90e7d4e61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947cbba75bfc7f75c267f4dd481526f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983080721209beed7d6c64e73eba7412551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db721bed21322efcc544a04a80b578d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b820980fb992c7dec7682d9fa0a1e85553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac001df0c4529f34e15b9d049f56eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cb0b946403d5b81a80dc35f237698555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95115e3e4a5e994d9aee9d63bd40ad11556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926c28486ed7755ae92cc0284b679ba557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158da4646fc4019acc52d5dbd978f11c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ace2007191c2eeb77614cce1009f1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b653f2aa82cdd5656d519848e70067c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c45b763851d40eba2813f613f220b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd668ae5944c5a55b116ea27ce2544f4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a91222442d5f7da0856cdd012badef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c2d008f4dc90cca34320cfc6fb0b3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273c572ff103d4453f96dd891ea7e4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d5d05f5d1764f552d5d409dd7ca30566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38a595f5614f7d39e29558badc6209567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b74612a57dc9283a34a3d5594d64f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b1b4e984e7a7a04e350b2824d3dc15569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13295c900bacd8d3ef35747b2585cf88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad07d478d773c7ec183cf5366facfd3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a32f24b9b4f247221042a752ac6427572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c0fd6a11e8305989740c13bb18a941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a61b27bd43e8393adeab1058f08b1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5ae0f2e6e560d126be22642850ffc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb72ac27c5c07c6149efcc6c43f81d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409942f373c0009214ba7b81e87e8b865.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b1e5a42a48d0d8e77f52a2244f7f676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68ff1ee958f51c56cd5ab87d104c297.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5669729162ea8d82f642f90f702101d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f999dcee1edbb67c7518c61a9527dc49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c6a5ff13df72d6b00596c36fc35aa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b2e871f414f6bcfe4c90367a901fd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2db42e00891f03f08e432ac21df40f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce68fd46b386afd1b50f058df41567613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c94f5674759ce6a0c2a3fb2cf7d31d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d38af8e08eb66791e0595bebb82ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15fea533a3fc95844e1ea89f93a45716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4972e972774fe6fe9271c81eaaabe1cd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd6231dddf4f1c1c33c0b4d2104c1e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42206363373c1da0447b5efab01acfff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96c5cf12104080f7ab23f15d9c342f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9b6aaa5ca5226ec6275d51a98e69921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc195cef56cddc4e224c01b54a0db822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722e67107036ad6fa7250fc6d9ce73923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a6fbda358850f03e271e8571d787a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681bb4df7fc3f1fb07a52c6f93b007e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86e7476938a4bbe1d6031d9d6f01c2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf86fceb2c96cf7351a611a403140527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc39c7fa7f0fbdd49548f0ce5b542128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbea96b80da6e17607aa125f24a7b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919ee8bc1590d084a1695382855e2a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fecf964841e9fae471de6b07c0ccb231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45cff532f7664480a978ba552d9e3932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7fd371a61db644cb94dc1ca9ad72f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec8d22bee044b202a92ab98e5eb5a834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe72671a0780b60912641d0ef3ab6535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c19b5116ef98f9f254f0ca73aa4ce736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2251eadee3d74cbee1729bdcfa59a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a8a2c5c321e38765a0507107e1c2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd41027333e66a31aa481fd32246c1239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcc3c0b6641892af40f83634b8e77c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e45060a68bb93a120101c23b2943f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44b618f0b9ac9305987e1ae6d0430b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fd789a37a3eb3747a0b904616c15443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f0ed565c899792252e52486a70ae144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d297b8da71318909af8be2d64192845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cecf4335fa7da837222594e851e1ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac23b32ff315950c057ef6e52575510247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5093b2236504ed82015404b0a9eec11548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52441f8e85ba13073b39e32067386449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099702e9f192d04e74bec6f4aa16caf350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07368acc72c2f3515665f3a21073f36851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e2d56e933737828c535c20857925852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c6fe3803be2ca14b1639cbc033f2153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95983919a972d629408c0dcb0f5588e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7eb16f29ad51ac5695c04ce0d0793155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86003bba3ecb6cc39338bd2ffc3c5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c0f644253633ae9ef52cbb2c2920357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568604654f561d5c815a454acb8ca6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ca8d0425c600c595a3595bb5dd24459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cf1a630c45c0cf625278ca186db2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718488868d9c5b58ae146efac1d4a6bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad9d4ab4d4737ccbd15ba1932d009062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452cce473623e8b103dd1d7746611b963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c729f639c8ace411adeb0111b51c4164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffa4d92d3d464e19901b05fa6595bfc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ab7a5efa19a008c8366a0022b32d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2ada08652f9a02cb89fc666aa9aeb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c1be5820c51bdfae2aecc97ebbfad668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7650e9466684a09761423af741970a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655051cbaf2905df95d26611a290a90170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386e0ed7fe856ce719986e8399be0bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ff04e1bbd56529ef998fda692147d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192a6c5c4df3ac14b0bdfcd7227e0cb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ea6389e9382c9f506321594b5b55274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3054a81af7043a9afb414be800e81a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6897689c39ccfcd1fdf09bdfc0841576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cefe5e24befec39a0ab67936de25477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340613e191675151478f66f53f2b30c378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820516f92f0d15655867f9198fc4de079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce39e79e68fe0210fd617336da2de380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740d066c872cafc92b904baad6c24a181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c911ee3cbbd9f3d7ebb1ead76afe1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809faa9f9338e838874ee079ca7ff04783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20ddb58662f021cef9efb0b975bddf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac40e000831a0e1f5cabecacb2e589c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054bc626ba712b2c8f9148682d740ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb104a37838b612763bf7f36175fe3c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47810e8e7c70af78a10ddcc20ea0e5ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcd050fa3e9fe6d703669022e0621989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e556b5d98a18d837afb30a0f79650ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11669b1d649c4f7bb59882c96ea1f88a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ff2b92a45c1cc3757ae30b656518192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892fa659329dfdeb2c3e5ffab389bf393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f142b0861fb45b07152b3ebd23b5cef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df636321bdcd5a6bd2f5d12a5429771a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1be8d0e410e55ce84c5837fc5d32096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f159fe284506f8ce0aee5d76c92545297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a50518d0188bff1ebdfcb2e61d6f798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a905bd0b4dd88b2c098c356053a468d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897e27c988928e910d56026977477d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313b88362cf6bb324c7f4bdd8afb402101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19632b856607797a3ea9013b7fb21601102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab9517ed9bbc16fcb7832396aef420103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f42fd74982d973fc4ce0a7e9fb9f181104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071f45831bf7a61e3a52bc50f810615105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bf1f7e890f9ff646e26afb20b7f38106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac1649c200379cd0a94d3a2e8faa5f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87482796bad9fba800eb4dd4520d168a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054281074e45d1f0d5ff6808bf6a437109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa46429cb38066dd14f4f062938cb2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04116e304ab8938265fa4630ecee33111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4e72fa52b3b033fe532807d6ba7d1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d9910e5ce8f2772c6379c03a496ad113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a775b3bedff52399c77012fccd7298114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702fb503cf7e43b00485e2337188274115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839f440c1639d167c8e0700c3299a93e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa85a7e7d3f9c4eb818ebe7a32b0e883117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0d7c88842597b2d74372c5f504f50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c749e4efa5a9cb8bf0d6e5ccbed1414119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64316fd5848a291b5a1acda4866f434c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c68454b27142b40b54deab6d80266121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa42f985644720fc52bab8beb57902122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345682868b7cc956134c559f395d1aa1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d0c80ef97bebbd4a3b68f0410a33c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b515b36885dd02a1c84c0bfa7b4f9387125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435fc027f413a1df3e37b9fa6b46b73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fa857b1efa62e87d926dd99f8c6e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9069496021a511bd587390781f39f70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685984cf67092684db406c6219785142129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de891144f2c1155c9a3d4190668e0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c23c08e2c4680da8eb63c6dd4903fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dabf6ede2ce0f3e6cadfafea70914a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69c59cc27e071dfbac3104373966a0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b50923216e4ac8c28c3a7c1b6f012134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ed14ecb2b7daccd3c43cfc4601b21135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607cad52332e9b3310d6f75ed4f3980136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c54197130254d5271475ab3dca9b2e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e729e7c869129baf841a116e2c804138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4e22157411c9a505bc129603e361b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d02f82aa4659a0b89ffeab7ea53aa2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271187606b21c5d6118e2238a501c62e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297620660392143b9d5cc66fcf6d2d69142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1cf6388d3c6100cbb96bea5ddd311143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6436852558461e5a110eacb7b3ed2f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df54a3039a311539dd06476d1489afc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f222c90e0dda7ddd1e328d3e4c75dd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe04beea6e99a1a084c58613b3bf446147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33e74f7da8f04e789d12c6c1f95769148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e96654252749c1a42455a12b963e7f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e68b8306ddf8d4922e14ac781c12a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc10a6335a95f573347666081b025c7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875641bdb8eabd6103a519969bcc9d7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bef86918ea51cbbc5cb92d462134ce153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1bd559f927b0d1178194133bb06489154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78c87e67cb2f81404c36f68cd36d72155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5ef7f1f688c15fb258edd5ae56289156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce5e5715daf2f0475d9adb8ec8aa2c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b525613de25132bd03eda63e2fd5033158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e6926e921821cd67c365cca8fd8da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f7dbf976441afe4f09afb6c4775df160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2de483a73241fdc75a3ecc64e5713b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de24784738f99421ccac2916ccd00c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92000299b21556a3dc33dea11da64f5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da592ce288072110dc70cb6b896bd75d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c9e70546cf98979eac08bd6b11ec9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b16e3804c260040ba10c34e32da3e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ff0eea0635914bbcefbba17bd21c5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755da03a71e6e3cd95b730f69bb2ae61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3bd7e37c6dc70ab92c4ae0b9c6d652169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb582f8af1b58266cb5ce67554f89f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aa19f3009c2effce8ea08635c45c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc0bf2c415633512cf4d0bdabf5230172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1fd7956d4932239569532d361bc5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a216dbb8ac454adceb24f920e7ba2ce174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74faf5ed6d6a3134c9e15e50bef264c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833724585336084c16c4611e42e453ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1d6d03913516e51eb7bcba2c96efd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec6bc7e3f62c641a2f5ceba4229ea14178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff077d996d48844c53be7a06d8f942179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738585ba9c2c531ed2bf15298a6a769c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ca254e757794fd2950cc754456a03181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37e65783714a0897f2c1bc25799ee8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d49d8ed41a386dcbc2204a57af0be8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de55fcc9178b2c3d8f5b016b1b486d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76bfc4cd43389d4c93eb3b214431bc2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0186ed291737c352b0c484f4adb05186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56897fe96d028dbec30851f1b1ee19bf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189086f5ad5ceb09b34c4efe97456a0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f3f7012dd33bb68fbe24b7d3cc9aa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097608b80f9cb62da3d4ac77a22e3db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920efa83c2b535a50b892506e776405191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20486941cc83732e33a185e3b548b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2ddf9e61a300ad69433b26e56458b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa64fb5f55cbf6abdb0c16995a99503194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc7fd30671fd4e7d2fd9483bdada756195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533aebd208cf5bb2f020a2ee6ef792f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed724a282f912df1b06a26313a493622197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e667a5b96942673d8deef864111f67e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee4e5ecaa02cb93aa590f6ed5a62c0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb222ccf671d9d92ffcfceb8f775af14200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d86ddd50173714a6bae387f46c3ddd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc763cb2723631cc9a3897b115174e39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a383b2956d03ef244b40148af4825f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e63dc18abf08c15cfefef725d3147204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180f99d0d2e1ce990ad23999534ebf2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e4f4e6d84738f0497e21be09c37e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cf42b45e1a8cb9de9ae6aac66c62f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3eddc56fb7accdb01216b7dcbfac65208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd23eba18efe87960c81bac709e7ae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070d5b7d39300c53d58b5d5cb5fb5c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c55a4fed7acc39dea34eea66b7fead211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f824b2bbe5dffad8bcd6598aa3a2eec212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa59b72f3a896c1ff0b9be818af7a13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f550cdf1fffc5bf895c4e0046be59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab428be39b6b9cba18eb7d80a9bb5540215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70be24b804d0cd7183ae6160a45a8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b683ba0de3185e00e84e60be4ae98c3f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740bd1c73a6ceb65b201b2eb1ac2f8a3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e37e4fe48ee5147ad105ddc64ee6cd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2699ca6b0150544352be70265b5698e4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603086381984bb95a82b4713d12bd195221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017ef46440a9f16da37a68453ec6a94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a93af32b49baa406698b2f5d8c94f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc616568600230269d68b48d1e34fa5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324868705a7a147895b3c169ea59d987225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7779cbada45932340e32a085af8847226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952a9f98c6f055c5103045c6d46f2a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87288225f76b52afe7da0c1fc31a6c9f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1689357a7d171be1270326c36a8f925229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec44887aef2e640a38028c1e68b983230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4349a11fbac93d80761b18620602172231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8256e11360d4beacfb01fafa3d490d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09769a44598f004cbe3ed8d060f27c72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3172091c456baa00b708dd69434a20d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f1e62a3a51a6e410e3a098aecb10c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6698261ff0562e537622fd54a206c58236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f071cd54494914d119f6c79d842121bc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25968645bc4c1e64c71282dd1048444238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dd8df3883526071af51be7ff121bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cacc027f8ac25bf05ab2c4899d7184240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb24568620ac6a4bb602e8099d88be241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82fc6b598ac0a4aefd45bf22e20457242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b537b00539e294128f0045e7af2367c0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233bae53523d54cb5beb0549bafc972244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec602a65b039ef9897870b19818b3ea4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b114f2d40939b1d63057ad6b03ac2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177a7b86cda2efaa8ac418bb42d37b1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d38852f3c2c19c307540b0991508dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290daf2fa9e15a99f88fdc8ff17e194249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1d2b363e8a3ea6815ab2bc5781aa8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc3841a2da3b1c974791a571042fdb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28c0c72f287bfd8bef194846d2d2bd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b165e5c054d13b4adf3045fddb31c21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6810b1f533fe3ab07155226ec078d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeee9e8fcd8a2c8eab749e2efb86c47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecff7168c22c9b8a23e06cdf58a4ee58256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e47f752df5bf39c319500d288d66ce257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8447d73b9c3e50526fccf0675f1fe2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d134613c576a541727a65a3a2c3ba02259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa58d58ba594e39c2bdf6af50e0344260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3bc4ff3f0e137bdca8c5018ac2ac3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7b621ffc2cb6188741356383e8374262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0556f6e7a0dd94b101db4a80376206b8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93006aebc1c5523e35a67b5cf344ff14264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc4b0c89df9f2d6c7f5c23c719f2bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f40a3b72e622032608563aee4f89c4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172c9f70ef992379775a106d2c11e35267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176f3b40c69ccf94cfb380b17179780268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e978f3e9dee0a45fc83f406302f666269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64c9c61ed51d1719be686352007b59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7abfbf6ea2d4d9152b9411d8f8db1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562d3fe945ee46d0c1fb0424524e368272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585664bc4e2d8cae31edb716f9b47a1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfe0f90390c0f879c4667a1650d99e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9c29ff174c476dad261bed380d997275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1055f7f86b2b3a05d3da594bf66e41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ceec14a7bbb65015aed31cc2f11fc7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6a86314058dde1f0833cfd7e13a61278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc01f563b3fbe8053dce5b8e169f55c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa3917ae33397685b42175253d2e9e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d67ccb7469d49c47707331fb394df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7854470802a0d8cca676e547376b0a52282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881684186a99bd65d3fae9e6d3d9293283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4420bfa9df77144c45bdd6e2e6b196284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477e98783b6b2a31fb20edc908acc4c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b89b8f2a70a1fc0414ba5b6e86edd6e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a290c29ebdaad43130ab4e08063f7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8414878eeb930cc79b61170a60657288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb700007b94e8b02e60db3370f10403c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce241a7d2e1d03ebf24b946808782e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c45053231b0ac4315dae4ab67b0618291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c06f07f9c9612960ddbb0382862e76292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f76eab5f5b452c1fe1837d210566a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df499b5cdbda2d406f87faadd20ff85d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea942b6156e0fe23de0855e14bd45c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c7e56f57c0bc6b98c0353e4d790af296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b62f211b01d2bde57f61a6da704f4b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8ea7f87b6c3bc6fc51c33cbb5563d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265041d5e582b05ae99f25685d38f0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719490cdbff81cac39b4a98df4158af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21630713c12eb7e464abba5b024c9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f335d3516577e9cc324a303a9c00b3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937217c6df078fb0fd38a9cb98704dc3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29588537d70a940d593e26c6e46473f1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b3733228ec457428e9b5f438ddf08305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2ad1a22ca9bc90a74e9a48c880032306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c62a8abb31c70a68d76b66342a081307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3df179549c2c3575f0f97d293bdade308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d2cfcb19a9e914b4d61eb6fcc88f5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac72b701387a54dddff1d5d6723eae310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91080ab7a15b6352395c7d6ea5a96fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d3728aea50aa7478ac6ca633e528d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b5e9bef37ac8770e0b13d89e21b59313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d85d0678a308101d41dd7638bb984314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a075e2e926940b053242da82c3dfd720315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dcfeaad02254f84179f2de583adec6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98c4b601fc3845fa02c58840ef0e4c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421eabb56faaa864bba31c243a60ab6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590654edd6d29f9b5b65a27f59e1372a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334073416b956b6cc270b9499d9f72d4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266378c3d64db3662422b3684822d349321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f65aef08c2619efdf17b584f2fb0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f08853ab13e421e24d4c0020980356323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8180f85169bb7e8d14e99b4047d2496b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5241508bd82184a9771a2d4574216325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608b9595236ed99c60f85249501170b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2198c4840bc30dc8c55d17e49cea334327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b285c026dd7bb26e3ee9ce21e695ce2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0f78fd3d8c94672532269d938befd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06488272e4d41a9e8093dbacb3dbe028330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c303bb142777f9532145a0233ed1e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356aec761260d13dfa5d4d712b543ca5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa3e299a3a42117ae4b7471de1184ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e9d2c27edf5f111ca6a694ef750d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce3017e8b020572e14e6ed551c80ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d976aae4e93bb216fb7abeda639dcca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4dec6999962325f7f23b3097d9130c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db16222783c712669b14694d6a507a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49643ac1ed337a51a054e4e27a87a217339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc89fe8b9552eaebd6115a11cfb3034340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541569c3f3f293abfe44d9168b0ef12341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71167e188217d520e2b8a33adfadb15e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd1c046e5e815c9a921f77ab709bf6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4eab7b5fc818f384df2f885af7cfb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669d55d9004a1135ae540bdfde45ec9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e6ada8de3b4cba42c24f3a7e3d0dc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c090f2cce887a8dc16d6f7af21ea0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf904fa001d0c6febb743227629aa07b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9c192be57af110ddb749b69b2f7ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c41aedef4e42c36a5b7d3808c3b2d66350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea02dedf06251b0900a887d193b4187351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a0595ea217c59e5be2a121663bbb0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44332c3d34d39d4cc5f200210c7253e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2a10bd04dfb1d8ba98bd9a82d583e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8fd7b88737a62740497945080a1391355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b04073f31ed2b79854245770d4a22356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4ad50a0f7300ce57dd6840c3aac9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efed40effedfb926365a0d613051bf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee980660b7815c82985828a3d7e33d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae225fab75ac19bc98afcbb9eb59407360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeed0a25127aa84df51a795df9d8744361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45621a991c75e1bd6d6dfe022eb23f16362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b333011ea7473fb8ce8f534e0225fe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f238693c25d379fb323742705a68f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74137a95acc108cdd50e3038068264dc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5061b8b6cc85ca4bfbe8689ed687ed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca73f342c6c8e24345c58d7994b0965367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de8711685fd37816976acf48ab68e0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc26bc8edad5ea52657e1d9afe79c41a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f65096e573f76e9ca7772d10015f59370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c1bf00d2c3c34eb45b2e01625650d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dc8473cc75cd6d83ee3d015e761f3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1099f440cfb03b0971fe74cce21b274373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc1e537c07445eb1dde3031c651a7b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f992993476e78e8b9ffcbda2c729510375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461bce214ec0a8d3940158522fed371376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ba59af3858432975df854101b34f3f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798222d8202e692b8c9cf0e40b198b4e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2f9f40416b37ee56628c8d8bde322379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c7eacbaa9a9a15cb98a969564a7ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c618578df238696c1104886cdc79458f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52f1975cc34d96509d6045fa933a45382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56dc30bd51a048244149f0c726bd6f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb4e66716585d25e2aaeae3ca994d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd5fa3a367539d2f949fcd3f450e54385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340e0d86d27ed52c7ed00a09879b1af386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee58c5c3bf8b411f4a4693332c9f9d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8173f9fe18e23c7f0b561af589ad008388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea2dc814d63918338cdc2fd877d7fff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388fe36c95353ff82c6a1d263927080390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51d7048e17dce353be42afb2047f79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa1d8b69df3bc701d4a59290e5261a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ad91e6bc0251c8990b68be76fe8e3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa2b5e2f6cf7d6708e652c424477bc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533589146d57051d006ebed968b9d76e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6708f9fb5487f3859547b6e68c7bce6e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a75d0e64f53beb7fbaa0a09b4b323f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf253a3cb9d5fee018120e63c26964398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5b1ee2e926e2f9840aa10504fc44e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e25ae9e84e4275681fbb3f31b8af79e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4003653f136fef51b47686462ed6d51401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb50838783db11f586599885de7ef53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e74c6605eda7c18b408129b9390ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceaa2f0fab720a2f6c08b47a4fb0240404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a07eb28dfceec7bb99804cfc26b1f3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd66e53ee97a47d3ec2938caa09464406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a3aca7acac28eafa06b6b046f8848407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f208aba6dcb8b2a00a8849a6b367f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11bfa3c3e7182c6c2610fca6e670d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5992a18c9b889b64320fe1dd8f1f6b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a0e698ab791a3076138caa423121a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34143e037a162a1945db919b591a42412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0b8b14b107665de543c4413f2dfeb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb06366b6b0b24906f9939b9d1b6fad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447834e6fc8a8c39fd13562ce82134fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645778caf767ba055295a2cf97be396f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0b7e01dd51b1a02fa044134cc5f27417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dab2ca94b3c1332e0f8d7d3fdb696418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24766a596a570669a8b5a05b672401419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91070d3652b59d2dea8f500572f341bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a861a21f04b40331bd28b11fd7f8b9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f07c573cffebe321b6ec9cf95b009c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c17e9fd591438f41916142888a1ee2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2b64072de31b8d8eae7c5bbfb28dc9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa3e92a5a2d8cfa065bcdf80305338425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97357d9d011910b3abec0e4dcef1495e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218bd4ed7925cd4864f34d7e20a54b32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc48b56bede053ed972ed3722107ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f82cdb2be9aef38cc1443a8f69fdbcd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32559ac1c3ade0da6eb2bbd0911e007e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9b6b179c558f88150e7237328d669431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066353aedbafc89475460eddc1fe3d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622a2441b854b1aa9db3c8e453604d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e434bad82bfa68940721042e25e40c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde14d50a895a59f7a76f017d343d991435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7b8f144aca71e03dfb82e5c568a51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94392769b63d886ba2292ca4301b35b8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe60d833f3eadcb1d8f3d915d9a703438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ac95b8a9b5ede9d2a36f0221f51b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4437897227b7509887e61da1543a5d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fd65e1e1a845cf76bad37897bd683441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52d4bdcec769a706b37a83d96f6f7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80555e76f23be90bdd26992b72581fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2dc2df9ac0e86ff554b15e9408887444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec892782ca01918c63f3a635300f4a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5a9e9170e9f9ed7c367dc401df2a0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f61e2b6cb20a3a0e0b954114d2492447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31855c16409183bb1d468e3ab95b05448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f717d61c6fbcc1cda97faf7c88de201449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef358d1da213609bee4e223218a4bab450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364abe7de3190643886ba837d0ec3037451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1205666ea497193ff2df7eafc32f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14a9c8d0a782a6a2ef1b38a3c13738453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4937210f39c6bfd2a1feb87d89d49454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee518dcf6ce982577d4f418ef0d143d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3244807c5a25b91db545dd858cc27f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da015668e960b9a56d6fb34ecb42e1d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21457cc4c8b1fd49795bef84e3a66f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e2c92f2f449d63d3e3e2a5ed9ff077459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e6a587b1af04aabfe6bdd45af24cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4aac83e8c4d411410e13e8ed3040f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c646a647f53e8b69f4598cf450075462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e94282e25bfedbd4569fb640e304e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c5d698be6d7b6972ad872c95be4b7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d972ee598be42b447c018a7cf46aef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbddd9961215dc27d9faf902ddbced7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440fce52a84d84bf5150428779d82743467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02eba04dd243d2db91245fc869b6fa468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8df194a21d1c6846a6cdb95ef4fc1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32939feceb3f440507b2f002a904fa34470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27194a393d960f9f24b8bb58386e03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc383236d6b332a938c6f86160f95848472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa639cedca97f5e21d34d3e042756e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d80d79c6cd4a064fd25492300c7c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b655702fae0ac0580042074d77880475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bf0d83e55bcc2e05e21def138bb5d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943ab755f864f7f38387cfd859a3e05477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2be11d6682444a49cf0b62ec7d72c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123aa619065b22d70c369e6dc1265ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876b5867401dfcddbf58e96ebdc31b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a4b4913a03c4cad80d5b09d890edc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26657f4d7efbd3f2dd0be982e28b378a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c60b20157092895cc743241cff9e08483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c019a933eaffd97084782e0e550697484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee07104a4f5e8e6a198e9aee330de5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0292a025cd7c35b82bb2f3dd84a6d34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774e8d1c513313164573dc96ac5c1ff1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f7c54e4b1ca3e8fc6934fc7301c615488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33268dee99a80e780c65bb789524f4f2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ea5b7d7f84a6ef110e22229228ed3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c18d75561d99949968ed18e71969d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b14c16a84c095fe9551849c241519492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c64485c2f6e623ce50a2bbb310214493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090c83d4b7ffc78ca27340da93539682494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3cf5680b6e18c32440f474486980e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855c22d943b62df33a014a73db6a58f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d6e68140bb7922c7bb747f4c8f977497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a49b608a3f7318379d9b62e374c09498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4641261cc9b258cd544f6091f0d6636499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9623f41f7f33ddc47302e5734af014e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b717b91c52e355a6a27defc4dfb54950501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3b9a3d7d62406cc5b776632b6a66e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c2712c1bdd4b8f8886c90429f0018503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e8110c18db4f3cc22dc24f1bd8bf6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49eb4d5d626e55dd65adff33882ee4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86553bde663883d9e312a7fb3e0b2cbf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277287bef107f828b61e3ee08d931805507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31e4b261d632c7e72c94613e7c5bfd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb329b28b0d13e23c75157602767c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733947169f10449b4a405dc8185cf90510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3563a8aff4eeb1f28a5541358ffa67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b8334f8c1005d02e7c4c1efb4e054512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee6a7ca17b11f4df3c5949d5ac0ffe513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ad93cf89fe3f0dd39a11df3d692f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268103993ba9fc5bb555314d789ea654515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c635363faa397c01c4981c4c37ce2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212947c8ed247e1b3bc1e055ac4a70db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822afccc7d8a223f14d4e00bb4bd8825518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c798bb3f22fc10d7ac7ed55232acf35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259512b3508eb983236ce5e0b9dba1c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea15057f759830d0b24f138e127fef7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae04bb6838249e9e713a3b64cbaa404522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b02754485a25e57028742403d19d0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8d9d3baee88adda09d5951ab87a60a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ed56f48b035a66f9686bba4ebc4a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d90ec0f3776f6b88d76c6015d4b6c82526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f799100dbadcbc51ca6f43cabbc1e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0900e33cec985667fa93815980ba2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959f9d05f98ee1bff1cab11b67f3e1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dcefe1c816bda5bdd5be2b503f48c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74787fff2f7373ceaa103aaeba1ef87a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16399ad2228276789d0bcdd27dbefcbe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7059bc51c484d6b9f020327716ad8cb3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ca51f505021c5ca18601a28a66d1c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf481a66d69e823356f6a8f88aaab7d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88834266def412c5183f17af00d3d331536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d32941169d1e3fbb3ac59b0036ca3d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120acc3f957a6a5b651cdac038fac24e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08919c2d55ceba79b0506948819317c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79671450282923a6804721c686e9f3d6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe02a71a366b04c9d3acc469942189541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e5aa27572b08cadd607998b5de899542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4cdca05618529582bbc0778ca84d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ab18bd4dc28ff654a9777adc6a41f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d62c9ba3b8f6ad8ac42451c43119e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950fa4079b6614baf794314acb01193546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c8edcd8aebab8bac702143a66a743e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b57487aa6baa1f6416470a70c3f379548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f23df74dd21b389cd2916c932e0e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f881557cdb9a914ac9cb617e203fe550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0017a3c11241f2a879dd785cbe81c738551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a297cecb17a067f8988fafdd201fc9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4336557f73e71297fc1fdffefa467553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f7259271003e773ae5239d6d0755d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068079001955420d3bafecb3cc761f21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9025042df0ef75d657815c81c000e2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1def4319295f80982c38470bf95345557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da297b6a0f71457d76cec2f1de641364558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361c9ce1a0369e41f96fd54daae1866559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aaf9240827a6f84113a71239ed0b64560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3781c4e96d277076b5ea4843fd1d4af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3d09f60c67dbae6a6aed89208cae7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e463fc16e0253800934db0499e5b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bf38ab31562c694e3be776d918f47564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e88bc6422e3bee2cbaec4e8b16423565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa53e5e12f9128fdc46e59b8c1bccc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e916e69e6fd521e3976dd0f195232567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b7516399e47c85846d930ece25def568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0186e97b9d4d9a2cb7b80b58f94de569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c9ce5d6722bac00aec46465d5ee9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496f3acf3f99bd75ff77c58e7f8c21b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8907d6deba1ed4030a92994bb98dec16572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>