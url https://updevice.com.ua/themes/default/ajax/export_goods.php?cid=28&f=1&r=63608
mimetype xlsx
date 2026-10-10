--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc821ecc2415b244b77ae62a99f83f431.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2acfbfb540abb26dfe2648bd3b8c3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5319ce38a8ddf3c5aeed80a66baa03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147b21bd9c7027ec772875bb42574124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b97610fcb91fcf51b65ce35193a31b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23964f33b6da2f0bc05239b6b25172e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa29f53a20546670f41627e08fc55977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a156798c0148eb1cd81ad31910d2abb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4161d886ee9b2b9fb93274e1447d3439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1676400c19be021c1551ae86ffdb8bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ce5d53a1852c5c08b07612cde894911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eab8242f018401a671fa3422c8789b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2711aa4a43363187954908f2f9236e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755947a4b168c7a2c6d5c2b35f141be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d9e92eefdfc0363ef515d9ef05c6f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0398416ffc6d2dfd9b72f0e0a76e88916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864b58ecaa7469e0d197782ee93483917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee11b11cc0c89b92e57060e14dd450d118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92403921baddd98e8fa280574eba2b3719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b027af58fa0b8038f9cfb57a41677f2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c4df590f1f544ea1d2f24963ca90e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4610ca43d57eb51de5ca67e48019922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de677852419345231755892a699935c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40556afe163760546ac5c6fff4b522824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0675ce2a690d87f03197beda656e725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508dde74704d56878917aac08834db026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6f7696b74b9d8e42a4aa4f6bae57727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331dd8680ff85de257229d2e0bba15e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15202accc402a656c067a0533f7884cd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbba9f43834017ece5be9df9fdb71130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924e9186edbc2dc5e27327aac3b8c6831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae525f573717311efd3986c36cdfb01532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d40b20edb968cc699cf03ed448ca4b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e469912e342f823c9091abd1298bfc034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93637693b643871f27f982041bcc310e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a7befccf7e3d749c86c1e0bb1d3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77915a4580658cdfc6528980289c5af537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e28ede5ec448868cdb0b823c9e788b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47fb612dadf7ac144a802433b11d6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d34ca974bb4f74b801aea8c281ae5540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4788b58ad35ec824c61a9249d639f341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2eccbad2ee190f7a6ec913efa948d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7931949cce4faa36afbea94e0e492343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2a1b5b1af1df608cfb1d7a9408374744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ca9b834f3d63001c5523898002e0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae86bd37a97ae469030f9275a65cdf746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197ba95fd183e5ac93f7bcbd611e0bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fab7b9fcf5fef39134a78e29e3793a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f761ca3d66f7c7d810844e8bf52dd0949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef6ff8ac27a76df32c90b068929bbb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f68568f0979242358da9d6221ca0cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b549dc18aee56a77a91fffcd4281f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03971cd33e23ee99a15fff6b16f22253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088c3ac7c0f3af0c8ce54f08d53e6a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f1c31d88c9560f110c6737e05bf3655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860262207ebfb8767a57c1a98073439056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2dc19bf14302dc62f20ea2bc12f3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272765582cb910dd63d547e50af97bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fe65bda4e338b290f6cebfb81d9ca259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ec87e1e311884766e6c5711a7fc5260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04f5105631fd835fe46f17e7245e6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5439aa45433ea8a374ff92db329b4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3a64b689c992fe389c63ed786016963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9db8a192b0065357d3543c63a335d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41ae906f742b5ffcbbb24aaac0607865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28bbb42d5b915f7768daf956950d63a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4312c8b1294b0305e52c3ba28c45ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd2bcfd6541ffbb2dc6a90120321bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d9ec2a244f27d3c4fd305a8220f2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0561bec81a204a4db7cdd500312bd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da82ac698d26dd16108790203ffe45d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540ca0529bef8101fa16268acf4db4772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3dbcc3a97bae43bb5f98e050e1ac9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb671297613ce29c08ef7c6b47b6eb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cd640dfb7f008a35c266e1a8d8dbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dac5a67310762ff233d18198ee1d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac59d0fa711e6e8175ae47c49eab6277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529a023bf051941651192e163751ba278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f4b4ecac34a67f012afce416c2c6279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2ca2b1b3cf8c721b6e76751b9933e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee4afbf778bd4549d1edbfc829ed56081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ceb8b23c4da3aa439c831655606ae782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d96404e3fc116bb2a9be90849284e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60540f7a0940761014313e8ef21a3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648e71bdd9f311b809950b729d0bc5885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70d6168305fef520df8404aacb0c8e886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747dd88a5f813d791db686e0e1bf4b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567befed8b276d2d6c6536ffad8130988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08672a7f59c04f59c8c32a40e9edbe4089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55edf0c6aedfa9fee69fa27c3468fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d921a6df9a6f36c10ab7fd5a1140f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e3ed9dab826507baf14114307897b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee006368443c0a4d3015e667f5cd32c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd60a48c1b1c69c4948f285ad9361c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f1e88f4060b048982cda9a677df67d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4b9685cfdff7b5cd92495f9c89abd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5b74606ef7c4c6aaee86121224def97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4eb52a878bf20174aeae95c22c65298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a3e0be85056745ee635a89632b9b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af339081c39f9738afddf8da8a3703100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211b105e973d71890f82b09d0702359101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239cb3fcf698e704ae15740c1061825102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca604a061f3a5ff074e469ac09ccd7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993a21103b8073d397debe23c69bf45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da787b84f44f3a349315fa3fff099faa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b060b5b58d7a3e18de178a4a8f49b31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503890b058ee5b1c8d211b7f5b5a168f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7fe602c5bc0f5873a25a8f7838b31108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa4971ed32845168d69dbe69898b2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819b41486a4427bd87b4758c16b1444110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb06b328c71af41abbff980892e4527111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b0df0bc83cfd6be33cd71460660d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae300f77d9adebd6d136f61a0e40a931113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccea24e5e2b5b70d44f2f3a1f37a877114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a3ad655cb0fa29b48a420046e6214115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f28ac606eaea3d82ef7c01c2b8816b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e657cb16f62bf284c8e9cd652b9ef93117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff5ece5d3f8b276827902628fa8dd14118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6892f20ef09b914633d80fe61997c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc61cfa938f47303777b462cb136eef6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c0e86fe579f7c602d7c5b8bb7413f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb627a6973864ba9a0f6de241a4d0f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bf1d1a1038ddd1025ad14345c02e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8809003fc9b2e6e82b45bda89523f9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7947c5fa6e8f21544566211153f2a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0e612661e1016eaa3089e002a146b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956f29e3804ec51f342d387cc075045127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14581e67e4b89f174c25b4ece4d11eff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232615e15c9579e93c297355b49eebc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec10d8548b2ebdc0b86862469d459eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937760c1a2427cc21433dccc3c41b534131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f27c87ef1e2f18a79d54a76ffad8c3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27448c69d9a3df50cd2b8998bb6a0c43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10274de71e2967eae21ea0c9d398770134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549a9cf04c31515bc2b10639bac9af1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212c8753d40ac78d6f050593679933d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40579d0e9cf2878890a0e04e202f75bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0042136333eac728af0e13a97e76d49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f60639351b5db9896018db26d629b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca323e48389f1d195773b0aef375d0d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f2f73ba21c1f18b389c64129e377f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250442a6845cec0172584d5e3d84156142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418227d6918454737259a15a7961459143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bc508eb2d6d157ca39f76318c5434144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1dd30f2c8aeef002404dfb330a8d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b140bb13773fba8d3bb9c083653bf1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505c06491d377826a03df8ad16596454147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c5937f5afb44cf6dd716683d0576ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8955baef762c1c45a1adfa3b9bbe82149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604113931c9611d29ec0071799bdcda0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b87424843f411473eb67b5c01e3c2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7133c7e03f59ca717a8b7b3c35ce056152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601c8f1daa0186af523dafe8b92b4bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072dedb46903c8dacfad3917959e4450154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a545fcf57b2d575d8553cf6b436d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2158cc03399a3670f5847bc880c51156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d37c03b053b14533d6af2281b6c80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960c4dfe3dd51ac67fe3e82212c505e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ada149e2336741ab727f0819dcad84159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780227f87aa25c390944531027a604eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb84480eace35b50fe133cc2b71c0587161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131c27e32576023b30e4e97a28bd8b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e85e203ce78970e3cc95282461daec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ee5a03bae1284ecf463d873d2ecc3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249d660ac2ee0a9374cd5475658a51c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45372ab5f41f1a1c268c504de30fad7f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9776b63fd370593ed74b7b13b4f84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e55626a3bad0d298b94ca0592e5407168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a66991c2de3b35dbd4e27ce782196a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad42045f6365d29182f766af057d597170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171456dbd460a558281716663d2bee4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1879abc74b70b1b7a632f1d901a575172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e522fe99043e560eea7ba35a4f67629173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2866ec6a5778aee92c0983b8680c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866495fc5a7a00e666d69f635c1d2f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cee18af6ae1195a94490b40e68d21d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025ba1ee06f20a00d976b30ceae7bad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b0a382fa7ba896786b0117377ba6c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3cfd0f9ed9b75d0a879025959ef69c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcf2fc622fdeade9f0c9ffc9fc55ba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b35daa98e443c5c2e5ed730fb66c293181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0b52c11fb867c814c33daae7a6297182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668914049c0214d5aa37b473ad01d054183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b8eca93e4511c2a451d73327ccf8a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e0c2f3f9a068c3dba6154b5b5134b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40405aac724391997deb7ba327c92b27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92475189792fec0ce261b1c14ea37a92187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be70876735cf919362895eb7baec9b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9511ed0192040274d2401259afe7f9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862278352d7b38516ad76bc248b17263190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd36d9017518cfa5893e94769952fe9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf96e22f7699ca376c70702741f865192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eea196e84210a48ba4305f53e8dd7e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3729c7ed8d8f8c2322cfae5599645194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a41e91b1499c1e0477cca319eaadbd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bf5cfe7385bf9536cfdf56b1c0d2ca196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8a4c2aec6f5679fcd770e0e31a2a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4706bab9388024796e2e4c3930ef5c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c9fe73544d58f2f983c25f8e1115c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c74352404958230bfdc272da8af68d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4e7ac2ebd27ff2369e89533ff2e74201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b69038d24ed2d8948617b378654f400202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496c77aab0a00d532e47192ec60b5c07203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbcf340707ac16c41440d26759ae1c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcf390e203da909c25e3f2c5dfa465205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a219d2f0c168ee9060cf06e59e73d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaba6c2282b56e18f27c1832fed728207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244498c445076d87641d75cd4727929208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d151413dea6b7de834855f6c46b89156209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47bdd16b0d50201d2c370acc963f49210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d1692c37666117a8d2053c53676a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d83c29eca3c6152b138aad3cdb0022212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b000b43a33aa88e3a45c43b0fccfd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a9b217430a51ccb1a2e18d0c5ef17214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74515098762e97b1c92fd9d06e31ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa565c33840e4e4b7a9a0fde542653f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69c56c3f6abc0be5344f44b1fd7e26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a883a492574acba3867523f71abca5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269ccdda358a97acac19815f5ec15b8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526563fbd923bfa390a20395694894e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76597f485959c96f204cfb7ab8467566221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ca1ededfed25847913c2939514287222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192bc2337bc914f50cd5440df387de5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4aa055bfb3cfc15e0def37654e751224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b176adf6f92a2376ebd5a3f14f932c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375bf80a069bf11cfc19bc47c734fa7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552a2dd286d2789a207f26d02e458ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24595535a9903ce195a40ad74c3dae2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4de8c3875a8bdc0c6e28404e8f9cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776859215a85b578c6a9b5e03dc900a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d9a1e5f4080d8ed02517d843a343a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427b64528931c147aa97d6363007aa9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade00cec3563180f448654164adadca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb8140ff6d0559d520ceddd41648db0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98631ec29a64d5c49505656f25fcb424235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae88d1f20f4e6091fab7b6135d4b9e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bf9406b81d63a20876adb0a234590237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbed6eb120aa86faa1e174e6196967e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1866b2f8e5f2427a3adae1ad8a2ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896281012ceedd38a06f16eb1479fa0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb9ab191ffeb1864567e4bf662558af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428fb6420a8e1c16b92b9ceac3b487e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0f68bbeb0f09e6f44cb7b3c4d1b13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e52c3638d6c7feebb5d5f1fd3d44b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec67251fd63bfbdf422140f220b648245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492fe8b9e1fbfe73898cf141dd260cef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8a5434f99455c3debcc7e1d01e3af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383bd5aa6ee37b38120daad439844b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e949936f94ea820eddb115fe59161ce249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6417453340187cfdfcd8501eaae23f54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8acc9a9d7c1a86e4c68dbb51d3a282251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ac81c12ab984f233684a368f592307252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1f97e9bb262699642503ab44c8e9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d9e2e5295bebc558b4dc646e3c1ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbd7e9e1e715e8560514099000ceae255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac16ae0b045363871cb25b72b84be2cd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f866f7d5fa894c616299e3886ac58257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cd15e95e20c6bf6e77fdab726a206258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7aac8b2c18bd88e6957a1df3bc557259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2880058eb00e57ba9713a836cc23734260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c70294a3a5c2c6a6b28d1e1fe385034261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9200ef34b1e35366932a1780e847a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065615a8fcac3baa68f07d280f58746263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51947b3b4157a129f766d4e7ec593a78264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cda144c36e52d7dd0e56fa825cd8fb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b368626257e600470447a4ee29780ff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00753ab4888864ae42b08403325b27b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f200ab5467f2f533ae7222a9cc880a54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f801b14cec119b5aa1d94b3d1b1db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b53e2e52a796eee6e0f23cf08ac0e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8cd5025efabd1c539aca972a5bbf3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4434b26b9881afd7e570f2f134445c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0958ec23a00b633f7c65fc6243993273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbbc4870010e8f904f48a4e469c331274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71df45c7c1601f351fda60ce73d52070275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d1c4baaf1a5e47cb2737a49056d70276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68633009a8c449dcd5a7661f06faffa5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d00afa9b8474b4766c2dd207e134c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b7e8c9a3f2552938625d7b176e39c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8de5031e416b31c018b2a0fb3042a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796f879a84bee9de67026e7ee3769c9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80d1f51477325d779b053c8d9a1c30282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841cdbce7ca75ed57c6055210ff81ee7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed7ed76ae2a23aab1d366b15e08c334284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7058adab99a6e4e07a52dda7e723b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd666a0ef059949e0d0883c6e2f14f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0765e247e38120049c7c1c665258e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b1465e8892c98b54cce7086ebbd98288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c04c8374b906bf4f8fc75b8bea4db289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f3847464df2ce3af42f4c4eb5111d8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc5c3527080ac9a0f24c9c88b7c27a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae35b6b53d379f65db597e98cd410b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c42d3553016269420d577156c88ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86bd92a485ee561167f223132cf1a1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad242503a1b6c986d4c382d503420c6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f31bb27ad7c61f8a0d99d0bc5dd24296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa26d4e29dfd63be122b58de8d9602297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957be020661eedcb19f3c490545452c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b404a91ed2a8e7fa64a2a67ebb5b82b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6209f1d7c2200fc87cbfb5e79e4e7935300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f19abd88a08f18677ddd64584ced6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66c127a06192eb8fdba049896ce07d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98d499249bc32501542b6b5dd37762303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db63e37d6db3d9e3014d9c5673819ea304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722918bd5b1b82416c07e248f65d0a3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df0b529d9a414f68e0767dda6c4f31306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de26bcb2f8fd2294669021ad45c260307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7e2ef2873fcbc33dc60ca3e830424308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac32adc40e8ed1ec3283ef11f5fe33309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1bbdcab60642762c1a71ad83065af310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2c5d9a0625428c959ca64d45acbb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afece0338cafe2f1f828786fd5150f9d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5417b157b7f0cda6391b2930f82d00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70f435b7cd8ca4aa366e76f8bbf885314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084d0ce943a6090a47722acfc5883ccf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06a0bc1549803e222e71f2c64f3e769316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b4ed1e537888fbb3123008f1f69d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f99f7013be451a789c65000bc0cb5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e0b8bd607f3a67c2f15be9129241b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e43e5582d2173856950dbd840e918a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb3fd18c5cd1d99bfad2c4d3f0359a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7863df99ad0c12a6b726dba04c8c98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f536b688f88d76705ed44fbca7469323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae466c25218cd433c3851842dffacb9c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca9bf8cecac48245f4bfe9ccc399c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7399855a376886b67a4f45fcd5fc5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7de7a800ea95e5c37d678f842f1f6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e27986849563ee6164415d7eb07b5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e685d392c30a71c7f8bf04155408a2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112aa6524176d71af57a4d7018d466a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be7efc1aab5140195687b12f34448f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ad787fa09f94c6bdcaf1d1291bf27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addfb66212080fcf3bd54557be1601a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a98ebab4b01fbb0d67db382a38716334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e28a94cbd5f857a76b132bf1c4275335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46441216e08e3b9b7cda42a45b528cc1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71e66d289f170df90015b9c1b4a84b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2f8fcb65c14ec95f8740311e3ffee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e689aa8899c985a72c19393dc35224339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42861b402595e6178493bbe7d7dec782340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b9b1d71009372ef4add332df6d8dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bd4fffc3ccfdb72e637ceec629624342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1193627e4bcfa29fbc2eb963a3b2525343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54cee2d7bea00ea19910fbd3110eee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1009d8ec48db8f54a7186885ce8960345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11861a049dac9fafdd77dcf4b921d390346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5f36e3f60d30caa8d6146954203cf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbc537cf2ac1b76329f745d802810c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978172a90f6c4a42eec0d25e0208aff6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296e814a66bd577c773b85083ce8bc9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b4a5355b091f57794a16569d14c69351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f17424beffc45c787996bf7446b736352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131913b241f14135780e92a3ea7d282353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e2e820c7f13c4dec29b8fb84c81f0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8776147ccefef5c5532070aee4f83355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd5e9829c5eaad70c2e7c8a6d2213c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11037c8e5f93eb8ee592a2d602f1a28c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0d1fa41ad46cd5e83d38ac96a9289358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154ba25204f921f75a1bab132a103f16359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5e9e11fab3e891c5f53f8dff837fb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8a59c83a03ff2d25e1805f060bad2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8f9ae65d5a69953eab29a69bba668362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5e82706ab467c4a4c1f0d2278d4f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec350a3a93848ce5b2619dd468106efc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e33aaad9583067d1f9cb31cbc569b8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cdfa7d7609d744d71bde5bcbb8151366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c30b69ed8262e1673d9315f6566d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8569f00f55d6d898c67ca01fd1c3a8a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff65d800413ab5f8994a2792314a90369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c305e33f2d220402de10f535df0b168370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f5f7fb63c6b38d031809a4c531f0aa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf7805c04cd3008f0e9c4de872016b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d44dc5d1dc42b0ecde969a93cb0ab6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b804e823aee3ddbd6237db8b19abb21374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542a7f351873b191cea5ab39ce3f84d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345adf87bcc620e28733a9930b4b3ef376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd655f5864882e2b281ccd89d0d4af377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3629f1291f143980acf8ce08c009a81378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f6bd4bb0e634416c172d32d2341b79379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67647a46078ab451d3366619376f73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed46d82849cc90b56584d3823201684381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e6972187e1a836ac0bdb198ef0701382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b350b53b3e1740fe0d0b1f23420b23383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5376b31626743b43ca3c743ff8b361384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0078a2c95ef0eb7cebe16c2b37ab736385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c09e35b1ecd744675aa08b7a5b0e2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad77a3546a601218c787dc1023f884f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd608db3833543bb6a5f9cce1e8335c5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c64e957095ab28f053b4fa12f5acd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238335fd66487714833c804d6ce04d4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c51a68e0b9b28e9eb8161ac6a88b1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138861265092e45c88a4cd0137ae17eb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc1cbd4939d60aa6080b856abe978a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884aa16677d533f3bf33188b697432d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438be18028ae45fecfc4a0bd14d743a3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d58c7795173e57b91c2cb2ff79e98396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4b3c1ca83c464d968d65aabe31b75397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62e59993006f89c5a86dcf34a0c2806398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71afc0719385c6f10773e4dca17768399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be9e8fe0e2c732a08a3f24ee2985dd3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da85947622cb8e5264ac20fa7f2502401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cf70188c3a00143ff0fa729e0415d8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2cdd308ead4a6878146f9a49819ff9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e597d3654ea048651de7d0ca85ed97a8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc665e52f89027425b3b87caa7559f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168035c294d006fa2f41701df896dca4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f779f4752062b0b183e0e3dc46896b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02f64a00056c43f7beea0e28314ab3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52780d3be80181e09af659f357a009ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728289375048d417028d40003f9fb6a2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12c244f5a935870228eef42ea90fc8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed070a540a95c67b7287a82035d54271412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bcd23ff351f7aa3988306516f28662413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc62bfcdd3b2330fb903337624cf93f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd36fe199a70e74dd2cc47bef5290570415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be20b0820d062c27fdb19fb0c28d2b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa05e3e64b6c539f9fe0977e93b922417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a8a3f579bc239a97cf3196c6ed7a59418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc973220ee887b1d8bb2d5f286866708419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431813c27f1c34821403aa19f5ab458420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bec7b051515c2b173ab3bc4c1b99d4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69dcdceffde08826cb74360bdb9d4f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4de5f1ceb625f16031930fcd70159423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57561c680e9ad177d335af83f81f013424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81f3980b8659fb53547eca1043a9d0b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd416f32e82e457a859b78744e6578426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3e6c62d4eef38da0b063b0d65e829427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3acb8b932e781633abb70c91dc683428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f2d7e9cac3e18cfc0a0bf8fa8d8d4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f37e9574eb50896ebb617674d3b352430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9e1bfe98c68a0023d91cc3a419f734431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd84f643b28e5284a094413b648fda5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf795b6eaeb449a75cb318ffe9c9157433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0b64ea2df887f172704d4501fec08434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723151350b9cff8939cd7f4833372c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef40d74f44225339eba5c40ed18eab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a32dd9805d0d2bd1f2d51bfad4d4b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe382ef4b436e32f6add052260535b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064bab4f5f57fa03c2f43a48b5eb01b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ebdbd4296d0d6ec2fb1dbb2c82e57b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21e52b676b3f8c696dbda713ad5670441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8143b7f04c09bfc8c67ccad7aa0c1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20592de51a71ca729805ea390bc820443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d5317ff9d8af032978c9af6ca67e20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db573089cc5dec2c99278e0c7ea0d4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabefd47a619ed1e0a420bac6bc4bf7e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cd6e8f60ceea975ba25a5f6b98e40447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9301365aecf50551a7e9aaca0993236448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9531332ad991098a348496c427fe3e65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5ec1df332d67b1a64e12d317abf370450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cd0dc315307aa21c87796d670624c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e00abd0c6e17cc789088832e4abbb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1302b9363680b71dda8f9435a1e97a4a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee958af161a16e846a5f814ec591bc9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66109d9ed3cb202e9cbb83c42578c617455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a62a8ea7f186477d47866de55ce33456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecc64624c2126de733c9823effc118457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f1833ad808079414272b925d45fb3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173969f9457ac9f893c13596a36ee814459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c3c79fc0a74c02143c24dfff12655460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7863345fd5075c1c2b8a5a1e16f410bb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5afbeb68abbcb347ec8acf6e02806462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccfc5c51557f8a1da2a87d622423b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becd1dacdfa6ec74942be528fdef758d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e375df555dd38fe99194fe026782fb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff602ba208ec78d0870c1dc86e993f85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f349f0b8512c43b96e0ae3e2759b2446467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63c1e772d6c8888836454bdca21372468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe09ab1c2d97c1e78acd9b36d0a4ab9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0354baeb9aa339214c385e5d25ebce2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668c3e6a5511dfc89d174a844edf5ef7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe59089fd55b24877ad1453b89b32e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4d2c9c3ac1c4a599d8a048fd37479473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d106d0f1dcb4fefcab2da04a323ec6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094874ab29edf14ca6784b5a7ae53aa4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8f64dbf6fcd87b1cac93a4bf6af176476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc6419b5cef641b4fa2d13ad70b37a9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bf7d1edc71629901d4d8550c22b2b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68a259a22397c953b81bfd179109c5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72021b27df880ee0835ffd22a49ea9a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6160da84ce789d51f689bb2f0aa0b9c9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5649a2de5b4f6359e0aefeba3d755fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921036803bb7aacf104e1e8273137358483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5791bf04cc290c2b9376a7be04ef3f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebbc9a77563f3725aa3104436d62616485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f6727a70a6f3aea69858236216378486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a39a97a2a642dd88475a019df7c29e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43cc90818680f627f38df94adb32df8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54416cb976a16faca64833d3f97797489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12296bad4641ae3626be4a3bdc4d3677490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b56739718a35b7de51bdd6f09773b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936b59a8f225de714dd6f67559f72bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5065899b31767c1707120603f51738493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dfc7cb46336e400eefe8309cb81fb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0756cac01ff30abe8d24f36747d101f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ebee5265113575f404783858d1f04496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294831111bb475ef2c0f894f2ce5725a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad93c3a34c88989a44f797fc790124498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05aac5edcf9bba6bc23132f1fb4d109499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c24cb4dd274b829a693e74a17698e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f5a4490f86714504810d55e488efd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ed17a3cc74b1c53a8fb5fe18d3812502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01abf8bd08f56cba8efcd5bd0c21306503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766c2f1b53e9e0399f5fc1014673d5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89897311087d9a7651d1a71a35fca1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb47c9ee02f7290f48a50720fe0ea88506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa185d0ad35758b9475a6f479bf188b6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c9649f0ba8415039bbf3d7ddd299b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a96a06a1d1d9efae6c0e4534321e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa06a37f4589407bc622be15f7b8be9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995be14c5bdc44603fb7fd0ddfc23b4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec549d57acfd8df1840562fd60710c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6317491bd9b46a0b25a70fd9b25482513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820af0714f30cb6810fc02aaf17a54d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a95130c5cc9701c9952d145f51d91515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267c07f9c440efb39220df3a7cacb4e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76eac3738c5ff4d2bcddc55cdcc224517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f0ee778d8085c9bef0d5d808ec7c31518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8578dd026192c4cd66a5f8065b284519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc0dc9c54f1cc8d0e10a3931d7d698520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85123d1f8a0593f4e1d7db8adea98ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2110bb170fbb76ecccd8901c21a805c8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1071a89f3894a98869c508b1bc87167f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d2df79025c099844cde3defa50cfc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98831e814fefef5e32d15a1c91538656525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82928949ac1f5cbe6cfef29111a315de526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6935531a50105f01529b0432b51223527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c02ab247eb0752fa1030f367ff9ad3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24921f38654cb88b9a719ea3dd985e39529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b19be6cb174a53655021dea38d1b533530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a62c84743ccef95bfed37cbba46924531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bf15e1a7de2cf9e14139e51c8f386532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee5b2c8ac8c050645ac58de23562a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60e5c7138932d4c5f7c8731ebf04b84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f9d635191b4027fc5a8049ada97b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb38cb6b6137f62c78fd632a81c3be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b39ebdb9a5f831e83654700bba457537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3016cc9609870fe9ed258e9d5ecee538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef480cfa9eebd1aabca5ebecadaa1a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a7dd681835ddcde5b55e7ba088392540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b2512e43b016314efdb1bc30cec00541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed5c3ab4a65bb58429a54a959a138a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60fcebce8689fd65c65c0808c728ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43531008f64de40dae540e9ff18c077544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6441d5c558d58c395f225392aa831ecb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f50d75a409459a63b71a0f574f416f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740c59421e6f798589c4ecc800f66121547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c61f80662ad33b09c1f8a56ec4b9fa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96879a0f2213aeb78a490acf481301e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc674ed341ac68f1d37e6b31c2404b2f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee72cb6538785b7180eae8d1ccda7f91551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a51e2e2d127c494ac9a4e518033639552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14f74189be77b7d3d8325368a544e6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9079b941e6084ddd8e79de6b0c04743554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ace8693d6aa2daf29a1e7be5ac29d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3f07ac5ff2fd96c091315be24479bd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611432cb60686eae3f99a85ed6ab24e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61cf7363351c1e639671d304ec12af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4d8ec7223e63d53ccbc5541ac1421559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036559d09e575e33456a3bba9782929560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8948f930ead5b415d0a120e4fa81c3f0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197afba800b30b8f09e12570324804f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc53dd779c08b2545567554b3e5212563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c128e503f1a2d439098599267db83e67564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95690b8f1cd022a973e0d13e6e32c31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb53a1e1ebd4cbaec348be9fa887236566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82edea0a194426c055251a3255feeb5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591e5f3ada7515a27ad97ae18cc5f13568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a18a05b3f2379bda2e9c975be936b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fbb478de9e196c302cd0cd4c2c76e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50fb0633e70f442bfb7d658be2882e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a27baa7fbca6d76486a7f1719ad36572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6769a257a11e079dfd2a053db09381.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f6c54f409df3fffef17bc3b7619ce2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a5797e3d7a3f103a6e8cd4259b6af3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbea934001f6d6817d6477fbf49139784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51426e233f3a519d20e3f02c1140485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282d713ac3147967f4b52c5759d98cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476056b941947a5edc0c76e7c937aa77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1695703dd1eee5d63319fa431df7138.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f3fa3b94236afcc1bd63d0672ac629.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f19b86ae26f44558bd3d2ec3c044510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfae3a8a531bce92c6a6780942b4c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc7c8cccc723592edcd2fcad3d5c2cb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ca765ffeca6ccd044cae2ab5d897f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808783c2e7238a7403ed8ec1fa210f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafb99d024fc91cee97e955e4eeb70215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830409f886d44ed9a24a69ccc729db216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a2407725a3c14d35f94eb605aabca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9cfb3665337dea9cea5f29bf90e72f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02f9f161397eb2c4e4ac95595f67c319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a1f6ebf04b96fd828d839fa11bd3820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede026bdc2ac348d3faa82bc9acdc9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed07723c1d139acf4d706a47d6a75622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf82442c7a9cfb668ccb506e295940523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368a49b6072d4d8e931ff4c7535863724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b17d69441867a3c943eabd31e012cf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06a7ad37331f37925baab8fa3ad8c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2cbc463b47ec9205b13e9efadd1be927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1646a990f22da50c59dfba5d8f7eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072c71bcea90e940342e5576e53c0e329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5dffa7a020e3845b2797599dd6fab230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe34550e7315176e7bebf202861237f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb6a640af0a76fdc180ebc24f11cd1932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe86c283f488ad4d04e3bb5616dbe86d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd00a77a1f7b6eccafe52dd75a8fb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430cf16b5fe5d19be149e5439bcc8b935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60980b70277293a221403b57fbb2373e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565ae6eaa9b0f1c8432e77a0c05a7a337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e876e4bfe4dc9ac40d8e9a2d66de9ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2f26522d65994261041d7443d607e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe986b3a45c2f124ed6356ced8268dd940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d272645818f4cc52066194afe962a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0d48518ee0365b84b435df8189a6342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d6c25d4aff0abeadda69d2ee311d143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68b1bd211343fc4af2fed2575cc24044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08409b1dc03f7e9a55d41597a22bd4b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c17d398f062b9eaec847fde82c731d346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5c52ce879fb28693297dd19ee63bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289a2987efe3ef4917638ddda37635248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207bcbef070405da39c55fc9c58006449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecb11d8defe5788a907a3f960fded650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8266cb434a6e1d04c1927a0d559dfb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972abc3040edc0a1b95a8ec021a283c152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2570d92dd6f5fd5398786f9fe281b9253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e58f48fad9ceabdc8471fcc749d7b9154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fe41bb36ca040b35f8df6514c091155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbc93a30b629cd489b5e7ddaa7fc37856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ae291c7dc05280870f1e15005670657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005e0531d46724174107692601e2150b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2991100b7e62035e1a0254751dd6f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230ece7cd3d1f14c89c5f19e517564160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac73b9cab53667ef2e740ce61cb54a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a35d2c6071d16cab9fe26ad86f0cff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d826f313ea3d32f9f8200e478e266f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf907514e4a6410ecbf5aa40cca34c8564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8615006616e0a1e25b4ce49f20be3e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378bc41a0132af16371478badc2b82066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cac6c4a251a868f6c7b01dad1981467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c921dfa8948ab4681d7780bcbc1c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cccffcc2f0f2d60d98637190a8ef369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e86b6bb58a36ce3905b6ba7cd9833570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4283f2f696827e59f2867d9fef31371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3405e3637f410ef1ebe42d2f87bc640472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09269011dc34aff6ee80dbbd88d3ee273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe69a64cf456abb2f265568e0cd49474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82d99ad64a036115c8a517ad3e26c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b30e5ab07b87dd7d295daba1d5c4e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06c202ea882c37ec7b238693d53dba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bab2e6c18d9ed9d306a7f3ef4f2f978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086eaf7470d605b11e4869cedff334779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3305ec39fd0aee05bd147e5e9d8e5ff80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99798abe3577a42dc1b9e6a0475dc1f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99311bfb1a9e4a13c8581eb2ce5d653582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350cdc39c3b359823ad56163f20d38083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959961a38dd3ba0fa4c2a19689429d5684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffaf90340c3952dc2d2569b9010ca085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36aa65fb777334259dbd5efc861cbe486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e87ad1f899d4a29a02d13041f1df9887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6a8db07a208badf643d97c4d0d55188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb760ad684312a9deb5cb7a5d353e789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b8dc1b42c5c4ca8662bdfaa3f82b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f21b4adc908a0e231d94f758114b7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79638012ec20c106edcab595bf08103e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641eac1a11d621f9da0f8be521be2da93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6c2f99a3ba657eec2093a6f8459b994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabc582720e5389a25fdd70b5292aae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bad9dd939a7dcbd164ab1d62daec7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145155bd9a99760831d9314cbfcf2c197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe17e0dc7c1ae6ea7a318b697d6445d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f19aee35a546281a7ac79ae33a495db99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8123fad5de079a70bd85cce455898100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73abdbdda7b3ce529a576669b4349f10101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e247a6894c1e73b5c39793d56a107102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b938e4cdb54264d46c114a63227efa5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584083a8ee3d48fef7659336167150d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48e93e4a6d2c5d15055fe67b7d23ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df40c8ffbf38e8dd9cc7a3cae8ed904f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c751d74a58cd9549e7dcd472cbd75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dcfd06407c56a8c8119a42963d33c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c316b51af49f762c6e2510919920a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1206b1286713e785ad689e4a80cc3bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd914c08854396ef65893d1b5a3013111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a9b5b1d3e51dab2256cd573ed0fe9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d76c062fa34fd96572ad8d9f8d2f3c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcde599537487709262aac16e619d84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965979369da85eb5ade7c377818d380115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962ff2c1d25190fdfb958ee82e1e7827116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2378ad18b67c79fd4975acc21dde4680117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b0a07c6e0e050ef315c85a8d7fa4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13345234fa33db280a597f8cec229c66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555dc9f769158ce64ab77349d92bf18120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa934f66415e22d51dc9a5df1eb8daaa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b160eb8228d3f9ecc66e3ec7340cfc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3115bc9f27634bd3282b651617d35d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f7e9c8d49122f3403ef1a101458b9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed4cbcd1bebfd2cb19a043961af0fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a32b6005e2dd102d3c2c6e0305729126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587654cca2d1e85d63f1e12d92900e6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bcfc7e1081c9a6ab636f12cdd4590128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bc3b165f69d636109e1b91e46a773129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b7251f063df0af256cd7492980821130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44ec5efb4ec628f6df520f779799b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d196d4bcc2595ef09e7041c03bf73132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8debe1600ab5662767422d079052f9aa133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02cc27c7a75249ec04e09b43c469fc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466237e702d3b8892011e231c9ffd7f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea51a6e86df71139c14078b14fc1e27136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d98bad01d43bec93a8bdcb9e8303c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258b7a9a431db6ed640bf27d375c0fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b365b6f750e91d33d6330213db68aa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2c478a62588ca76e7431020bf9618140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73d231e7d47849e6191c6fb83d82c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd1af0695991b04739e695b8d97a68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a184c8abc3a924cc5f32570e4b6cf857143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c8067643593af6bd02fc309b3ee3b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed9e4fa3217cc5904a60ab6696633a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f05fda103ccf4d959baa202944a8a1f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf53e5b9ece88e06d6a11914ba819d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe008fb1d6057ff45be820d07bb7aaf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598213d41f554623fb4c3fab42ed3afc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce541f2571107c35e20d081bae16e684150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3d37fa3fa65ca0b188380176b047a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0453813bf6cf12ab4f0df4d4f6478f5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0b730fce8fe6d274ae26e63e4a89e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb46260ae5692b64574e93c5fe95adc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4adc02035041d0f3392ba5b68d4ebb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7091e7a327293ddf9d6d0e45448e0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc3a63d75b029e6c0ddf8c7b45431ce157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a438f21ef7b2477615410520ce006247158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e8f585ef3995811e07d0c46e68a93159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb6af7be3e7f95c998d70ff312f345160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e06abece7dcb7ea0f01e85072b5d29161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271a3591cbf590a57e57fef1e5634aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d20d05b8e5d5ff08f5ed0ac6a9f37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44258258245ee210c698ef63520b46c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f94601cef08a1ff4de3573b63e3d2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751638e30a740d3087364d4c9a29cc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ef6abbed085cf15d4a32cb13be824167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145b19e7528d4ec3d85c8133280c441168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38f82a5671c37e990a528dd282fb0f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69681daec92071cd21bfe2e31274e8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7038b04af91412a1e081640fd8d2a6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7870a0438dd45816fcb8e15827137172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24791c3a66fbd3650ddc8e4a84afba0f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66de6fa950fd08ede0e4c08ca87d9ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d19e7adfca1c63b737a2db8a70d1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5eab50e84760552eaef7e488ef790176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d8c00495dba9b28dd99a2e6247e3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c81ef6014ef144c82ae79f281887c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530faf07816fae23fe4edfd2aa36e297179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c7c92e9771e581cfa7de1a1e13093180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a97c22ae1b3639dc9d5c09077889f5e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ac6d283958e65af1ae038b305d14a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d22e26e69dc60df0af4816d89f009183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af0c3ddd863a414be7f0ede50daf07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2389852d346e3a532717b9cb2e423e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13e7e6241610c6db5b9df83dbe151c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381159d5b887d0b42abc28bf982c49c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c310952924a2f7033386ddeafefaa5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410d817c609ad9b0edcfa3ca2518641189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186e7154d34be6e97358061f255c2b1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3a5824d20b8f71aefa4d007089642191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458985d47459b1083f48838c5c007d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62779c09530baa5e9fe7f6666a14a79a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96a1b9b812d2bb0bc1c639eca9bf1f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a8795d8e23c7d0a5444d1344f9c47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd81ea0b8ffe05c5fe84105b6dc3f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9960e73f57e2de1e93243fbb1a072741197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298bb63b503cfc11a746e6fd5b1c1fb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925294759d81517e76213d2bc698dc1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5584292ae61bcbabbc562a50e8e98b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44f5005a118ff0f9113ff9145d87e4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ae103f4a7a42ee6dcf6c857683597202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8602ff17aea12cebfd60e9b16d9b7f4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9d3450825ecdc5756f76aa6de29c7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f6ee9a685d671f6576b709ffc0b67b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4c7f8377744ac7983bf99f117ef43206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4502db36f515cfb27ae145f4cf3da5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a4731347eb50a7ed6443198d2110dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff080c31b74d33651ae0696b5d82526209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fedd7544577db3c9ef62f740dd97fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fa3368dde207318c7bd2f16b5aa52211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb224f092e775c1c1e780755641094212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c604f298c4ba6309a9b838b28f863213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e93da29a6f98443d78ff60e08680f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceabcdf25234758d434d4ec9fd40f60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca455744b5dffb3527d378e56b76c7a8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f23db9601bf2dab58c21e864327ca3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c6e00a8166dcb512bf06df0755bae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23675157cdc847fb5e7c4eb73118fbbe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac6515c816c33c755dc7fa430abf864220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eec5cf6fdcbf9ddef8643956de8d670221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78dcd49390d6d77df89804b1b6c2eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be49422c1357858d0d807298ce0448223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ac9d640077c632269da7bb086b253a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6d6cdd8039a40fef6d69053bda11f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aacb39e525e66cf631d49a65926003226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed648c24203de9bdc3b8f925d6d622f2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ebd29fb22f3c8e1129f6860c154b85228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ff20b58acd44bf5d284da37ba90b4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757a99429a7b635e651e90494a32af3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa2777dfa1adec1812429ee84d2ea0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dde16c17474932695720c0b35f14c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec619fff6f3b19ff2ede5af9df537a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc78ebd472f993c29fe4e8e335bac4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de896bd577c1698d1b9433b61fe084a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7a32b8925de23b83275f934282ea9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afbc01870c2c4a4dfced9060e0c7397237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e215cbd530c74f72466cb36a699f481238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e055609426b931df9bad6ba3e228815239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234a94ea3351bf3299c8c7f9be4522f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4e4f25832efbbcba9439c28f5ddd5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc62a0b60dcaa88d71a5f92f72bceba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291faf461e8f7fac11962eea80bcdc6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63181a1822d6fb11a4b88fff5cddd48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03957bc07a2fe007eaa372ec6ae29441245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da916fdf2a51742f49bd89a234eb0cf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e40b9b86dcab639e6cfa9b5b08fa59247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e604d79dc99e17658bf131659f319e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4921111333bd5bd050fe6abb437014b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6049779ba8e93a11942579f6118b15250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022ddc64c4562db71f07956638bf406251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde27f31375f8c44bf8d8974fb9dc1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3a390d544a60ac6e8c6796b16d93a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7e106cd239a91d1116fd2d31737d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd07704c67eb2821c7125587c1c3fb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fcdfe45c6cd16effd921ce60eb1bc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc23748db7b302a0e9d516a13f1aa5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567c9efadbe72766e1c14b27d9015d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35e4c3ed3b399859753b4cd379b62e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db747280d3acc9b20001a6e28acca3c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095bf4286a92f0b059705e79b0e8767261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7657e0b3cf027bafcb1c4260ec5724fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402afab1f31dd5c3d0a6c02e7313a7f4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac282ffa9b724b416ceeabf80310ce264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b8d1d5a283384bba225277538fe73265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d2cafecde30037223ffc9140dd255266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87075ba3ee05f4e53f6bd2a010dcf990267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c2c633346d2cc5f9ba2726d826db35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62106614f576d355da507642625d710d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e5180916078d5923c71ec1c9cbec0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7721f16c29447f1b96a59b0094ea1b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc5aa68e8c0f15e76152479fb2f3c9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ca95ba9aa8c2dfa818bf5e4f9fa6e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a186f5696017be37bd752bc94feaa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2328a7f449d5c18ffd0f8b884cbbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dea335182b168cf2e5fd013203a944276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40057b8918b1a0465be5a79f4a13d13e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db0a44d291864c689ed98850492a09278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7be52a492120b8e253cda36f79e571279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0837fe31e543d730fba2a1a663dbead280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dfa153a3e03904b559631bf4bd53d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882d5948c764ebeaf49cef02cca95c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4ef6a7b48fdb56264ab4bb954f6fe283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa513a89ea313152b628b33af8a387284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770a21b6aecb89a20a478e4ecf9926f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112832e488f54a6d81eeba0d9ee894e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59ac7abc5a8424bb06416c2a08569d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa112fd0c44d828ce25eafc0dba48e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6493889e60b7598d5e2cfde4bac982f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea17f1f997142b425fe90b3e8bec1f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ec0aaa524dd8b36f47b71e102b3ab2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca76387860f22c8d69cedc1c88c7be64292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502dcc573edcfe4ffad6986ce04ad6c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfa2f9d113f8dc0e4b9d1533f995a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a7eb37ea2953526c8b19057fa4f78295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cf81d11eef243d38fd1250c484337296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e059381f5befcf83cd8a5e6d9c5d0e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de6c182f2693353387aa77b9c8c613298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba907d4c1ede19bd746d9a4cef642d6f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21ccf9ddab917acaf9fa0d1e8972b6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddf7a24ecf0a8bcd6b51ea443f67a8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91a026728acfdad7da884332bd146a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fc7d7a92418e4857bf9d58e61161f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921dc5990a050bc051d11a2c1066669a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f12bc274511a59bc031c4d6240799b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576348371245b4b3e731489765e7f926306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c723a8eadba50060bd209a793979b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df2d7a742fbd4cb4652ef52bfec98e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48c54793d2f0baca13f62de3b56c0e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f81713380aad0043893be336efe5cb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21e8f98d3e3d7296e4a768a8b85bc2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056594a977865cc78dc196f89404a2c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dac3b60b72d081ddc973c033fc361f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282afc92b5c0e62c40a5e21189d3e4ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c5881cbb1e266f213b69cdee55579315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16321825d118d3679ed087174a38d92d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f34e9d553c0d9c15c4f8e89227e38317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74389ac65df8676097459c2574417f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206e2364c085ca3180ac563fde2c7ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd38d9c1061451f4a0367d84b68eda9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a50377a27a4318907cb3a5abd1ddc9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7251d9988f9e08614f70ababb693d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563a9519561687b463421e2581b37275323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aab04803207a0984a96da6280bbe6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7ce6bcda67693e4723fb7d45b41ae325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794c6764ef6f003fd511d1830753ef4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8f6552a9114a81c741b56b9b1dc9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722037457afce6c0ca7e8adefdb86fa0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6db7d8a03fcbe5cc3ed018c8b4643329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c06f7f401a0f6ddb477a164edc8d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527515bdf6f026d01346009785459caa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84e79f6f35ace732aff6137c84f7f3d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375078274c5c69151c67918948d93c7a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14111e21999726945427df393bc148d3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3a5452a24b2a9a7abe253df798d21335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b801230a8751c71919da133edbcca2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d15a050c71f78e76322da011be095d6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5617f588370e68932becaf07aca3e41338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2890c2c8b591f2bcce1dc289e43e9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ba7c97413567ae0657e2057dfe9ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0a330b73e9d3d83dea8b9df187ed05341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6efbf9674e67e7a9a93637e6cb365342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b166ff7f4872a62be02be6b04d7b74343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c217c2de68d15fc557d9852d73e84c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0331a630bf1c19e98d33573bb826998345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd632f3059c88f2738b793dbffd8b0f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c638cc5d7c75b6901e0fa0480453b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b2f4308cafffdaac74fdb9179ca08348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e560e94b6fd410931a551dbfd48822349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10fb8ad6f4220570c0f8d842e37f5d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768153ab661afab5c180ca94ca92efe0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4e2a4d3e8427766213ed7e7eb0aad352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da70470249ac010d47a1443965eb214353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e438ee4cd1762de66eee7137cc0c67354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03c9e3c72b5f9ace90fe5f42362f14355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4046d97790e8a4813ef61b3444677356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ef2426bae0523d6de6298fdd705a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea900dd5cf560548a50e73cfcc285022358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2686fa944fad250f97015b8489be43e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385af18b8b3294958c05d64fc5445ec3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6676f529d81ff372b2aa044128f7d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b1ce5e2c2d6d8f08a30b0eadbe6541362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f3319b2ae098de5142db2fd30ce8d7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be909fd43c583d90f72b1c725e58bad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39b8228b389037e9181b842c742f84365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3984eb11130d66f4e80c5870546a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97bc95e87153503abc9a8410dd6cd2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab90b58fe8a92d21a993e4e8fcfc930368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ece2e28c0592ad69c511eb4fcfa6dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2c984c1ef16f0c2a744d5392fea04370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838254e31ee49c0fffec4766cfcfbd0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea425ff6cfab402e27ac95ed614b6d4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f36dfe7a5babe72b2fedac47b5de58373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2527cefd1185b4fd0c2c8131859e7d39374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77a8c29edefbf238ab789e84968388375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f175019f232c602d589bce7de3b3dc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f765b81a1426d6d6bdfdc68d754cff0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ee8d18947d808ee75e38bf48bf28f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e5dfe4ecc3cd0cc4874805ed5325a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b51b80b69211d6bee54020ad977af380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9cb47402f7ea334a4c23bb9726904381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107deaa542bed400043c27b9de7a648e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3fc2ec816370b66b43f918ec2ce0eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9ded16c40f222fd7b37ff9fd0af59384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3a9150b0230c79e393bdf8ffea310385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310e365c6da2732f24e2d8cb75a2303386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc9d2fcd3ff790d79f56e0e020ade9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eaa46abfc4dfe6ae3bd3ba38eaa517388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036260e82a31f6ffe62c87feaf081831389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970db1261d940cf4ce22f7295df6004390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dfa7909a6a4409600763b830b75958391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8cdefd43477df5a4c0026b3d2d3f7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9e580760655919c55a8fd253aa04f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33259496d800784dca0c54ace85372f1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434abc27753e10ae0cb5f136b119f0e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4e09de80e3f06011259eae4c791dcf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d6cb384300d8d662379eee01103f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5985e1ec5a60b99a08affe174f857abf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab62dae6a138bca40656f5e30eee0ff0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f897320b95499ec8503514ef28016bf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe721b19c86655c4478fc8678feefe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d87e1552575810407e61b58cf8e230c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b608a5349da26126ded638d06943fb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214befbe9bdec673e98cd30b5d025b12404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b205fab76225ab3b05d8ba217cb3ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70e050bdbff5c94fe0a148e50d76ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42cd236ba7b79b0ed7a47deb34ef179407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7c9e7d44bd768d8bbbeba37b87a18408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab6ddb25ee3f80a4fdb995c3ce44c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b83e1323db638ce0a86b7c269ebd5e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac065cec5c4cc36e9c04a3194580fc70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a25f4cfaae3e75fcacf5333a5ab1bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6547a1695cc546ac15af4f7dd2bfbb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f7234dcd952acb079a45ee5a83ab6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90588b455e058dc6a442879034dc8725415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2133d0e98c175b0684040d451ac7d82416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fbed7da7066ea877414c4ccb4db285417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a273a3d176f76bd1e580884a5cafc8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbae45449fbacc7c6c85d5de794410419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cb4a6df290221ce808d221e0f7d94420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47cce10c079f5bdf68e368382fbb52421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f35c3617293ee5d5b4083bde5f479422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba56b3551578723c54c8d46df6f5682423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925b21ce0cef2aa0d5b9e5be1a721e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e696cd08dfaebf290a149cf0064b816425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef5e7021269ff8fb07b967d7e997f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb724390f29cf128e354c7266bf2b860427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000b9966832c2459f1d387d912bf14e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7c55f3faee580164c76b9cb3b4f5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b819b6955212f42c620e2f596bf3fcd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484f84252fa50a4934534fafd5aaf66431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8a9309e30dad8030a2f9c2885519b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc18ab03865c8f000ff1125cae3f56c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb450c4643ad0bbd91afeaa35c6a9997434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b75c894c54f054048c74d09dd8920b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423062d866bae0e09455de7ef53e2a4d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db748e6390bf4fe5c09fded86b0721437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e731acc5d719b1cfb7e079cde7ebb1f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057254cc46b17fe11dc9294fcc5c60c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabe383c01b29bc36d34d43ef9598c1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83e7dbeaf3bfce12e5b388e8a84100441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b30ee3706da1561784a171735644a4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60623d36c44455514f2861816ade3ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1873e80139c88fdd40eedc7d86da6b53444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d030437bae968471e98dd65cfa93c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2ffbf7da4217bf2a01d1d4890fab1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285df487597951da88111d79ab53ffd7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f58d28d6de99435776616b0848464448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad0eceb24c0613f38fcfb46be64660449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914737ba5d7a0eabe6e0f88f0d894565450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aa85f4d0213dda41dba8cef94300f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e48e539d5b2c0207d6a83b79e407b2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d37f18dcef585100fa88ceea30ce14453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078e50fd3479a2908b0cf5c8bce6386454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14a7ccd813ae6bd36fb93516e587ff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca469b86e75f1647b351f91139c3a3d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35723d0b1817c60371958629f626d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1521853e6a31526fae655d456a761458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2458bfbc496c23f9c553a4d415881f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92644e14a7f0b7dad0419a2553927dbc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c4519862736725cbe6c8d41fbc4be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1841f113897e2659791ac313a73b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee141e170af4600f39a73c3f13fa7b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de65d53f3b83483f77e67d62c0fad55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36951feaba3a2c89fb09db29aad50208465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e453468416ec043129f1791ccf4ec206466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c893a1b453bfcbf65d297526df61bc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc25df7b76d21ba930efd20e2f6e20468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa724b4a7cadfac8d46bdddeda77a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922dfbc7fdb8ae216833911f001f871470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2a210ede8e1d2016b3211f50374bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6bebeb45d2d891045e97098954916d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baaee1dcb21383bcc151a4aef81c8bd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d570a0e230f15dd2fb06d7dbfa32c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6703cb0bffb92c6dd14029e18ec10326475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1b8fd9d794aeadc4be3e7b0134f89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d2e4e7f43fb8d11b23e0096c040b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9df7f2a07e54f0d23882b41145f541478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a85a685098b6478025222e4c3a1b7a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0516bef5bebacc837dba8d1c04bc7e54480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5a57a5649a714037afa55c1b36a1c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ce3b0ccde008b079b0471a31bd967482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3f575c76a0aa0bbc6b7a945160ebc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2059338503447fb6d65bc164a589b24484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38a07219875e5c21738a1e953a06cb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25266fb8df6d01bb471fe5a1278632486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1814dba361be38f3d8d107c81f6cea1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911caebd684caa8c0da0eac1eda0ecbd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123c0a2fbf3e427478ed166a3e7b2ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fbfe8d512a4bfe81b8fffbb5b1a3d4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92300d9374c405d590208cdec98ec8fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10ebb64988807d6957bff0d18cc493492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b8053c17880257d868bad0a75d46e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea1664a47846bffd7d919a5de44ba1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a96a733861e12adb5a78df89dd8ad3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f085ee581b3d30cfbe4b451637502496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed6d689cbb7b4b00f1e39964ed97b21497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16595c19f3e34b556e2d22b94cba6156498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd40b3cd5bc5a1860297d53d9f51792499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fdecf05b953c5115c8067a2fe27a8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4cd67b623e6810299f0bab9b892334501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0179a7314664d9778377449e82cc7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb00f45a9789f3b9714ca43d664b57503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e989e7b941357c0072fc41bdbe2c784504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da62b5b942dba1760acfd51e20b757f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ad36104e74a6abad763733a4314a27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8e02fd52c4e5bd261c92e81f9cbcc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa33d6178be5344c9fefb573a9559c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe04d184f797a0cfde5f53c1330460509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e627ce6497549920454f2cd87c9557510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a14d3d71bf0735b1f343de43da3bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435fc5dcb3d70556de092697514d667512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fea38f80dd190c48d402ef0e64f02b4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adc22c8f712417cb1117e943021faf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1cc768cb18614c42ecbe559aecc5ba515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b3306136010d85dc9d2a5fae5de738516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7d4d62d684d4f4db741de2dfa2394517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f226817146a7c6d31333b7bc55643518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c9e0c37956500a899cc8c8512bc316519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcc9de77f11aaa3f343d01081a8953520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d94cda5f5347df0c970b2db7ab8b17521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9743bec5daa17e618432ae9809e86c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34f7bfc75ab43f7bf9c71e8af4f4e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84b498301417ad5f6910940b9fa932524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90505f8e3785ca7b53e6bbef519e78525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2d5ff2fd2dfede6b72fd053eb5f21526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8698b3eb565432a80d188724d3010a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79770a40ac2a731a86d44081bc445629528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ae4967d6c85ec1c2b3c0ecf55538e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e44b21a99ae7137d02bc27c3d886a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df519903b00a32dd60debdf57a1fd1fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd048e85305123d713511af6c19f0a98532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fd32084443f6bd3b5c239783101753533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99daa4ba6250900008da5aee1fe8c27d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d4ab081b825c54f081a8a0b7c403b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223bf004abd0b29e33c5a407219e858536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5a901f9a44294193da54b38fb8112537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abdea1ef6ec91e1d373f725fd579812538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc7921c8b695fa77aeec4a0a1f87d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47855aea0752f6ea45e945a314ea3ace540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b1fcc31e69b681504bf4b44a3ed863541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953e20bee4e09287239e6a84acf3e377542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14a3564a5320ad0bdc92cea5be6c8e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20929cffe2506806fda7c6fb543a161544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc81779455fe04409444800ebff5ea6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b75be29afa51edf22d706974beda75d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c45ab24595cf50c70195492f9366f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee00936118727c168ade88c3321b6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b40d9d315f50cdfe01674471163423549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba20a7fe753d7acdf31685ed48424f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c12211aba3e6469c1c96b3a236621551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cbe23002175797ad7aed3d9ea7ae0d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab57e28167e9e816aa8ff043bc03d24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953c095a7112f27790714d5cea8484c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbccd58dea104b81c0b2e3f5a3bda484555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b02562bf903cfd1a2a05d3fd0c2bbf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276489e18b61f8d39b3529fca76734b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d56f8cb22ddab7fdffccf5fca1302558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dacc109813eee933530b58897f2bfe7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e76eaf9836f2f9106deb9eec68b57560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f412949867251d31fe5db0f10c0047561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb43d5ede60a7b17e079f19ecfcb5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e63b64d9f08b82909dc33510e35271563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a41e4d7721b7a0abfc55357733ba3c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0995d7eee1a7e799240904df4e2617565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd013f1fe3c9d7c565f5c05f187c9501566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a8f32761704f52ee533fd85a3527f0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904672e11f9544dace71020011fc8a10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9a2c0ee834fa3e9c55ba3f2fcd1d08569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3069530b188943dad333ad01649158570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94af9c297e1a806bf95b6212076aaa4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d615acfe6617a8cf6a86ad67f3b39748572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>