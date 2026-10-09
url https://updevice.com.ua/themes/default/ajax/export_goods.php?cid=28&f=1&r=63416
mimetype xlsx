--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a3e699f54dada39866099aafa07451.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5002b1f3bee1a638568e0dc14557c85c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757f914c1a80f1dadfe09ceec5d02b593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd537afdbfd582d2a18844c16c8b184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474d1538affdaa2d0bae7fd3e300a2f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832c9e5afccc61d4770e928fceb1c216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8357b527acc67a60b8dc934c7b3e0657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7205e2dbd1d5c25323550591cf87836d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a51fca6cc25581dfbe4f3e5de924799.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc9e64eeea85b6b3a4c1ca471895b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1ceca76be13b428ee24a6ca2de97e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf1f62c7c483fdbfc1e302683c83c612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d099624526902aa4ba4a70020ec16913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc976257841c92693c217f6ed756bbf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8309654d328f5189bdb2b6e7b8b511e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e40fed573aded334617e808139f09e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679bcc68b75fef008a43ba0cf52292817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17df2cf1b45997fc95da07678387a6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e8a3478d67d3f47deaa9a7a60c430219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8ae230e2e1223a472bd8bcb50461520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cf0f8e86c2abe8f8ea9f79da4853e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc5fc9b91721fce84f9d6c475e927722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e32900b8addeb75dd5ed0d6aec08aac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d1aff25282a5bbd8d3bf79c52209824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c1bb0ec3ddcb20d901193d7151fee025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7af635d0a1b58938e25e027f7bb3c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798248acb82bcbc6a7a3460682520dc227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172624c5e7d0b6bad395c01484ec9edf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d6bbce4c880687ac6e72fa86ca1af29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007d9add182561220e07bec6078177830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0f70320bce0edf60491371927720331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7306f9fc5196d28693f54fbab9a5932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a11a45aa3a96818ad9075fbb9720f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb1fbce0662755323b9c053a8c4f7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e27b825182cf19df19b7f2ddd0c21535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc8e15b70cf4be65c5057ca00bc0de336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b742b75447ce726fb2ba8b872c2927b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce990ec59079a3023b9ef30a9f4ee2338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8539191b2e26f8844cf5b00803f88d439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b794103cc485b81bd404de4d9fd8f6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6874e848ec7794945a5995f0811bd2141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0bd1cb63a25781e2171f8f9dbf9c742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deceb624f3627c401392dfa5807675143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d9f5a489e2fbb90f1b9f6dcbb1de844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b3788e738ffa024c9c415a08b8680345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea33fc9f8d5f63fb2758d92f820f12746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ffab16106540ee0292ee86b9f9cf047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12596e8e9380801e07f3241ecfa5315048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66db6bd77ddb812756484e43c87e5a7a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a5896fe2c250f143cdb42ba4ae95850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b5eb005a47e1e217142d11564594a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080155f50b1d7ccea041a9efd2171ffb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86eb1166881b95ed51572cefbb90df53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae292e8a3a376d05a93a2f4589d241454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956f603caa367eed46b5f57bb3e6c3255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02f944584e9e0fc656262bbadb02af56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f5d37d1e7411d22c005d0e13ca101e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a51278a27238454d45fb79bf975117e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fcd193ba8507037f319ae2705587959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd572700e2ff24eead2d95da9452fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194487062c84ae0e48d93b6e688be8661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317968f700ac0257bf02e07f3956f1362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49374b8e447f30715bdba89b0d4e6fdf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b238fef359ff6ed855fee2432aa2c6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c383ff0c7d1b474965fa9ded2bd0265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa59dc57c9d16b05dce5a4512b0cbec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef93fa8eda2ab977d4e17f9fb96dde67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c4fbc7bac2cb52f9706fd44037e7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ffd601236e817fa7714faeb9ca972a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf90ee9c0af059b375f906db27466a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1325137ae8ff7102e5b7a55786fccc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c665a84df9a0a1551b9aa5e068f1672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f0ad6d35ec640b6812e0f80574b1e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d7bd0d9d06885e4a3b9985754adea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096949477c3fbaebd61bece3d4db9d475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572be1616879895e045fc0b0382492176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae9cd3ce5cd07d54a3d2892e5fe4a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc9d388e76678032ab71f08ac4173778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137d69c9bed87fb05b2ed0e77f1f2a3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff16299a7a4909198a2a7c5f4cc6f6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735d3981b641a0246ec395643f17e8d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21218aeb722c142b4d2d908908e8febd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b753ef9fa38b71300aaa805e2d720483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2839b5243d99365acf24515a52a511b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f204e6c1004f3f1b10ded4aab2fb985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c130b7efd4601c8734843b9b75fd7886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e00605613c1cfcfc4fb0cdb05bcde387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168589f098108af0b9b60eda30ea7b4888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bdaec1c22a3bdc1258d9e63ccf96a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f75f0a4ac903d2c57ff5a101ade463890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150e67d2a744e32074f8ca1ff5eef7291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57b43ffedfbb58789e634f1dbc1d6b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fe9d8e92b8c72ede4e3e284daaa2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708f321a51618273a89ff16d221b65a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d0ead72f891ff6fb0695bb4a01b79e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1a2796668e9159c5e8733bf499d5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceee1b2756caf746debd18bc532548297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae39cb57267e66195e367dde589dc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2705d9494600dc30ab1e7ee0ce5cc199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632af5ab4f6c5bf4c280dc2d56d2ebe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b6303e697ea84129b7b6379e57332101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cea0d77953a940f6a139d891abd93f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856167a54907ba7968f0ec63064535ae103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557baf9d6a3037e280ffccc86c29dc54104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4573bc82e7b39bd127c4d36cf79b9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a737748b522242e154c6f08d09b3c326106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d366cd76bbcace45e8c607ba33656107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55268c8fc817993ad92c0b5cd1e5c25108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17889473e7656211215c654ce06b8f50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc87b7d669af082202158b22a6ce10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bad274a22a19287e480f32884064ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cae6bee1604aeae52eda7ce188d827112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639e37d7f7f31f3d7a37818b1bf70f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ba492992dfec0db5a7eda979b449f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f00f02246e4335b6af51212ae1ab8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf0c8945d3aa9cc4f2e4ebc394a7843116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d832f637e3494a4007324bd3f3170117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4046bb0a6b8466824aad71bac79c9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568fb5091c5a05bc2aa4d00717b416d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d143dcd5fd9d9c71df745fb40045c7c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d566ad215f9e2b9919ca641c93eda121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d90c0248da0543f40f08f762579534122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd09e60404bcefbbd1818a695d7025123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad9bc5fcdc41791633717c3327379f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0363f19ca0784a016b5fd14351570b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be60908c67bce30d02d09d0fd96fdc5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a3d99a329d30c4e5a3d49cdddcebd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737baeecae4f4b49175cc9e496c14d63128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45277635002535e7d00fb02566b1e7be129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf69b8157b6b1f9e4fc77d08055693130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895799c06ec25a2422f34976841a0172131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a1641447e397f2017b8c53c1002271132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d59a46ff51653a86cc65665aa6a31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93d97de60a9a26d856ecc6e9c5a383e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889dafba118b616b1d1ca007dc1a93a1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed35ae63ce8d68e7eb4fe66347a9cd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783f76f689d8acb11f01721dc7afc2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019048a9414912a246d147e91e6a7601138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c45b253616d9dc5e01a51d54110e1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab760ed1c9a96025d60aba3eebf5517140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad8db86b1bc77e9a57da2b0280999d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b378932165accd6ae9ec152f76f21142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad84982c142d5fb51b7e82ed7dbfe7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef81681337a703ef96cff3e3c8a3cc6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6b46869d8ea11c667981109f52362145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6931edf1baf4b43f074fa4f035edf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b9a2285df0926c2a2b448b3fc6db8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a47e2fae62bc04967561b1b867be5e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8108aeda95eae81f91f458b935dca20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98dadf6a65b1df03047ce199f763fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4a7d219c8698ddb363dcf59954770151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c7cd803443ed0264a99ca0c4f8fc7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9400c84521faddbc0511edeeee064fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e53fda2917676170fa6e573e3c1a3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c02530fd80dbeab2883c980d2b6ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0618037d4d191a8c80125b81e180f3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61bf2744ac003d9e194bc888eb3481157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e891caeba144a43d4e1bb4a00774e315158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea2e8132ccddee6b531a02b48bcfcc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e557c1e4d554bdea5e37e1ef718f848b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd26b867ad52c415c19ba46fd9fa806161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b41c35a561fb83ea3ab318e87dd98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54903b74446bfec9a7794c1696a93fa6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7689c054a5bd061034b3b419d82e982164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b63590f371c23529df1234206ba6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4508532128681be525c7eae3c0133d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4da72f6a97f055d642982e06343bf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae59c7f98f3dac38507ba886f4287f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df56bfba2235c7beb26aec285101e3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a54687db91019ae5dc31d0e32b9110170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aeed11edf023da59f8ee2a9ccf204b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec981de14893f6dc9e8d2ab11c7c2e23172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576cb82d1fe61699c505ecb064f78ba173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ac6b773b1fd197fc2b9fd4a317db5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a174ec187eec05d2b2ba374a62827331175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919df0799b6263819acaab725f042ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afc0e2338e85f14f101686e0acfde4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195bc85e811367dd607f14572e09d25178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952d6e9d7b01a08a63e0e7de460dd102179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57809d202850977eacbaa2a02a0c9ded180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816dcde07123c54ed04c62f72fd1dbb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfdb9ea6b221464de2028440362d8a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3f6246ef3de76cf96244c858ccd27183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929bd527aceec292bae4efb945285d9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d6127e2ff8a20e268ed7a13a2cb25185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536ba9ac5dc740cb2b074583e775e70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b2a708d81c423d9040b2c1821922e6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1cabcc2d3bb131c2320c1126d1a9f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bb271b80812dadd0eaaeb35eb7bbe189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70113c515552e73f4d0b5f8abc517fba190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255974d57c7f91894ac5009653b00ad7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cda8dcdda850c4392b806228e72bd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b464d85963c32bac2aeadaf9db446193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d0582441bc52444adcc6d37816972194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ce47531ab190b9ae5788f1f65ca39195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0218176b5808a601d5e36a107d38a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b37781021380546dfcb852cc15f257197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6aa2118f169e7b7e85e93dd54471ae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecd289f4c307a0ebb847a1df9b4930199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c9926e4a0780f1444092deb7f69e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769c06f477da29ded1bcc528fde9f33201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d1623b61a3c31051ecf2f7f7505333202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93ad997388a1700d69738fa60acac0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ee889f4400ca6ccce868584fe0235204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b6be2ccab78f8f0a43cbe038ae704205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd5a0e3eb8fb3809deca3bf48e8068206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1723eca37dc5ba53d3e5f0df69e15207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a4d7f57dd538c1bbe098c638fbb7a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb2c8eea7d5c3773fc1044fbf30891209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4762dbb6ce1132095b510f3988062210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb3845e4338771f836dcd7a690f522211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45c807bdf1d2f7ee985878107fd1f5d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad77541847091c5ebf2444a8b9c518213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec556a0651f8a64efcd31eca025b50d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d05fdd075586386940b6a25c706bc215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f2ada3ef0030c9f3003e990da72be3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc849a0a9ec20bd22e3964da39cec237217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50453cdc04b9144b2a803fb01733cf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ea937efcd5a804a5ae4983ec59fca219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6a7747d58fd59c82b5d30bb4c1a3c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fce77231e3d1673a1a1cced9dd9b26221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb459fed5849528c298f82d75a469c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c01e511acb197640b4fbe89cf2aab223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c406294b37e375d1279721ef827149224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaea544617e1fb515b75bdb1daf80e0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79efb3884fa329add8638e1f83b6c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed92dcf9ff92924ce857121a6eee2d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bc392d40e4c098888adf1715ba953228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323f7f0378a7900927abc6c05f40393229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85836aff0006bc065430967d1e152242230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6825f2ca161dd4e22eb9efcdef6a140e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab892e3cc9353ca770df67bb1572a165232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd444e53270270612e687bba1d02e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d4a38f629e7ff8873bcb0bb42d0cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba77e7357cdf791745c1e622b1b8dc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f702c152b7f61ebe2f927ad24f860236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040847092f11209d65fa758475eebd4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dee7dc042cd7d53673296a24643d1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd10a5f029336b5ff8dee8f07f3d478239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b240fc313e2e5d106a3b7956edaa063e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7a6876d6007069a612cb0e5df974b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba2a6e7512f6cb7408db4f4824a9da8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79ad52aaf4fbd56e0fe3da1d8f23ab243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6df010f7ef71dbf77e66f024b55ca1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c2092f2152c0113928cc4d24b2dfd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c572c3729f9a429ae39c4367059e070246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808ae65d03c5d8adb7f99d949ab61de247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddd85317537c3d3d93d790c44e8601248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c32876f19b47423df91faa788efc69249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915e62c4d39b58cfa99c83d413fece8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e228439c34ed5ce2ae113b1fdb85409251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1278c71fc80ec019f73dab8628da4c29252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c4c47dc16051be1dcc43d870c2329253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd0e104e7b7d0e89310126eb78fb8ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb550d4b2020ab91c878282556a1b1f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce3a223eefd90d1eb68a830c3f3902256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d2ced6e06605e93b0848e95a831832257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f363c640d3936c94bf57f1b22861df1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c58fdbc77364ae6235263f9f04ba45259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25daaea6126d05a734d7a337a4226fbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352049591025b6be3b0a4ff547eceb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa1925654b645800c13bdbc4728e40262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6f22267a664e5ed49855521a45d407263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630a5a026aa33cabdb5dca430a34b52264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33aa49e6be4ee2f0242daafefd533f4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa623b295294f9f3a98fc17572a454e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b7d3eceb239b18a31c54ed35d3deb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0975ef04e049d3fd6a7c1fe118593e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee8e38c18aeb1b7ed5675a6937149c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e267a6f4d5a5e857aef60c1556f97270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fcc7f0e731977b0de700e00185b65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0d8863849da07b32584e777737fb8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5142c434f49bb95e1f1708f36300f778273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf1e62e97de22fa8a880a2609149d2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833f15d1f4cc37497fcfc253bf97336b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49238db28ffa4f57cd73952d47c8ff7f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2346f1de47ad6fc5f71bb31f35aa7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75057866792b36c9b94c48f1bb301da7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e369c622eab01e82fe644a42a4e49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204f01cd246eb74f008660e6274470f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e515fa2be33430b1429530482aa267281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a4ba3508910a946f02c5b82cf7a31282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2441d5bc658f9c60da54514cf0de41de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c414964a7816df3eba0a4d53fad1d0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6373959b30f3f1e6cc4fb2fa297423285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a18f0c85b9706d7f9bc2e058230bbc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddba4e82eaa9cc45ef2dab86cf1815287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825641123f81d5c3a15ffd36dce8697288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508f17358b60f1ac54e9383eeb5704f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4d4f58c9c6f40c1f7124de8b17e47290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1668f5d6332e7881c298502a93bd0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17e669f938c06da665d63d768be321292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97165974f433d52e2538b50365bae7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2a2ac63ea2cdc199c27c40d03e06b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8dbcf4f1e1958d0a161199e3715735295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b3ad5b261a583afdf2a3f3eb671cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f91567c38aa3e21c0c8a6720c19843f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab8bfc995b29b396e94175cc7970ea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13e5b66f6b2e36ca77a967f6fd6774299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d51db40176b8121ffcbcbd6dd38657300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc442e6683ecaa304d9b26ac11463d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1895131d6d2447f3f487543661eccf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e8b84c08eea070676cf75ac2eba1e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99f2c5ab60cbea7c17bddd7cc16b69304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc3fedc752451353420c4d3c76a475305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfc5440b6e6776a92a1a31a5ab72fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51a1117b9ad4543e0b011a135e053c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af31eb0e7195899efffc49b7a19660308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4edb405dba5643fc736d41623a8dfc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67fe07cc5664c546ab8e57470757db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea0239ff512355099e1c1723c4753d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f039c7014840985f94dc1cdd0751434312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a21f7f0f9b8b8411d97b96de9657f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91749764a9aa3d731ef9239addde59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2268f8dfb2b4ced0288355e878d988315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55bd95347759d797d38bb49ea8408a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de715efb9a0474b6678bf647663e6d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8abd74c9ca9c336dcecffa9a21b90318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5256256091b12d96ee6efedc64ed69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217466ce94fdde36146c6f1e4ee2a823320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79587f05e5790cbd0b1a5e242023fa4a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c505ed4096fd392c7b72452327d62a85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3b5a29f5490c97b59b4ce66e32a39323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fe7a38171ae59e615f52af3801d5d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22966ef61f2e80fb877e80ada8ddb2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204eb1a5f1df408037353d2c663c0d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73821c1a68dd6b6b6648ab15fd7b106327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cec3d03411b079f13f60d681312046328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e08d77f576dc7d274d9583dc7cbd56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a4c002d62d82e65777085b837085c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecef96506c3e6044ef69bd2124f8b59331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b183462d3ebe7a5764ed072a09f59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73ecb713ae2d8f333a30923afb1784333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686ff93ed62a8713ebc84d5e2479412334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c2e81d378ba62343f1f2f8c3dc9ea9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a386b319440884ef39b1091626de79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240a847f08f402bf76fbe099a2bb44a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64846e47b589e48ba52a5860d03a9e9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea82c67b234a0a3134f8fc6e7fc0abb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888bab2590b1a5c32d7ae80dfdf6100340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e68d4cbaa4299294fcaa9256762e93341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c1a949001cd3d241f9bc6fe796896342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcd77ea11a681c2a15060248b978b06343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47943c11ec09a5e091fafd78fb2e5eee344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89a66813e877f08ed00a4c83fb4e8c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fd099cea592a234d1d6cba0d3875e1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef24d1dd58af2cd5db02c1dedec5934347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bad7df67e796b2372914a132596039348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f8a0a2374ba308b23d2826a9bb573349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f7674b16d5aa2477239bed3d68ec46350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf33f79b8d78ac7cd440460c2c297c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea51d3fda04a81257c9388958c6b3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59795d832380704d1314b2e059610a32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1529f9c5877fbc25b88784ac58e98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59426b61f1652e98d32cc9363af935a7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfd7b59cacca55acd56f16633165f0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dec7c457bc0e763dfd4a23c49628f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b7782421a02f51428b9fc45769d56358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb144d07be40a5cf00adf291fbe4d5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7416bc8b39fe16630762902db095df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844b1a0ad6d0c1086db39049ce166be361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba02048e4378bde1e2669dd6afaecd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba304c83d6c3693d348434eabb0a91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da22b1de5320822085bfd973cf34238364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23586626591a94fdf67c2e054a542e45365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47427f70d09a9c6e10f975b8ca71b3f2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c8c0125115a544fff1650435b4873367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053af1fe4d60d6d0aeabd249928be0c5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb48eb5f0f58353d7deee7546aa6e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e979b4ed02686a17ea9c33a484427370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193482813403de1f6226e1f3b07ad88371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acc6a9a98db411fa0979b30bbf17ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5e7ee13b79cf2d4164140fea6f62a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c1009c59ae8a20f0533f60e3aed33374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ecbd24d9694d52c606849da50dc45375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163e11a9e684ff28387eab2f952c36c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3de3d7ceaf1962ed41b84783ae14984377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37954ea61ce0580c80c57258daab8696378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdddf255e2efbf545223d4a920a7ad67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf6d2c5e67cbad28eb2b7485853ec3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98393a8c9b69eb33f05fbeb64c6a9234381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61361cdfa64e64b6bf39360ba8947a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247511af1c3bcc4e1d3a811af1eec09383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e4b889b428f79dc6cf5d4d613772f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e58697e541b674da424e7449daa5e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd20da5c7f1d7d285433c943ed62e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946992eac1311106ae52360224f74bab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a6390668d33cd1d9f391780c942953388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b687db6975e9298eadf7a3491f71f7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b7b8dab292f62b199cb80062914e9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131984e35476afa166905518e4e7c5d0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1b417f551701dea91776dc0633bcb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a282bd01c71e782319ec469e852bea393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0fbfcfaaa01fc33e2cbaf2156b624394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c74bf370826ec66adff42b4604ee13395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec09638b907f1dc83b5d5796a885a8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e881a6938d497336790849e5d3b8e0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b99e672c66ee868b3dc847b937f318398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbabe2f9fd7e5677ead90afff2ffab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b35d7bb1600bb000d1f06e0afb452c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c210b32ecc616b0cf932c911a2f7880401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081a1cd337952426c507d11668baf6ad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a119742075204275de4e9940ade07403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845c35bb1dd18e3e29335315856a77d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da720beee75b5045770cb02bb6486d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfae5c7ba2764cdb9b2718d3983632b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c11da3018180ee253f98e4c3f6269e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc510c12065d9ac7d8ecb8888e7492408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483f7ab84db953affc92fc884eef9be409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55a3507f9bd36adad07842070a1ba9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa941c674ec3a4eff62defe49f1d57c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94bbd2990ad1db8e6f23eee48dd060e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34397677e8e24ae34435b5b2fd60a2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b0ed9247b42052f3f88fe6b6390cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fb1580258fd6f127fcc7368b1ce7b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1449554a258ce203fcc384ef9969770416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdda84cdf87cd38d1cfa80fd2b2afdc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b959f054b06c6d39a0607dd6005484418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5d1ded102151c73368738ecfe10f6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48208b63e2eff223c62c78dd629c1770420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e1cac54f7fe4c5f24ceeabe18d587421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18f34592318dd348d8cabdb9f5665b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c35b0854da4f540f2343dbec1702ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa816bb2da7bda9296a582af1ebb2a99424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1933e4814891d46ecbb3765fbcc9ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5b55853000463a4c51601f58fc8e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57b735e169a2c6d7236e12dd85c66ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577ed3dc73fac0ed2ad31d8ab5c2e21428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e25a0941198a886dbe200ff547c35b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d1832a7f6c2034c98b78f081c42cf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a48779ae36ec01cdab46e318f0fdf1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957325367ad858564426fa31ccd1c45e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70e5543f702cdfe2ee212a44239b81433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f170ed6916d904263cacc9e1f2328434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6766f68d5185c6ff8953b680ed699a2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10998c74c7b7f7891884507b02faee59436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375db6c3b2d3623bbbf03cbfd3a559f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4456a09267a3998a5cdd240d76ff4e35438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b44a7ad90fb8336f41fe9a2d09978f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591ad67ad913a33b9936ed881894d13b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558cb741ac45e931a7530122c72cc21441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df52f19302b50ddc3d5137cc9c780b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df18b0374d0aac3f2c53e4431dda4b0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e83dd23c971c85fc38ee6dbd369d33444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd602deb52324d74239687418372a7dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd7954ec21d2feea68f20a4f689b50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402fb71688678f54f411fd39b8f6f39447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6ecf446b97369f445814c81c783e7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3b2a28f390f4bc6151c4bb5b25e17449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b4f0e28df666c603ba49f005540df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52140dbe4d9f76c038092d9dd69f566451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff55a79802c03de3942405f46760cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae53f5b60389784a439f7941be137c9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c19a9ffe5909a48d99a8238a0222ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e2ad1a6e69003b2dbbd48562a5df2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45b003f79be8f4ffc00de33c30f98d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d735fdc7c83a2b30bd29a86425a38e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d61790c94c553a867dba9516f2b37458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d0dc9e49ed20b41d8e79c2f500561459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1689552c7243538a8c30663397640b65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8896cbe3e62af4dd152f6b6393fe38461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638fcb9449de7c8d6187a81f515779d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c423509fa50db6801a829bd4fe9e164463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c944ce15d3868e108e1f77b2a2200d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b4bb6e32be1c7265b7f8b7bb04409465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729724d7cfac9180f4fefa6ac347df7d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e44a9ca7ec3e15ec8d3c7d522d3988467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000f700f06998bed1d4909e2e87af69468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7afda9af7df992dae4ce2cfd3906aa4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed6d48a0085ad6e737922adf3b7cee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e5e95c782500ddb0d0f6839c386563471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d28c04106ee27142ed54cf1ee49c18472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3611946c143c365b19677347af60d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726725710c88ab2cad5c27b3fd09f372474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c962ea714c6690bd1e2d9f18feda3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c2475b68e350c1b7223bc93f45ae0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517a30eaad5e0588f87bdcea3a0f3f3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8ddc3ae566d7326d61054872a292c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e6a702827260dd940bbda959f88ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35231f77be1181d3c533ca1b4c21ffa7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e74cef9a5c7eca6547be5b592d37f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aa7017ec3f910ca188680dcd353ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60398cb02e538e4aea93ef2a867cc44f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08891bc4dc613786f5a2ff3a9340b2ad484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee8d60d67eff354c2372a8000aec5a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6631d826890d9c619592aa6a2f05882486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8f855a3880caf89a7a992333a7292487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7088281a4ae7c6deeee82475fd2a76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda9caa7935e59eec2c170ca7fc7a6e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b788cfbba82d40fbf847d4cbde39b02490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31896c432e1435dd4208479c50dcea491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42e5e98d7561a9b6b7098391be9aba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be12da9b0abe6a5d17ac06f8391626f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6d598710b37f4eccc63970a43ab2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca502d77fb51e8501bc5f30d50d6da71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92204df60cf37dd7a78c1ddc7173b7fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569155604757fa9239b157727cb1cbc4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20889d3a629f89e35558d2203734170b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c3dab54c7dbb0232c502fbcab1137499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d3d42ac9a3ba81a9994211d12b2af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d465252059f421ab03c31604b4594501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9a0a1245e99c96d6a3bc2fc04d43e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e97d563a8dd0289dcee6dc995c00b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c027315579390a198a6f3d7f60af48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f177007d5ce3c0e48e6939c23d153505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3873616acc524e675c10ef52e9062506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dafe6833d782e5a9faea961f9a13bb6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08280cfcf5ce824e635b3bf1887d413508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b0d3f0c9113e4aeb6e62c18b70bce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92b39544eb61bd493f0f65aabe812c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e8735ce78f3aa0a754004bd237401511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa437802da9939687c71b73b621777512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5fd7e70f69c5e3bfd31d3074baca85513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde3d42a012c89ce77d7b8669134d57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbbf319af616a57f03f6bba290735d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71576ca7945734ca91ec73c7ea1d2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975cf78b29320a3e2d4737be9c4fdf0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee580c0edaa7ec1c307c551ed522a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26066368c4c2816828adcad1288da4b5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313b734aeae06236e842c33cf8dbdce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681ed34cf9e8ff19a6f1e82f85a1026521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587252f1925a017f2c8ad76a59610f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee2c89765d7ae57768fcb1431a914d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60dcf32f946ff130fdbf291424956a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7d01e85009ec167d33c66c4ca795d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306dabdccf0143d534439f4071b8c32526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7cabcc2cb1cbc6a775123031c7d3f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075078b13cd4d0d2de7ae6ed016170bb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1595cf594808a0fbaf8770e24ea9f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11723dca105e2b9fc32f70d50cc83895530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1b72ed039be27b84a191332b5d3aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779b2b3b81b37583740318ed305ae05532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95435695deaecb90b8469848bc7f69a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed0ee9574cfbcdc77b0d62fdb6e232534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391ff34e37f730e54d4da71f5ddeb91535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfa1f6c399d95ed81e6ece8ca32bd59536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373e2f69a3d1c98b12d1336db936097537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266a0758cdd08c7e7d8a7501666cf5b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fae9fa15d801d5e62c63bfec105715539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca30b20f1acb0730702c667ff72914540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b40649746fa02687ee3a5cdfe2474a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af06a9c83244080a4dffc311cfa33d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7681097c9550047e2310405d1be34715543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14e0b0d84690583f2157ef5c0e8514544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ed37117f6fb576c7e62376879d9a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212385ea60131cc18ad57341643124b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f966e2415b42faef961112df96d82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf776bd0bc7b850cafe770b38ee1e7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d994fcfa04e5e742ccd835db6ca047b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6caa92027147dbfe8ca52187b36850550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6fc00ac8b4a1bca6d9a5789fe207a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f529730f802fb1b97541fec3f8732552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88112bbe63520ce33d064bf1cc7f4b3a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2230ff7fba51a6b918d00446b35abb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc46bcc0e935c3f72b50a587477f23555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5301d7a0e38bf554577c344d812e388556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bdb428e8858d1420243fde2e826b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504e5c006fc55cfcaac5d7c3ba12cc7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e910f991918acf3b1c8dd88b2a2c0d9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9616f3ddeba221c2fd263c3ab39c5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f511d1ad9b9a4e13c7b3ac45c5841c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d3b6ac77d534e37271946f99a74cd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99afd816a0a2b403aa3bb8c211ebe59b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda03a0b55555a593772805976928dde564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6575d0d9bf9aa847a3405200a1d4a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f59b7e621dca0062290cb774efc38566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef1566447ce697d79d896ec173c32f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a133ff04fa5cd4c2974c0dfa1b700568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cd123e482268389dab7488322374c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27e32846d5d6d9341afae6f3da3683570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26daf2f979ddc4ceb12fe3e7bfc4e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51868794c43d2d3e6304590242c89d572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600bb8ad9f5587a938e1c6acc02519e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604b3e36542390d6fb07902539de99d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874424be07b14630a5744878fc7c7903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a84b2c376229dc4f1228b1e95b8584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee266dd4850eee10d44622b97420ed305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986c17b1a317bd1df03c6c92cdfea016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c291e560dda08f44e2967f4473307377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f3827f72ffd3d535e3ef1d087945a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb484be298838bfb38798a7040c4219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843901c3dd7982dfb84965fcd17238310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ac1a50e9d22749576e291ae567c81e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9c507335e8db4848a32213742be24812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd55a62fce460b330eead6823b084213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacb577e52c6b9810ca036805abcd2114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c41ab5b35a1ee255168c993166a2b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479df240cc6573bd75067dccc80d1f3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650902f130dd98c63dae730e20c3b6217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b849b3c56fcffc64be1c132f81e14518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708f63077ee04f12865190e0471026e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87086cff50eb76908486277ca7a3cc0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51749df395d424d9d4af845b9799149421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae794f1189157f20ac5c4f9df90e585f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75ae503b602d8ca0437699d84b2469423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cbd49735ace795505d258ed000e2824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d3481955e7d24d15cad1b73da7f1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbcf4eba78fd8659f248a3b7d14c2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67aa1c2c3f5083e2c973beee7733eb827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ea493b8d710dbbef35b6141ff30fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d0fdf188c206d332796017ed3076d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae98051f000362baac53c03238435230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c580f61225ccb17574201a5161ebed31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc2e099c88b66ac2afbf727f07238ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad12a205511be3f07b452a3444a7d0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f96e9661c26fdea4a3d8477bfd24434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597879922574963d86637d17f68bb3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440593cb04c3093f3e241ea63a0c0d7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869e6d50cdac1798abc9f995b0ff15237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809186a81f15c70c788cc4ed641192a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e320a8e3d3999f08240a80f71dcdd639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387dc56f1fa50bec79779d19ce4dabc740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75ff60da79dc704187013918f5d26741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaca445446db628d90f217fb464408342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073325a7d839ffa1bf6a4918b77cd9c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3c3f7b540ddf5e2dd4c1bf3511dcbf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b2e3badabb2cede9d57354f805f5745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361c18f5dbdcb36d4e6d1142af3bad146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8786c3b85ac68811cb7ffc156b57147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436eb16168f805d527c8577f389fd63348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe22330503813287ca62f0422a6ecc949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ced68f65d1ae26d707be485344298450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d8121d7866bd7776d0a13f0d5012351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69203f1e6287d574cfe238bdc9a4b6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683aceecf9a7f4ce4dcd14545f2a75b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b079cf716acee554e2c4da853230c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983ef3f29e9a1afe1ea91bbdc440f8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eead4a5f1513d4c885c8304c232cc056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9a83e82190d49be60a7f2e0a8942257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be50cafbbbd0d11347707fa5b54f8af58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fd934f443113f52ddb1de2532545159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbaab264333f56c9c47c101e13164d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad78165e5150ac7df438134ee492cf6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091e87ac3ae731ab66b829f46c69eaf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff5b2fe5af59de0252b0abbbb871a663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777187d70936252dfb17d286377753364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0667423c57683c179b66253677c39665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188e827fd8fdb2bba4f8b49407e0642466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842af04ab692c12cdeb7820c84c3695067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d7d3708b79362d8dea8221092a99d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5357c6f1aad538228cfb4792e34b7e8d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a2c7fff07115e96a209375790c4ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896c8a4caa60b6d15b3a988c9d6bf4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb030be44e63887bfb9e8a6b53491a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcccc9fb30a42b9cbba64a98eaed11d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108774c1408f8b9b893b806baf4a1c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c43b6843f4365552c2a00421c6321075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a891c0a39c00a70eb9368db3c6f729676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f02c93fd25c16e18825ac4a250e0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9737d26030c2a0d93151361b5986478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1692752406649f9c83b023285f99c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e0bd9af5ca87a3c079cb8e938f25680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a0bed23603925f850cd28bcc2910c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd315d07703231275c4fd1ea26296f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381db4aefe685191f2c108817b86583d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc668603f1b25053666a72f3c95c321684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a02bdbc6eee20a0df5bd127eedcf6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360331e2d3e57e8195490b3e6afd399986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611105ff5f14fb5fa44b42208a116c0987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea0f5caebe9e8cfec32cff2fd2cdb488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161046fceec4f35c2bd8d611771491bd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e826ae045569d22cd8bb6cf8ebe940c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57ecadc4c442f99f5ebb0ac0f4491b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caea4eb402f4e13a22f1b7161a483992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040c11d9ddfac88165b15280289c73693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14cba4486d7c1c67c7141df095514894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44238906fac5749a804926fae5d3e65495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2d68699be6c310b2c40583d96d43e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d096ea413137829cce6f34c21dc8197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253624f5d28a971543ab6f9ba1855fe598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beca83f36bfde8b689978ae4cfb644c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a9b2275a63799672c6575a6c3743b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912b4215477f95581839586ccb132ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed3dbb56898cbfc61ed1f537010dd7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8d33934aeb9398527d36468706850103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa25c0bdf524aea8b349b82c4b2e1a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e69bb7847fa3cc724b18d1c203cd6e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c99df5b76fdd60b1710800372e8fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b86f76b988b4431f8917bf0368142dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0906824b01581ea41339a42c1042b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c16a435a681e8c3868162b9b6d913f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a406cf44f9ba9516303de392e25bd1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d136eedd23f666e771f38f9476a85f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5f2963b156089bd6faa5cbf1ce6de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e459afe2d281543a5d254dc8266bf9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e2d9eedd0f7454c0d7c878f07a2a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f65a1942df4403ed8e994b5815fc73115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f558496a11e611befa0e1668613d78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdd162c4c6b6fa71c770c97282ebe3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7625cfc56f73a6b44d1e29224132260c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e2d7f2cb28e6367a1b83d66a88743119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68379012015f16b17c94613662265b92120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853ddc36092e28455dd4b77b39c9474121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94e5e1b897d2a848967dc62e648100122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80584e2cadaae720bdd3fd844da131123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51c1978dba32928a6203b0e2e4b9fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69643d7c6f095405a5bfc57b346343125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91830e2884abcc7c1a89e46c3800ff2f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb464df911b0c41cfa22b089099decc6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa69039627d1528c9fcc7bb7e221e82128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670454832f656d2548d66fbe3181fdc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a54e85eb788671084bf2cffd596426130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d198a975cc6c05a5db61e2afab964c26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a792eacbe1c909412c0351b39d928132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f766ebdcfa156ee2ae652f83efe5b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f826c8c409d2827b9580601db93dc2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8107e47937394e409dd126a4da990411135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc7a7db2a47554356cd527f8eba221136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81682b430c22e4f1929ff0155c26a87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d416fd5cf328ff6b4354c6c8ac0f5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28332e6994966529611070a5a2b2f709139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb12abc1891b46ea667d56a0a743980140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add40f839235c62e2da274240bdcfad6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ed3cb04db3d7353f91d447604da2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c8ba81e0d4b34a1a2ea5d06cd7fc0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56d76a3a321a9777600ab67568c9fa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b273d64330addc2775b6cc48e7fcf3c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fea57a3e359edb2e052c1bd4601e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b085edd5d98152ccdddfb8bb51e740147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d3da605a617a895c1698c5b1e50d0a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7460fcc8fc39b1f27dce6021ee6720149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64446401b3cd6ededf86b0a9e2942821150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0655cc7123a878cb70ab2e4396009151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d7d49b926ba4e7b1e32cd312e69252152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1024d7f88e5ab44e1c4392ad73f469153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780116db85082860b7dc6cfe7edcbca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166772babcfea963528c8964b1ada6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9305d63cf96c18ee762132a179f0a7c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79167fcb3c0e8733764256e0dcb7f3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cf00662d0015a760351465b8f9076158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a4928024c3c542bd3f546142733a8e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526cab108ae4188bb9de69f17dbb548160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae951e5b5fd380c0d276b7d8b94df3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60138a89c972199010ef9898620092d7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282ee3f5e3800883c8b73e672313210163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d977a538b38a7bcf35de5020a8d55d67164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a7ccaced71f898505a99e3dcbb096165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70400214882c490da0e328d097c15461166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d781624e48c5ed57786084005aeaf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59666211d5dde20a4331222a72e526cd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85696239bbd207de9aebbf2a56c8127a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8608da088cf5b59e5052a43eb3d0595170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0df01dd9fb0e1e27184316c1e11a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e556efcdf1c4834d64873b4e48dbc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4b5d83c2c552d59ab7ec4db0802ae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b02b2ac53505d4f9ec4a58b1c1692e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2748c59e8c2e1891eb4f6add4bee6d3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2478426a44ce2e4685e5b66cb29e6cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f886b4fce50368639f9c7bfc01474177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4874f40bdf9b0e2d49c5c7f8917be6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d523b02901f650b3431485e8d680e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6438717729a72e52c270ca0b6ba7f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03486a35a44e819b00b5311735a07e06181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196a90c8b4362462d11f93f0bcfe742182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450eadc03455bee397ae267f2a288ed5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada2d32fff22737e06c592320a97817184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86440770de80b9708df08501619fb8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc30010ce9fb898acc91ca3c7f74bf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005171d9d77142e946486465d73422a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17ae5b1235917bbde2baf75afff6ad188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3255f841d58b414b239fc5f3eb76737d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ae25f61180628aeda4ab8b290033190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cbe2f33d4cbfe35f22b2b9d8d671b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1508fad6918e70343cf2d0c68b4e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53ac35fb2c2404cb22c852135867dcc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a27610d5fe49af56ade5c186edfd7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a178bf740bea38068af7b469878ba195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c48bbd29d0c0dfe481175a40ab4975196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855d6dbd2cf82ea6f89c362d6f00b75197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30321155d148e7ca987a1b905af6829198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333cc589c5f184d05f0124c3bca056d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb75765b91043134683bf46c0d2429200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd65bb02cc4e2e54bb902c610663d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1108435d184b2a5975fbf34209aa3af202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a435ddf5914d15b1d2ebdbdbc3fc96e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480db50b90741604a58aea2a3d80039204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131664f2806bdcfe2890806453ad3f8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f27f5d20490e1b6c65e391372f467206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51053ad0c80002d47a264fb17af3f1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2cc93481358e9149b3d4ede1c37a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4c61da790ecde9736f028b7251c669209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7126a83a5cbbe213d4074795fb9d15f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9699d8f8372626a8eea5fc12f104fb5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaca973192b8e75fbc5f5d1d9da580b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dbdee6f9cf83165d7145ce1e8b469f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a29435a9325b2f3029c31589ed48f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205651078568cec75a05066dfc693ed4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c62652f43741c3d78349a93fc61d4a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57939f2e55ba566f65e98a49d9442d0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e7532485f4c37e419980c059bab2e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8f3bf9fc769f3e52c671603c2cdf1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed3407f901debf0f472fb4adbdbf15220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d060af6b841439b02f6f1b7d578888221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a32ffb9a3755de35464dbc777a697b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c8486aa7d16fe0b906aff933961a5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8cea5f3c9534a51c20f29833ae339224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951d5cb12ed8f1fea459154b2eba0744225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5201809fddf92150025151647d9cd107226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca120d573218c6b1c50e3ac18bfa59227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2a2d66b0b0dae9b16880d710ac103228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f1c39ceada40314611b02e9d65721229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d5f3e4f2dc6e9db5443ad7f25cfe0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d7718273eeb4cebeb9749ce779a78231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebf611b920dac32b978b5379b06aec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8faa9a85545564ffe1273448854e8e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9f413b10c54394cf30c2e45e41205234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834131ba4a2c8039ed7a755cb30081ec235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3d8ee28bc947815eae8f5d46990247236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facf1fef1d36a751b948458114eacab237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713010eec34b9de1bc2c6dc8250eb3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fc9ac2a05f5795ed8373e0cb66a52239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceea048d75ed25e4f4b08015d5601b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd50f2538b43bd7f178343f37113692d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1be7074050485bceda6f8dc1f23266242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e324a5461eaab2a3ff886133e94c441243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbced6d07c732a28f76f5097391c6e04244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaffc13469438aa4c3d17f9cd51926e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e06774ee323499bfb9935a47128bb0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf63701c68fa46ec8a03bea150071af247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f98a83771fc78d166f7a85420d25cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2208c1dc2d355e464d8eabce54973249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c6f725c2a84e3a78e241e83d20ae3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83248d286f463968d287233ac55f662251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279aa96e1bc0d22751e15ed9cd16e44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe198d72b8778f6ce9fc1aaa5de43c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1faa915d8ca1dd53c8b48f9fef4c6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a107f34b770a3b0ebcf34650b87ae04255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a305e251e344afe29153162510cdc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be3e5b9ef9b2558d2fd9e0123c4f133257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2437a698e671172618314b4f98a47d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645b56f84c6a90c52c7eb20e1c085f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d808344fdca671f17cde7fbd332127260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a060c7e89bd50eb1b8d9098c7b10f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59562905e358c74937349bf3e3028e9e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef633fb1fbba480dad1d0e0df62af3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce5590c0ccfc3b40a063acd472816f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06824752a17d0e7aeb67690fa00bfe6c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc33a859ade4da8f3d619ce09be83c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed7a47b3fb78e6736dc56c9e96e69a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eee14edd13843ee1407215c846cc5d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ad6a2241250107702d98c8e252478269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805fc050d5a538612ab5ecf5add6c00270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ac4f856f7b71750994546d2b1a798271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58274a50a208712871db26f99b14e466272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fdf69fcf6cae3a550cee61c6bc99b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fc94db7a800c7c1d58a01635124ba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaf318b9641da7adc002d200f4441e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a2d8bf12e643ee6d935755c8c4060276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a068897776b7480d4ec8cc74037c8f7c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a516fd6221f4641c4bbcc923e6a480c4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f516504643f8425f6a9084487ac84c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a424146e25f61b0e834150b22d93c96280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00eabc143ba3e6d1f77647d608c1d817281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b9266e70ccebb26297ddfa3d0a0f5f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75457edbdba9743d1c0182fc1d66c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f8ceaaadcb01108d61a0f58af78b2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b987f4d70fb38390c357f557cbd2e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6f63e2ab9943911b7c757f7587282286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596aeabecc78dfd54ad79e53b5cd3b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e758db31aab1062a3a37341e18632e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448c1aee4df9a65ca134fceb71b47224289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a2bbba0618ea5417c2897f3f632d2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd527fa14e00d2347d313719c8dd27c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bbfcbdcb3376b71e86845bf26bae9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25539f9d9d7dc1edc5e0e44905b0a0bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7342b408fc0e54c7a8d795dac413e4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2384fa180c73fd8d24727a6efb1de27295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6284ce82cca18ef8f56739d96b027296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e6caafc1bab248cb78e164bfa4268297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5c9e4cf5ac012056d3c00606a6a30298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b827a0169b93cbc8c7e6a5a41a824299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3c3d9caa8bccc75c134f0500a6d8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10bfaf5a5c1ccc16b424600b04bc7e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae99f494ca118cded9916a7deb901e1d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b405019a27c71b2aa7a972b532f91718303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23a6ba183d4a21912401a6cdd6f795304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c307d50d9fc9d97d8e63cb6dbf7b1d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdc5a152d327d38692a5563d49b770306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a369081f8db2b01ea5bae78f16b14c1e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92f1eda58758fc4b8ef607658c0fddc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03a6fcd1883995baf804867035a70d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b7dadb4c16c8b7b48a7356d43d926310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa40980c47a69478ca5063b17d9496311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85d62981f9e1488acb171a26dd2309312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c0a7f1e86163202451a1b643f64d7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c45f70b898ef6e0bdbc44444360233314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6789f710dabed5df854ae8afe41ef4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fbb78fa7c7475171743bda35870566316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed128ce8913ecce061aa51c0178427317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172dd88b7a037b09586e8295010cfdd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515af5923d5a29f2a11baa01c044a12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71748b10796679e3cb3dfd8729887d77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef41dfc8853597e025eac602d14725321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba827fe7360d97aed354bec8c870dcb4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da61b71a8a9c2dfb9ce9334ae705b94d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c82286a3ba75de0766c6c0b752f657324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b927528025ca37012f10b051a12c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54143ede97dc1fa2553402e0e71cb461326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cfdffbe39dcf812da8eda2ae4efac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0ddcf13e74b085ff53049dff68411328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2477cc4ff881919e4b9bba0882cb56329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a9a4b954cd3139c8a0ad65caba89c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d1ca7259bcb7677be1499ddf9e5b3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461d0ee80254a8f29e65370890e8d87332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3908b4a7475c020d2d13094c0a9cb6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a626e9641e0bdcfeb8214e1cd71e9db334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e766ecfa39e831c8f524eb0e13de34335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115115594e236306107065001ac8c4b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928726f5483e93b1004f3895cfeba64b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e4c1fc3a1b92b669cbd7012277fe5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d65455776d989fea38b6d0bfc1810339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778421495bcbb6f8b87fc48fd5501d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c510f6b13c12850701452659f313d4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dcb14ada82c739e6b5cb389aa72634342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5716d104e07a3b2fa047e0d42502625343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e6ff39eef6734165dde309e037e42d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be6b3a5bc69eb730f4db8fc1fb844d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d16820438d487e490137e9bfeb4b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc60e4b6a64593b12e41bb5ed111848347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d98f16073c6810ddb0eb5490df68802348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780299d206438ddf8941ecb7ae2d270349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1db30b9e480470721e49c4d99f877350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a15fda08f9d23c6b7885962152720351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17118698f912c12defc441e61761a76352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ccad4378b2bfacb387b4f7d596b3d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf532bc169dcb21ff2fe550e2fb8db6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958df523dfa1d334c1765ca1d8ce682355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06f06d0d5c2f435c7915d27cdca6488356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945fa600885bb3130c320effe96e486357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c963316798e6fe7d2ef246e11fc22a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccbc69eaf58383f5bbc2a380fbdba1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17ecc905da480be3b8437e1a07f7f7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e595b81f5e7c3c49c223fbebc0d49a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19743d7779b1c64f183c66079c248eaf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4b9aa61ed871a350e44ccae3466d9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bd29d03fbc171ca3451c7d8f895fbc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd9a9044fdeb9552cd33460c4602c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915952c9d8f7a7ecf08c47c2d180450366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae1f1947304ba28b3e599b5b896d65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5d3cab121fc1fee69d505afb2317f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2785d3428e0d599f19b123a306839ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f570ff0f356e1d632d232eb1abdb54c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be318fde8d6cb141b0c0b8f87b0b85371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe3bfecb80fe89b7966e45365e006f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489bfb0a7b31f01309a5d44cb6891f6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317045d417823df46c2b3529f8a1096374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab34c1ee7a2cf930adcc327819e3066375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf608a50e503cad5dadd6cd32020a35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b81034a6c82a4b46b8be44a47ab17f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b7bf84746bb75848b25c84c85beef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f84545a0bc3179d51ea4cf3afa6527379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111c06a9fb0b96aac63f105618e4292380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2155ed6b71d850be207e209829fb6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f3962732a70b1c0e8fd331f351008382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0476f815052d757569d9d509000fe66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b605d33cbc8d7330a33291a1327dc0d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e040a21054d68fd84a9f547b876e0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7450634405e087e374fcc4fdcac5e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c107b5a0d688e89f957bf64dca88d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9b592df09c41875489c7913be4961388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61564d7477a51f6df1f0bd3517db33b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b9e96d4fa8ab292619e8db638bc4d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db710b41c1ad586f5fef611856cb36391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4aba09efc8c4c012955af7621d50a6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810180ff0b8a950c2658e052c70565d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39fcfbeb63edab35753cb1c1020644394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69c3f3a38a1a8d5397892464d04d181395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23449ee7a7de62b32dd3635ebe551271396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f0990c8124d14dcf05dbdf468854bc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93888b4819c5b55d235d41768625f55398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e5699dea8377760d219254d371e90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca83ddb8121ae3104eb138a709c38e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c24c63177667d51a0491f31a3046d8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a86aca32a160640c783a069a6c078402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96fc606e60ecfddf2f0ce4f3d45b42403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9e3590aff1f98252f78e05448de987404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b3e2dbaa4d43bf3572de8aafe7158405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4df5d40310e2532e5d4d62155cf582406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d682c096d28eb5cf2e26ab4d2b2798d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e85c4cabcf5393904a838a63eb3f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e21ca930364ddcdd1e0ecc73655cea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3961e965032f686d3d2aca6b542c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a142f0f01a5abf4a08e2217d48f79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2aa1b7ebd9ec2375b5c0b76b0e470d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75de44349faabfaf278bcd3f29fdbc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f9468486aef8a98cb786daff99883414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393002c94d3c6b8a5aaa5f1640f8079415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c640340d79179b4801ead5f058ccc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be432b823933a90d20e37b871bc98c4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d2871d6a6afbeb23023f72613d63e7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cdd2b9f8e371870d9d168501d8b98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519503cf48030b7a513cb3ed08d3a856420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65879969db7ad39db3be08dc635d6fe4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998953e52a85f8baeb33cbcc4f5b819422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30948db7a61e7b6da0c0e0228427af8a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71072d8265880179e98c98f17387ead9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b5968da3454c8d9376fd837bf51a9a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80443fcfb55252bc7ed4bd176797be71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ae675d6f0542cce0dc4aa62f538c1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb213729197e5db447bc4a7f168c15a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c8ec09dfca2392651f89c5a088cb8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d59df3ec1073822069a9c28618f11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c465177269519ea07f5f16532b229431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5e522567ef8c6ea1ee23e069d4128432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24e20c66622ac6a37cecef818e58add433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af3990848552857591783ce8cc6cb0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009aab07898adc3ea17c7f571a3548c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8af3a5fd138e60dd33d473ad399e5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835d0a95200f4edb226734a6353162c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ffacee405d4848e8e7664fec69bd6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2fa6c653b27564d541454c2e91a41439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006adffb0f17a0661ab2cc05f584f6a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb20c43808aa3f598342d66c9efebe441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d074a28ed782afaabbd49eb617425f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267c359af5bb89d51d764d5486e38e6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614c25284f52aa62acfd247d0e1bd05444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b6d043b3942b2a5de01ee8b4d6601445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8aa95ccb031ef5bca629aeaa6707d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa98e3be354508e6acdbee7a4b81c22447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a961744e520a96e28b0ed5f14a3dd6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62288d38ceea742517d1ada820b89fd1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c73091a30cbf9b6c80f9eb86cb021450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e5620f3d8d067250783411eb71aed451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777b82b4b3fb11d91f1e31666066418452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934f1d5814457e8bf2907486bb2a9e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4eb5de69565211d19c36cf9a523d41454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033a88468cb7c42d7f348e2dd3a1fff455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509b81b6e0cc557a514bd8c0e680aea456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96777f17fc7eedcc7a1f5986d40b25c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad84c3607cedaf5993d7cd32ec8ccf6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01eb5d1f30a805d4d424705d8e8c3fe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4970309e1ee5f44c0e52f0f4ac19f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2fcc3812c5f08c36ceb9a0f348e66461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f73c3250e456acd57222b74d8b3b5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4417df6ecab4a604401085b673de3d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7cd6e8da568bf2faaf654c8e3366a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155a049f061aa02a1df4ab64b94e192465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d620414e7a9651544aeafe40a08fae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f2590f36a917411d3a99544e69134467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb69398605fa6c8694fc5b4aa87cb73468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64813e854d3505ab8b664cbfec992b38469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18af5650dfe691296f8c8e1885633e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfc950f9de28344db6ff50ea815e4f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844c5523f30bd0bc5f43f2f0422970f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7de0f8a1908f7f433893a0be68851b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059adf0881dc6a9dda05b28f220ccd6c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3520b01504453853acf5ff10d637b82e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90cd8b72035a54f452f83e4e494e36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2460bff50b6a04991ffed9f4c84e697477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de20ba57c25ffb72fdc619c3f9eab09478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7eb1c78aad5864c8c467722155f4cf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f9844e924ee7959b2a21cbd8d418d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9dde7f6fbc025a69306fb67c6d5e62481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dbc8535cd4c13f9be64c86b831d97482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830b4e21aae975ddd62b07109d4bb9a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2619d62714e4dc0dceea33e849ff3973484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa22452656790b3434a130c26f809b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ed65554483f7b0e092647e34f4796486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c93ff0033a1086d221bdea27dc2981487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87051bd0b67dcc93afc4dd8386bcacab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af3b1812b9f8321db6b8e8a8b9135a5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5742a7fb97daf8fdcd9e9b20b256a5b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b286f879bafe13ced8500dd39a09c5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2627336814cad07b00e974094ad925a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6647f42c9cdef400771075f167141493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73604b9ebdb1e53c5cc8ec6a343cd13494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396c817564931b62a4621dddbdb876d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350637b855b185aba43a7bd611aa29c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2d371fdd6b0d5e9a6c1a5b7c7adaf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f5dc42749f49dec3920df9f1ccda5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac3fabe869173a2bdb357bdd6463ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f3e28de9dee530f1cf2f47ab86258500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4c9b9fdefcf64ee943b931fe068c7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b355944ddcbdcf36b558313954acbc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acb6dc47b0fc5c9b0ff55da1ce390d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78f30e6e827e9be7bccbca792392e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82b8fb23971ee772eb90f160bdf5a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e3508a9f64c5daeb303eefb7c6993b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca3969bf7637ac7975d7004ce5ad81507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ecbb3fe7f85dc5f68bf27e03b4557508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e68df08ebaf3c30e4a6cd53a174ce509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d075a2d5761616a53dd4f09385b8c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0db07335f50a2f7f3b7c4628a06971511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e84281d7f724ec434df745b1c80d04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92be40b5a9c5f81a36828f0cfbb7084513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91ec45b4f3ea0086af935d4c4e520a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7231cf82013f2c9fca9d70928841958e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a155ad74513c5a2ea62ecfd04e992b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dea014d6800361d30cad149411a713517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d061caf5fa3bf3e86e9ae440860eb024518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bf24b02c683d29149c90512307285519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89ce1a189c7b49bf8502f65324c249520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bab87d3c67282c06b0ac6cd6b425a5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7167f719ea1c55e7b1c097b8c704c00522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd07278850421c7f3bb44cc2c0348592523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af3fbf3c8588d2af136afda871426e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff843dae527ce65f18ea4489d20031525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7778e433129f662a018072f7ed262ca7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8449f9534dc4eb0137628cd43f11672527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739587bc8017d6e6c6bcffa7a800d4b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082e95ee0d0a613b510a799bf2d7d75529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690db444a2c4666986f1b9be62abf08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce1d9ebb4c52e7a4f6c2f17f41373a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80227416cc101b585fd336d6884036ed532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804499e230ea8f5502fd020247baef17533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108245d1f942d1bce7ffb04b2b02761534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdeeda2dfc2f86b7e8acd3e6eda822e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed2aa9fae1bdbba71bfe5f0120650e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c4027d332dcdb3df6ffd365bf87e7e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c3bd0ffbd420436427cc5a545ef64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07860a4f811b6bdd122bfce317e213f5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab248b1b386e094ed56337ab0e2377540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad90153b11e6a8ca2a6b792d7a9a935541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9538472ac8ab6d6877cfe196b4caa30542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c4abd80cd777dbc6f4fe7eb2856c3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d93460c20f1909dab48117ee47220544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa8c7f5e4d401454efa6ac08612e75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f4916624fe22ca59e428b553590a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaeb056d518dfb544ae9f473c2cb139547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a7d2e4875e62df8362c92f292f99b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ec4da2306d121503be76c4274f7fa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15686694ef0015af1687c0d8b45ca9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508da79ac50e5d8ee68b409c1cddcdd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a117db10ae551990d18d3906fa76792552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc7a5e2948a73a2b22dab6b24f8acc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949426e3aeb81dd8903d2f163023b7fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3840b5a716aec32d5c6d6d7529ccb9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f461306e999a074b75109cd2cc4919e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85821f664da39e5d061ef48b6940a92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af535a7b776f8b4082ff9554254e47f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f946581160d5cb2f9115e4ef201bda559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4adcc2f142ab1439ab178a5d96a9e22560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1faf7983a1c90b47e59ece5d6b66ce9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cf04d5ad94f3d5b6018c2cfb2233a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d09df7ac061a2110d8408e91ad5d0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3e56d9b0c2f5362fd27d8821eeff0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c33aa9ff0778c5acd9b3740e28bda1b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387e4e7e75cdc4f827db8e5fe63de43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7c3f4ea6700d44c7ab1026f911dc2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f338503a5c5cb4c840faf62f88d791568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf622b8ce7883d9aa3bc9c56d1f684a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636a09b1170f79b91975a21ffff383e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be868f60ca30144cafc15d49e955f24571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51913304a95f10c7709bd7757fd2451572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>