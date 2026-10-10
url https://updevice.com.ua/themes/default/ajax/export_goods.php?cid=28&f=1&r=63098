--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a6404a1e500d885626a9ea03e39841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7712a80f885313010135016b735fa59b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618ad4ce925fe54086e2913236ca8cf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e81d4477e359d8051020988f79b31a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29333f9bd8e68fdef16e00b92f15e4fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bce270ae612a37badecadbd14c561b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c90b01e95789f83ab70e767318d92f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d653a2a8d288e1b1f8baf345864b8bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee73f971690c7d28ecea72ea3ecc9149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33749efd3d881b1b76573d53a18cb2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f8ee2bd2dc3086f07fb8812e9e85b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d3274486ee1a00c1a5738cf5972f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8536a556bae7fcdc5c545e38e72c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a99694e2448a3516595ae709f6f1214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e72bcd623e9814bbe358014b10936c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27774a22136faeb2349f35dd10bf9a7c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943746a9275de9a823df5cffdbe1352c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc33b4c04fae587ebcd453c43c02d0918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462a4030444348f0631a1971ff1177819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c5177cc657ec35d25226b2a9146a620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812b6de1e818f174bfbcc241596013e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaa637cc706c412f96700a04df0fc522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ea3588efa6605d09ce172d49c9b5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ef65cfd73103516ff810cc553f80824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b127e64ca7be5cccb8f0818fcfc7a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6f8285ec8f48386ddd3ae76a21a8126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18674ffb64eb858488031bddf4de3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9ce02606c62f609d21b0145e7d69d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304e52a4bb723309f6fbdb1a482c5b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143c5deff6a14e63f23acd2dabf67f3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93086bf9dfd7b3e76dee85b887e38a7631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f08aad516e572fe962b5cf324431932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed0d0df4ad9e6e09938380304b56ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993450f816e39f6bcca705704f3ab2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d43c54ccef67f6df1c006b83b9316e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0604e57e37fa9a0692311caf0a6df736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bd02507c79474a63249788c1a2de137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9770c2b71ac33926f41e33837af48238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96658a3b37dcd47292bbb6e3db42af0339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa848b6e8a6dda19eb5ac0d94886808640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92222c43cbc0802e929ba5b19cfe3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1335cf55ec99cf65363c2eeae8a32ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489add1dbbfe55931f0007fb7799f9c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00341932610a8b3be1904c046988c4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8bf417e2858891408594a71d3079545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7d0661ea0ecf361ac01733d30df9e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b400b7bd68a84719d9f34aab600ddd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987938d3b87f2b2e1a2fc1223ab196048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de4b6623423f2a87b5a722af14b8f549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a9af733410b703ff0790c7a52adfd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff519b3be6d42ffad9ee8f38ef463651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1254d694bcb59a3780b73b490c622a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8d99fc072dd2f6da9db110948032453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa2c93736c012f783b683b2608fc4154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c333526d3f2e6af5e2ed57ed5fbe4955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646f05863ccafd288d531d0376bb70956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ec45b91099b1649641ba76ddd7b6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95460baa3ff283e468bbc43f2602112358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e9b627066afe5a1962ac0cf8caa7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4f1156f84d9f072dd0218592a3eb160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85b18be27b14da7105991e4b8f15f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db18ffbb7d71c0abc3a65c140ab6f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701250e9019e218cc75413967f070d2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2e09e2035a216f7e4fc0fb910179064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b1327529019b96139b748456516e665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7242010008c4ed150e238ad707ffc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de073a3e6326addd79e5847f741a18a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f0f6aea8780c68b26973580fc7ec1e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddf8a1edb6b4b6bda869f95cc1af7869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5899d58652b8c31bf372910f09a3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a790518092632878e40c19eb366bc971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4457199b12e8d29c9bb98917e62ec8672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf52b76437ecb7f65b68430c2fad2ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1b6ca6d3571658c04542b22c89d3474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933b82b79b22b1adbe3e170b8bd72d275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e370fe759640a1b9005b6b772944b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb25afa7e9a878cd29a021d8e49a3d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0825e1e7a66c28bb4b42be2a592b0ef78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997f49ff2d4523a1248282a9ff5d4fb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa25c1c255f83535eb37def014eb01f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07e1b7362282e0eb39bd4d6af254e681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a969037219de206662cfe1bc94938eca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6275bfd55fdf47cfbd62f5ab0eada1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef31e29f9d0ef340d660b9a85e0e8084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c650e12b43813aeffb40552d971574d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc63a9c33823485c5c1a475b0026a586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93f143b5152c1fce97fdcac98687f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604e6662c79e07ab65914c3ed81932688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d504863333113fd46f15817d13c5b32b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb8d80fda4bbcdea6fb49c3a9911b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4163bb8a828e68400ff1de6cfc3c76e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27afb2d1fe3c4ab076db2366ceddaf2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1127f586850b7b0e67c74f819d36752b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bab7e929a7345fc128befc945dccbd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed5e764078f42720a1ccd2e6377dcd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1280baea21746240a1c69a4ede5e037b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e61cc1ca9d3d9312bd9b434d8395b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52314006fe0d647a5dad1e378753d9c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc306d9e2e5d5f26f012ba68847e1b2799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0f6ce69e3712aa0447781d69aee9f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bb81387ca50cdb3eae085e39b44a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb858e1a4ceeff7908c030e60f2f67a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c60f14c9edd2583a0dbacdd410bc1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159abec36f64f5fa29060bef7ea09fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e424de695f15571baec0b18f8dc63105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7215c4916dcd3f348df7a49f01d56106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42ee5a03783cab2117941871f6336d1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a337abe2de0ee015fcc82ef4883ecec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614b9a3fcf149b1fd662876f405717a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4eb0a1949a2ff5d188c68ff9f9e0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcf4e75ef2ab3a785934ed616bdabcd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f02727c029a1a4d9dcafc71c50d64112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb037f8813d71c8ef0e198b0bf5cb5c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18aba3e44c15a58fa2b62aa971312a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d143a2c37a9d52235d3eb3b4f64015115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451c6471e9e80f0cb5feb0543077c0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0341bc7ca6b4ab3cac21518dd63ba16117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d2c24b4f2bf7c449906bb0e277def118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f4c32a447bfdaa82c486367d5bb12119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f24b018c91534c0418b7e5538a0a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251206324b6cd2046aac6f8b2b01bb7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17e255ce443227f2105ee7f1f7b637122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205770912a96b1fb2487b2d4d761d20c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593db1a67986ae2acd0f8f536f81553e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda329d2904f257a74fbf6bf28beb3f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343786c6d652959ddd497704dc3eb6b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c629dc24c833cfc6df3ea368ef33a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4cc67c09db9d996229f138baed132128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538b193a67da12cc8de7f8f8af54481129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab6324938e3acb2418e92f1c26cd9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99dceb184914e8d100f7a1db67f264b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d65beb273ff06e8ac73b2e9223823132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301103516e7eeaabb97df490abd4fcfb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040e71bff1f955b518ea374f4924231134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3619f59c44a51a03893dc0667e2bf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4860a985c267369a976094fbee7651f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb491740114870f9e034700854283648137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b940790af054b6f05c9559f0bf16ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72da043fe9ce7fb9e50234a5bbc13621139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5018b229822abe83ba617a6dc6b1b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda6dea38db4b24abc539ebdea8e5ed5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1426683058e65f7506bd25949290a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cd736b61c0006bdce0f4cac7bcd559143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6f737ff59dfda223cfd1499f698b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987e5d6fad5fc58347f6fc2f047bc74145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f04628255e5b4d9dc0ae85eb179297146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60816d7966d42d63b689be31bcb362e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80368d4757e9908bce17aa06ccff9193148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b82fe739a90710b9e81f53c83a1b8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fc601e3f19d40721a19518ae67e168150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048609fb6a652c54452009872833d546151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bda7b21a2620e8f74573c3e0fdb3b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd18aaa5f84995288e7448026d17dca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3436dfcf4f18f6b3ea02367f0c2d18154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9ce7ec30feed27864f0386338bef7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4df3bfeb4a77bba2677d5acd3c9b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04a4ec69b3942f56fa37fef75f1c9b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4aa2e8cdf9882329b3cda336e110b9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad37b04900ea685e6082d364e1379d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c282b905612cb9228f5d0917d8586e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b35394e341b63fd6899d911f67db0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf40416fcf99b1ccf1990c438622dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978bf3d3558a73c401aaa9e717a081b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f84d59b1d1e4eb5605f7f20f7a14cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007329c33fa081c5a8986174646571b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c15083b55280109062b994de7c92e3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7085a9c5bee88b006365ab277a63feb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aeeb85ed849ad2092e2bffa86d378c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26062397a19980cd523dbd24c52484f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd81cfd65b03b2de41201f2f5191d07170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b3dd692052c36c90a361be76224a7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1bcde5b5069baf3c5855ad0853916172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f23dbc584d4f26fb8a9fb8fe88da075173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856588650008e93fd175e3ec380348ea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd0db47843b08f07f24fa337b319d7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96f1ea17b507a9bf5915a4398099c0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff96835631caae186db3cc99329768177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead096030928c742c72a252c9936831178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bff8e375d1f5fe457e1daa190ab07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bfee692f32d333e693474f48eba892180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f69fcdf84eb1ca2aa6ec46fa3ffda87181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7f519f60dbe46ea3e258e1ef273c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ecf77ead5252bb8a46042626502b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd03db0da1bad5568a49fe8b412b727184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc01bc869fa696070eebe88a5bf6e2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa51da67549be5ed9547158b6733984186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe07417919eb5fd21fd1493655447d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bebb521e7cd0abc0bf2fc03ff52d0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b2e4a53e7b3f7c3483b481d775345189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e01998393efa1ea0a324fa9d2d9a58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac773e3c5dcc2eb953d14727422408191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1497376a22e13784eeedb7b756bfe26192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6243dfdaeb0948a372d9a4f5f5b2bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3bf2524db0c664f5fb19a7295f7877194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23bb959349e69549aca069a627b24a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255e511e1cf945b3bba0f5ba3ecb1f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb48dcad62f8eac25aec6eca9a74ab197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e907db175a5384fd26d97db3ddc08198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216b75803b6c1f790da868ab4d5920d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d1f5e69f72c527bf430e9eb7b2520200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53de79d4d38070c88486887c4cfa8b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157bb0e18fdeea896bcb3837877e3da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6713f5c01ae82679b46b9cf7bd578203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2428e91a14b78ae6efba55a2bcba3bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed59b5392d220cc3c9ff3ef37fd22d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ff4b2663cf4fb594c8cc8bbf708f35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a96e95d70b2954f6cf7d0599cef981207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c051aef270baf002d9c36a1a90c2239208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62d01f12e7b4fb5873807b7e26aa83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a23d303f6b33a143e383f3f048d9b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267aba96031f7beec188faa9a7c34bf5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ce1c8defa3c00df55b5ffb2ea53a05212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52270c0dd97097eed5beb3742c66e225213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb551eb2dba687884825214315d1ef8c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e6d02c8f23a703f0ff8374913170b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c901f2b45ea7bbbedafe2c473b494216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71f0807eb448d1497270074317ac6a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bb396d8a43f6f0532456fae657d2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788e077c11c83432e4e7bf982d42f3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1aaa4a0b7991c724620c3536a21ca220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbd8eaa3135bf78c17540fc6104f9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965a3397711fedced117d72502caca8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbbc990a9b8d4989560f4dc294bbcd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694cbd4232e2ea2b52a2beb5ca75a50224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91c793f564a452008b08ac4faa493f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c450b29ca4bfdd7c9faeadcf97b4d7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575efe082c903a2e65ff7713a9b97b9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d142111818918c6427839c3b32fa2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524949b9431d424de2287c9f6cf2e0c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3aa35a5704b775e98e580ec7a3fea5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886047e209d73b9ceef3aee12d44843231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30327f40252cbd5ed6b69566eb581087232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cd69e42af8182c17d80954a5b87e0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceec4c33772e6b214ef920dfaa28499234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e15394bced6d1c131c1d5242b6313235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9303d1065dc449e386126ff1fb68c72236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5728019a53b383fac8e49cf61bca06237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e49a73ffe304c0e2e02ed27d756c4ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12a4011f1e65696f96849216712048239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5388cc472b26884747419bac084ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b881d24e28b8f13558c3173aa4772d2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1bed72cfb537c021673e86741cd35242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b1096dc01dcace0aa1772fb5baa22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab111981f3f6bd479a0ef5e1dcc6bf6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214a2f337698a45960efc7f9fcf073b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e1d93ba93d83f93278f931af0a5dc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb5725731d3b8edd3a3e4488c3f339247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d76d24aeed702a6c97ddd29942b33248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41699a3319c8c6febfc1384ee3db998249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a42bb4670364685276f51c27009205250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25136d1decdde32c8a5a191056973b14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f7c8879736df41c5074ee1c2783e9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39edb02311d1ebb677ea7011d865d32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a44bf176998b816675562f33f5a38f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce6a529a8e7b05022e229f7c7bbac1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c340b83c35e62eb32480df18ec61b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0da45cd0354927c903e916e5324db257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf2845436765178449fc6506badf29b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee9c21a4d8e9a08bc4b4edd2ff6ba3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aadc92227a1755efff4ad05465143a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c81106004436128c53983471d8dd53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f24fc039677bbc3c4930529796b0b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e252b273654cc269af0b9642b36d6c1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79561d8795b6631826a066c3e9d27ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fca2f8022a3217c69e8a34d93440ef265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbc74ae733d469192910da5471c355266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d98ec551a7b589e218b2a55141ff7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acb0ea58d4094f2660ee93fca5f3611268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f83f9137fd2fc26e0fab57a9bc7f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa8016e7b77333d3d7fef0cc999197270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1601d27406e7cbfe1dcc5dfcdc22a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c68a4ee387245b60dc89e79a62203272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c61ad37c5cd324295f979981eeaaa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe15d6b96c00bb8a41c9d1a0fdd4e2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8d62e3b6ac7a79657e827804b18fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d622996cd049999123110bb462fd1227276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8be026c760667df4bef3869e988b3f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d7d308dcb9877cb9c3f8526bbebed9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62088ab59f4f221849dcf07d45a7b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce057b86bf51553ed54170a247d48c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb3ac3ebf18e8ab91a5c55a7727fa2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0945904184af6149be79ad890303816b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900318c719aac980bd3c104fa3d405d2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cbdd18e0bd1c4ea9a219729b90413f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564c59af4bcbfd0aab06584e35c8389285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cf849b4967856388d203fda8afcb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5c476828972b009b9aa65de3fd844287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cacbcca25d84f95f885455cf5443f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281118e3cfe760d1c6807ca5cd43ee7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbfa9457597290c198266fffc9b4ba0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83cedc2277d4c77cc479e26f241eb2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698788a577ebee28eb4e0b73fb50852292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaf798c8b1f14b26876804539fc704293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b475962bb596985d8030ea9c05d7c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5763de27e19ed4087146fe3583837a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796d7d948bd8dcf5340f71310ba74c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2653839b23d77923809f8dc06166568297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f8e85c84a8fe0d3facc12e0388391b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80767fe8ff644e30ae68becfe751e290299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d60e5642b0f23d057e3d46b9d266ae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b41fa249853a9082093e531400c7f8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55eaa9f799be711cb50e7237bd1e4d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88075a1161f8e1b0da7f150f5a267e7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95998db409e1c632e12d3cca3c55095304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080ae861d98ab639f06bb508b810dada305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d357a85feb537e1033b598f9b97a45306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb0025136259398c26131e430848527307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572be6b684b36714e202d0b198e3434308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83057b9b5c6ac225e6f0368d9d969a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cabd8b93ec8cc29b1ede866fa65eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b010e01eb1fd8728a0cc9007854b2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b039f5789afc6e5adb88e96263db5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89b345f5c5116551188a879b18eb4f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c9cdb3c622c8037bcbba98b4e9c8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3882a82886511bd20e7fdbec27d2b76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e50ce0c79425bf651eaf49714b3c5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cb3e5d965462aece463ec44a7af8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614f66de1a09b83dd85c6f63d364e73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9323ff14d995db00351a6e818f478319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad00146f0ed3d9e24f857f5d8a4c6f7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81807337227498ecb3262611a900631e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082ffbd07dc2c88a018ae7c5f977db2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e3e67d73622a75cb8868e74d4bc1d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943afc9821ad53030149c76511d07dc1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c3779140dec0db88c674b43963537325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb298f81ccd717da36e036f751ddda52326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb641fcdb01b5ef80332fe0267051f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca7347c3f8aa744f317dad7b5c2faf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b1e10a165f86a3016cd2a838eba96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35238369bac6aae15a82f9ff8f0308f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4e3f58f1e08578e17ad0bf4977ff9f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816a41b7ef080e7c4b1aef7e9a2b36f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5381d13b998ed0f68536a051e94715f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601059d687f5d540c54553168d6d967334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08669d0a83e90adf4081dcb60e1070bb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd193dbc3e5250fa7bdfef0e6ed7037336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd37a34d26b7c4cfc84ef444959c057337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7ad369dc5ed48021b14efa4cbdc6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25cbfc67848b69eecf2edacda4b87fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ca0493d0bed7a6f9abcc6d3cbf1e8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc2fae77057eb38a66ad2d9fa1ff740341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf439d1caf6aec9d7c5073cd5c3a9f2c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390d90171e7fdfda0b73b2c1787e503343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8c4484c4957ca01f7811095db1eae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f745d3838d02bb424dfa26e2122b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3548404e004c713c56de2bfedfae5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e0792593beaad69a4e688ee653840347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324878930949520d8dcd99f807a7995348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ee0aeaeb5ebfaa707e4a591502e3c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b476c00e6fc62a860189d65629ea1b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759216ae9c3a4e834a7b34a1c190d703351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d53b84d5472e4d0ed2acb72f7c3dfe352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c2d06c1e52661cd9396639a875b03353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa443e10a4edad86b4e7fd916089cdf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbe40b8865a7004f61622f0d9a2d3e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742eef97bed32af8cfbcbb406d21caa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45c9d843f1e9e3413b553381f307fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d350e6f01dd68907f50d3e06e0c42b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26d2e4452a193c8befb048a92ea9b3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875034203b6def67f3e8b8e739aeaec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21b5b8681a4233fd6614e9705d3649361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272ec3b67500cbfd963ce073255e4fc2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b147ae6a194ce9b555e5902c9ae049363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a739894404d5275787d796b5b91415c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef932c1ddbccaa1655b8a3064291eba365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcbfece9d090b9d490994b58bb46a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf80a2f3cbc1e6a2c444046cf92e63367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8e592cb4802e108a0f65dea2825d7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e36fa9b4b02e9b68c807a4a80001a5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836325f1777b5497ca777a308639a8b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51f4674c6ca1453c64d8502e12eea1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9775ec9d8ae1fc85e73fd5e419dd3e1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45b77f9167993f0b23c747a057e8e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbde13dc047f48eadb8aa82a0047de3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d245ac62f62a8980af35f9c2cd046375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c39dacdd92dcbf9d8b842ce1dad3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269d4b50b63530842633e97f9304503377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6dd45bc17616b20475a3dfb1c9f6a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acaf29f2abc65d11ec08e7a993ca3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed9c68e5b25bc892407abf77613e5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8481b047d797e953c984cb8ac07363381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d431945d21165658079589338d30d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52354d65fa66b029896270512d887f24383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31308bb672eabdeac414b9674978f34384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36926eb86a21696b4cdce3a2d9186abc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c416417a6a5ecaba305bcfcab29e31386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e6dc755abf529c5f032f9720d5544a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60233f1fd1dd4dfc9c53bd58370758388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c473dc66c36a39bc4c0d237e88f91389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eb2a59a975234798b45f30a22982c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe4c55b6678e21c5bf3821a55369a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475509f8ea8dd39de8dd5a127f682812392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bc5c53f1dbbadd26067b1e2dd0854393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34932f4c1de579aeb12c4ce78d81692b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3fa171a651d737b2428513b7bfd7d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e5222220f58cee351e55d23af6ec4a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d75293d58f6dbc39e6977bbeb1107e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf29b961339adb7426fda4b675c366398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61f0329eaa47e559c5b3bf33915452399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d7c5fedb99b1ce9623eb7e397e38a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224d00cd45114d5a1111153f95eb3861401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8116a2a1e0855c11ca62387ccf118d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c73f5e32a08118d3efeb25dbb386cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9badd79f85703bcfcb29d0efb2e724b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02f357cd927138f3ef4416d860718b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbfdecbab81346da7d37759b7e9a91406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1db58e9a9ece6ed2c87377f335781407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba66665726166fcb2c995461b31e857408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad960c7a47d72a9feda440da9314e8ff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288424546cd35d93927862d23e4a3cce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a867ad00e5bad87755f98c966a921d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eed839fcabbccc8cf4ef2e1e6b6ccf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d26f6d90744ab3d4c966f06a2e271413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe852de81624fc470f482a48f5ebfd2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d29599ea8b2f1b8c242d78a6b44001415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5835d413624f0f56039140f8d971546416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7db05b81dc7255630df02b543d921417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d20f18ea678df28dbc05fcb84c6ab418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f85e4a7255a3da93791590af2619c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5b59afd8819311a0e3effbb6ce29eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1144bd4fa8f59f8609c1798590d97421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6607331f8ee4a65f99fcc3e45e3f0ca422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b886b72383bdaecc3982910de3fbe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44acb5d7d74fdb0242ec5df0b97746424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3faf62840a9c63f51e785f7cea1503d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cbbf8bfe3b41ac09463bd55460d84426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad214828aefd4d38e12002ad3e71596c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3c0ee4395a5c5888b118b14a7e189e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa073f9999573b8ccd0ddc550b15295429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423d668fb1e4684f3f4fe8a144cec5d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c68e1383ef8905415be9e8d5f27679d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba9ea118f58e93b37c4bc12d433502432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cad8ca5d2a39fd38b6a5e9b045f472433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756eec2b0f8367b6515f85d1bd7c81a1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d71bf76e981281c59c3a908dbf4b3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338745a4734e811fdc9571c95d39c620436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916959b02de31be4ff554dc4029018f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398168e886ef669343adfc0bed115891438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a060a90f3aa6e8d942fb47dbe99632439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c105b238ff9c6226423e42f52c5f070440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85aa7367deca3830ff4edae6d8fdc8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9032dc92bfd1ba4b60985fa02c4fd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9c0f88d632165518e01f7f02e0d28443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d687436104b6522967329128fd3c8f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e4c894bc545f197db96a8227d5f71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116f58392a84e35d8efba90405cd0bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67123ca792daf43f3215ba54bba896447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0250e696b46944236b63f761f730d9b4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a14c9000da0dbd83061fbe3c6b10d4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476480b390a404ee36fc31da92852660450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318e429736d89991bb4e3ff49bd68382451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafb397064bf2e9d1ec617a9f8971e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac1f93336aa9550d8860c432245056453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a767b6f631086b1b7a8d9f5a044d8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1ffe72a26b93564f598b3dcfcff56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20baa4e3a58edb4aff41fcdfd2ae0244456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a7867b3d4b4f6387391e7c152c36a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5fd88366050a95091e4751c35dd01458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694a0e217d7c192a8184a2e4dd0dc28459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c23c69d04809b88c4d754a063a0062460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae30f9adcd139fa93813eef9b7620b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462ccceb496c01fc2d29bff32a0245e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f1c5d1eae0634425a83930485af42463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfdbaa667d0a0aa7a7708937d9ffc0e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050976964a91ec76934e3abb00bc2de465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873365169dc0969f42b525861d653593466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c9640266c807e130431b5a7985e4e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6e98d299c64dc68a0c87372c0ba9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0439186b02e6dd06098ae67d70137f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6b465717306001ea2cc4cbc052f94b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7dbbd37bcd868c8ef2deb1ad92a96471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa1eabf67a893113f9fd141a972743472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97586c810e2ccaa1b64a63c215728ebf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d894caebd448c89b97cb746d52aaaf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eecf2978fee2fafe94558a3a80f854475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8a752d858c4cae4ca6a5e8bafcd3d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbc8cd869b8f6c06825828914b5af2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d53c632f0c78133dc53bf31f2d5b27478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafac6a53258bf14671a9c626a00290e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d81cb5f361d77a508b6d17c59b989480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d4826fd0b5f5ff5526f78c42bad924481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc7762f12b646d8bc34f01e9193333482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bed6411751ed8432cdc13f82d3cac2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84bd975d39fef18fdd617b7b2ccf27e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6abbd890da871e41ee21b0be1c39f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83853669ba3e7f7c76405ebe90fd5b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63524d3000c318fa911fbebe3814d1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0791ab9dcf68eb701b5ca8013b6119b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87928a584489c03d67acc669b6ad927489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47acdb6985054db3159c661364c38fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d64219f13520fcb44e7a917028ee8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf25e182c8c1e0881ae3017ab473b9b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e0b5e513d281db78c97089ce4a33f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b12fc53636d07ab0879d407188e93a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c021fc832dffd6221b119887c9278519495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad981ca2fd204e2ab451995cfb11593496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4dd9d815c322134817193a8bf68d79497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea7f3def8b024936ff5a9f66594e98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca743fb98dbcdd9222dfad8d5f33ab87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe22f3b717207bb38071e64b7039871500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facdd68be5f3daeaaa0fcd1413dfc077501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26ae672bed44eb66aff7ba75085a68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289e6ea447fb92646249594719d069d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6957e0bf20340e7602361f296cd5a8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932dc1bd9f6f6998504de84e377349ac505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bfa9810c9644288b54844d9818065506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc2bc6d86c2575c958fd5dec547706507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee8f0855748cef846212cf228a144d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f360203119918cbe2f9be6a5c8f2f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a4da613b2e42f25ddcd5f360954ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12297b5529155a9a35ab0e68c64499e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8501522680e05ece71c23c89782f5a1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30d0734ded31131fa6aa8c528e2dd17513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae17a292efe7e7a1b8e80b0aa3a0cbd1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9d8369c7b245af8829ff0dc62b593515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf9362dc7c74cc3dfc4d921f6ba364f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a92d9715ba6339fdf69f28980436c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b03d9932ee8445c0ed33bffbfb78c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee0b2cdf2c6f52e6cbd9819cb6e590519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7f771ef4323c365ec176f474b02a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7a52b161b8275c955dd34a5bccb64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ca30a390f7b0f2b48b9ab794ebe12522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cba272fc3616fc3b2eb2ce5c7e1da523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58bbd67b6c7fab45f4759ca18264e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ee8b12462fd6a218e12bad16cb859525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84541837adbe1162f9aba42f7b8fa9e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db7c40f5840017ef14285c0e18eb24527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33d1b17a709570c6ae424e51b35054528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cea0358e4063403970d0549def160529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e137606439df62803a0118163c617530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00410b03bb7602e8b5e41c343a1ae1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee6131b87a08af70f8c4b7b530e028532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4340ac01df4645d6014efafd20d7e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373884bca3885e405216fa6c2d467163534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e76bc1db64ab3f661595ca93b50038a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a94ec405a32c5a33378f183ed1f7e49536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655e61668d2937a1e3a6b7858d5c067f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9b88def9b7cb7e2779cba08bee878538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313f3639d2196e6207de941e40b2b11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a27b2a2d2dd1a7aabda107ea86559b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d9977694de859f812ce97d05159eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12000669513ac4ddf5038fb55fe8c8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44034eff3e3b84e096ed553563740f33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cb07785d1cd109ad1344ab74e942c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df43dd7a1d8f4e6299c8331d7dc00f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8006e0635127d48beff0d4ec62682d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671027bddb8079de2deaa272c8f01b68547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c34d774360628cea88c8b770b7d45548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431446165891b6e27acd8856f81ef5f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb2622158771c532ed5acf8dc0ba50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908c62d8d2a1309e5ea2d0b3046ce00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7682f0a6f24c33f8931666283d8d3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9c0c0ae972858b86fda76bd0c64b37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e82b0fdd4418c48e1807cbe016aeb59554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c1bea1eed0766a2d39b406d74f411555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a59956a51cb9b5b336e920b731c93556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1557404ee9922d78ef01935de6352557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f6f76bf6cfdbc4c5c5c4bbf721d51558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1960a2adf1835f8344d3dadff64b1a1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76ed3c9dfd0664af9854da7d909e7ad560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93ca4dc3b93ffa2df94247d8a9069c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64e9f7d5c474d3a8f500b1a095885ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56348457203d0f79cdd05a39a9718d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a0839a47b836c8989288b24f79119564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22891933469eb7369c836e52b225e1c5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349cc4326c38da54ee881045dff80fa9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e79ef277f0035fd755d6dbbc71460e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3aa8dd954e8c8b51d12390246e93e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccab1676c11a8b89a33ba04a530c85569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297eb394eb7a04b9171cdd8e0524b20570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c3a066dde0ad2ad912a11964f3505571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faadbb7cb799ea9bb1d80bfa827fb5c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00a5f43f439008b72de1e5b9a85a621.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dca1e652f23b0ff9632ff5486520732.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d9cc4f270928b39d74edc2f792a8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51174da73d6aa7e9f039a5fcc031c614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc98838db9c0b346308a732f3996e5c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0aec30cc8e7a7f32adf07ec540ff986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40d8a8049e1709b76f4fb650ac9a00f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d173bc3a20d9643a3e359bdcbbb6ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3aac0448ee2a88c19d5d8a707b9ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1eea8a0d7b08de8860240ca1a0ecfa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23bcf908be816fb5458f7372ca875811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93b19e570e55b1cc52be5f5d24b00312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2d8b9e8f8b937b83cb7a9edac10e513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7a3a8dde911a9500bb4473b60a4c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3b2c47bd32fb3917643dbcfce575615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb6087eb4db29e95f57954636512ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f272115e997bb5dcdc2ef30d85047c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d75803eedb27d44e457c52bde12e95918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe6533f2e5ab237f933a0c20dbb7bb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2bd4eda4be08d8ff9b49ab580e41320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b259ec5b93a1c1ca3d9e42b83fa3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef31f50d72eacea7dacc91d5666df622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d5bf17fb9a95e411994f3e008f51a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e78292c2d17f5ecfc1ab84814172e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be55ed930cdb04b969b500c98e1bacd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95469063b42ea2fe386cc0af1feeb41c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ce0c913f9e7e306e86998b42afeb627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf67d781876ce36ae756ac9762cf4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71d4d37aaa478381a9365f6d1c41aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd1555762eb3e87f18fe8763fd073c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efb1297c00e2d15108506c686ada9331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198261b840b4675898e1f686190628432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d9a18741c05aaf006868523eece1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aa6bf754a7b886999dca5edc297f534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f20bebe4de10a90811d6ff6db930a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538a5fa0276f662153c653c668c1adf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae1f073fd3536b96537d0649b4c95937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d0c80addf3a0a96c8a0d0cfaacb4d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b37fdf75b70029b2eb6350b022066a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a7353a6051852d2479b6a77a1d65640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189e3ccc20ca7a86cda6cf70c64289541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd383978c62a953bf2c82f87489f503c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b463efb147aec7aa32199d2b32f5ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f197ac06958ba9feaf592ade429a544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa14a014272893109d2939a531f8efd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d36fbd2df131d88843025014fc7e6e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb335489e9ca81fced425082a0b824347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3672a796c210cedc91163bb80ce4a8948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77f5aaa706f58ba691f5d71896839a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f3e64db8e4c4d1f651f094699eeb250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7be2c5569bc6de23bb71e2152743bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321abfe46ee548c57df30150eb49c60652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0469922b6115640ccb8f110ed91cc153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a495a861da95d9a910261dd300a3c7754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16f6afa223884aaf66c2bf9477fc69a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81bb4ef67f08914f05312a781be36c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01344a49ac2228d202c3a520a0daf04857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00d85da96abd29dac872414992bc3758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0285b04ec637c20cdc606d69b5e4259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e90f6b985ea94f0797ac6b759f460860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad91b9e80ec9590a2a8386268f18f57161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc8d74a799df79d374732d42d23c4d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cfbf714325e0178841a2d2da61a4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7e66f5a6441088b11498d3cffc25064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c5161be9c8cdc3d17aba69fe6589965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0316aae46aec8ba1d936aab63b8cb0b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180a83c2175e41c503813f69cbc1fb267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc806fb97ac5809beb54d83dd05674a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39cb7fc1ca4fb60bc357c605515099469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10bbd20269f748adf41f1bde79de0470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a596a9edd16ed7744ba4c69485b4d7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa69ca9cd9e71166501be863166628072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805b9452bb49179e3d27ad5b61de5b6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1098e0f597f11aff6b413f53bde35d474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaae0fe8410034e229d5e7b47ab2dd275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21230514b55e98f1f0dda1eeeb4f245876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a66ece16072a6138df08d325fd56a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816b59c535e3b9e49dff92380fa3ae978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43122906fd3ee9d02da597076ec00e479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e48878aab2bccd74c9a4f980f315280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60522fa232fa2d319eee02100af3b81a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbe2853c9c92ce01734a278c08555382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20046ddbccf5754af86c79023da039c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e4619311971d36383beee44ea78ad84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200856aed993d74e9f0872ac43b0a45f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51d3fab6b8383b931ba45db982ff4986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a507b9cd334bdedd12cfbfbce2aec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d766df207ea51ffe492191558b4eda888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e435082afa8a62e66e20ef2bdfb94889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209d893188e7b9c71eadbd4cc433e5890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba76cf26df4a2007970904d4cb1e34491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace161ed417df09015cefb0c0546e2492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4010f3c1ad916a4fd78d55ffd489993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5b6fbf3adc5c1cc41bf886dda9f6294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98488118ffe3799ef5931947c354a90d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129a35b66649e46ba994e50c92de60696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330499de0600085536edfa131ba2d9897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e2aab55f8a5d90267eb5c8218686b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d733495c70d73cb02d49c2b8e5ac29b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d26c05472871c7057f3b40fd37f04100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1f5cb25a31b2dfd53b98b2cccb239101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b45646e71dfec40799d03688772d07102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bfe9be884eaf6884f2614ea51e907103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25478c87c9ee51f0f55e0e550d587fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eab74c6b175e3b188ee04100e28ac4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48eef2fad0bcdd7a8b51bc22a628329106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c9d63988c718214b4e8a022270db2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd83bf7ad732b0603948bc1aceabff5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59fb38ad6d162745881fe8548abf91109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc5eb5ae13dc148005ee0f1458a856110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29244835f23a88bf6fe468d54868fe47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014372dc6425c291760aaee6877003f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cea2a4b2e29eab38e7e5f6e8a8ad6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a585509473b81911fb6193e77e29e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf4df86d539ed111fc5fc88b1b38bb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35a32530a2473a00d9fc5e04527f76116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c1c4461f2509bcd5a8c091f9f5d66117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896def54b9470b98b67158039bfa173118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d60eefa43b92b31118fccbf984afe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e87ea46e5bcd76e7363dee48009755120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a039ce7ec08d70ff4bc4d13482a2eca121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6bebd4cdce0455a28635b8c3a3670b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef56cc803ba63a2b2199ba40e63efd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4017b0cdcca75367dbf6f4a0f52b484124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf55a533f65db49005318a0de430fd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b677fc97bca5593c8e4fa84e8c5ade5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430ba01aecea8f895130b5690c34bb1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93b875b4a9c835a4f4112a3387194e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76f8e57b14d34192f2393927e754c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd99ffdb920e9baecfb9aaa7c72272130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e78b4a1d84340c0b50d5095443d576131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9d5f989cc818c1ab42c1f4a6b9b50132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f9c3083ae0152670183119d7aa2c1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e851b5151af88303d68574c6e134f72134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43d53bd6135e653315ceb5f2efd35f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad40958b7b735db2a7f354cfbb9298d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a0d2f2033875ada7d35a78ac8afd7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b97e91547e5ab1fba2a6ba8ea3697c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3633ca7126099f329ceb23c8d7cfac0b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f916b6d6ea99b1e5ed8b4a0fb70ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b99e3c46b3217ca905d166b4d90b782141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a8a6fd8f24abf9efbeeb1ecd11fb9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf0a13fcb0e7d6c9b97eab63e7856f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5964b16567ff7cb8caa4d8c8a53df2b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae277911796feb23d85e08df9ff1344145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633370e80a832d6552f09539e9833fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e96bc1780c11ea2d865111ccce380147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784bbd133a6afd89aae777a81da692f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ab340abbcfd359f966e4b53a297e0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa126a241a555740b6631571eb3d7b03150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980dd566eecb1492d7148eddc8315b23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c475d1c0b21e8f4fa56b2a037b2d20d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b308aa0461a349ba52f0d22b59036153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01120259259842f210eead503decfef6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f424d21773fc2edfd2af609a9cb358155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa0d8de0e96dc22ee11e109ff0c4d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb32413ea023e26ab3fc3b840eace7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1777a5d4f1d623ce3a3a17fb766f35f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc17485021c49b1ee7edf98371fb87159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f871a785484c62e18f1266d52916408f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607a537de0fdc26c19ba534b6337f47161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420b993083b69fbc551f9bf25cbea3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54832022fabce5d091dac1da1b1c245a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea08c3d793691c1d79d3a03b80fa819164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e9e5d164d19a3345b9928168f8612165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17da35d82e301cba44d6e063959988166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f084b7efdd0113b8908c9441fb73d1a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf636514ecd01b479ba8429096776c1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4be6fc490603c8a2e2fb88e781096169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d741b8e6b13c04366eff126e01052170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032eb9860b991a869fa85fba607821a5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3a518a19d5c8d8e081415888f590e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10929f8444a365bc9e1d6e12b74d13e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf1a20ce15428defc3f85efc622793174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fd7e2cbc0fa3059721f6e0631466a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b82df9670e5c589c97e262fb0e86d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d368ccf8fc9fcdf9ec76a9ef1613665177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752c03b5a8cd4015457df8c427f07b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb31a51ea148ebe7fa6f83e1c685b4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5245ecdac4f42fa0d2cb10929f7acb69180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa35cf4c6142677f072e2d595ce6af181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77e692504973e610cf925816f4c0419182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776e2976e5c46e9c806ccf91f334f22183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acc433eb60e57c4415e1136c1a63bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94c273cba05539bd0aca7441c7a743185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6447c542bec3523834643e6dd1ed8d7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31296d3f5bbaafd6db968118da1424187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbc1ced9328a6579f3eb1de2e5b90f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29dc82818358bdc53c1a81fe740c373189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a2a5e001bb730cfd08a29471120c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c2e50e1a831af82ffc268d3b173fb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e372d3e525192ba2625383e9e4ad6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47bccd80c4b16f6fd39aa284bca3cf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077c503adf3c4c37c00cfc7372c7506b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f194694cd5d03ce8ed9891dd7508396195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5af4d9e3a624ee90e074fda5eb452196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc892903759e5f2dcec538496fe8f66c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de451397b16876d1b043a310470de1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161a84033251accd595bc674ad71edf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069bfa7263812300d09e6170dc647827200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476ce08c65c0767391bcd0ce538b85a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3001f9ad0780e08c02c30969e41af745202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa6081ea9b9094377b3776428926fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad51f9e4b32aaa1b8484e7bc7e089d0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f67391ee90d10f81d37113ebb61ee4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef85b1763a98bb779e3f029842294f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ea3e13bfdfb61a27ab52e7765f4e8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee3637269e063f677007ce9a6f5fbd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21887af31001b77fbbf83b7027ca9abb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d564a64bc5270b5871f7bea5731dad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5e4a6fbfedab0f95754cbaf3e52a6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25106b6387d0e73ecd30f8715b777ab212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b147ba54cf7667be0208c1dfca27ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca84194cd4a1c7ace5ac62e74375b8d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba618f072865a58f4deca86913ff8f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24114a1784ef36eb7a0e829a5ee8d867216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103724edb0c1e605bfc354e755d09fe5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3009d9067073a7b79303b24ee0e1708218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cd525a15d8fed237770075d6c76c8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f58d70a4d27af39d552809b890d05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f89955cb17e1417e2e4cf13789440221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0cddb333bcd98e464b175d1864719222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675367f6d80712a30bd95ef88126de0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a33a2db80b8369a9fb07d5c751ff9f2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b905f6666ec22b26d7d0eca98d6c9ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d286add5331ec9e16a9cb7ac1fe099b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c72728d5f851936d9f49b4e27ff8196227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51a4f33d7a041da9a091ff1ef03e86228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082f94fe5d56697031c302a70c85aa48229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4eda9463f8eea359502c3a6af1315230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33a653d19065616de830af176cd71a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2921c52c337a7cba98660868cf7f05d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2213f4d5def87fd370dfb7d429dcc2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad69ec73021cee9488e2a71c5ced07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9fe2c940440a0c7a6ef6d4bd66c91f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1ace6f13a51a9abc6aedd1e700b22236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa91af5569e3fcbe510c1b9ed966314237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608f2d73fdb12525a2c5a9af69b63d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903cda82670dd49f574f550ba720d5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e62c5876fa370ec79adc073ecdffa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bb1f87a3e284cb4ede4bde8ecffb52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cd7fcecd2e28ff9fee4f0a6ee3140242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bd218f9cf4bf909045220b7fc2087243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f477d49feea8765dfe14c469d3221a7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc179e37c9dd1b1057f510026fe0773245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee8a75902915b295396068b9f76362246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fbdfeb944bcf8046df804f6482b49247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41b142d43ef085bd37044635992db1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c8d6bcf47d39b01cd1946e8a0e1a9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e5c33a15f6b949de4565ecafcc3dd4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef257bca433a09152be9527e68f904cf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682b602d0664cc25fd4db22373e359e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f84a352715a7f6d3c2a9d9abdee97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb96950206db0422748387648bcd00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695642d20ba6083b9aa02bac71e8724b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad889ae04fbd55cf0771eb56a2cab6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f7e05fadd1023c5c31cd72d01ee6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853ea9cdbafeb4f719e1d3bc1064dc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a415be1d80f9bb163ed7b1939101b28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b252183522d1e2c4cac465b412ccdf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1f22f659a8b904756f37528df5b93261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ed0e6b73bdbc8b4a6930ba83f86b4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d71a9ac23a4dee3eb9967e4a68c8b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1014e19ad60e096d1a17fb6356003410264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5f23935118b5b74590cb8e74f7e4a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a06a3bb378698a7a512f6dfac8cf1a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2bb01dc05ba08e3e7bcd6f66baeb5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6c35ed29d2fc65c7cb35cb3855b63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6529f7678984d53d671a07b37be3d14269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dff683bf80a3ab7e8b9e5f401188b9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaed74c49928a664bbc5004929001c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72c3e5e2c309ee339ac9428eb2e086272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27704627d2875bfe18a8256454ad491273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3afb0a1c72b59dc53166882b66825c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850b35a151565089b9d510aad93f456275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a997a9983b4cf27021b165d88016bd0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4c39c1e857f4846e6a0d2b1237f2f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90b1623ececc28a32e6cd4fe7f7279278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a3323903ee60aff53829adc03c9949279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421ba18bd5c871133c3d5ff098d6ee8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785de097ec4fb8ed9b7ff5336bd5baa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c7a0c1bb2027101638cbbf4e827832282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3970347bfd4f78d1a55d2605ab21128283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51385dea5f15a5375a3fc004d351ebd8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031dceecb5f4d995444f8ad7a58a460285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f9a9e61a2c5a9cbae04f9e74b9e20286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba3bfaca62ca4a53403817c2879708e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33609dfcdc698d7c40ff621b10787c41288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf146e08f798a01ca503c6d31a1602289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a0589dbabe3c0862505678225fec6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f92f1b3d2f110ec24c986b3224276a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a411d66b12d4b5de7b0663451749d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83007ee7ac28cdf9981cd0c10455634293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ac5b2352f1f25a144125d7354494ad294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15add0b1618c56a2a06bf3dfe612b0c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ef844acb46488f5d7c44f92b00907296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0f2acf63f0a73616dc662b21d7c50297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fe70b3083404b12f63bb69e67bc0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cb392dd53f1efe945b1f9b526b06c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc89b58900b49080de2a07395e53b00300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dd46ccf83868163e33ffa480cb804301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1776636a371d6f3e0ddc23fef76ac3a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0220ec9cb38d2dc1577333c1140826303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dc21ca2cbf7370575f5410c49ec35e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45f7b7b19666483653036e1149e91e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb08b4a39e642603b6ac2c178fa3bc2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7dbeab13de6377bd31a0a5de9921e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a344e8ae39429149afc1ebe80374d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3712f1f4c0222129ccf3e4ad56cac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66ae5f882dd4d43f0ffb7ed5adb62b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bd7bef3978f83e941285555603669311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab40839b00d721dbb348a899830b950312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a7fbbfb184d05cfdb5f5181e387cf3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252a5f03d7bedfdb759871479fc96976314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d11c5dce7ff3ccad27b26900672f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95cf9e4bbc1b4fab0b35062dccca8c2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd596142b992656f78f4f31297b1c48317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617232aafd958ae1cf83819c9dc2bbf6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70412e7baa4c7687bdbe292ea035547c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83cc87e667471ebb96eac91d2f1c77320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f2744d7497bcc5a37ded7c17d0a53321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97af03c52612fd5abd065889a61030f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c541c8717b2e9426c20a67a39b1992323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260aedb8795cbae2671658037d1f38d9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c555f64fa29562e47b76b2a35999c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c5a33300696a8263f06ddc852fea7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8406e4edd222d8410ed9e025d38c93fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee63308eddc4c58571f4657808f659b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868af6796bd978325fa0fd8808a84ffd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6a689d0c6b3e66d6c47d7171523bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93365485bcc31568a177338e6c044c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae42baff05ac42a23cb16181800847332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7495b3ca773c56b0f86d565edcba54333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eca5888af322794e8855f11c77d92b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2512b5b86bf342834d14e459cd014cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6683bf286479c1c6997d566fe9b35c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccddec499e7aee44b3b108ac321cc9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b388a75add0a618d0cbb2104ddfbe15338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526f203cabd5ae563c5b55619b63797339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3f93397d73eec27b406208608a432340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5553019354f88835fe5ed18727a05550341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9ff21293309c2955a131e43059721342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f35fc088e13b949f822798dd9225d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ab864872620a5f2961572a3ba2891344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd229d585c0623db03158a6d4091f32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a606521d30528f4b202c6496211835346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b999c2a160329b99f8b0e590faaebe14347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916d06d15ee5f089e6848719792c3ad348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a079e90323fadccdd117642a6e563349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3b93b16e66e35bad66c1b9e16f4bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac5a90e9dd29910ee0e1eb6c288818351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec869f148afb2e610018fefcc0077b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09761e53712623b2de991a31780edfb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90d315953da2683365b53a891e0312354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a9d8ce6f1806c31c712611b5fb439355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93b7bdd54a9d8dcf08b3f136824538356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed240bc6c1b75f25a10140f89cce2c5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e47617fc25d8ff2dd7f67ed71f2170358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b35fda441e7a93c380d26a9ef6c2a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99fb298a203d0eb19a89e8fe9e3b87360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d073563f9dbed021d5dcacfdb353e31b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54baf6ef73305439c1ce8300c1d736a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a6d162cecf7fe9d9342696a62ed17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69a5a8a44e9e3fdc8759036e6b091f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cbf9056554db90632666bd33b489b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbbd02df99c28de80b7f9f8378d4af366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3bfd2e59a3c1e1a998987088baa66367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a32d9988202887baf3a9d598dcb44368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b62ee59d5a96c1ae4a76940a772608369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19ef348c72e780699ebc914b0af2c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68972e8607df95ee78c673470b78305e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d4caa924a21d72a4fb2d6ace651b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5045fe4912748517e96a8c31e9785715373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89ce642a19d2d56151eb1c490e3faa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07371d5e0ad9926e73a690965fe0258c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c8790a0ddd9719f0beee2b56c15bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705723655d0360d259fcb467a9f1df4f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4159892fd2e520d5a029584301023c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ad668967b900d730cb9d161d7bf13379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee55495e5e84ce8af3098ea3312448d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4c4c29b66f329f59f1bde2979b9d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8a7ffb9dcc7674139647c0f5be96a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b431e48913c41a672908a3c98b1d2169383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce85bab9f12f193bd74b049fa6a1615c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b85cc5b16a75d4c433a7680872ea5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3d052cb8e40cfa6fb24c51a684c2a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb9c56e64de6eb4d100616e5a191ff0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8595f7b43f13561d3b2e4a983f02350388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3fc5c063872d01d3b8a650680b3ea389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74edee8b1e2353a6f86ed66787c2c99390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb12d13ce1f6e9750a22445939ed6a0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de0dd6b6031271f648a8405b9e2899392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f36170bf87caaffe07a48cf813d25f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400914d6b6176af8400277a4cf2ccfe4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51768e987ac8705e8da5b469d68fd1b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffa133bf1203679015f552cff80b3a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a332067bff714bc6f76cb395ba54a7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e46e3d657befb8ba37601fd02caec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bcbae1ac645965b6036d74fc61e07399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075617dd10966634a7e66f99a4c89a0c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c401c551ce81608328899b780da40de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218cc8d660ed72fd49b57ee8eb841214402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c8be31551386dc90c630ff756fb73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac1bcb9f63c2e5ce6b99324670b7dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6046a25e6341eac18601ca788653d77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d802978de67b72d98ee7aef2377b8f07406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cffe8e56c03f1b8f5360d111c90a338407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358e288e2d480d1952ef46ed038eef9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f901f7c9550994450fabab71a40688409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5644a2b9668d9cfa1bbaf8efaa18e1e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582d549462843ee696cad5d2a410fc0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfa0f59be4ae5256ff595d9d914f05412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421253384862e40e23f59087b9ad4c47413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8d6f075b450aaed8c97b4d9295919414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01633b5061470b260b89ac0711fe30415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4bd8404ae897b9316e701f3ce99ba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496df9179bb7614488b9f9aa18172cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a046348f09dcbbb9ec726108219ff418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10ff32eea8d8a1619c8b71df677ddd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05598dcd86d7b70fce9dd478ce3a627420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6846efc021297660fbfb4a757a5e1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6859b3ee083640909e2101d90fb8e5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea0ce6dd5f54bdba658337a5fe46e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b922ed4199251ab36db7a996f7fb5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adf14d370d69957614bfbae5014395425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168da722f7b75ae3d8b0131868c1ee7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae6c3ad5f1db67f9db0b02885ad7c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350049c3c02effbaf68278bc9658d51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db9a9565f200846f2e3cc93b5f49d50429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110837e0047e634eaf27089029982f79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d2debda43ea6317562808307a69029431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c91c0742cc8b330e1d5cd8a700d0eb7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12837ecf3fcbe9d40742d4c643ddbbb5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da9482a113d18abce7a5eba429722f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dd91c5fb5b59dfebb6c3eedb4be4a9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dfd60d54560fe7d2bda10859d70d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff87f32a9017242fd80ba77862f8262437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9142ff737b4de213cba25d73ec1eca438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffcf002d322de0c94ebf443ef214b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e2c6fad8e1d4ab514cc0704d0c1b2f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254573892778129366c772f04ecbcec441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369474a2f1a1528ef66aa2b3cd887bf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e83735282b786cf880cb41a40a7ee5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f8ac65ac14539233d6a0b23b31dd67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ca48637d6eca4d981e685966e11c51445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96db65795ccd852aa694c735ba8fd1b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389fa7eee34f27ddf94f853f915f82a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5222a2704794e1468164caaea2cc3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2703d1cc6d72ab6f1e1f1644d7e7f6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7947f761968aecda5fa54ef6174e133450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289430f46ce813e52d16c8acdc5e389a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd42a4a63e2b8ffe8eca4c1995f4818452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d424088b2b7e8b666fceeac011db1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31611f680fbd0654a5d9cd6528a7cd2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c5e44522ff082f5880c5ac369b02d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21ad29c9b228275ded634b1e8fb725456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fbe68e0093fc413ef961b0a44683b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3e4ff21dfe4fe038ada55573710d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db00530ee2e1580fadd7ff21b5cbbf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bb724dbd4ea26692360a87d7cdc3b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f455b36c8d7443a489336a8ad1068a8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc59b2fffd2445abd57123605398d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48600832db9c8606bf2ad045eb7cbb14463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842160474978bd163b39930f309c2fa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8d6d350091dda1d245b196c61df7f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10196241b21c74bfed72d2fecfba767466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112635b9ad63e33b5871101c7faf148467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ef9f200aa59fd8f782ed7e87cf45c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2794573d03ec3e793875a4ac9f04d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a149787a24d17accf9c9f986434ec8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1a6d38d21082e3ca8ae5fbd6be60e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f85598e64b77b2b1848811bc4a703472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fc118dba688b6bd5ff91e20e45b65473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d21436f1cd9b3c5a43968f430c4d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e379a2744c242d8c78b111e243cbcf6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952508628e479be645b43e4035baecf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ca2b97fb2878efda1c8ff5dbaae07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521f1189c5eeec46a24769447f34280478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78717054659a4280c28acea754163429479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdeb31651878a48d86bdc7fd197e2cf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011d6bd89d024f210b96b04d72d3db4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f0ac7ab460b430003e7b9a143905a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563f2773635879093364506f560d438483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6f890d4830b72a37172ba188f1876484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc017215cf56a408de7bbdc4fdbd289485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a1a67064724a8b08ccef208825403486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c097e1ab859482d96f69bb71d425b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12dd75296b3cc78aa98c2febf4fcf3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2d7d152ef78150a880d874c501b84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa75c52a16087b66add561a858fe91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82759e85f26e9ffd90192205987a004491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584fb4b4006bd1a52e238c4051be3c1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806c52ec100ecc4fdfc54624d3a4f005493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481bb43fd3b8e280ff41f88bdf7cc7aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b440e1e6f4a8311225523d65f3a9734495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1972d620efa0437001f0126990080496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25027ca33bf5f6dc005e1d3f55af60d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a37b2db8a8385b41bed2d62a9d27c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bef8e16f3db26a41db816cc6887c5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03c78c874a5880792f0a35284f604a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e508cdf959c8b587c1643829db13595501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9d47a3bcb676518c319b58e377d08502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c0a015f1b56537cdd0cba02041215503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da9021b4dbd232e85d492ae3d6f122504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9640e82638265131c4f31c803dffa65505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12bb3650e1c831aec0849b95aab47e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d4760bdad54e890448cee4bc6a770507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c32d60cdc938d0e3508a3f5d0a79d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9217bd0c702ac628e43081fef8885509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c93695e6fd3736df9586b481ab48db510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dda7d06fc7fa2cc219434bb1303a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7417908bf639557475a991dbcc40677512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499127e3e6240d67e3b7a39b7af1ef7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8f2e645ac0f4938e56067dea6ccab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7d4d24941b4aa93862493cde81cc3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fee140496ee6f3fb96d4667d12eca1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728870eed24e475368aa701ef3c227b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9b4c275bc11ae5440506d9f1f21e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4b01f7c0e1010191e4910d25c9994519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffede322c78c8c05e62f0e328a096b6b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda44506fd59161c07d0193bfefeed1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7355e8a5248fe86010f6971b15af8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739b06f697fe41a3227c1ffe8231b0a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b47d9aa886a9872fd8840adc0007d7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35205be5685fae66e89125e48fb6d6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f198f27ceb3cbfeba59aa6cc0927c6e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d43f070e5bcdb369e81eb39bf7c87b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101b242f4d5bbae9649d2241dba8f61528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333c88f3766cda73ec9fdde3d894ebc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d269a91b8ab936cd6a1688b0ec7dcff530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcc94465a7d2755a234b0d13b0183f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f97e286b6154184e1e2cf8108a723532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cbda12cbc61d8cc641bcc1858c13a2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1141b2881c42fa51e9771ab1508db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45f16088495e36182e7961234c5e80535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aa132e9b45e20dea59b1896a1458fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67945ec26b3224f9a8effffb6abf15f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4183f4691e4048f8e8423d2d4dc02538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047bea1d58fe2cc6cff95c8392867c69539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f512fc0732e5fb67fe41fc21195fe1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a66b41b00b5d92df2a6c5c74702de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655dbca11903856317d4885a09a7761542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def18afb6966898075ec3ab7777c9522543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5cc8b847ae92daf34653cc726cd4d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b5a646bf762dc49c5e34321f76526545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e458adb87e5d12c46822a58bbdf81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771360caefd409cc671377157354ab6b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce1d572137645c834d8422ce124a9f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09caa622174bde5bfc1f96a229561e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f79248bbe377132e2ae18dd8c5eae550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea4009ddd4e3a24e145a235bdc715f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616179700466c26a8decb65bcf6b533552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608afce5e593dac92a7ac0620494dfdc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6163f064096fe5c7579f589475af5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1531143bdc6b5863675b473e872c39555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8124f737ad36d9b9342f7c1a4513b179556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be2ff4b21a6b677c32e6fe0245527a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20780924f208d907d6fbf94cb6935831558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc7cce7a024192f6647e06d1b54a10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6099db5fb15454e2bd19825b1a5343f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f10b382358c630a7ed2cca524a815c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544fae643fc52ca22128d91b1253851562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7224f8695ba0ed7cce84f1f416b5098563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c05b48ae4c15080d58cae20ad00b92564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc3db32c085950abc63383617f94963565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc213b2bf540e80c79cd5d2b1575fc0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d942c33cd87f3e24dd2eb7772a70c0b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dae53412f9d6aa49955e19151f1304568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65b94874341d26e64c938d19cf6278569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199a3bd63a3e591f5ea991ab53ca69f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415757d17d39b1b1ca8cf150dae4def571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644e05dfb1d85061f51073ea8cd586c572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>