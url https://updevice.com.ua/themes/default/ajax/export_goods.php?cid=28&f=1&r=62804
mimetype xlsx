--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da85d257e2352dfbdeb87f06c69e78a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bd126f52f8bbb9b57c808b9f45b672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c094a7632c2bc8e62eeaa9bdd3558e423.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75311fa40d788da0a67f9190a2e2a5b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5a2ec2d94b655293b7730752612bd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6a953eb1c1cbb0aa8b28a71ad41ad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c03258cc7e9996c9a0e765a9b4d887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187118d83019138d3145f5bea8bfa988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c4263c826a503146907a58d52fd529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2226bc6b64e694f5f7d719a4be39f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f22991ef7f271fcdf3a4152f214d6b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7fc1b550fdb64f28c6fee047ebad3512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164c98580032a14ad097f4f872ba3fe213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081eb8e19b2875fdc66276f65c80784714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a853881db7f327a9d03416abd2b8215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79b5b70ed945a5a689a73274376e8116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c2ce52bfb303488769f1f6af7fda817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fd62221e27902032e1874ebf5c76e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d812df26b127e065724ea8d617d7619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e994b8cb737ad05da262fe02d2ba3a6720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebf7c3073c0c6f6a8f8eaf754d2d28921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea58422bf419c2027bd6b77278cbb8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cf27c0c121b66685a23496bcf555123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62487b95e7e8f1fcf2880c734b7cc87e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09639a1fce10477987a188730cd399db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d109c09011e084ddb274de016acb07e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6174b60d3fd127cec22ef0a118ac8f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcd41abdcf5e5b2c83d8ad5e449844b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82a6c222350a84af88266d54e5d7f629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8558d7958836613914c6cc9c4027a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02832838e3b40ee9b9b7a08916782431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f3e2482a232798b8e9a07722ae87332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66dda0c50e668120780d7a7486b2aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fb3790df66b48dd6f3676cf55af53634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e71132e2a5a5883de72ca9d2fd48bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671df890baaff9b2f3eb1df750c3c6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f05dc7b7027f4b8fde943d221eb02337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca04d18edea2c6b5022e6d31d0dc2b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a0f85901f8dd798e6bda75d6b9bbf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f58d7a141ef5a3fc15b1122d9d32340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caec894025be4f06650216d5848bead41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006dfee956b89687f6e7d4efca871ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc462f97b4fd1d158e926eaf5d05662443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03fa633e43d3e8f4a8eee66dd5583b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8ce9f900e742c50211b820e51264145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa603823dc96e52283aab0c9406878746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40192131942427554d9f9cb7d6d6fff847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1ff1416943dce3216671239645f9a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e404cd38e2ebd759f84415002f20b1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a78653170652fd84ba4294df6df65050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ac39ecf2aeb7b6aa783befeff95a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c85f167b3d18722c23fc39c70908452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a244fd630a5fdf42b41fe1fc2d5b953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be74961727aec6ff65f3cf3cafd5a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761f4a5a51f7b4a00106d3354cd4e2355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d0ffdbccfa76a6ee7df3b9341421256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fac4f21b0d33a35149e09187c111d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0556d3ae68f1ab68fe3a98948d78cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bb24e9ec91c75f118b821059b3bfa59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d7dc868e992659ff1e2690d4838e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4e2f6ddf59a6e56c0258a12d07ed161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82c9fd846740cbab71ea16a6bb732f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3391824d29f9ac5ca126c3eb771e463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72927d0eaf6ca4af6249370fd6f15e6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a59636ce4e739f12f42d7f4f0938a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d7f34554c7768966a628a43edee8c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71d0a05ffca23e9ea84406b8d46495b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3bacc046942c308c40563940a503368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d838ec6e6dd9283102e42f7b2405069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e079fc18f2c1e40423314ac28ef144f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08f746179c174bdcdcd4a5c57beaf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026ae96496638a950154c5f4b8c0e61b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6c02dfef1320d47815855cc9913dd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c10013b6fcbbbe3137e7082c08d6f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491b22eddb7d98a623dadeee739d3f375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010f876138fdf2b4af3e8b1c888d91076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acab0579485ae6a0d93481a80440552277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a98eea5f8a2a81fdc4c70e3860ddab78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932327c8b72c00e46de7a654a693f3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691bd5a7b7439a94c5bbe1016d9ab0080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a8af7ef0187a1b56e5bb04025c28ee81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe126302df387e31a18892abf447753982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0376808c445d940915eed5e298ac883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e5dcbda4438b3c38240c62771265a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace7cc1a5aa1525cd382b81212f83eb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f29312cdbd9873c41872750c241c6086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d508591db13e3bcb6f339a985dca4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3b7e26e41483aff7cfee88e885a6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0159d6629a5e680347fd4d4515bd04e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3d4906719d98c2d2c80570a167d3c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb65d34fbe22c7ca5340cdd9041ae6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2fa07080de33d8f4a633f8698de0492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e54dea2e4ed172420a68edceea828f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a10f83dd866d5f44fbd56c0d7f73f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea0b25bc2447c26c4ca69c510ebe4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c928c1fab093212fe38ade89d6aa80396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a2b0f746008b8b9ca66aeb4647c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a68d40c336db8e4467ee4162bce8ca598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2ec3af505077a2d8074e92c809d7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e103302e721bed5f3c75105bbd6bdc4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9171784aa67b7c1ee7c8e935e12ac12101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4a992cd0f53550c098189e0e50969102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f1a9fc1934ff8f8559dff56caa705103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f0cd9d8439945f3899065d46b6787104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a8a59d782a85b81aa6b3425dec2ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41533b7c2d2007bb2bf834ed0c28b924106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c42c607f51f4806f418630ff560b2da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f93031efb16ef6fc0177ca4ff8446b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f58ef17695a5aa39bf462ce86a649e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765be39a9b2d07a4337adeced0fcfb54110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a85707f582c161a0b09e9960cef223111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93c147c07370305b6514ac94c27d8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d1d5659d4059ecb52156c002ac7ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175f1dde6b32e73137d21c63641d5656114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20a2c2474a221a5377d86437f479f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07a3f7f3c5a3cb4252c6211ee04e3b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcee2334de9f27004a5bbbe36ecc31117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bafe43945a6e16631e88b31a88c7e4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1660e104026c26eb45a54c6684b21119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70ca88d058b13052a592a22b053f1e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4183a2e00d8fb819b98affd39fb6731121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd21d84b1440da748b6f33dc2ce5d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4553b95e2c395c29fb61adc50e52c02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea1709866cc27bc015de25aa1c48646124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0e06b5c4ef75eaa6f6d3aae0063cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526659dc372985e50502e5967794d96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7ee0898d02aaabc34d08634349763127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d23d939e76eaff25a0b927129939be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a029ad3f53feeb245327eecd98da42129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aef094ec233c6ac1e8e7f55afd62859130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd85a192296f30142e28b9c0a3b5920131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0e217c5982dc06e26afbc4c0849f6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abf627585217748eda4905b3a26131133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c6795e51e134a9c9ebce8a0df6be5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e362df418945eb30d95b8723165e0100135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82898547b6f9c91c081f33d6decd2b88136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72d901a04d76c6834573070923ba55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f071c3c6d78d1c4094171b7442358a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02e8f0405988a1ae753b2a81554cde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffbbc0c899ae03b14748adb8727918140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79cb5f796829a4b8dc1fcdc4580f18141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2794a69ed6dfe9095f507ff7335760142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10827b539adc9cfeb4f784935eeddd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8f41b5285b4cde99cc53ce4a9a8fc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a6eb0b692a4425a4643ba733db0b5c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b53e93b1ef6346f0c401e36fae83cc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bac63cc1852dc4927bb7fa6842e836147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f570b5ad65115821aae6a58c3b23e98d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b934734cc7984ad9b056eb3342a9dc5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eebdecac47b6c84411d4cc08cc55a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4db8773a40bdfff309eee76df5f24151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b155ae8a8d7947934e1db297cad7f8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767020e920226189cdd6cbb43ab1635153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a6e27cb89d9ba4f98257a2f6de966154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21234dec45a13f15b846059b4654d661155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5028b15aa3a196133a375a129f8a4c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456dfd512e4558f12286cb18bdc4b5b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda3b65014163c904ed0c4aaf826551c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b76ed6bf54645e292c6797ac80c7f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e30f14e0d85c7ce53ffab2ad907a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca191ee857beafc4431f809be74abc1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614529b92b1a9d425dc73fe7f16665d0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaae7f449ad44d120fdb91fad52739163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4074949353927d86add74782000e8f52164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccbcb1f441f21dc287742a8e18d945165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e9b123dbab28009336049c4bddfe3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50e93dde17cbd64db12b7ea9d635cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a51d8561fd55e65d6a2dd556c6d2ac168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d719df667ef6030a694c18ae9c9501169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd1103e273c536b61498326c2a4b11170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e009b2e92c648f59b64865c504b40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165acf5a957114c0f88ec21d9b67f56172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342df3374ad7677c5bc648bfd2ffc17173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96716af73171f1fa0a2b4cf97897d1f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9624b3fdeb94269862f28010275b5e3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ddc54f3965d16844f2da646af3da68176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eeffabc3cabb874935850138dff7e0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88314d0680efaca923d2c8a089435185178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00af57ad011e078c3ffeb939058be0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48f52e07454bb4721da3aead861c011180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad192a0924e2dc296592e3131bc877181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6af5b06e74a62ca403273d61b8c952182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f5aabe73d8743a376a1635083fcc09183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bac0ed14ac2c588da68cdc5f85f7d2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4460dcbca2db8b93c19b0ccf63096d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c0477bd4d1c6b96b7b6096f70de95186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5bd5ece963bbee7f06f53dca0908e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6351a328aa8b7fb04d8ffeafecdb182188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14ed5ab512ff5d2ac347a94b72cb42189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8b496c90a088c720dc598c9b16b94190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62548435b6e2319f33341156cebe235191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc317c5f7cdffb1c8b6936928d5ee30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3269b76a11ee1f47bf57528c58b8e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a80628b072c663ac674fb8b416b4e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9658ea195314099d8d96de46aa27e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b08d23d643ebe527517ccc9588b06196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de8695ac8b8dedfff2a81bd354d3c0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9631859110c443f0c0bd14135ce50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f722a6f087550e422ef5a4f9896e0a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad628836bbf6426950655c66bf3413f2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61f145c6b5ea568a29be6c95d088d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e810f73e470b6ce7ac40c5b45dabd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b930efcb99ffca17ca70d409323230203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2b1ca5d9c9d42736c21e7bc68b45d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02c6dd9b534b702c2cee6eb944fb1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b516c6b701363ea4f651dd798352e3d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9a0ea1fb987d44d92875af9713ebe0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3f348c7e1fab1b9bc45d06dc76be7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f288390ddc16b17e5eff5e1775b212209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a0ac81a57bc66f6b2338742799e43210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a5312916e018c0ccb51c1e30c4eb3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a2cac24261812488b69e240b0b928212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e16570d1ed3ee1fd4c8533507d456e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3a1851bf1425102d69f9da3028c0b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daccf398bec98697fad74f37b6381087215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304753f85a6a6dca1e6999e5b30d2de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0d0deba5397dbfbf83c9a06e7ecc1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66617c25552e64d5252e6dff4e8bbdd2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3d61b78761392036d5d84b83fd0010219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae3dffac4f04c0a77318e99df098c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4ccd53515d1d9b37c68920e8a123c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f9621e1e80b752e81f67a8e74201a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01156f56ad1f54d6c940b0bdc0f471223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c54f6e2292eccfbfae10020a76ba3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b50d8f06ecad5c95c8f1132f67a171225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343c20cbe0250e87a331bf0bbf5fa30226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ad2d26b60c4301e90384e25d8c046227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d4b90b4ac5d5820ce6f3c61c0fd47228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02faed256b3d57bc44e18c7aaabfc67d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1384f31fad1f70c449acd976f0f0d4f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e420c76d4443774c59dfd5653e13d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7d1fc6b385d69ec6c7568a9a17214232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d306dd06df07027ec704e0a35add382233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f427c230064f48f8631344030d3e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80024d598f13042274bbbbce9b4b2527235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82adbdfe92b740387151a3c91fd72a8d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d21e464ad9ca85a289d5a39500607a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529efb172311b256c447cbb93fb9fe7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e85371d05ea4387d4833c50fb4d00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac879e52db3bb5d7680cab3df8f045af240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d77a9e67d883889ae5147e9b63a9a8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41728644e47afb3ef0dede308afd77242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e38836831aa51ce4a4d5d774f828bf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1eb2f27568504887fe0cdb061e4d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b64efdd65709c3e8e6c32f12bb69ab245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186e8c7e216149bb97af1a848df2630246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d593471712ea2c2939d8c9311600c9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3705b131946b42e9f4b87d8f756ef3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87a6205da3a30e16e57965bc6daad9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7746f5c7640ce57d6e5de5539dfaeb5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e1a5591bfb6ff7ce3a8bc212c6932251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e024706eba9337cba7582d19a6d7d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5fb7f17884af2847338ba7ebe8c23253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58687cfe52083410f81a42b8d009ec9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df108f9cfa5570c6eb3b05558f517bc3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc83c06780279410021638cde852b91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df4a0ac56dfe988f8f72d65ddc7180257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f0e1fe2ae6b0e143e10dd50b1d866258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9208bc1aa62aa3042b53878ccbfcbf8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098546f0b57b1cf1fa422e2b610438d1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f91b1f2f8bb4884472a49129cf7b54261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659810ebedfe7723a8ab80e58d9a8f75262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c9a73636e8bc322c825291722e829263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd62d37bdac23c7d7fe58c3606bb23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998f6741066f39d69638ddf0f1bf068265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970494e8395e6856b531bb35bf5724fe266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeef4081b52218d791fc4dbf0adb2cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f87bb93eb1797088cdfb8ceb1c6169268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb550a80b50993c35ba064aef3dc7b01269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5485523d73cf9d44f2e13f18de5c51b1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeb7acbee9dda46a9c8bf4f51a3b7c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018b0ab26889ce6bbf640d0242dbcc2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001d97a9ba940d6b5ac8c5ff05c2b03273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b074ca0f0ff00ee950a09176ae24fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552ea4ef3ef4a2b7effa369cd2e74ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d8041c776e0420de7062ed9285d3d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acdeac934fa09110f3958322717dc13277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2a27b44cdd2e7582b33feb4a31e56278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c4b92edae691145df6799cbc7e8628279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149a89b0231b75cec05a4f8de814c66280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312095de09e39873d287553d398c570281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356d2d1fe0c9f4f86ccb314fce331be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962d8d7e94a96b7b1d7d732fa55e46b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92befe4f57c61db80797c8fe2de3e67d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a49c91c8eb4b88c459a7952c6f61e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a2d49eb4737634176fa38c6349e54286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08bd0198bcfdf9cc2c7147af806380287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba49431eacf9b277e005f700c5d423288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977f58061da027bfeeaa1db961ea632289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e80d8cd229028c500dc3cd8ed2473290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb236f14ca4c85faed217abbe1feec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b1ae2b50b7506da8c30b88091d5a1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33adad71b3cc025f565f63f98039981293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3209d2b87c6d004afb0bca2ff2fe0fce294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a402e877b8154a7093b2db035977303295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d21ee3877bad5c11dea1581be4af4f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507746df8c13ad903067c8e5ced1da2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f8e9246b2cb018c39e41424d643063298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd705563567e162ca8a6709b366f184299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1786e7093ca503e333af19d19403604300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a498a94d10db51d26c4d347b359cd79301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee6b23a6d7391ebf10b181475af6ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d6ea0f16afbdb333a53d092b70549303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b5d678b33494df8e5a5a77e035f00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894de4244c5831cb42a649cdd781bd68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7369c0edacaab5a980e7ca59df08dcd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b059ad2b76c5205d0b6c3d54bcd39531307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571110131470ccfdb8570dfe80fd76a7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b085a9d1acfe7e70bdbcf8fa2ac729309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f09d4ce93972857020f52bae106c4d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63dc371ba17251acbce34dbd3a67df6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f94f3201a4adc18d3bd4f284377a69312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f5f88dec9bea34a79237c4569a95a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34f8c48fdd6e02c7fb31f2d9e326c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57329f97cb6d5270f3cefdd7f4a00f4d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa527560df670f498080a1830e541e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7028401a58af2a7a9929bdfbbd6eb45317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a56744de5c141821b8bcf2f80e8592318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349350a9ba16660a65a0f4da27c395a9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c65f5d0509b474214815f0e5779e55320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efa4fbd531de61e4f893b2840db783321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebdf8f879a5b080320f93653fbf329322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0540ac262f35a8cea7e3ef739296b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8180007a1f494885e35e642590c65ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648650fe1860b0c0c0db70d433e7f983325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8df18e9219d0594dccdcf40fea4b584326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e583181d5fa76af205310236b94c30327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f89e7ebcf379782c8ceacea7cf47a6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a893a30f50a6d3a033cdcb11ed3a3e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa521bdfd4eba38b6e655f2f67a59b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e393ee3a44ff923924b634f600dcff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e758c3926637722cf42c6ba192c32fd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03237062b4f409e100f1e2549e37a19d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab290cd1265cc5a5e73a5c0200d9ee6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7b0b57ee61e608e91a55198de9c1d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20932d4ca1563da8a18cbc349c9b368c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f14bc4794ae45db075707db5e514361337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab26046089bf701092df5866b2dfbe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b2cb33039a669b2cd6841886e01a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c007741c633fefc99d0fdb1556ab255340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c684da80dc468f79fc506622f12ede341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f9d97c2dfd939dd3b08a7717f897e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6add1c8f298263843540a22dd43185343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bd65fe46d53757b9afa2e07ba2ca9e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1194f3e7ac0a7c2f835b20850f5ccb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dacb49859e1b57132f3e09abe0973f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d19e3a15d12eb6ddf67abe0f62c53347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa71ddd26feefcc773d3b62694cb89d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8c720b500e878f838b7cd3ee8fef9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab07504a134462da7359244934293a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cacf4548aba503470f05955c7f01792351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d23bd8fde6ac8b76872737580fab3c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0d1921b8b3084a4c7f190e55e0483353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9f69fc2be567108e45682ae3b00ac354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91e12eaa26cb891a3e869d55212f91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ed6552168cfea9c27e45a103c05a4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621b4b384148e90965e2b0d4d0b589a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a47ace9069c62e3d75066b83a3fdd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c8035a4c53b2f1814f89396bba8110359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be23f81cdc8e5a60eac1a092ad36111360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a253c43eba66c9abd217ff53b69a66c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a6e2611629dc1cfcc1fcd91d5cc00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe048b71a6340f08103df9e6101da7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d468494e1886d4ea84ab78d013de8d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80621c65cae781c3f1e956d55192040365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44914cb078794262809204e13f4bbfe366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72101ae4b80a5e3a3791f5f6de6657367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4769c7567f2791796f8457a871ddc7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0f690f6814d74f29c665a6f8fa7fc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a96dd3243dff0b45b26965cf92babff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec59679eda23bfba8c9b6a30ed11121371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14370ea7d049ec854b542f2dbb402681372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a787aa82a24b24e4a8104f6f8ceb54373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402bcf22cb9f41993ee10a1ca219e417374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccf58dbd41d6332a071aea63259f889375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6161d16e83da65bec7cd135c71b9cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410eb24ed0bd958ad9892541e42ba4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141f8685569acf1f7f081b2cc409ebe378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8cd1c37740854304ed32ef82116918379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f856b4b0a4d78a06a40d9216586458380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c304218c7868e66d2804f81692e992a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e5df57a3376c3ef88b3b0c850e8d7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b5835250a721d72429d02636ed0ca383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3a4e5c053fb59503bf374ae64eb18384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30676356f2500649623073eb97bfd041385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383b808818fb2384029cac8b31648687386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde6cc2dd86d203f8b94f170782cd01387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5779dc7949a465e0d25d34890d477c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bef0e95bd7507a802409c3e74799d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb454bf929f43870b043088649825e56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5eb51a05848295348ee7e78682a83391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61b956a293725476a01ce7c37a6d0f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a365f2fac6185b3a587c6bf0e97af393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cba5365d2edaa6ab3637e3c8f7738e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c51f3d44f46b9f230840da0d80db04395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a234484745f33a665708efe907c5c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2124ec5baa50d0867b728185b920be397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40fc4b726caee0154185e305429c4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70721be39512b3c4392a616fd8e85ce9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca594e332792859751e6fdb0474acdf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43375d412b650faf62477181536376c1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a7d90091ee3c92b8eb7f39d7fff50402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59690fe5cb923e56efa1a7607d18a761403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25636823585c14712da910600dd98325404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16918fec151c41c7ea814f3207b0e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03641e5cf38a77e1af9522ec0a79ce6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94c7d5f53095155fa98058c4dc2dc4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda56652b8ec5dba4c66e62e8213ce4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646d51c8eb96782b0bda94a7523c6c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecba5ed5d8274485f9cd32eb641c37410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9387ac2bb295affa460476ca1408ac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e6e8bdb0c0d518485b301dc5f037d0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df60b47216221eb649ecbcf565265d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc335a4f1dd0c06c432c75e8db4bf6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a7747318a0364d0e4d784a6a4a29e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873cb886101ef5c4ddeee4a93edc06b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcde86800c5048addd5d29be9154139417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82296ed97e670a872a15926de0f2b63c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d8746874ff448407a9a1881324da9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1f8cdab95a1536b5ad8e97ea35f1b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12460d6f62af31f8ac7611eae569e28b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47acc10a266c9df26b8ae0b669f0602d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7acae5e1837c2a37e7c359982d8db423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8ae5223bad96628f4dd1d57cefaf2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8629261dac38057bc441c835f22e714425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616056a1abbd5cbee0a7f4694e77a73d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a5345fa5708dbcc99e507e30f92e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c55369a313e62e17d3cb15a69ae47428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0acc2ed6f24c5f62098d49b4a7d440429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabecac141fe5a9daa198346a6fb5fa9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f373b191cd4cf3929ee1a6e228766431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741185805e54fd4e67a8a9f2d95b0ee7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e205b128d82bf3b37f0b12e0dd2ba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb361000e8d5a0decb1508eda6a76f4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6b34ff70dad8abe02b835d721d7d5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa87d64272199a1af5685e721891ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f938e8d31dd34cb39cde5b8c1ce9911437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efc26238221b7a0559e4b2ab682218438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e15b7144b9998a8444a367a2fce412439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08e51556f7418f909b00b44d2e2e71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2afd4de304cae7ac444fe71eabe0dd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d66b8198500ca706a1a872a2be4993442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b47a679aa1b9a1f50177c280146be443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e2c476f087cc5bf625b04d438f696444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f474f24acc0141f478a1b32295e38c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e63f8941992834f6a06251f03b0584446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c46cc1063d6e0c1dfdcce2f357650f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca309dab9bc65dbc4e9a54b415f295e2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff933b9ca02c73d04806bafb45f4d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f167db96648cf0ece992246dbf7c44450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0a6e990a90c1e74e393465f7d7b9e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c046595ba7159a8a01f0a95afbe8866452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b7f3bda4e706e1999f625b62a0d80c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe191506a525173ca743619b3f9ccd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd9f88fc55f14a235aa924b49f306e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a9b2b1a082266e8fa58538fc42110456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b554936272749d5cc661536cf7573457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab02a60b136d186ca79634d20c65f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf1cdacc04ba7d70afe925a77acda1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e0576593ff438a0132a26c6f11daa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d76e2f7b75fa3ab2f8c7cf481e2abb3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0351d05a3db44a25ec14b2493ba165462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234a30469a1afdef7846ba6106bcd605463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a10045b7a3b584efb79a6c5f98abe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e6914256605de5b14e063c780d21f9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744ca81ed89e3ed223ae273137ec3e8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c76e5aeefe1164cea40b56f4cb2c96b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291328217137876d8990de021c16f847468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae2a853669270965a1357801e77246469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babafaa6b2ebd6c8ac21757c3dd9db2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ed1c8e5106f59664af4f91a4e2315471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff47192ac80bec83b04721d82fb64c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b7145029c77fc72a0f5bdd46c81da473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fe175ff21c7f617676b391a523c0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c070ba3b873991e63268ac3b5de8e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc2311169a00f8c041567a1e2f1362476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72735220988314f9b073a4a1e47d3186477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c2a9744b1fa621ad4964ec9f1a1fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad534a3d3f905c5ef082d733ec6db53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838d57040940344cc18bde9bcbee23c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515bf11f3fb889b9f1cdcd4d1051bac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c4a6096b204458ee86ed2cfc00003482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a532373a7e731e018863280d0ffd012d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b102d28bc425e165e329643595457d5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14294d21d70587ddaf2a199c1b11fafc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b028dbe1dff78adb23028fc5fbc7a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd5f2445855d3783518b241e837d3c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8352e1c0b26be288e24eb462c97d1fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f116c333fd94f2fa4d41ce49bb105e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb9b5a95e7f185d848ee26360aac25490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446d83881ec5285ef85f21ea46ece10491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d0f3d733008c297a3782bfc480646492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67181370c84518bf53cc90332f6be7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9dc883af69e74aa923193a9619e49494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c1316bd07ff30a3576ab084620312495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d36432aca5b1d3606bae4edbd0b00496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a127c2aba4b2cd9da3aaf2e38f0c07497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fef1434a9bb4ea1636025a8ed72f9d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5cbfd0cedcb09ff765c89a4cdb98c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea209563e5718fd8489d325a67ad02c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9657a368805761331c9131225fe717501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86b272b2bed68cf0e6289f4c798d6f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc189e67e7588cd72e3f82c26138a109503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05567f30631aa387c2b01043e73ca923504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fafef4ca4ecc4a850ffef7a1f56956505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c1673d90a29c8d91ae5da1409838e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78581a0c6d383641e5e827fab1c493507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596df9d1492142787f68e6a81366ccc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fe69ca8fcab6139459e0ab04be3a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924b9af4199fa999d31a3ed1a319d95510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540ffbe44ecca8216e2324327334b465511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb3a4fc297224fafe44e609da66048d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875dce84d2e665e443b88631dc5cab4c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fc88df497b8986a9d0d8294bc7f1b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4e55abee5093fcab561e992903e4e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d922ae120cdea56e3baf74b452d1c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da96d45ae4ef761b665ea4b9ade56c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad6013421e7d604fca52ffc6efdd200518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c6d757782105413a6d950a657b36a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46c36d86bcedaf92e62636d46eca3d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4566172802ccb956c83b0059039281ed521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee88dbf51a5c022f0bf225c9d21d7d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac137d92cbcff584c06c708d90495e7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011563b60eba4c79546ef7ffa5904309524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82921491cffae1ec0bf2cf099d87f6f6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11523376000dec9bf023d9dd8fec2b0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc9cfd0209e1b07528f41c86a47583527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8f550ba801918da35b57e010fd808528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ff8feb0bc8100a9c15d3759daef84529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825efa3fcf4237d05e357150615d86b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6fdf51ff44a052a70d81a2c8a4893531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9b7e06d837c87ed01b107b30653ee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e1fc39179cbd63351d0fcee100653533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddbef0f3617ebf5190ca1c497ab860534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8702404353932ee4a57c0e7e585218e7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15338493b9f638ce7f1b364d9963b0be536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa131a1307a7e3657eb23f7c1c19ba5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd9f3a52b98e123fecd67c016535a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2cd7cf87cdfcd4ec0336ae8f86afc7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbca61becbbb81fc19e21cd0e503a0f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3397f0b77afb3c0ec550a0add35af511541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecf36e32235f2f3200c9468cb39691542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f683086c78a2b0338a181b90681010543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3d8b27a087f47ce2bf62476b11329544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e358e0ca63b8ed56109b48ea7953f2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b77ab218d1498790b3a10bedd30e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a18a7e4b1142c52f270fa35d14f7c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ca4c70ba280dd76f0c8c40f4f0a06548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561557459a0de5f6ac50cb5e34c19af4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1b7b070da73e8edb1a26fe193e804550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ed2cfed202b80c56acd20c70ec2406551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8aaf34c4da39afc21952ca7ea2828b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124276d4b2ee095a33ade85d8e9115ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c4513f4ff29a04fde0fec9b61cc5a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9f37006cc5a5860591648c5b82439555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ac1158fa4829f4f323430d35c4295556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecadfed6c785d263a7fe3a4f9d1ec18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e98284c4833f5a830caf501a998d54558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b16c9f6c7c3d36ba707b30d3b0d10e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77399aca6671873af5cf79ffaba1ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e12eac9b404a4b10219747b65b364561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3222fd208c698b41e05d8d507022999562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430904ba95748fe76abb08dd4e0b76d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1a7246b113cb66bd6131521d86878564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642ee412b673886bf5e5fd0f17999888565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d325ed44b48b61397a4d7e69ccb6d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ecbe30c1419be2b105df22a114b6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a8c332953c7fb94518b8671f21d2c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e4411fa1e3ef45c1763b77d1f2a65b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62de2ae76e2a75c3cc4a4437664ed4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99ba4aeb734fe943bbcb530bad5d0eb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07d6aa43ddc9e48be02e0c6870b53c572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7b909fa5365bc81903b6549ffadda1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666a0e8d3333b5607fae717bb24109e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc814e4dd7b47f7f3dc4e200a4bfd9083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5b9c06d800806326eefdb421ae94a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c4261a57c157bbf2cae3d1622db2da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5032ff3133811fe8624d46575056df7c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe11016b0c2f480d7fa0c38926bcd27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442b66b2829ac71b0542b8ccdbd8dde8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38964b66a21337f69ab71dd012132d099.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a31e680745d5c8c5c079ad1a308dc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ead7081bce34b10aaaacf39f6ee3d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570314b551a05e727b2af85cadede3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb5db8cb65a4d3a094edf85165eebd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77ad62ebb93752ad7c41c7518709f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6fa7085a9daa831e8a707ee338ba315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93338113ce156c99e225d7ac59f13ff216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008cc576a3869f270138d3badb0736b317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acfcc206aabe95fab23a41bb26bded18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7f58be6beeec087cd2c95d991c38b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa415c045d015f3f6ce0ae8891d4103020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b726c5a0d9b5d961555fe7e63d95e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908b933e188c8ed78fdc662aa1b4ae122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d746e1479e5aa6357484ebeb238bb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d817c993af2a15b767c7cfc3b2f8cf024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f60fe83ca6c51fadf107bd9682e6dd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dc4edb6a0f8e489029df340b5ab7226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bec8ea8b1d498d2bd10df210f2d0d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321e08b6e26c287a64095450e7e145b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7db00b50e92f41143fc169c9ec10229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625b84a742f4f1378139cc128113b4c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aea021dc96879f0e98ece9bc33784831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd162c2ca0601d90fb34c8a0ee3c8a832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36a28d37e50841b3341a60d196bde633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673a4e42fc664ce19cb62a1f6e0eb9e934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b489165442cd4e82b48ff2687691b4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2386e4b92c47d8e5768de9c471869c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbeb9d5669d86e2ee2580539814380a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c7d317e306ca47ef023ef5bcff341238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4e93f873af3c40fb0df131688977139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66264d06c4e79abf4abce35e7e4f4a540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3451d7c2da578c20503ea8a8df25e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5362ab1a01ce22d20dc7c4a418df942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a414e97bbee851854a9ac11b2a9c89d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca0e921e318a95f8450872f595b88144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be301ef163e4dddfe570417979636445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1066d0705af334a7c3d5da91c4062746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8246854f7c23c8871f8a6dbc7ca79647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a2681720fd97b346b55f5eefe35fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db1cee210b70f02ef82fb53584db9049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f88d16a23cd7454179bd70cd4ac25d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68f6badfc1bc61e5a8a90765548ea851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e9fc0cc1611c3cb0c961601db302f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b6f61f3307352588ac89e53a204cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db478b5523ef62a76ad6e9508d24fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26838e3563143f2c7801ce8b8e1e9455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaf85f3933f8faff889d90bcf2bf7d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a090e332a01b2b5d5c331509e80ef857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d9d32d2efdb33b04b103ed08b74ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1509433748b7c92407230fa7d2b5c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9f303624c2d413043ad673cf0546ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516adc487abca690c34e03670b4189c261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e578489ec7d6cda9039195db0dd5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310b7f2d5971bd30fbf2a6d175e079363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77783f6a96f4c67996023d0b4816a54c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c9f0e8a3ce59944bfff771879ac2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b46ca9eff5bd80845790fd4a92dfd366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e11be5bbc219f905ef2f7e9c40a2bc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeea49cf76a26cde4df183211c87ad768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c897a9db1c1eb850db46488d40c07a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba914e9e92b107f4f1d2aa2d64068970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f81562e83a7886f7c711a4ed88719871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4e1827c33a968cd24a630d985b3aa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea4cc3a36fae2c5594a9c64997033f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026f1ad222e5b5a45568eb82d62c42874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dce829c89e8b725f07009be89ff5c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a36eb2171de086917bba28b03164476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b7efcc35a788d4ac6dbe4135a36ca77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e64a920c17b989c0ef2a5ff13f90d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aa9efa9188e33c76af4fea4b96f6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d142c82491f026856d51eed5eb9444b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04426eeb2cbaba5b6ce5a5b55fd5784881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6bdd84aa8cff7bc6d2eab0ddab9d4e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444b0fae841e0d4a0fb34e2ae1f071483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d667ee0803201a2cd1d8d1c0cfc5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6b73d8a72873609fafa879d2d784c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4055ca038eeb3f6fe0481b22a6525086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9650d603df9dd5cdc6f5fb942e472ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563311785ea94d80ee2ffee6f685fc188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633728b15c61ae54f4db4c820eadec2389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3173b3101d448c795811a2d2cbd8b7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca05b516563bef3684cff9d4a26586f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339eef0d56d225afdef29340b88993e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c42c8bcf0d1ba47b140a27cad2e99093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121c9a737122c3ce6fa8856dba13d1f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764d932045e20304c276c12e8981d4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaeccc3fee6cfdf9fa9d46afa8a63ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f83c841a54447f07a349218d76b1697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf16acb3c1c6c9e135a662805d2067f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffce68e95e3b6884502a02081abb3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ff3f757292816da311922ebe98c66100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44684e6fe450051c0115436dd5d5735101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15158b65a354a5bd47833bf28916c16102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae5bbdd4462ac30923917f62775fdf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a7a53a9a395baece3268044574e08104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af1e8aa6db5e3c943383063cafe1f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a90840dbc29cf1c2a98e13857ed98106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59428ee61b81bb52422734913a44dc7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e41445263620fae7bd8356e8dd99be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f462ae2b56bd29470329481523ce3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e21a1df138c4c4c4f1d4d1a54f568110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748a0cbc855ab503c2f9395ec8b95ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5880186210f8699ee87fca83bf78fe8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc96966c448c11f7586a795df158d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08fd05e5a3af03d4c8bda543dd15d82114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14681b04f16028341eae13cd883b482115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3dbd8aa3f77defe2c80731562a107116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9cdbc1600800ca7d4f2f3592b922d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138cb04685910bdc41756f5182bef56c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583a3cdcd93490f5772504bc78b7d2a5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463c10c2467ae8a53574ef1d741afb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d328266688ba033c56505e018eb663c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582af4475003228df9c4fef0b37df8f3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36879c177b4a5efff948facf4ec0b93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59636ce0936f1f76c425c09bcbfec2e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e56e7fa9fdc00955a211ba6ae13bce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4ac387bafe7163ddbadf2f60dee75126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e806e41175abe1e663be410f99f249e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c395a5bfc904971fe89d369400578c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633947d6f6bc1d0247bf22c3b30cbfc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56202afb8ee9193cec56e28080996c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1d68706073407f5d744e3d28907da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6836a11ceda6c49cd51c07c999dbe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ed71d0b891732e85fe3e60e5531ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c25b7ee107931f1b6e67f387598a628134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211af31de077b7ac40937ea1542252c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1b8f96415c62bbf9b5e4d38ea99d2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2344d845bd687d9254fcca0b2a056f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13d8162e1f027f5daed881a4974d7e5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce6252ee26ad1ecce8abb3e4ea67a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad5e3d686af73f9ee1c9df1b94cba6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4004f355499842bede4f298db0303b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d061e6f4fb7df54d96039a1aada75aa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d86375d9e7511d3b6923ae32524de8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7d60767a68d1360e6b445546dc35d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a10de0d4500b50237c8ca0532d6d8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8138bd111b13518c160207d66e75d0c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965abaeb72d1f18f10b7839ad3a6848147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae42500b7ee58ec5b1c251ed45f17f0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff2eac5fa32661fc6b73413f733ae5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442c61a867a3a07d529bd1de235ddd6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e186d2758aaf78076f80645dda2c60a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b1e03f2babd60e5a125ec3a1c78f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7451aff3ac8ef9554d4b73b29739a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4b384fb3ed11105e21d44779cf684154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c63a479d7d5e4bfaf6ebacf8b31e48155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dfdce270d89cca84f9ccff6c1204d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54deae523ca43459e3cacb0d9818c5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aad1e380a7a2c44e25caa990e1ac15158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb585da28d37811a06c133f2edf2a11b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18138fb62ef8a5bbb51c6a39c871f23160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca67ed68b4d315bd3a28bccddda751161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11928b69016642158888663b8d691ca5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e169fc795c8e5e50d69ee6de0de654e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59159e1e07a0b62936e1f8260c592390164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fd68ae7de1c1afa52c648cab302ed165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58081610a59b00f51bc44952289bc362166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a2223269bff1469e34d52676d03c9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b169ce80d1897dda808f075812e34168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c56ac31f5532c8e7f99af80931baa1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c821124a7b91b9589f475b6b2c6a2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605b9ab9fe87fc77d27fe5e7ebfb412171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f157752991fc9fba50382b1cb81b1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d40b29f6a00bf15da89ab0898fff31173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e1ba6696101d16f535dabac82134c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34031e5528906b69c86c4354ecbe60f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196c678e3e7090644d726a3fd5f8449176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157936574cb60b2a3b1f29911bf8af24177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92d9e9205d6f441317e3fa90ff25d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a886c4b8f826e41410c2ec0e9ddd6c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a94c92b76ba0c6e7d3801bb2f1c04c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c0389eb1f5f7c39a4b8021bbf3a059181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b3c5fbd4b110208f19bf0dceb49d8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30fab47916a90c4ac24c01ed2633bc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607eba0a640392d696006c30a2d43db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9137d390be84fadd70bf00e54d29ef185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8acee5cf9f649b6416d3cbfc181f16e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a35d460c7dbbfbc28b4c573c3efcf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca02c43df896727f033dd58092e5f00b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6750797e85f044e9f2930b8f01fab9dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3979304759c13e1c509c48d73a147190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca77d7a938f0cfb7b1831d28029ebf7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a06f6a65582f74a1438d1877decef7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687d1e6e0b9760d672f7a9744482da9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cfdb91fb01b19e4d56f8ff24e517e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbb0cc6333d54bb481e68626f7a14c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9a71dfc724ee852760d6e8d186d6f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e0801f0b98621ae121f8f390827d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425390b28a3a5f26cca76f865cdb021198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6fbe3851127852304f18a0ab1a47a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac17ea9598e507453957c6ec151ac327200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e65dcfdb79b5b57060c829436c98a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647cb2e71854b29463f84d58cfd8a3b7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b72ab7bf23e1cfc22137249dab9d19203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77728aab645be40813f9f07533d50a64204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a46f1123aa848db10de061548c0090205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8d35a9dadbdf5f7eddf9a96ce243c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1640794dd7a33668883fe243c25d8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1982694610e427e4594cb2db5fd14a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404f83c3e796a37e48f0591586141e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980dbed34c23a3a1ab5bac6b60e8459210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072d6d19d46ab72bd6d3aa1951592b80211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73905c41828336af62e3133fcfebcff1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39826915a02fbaa64479d5681ae0d9a9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa18f1f756ac156ca6eefb1a0d56cad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163eb8bf90ca819fa2167f7d48d2c2e3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e3f9e69c54838e2f63fb2220aab25216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6480f0d0c7d0fc3a225a8276432346fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b18988c5b544826c445c8c78ced0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b7d482027a20c883caecfb393ccde219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60130a13468dda9876d55c19172d312a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f8fce2782dff03e0d6b118cb287dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd885d978fc14c47abb5668443d598bf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09d09b73ac7c881355aaf3ba7dba03f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb07f513506c780bed4bb6f52f6659224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac7e0d27311bfe373583b9c2a5b53f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32463c24918b11b7eb94baf1e5f01fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a715624e8135d00045e0f8bcaef84b5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79d1954c02d0237004957f9601d8cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a2b5f2e0bd19c4a0cacd08acccc9d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab8be62b71c115fa61e27c9c5f8f8c0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a3184432bba560cd5e3ae61e9710d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4ca8da41c1de03170ff0897bc4e41232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d639d8826571b8c82534d1d5125db55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da649a039c0a0c7cc622493381cbe1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee37d95dc1e828c00a648e5c8a1de77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6b6965b41df3aaabae27a8d7e24bb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1b1d5ff884c1e6d4f92ddad866d4e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ff56e70e99de385a3a2dfb62b5efa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5104f4e49f6e8029e6cbcc9ac796d85239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b93b23aebebfd3dae1dd14a26d280b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7837c118d206d7d44ac17d7e5711989241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9159c5131f9a28af9cbfcb1486d4227242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de87492c2c78799c0d004fa8b60abc9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294cff3648dbe117363827cfd00b6fd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e01d7e01b6e806d2cef3e6182fe32245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d1e616617429817d47fec9c0569652246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda86dda285af7de6f5772c35ee14212247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b1950fb5905ae364c7e158eccd4ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe9b700e45a74ec66400f8c2e2cbc3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8bba728bfc91bbcb7e769f595df67250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da34a2430721275800031706087335251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cebfc30370f7c8d068dbdd909f8cc1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884c7c05ecab91e146119551062e45d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c9337fde96bc70c636761bab99b76c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e8dc2ab0cf2730e10dc7b230b7166255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984c2b7a367c633d5343c1947726f009256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45afb19b31021006f06e3b90510702257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba35f921c8a9be00ad7c9805e947e8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a87f336c846de4b81598065905d3765259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a48e8f465ba21abc488566554f94b24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5490e941fc962c4e9088a07534b6e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37631bb91b9f269642b8ff96e293307a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d27026b91781bde4c91f210660e9b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b65e8257a5eb1cf368663f70e7886264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfddb9d0a52d48633b71d6d8bce996265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307989f8c9b99ad75269f03931ba5a34266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3f43d118738aa554d1992dbf2570d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcf209c2bdb558a389c6f296522aad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1aa992b3050a90227c71fc1c163805269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d583aea054eea4552373a5620bb99a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514604f93429f58a917da548a049f5a9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c30c4cd5a81dbd8cb9c6b52e7f51f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666afd17c5c56b2193b4652dffa5d7e9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c144b202961377dfd57f7bb2cc26b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2316c46faa8c983d9c270f8ec950d99275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26864a0172f69b4cccbb1e5e656fbab276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec788ebb632b218024bff4f859a5020277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839b1090220cec6f33d807f33dc8dd1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0097298121255752880f25555e99db31279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42065ddb6fb7dcfd71da2bb0e02dcf5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba10fbd12147c2197809b041ac4f819281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b43b1ba8e96f35836f89b678ebcf7a4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78f846f6bfc1ba6ff0cf4e4a817ef4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad0a63b4144f7664ed28580b68f9a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a8609a285c039a6901a03244c52b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33b40a0d7bcc4f0abcf6dea787d5ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482c65e24acc49e3f2ba14202252059287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1387991c181dd3ca56b0584e04683b2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6be51d36ad46f1915beb6cff6a7137289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96202b7c696ed728e684a5134bd5bd4e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6377a3f11dd5cdc66ff2624a645197e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d419f6cff80ed7aa6033eef11046c0b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5257c26fb7d5fedbe4b877c50701e96293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61773b7c4d028f289a328f23243ac84294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9ea8243d56fa73c8dfa094c81f00d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a986deb84bbf2fc01e6f4038bf1acd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc817dc14d5ad76f36f5354d8735bf0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9d246afd7dd9388ca60affe76a988298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead7c3261da29c9e863feb08733abcc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd81ad646315b2d464d0e3700393678300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb918c5ff873dda5ef69a22c62a508301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddf1f4e5ddafa3ea8c84339554c08d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ed1be370d5301336928ca3b11911b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e3e5bb0fb529c4edf7f01f6bed8fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0fa9c6cf82b3f785c91e54a96d1378305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3738450f70b090b947ba4f35cb02054306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b77f3c793246775fe0bc0a92c219c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07673416c977e7856060edb482afa5ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f164f5f2a695e6137ac0d9fe084b8fed309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a04f23349a111528b9e3a4f337305310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73c87d1221a606cdf2f4f25ed334ba311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fac43bcb8267dc94f7fedbfe23fc6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e5150ec36b36a2779f5fd357d66efd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976eedd9b9eed8e5f0dde806cf8312b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c41cd7620080b6101934103667360315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bb4d388ceac6f12919fbc392dc494316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f02f3db953d757fda6ff70a2b2e3c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547558adf0c465b989c85c36953ae80318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f831d9958a137ec0faf59f1abf0331319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64defb85d3d86787c4da58eb3907c1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64208b7bd3758a244af1eb87317f7827321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50b456d25973ed48557e56b8b4ac10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9de24c11aad79d7a993f06db7e1269323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e733d4b012fb920c18db8df8244db7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b6d144a123a0f9305a8f23a71c0e2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b50667d8d91c4e7f63869a3fd105e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c385c1e16d5be2a4ea3801473c11de327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f2b8111bda02171eacd1d6c39410a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e07322655583ccaf3cee0e399499b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecbc99be33788f2c5a84fa747814958330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e8a898a6f880e2567173e3ac6712e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90add112bdf2fd7c631e0a1197637f11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdc6d2b356e31635b71b2df6c955ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fa5b169865cd396e8242a2abd45d64334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5785551bd6af75ecd0b9826173ea4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266caa3047f7d2e0d7d4d6a2f8d3576336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf941ff0b5817c127f5dc907792322337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a4e0abb24896e31553162823a48bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a561af3fc85a1ef4cad8c3a694ac0c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594af094458fa44de04f59d1de949968340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294b8678e95a84261599efb8ac50911341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245babf7d2216ed385313429ea3bc0f7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ff0177e8e50dc5b64dd2084005312343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef67c6837356671f74c9ba312493cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793567446fcbbe71dafb8e9451f7f58a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb771cc8559ee48906946cf7fce62636346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ac197d7421a87dd24802fb4026c05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d2863b31385e4737435dc91294669348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55921b3979422414cc199f41c6abbbe2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e195d6b5f0e2f3495ed9d9ab41a7b3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163b20484a42319eee7b3188337505e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657e860e507c0971ab8e911d086bac0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201813ec8cdcbbcc1278234a8e337f4d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c769bf180b04cd7e73fc04ba8f25b8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c98b8981d43e7caf3675d527abb1a7a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d315680eeac47fdee731be4dfd64ad356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f38da7e879c9cfd305e27cd45ab71f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b0e65f7fb54e7f5ec591003a9dfea358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba9ceaa4e628ac81f9d35b4f8666ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae4c8a5e1447797e8c665212a490fd7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2dc1759d452fc87af472789774cb3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5a51a3cb319de62f59d9f4e5eb01d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac95a8e83d10a5f6f121b56880c347f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e31cb50cfcb1434822c30c877d7f6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63a87d8825e8503216d491a4234745365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d1e8a9bc59cffd0f2879fcb7ef8f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bdb1fcca9ab6bbc9d8b081d0ce85e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864dc5e99f6cef93352042ccd58d039368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206678af3172356163b0ae6afc3a7b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef946d3f9e44b2dd06921011589c07370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc4d49dcfd6e32bcf7f7111e0506bfb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf24d6e9b7b457d09d5a62cc807012372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f34b3264affe42343a1f6bec38e0be3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc86563d0016cba14e4c8bfc5fef63a5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377c1f18e077d3dc7385c53123c0cce6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a856267ff7109a11c2a326cf5150cc1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323cc84898df9e866dcdd8f21791c16377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c03cc59caa4e8e1352eafebc276e96b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3090c497d2879b391ef69dcf2bf61379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58820022fe719dbf85eb3a6d1fbe7075380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe8828532f54b64a2066d7a14b18db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0c769291987063923cb7e3fd5735b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d2532d2feeed837d27a4a3240047e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755d478a787c927caba851d64c73f50384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c6e0f1c9a7ee74d8628d2b6666ff1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec74443bcb355904b19ad7d5241fbf6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a9f0a50670e979fd9378197cd2a732387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28447161528e9fbedc48d8d48bbe39b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ba2aee152fde3c34b2d94cb312ec9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa11e0d42d8aa9afb2ed76c6bcf4f23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff170ec10fadae0af8da0292c405ddfc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61a9e022faa2e3cca0bebc5d2c81fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feaff99b1294339b1058fb4d347ff83393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f5cdf768a6ee04c7c28fb43573f02394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177925c9656589367cf365b8b651c6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde1708455273389097f988624da06d4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a9a4698f9734c584e3926c5a27a09397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79a29ec006beb7b812c0abb57bf94e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77523b3ecda6b7815a6c61e57fe1ef1a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e5b88c460bc6c91c4a5a2cce299b06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8126c1dae9f3a4fc1a537fa47acc563401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200362af2a94981ca4c249f334a3491402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28617aec20fd08358323b716f1ade288403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1f330c072ec9d143ffc7761e0251b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaaaa4883473d1170b27b9a90e1c152405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e0b7f7ebcf849b7e9699974a1e8a6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627359a0f1c9ea731cf1556503d7da74407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22ebe03ee024408782fe301b38a4c99408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1708bd83ba684a9356bf0d550cf4e6b2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be81fab408c03f8d76eedea1d6c35e71410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75dc89c49b45b9fc9b9b34df1dc784411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c24128bd7f6d9550df1aea88ae1ed1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5e1bec8409eecc6535a045823cdab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c304f688fa97471bf25e3c7105e09e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012506e1b2fa5478a1d967c92f32ffb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e23bd538067f865a49abe6d5488304416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07195a6f29654847a5eac6009f47a90417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad3936c58c27828d3dbaeeb4c7fda0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f6f763a040d312ef75620ea9e6cae419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61c63ff2c4cde98871e59315aa75ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27098aa78923be9f4bbeeabb58df448421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53089ecb87338881c79ef16322e9b2fd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b21063c9b10cbd161e6d1aaf200c75423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e04f856e2450b7cb1b6901393f2aaad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6539504170ff4917ee9e009dff7f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0640150edccd1d16108907a4446208426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25588c6ae025819d5c2a0c3d8b3bd0d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c49e30065f1058338bfe351ca4652d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475c81a570de91df400adecd07a7dfa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd50417ad64c7d25e0bf75d90dff5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e858d36cc45a523a2d8c955c688443431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0966fc5d16c5d4331701022620f5f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a046a4d94df2e1277db27c9ba563c6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4108e0594f1c5b28d05f100cfacb862434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a0d6cec64ad3a887432c01cfb22ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459244048c8aeefc8d7a0c990746786d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582789ab596100135e6764306d7a15e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8c7ffaf3357e34aaa2459f9f04ddd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de06b25a4af793cf9f9ba987887cd27439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026d9a8f8e4fc67b666099c981647a9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d53ae114ef9c5b5f6c041e39480d064441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153db4a3c9c120b4cff288692937e89442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab3dbcab0524811e15390882b0d115443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689039ce0eedfa434a6c059c126c76e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1dba9f6643f213ffa7ae1910339c0d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9564845a2fd15c9f5a7eeef73aececf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2f38ce0f5ae2f8ddfda7922b9a918447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3092bf469dfaa596eb2754268194a79448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c939a0fccd71eafb45f168a894796449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370d0e4842b2874c1f92ab8b4cc4a4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce39806f9f567ccf7d4524bbf3e1a3e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2faf8828c1add93efa9e66b1e19efc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7291a300b74aae31e81a684e6862b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598b16d6a47ea2f88bac236e42234380454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a069d78ec46816c62c2c008d084071455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720430b9c5c801f53f6d778bde8bf393456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c6b1d52060f7b71a841431a86ad96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbe21bcbd6638bc8805baf226dbc1f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d36093619ef9a4446a4a50f27027c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ff7b9207bd2ed0757418a7d2ca5b9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7646215a1683e12719985cd441f09461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77620cb2216e803f9f687a2012cba42c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ab941c98727532a7b625375efb622463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a874efd77e5d678da0a9023e90eb95464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2919c08e75d272f37e49b300b842c55465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0471aa1e28d987bda022b001857f28466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c5b5b787fe2ccdf5071d38563ae09467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311038aa52f10c12983ca50fd0bb68af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a76b803da12b4c1da7342648809f7c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921608db59cc56c24cc365aa117ec604470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164572b35459eff7384f77f317e8e95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ebda58ce1680bdf113270242866057472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41566c63f7accbc166a670339101f75473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6198105874d038e66f611fcbfa3dcf474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb45ff69ada424f90ded213f488f35475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a11b925d78d019a3ec1dbe548058d8d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813c73af5117b8316d7bd88331bff74477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072097a5aea11c4a49f40a8bcd367120478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cfc9e440f2377f0ae26a518a332ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed1bcd1aca3774902c6e4e787b939e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0bd672360612cbda2a779838b0222481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea473bc87733e9ebaa997b17ae0fac7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c162c593d19824fde2bbe1be049b37483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa923f3f220b91e7e48e89ae609607ff484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022dac3b5d7781d3df63b7c389316787485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7e8cca7d9a1e7f59271c59df1bc3f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839784d4a072b4ba135d94849f61d39487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763fbc5acb88e2c5ce01b064689b640488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4c3d3fdba57ba6a21b14ec1c1fd51489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c6666edd5188fb7324a0cd7eb2cd4b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68715f641499624070ca637497a2d3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5ad3e9c216c1e941012cd14232df7c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e242b131a1dedf51b95bdd524c222493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4502610ba66e4b6dc68f180b3893d83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb02b21abfffefd759cda45a3925dfb7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9974a54c808b9c4df1dba4e86c69f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8033f93afc53730a4b3c04403c38b1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934338aa03ef1ac62a9441eafc0ae16e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b234766ddff826e66a50c3f22c9c5a3f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f10befc562a3090e1a7f5ca77e93e28500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a366cbc7af1b1f78923e7c967f71cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17beaf239317e3254b7926d20eb9152b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45080f6284202e29a4986670aca0f6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c9ab36f915d76a4d01eefe47bf3ee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4155329b852ccefa5d76c823340e6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d7e89c84ccb0cad5c3ec54937db09506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d58517991bb47087e0bc0ad211a13f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca1564ba66c44201885e22ca9c74b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c927eca4f6a21951fc2664ad500e0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2135fbd07845a2161c15d57652598a5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96122f43a6ef42e06839a2fe5b515aab511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba8e7c4f516cf4b6bf6812f19436eb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d40d80d0065cb1b2b97102fd3965f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464125e226066ff4675a6bb6c9d17c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5afa5219f17aff147c871f0ce3974515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7570a63f46972f4d6d3e3834734da1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc160bd77e7396397bf51b63809e1b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327f47ce120562092d5bbecf3b5d286518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045996043bb435f821c5685850cb5b3b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a4feca40e7509894f4b7bbede5dc1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f047115c727697c3d073c1822e9fcae521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfd7b8c0557c11c1dcc1d6098a1f5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961a7f9f8f05a7ad0d4a0f2ca9630d9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2400f1ba5b472a42e0cc8a608f28a5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777206a5cdcc9f5a7051b985022f9fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b7f2d33709a39db6e16dca67f3384526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a911d372b35f14ddaf1031b227222527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e23a0cff18dff3039d07dcd27a7c73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9703609878a66f597356ef48466f4153529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1fb03d6fc23dded1d4c3a74c58a17530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe28a9272ac2f50ed4988b10918dd5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3cb9608e75b9ad24c4714d0a02a62532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43e357112d489cc0f5b5a363a3d3c1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35168b6c2c9efba88d8281631e21423534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31276bc7537bf5d84d470c4581d265ea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7f008c7ef6b33957b2b419d324dee536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135764b4fe73980064569c0c587e4e32537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e591ccf307137b95addb3cc54c5b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1d3be2c3f427848361b957dd37722539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d68588f4dfbe8911aab2b1b44fa60540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6e166ce8afdc7874582f79056786d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c816966188771bfbfbe92c4b60012542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c22adb56b0ee0bbf4bf51462bf3df543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a2e6ff3575825709287a8964e5552544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13156576428ae596ddc064de032abc57545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7fe64c15409ed5e2051979502f220546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b26eca49e43e1044763a815debd6c5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfffbf35d962ced4a948bc0c8a55ca22548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce6491ce4718f47737e43f81147f8e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b2448072fdfce439626ee6fa48b00550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71fc0553e075f8232d02173a66f3f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938bf98c1796fb292fd3651902a5f7a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4e3704dec53dfd20676700da683ba553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de56abf33c49c76cecb2fb1f5844679554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2423f6e6f22321acf34202773f02e2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b015e4f6a8660107afa9274636a54fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1969ce035484adf766b22f3eb4987b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a84ee1f01146fecfe4b461f4b3513558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a226e51ea1903c4c1b9657cbf12a825d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780a8fe5384ab1e2e63b92e7696250e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec25a487b434df58852cc3444a199f5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8bdf056e251dcc935b6615c69c5c5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b11867b3fc7fb4c69340a1d19985a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cfc60cc8791fbc2aa878fe4b28429564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f5cf9a2cfa85751a20d109497e278565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975199ace1ef13d3905c92ee306e4e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31197eeef5ed4f5a3c29cbd2b3eb4a81567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303c1dbd8b50e92b57f6e722b38df3a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926f806b2e40d2f207c1bf950ea9fbd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2469326fe5a846b00145e13ab56ecf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5017a3621997ee65ac340d4249d1e3b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d88e93a2efa339b3500a59e9c0a0ba572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>