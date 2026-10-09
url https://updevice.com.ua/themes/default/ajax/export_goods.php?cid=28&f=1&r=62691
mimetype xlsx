--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fc7b437ac5a53feb4858966cf728d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd22ce3a6d05bdbb60266b9f9f553202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57ccd8bb3120aa594c05be400489e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2ce872bc3583fe8169f6213905c2b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07607d33249e8e676bc69efc4dcb631e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae292d4652084bc6dedb313f3cab95fe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199d1d5c9f368f277359c44b39e6e797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7c837df1d9581ecbe3c49b8605edb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbb0f8e869db484bb07906d38ae9f79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5209ab777ca4b56509cf82b5044d510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749243c70cf779e6cbd802ebfaa614c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8dbc3aa6479b141a2fea1664d7e65912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc888b79a1692dd93c8a63700a1f5a6f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fdaefb1a3db4d8c733ca69f37a87714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44a6016997d3913d621f7963292e9e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13707a45764a05ebe5707c9a0fda334116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e51221af6b90bc9580a496805002ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9057609ef22b661b13c0b2b26e06818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1df9d8e23b0d7f6a5ffa36d52b14019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b60c6b09b5128f3a25051f643627820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d00190c1ff6be643cdb4cec82a32f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af893bef025581658bc4481982288bd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a4665a79c83afcf388ffa1880474923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe01656918b3bcf91f27ed99a0338624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f6e5d6f31b8c203616e56fc139d0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0f4bd9839d66c3aa22ede4c8b635026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd92140b61e2514bb9bf4367cd09a3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660e94ed57d4c055a5ff505ba5aa56428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d098de262ce4f9afbd66e3f0c6a653529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f4219996b3c66d53d4fd2d9d6205830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81d6af32114fb87ccd6e1ccbd192c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8530b9c782edf340550138053072f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66382fb5ea45db4d2638850b7108deb433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13e49d6500e266dad41fd39f5a9e4934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38ef5d7d4298d453d5ddc0d054219b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfa74dc9dce4464bcc91203b8aa9eb236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492784ecc59af0b9037da6273855f8237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2935ba93791c73e93371fbc236517238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a485c1ff2e2156860144fddd24d4a239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac2e66363976b07e49e49efc28a14440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc7006b6119f392b5330a2198e7bad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403a4028332c28766bf0be6e34aa89ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616914cae4c75cb833cbb463c4bd51a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d27046c1d8e495b06aa355c7700ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae564834d573611a8a7af5e6798cd68245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb931de8532248d7c8631feb60fdb746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb31ab8bef04166585c979f77b0260d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d22bc0f83555b9f48d5763bc46cfc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393b361df09b27282d0ab7467eff0ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdc9aaf474198d95ea5be11402cc4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e86eec34749f32d59d588e53f894e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f82cffd677c0de6014cd9d7b9604c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dd7676de4c4f69449f2dcbc47fe1253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223d57d626b64ee9e4f1aa573d2b52c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc92d0ffc45d80421447e2f9b709e1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eac3c70d6b6ca882d23a724b996f8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd19f8ab51d015c1bac25ca923d90657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399b11a8b6e2915faf40e2ceee2d61e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09db232041ec4cbec02acab697c183b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e4ea5f506ec734587fa3f44a3008c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4864022ba6ca34fe6cc2b988e213961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f9516ee773cb58cdfbf4d5517e69062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e2a106adaa2ab0439546c2b50ff4763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b2d0b73213e4958c9e05e69657ee264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f16ae5404f067d24ce7fb9a49f4ff265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc6d82ef0dbbd7bbdb95f0d4de336866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2787aa84d632cbe3abbac032cda05a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8106f5db41d0bf4d72c044b6769c80e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243bc9ffce637d04eeb598f2167db99969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39682e346367ddd64fbdd7fb6b92e53770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a75365f2222436a38ef589fb4356bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54799db5491446ea3b0fd2012642bc272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15a25d9d4d910ca7fb7f83b9cbb86873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9add9b6b3737f9b59513b711fd49c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41434363981b404b467058a6fec76d1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834dd5d517dc0a165c5542a8cd0fa1da76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23753565077e7ba71fc16ac9a34183e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414304f98f68120d5e84bbe09119976f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc3745c651ad23e0b27b462298eff379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739c1a889e97b21dd08283cf443e13d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd28d9d36fdeaf136745d21aeba07781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01babcaf86e849ce7052075c899cdb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ed9ada413e5ac98d11fe384ed1c7683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e4ed8c36d9fd014398d585a50169684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bca1f0bf3ab6b7b3d9331bf18ceeb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65102430485b90054b09d8f7ab49177f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d60ba69d528ba32ab21deba4729fd487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e04ffadffcd0e1898c5db0683e7e5888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210d2f64cb0877fe61c5458214ad555f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c38aeee5a2ffcda97102efa49b34bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d292814e7ea37e1d95ed5976f66b1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30b41c96ae3829b5b23083d9c1af3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ea3f2e8e30fb7b8df055635b93dde293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87776cb1fdfb40c6d211c78a54968f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae46ebc2b35161ebd465270efe69f0195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bbe1acd035b7890b3bac2b7a0ce4196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422b5ceac7a8abb02c4363acf1cb50d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5208d4620d3d83e1574122a4901a6098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d11f6e7f3d29d913e9ef9a1857dd099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce6a7e5a8b2570b2eeccb4aa6f83c81100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877da65d8c79d996419f5e0cb741fdae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b22565432414b66abca687450e24e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239511a45691afc636124a37b380fc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d4aa170bc3a9c8bdd39e0b396301b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ec1d1227e52e38a07732d6c2b6260105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eafadc1df81e9b83beac12aec137e8f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed908db36bdc974d3c5dbce80f1f9d47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7171059e53fbb642b47ba0b7cdf53108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24b850f5929b5ac43ffa35cb713ac2c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b50a53d07e46badd28d80bb8231b05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff569c485a101b61c9b644eaa720fc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286a46e3e736db6d36ac0152e202a4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab3e8fbe28f692048d8a220a600ad9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9153487de6f51942f46a2a00c9d7c958114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6660497597ae6234a5fcebe600827115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a7698c90a18bc7d708a750a642acc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47986cf0e532fd50e51bc9f0cb28fba5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086888e64490b21649d0583962e3947118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b225f086e0b8a68d65ec18f765ef9e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dba93a5ea3ce90df3b192d9f3b196e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c472c895cecc83973b0713af0d806d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fe530325132f69ce95f8b7331aff2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1714ad17f46f373662b1e5b205127f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b52edd59fa1ebfd7a305d698bb4cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5f0aca79625e40edc8cf2c0c931fc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9343b0cfabe32fca39af5062a79a0e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651afbd952e37875b29f915a41103add127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e796c9e723f7ffd2e1fa11b1d5c37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6e4a6da587d1af60b8019bf05cfac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4438c5e5540c88c727a93e667847ed5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa3428b31f5253ffb5e96cdf7259ec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4ddf4a61dbdb1f3eaad38b4ae70947132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23be66fedc3ca7dd13a16c6f3e4ad1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721bfab75bf563d1bf93e6cb68a8cad9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67740e4816c29fd88ca32287ee5a5daa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8d12a1d1b01a31ede36228fe2002f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089487593aeba683079ad8c6955ef82137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05181e4718c34b68365a49216f4a7e26138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e905d820be4b1239b2077ddbeea006139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72333af87a44e99df85fad75cd49e92140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c588f487d2119d515ccbdadc99ccb3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabfb604c023c1d7716453656bac8e12142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe1c41b45a115cbfa7913b3735a2f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f9cf2cb79f728af008593094f3da0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be1205116dd5f2e3d519aa9a166526145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9eb8c94187c9ae2c4181c45c0cc4da146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcfb99fad58d88f0922597a12dddb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145eada3d720a69c455cd2217816217b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701bad7f0866436289ea35ed2a6ac25149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78168bef25675d2f02b28ab7aadc94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0617306b23e1c06019718b5a8ed6779b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e1a84c28cf8c2b0b2b27128340d9f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82a9ff5f57ca50b5a8509f9a45346d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ae3ee56f1e2eaf23bb68d35cc15fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ce620d06afd32d837ef3a9c3b4897155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df59cba32e44062272c8fe9d7e51552156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce8a40e1f1452323c16465e1f9f271157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76684ef5889c850340fa53652ed63355158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e2454b1b3c947c5cbc707b161f7a3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a34a86d2880fd43aeee1a36303f98ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729c10bd29761e6f05c83a33c31b59a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226440bab95329f5e95343c1a1f6cf24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad90eab552561284e138ffed3d2527ea163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2059f300d0bcfc6d2b0921c02678e6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262ce7519a9cb353025fbdb2488a252165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7e3a712ec5c1d9ec60a61c12fd3ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41222c30740c1cb09e1271b01621ce0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a319b862bc9579cb3f2d6872b02f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36026eaef3d2dae612b1008afed333b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34782cd872aba1ce69844f598d581b6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836be0ecb79132eb4fc3e22517c769ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dfde5a58613bc5c99ec90d935ed1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cdd4ecce77cf032c1c7a9b8c45502173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb81151242dcc65c4f3d63b62669065174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff3efb540348311b603b887422dd99175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269632472f809d9088e5aaeb4cd9f8a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba2951cba20b916c9b304f2948128e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30813502f00793f840d2ecb4cadcaf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9943c870b45920442f50c6db819b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a056d8e7e9ee212d307f40b80a52d34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e9c0477e3455c096b2f055de8ab76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dbf2a1d2db434c61383dfe7adc7fa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73524aa9cd38fe24330435c29ad243f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c900bba5f312234905668b034fd578184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9417a0615a42b882f4f86d86f0fd6b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dae3befcb242bfedc01f74c3f47171186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d871255a2dfc4455343509c1db0a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711a450725201baa58cbb4db94e27e6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7586839c9d858719a871f4f4dfe0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec37c9da1b46ee36fe1173276190b3e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c8576460a13be38e62cc8ac5e0c9c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31002d3dfc19524855a031be0467d4a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a223ad1c3a3bec3ba2ba0a89292477193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc57bc8c79d791f64abe62027e80e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5e8b67196d10607d3b8abda1345d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90f601c5d70c557f2ed54280110424196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2ae160363172277c3f45720b7fc3e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e96f182c2bbf4fa222079d4ae815f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56130ad807253435c30403c03ef60745199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7c42ab6f589b89148f8d3069276acb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f10012b0b4e77488d2983328a665fd201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd253bd4324acaab0121b6f7b02aacc6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb9700499d9d13d21ab43079e0e036203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725cdfa8ed484ed5713b38d4829a647204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6659f9400feac76932a2776182ef8f4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f685d38406e3c480547c8913ecebfbfe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a88710811125521ef4cca3133ab602207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0bb42e03cc92da01f1c55d2393391c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb665309a6ddbee0ad1ed0f27d0f482209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598135bb7e22185ac0400a34ec24586210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795957437edacdc6146de7db4a3c12c0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a063c8d0cb57d4fbc2a0198d4726743212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b141e84add1d3538d5fe9961412132d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e26d5f3bfb5d93b1ac915af84c081214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8816e909417627eeb604d234c9c554215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da334344295ecef8007eb2de5cc0c6a0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d008d7a88df144df6d7834c3c898b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa12d1eb41038d1c1bf1434c835a349218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f1fd530c0fc21cf834347bf1fc159219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a5d5d30860090fa8caca2c7ec12ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6e7ef43ded45ac595527b68ecfcad221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594de0e803d98ed55a8ffe3c2fd94f0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20ada4642d1bd9792cef17be0f332d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaea7768baaae9df905b06e0968575b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e309fd17f31bfebaee9d922128144225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc911bd35b5bd2b2389be0e7dee642f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef032018e393d9ce01f73a0d8322b4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d74491e2aa454daf53f272aa851d2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07baf9020bde32a7966359c301c8c408229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41883fbc3890dad3c5cd6f61107a8a0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b0b4db5353353b0cad4a5d49c734f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fd0eb23f698c5885f27ea6d4065b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717641beeb3b2ce9bee8c807627386dd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45313e7f2b5b6ed84cb1379ba9b5dfd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b079602946f61b0a6a17ee38bc911235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941016a0211f1854a56d5cfea1395a9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cbd7871fddf925545a71d918819b63237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8915328e645e5b51a59bc5557e7b19238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e473238123eba6513655e9e6e5cceb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c2d9aa658d64a6b3077672d9470eac240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a6affc5e4badfe5da051a70b6db76241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcfe732a4dcf21d75e1266943f838df242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a6da005447e24fa46e2bee02a0da5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7a0005f005aa251396a2e1fa62e48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2b26e555712889eb7581242a3d2a5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898053025100ebfc43c444c0221e159246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020f92b56dc9454dd0fed8e1dc38f3c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c8d70997fc3fcc2510dfa79436c9c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942437cee07fe9bdcadf225833c6a7e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ef478c363f79597d8c1d3e0049ca5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62517914673f8d102fada349a810fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50941d8a839775a752dbd52ad437de3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848423c747a3f5310f7b4c616131b62253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e20c34604e93e22fdf4184527baed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10579b9dd8230987a3d5d2842dc7699255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e26edb2439f99e6c800d471e1e8043256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728495873ea8eeb69979771dc3b054d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899945a71ecbb35cdd5b9424993a6205258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa4935ed5c38f24727d6053316b13c8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774dff5918bd7b8fbaa89d18b611452260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361782f0bf810003e279d63c2251e9d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a62353704c01197a1ef070884d72a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c4e479f8b309b19ae020ad0570100263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b6a6b5fac7d925e1f56461827c153264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302026b2fdc888b2dab6d0dd90212f5b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357e017f6a4f3ad629167329f6f211d1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53689d4831961d9230a09dec2ffa4e3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40f9bfc081263206313ad7efc9020d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79432c7465076b108f22834bac165afe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f034adf3fa30b438d3ac44c6f3bad15a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645bb98f0ce1eb7e721941f9ec329dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec3936b1870143b4314ff90972ec34272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e29c10db26e24b50d3f0dbdb6c2c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db193b0a045feaa3be0aea4ea7155e18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23940724c78845edaef0fd8c2e548708275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093989e10abec4f41b666bd3f6242a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745408b364c40d8b554908a624381834277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b978d8ff658524a9c2742892611b66d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c255710121eaaf1034dfe96b1b7c5358279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4fe2f6be9094d8c745990c12e4157280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9c91d5b3ce2c6b0b0a92ce4f8c018281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77196c9df4cfa6ff25ba1186046bcee2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477767cca89913385736378669477e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecabfd20dca32386f159894f473c1db8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1041c68e0db3333030a41cc1586ac0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c4d7a44928631c4dde76da2dfc82f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f86f9b4ffbf3d7649b513f6c256a7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab7a0425e166dac6ba4d4984be3851288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facef80d5e644a0a905536ee2e85c32c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd5816ebae06794429508576e8e691290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e4604dc0d3dd1b9081aed57aa8c6c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1b1791bfce9a5dd91376cbea1452b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708a8cabfeffa03676634c14bf6b0d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928b45d9c142dfbc4931fe31ecefe103294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b52cae4b1e2bc11ac0da1437624af295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7694c0d17e160fcc8402b70fd28c96296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9ebb1abb36e7f9bae83711914d6a9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9291ed0fb982b09f9aedf134622e9e26298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef2e32c000224de63bc63cceaccaa5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60953e85f1abb94fba7e5ee03568c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3001a15e2f8912522e8c08f0bce1f44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1dc004c7dd23e7574453c4a08cad60302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d7fa149f670ec7c81e8a88d5df923303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dca6c8edece574306591364f5946a7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e028da715e93c150da63b68ecdd094305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989634f1ef032009434b24654a8e86fa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ade1c906273610683055615eeb774307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e2904a125caaef04552b73f98210d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46290fe95640f1cf510c3e7f6915b951309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c76d8b78901f64eb1678cdabf07283310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e22ad2b97deae842d6573865cfc000311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada66e019f3f78e9334e2b3cc1863060312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215f90a990f5d95dd52dcf3354f20bbb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d427dbf5b4ad2326d31a1047a37981314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c934da61b7d26897881fbfcbfe9237315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e268349638b97f36861f84baf500214316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3facf5a6296f8363eec076e6c142d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680dff4d4199f5dcacabe1edeb160fc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779a82ab58cb3097011c830389c7b30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170175644b730c23bc14addf2d02eb6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604d4793c475a59459b0233e80531f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462df0aab3d954a95d69dfb98041330a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a2d8ed716d44ac42a9d06d96828a86323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877afd8e7aa1a70e62cc700dea44c44b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6a9056b313ec26e55e1c906b7fcbf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adee5cfe8fa741aaee8525bd9c07568326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c869667d8b43a7b336f84fb6c04919d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55086c3459c88d6cb40568dd6b66d570328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccf387b1c4ee6a4be6aba6c97ff822329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46f2217d9151274555ccfd432585fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d5c941804cea762d27dc597a617bd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c96b42b1564d7db1352c9018c773f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07639f808372fbe8512d568091d29c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af0fb518046f93324bbf18ab38ee0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e298005ec56ef1f811b96c0a378fa1e4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa3b55e550cdd6cc15ecdf6b4874f23336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee2d1a2d6d84f57fde3ed28240ddb7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054f7834eb7c78e9a5e58e550655fd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9ef5b0ee71d127cdbd289558c45b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951ff964a91a9a7a310cf90f16c8482340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684938c8d5f24f91d68402f30570f7f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef9a3691bdafc9ad3b87934416d184342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7f7a412fd13febf4438493a0e50c3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d11a32f94d9f4bd799be40443b696344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e842e8b2d5f1940666bb227d31688345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefebeb50621481b408f419aca6b86b0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014372e39a77c3431b06abbfdfd07973347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fb59fbcfb344a4b94cbeca0e8dd363348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f12555a37db2e244f505c9d5dfbb56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd619bd96ffdc375333fe634ec6817c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935e42078804108ab22fa80b5edd23d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ba99269f30094870ba30cbcbbcf9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5cafb6351463fc6ee03fa5d34a7c9e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172434db5a5f2447fc2149b620b81ea0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340221dddbd6959a749e0b55dd5b769355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652051866a47ddfebdf90ee4c5f70677356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8520319ac050d0be6bb5b498bf383357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7cd2a2b37240331e9c0bdb8c1d122358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8cbe79afd785159750407fa12ae13f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd5557398287f0f7ad797ae7924991360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff168b66920508e92056435537bcbb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf089de5e8ef0bd2179135bf93576ee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b0e8c7afb0d1344bbb6b11b9c91fd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b0ffcb9f8cb2e9076c356e843c447364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30c25cabdff992450f47ebcbed39f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31ea049525e52a8d537e17f1922794366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6ec233b9f831303be8a6839d343c2e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc6e0739c4195bdecb160eb1b1da396368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19303b002265744eef9596da30a2e1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42eef52804526a629aa04f62fa1f71370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda0eb196cb6c14ec94da380d0f9afd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2774a02c942d4aa70fcba458bf02c542372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cbca198286717936d4d28eba77682c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3580c0aff2dd21e72eec872debe1dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838aa817ee9cbc8f5f66e5dc9e1ca15c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20a415e2e9037b24ba94ed3658b5182376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11a42ede75e2a914c2d0638bffefb2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb16b48d6d530ce5e80fcb5bd00ac9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0daac6a4a26911fbb72e4e50f1eae379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21000dcaa0839597749d108965156e12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba21ab416824c5f7fb7ba3a8ded942381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7370236ab8e06b8710c793673facd02382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ae5fad5c497972baa411750ed4291383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173d8dc17f15f26876a6f7043ad4961384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968938cbc463c6bb84d611e28a1a367385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae87bc3dc2207cb2e71123971ee252b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907568ae97e91dc5e9a80d9890364ccd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48913f2cb33a53d8a551f9b56dd9b708388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff527f49c279e4308ccffe9b31abeb01389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e62dd456c8f7875aad650e10d1eff390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e187824531dee8d564ea7841cd856d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7571f6945db381a0a6e5536b0557956392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb256ea6c5b47527824021f7aad45bd1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd864559be728e21c09db3db794216394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfa03aa275bd1aeaba21c21ed03b52395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef06d0d37e28c59df80f06e2ded62c0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d182a43b023534d64ccb996d2d92968397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da404103a1375fc47fa6f1be09cdde7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f7ce0691579a73c48468743569f1a0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ee2211e9f5f81b42c7ddeda10cd20400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b564cd3dbd24ae2223c268825e768b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d24607d2e81ca17d69d4cf3bb3006c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a7134fe4e3f47011e4fb7e4c60155403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e055b51a4aee9623d558df97cb876ef404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81bbceba68423f32126c0cafc397ca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af81dce08a5ddaf61837be911af01b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e91929ed073e87907fd5c7ba5db65407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07664f89ac9c6dd6de3195db3ddda7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4275f827dfeaae3e2ee7595f789e23d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ddc12331c03a211717cb76ea098b6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c80ebc65ca0c98f3a6cdc597b9c91d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc77a743946116f7fe99f497566898412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd8c3ce7782679544158b20f1b3d34413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf4b95ef5e24104cabe7e286437ab1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b76d7259ea5adaf4ad2648c4253c16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55e5dcffedc5a4400495aaa72185e2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831730eb5875b13240cbb365226b9a6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce65c98fa5eefe5ac2522059a4da24418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb8c6c2523d6ad0f163b98555f069b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0794d66a88125fa77c94bd23258c224420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9163559a30be6e9487ed412bc95cd77c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ccb22dfb0b5ea1b29c4ca6e1938a25422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bd198d4ca96e057cfa99608e2bd4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809eefd7f55bc237c4b8d3342c33166424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb08e9d9b05d7da4da848676dab510425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b1efa61242f21d3cd8ebce71e4754426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c936aa0308f201f439b1faaf0b03e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f95f6699d4db39546d28584cf1c12428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af02c94cea1150c87ed62864ae31eba6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb688508dd318aeca229ee8df5aafa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44dd78ef7fb64fe09ed66254c0488b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ea58d995c6e285d0e464051ec71254432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129a50f1a77ed71d32317204c5f3d6e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edf610eb650967c465f9ff8c984ef1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813e3983c8dd1f04751676847b6ed85435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12984dd87a0cc09c15078e7a3931eac0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c536d755af86e05c2251053cd30cb7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f241a5cac5d2cb9aea387966c84dc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d0d382fa9d50824b119cd061cfaba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4248160f030a3956c7fb5df268745440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ba9381f08ce86c2e17f42f1af1be10441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dfc70e1b8cb560debb149d2c56575c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c9d6b60e87ec11731df570a358ed6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd601641138b1d9c3336c135b7e6fedb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2af08f80cc172fe2074f6984b9c5a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc941cb2f890c41352b08d7aec4c3b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8d8f788c4cc5a7d56e3abfb3751c1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decb0ed125d4e04cf21aac004494b07448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8072e122e17a6dab91ff6ef960c97449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57dfa2505cfa51cf69a587eaa45253450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3e8f5cc52f5d0659f1b37a8ebc876451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d099340d7db4331562a71fe39e983452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9577adba531da3336d760ab7b748af453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ed0fc24b4a4e0100091d799bf4868454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635fe48d0cc0513ec62385d251a8992455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024dfe1fa44741cd5af9894721131f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6906d450469727080638f77f878b6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528fbc61700309a9ab6cbcbecdd54209458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2686f050aba83484cd2a0ac8192b25e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318da205f2600744b266ead21806d415460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e9381ac6a031fc39188d6df4fdef7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e392ae40be9c721a836843bdadc42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673aa5788af9774e011ab631d98b23fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daab61182164ae53c2dd800033d56408464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8994aa32b4e91354b3dc50e226ed3a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cb6c3f5aeb5d3559f83743cbf2c6f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83a9b0c37adcfaec7a1465f2208946467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37a2161f693f39d4846ab0a4ca2b60468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a678d37e69c7ded21e40c4ba3eab8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e8e6ee82951d602fa4ba7cc7ed6f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3587c30accfaabc8449e046c7e411231471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b214fe24ef9b24574582f6d099acc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa912e9426be3ff06a3cb0c8d584039473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be51bca5f326eb16bdaddf8c4f4d0b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ab79e720832eadf0655e4b00e1d99475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094b19e375a9859b242e3ab5b1b6355476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d7e159eccd4c543631d065b85a245477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26834f664870932cc64bfc2c0bac30478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf46456d4dbf65239ae24eb2c057673479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f4d086566b9c7333ec954443ab60c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f080b5a9e2fff7d6b2cbbd248cc88186481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752bc1b1707aeed31fb181e450ac6d64482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784e3ac0b7e4bab2dddd3d25f0f2d92483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d6344c600f8877f1ff6a87bd31df6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890acd9eaa127e06154b2d9f1764eae1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afefdebf4778cc834c3cd1a481816f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d2c4ba55da7f6a38e0e13d1c8a845487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace612a7d1a0847fa7f3b5c9c4ed46c7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0d06a55a8dba9f9a820c2ea70a432489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f03eea3f55f7d53cfaf0f8612226b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501f715aca0b54519c77a7f4000e87d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70674b95ac2ab9ca9f0a779446b7b1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8547e29b829f97e14d45b0e165f38674493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5382e9f823eab3521c89d092c30795494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34f5b3ba290363ebffb5792ee265566495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff609221d0a7cf773e3fde934a901ca496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29c054f7847dc44a85709232137496497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86789352c4170d4c6dfb5e2155c48b9c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023584e79da7fc5c02ef1ee83816859b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac586272e46ca2b6e56f89997794b9b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfc7e810a08c7011573c5d8887ad94501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af404afae246b73806c8abd8c2c318502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a7949f3aec2b045f3ffb72ea5f785503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7be647c0c0ba7c103dfaa87d68fb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ce11929baac2c71f64e5ac5f6ede7b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d61d732ef0c1e1f11610727d1144ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16206592d031b28a53912062c87e88f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dd820f9fc18e0bec3d9af4f0d42eb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106411dcca26493d13d1974489e26a92509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9b084eb29526b3fb7cc774aee42ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562c99fa2009cd34b1e27bd24bf01e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19630b4f7697ca30208a5ca6d0c38c1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c7db2c6fbbee690b4ad5ca11a8ba4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8b408e59fec17b517b718ac7c4ba5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11eafbfac4ad6b2da252b2d72842cd3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cba40bd67cb8e4d989b861b84a26f0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6317d698ea7d51b6c200571bdd55fed7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdeb2c8333f727a99a9e7c0a4322bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b742554fd802cb9cac8ff6e51f2ea21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de0d099b64704e167482728234f762520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3b00955c4e1980d3fd8dfc8f1caf8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e7ff825cc81be89a2b1d0840d4fe16522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3ee189742c48fc04b85aeee1fbbfa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98112864a3e50134fc0f723b7ec4aeb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9226fa7207fb7a26caf2f92b4706d0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391eb77458696335f1b0e39f2502f9d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f8702741d9ddd9dff5e4649716dd19527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e24752b8addc0e4c27e4ff6afc878c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227b030fb3957a979439a338541c336529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b59653facf93f6b424ca726910057a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b495ebac2babccb5b7c6c4d50b0ff471531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6aff5daa2d1656d52ed4b3e70b0cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4b28e1e36afd374079c76efb2bb83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbbe90b1cba4f656294ae94c42c99c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e82158591043881374e26a37c71ca5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cdced4b052f1e0835bfe69881cadb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f9e7196751b4205dad6ebe9f1a0d24537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194f7b7f5371dc928b0041a6ed8b2d2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79a01b9aeb4268cab08788177522a84539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6be5fd9f035efc0c814cee9bae524540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b213ae64689c8ff5dc9de3e75fb30d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded9126802f5fb9fdb08d93ebabd1279542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc400b832165608ad6b8ec48ae3d5d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a5681902e2ec2f9eeb5c65ab8ee91c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c9b0dc37c659444153235e3631ccd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d81d89eba326ee33f880c7f227e2b6f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ddf47ef5725df3c1f01215a4ad82a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5872564f6bb3fb6c1d9ead9a791b8d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaffb8de0eef64ac8757af0a9993a8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b06cc90e44df22f00dbc022de40e40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c63bc08dad1037ca1e419bed2ad75b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa0446c1b063d6a49096b5cd8727792552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8a609f7b88b5dcf19446fa4cd249b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07eb4767320df19917f5f7d6493f530554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e644a9f1195cfe8d6762b904e43614c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e418736304d628ba3081c9611206205d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5a53c4d00909340533486f7c16fa9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c72cf2e66e285b72f5ce66a8cab6e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07a1a560002d3e73cc2c71328d7a8d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb9708e4d0d01bf613d41bcaa9b37d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c116a216b41793745d4ea405b630b3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744276b37fa62daededd0bcf89dba0b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fabc68ea407ae0683b008af3987b40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a8603d0268f8e3d71bc37db7326c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a7e259fccc1b65aeb3422737ad122565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3238d1ab839745ac1b08d2315f6e18cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be6728ff3ad144bd093e15101947ade567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3622ec04079a66fefaf7aa74abe61a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3817ce68fc517181f4acadb34775b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f07d8e75bb571c7e7d0be1307b01c1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab5dab1bf8f0865a7639686f8f6ca4c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da187d6a464df00f4c59dfc2553dee572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ccd3aa09f62859ed4814a3e642a3c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3cf82b174f9ce3d74debf5a1771952.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6433d544128c54573f1c6428a707a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646393275cc528c192bd663c0875ba884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e834227caefc0cd3e0081bcfc123ab95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337f3a8fee1fae2eb8431f3c67d772f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309385926afa252488065a961ac1c1d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b1ba43d5899bb4c6a0edd6d5e8be08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd69a76abd6bf16ba4366259e9d5cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d57aecfa67db521dd5bf101933d91e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502cbb3c07eb7d02635cbf827206f6611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e83f6632c3012725f31ffa174f169a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b928869d3449270d63353885929acc1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5fe8ef68fe44ee51104df0d929a8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d206a0423ba5899d687c9d76ede9b1c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e4d15d351ff8d5e415321103a699a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c8e6e53b67539eee1267257a9becd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e6e98e253700b45d4b1ebd719d50318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392306c024829247e0f3d8dc131c1fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec21088dbba369f1ba995d01a08287720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603696c29209ca1fee9d24786ec8d6921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edebbd6471693954410485c6ed80fb822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fe0bb148aa6167656f70883372ed723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c53035eb2e9a7123cea4047f6977b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a69df2f636dc23928115aa243287e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca17f236a3f3aad77559a2da2647a5c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09070d519a244be96173cbb8bcdd118027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc7bfc432155cf488561b58c0fbfdd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0dc0923561a50446c7dd87008ee4029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681cd9ac05b79661197a865c2a1089330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370f888917e238418bf48a1a8ae5d4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62181617aa705b41ad72cdeb03547832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2ff788206931b757e5f7c3c84e02433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf790ca0c0672f1c483a457015301e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f674672abe6f12fee34dcc380e04dab435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26cccd57f4bbd7e8ecf7aa56d92bc3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267647bbaa7813eecaaaca264d0f669b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd43b63dc67612fa8039f7877c3b2938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee496f4dd271a312730d1f06f64af58a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b60c3c4b7d75499d4de0ab650058040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a604c0bf289810aef527d535a8cd53341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e482ad15f4d86f8c526f8d8244b4ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a65671cb5ad65eff0b05ae7d21957c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a859da5ab73543c9c5160866f4ae3ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268f7eeb3525d4a3a4623ae28a271f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76330b4ac55fa7ffa2a477f852f06df446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2699d5ca0cbc03f50830e655d989eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269d0afdad2cc336eabc099c096e81248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a0c5405fb488a9d047b856ee5875649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073648c121acb830c815c65f772a6b2b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d32ca6c95ce6c4d00158e41b71cf551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758230ea4364d415acd48967451234c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c190bf3cec5d504027e1a1967ad5b653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785e93eb23adef4613bb68ccb089ebd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778c73dc3ecc65d465de14ab784dc1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a55c560c642d45538ac2db534170a056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b824842c353f36ec7fe0e633f99d17d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbec26865706be470acfaadecacbc59458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4555e5c740599bad3f4122408ae1159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3a6e4172d9e40c6c4f7b3f583e9d460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454e80e178151b6fa5f55b6fd372ab9f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492b53bb53d719ebbb176555f1c75e3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559afff0485170c870968a8855fa323b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544587eb871da58f8dd9a1d07de15db64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10280a9a73e13d78a58d519c6f39f2a965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8b562057758d3ce5083b6a7d3672566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b20a769fa66c98a1221720facddc1967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a90f61f0639454dd39f48231d991b2868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2289e8ff48c272d0879536a46b02c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d06aca924d095c33e5b4b62f9cfea970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433becee2ee2f051f3ce3edc07aead8271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0247bbc7eedbe69ac993de02ff72872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4dfb440d1d4642c7e6cf3652c24c9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1800ca2c96393df2cf08bb6df6724fc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082db8bb10062032eec97570168091c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7d54fc76861ca1e86b10f2c59d6b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de99b092a74324125e59a7f59023f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec123815210571b936e15c20f2034178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0747dac87cf66a68e1b2079ba93f9179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11962dedf9133af8ed443ca741e8a03680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647af0e1bbd9dae07b25ce436e379ddb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54c8cee16ca4307e084950ed53fbee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e7a529837ca218d103f47dac4b22183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df0d08d47b2072fbd6a9d05fe5657584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ef51f47cf18bbc816885dab530983c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a14c940dd997eab3c2f42bfc9a5d8c886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c44204546e7b19465e47c3a8588e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785ea95f82d69d8ab6cded344cfbc5c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410531e8baff4edee0c5f21d19feb8389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c961bf165799ef4ad6b11770539e3fe990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaca76967e3ce691b462cff4f12c0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3476b792100b1afdd41380f98680892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e5aaeaadc61f66f18ba540ac81db093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784333b3a5e1f75b65083c1ba903e64494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c65f58f880ab0d96c0c593a01a9bc595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0922090b873d8c2aba351e01545db5d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e224d6896bfa1578d91267a3bab5f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81dd54dc496376b4b2b4a50976ef3198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361a3e5b9d5f4d6f7e13b80828d1b9a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b04b69f4a1533be525742256a448f5f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d23a083cd2d5878d851db2b41e4d6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9b530ed57dfaae9ee02405d91ac63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0c46cb78e600dba496d8c8a7188e2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0c8212827c77f227ead1b1db2de40104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8d842838a06547fc60d087eab0a08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a436a9e035c5f30437dee79c86c516f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01834729e26a66111a8e29c7ddffd542107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc8b980440d30e97e016a158f34291108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970dd1764bff9ee000e4ba6a0dfc3d5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2317cf8136b8baa143e1dcedce6efca6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d4a56119375acaae4f998499365a5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d97310954d8d2db358ed19b9212a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f2c708367647cb2c4929fe1addbb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d606fae287a23748190c79eb159b00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a8d180e42b6ee516bfdd734304d10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7a50c6a6f1467c7ec736fc4928fd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc372b1a8fa7042dbb28d476cc578e57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3ac9f576c8b4356bdb2a6a101c753118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5133361d4f7b7d899cc14d4f31c1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85baa9deee115a6d888c56304ab5e24d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5a354448df2be2f2a317705a106ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c879dc44ab4f627ba65e929999f8096122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3d188b0555400eaa7a0ecb7fae5b1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5c5cd380a7f4299d492214c9e0b0d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79d8125522c4bf87e952d593a2d046125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6450970375704f40ff7ca53d959a7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fee4f081df895438a811c3c2ee98de2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b752963f4eb938f1ebf9702d59c4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e29e21654c6ca4552857cb279c75a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1e04a7b94a87b0c5b612d6e6b33d35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e79f3eee12c977a5e7fadabc3fe84f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d921930f9b892d2a0c28977f72a891132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a317d9891b77f2d32694431c9e94ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b05c5f201281046fb95374c6f5acf134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61aa481aa1f2f02940261dce745a2d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b9a74487cd94e1aef0cb430da1ade136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d86c609b6376e5ba51320d911c1f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876315ea85a5653256d2f3436d52ff81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdea5b539543c1fea94eb46c0870611139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffa77ff252071a3de7a54f555613a1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d372ec2189679f593f77501c26951141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661c56fd419d5aac70bc27aa058e335142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ad200726dcaebc027558acb2bbb92143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82387156f5756401acb9ce8d628485f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604815f8888aa2e84b867c2d2602b2ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6163fb155e1e5462c2b0fc645777acf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cead518ad2ef5625e84a99b4f2daf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38c9622b686fa79347ee307513532b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831252f53875ea3ee0bbddd613b05c68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2978b6e33ec7479bd1ae9ff6a8eec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079a1cd8355fb0dbb9e82c83afc2922a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b60342db1d304b92aa8745bf6edde152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e78d8d9b08cd816af52ecce9a31525153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74af0c5df9a742d16e0fb2d7e0d2f03154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994cef173efd4ec635eb54b8db74575e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90a6fe6338f95a7bd112cbcee9a7d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61d5f09dbafc5d7ad508f5cb9f4ee1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b33d5898ef31a2cf49f281b1c8c5f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bbadf69bd878a9e9e4c49eff4efc3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db9cefb68e3939acd3b903f52a701c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a307ee41bc89e6cd70c288b98589109161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703df7983cc2132ec0cc4b34a3cd5c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c660a4b920d2b911028498942f5b3d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02176782a54297a736bd74fc56936f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62517ef146f19f2c5ed20f748a2ec9bc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678041cc4046e751c38e3b7b060202f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f01f1f628e9294def6a1b9f53753d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f59714cea8a7392cab59f0e75538c5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a218900dbdcaeea412f244529c92e47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8237dde2b99d6c3c373ba8a2863702170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfb8287027c5bdfdc7850d8ec87d88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a6289fea0e163c269ba56205ab707172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51792b8dfda4b633302e740074cb91173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de9950fc62caed286f760c0ae87b00174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49988e5f3d835add54b77ab6c57e4baa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68975aeb794cc31fdcb8fafb8ba6f3dc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be31a6063ace63086635124bac058a1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b875ac9c3c92d7b7cb6a554b09c1ab8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b653362365266c3724546afa5e45a22179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a6f3c7bb9750cacbbbfefa06f93e5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb5f42920037156d548487f5087196181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93ae821d70b5d405b4c6d1f4c50286182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e2b5290a1a0dba8d9d94f34481c4a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d8d5e6bdf8118dd6561c2464e2a52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340800c87a573f1cc68974c8c33833b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4144fa8460ea26081a40213d2dc8723186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af63361c50f6cd8e8de5af0b41795a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c81aceddf780becfa7d2e9b00e70f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c7a2d8ae3906e338a0d920aa545b07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58a360aa17a59b53a3d4cfb91c4640190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba424871851337026840ecdd1d559c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a4589350690decfa596d06d3af3ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9bd571ee52bc0df7c9276b43523b1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9062e84daab9decddb487fb0749a2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010071d5260161a574c9ab878cf006b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be774dffd3d23f8e9d307f637af660b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c966b3acb7d42000cb0f88713eb2e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737cf686f1b4978a5de9009a88789b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1873de8d06f0353014ca7460fb8e1f1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10ddd9f275eb4f36847a4404aa994d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951dc695754747d054f2c15c9211b0b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3f640314b541b88793ab07fce308c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a5643719d5b7b34be53bd04f0f5d6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26206bcaec32fae8d1a533456e73b510204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7e3c71165500866da72303e689faf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8addd3f5f1daed51a5b30ba607b56206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913257107bd46c4b0727429b07f36c8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95127a903b81b42e02c8be56b66f0570208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9217d92bf6a15c84cbcf19d062f42e82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1302efa9314957a26a3cccaa8066a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06bcf4a2c6ac3f2b2c964a56839e33211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78586d4dff01f731d580eaa0cdce16212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4850c774bd64cd81460ae840acc209213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc931682185397e10e291bb7624dc2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bfc1532558cbf0f8ca98073d16f51215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5624f51850d0eba48cdd4234e29eedda216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230608fd55239a7bb5d202b5732d9d36217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83ae1b180a838ce095031485afe32b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6469eb50a804f3a487149b1cc2e02219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407db8ab2be29a13f44eb0ff8dc254b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848154ec19c5a5a482ca8e75da1c992221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4d7a3c568dcd6b9f7b723e3388685222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba8a68f30171db27fc53f64adf7b6a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f534ea01934bfb088620014497a85488224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39725c95c9e5439e9029e3fbbd88d76b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b4073b906f952b5f65da374197b2c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e6708f3f105638b19232432ffd9679227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98882ed2bf34ec3e1ea79aa24e3867ca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5c0896d1e294836cc3b771fa90c54229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dad53fa6cedc970fcda4ac2ed549b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015dd9b0175b0b664a00e3b3abd1658e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680db90a531bc6bf2f15020ba758671232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc995b2864ea14bd172899898e8a49233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7eb8eb1dfec767dc3d029131c51d51234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f5f5137b8e38ad4dc550468f7ff7c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abd30b20edbf2f92c833c4a88d58f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decda4fe9aea401a15ae077684c0bb1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80afde5cf8af506789d641a112d396a2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba626a5069e8214e22bda0de889852239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722fc17bb75c0fc9fa44a2c31b08881240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf4d94e01dcbd50e9d1d228442e23c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13cdd4d67b62d96df4f15d7f5f15a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0ad7e81007737a4c474486c80fd4c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c9c50a7a1a0a5fc86a6dc884d5ff9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e2b745a550acc5a536cfc077f205b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a96a8f0db9e848364b556fbde174c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4861ea101544456f82342917c8bc1ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebbbba7974d11b722c74b8112603c21248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daec68c10a914701089630e44314ad1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e054b99fd1c22ec3fee899b7c772cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a22063238b9969b3fb1d37ee4d5082251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1b723c6b3c88741d0bba946ac771f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d23ceabbf0f27f8883cbecf919f6de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a903858050c9a1424df32eb8c7f4ed63254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6fa419ff398a8643e09fe2c1d41744255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9aa7c6033f7517daf367de187efbe7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67176a053310cd6ad1d86b0435075f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c568073c5925cf80c6564a285c719f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75d2af2381d08cac432a6f8c950381259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b61deaf024dc87d6e50505a9c4a24260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2c8db0eccf0338c6336d6f731f47d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b26f87ab3606f1917e4b02206f9cc0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe403295efc84a65a4e29c700a29e93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd751630592252a299761c9ddcad1a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c04b462e3850c6a8ac69367d7e2b4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7c88b28cc4d5099eb1d4ba6cc3511266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2e13591688f2a26d78d3ef84a4273267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06911adf204ebac69a18ab6cda8e1e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442397ddb01b7a1a50529c31ece8b53269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72730b67e8d23d46005dc8ae6b318d35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8093bc05d7f93837242d431c923ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea913bd5c8f97e4c63d01acc118894272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719b49ab75db555ac0a17f1185de527273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cffd6b9b0cd48efa7b7f553134627274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f796a2dacc1e096d03b42672627b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc36a5d31e51faac44524700fd8d7ac276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a424af4385ff7283fee5e6a25aa33f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bb8afdc27e590fc8939883d6a0793278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a50d0fe06f9a9c7d1cb1c6a508a6fe279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5048572a8767f4d10f8c51663a0e1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb494270bf41e4c46413fca16786ba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ee0549e7a4cf6f7cac4a0b0d1019b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a924e4a78991bec794a2b5c8c718b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f93db5a857fe63982d7f0535ca329284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d152776440f9875eac1428f25b0e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8c002485104b2fe931a3e792e1759d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df02b24768f6bdc08e11c0c9af64b518287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f03a56892f9c0005cc4f5b583a79b8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ddd87a9a3121dc2bd8ee258642c82b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f35e153f7dc8533913dfe1ad3c618e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116dfbe2fd7131230e36ab2759e55e04291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4501fbe73692787a90d2ee904fdb0b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ad37658b401f1c039c4de23265ea5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbfa251dc1e29cd0ba52ed0e18c7b7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10ffc3422af99b74fc7de054dbe004295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd9136ebd330bb25744746657addb7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dea3ea42882948e575bb10dee8fd4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512b62dd31e10a1d09ea31fdfeb7df1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5f2f746eb6b4f6878cb91badbba29299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80ac130f2729639efffdfdba054be5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981d9f4c1cb59258e039a35991be0d1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de57fa1137f582ecd74e3d49d5a2db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5d230dae9e654ddb3566c039d3e30303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c46dfe1f803340d0e801ad78f0e44304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab35285696e801fac01b2baeb4474d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1b61e9c07149eddad5a96c5a5d9ebc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52f8c47ba90dfd59cd790ef155b3bed307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d38984d3e46a04b1f2a268157e8fe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3255daa376171f76f22fd36057415309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fc49fc03a0c5a58e0b48df0c4a508310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11904f9061bb1dfcb95d254f4cd28b90311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8204b2ae6b6d80b95501d2f05e687312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7e2f53597baf2da6cdb6e926b9c826313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effcb128aa7f79154367054851a0729314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2e2a4afce69f95dd1a7fb2d005056315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4ac16755430299c018f5bd5f5ff608316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676bbeddff05ebf236f44c977f4379d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde9c7ce42dfe0338f3cc2a442e69452318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a26275d611eac4216b35e73201962e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3164c2e26063aaba9e1c5a81a0c6e7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af4bc89083b157687bef38df0360e3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3369dda471ff16bbaf008e577a391d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c41cf87021293a390d821821a9ccc3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084d38e7ab4d2dbbc491955f5d613ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ff1dbb1cbbfa093d4c8279a96510c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271351ec7e1257042e6bef914a6a5c67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae3c7a61e52026d863fef506ce6dfc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ae9c925e85db1bbd77d0e6bbcd966328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4059abb052809a34664b3f497ac1e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2f4cda8da64fb64c247aa83b23366330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba0c347b6c4f85edb6dc22b6bca8b9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d966ac6aba463a0078e4658371dc37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ce8d8810c400e4cb7fff553ca15c6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00339e042239f820fa79d3f59de16705334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2db5c43478aac9a00e5102bdf6d65a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c613abe8843f7024d513f6d1ce3c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f23b82c63dd555ed735f1f5cf827c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b24e65fd35c3075c5836e96c476e7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6be5cffd65cf988d187881e155487339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b0200caab542c9cd9f53028bc6681a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b14c2e9ce361f70fa8349b8871b624c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e66ad98aee632dacc44892fd18760342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6259ea19216ef81569a512b92d2e4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b65c3dc20abc19d503f7ec8283e8cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fd9eae7ef1037983a3568b8c35100345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c776078ca5a9afb6e5bf9668119b50346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d19ae87b64f187c8c54546f3304333347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da33b6bd590c481e7eddf01e97fbbc6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7e02716396e3e51ca26043ff8dac2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec221b3a3a95d7685a319d903f184c74350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358acfb35a20f95059286b4767946d8a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc24841c28869371a1a0df3a35b71c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087d3da1232175189fdee7fce4ff206353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271892300682f2c7d888fae027bbc2b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb08647342f30f02d7aaf9f0217241355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef548e6d469906b05e30006c91c705e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6b6f58ff2c77309542dc23502e7e4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64721673c30fc8de30f26e5662d400358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7340b637067ec11766fecc88e4e7f30a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4337cb4ca642100abc7d852fd8f6378360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07364ce08d6d4b39f935e234c22d80361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7920071233a1086333c59ea763b29562362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c45ee4ffec2c2248ac0c555bb2e74e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05a3caacec3a183638bf7c18cbd1b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb30188768c29753ca8d70055be5cd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48ba5acab9f11c128cdac9b4533519366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c37026fe847eed889196613f4ff1ecb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1cf09e5176bb741a835d9cbf160c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9af1c1a24c497c2f29fa989c71fef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb384d7324417223f30db4bba699337370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b51e538629821570dcba812e543ebc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832410e10deb6499f20f393e0ddb2ec372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cbf2e5dc3731558353caa5ce53e99a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7a9b0803e1de2a4577c0f556d68f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6eceaae63013b2fbaa7f909b5da69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3637716a0b8a63952cae7ceb284823f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a3b919a3340b67097880d1e37d17f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f325216cf3fe36de1140769a9a0f80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9fc46f3c8482dc381e471701574f17379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80754f7f1a4e51f3f77475bfa99e81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cdd45002146207a706bbd46444d3a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a855bd0fa911898c28c46f47abc8c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598dbafd3c5be1133743dafd5086c07383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e1ad0e739773165f765c7ba04aa11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd20df0abec9cae3543f911a469c53a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22d062066e81a24bc504d802fd900e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de550c5a7af1c8da8a3f4db15200f678387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebb9d18f7676889ee5786054a8b463388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6fcb6b1df27afbf6ddab52d527584389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffe5f08b6ced518c02a1daf95f1bf74390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb9a99cbca9dd5fcb4b422ecf50e40391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b783b0736a15bba27dc98047752bfc6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7921584091f21c92914d1da5756e3c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb71dadab3039ffe335b351871dbbe5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77712ca49d242d1e3eda4e5fb853f6c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1db9452a8257185acdcee26f9d7080396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67f439425624e375fb59ac00688165397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86f1381d45b138101250f3907277ec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68c007c3540b8aff28caffda541d9d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae17e09489dff26022c100ccdc0598400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477d7c2416d608de270f7aa2d95bd42c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a96fdffee9f3f7691643978f1c7131402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd2d80bdae198c6c1b961e9a6e4b39403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc64357cf05c0088226ee0be19ac2d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf057778e29eab421cf8028260032d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5526ee53825ef046f5521c8dac3c92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7ac768c7449023ef3e932cca142e0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378ce81d3b3a9ddb9c74096e41c6e80408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e30f11c176b2c4deda882916454359409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b378e7aae83e2a612ce51bf3d804744410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de103b6be715f08cee9ea39375175150411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36d3743420fa9a7a29d2304f0b27296412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207008419d2b8f1e6703811857315895413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab3c155768505a0aa81169459be2e3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9cc2b9d7d20973c0992f24ca0cf8e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c27f1fab901149308c1c632c3384b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b530a550df6300fdf078d35a373c32c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6325f8a0ccaac66364a4294dbebf3c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b416af22bc201b3d01b426c3a2ff7db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c66c796b65a1dca0e1cf8c1991775420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bc467ebb14a871d9260dcfa3e0194421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f950e01f689591e24ea8df9a269bdb59422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197cd39c13bb29c0c17c220a83495df8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442ab30b93702fe1084eeb67ed8298c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6466735575684c88d4bd3bd71a8703a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a006d5df58794225d3b0e720c600ca4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d883115584c1947ba09ded7082310427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f931caebe2f33ff928986b9de8ed0c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad12b6fb993d4caee53a5644bdb21149429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4e9d5cb02daccccd770ab1714b797430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3acfcfc135d9a9fbf481051bce86e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9ee70b92d1858a4bfda9a47df2a4e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb23ce8573f18b91927fc1381dffa3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718cbf56deb2718b1391a44044aed30434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886d6fdbdcfab8a898f17a19980b2d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c8055d5846f2b83b5dfd694a47f21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23319c566948518787d1103403d87b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27945ba5d374d3cbc3061464df388b17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa132d27a74ca5e171f8772785b07c3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3807bf422d75843854918667d043e90440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a41eb16dc34e2c2e950ab1ec4ea6b54441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8309250a1211bc75b014f74be00ee1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bff3e5ffbeeb87811fb484925ecd94a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08a6b2447f10badf7c1f3367dc443c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53961bcf56ad8f5831251b2584de59d7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1258106ff6aad1bbfcd48caaa34e054446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52211a8328ef5ac5dca4c4966efb5283447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3efb44824515d1684713a8ebb116da448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a202dd315801c020b39ea0f95e95fe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7de3903ab950b50d8ecd4d4918fd6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049d54c12b3cc8b49f96e06eb33dff8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5676f333bc5679ccf38d867c42cf94a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff391a57b11514576e44ca0f68fff8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c1b0252915d43d4dcd7197710f563454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57c97acd1969515d86aeb7c4611619455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fd7f4760d4afb2aa6cf41f1f8c0c7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07493480d2696caeae731997e8bc532f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac5127d2d72dd87a6061ab11670063458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a62c0735aa3e41dcbafa13e93ef54d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581e9e4a550f423e705058485c813e9b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db52c6beb37fedd671c5bd84d97186d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2333249cfa35a47ed01771247f1c236462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f69a9a00eb03e406757b3d2afd37b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf964aaaae4b3e649e7c5a80d127be8e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268a2597fb268532f43e6ec9c15a7de2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b57bbe8fa67df8a06e4a04845abf07466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29abc666ab31747012c09ac870cfdf13467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105e2f0f6a006b2d3b53711d8e52442468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d8ec4e570158fdac129953ece713f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47762b8771d97c3d31687c99620d47d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c22a993e30c0d50f25972b999af3c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df89179c815526d077fa42f0515e304472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341e40b7a645c879b41f2d2756c53c0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2276f2f3ef45471021fa8f9f39d109b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49deb3439ba8d7cff64de28e8de936475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a7b162a8f89c242376cbc62e3418e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa634e7ed748e04b3e331e3dfe33c2b7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50de12340c1b3c2f62ee7482f1972ca8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1a27ce5686c7c8e28977d8f9278ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7f796d8ebcf6f657c8afa03838bf0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81052bca91f561c508086e6576ed434f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20fd75be92c1a5022e0d0febf6482db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a0c94996d44f5724227caab6dfd0b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619eca2c6bd6b96e0129a72cade22ca484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f1bfca4cafeb94b2533c43243544e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c12c46354eb1f2d88613116fd551e8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfde7aaade6c89ef82fd1671993cc01487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e032b9409abe57a1b242d4d146965488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9c62df121ae5d670dce58e21237e7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffd59f2c848b9cfc0d6e7a2c67e9be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6863d13651dfeeb8d8fcc6ba108ed5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ab6b79eb3525204fa8d99a04ff81c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c733ab09d79d1f59d96f7d73b90f8b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6ab7cc1a875cbd29420b64c38049e8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e5c9672434be351b0a73502d2f517495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e1b188d63d258a3c9fde9be73f17a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc121f834d5d2c600f2d54bd5b20424497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed53f7a319a1d5915507baf73403472d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe5b4330ebc04116836d4a391c4ed1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fb778149f13cdd3dacaec6a6cfd9f2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba0c598ec769fb26d3f1856aa0c3f9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd34c548a2869bdc45b00f0a3078e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa56033c366cb3be2a1e1951cf2205503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b908ed15273484f73168a8e7fc350504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83922e6a23f2c994cf55e98425811808505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618655bc5167133a902fed24a225e2b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb3e01623fc1023136fdd22b1a77b04507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6d0407b91d997caebf065278df1c4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a082aad63e2774c7e0786532c6c629509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10f5dcd00bb58e3a73fead24eade76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c15fa5ea1a7e6a7c70fbda18837a7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c8649f4560d9dc599bc14732a178b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869244f5f9185c1288168474ffe1b40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec564771196674ca660a52d9dc8258514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5863fba333341da464e60de35898dc2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05526dcc031989299f5ab93b3132989516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d1ad09557b469d9bc68cae5c01a8d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc273dc5a5efc7222b0a066eb4110c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f7cb4bc5a8f3d545928b1d37af9a47519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4e1b2fbf5a9a23476df4a3920c341520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd6173b51a68a6b08de24bd7f3f18f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321fe669230a4188a4c4eaf767f2bc5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a250cbcc0b53f88bc4669876ca2c6a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c8ecf7e088227b19b56fc92d98af4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e35431850cf9b4b44e30ad40f4516525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761384c40ee7d43599fe331f4df36e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57789d1346c404ef0da2ba9d661ee71527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e495d8cc53ad71943d48f340449f92a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff1e7f746a3082b882937de9c12913529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ce82443cb49c8fbcc92d4ae08e606530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa2a4db0f3c8017ab2eee45c9baa612531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd92e1ebc28bf305d757ee8b09f460532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423a2fd29a30c2b532504edb749bd8f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04863382271c121f1dff5595b11d44534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d232177a090119b6cd5ab7db38989535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a30f31df567d33590a3f0132b4f7e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c599cefe159ed00f58863dec90ae0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5e3950076817ca58de210596a48e6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85698799bf55cf96b76e4caa4a80708b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fc5a4df07f9cfa52e3b2985bc6d4c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db6ca6ada3be72df0c8dd747cc1446541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769cb54b6c646397294bd33d12d14516542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95afaaf7c1b12e5b539cbd71c41580543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9158c948c0d8042e638e03fe39e37544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b1350b285cd27575fd10bc6e5ca8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f731f4ab53ed9fb8d3546ea8605c824546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c7568108318553d1fd95e9b5e55a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541d162b2c72b813cb0a94fce12d36e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574bfab83986b6b9ac4e46861732efb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e27d9aa134710dfd60e897d510201b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8074926cb37a9d78eb064b0a63fc3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01b3d60673c74aa4684c4b8dbf1f4c1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec769b8866416fe4026b5366a199f9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b1b26476a2f80c181ba08f5dddf34554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290c56fabcb2529bfdac6b3b93a9f50555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01fe0712a3617d3a070668ee6317fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4ceedd3f1a9db04231dba7fcb7703557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c77909851e0bd35a414d00ed3d0567558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df80fcfa648c4d9780d172329815c84e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56bd07bf016b6d13b6733a5d0da284560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad12a6e127f8ae506f676461e47dd8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0ba7bef5e6c1ce5874cb1d6f2d913562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca995b99de6d4d8390bc4f8cd69516563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e5312fe360b0eb3e449c63b220d46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ca18e8723527d82eaadf5c644e7cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8e59a3603a2d368a3a80a5be1dd99566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9563574a221b4f81b86b2b58baa2a7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a8a7dfa26fd0346cb61fa06f70473568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a2adade64c1896591c366db494da9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce59e0efe867ace96ef82d30615be0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bbcd1366d6516ad5c31886b3069a0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94260f371e6ae333c57e224f1b7b1beb572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>