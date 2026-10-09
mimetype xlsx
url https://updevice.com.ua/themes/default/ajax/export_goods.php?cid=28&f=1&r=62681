--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def4742a5a479f7fef66647f96f345b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00509521df9ddd72613e877123591132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352d5284132449ecfc880c98a5250e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae1f2d11a7081f5f66ad9820ca044b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b212ee6a2896c93e302f474080eed95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516d5e1d99113cf30f7706df62240d346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d49fe4f8dcf526d8fbb58730b68957.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546181ac208b4186bd76de60a548e34f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d46d9a92c4df267bf2783ba466dbb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb668d7008b7d4591b4b14300b1de83f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073aeb25933bad0dd723e34e4a86d06511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d860ddad3ab96229a355c304a6b7012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1ef7479524a8ad5088927b31d93a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f07260f479d12ef91775c56f86199b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13656fe2763b6d9645944df49a945815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2325594d3193d8b0eef06535d5143a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0f8dee0b6ee1c1e1c9ff869d8afdd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ba9edd09be527beeeebabdc2a830818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0af468799f5491d1473bd2e849736a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12e64d252f12e7022c84bc7a87f9dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6eb7cba698da4ab67e947533fee5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2fa13e3982c2fdef8af33fb4ec1d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de272593354a3ff69997ba9a0c8db823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3049ac25eef25d94d6b39798277fd424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8a8321ee702e71f8fba7c64633b8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf47f84478985160178af96fc5a35126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82e3330cd18d47c681d9f3e4fd5b32227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c92bdb92bc8bb5303043e957f60bd528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b576044195b5be811a0c31d9a8d4829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b479776e2b9437c233c58514552e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93720f6ba726055299073bf20225699d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4751a852c36664afac34168c98266c0c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ff19bc7e37d04e0eed23e59904dc033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54d9b62880bac95ea21a41925cad1f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21292fccf6ca69b9ffdcdb01b9e888dd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58465d7ef5607990f9342de54ac85d036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a327e8d2365cc4fbb4d20a3eb9bb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770bdbcd6fee651d7d9b7a61a9a992938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8971d30045cc5a438445d75a961486b039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c183cadc76769e07c997851a3edc540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f751e910fd9121947df9591e0cbfc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e360692e37484fa18172c08d165ca742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36d2e19fd8de27af093e5ec7013dc543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887aca0a23f478ff5456158e959b33844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5889dfa4a2f8d23374ed11fa22724bf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd85e22662a3b48838727414ad07be146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195d80bf95f7abb62bbb53f38df2a4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8cfa330c0c4ae847885d7e9291e0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53de474e15f02d039cc071339cfff949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87912140bed360f4c439a41ae679cb6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf99956eca3096bdf9a0f8877796ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42648f60bdc78ed3f1f3f7003ed14a7852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781bae66d80551cdeffe9aefc784faa153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e840c64a490ac7c1424eb1e056a317454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b81d21803c242127767bb811ea4b4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b40bab29e5c09966d7b6e1c98184c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a798f62a33d457c9258743db4cf0e7057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd2be77efe86bbeab69c47a45ccccc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05e2a0c1a2412cfd81c16587dcb98ab59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ccc054b472437eaea57849f02a38a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6733ed1e6cdf83c360a31296e6f5361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e8092b51e49b22e1265ca96b8118bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8e79e43b841c2bfa798dc5c4da7e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5db171d737b64660273031e27faabe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e12c768d482217fb2d4e17453f95c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20d1ac4bfba99f0c74d93250abd39d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12d41f208fcd5859334280a2153c5ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd666ae9b9ee751b23574b54d5c94f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d549ee5fde778b4fc889d055c477f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f2f6cb61e253e694e44b5b90897ebc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e385765fbdc98b54ad7401f1157c871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71fffbab1481284647f818dc6026c4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a555c2e3f1b9dc62157b881a3d6719373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1b0c87b3687b62b75925cb4b58a0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0fb0dd337a8a3221f33d393eb24a5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03a5ff9e61d45d136b3bb41ee180af76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5891869dbf31ceeef89ddcea40078d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427c22de937fc27b087fa632330373878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5bed0304638900ed702f6c0f69974079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61f635067f08bc50c0e9248b1693d4780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745c8da35dc234bb0a49562b2e22219681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b953a654e951f0769d32584ee8b76882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb593d42b3697fab75b7062861705c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c1dff8784dcc3f4a773c2d02ca38e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9eece5814485c5964b9294daf856ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8588f57676302aff2c3b1b31b04d09f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e14f665b894867713c295af722a8587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a601c9492b9cc74b36bac373d3ee98a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e0caca04a247f680fb3f0240266d089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5243ad965659b178364a99a88638900190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2bf29284a8a2affddd97dccf14b1391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae98bb5336fcd0176b3848cb4ce981592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970136f33fe16d3f9ecc2104393db0c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171e86f8638b8aea871117d0b0ee733094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c1d608a39c39fbdab685a29090de295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0569dc9de665eedfa4f60f5eb6927696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33415581e648655be60d702131b66497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e00c9aba18ac89329a2669a95e9e9b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f8b78814050838a12e6ddc8a8ad3b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b013c88488159cf6d3dac610d0493100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0ae78a7eba38eafdec7d30842ab99101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89f70678ccd8beee2bec5f3597146c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b8bdca344b808930448ff491ecaba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e500b56fb3b9fb177745f0deef2dd2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ebd31da680f2c4ebe427f548571a0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc550c8d995a9be760bb442ea8dcca32106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637c33b88b829423ff7bce6ce2afd68107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6f5064a10bee4732f65a1972459b2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce78b48182b879e0040b3c4a8269d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75c4a68024598b738ed6a4deff6f08110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc454f27b2a29559ed2c1f3748cf533111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30bc31e2fb3c3d530368a520a65698112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04bd48065df5fdb500597c3149b5a16113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1d77324b1096cac7935a789a572a85114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3f62551c5f1ae0aadc443aae3a72d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619af176fff81cd31e282f73b2db3e4d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e663fdb73ea19cf38bf9116ee089f4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652641cefbf5a524f4b8f869cf842339118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66dd034edd5bde986448e4f9bfe8dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f67c9b82148543695b647a2075c65120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57296236235553ceb3ea2be6cc8d5d45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4259766fa821dc84fdf7e12f1337f5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a09a00a4745facac01006cf86911c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882078cf96ef3902080e45881b620b4a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d7c64a036332014d798b176ec2e99125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922b74ad721692a7119ea07d24612c6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe05d8bc20e1e42b83413cc828dc9b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3721a3857d1ba46ccb4aaed333784801128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287d7821814254aa693e9aaf9e8d658129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650e4d90bd2eb43c5a0664db88ce05c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900905fcd9e3c3ac1133fffdd2e702b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baaff5dc4811b768bcff6100e71eecf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3860dd394cdf4616d7b7140c3224c1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51fb955ee8df2725eaaa7cf8fcb648134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdd002b565ee37e23ef8853fd27331135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f088a2587e05237e84c736230935b46f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187c944ab50c4987d94066c7f5893b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87a0281d49a294bb666d3804f96401138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637468015755ff37c21ffed8b370de2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190d5e9e390aac2b99caa523cce9a6d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccd5a2c772682c13c22f2c5e5c51d61141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c890f67f03000f634924d4f16ffbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162eb29ae5e75a682a4876c72d9ce324143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873e3c57768c44d4ca0dd09ea318867144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6626b2e7f958be0bb3657d0309d20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eed0810251784783045bb82ac93232146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4843b262ba694e96f821b93f171c8014147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d788b1a69b4691d17531aafbed39b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75cc39b987e186fc3248a638f8ec69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdebcf2e9b3bbb4947cd066b3c94fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d883eafb2502d74a0c098d9b06340151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b7318dcbc6d1df1bb1b6a90fe1ee81152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43313df0e77df317bd94a23698d8e07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34739dba6902cb64f0cb449b1c7779a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a8b7ca4d1ba9b6c040385cedd89e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f35d6c2bd321d499b5971d768d50eff156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0289ed95e5f0f2e628a3cbce9a1472a1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096b601ba49110661c66673b8daf610158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0760a7202b95ad0f7fbcba38329ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45945c9b7c48379ab82ab444e41b8c74160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd57cfa398feba361f800c158e31a23161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91926f70f276adb2985e9f1c8e90db0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd9ba6b4bc4d4b303b80c518112100163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08b5b2512607d3c66ecd98791858e3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647aa47640a008ff5403f0e6ecdcdfe6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4651a5db96466b3cebe15a5630ae1a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24831f8349be8f16cbd474e2f3bb0b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c34acd2e78aa78d5eb898d81456837168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552b3d1ad29f6a799cde90c18505767169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391a60159c1fd870ec98bf424651c4d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda87d773f8cd3e5119d99b85f2bc4c9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93f961d98f057bca5f3e6c6809a567172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e6d6d7cd468c73c693215300852c2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae5231706af5599a0c073591adfe70174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b7e072cd701d4d9861e7123ac8065175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1587f6b17565f85221415fbcf1e0b1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4f5857e8f86a9c29f89b51b2c1186177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21079b9a34d81a6099067b960701c4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c9a513268f5dda29ec52d1adf06a1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bdaafa8d1298d9a0a94eaa138daf5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491901540c90907075c10ffffb61cd4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45ea95dfe9d2fac1a71fb50d2e1fbe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351af7bcd8655ab3be8511aa1420407a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce1519ccb9e598df52de2e99bcbb2a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea661b91dec19d9466bb575f9093bbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c292baae81fb80b3f665a55f4d2c255186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c50aed2a262935036024f065112d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9d64e849256affe4c8fe4effe54f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05358318703bd5ccbe298c5d4832a00189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6407abb12205b424c6513c9fbe031190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c3e780cd1e87c2b6b3ed950de79bf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb7180d29135af0a53f82a1fbc4586192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f033d34b3e4312dbf0c8561780063a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e0048f91885cb767f287e83a8a07b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ca70561f3aae8e8cab92b7dadbd3d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffaee4c5a08f1899be911e391dd126196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a56b3eaaed2fdff2a73ed36ab7680197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785bdf254ce9eca2c598302c0406b5ff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e9813ec174834c9109afa05cfb72f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2245fefeccb21003d6ab490d7603be200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04a4977963bb6f36736d8695eb00d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171d695b2dd7124f059ff54177d7c39202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8805035b3b3968c06887838fcf67f1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba00a15570c9294845a5d003093696f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa758aa9ee2240fc6d748ef4c425bd93205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6129405e7196601ca5e60fc45aa47a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b7c1548853be84c00b9c90a60f8a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30a3485dc8057d7ff941ec038ee0ed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e30828b234f58b9f6db43318d9abef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fc0637f7d86847dcd7faa06287131210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c73c4eaefcd03530594ca1614cc642211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552702a86dc29fa5e0293c8d02e74e7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e700319e48982871efc5cf6da28d1cf4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58069fe1bed4f9d49b9fa8f8fbb270b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1be9816e3f6a077b1b37ef9d53a5a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1ffa18e6bc4333b906df29b47a116216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d630dbd8abda5ac1663056e8a5626217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b721e787c587f0307f270317a804b3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe095e60e657ba08a27abeae015b37b5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5518f921e0ab7e6f9ea40c49ff618a3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19492ac41663477c1adc50cee5b0a7e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0f3f62eb293b203298262d706fe88222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63faf5f7ce3e2aadfb1bfc8e8c4bd791223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc3eb93c90978a1b67cbe7a631864c3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da8135dc7073fd4f8fbdeb547b8e11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388e88869cb90771685125a28c955cd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f51b3e27e80ddeb36b51434fc94fc0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e51a9ecbbdf2d43a34ccd6d648edd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a85f3bba4ef60197d7862c48ebeba9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f33dbe90a4f78cb16378b205f6fe9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e702ccce73a58c6f63d4b962f02b63231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2109fbdaca6441e0faeec46e50102b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ced23162b0dc097f4a65941b8063a9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e25744c3565cdc756b7e65663456b9e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24203524aa7a1033c1f1df9cfa70d646235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f433e3fc341419b2f53610772f01d9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34751be326ca5a38e6670e45d8de688237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c5110bc9ef6238e0adba0bc2c370d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc9137c5115a55b51d29dc38e441fc3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b60c15453b323657081dc50f21332240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992ca6ba418cc480b1f0bcaefc3a602241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59107a03b1e71c47ff280a479668e5f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439355a4c0de1b271b95fd0506092c34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f4e6a87d17f9be55aec6b82bc00af244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c464865060fb8bb747dc76fb595ce245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97b314f6ebbaa936e9c2aefe4e14e41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad6472feac11db465f6d0166e4956b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c300a95334c02a529930f6dca72e17248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0399018d0964893081eab353c9dff34249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49e0def3152245ced8d1d387a300b9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9463a3f156fadf57f236f5c99bd1a0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47f3be5fa5a40e302f5e39653f309e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cce85a0862b669962c0bf58a36eaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb687e047fdc5de0221733bb939b5dcb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4872713efb0eab0fe8512f62690bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e62e466e0ebc37eb19bdc03e0c3d3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7435eef83bfc5a8057a40b51abc1af257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8934e379ad3e8aae17d1f91cecd2b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc39d30c1fbf00e2bc2b49ecf15d03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd16c35294d75f48a692efd22e2bc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c55cd09866f99ccce35ef97f8cd23d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57f638d6c8285ed409ba6f577681ca262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6aa6e54ac355ba89a3d15117e1be93263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ffa0e6e06d9b1dc7eecf3f0433d3b8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86908eda2363b9c0ae9d89b63d9f4b2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b05df4ae7c47f7e82cffe095f38ae2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259134b7ecfc141340b374e03bf446b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2a3db9e22237c69499ceaf4045342268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233a96626102a90ed38a5a7e66070c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd8a80c923ea79883242d7cb016955270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd5676dc79f65f44ccca5c5fcdb6d7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d182c526b640b2ebe1713fd569ae43a7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0eff0f736492098f5f978d0805c4d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ad47482e048542d6da0def6499dee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ba73da9b38426b0a43bef08456e5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c9858401816d507197eaff347e628276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d39dcb1870f8e5ef2e76859e51b666277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b73224cc493e2917b21ade3a589636278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63304738ed6b39c49b6ada1839baf9bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f5b151a337bc7b12331c6a019ea79280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60831a1ac4fd6e1f60879797550596bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20031d7b3cd72a4003bee3e3f782b81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e15341a2b931eccc557cef4c79670c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3bfa204fbd79540320c1ce762d3e0f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765648581fd4f10a43833d22d30353f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b5dff0afd3145b7c18e157187a58a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb893e584ee04ef7f35933b12b8a32c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c73087bb6bd43911037ff82ec5256288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efaffd8b2b32f10a085eed5d54fd554289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6884e8659cebbc099da2b0e0395ab6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b70fb05d10826afd5e7aad52d727a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96992e237193e71bb02886dca86e6c67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb074b7db8ed8a61a5099cb84a60f52f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d521bd273e79782bc16e02250bbea294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f0ded4583f42bf6b9e9c77afd62b3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128877e651f00729ebdac77016eeee5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05279e92c61b1319f29d7ee5055b4be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b41c28f8a458ae34d7bae6c36165a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f581a4ba8e02c39b091cebed20da453f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90f5ce575be5b2e2395b36c854c414300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb01997257c8efff0d90c252c16af30301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1ecf1b54645bc4b1937ef643fdf7b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4a19bcfac6a9eeae3473b714ab0ec303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbb8870407ad1ccf7b3580f6ef5ee0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387dda5613fb1c9165e6498afb657f2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61491669b6e4592b474ec57e36f9edc3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624cd7e69b5bda821c51b426b14040c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe606d019d467e2cb99ec081e399258308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30ad2039d8e2bd729320cbc50909f9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0359ca88a447007597ca9059144e8d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399a348b666fbc36671bba4cc8af738311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7bb734343876dbfc35a2498afa56a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50653d30479be62b3b8f7aa3832cf722313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b718b631efcd2d84ca3dd921a9a334314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59879465fc2d36baed2dfa8c95ca34315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c891134b98145dc7786c6685781682316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5540b0a5ca6029a674aaaee138063c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef514b694fe91d38478ac75b4a18b5d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3d53d5e3911c9600ad83e9c7c06ae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf8c7baa72227b37a13edb49ca7a9e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b21547852190e54904cbcdd7d9483321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfd70bad17268b27e0641ae1591273322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55573c502322223182d56cd9ae19bf9f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d323f30dcac39895870b38f2e4af10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba9182c812b4e6402e61876441481a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09c7dd6bf805d9c72d14e80351be74326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbded8ec03de814fbc23061b237b580327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1cbf42317391040075e2bfe04bc34328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bda7bcd5e6733f626324792dc59de329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579015558ee165867c7b791de1d44fd2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa266ad39d01bea07352611a1f31790331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481c799348fbc0321e3debf9b0dbaff332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aee31e9c5f33f80ad0114c1b458d6c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6181734759170f77f15994455316ec62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca32a823f72b793d950e04c6702a002335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dbb9619a456764acb6c93e4e125d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7497a76ab84e72b210ad7addb394a5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdea13766c9c12bbf300db6fa5b7307338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67893531ca00a46d74236ec41996aeb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04524a400c6bfbf9bd55c083354b4e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17f8bc295639a5ad030d170e16ff6b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7aee8cf38021996d347db83332300342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346da8bc8b36ecc24de7246e6b94525343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623f1d87deea037e37dcfcbfe90f414344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cbc81e588d1733aa6e1b1f523e6f50345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2ac8ec2cb49f510f1bd558334c51f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebd1252bd653bafc8de015c884a809347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e778035ebd8ac577088426505eb3a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755193c657291d4af874ce097fe2790349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d8428283fa62bc600a9f11e3fda568350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ab7db9a7274847877c5bdf96922f0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393099256cbc39b75c34920c166dd1dd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30facc0a7ea499a1f8acfeee13577abf353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c623e34b127451ace11ab81ac6e536354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec575ef8f30e7aec16f948f66e5f9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0cf15990da4fc06e31b9d24382d95e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b8c7e1f8440f696ae62fe66ce5361357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cabab48e0497a0d2565dba1601bc91358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd183da692352403bc5222842aaca1c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800632610209fbd112e2f9c380e51162360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb450dc80a2080dcd32e82f7ff6f98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd2069a1a6346fc65a312e8ab61109362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9300968e3e3427d5e75e98a8eb3ff0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9aa5fecbbd7efdc129ab70581a029364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66f7747104d2a3999a34f9a82387d13365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa702f0a020e06abc1ef5c87887b41f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f354003e145e67113fa392aa1c45a47367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22dffb4c7879771844e311665ad1910368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309b84057d1efd81685bc474a450eac369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30061a4eb20b6baee7e4208e5f5126370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e3f412e05e81e164dc467378a26da371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5db72ac51aa5338ac7ed2485c0284372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c3180d81384af8400f85c74b0f40b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08626f6563545dad8b8e44d6206cfe84374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93cb7e916d410dfa87642e48b1bcfb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e686d02d9dd000768b7d8c21fe3f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22efa3001aee5d9f0ee65550aae9f8db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc50ac74581f48274e3c04a14b7707d9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af785df7bdb238718e3a2a218fd61f2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e0a7bc55cb0e62ddccf6bfde47591f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c1577e1a3e95b5826f8f40bf27a03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e948c789a8b99481e59a14ec4a07a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876a214fc4714d329de95a91e31b96eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ec5e1fd634a2e6939479cb86c1f48384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1888e05d58c5fb1b14bd7ac2192b6071385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d83f7dad0e3c936eb3ab5fdf3caed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049f6d62f47508612bf62faf82270c5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac05367ba04fa825f0c6117fe18088388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a521720a61ebc393d5b43471d2e53ca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62771dae8bca19c4f4e6013d752fc74d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d23f811546c917ef3725712ed5221391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ddd46ee59338ecfb441e7916bdf6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beca18912c7789394845425c7444e21393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436538d19da19b7c3f2da5c33dd529b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673cea0c589f944fccded66e66e5562395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ac35d62f502d2d4f25f8f40a4be26396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcde805c6eedfd768220738e38b81a5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176baa5479e1e746d6442fd83100a98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da943312873d96829c4e35a1ee05a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14b879198df16a2266a443837fd890400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e541b5b8e6fbf6cbd38f6bc1db7d6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565157f19a6e2a29282ccaa5a64d91d4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2ce4b4074edf74c437cc6afcc8aea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba3c6d98f2e7018a311ea615368933404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f591a56f76fd49c9f146449b79933405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441147639ac3bff8dfbb5c3f284b55bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c53d77936274b5081d1ecccb4eee43e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776b4b4a13790206c9a1bfbc09a866f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594c38a23ea9472cbcb2710e5203c21409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cb5c6a94788d6305bacd657731a62410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88c9f251e452cc2f1a8ffe7f3656d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4031a360ce9b643194b4a206f7978412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c311221237824f57528882c8a7654a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc4639ecbb6f6a586ec4280f9886cf414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999978eeaef7dc4156e2d2d5e4b01592415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b19dc24a50401206f96a2f8317ed37416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507336636522a425a1d03af535902688417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf1c64c6c323cef9ed84874e9617a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d2011201b4afc5049d744465c57ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407d3d06646b11e32547d02173c01d88420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef62409e0776d8cea94af4a6baedee15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9efdbcab31426ce5406b07c6120537422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abd7b19aca5e8c74d33db8229a1af0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273b0c7690e77a647d5bdd4163ffc319424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc29e9f4d8699c37f886abed51e6c82425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0976f4def78540c1ca4b5ff87ca6bf67426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614ad7020c9393dcdabdcbe8e069482427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f2252de288a03d214e0bf769b8b38428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bb5349af142d1b4e8aa6084fcc50d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e10f88dd675ddfd60b63024071a22430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19479029ead5894fef0a81e83715650431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accbb84cc1f84ebe24818adc8cda411432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf48407b3b7fcf70cbba836ff669a44433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4fcff8609fdbc06642ddad446e47c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733f117bdec54569824a88c5709a70d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60846139bee472306638f6ff6c5a2d5f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb88c5f804ed20279bb481381b36f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870107d879e65f6fa89b84a92594c019438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6241d7c3e4cf319adb24e17ed695b374439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936621f0c422279307711990e9b4833f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bba4bd9af560c19d92c1e44b3d1c4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2559b021ab38d88c359f45a68231c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e86b307d258c67767ac6237d8a45a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eae0049fba634f57f140bf5b102500444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda861e5526a98ac8e2f2ffa6ee7d0b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ed93e6a27c90f6ea16d1f17daf25d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5322150ee7639a115eb3e1cd86638447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baa4f44ea04adc41143ec2008b3207f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3c4f533f706b3b150659bf7cd6208449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47c16208ff7c23d6eeb905d94f8fc2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac7fbb10a54b9e590b1e762211387e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748dbde4a1734554911eadf9dbe78f65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c5f51617942507dcf65958bd62819453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f64cfd812d93e1f0c9ffb3108b831454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6e823f55ea788bbe655e4e5d92168455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f8b55bf78f3ef5e742f2abaf9ba01456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdfe180406178318ffe531c10953991457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a12ecc065ef73c9352f5f6bae6afc4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ec8a7796ab667bef5dc5ec2095d65459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7f07ea0e7057e630fd1c3a74d87b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfa64847f6d9a254a49b2608d33e9a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e6faa82cf7d52ed5aba746a61ee92462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc82038ba7f09beeaba370a5ab016bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fde0b9ad8a3eb7dd6a6e69c8249add464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82857cef809396e9f184d5dfb3f0a81465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b3de7a26a8e28f616aef9ebaa8676466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f509f78f771ac52b063c353ab0e2be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92c27cdbb99ae508ed64b61970d06a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9185b145b60bd1b3625f768ed7e5a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b887af46bcf4b6f91e2faf4b1354ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf8a94cd38b012da2d047bbb7b85ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7512888d55211e2722f8bb63b801d4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b16fae5150e65f5bdf70eda4466ca473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f02fb366b15ca438048910fbef2a85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b1055b204db404836a0b7369dbe82a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0ffdd2a1421ae83ab88b8b8f16839476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60c1f372a4efad1ba174088137f6f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cccd4964f6abcfa735b135538767e0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ccc970417b1a9c71a64543520d08c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab98a9a65c41e0316ba20f6e3b0d3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e5ce8fec970cd91c2f4242264382c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ca2e47c064b15b94382aa30e4a1c4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba9a9fd240ca73001deb2933506282483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd9302092d398c3cf0563f0813609b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6920c2654201be66e2d88ceb6c3109485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0031f5507d37cdbad68d7569b81a0cc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980252a0a8ac03844959b783a0997627487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567648b6e50b4c43cdbe36e02b787558488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad044df165150fb908ea7fa053e9b758489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d6b9233ab1bfac35af39e7354082b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2823987aa27d0014c6e7a2caa949bb7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60a394cc40824739b2776f33982826492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335c1ddd1da52ff20b1e0463f61467e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493a07118bae25d37c086e00f935bcb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961c12d98d25f524bbc62b7bd9f4cb3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957233b5c4d0a50ed8fd56ece776374496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34c6a897ba4d2f4e0d1d79d4c5d07a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837293bebd74ca6dc3236eec8c15a4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c8984b57049cb576391eb4b05e6d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8abba31a83703988323960f73c09ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49926c3de9881452f31799dee5062eac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1110b29a707c456f811e886a861fbb76502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9ad77cf2868961892d657f78d4442503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4f627b2d3f409ebf368874c71e747504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2288419e0ad3d23e56f05e26541e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233811b9b4ae5a3c40f30c8e9e7f1b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b427de3f02b89998e6cf9f075394c940507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1117e6cd99af3cd0c038186286352508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746322868d991460243103d7e8eff12509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a695bd46c617e536599f73f0026dd9c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815c7213903c4be30abb1f1ae14747d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bcc068078be3e6199dcda49b9f147b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a12ba9e83e353d0bb0364e60e32b7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943eec50347e8a60b7a26989e3f7e63514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717b5a0c8f047cad2761c399961968b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed216de321076659e8e054506f799d5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a56a9f5a2889e3b5585c7ac00ee3f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea162b15eca6020d89c8514d0716bf0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91572ad857ac0d556c560c7c661f152519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f8f2271a8555d8ad93d6ce2f9b809520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6f73a025dddcf6dd6b5d8cc3402748521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62126c91e6218486307859a427129ecb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7154d8f26b0e91b37812af6654a16e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006dd889bf3e9340f5fa432c616f8850524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2c1de981f2ac4f817608f363053889525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3f551867c9e30810ddbb5753d783c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd3aae43c66c7930c0c92a8360e11ef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf79f70e77a9a9d4441769fd7a0255528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da36020f7ecaa1e92b8de5794e267845529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb76ef94fed93f8bb4132b9658adfb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7d45c3aae94053b2fe04d9cf18f87531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26038ac9912a4ab4b9b9bbcd19ffee9d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa85e49649060162fe3fdeb34a8284c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b7f2338b28471142641f172e4d561534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbbda4524b4e840a2ab96f0a292449535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a7eef5ad6e1f08c3fb6b85b8a461c1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffdcc10ca4e8e2e2a13f73c63f4d9f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8eb95826c88c9d0cfe5ed2851290c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d6805aeea5dc8331eeb2ad71560a2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0d3b68e0124aa0f0096c16a57d6b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a6bd9b13333d30917ef9400d276c7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5748409cc3baa57eae384adffc02b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a3109392037a9168e3c2d9b85d437543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87183d3dd7af76a4b5d896162e02d82544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef3bcb529f8d52a5acbb1b0ee9176e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1048e2ecd4d41c18750274c9aeb4f9a2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f4c7887c85150d7f6362e11219bc3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34783da0c0650871e57829c031b9691b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02df08c54bd4ce23e6efc96a643459549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129e7e83094ca3b90e5141e280da1e3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec190232d6d654e4ec81830fb14909551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534ddfa63d0f40365831bb12fc3f525552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805087e248e53af6a79c886424f73ac2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab8fec6eb1a49b7f9bb2340826363a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea382da607f7a2f94e9d3dbe0f446d5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8461438d5626feff722d932cb9729556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07480d13011bd7772c565db92eed6f5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868c298be33197a769610713de42c81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7851917e832c32748f38cfbb3afe22f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9f4e9599474ea7044bdc72c3d82a0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2719102df5f7379670a681ad2146cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af38e4c401b66c2b89d84a9bfcd9893f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97878adccfc4dc6db837b88d6a936f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c775020311b9503ff016a9d1e4e6bb4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca1c73508ba0ca60f8e3e6e6dc87a2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737bb146ef0acecc9c075de987ba464566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6e83d2c9a9944adba9ed919ec41d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e1602fece8d580c740b017fbc3fe2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d07af9b64f0e72d195a1524ffab19d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e014dea1ede958905c86e8481df5284570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b964a7f90a14f5b1d2abd2ac3737e29571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804b9f7c5b924f6806a0d0010eade33572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0465dacafe4c2067961f2a20488dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc3edcb7f83fd0dda7d5081a4255532.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ae6ca02cc379cb189c230284876a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e42063eb3ac08e7b6da8e1c62ec414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8177ade4edb74d30587547df0673425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e742b3f4de927cf100093fedf5d516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fca857ec9c29fae6deb169d8d91f86c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9365a6699a4d9ecc7bba954820d9ef8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0bb032ef3f3b0e1354e6a71942f5d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45019705dddd2f495144a075cd636810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a2d8bccdcce7bd49b705280f037dfe11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdab3dd6386bef77105807bf890124812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b1c862736f12c88b35ecbfede824ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ab92740dfeee28b91c25a7ad254ff14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd834826b52ac89ceebb7aab6f9cd85015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277136865c8ef04a1549991e9450991f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6346b4cc0023d18729903b642c59cc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b312a1f8f6869715fbbeeb032d3c73118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73fed722dd45610fa3df64ecf641ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52d8ea8288f6306c3643d025d1021c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac3d3b313dab2b048687bfff3523b921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4d50acfe60577f0186bbf485da0c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb123c00fb91b045b8328f14c7c3407623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cccd83886d0f4e146f60f6df4c807224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104366116c06f3d0ae50a6cf18c6e6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18ab7ca1947eae81153ee58657ed7f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc2f1d1142b999e0bbf59b9fe68da727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3be1b759705d8a889ec2f64dacc8b828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e0abd1444cf4484c2884b821313a0129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc2dd983626189b2c93e17db4cd3130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1209a0a699e403e27b68ed0f57e971d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d76b123d650cd94bcb6e28cfce8eb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42279886ea900bc912b386f471d668333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b816fc658e89f96aad4b634548e4b0b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfa799390865f29a717bb15615c4fe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4c1676c78e7934e4f7da8cbaa323d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76480220d523fa258f7ffc0e51b86d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ef4bf73e619a5dcfd7660d4499f3f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ae991cb7add679a00e59ca958e46339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b097386cd1572815358272cdc9a6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b403b8398b89caeef0ace4ae8d5c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c16b303d26997714cc8440ac30b4b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d350cac4b7c737091805746d8e3a8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f7f38adace419d45b20ebbafd36ad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9421491cd0668b802209314031db3a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1885c902574f8409d82095ff7283b4546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34fcb06cb5254a94b69d637717834047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af0f676f43f139cfccf1607642470148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbd17552ad02e84232e184d08273a949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fca3b98db2f4cfeb9c10c6b2ef27f050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618786254ab638ded2aa01a994084dde51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1639ca9c4ceec1d51081c9c925fed752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373078c5a188494a62e84f917104ffd853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60bce6dcb69aa03d8090b0051300b7b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefcdaf90eb9ba96d571f89f3bca72d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ea737cbe4c8a3caf8eae3282240ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768d5348754075d34ca7c4a2bd5ae86757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f73b12bad06dee02577155db22c29a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3579d2c92eed9d4525719684c1078c2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bec742bd631d6055d6b03b4491b6960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b29ff0a19ca8e9131d5b7f44aff04f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fa96a4f67804ac3788f26189a2e7262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdedde101f8bae86cc30118121f1a163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6205714a52f3ef9807798d8eb7f46064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43987f4584b01bcd1fbe278a02002165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949caae0a90384f9ad18ffa7e6d4192266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c5020374e123773d89a104defef28c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f025d1dc459987401377cc8e97d9ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b689e0a2b1a0dbe5ac34a6fd62ead3269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f02db2df6face22468c3d143fe4f470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0027c950032230e3b081d4306f7b3da671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e978c3ef86529d6fa28c5250038e0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c3d45763cf239e9dcd09907b7f4bb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1119518759d635eb6559e86205f84574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e821ed89692d97ce6e2d02adcd793875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6d8b05288b2e3a9bfcc90d3afd88776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f394857c39f48fb353eca7097d76cfc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d04c41446746607a3b89e17e3fb31c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50025c890c7cc8cf4ec20ed273713dad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6a6f39eea9718b78ae75720c9653680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23ef55e3a672fae1bc6c1be700c279e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ec3612ac75eb6c7a8fcb1a499713482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843a23695057076b76956504a6d2a0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0492f36c90cecf5df7cd46f02387f884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d4eb0ef4124c7fccf75f814d4561185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba206c57364afb8a1de571a60049315686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce846777df05dea3cdb3e0ec9cd44187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24c23a271911e0e429a4777787f91088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470216139bc73127d486da21a605add89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f602690fe333d2f4c525db26ac0cd03d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a1c3940e2cefbc9e0f139472ac6b0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e9915f5470f6aa28afca16ab257e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be104d2678c19d8f981a54a5bcbda9c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969bf83cef619f5acc7e9f01deeadd694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7821c850f666ef236f877fc7e7d02995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16580ac35f8d9bcbf0288300357ccea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ffcef4b70312bffbdc14abe6a761297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27a0840744cbac80f1fc12619d734dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a98c34e0267fbce69b14d2d1a9fa84399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118171f05d2354c41c2d20896c7efeb1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e9167ab2b28d35ccdf6c524701bdd4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df51f42e335e85e64d2f8890338d7ca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3102f66f820129b614b011b5b85b2744103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ca0a18ce3ed01ac4930799b2fa2810104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efd4facfead7c2cc3b7ac0d0e51e5c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15997d904c0d01bb0bfa1603e679051e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef1cff741d261dd558f7177ed009f0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12e959547939133105011884f821e86108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321ace51378d724f42738d33ff1040f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc10a4093e3321d589a63459f8c64d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba80b5d391f2615f8b127c2beea3d0e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5080f228912dbb0028c38fb013f46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bb4ed74acd0881188620e876318b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52de925a23309c688b979346609d359114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2d266f6839871990885f88885a14a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111db99f65d00505e2a24fbe9e460434116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba5104673997b56ab15db599afe610117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4410c964b12da437fc55e519d04568118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bbed5c82baee84aab3b6e07b75bc0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f20ad55cbeaaa2854252c98c3a6f05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a186085944a1e0325243e1e8334dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec57c5368b88ba3febda234435542fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937adbf47384fd1c5c915c8cd11a1fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eacfc4da40db17cdc6a8fbad807b6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb310cbb40a65b0a46656713a58559d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b1e2065324644e794f58077765862126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a1844873c84fa5515981c7f2ca17a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7768b5f13618bf68033c7bf3f8c75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c91f10c208a38d7625c981e74b6f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420324bf98783f2c22475b3c2a577db3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5288a8bf307a0cf662ae1649294adf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41767273684cde84be00c3cdd35d7bc4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556cc68d67c41560f324bcfcf8e313c3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89450ec1c922f5c07038aee16db0130134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd6278808ffa79c20bfd18c504ea0d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5519be6538c92a23468e3413523bccf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ab3109a64b7c4d5839650901536da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e07bb8216dfb6369133875a89fc74138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0abbc463909fd02901f6a97e800b16139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d4209b5947bfc979fdd79f6f7ef59140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f8f9060602fafd7ffa7631b64c4ade141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e01ba0286d18312b135edba45cee1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd421b7177453fa76588900fc2d0598f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8bb7253aaa6b83e8c190bd0c3181b9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45a2c71a66a68676fc8540707541b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b49905c2727a5a9d6bb712fd73be55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9d9544287e91942b075aabab0e9db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1ace31d90a80c4fabe6305b57c1db148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c25054cd6ec4c90342d418477748c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698d50e39d308893dfb68739dea6083f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0b522e6342375dbf956ec9f4b9b48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e257346458e767781e78884e6b3b9ec6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f40e86aabf3658fc555f739259368153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4d119e57ac5d3ced28e3ab92a16df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e6b150a4c9e3f7ed7fdc4f2859db1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663aa797ce2c5e092721be2b15b1ee5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c24e67f980e9aed77b1c0b9c914ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525714add603adba109ccb9f792cf5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a25cbc72e85ca7bb031d4cddcd50f8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152ce1cbe75f91df502871eba1e0ea6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7188c778b5c1e8f99e612f19cc35e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e0ff4dd48830ecd57281a16b10ff0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f37b2dce776297ed16f110b7262d3e4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83c6cf4837a24bfc9239a21369c63d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d6cf4cabf4c7b68ea6bb2f2e83790165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9ca8c7cb37266ddf169c2dd956d44166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c52ce0ad1eff751aabf227c0d6b174167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b459a5470a073b5e929f5523690b13168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad87ea60887758a5f93a7648e45078169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833d9812f21eb3b3c855a5b6398b88d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded7f2adc5ebb81b58ebb12f46bd3e9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a028d1f1264bdb1411e0545ab494c9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b66aeb07d243cba6ac4846c3e8dbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a7aa63114c443ba7ba23300668f4d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26c26288ec9a7d9641d4b9f7a87355175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffa410bd7fa4e9434df7c8127c7971176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850d6b2efa1edf663a84d2ddb460c7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1d85fac6927e46cb7e98fd4152557d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508f7562d20add0f45e1f14fa703bcb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd0266f49ed2a58611b86c8825bb38180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982cf335ccddbddb6eaaac9a9420996181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c820945be5af75ba842d957523485182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e94e75d38eb5bf755721505235950183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa064137e0d061f5554712862befa879184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c53fea8c84629c1ad19cafa5a2f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8796d92555c03361e49cdabe14607186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c5c548469b10b9aede1beca0b8db79187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9dd361bb049e0546d42bffb4917261188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d33ddb8480de643eab91e674af1cf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8189fb199f7b390eecf97636c66e18190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c98b6aa07165786615402e017cc36191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d92d63917a87bda86faa5a50aec174192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfc1821cd1996a8ea54f331a79c084193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62da94854f079c76f6083671a1c80c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da13193c81b7edac5a3361f5f5bfa14195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc5e5b38ef850c0f9b71ed29023d1f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0368fcb4b006eddc86900815a0f253e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d7bc554e536192fe52926c5946ec02198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f50c1fa24ea6f000b547e3f40bdb4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae962919467433d4a2efd3019a4f6fc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc80818eeb413642d97312511c0c1a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb798605e38714ab4381fd8a53a894202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846871c2036e97d4109eb0b2e4efca00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cee1345d808f4c5d6f22e0e6105cfb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b853222ec94c076a8308f68dbedda2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092f0989b427ff7f52010c52c6e97be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b765552c106a51db56f7951f1eceed207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662aa461aee41a75c64f829be0cf760208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347b6c230ca503de9242eb7a4526e47209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da3ffcb241468edfc004ba8c042ec0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eaabb6cd343cf0f8d1670f9acb31b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c20ed7e86c4e8a612255ea8ddf7f1e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36055bd27d9a5294d963a9c22ccdb9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c820efa2dae3e862d7d6a9c73c9f30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd42a1a24c8916d06e70997877ecbf5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0301aa91a1ea2baf83ae139bf2c5f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084e3fd92dafa7ae13c026d5a321855217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719557063d6df07837a259b9cb21a84e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de307bba28ff8ee7530735fd8d1296219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d022b76971487f025635565023f652220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194951ce288ce58d7ce1698ecb38d4f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff2216af9e49d2397193b15098d7f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a96cf82dbb4344575a497dde6d967b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec173613065b4c67639e28d83d275579224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f75f515f2295efdf99078663b1653225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c177a02715405de55a9379cedc036226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0aebcfe76366098fc0f7f7455a8b9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a84ba23e784e4be82a15850c2cccb2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0af5423a644d84d66040557543a8b63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ae81f7a8f422367d600093228fc07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d298e9177f6f3afac7b277b8fb966149231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448aafdd5aff5006e9c2b3032db49d4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012fe1444d5a2106dfd4a3b3a7061b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94b23eb89903cc3ace28565686a27c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b1510c89cef967292d249c6935e71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389d0efae39ea6b1e818655b023ea1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbafc2bceec0be53744b459cf40c2fa1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ed94f40b89c520f4a2bc54125d60d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1eb2b22214dec45bcfba5c3a452b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a11d9e8e4994ac7f88160e19ec7932240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7ae8fa1c92515dc0eda5a2b0c831f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af469c92107ab6eade56848869f94f0b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813933c29c9dfa783221472b2779d87243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a323bd8315fcab13ec3469f4484c96b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04197b46e60052a94686f9db38ad51245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455f417058f8e98233e806e58e72cc0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c4a41aa70e481594367ebd6fc899b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913bdc049a8e03aab10ccddbe0a6eea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aab477dd374eb7a87704201d4d2604249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a350ce51db2fc0fc2803a71028180aa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58675f6ad66dca52c8053b92d99ab1b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a23863d2f5570995f8d7a8e62d463252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12144183177e718f21a38f876650abaa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc258573a84bdc2a5e8289719cc34d85254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c4d8e988c5d462cc7f82421d83df84255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb6318d239597d718b541ed45200e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f2b881b12198c3c3a7340f8764802257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14771a5b21f6a6574df87ea3a751e809258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31967d86584943f0d57c8d149b882a28259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e41286b3ff68f25ef76a212a429dc9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e20b1dc62629c7ca54b09d4dbc2f0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f55d0e9a30d22995cf17d399c4ba8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0f6cd75367dc745ce71cab7be7147263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113b2159f2649687eb1f0be3155d131264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb81b9f98965b24a2fc9268515cbc33265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567806d6b344e83a3f4e6666f10f942d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234f1ff84999f152ccfb100e92c106d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd5fb223abe7377d720bd9bb92ac60268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776f9e33c64c4b1db340bcf4eb1042e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46588b267aeccd1635ba9111ca74b34270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d983da005eccd999331f9e095eb200271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc39c940cb8068f26845ba15e0d4e4a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a4104eab8fb6fdab416d5314e4153273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17697fa55badb91fb16500527ee014274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f5ddb46fde17a5056df7829fc32f9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286e64ef58a4ed7990eb8bbc2fa81b5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf8e9d801a737718fa589fdb9876d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab031ebf08c4b30b80acc813c8e7f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c91f4ab25aae67798b795b84d9d95279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a16ee530a75baa867e17bcc3479556280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f6a8ad26da6666ecc83d9a78d3724281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685a807d60649a7e153fd2693af7e77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e53d84def680ccdbd8f84961231ee6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e188391ee8ef6f202ebde273e49db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eba8f51baa53e76401ccd3a7bb08e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef328253554e644e5badb06b602853286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fc53be93fdfe5b0aa6a80a8e3e7a8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3764c452054a69e02e9e317c0f5d05f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614857d76589bdf55f4e4d43804dcbb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9396d0157640beb6835d83092067b1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9165d64250580eac095392555a6d99291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f6c33928d8d61593397351fcdd935292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffe756832de306909346a0b8bf4a49293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d4bd6a283e5558e127d813a142f29294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5723160bacd55f9ba8f928604b04578295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b7b2a7a43737e4d9e8393974ee7df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21048d894529e1aa76df959cbfdca589297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c60319de44a473187046e8ceaf168298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b23fe73951ce1ead235141e82e4c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea364dc7c08c0d029628b10683557fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc303a77550033f4f02d937f9a663929301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1fd4b52aee204b989befbfc849a38f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5865f1ab58b1e1cc25b2e12660cd19303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521c4bee5380be1397a3a6dec85e6fa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c79aa6294203436ef6995548c9958305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed8796b48b3496c64865eccc3b7d01306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747349d5e849f4e41e6e4a8b7975c15e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aad52b40dc90e79b440ecf39f5e2a9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c83e57c11cd038e19ed81699a5cdcb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9698d83d05edff10e8bfd19ea57c17b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4addd65fd68fced7556356aa6f820622311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebcb9b773c60e6c0e8dd7e625703cc1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685056789ced21d59f02515d02c8908313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228ef8b107d73ea860c526385aa1788314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ec3c7118bed15a873e1088a8ad795315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fcfe9f5a3ff380aac546aa3db58467316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48114512905dd621f49ce84b0c5c88e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11694d0ac7236967817f3d22094f6a3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128e5abea90800b67298ec6a67af554319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1742b86d85802bd8289f4b800d476b0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16887f05b317a1515a5c734bf246f1a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c171dcc9000fbab61ca00466c37d3d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1daae7c8a0f9a8a7c2c6767efac13323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bbe198b11c82b332178d9bfa603a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4b68d10decd0c7ec0cee5efdddc28d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee43c932dee40d9c9ffe9c0984fe33326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c891f7889596b5c392ad10a906d0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60804144bb32c2aa4aa4eb4cab076045328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f5708c9c0a947dd7d59d45df495aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc3e1dab20572ad609ef6dddea80695330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50330a9ec32d9500e737ca51b192735331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fcdee04075772e9f6d6933c0198058332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d6e6af1f1d5826ba132ab211f985f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179aba84421f2e86aa028ada2063ab6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3074a4d228a96071d2b56d079b7ab335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faab32dd5a02c9270835a426d5934bde336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6d70ac5ad0dd70bbaa3cad5648fb5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4501895ba9ddad470b3fe5d3e89bc7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69b6993f3b468dc63e5e85f8903a39339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f74b85d7e67f360daaaa5be7740d9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2cde00e542bbe43cfa50a096a16bf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22f2b67d29ac9f54336b066ad40d06342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d609bf460be807f66a72689259ae4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87319b52786f0117602dad685f8ed560344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5bf376eabc56e4defa5ea793adae8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694719f501448f5d1901ce9b65c361cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8ac438ae2a68b7bc67a04142fef15347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c130d6819044c9d7f395f6f80686f77c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24895a64daf2f20f79f3b5b60a78f778349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecea989fe1e782791e7dce546e4744a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb23479e13660e5da4d3a57752fa756351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f26a0594e0bb83201b046c6930f678352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7435a5476c0d2ad137338035234a83b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec0859a8f2316e245075efb29c7829354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62ed37d895733bb86f7cb56e64077d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4a0be1ba539f9069093ea1f2ff6d8c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a9c598eee1a52d3cd9763dc62218f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bffda5ff9195309f9248d9a43e2288358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888a4471d49dd49c22886c06cfb3938359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc25c0742362f5e1f2a79fdeaaa028360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc181647a0ed12340b68d6325a15aa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c46dcceeed259ce62daef1e725294362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce654ab42877aae30b2747520e877b94363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3fbe781bc8ce22c5335b072a638a4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d1bb677ac90eeb09fabdc8673411c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd26b0c88aca348498bc3edabfc6083366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4287f64ac79800302a9607a2d5dff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc5b3d0ea01c91f1ccca2937dfbece368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941ac05394338501ef9518729fbbfa1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7365bf797d0b2afdafb3dba209f783b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e842a1c5713cf291061a7fb40373ae51371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a160b84dce71dd1a4f9d6c88aa8c75ac372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf75951f870916563046770c1cdded5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68426378f02fd1284ab4f264610eaf05374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a197a310d70f67dedf882449c2ea3705375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcef47dd2acbc399df4d72f8830cbc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8333f89ccdd29c9aa6b186c86e7135377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1626f299be191945b98cf283026b5f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cbe2a4260a95f597b5c7ef9336143379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1df65f3ba2d96c71d60b902a7f95c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acdffe9bd627780c530b762f1b7b59381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006e32800eb4787c055166fa998eb46382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc57fc28002b3882a0ccec178944243383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb4bdab4c6beb917e601da9f709b1b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2aa22d7b2848d220b3f0bda75f0acb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047db76c09cd5bd988a9700d11ab6d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a5ffaae5105e82197f123c021f9f21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb06419b9f7c75a6a2ee1480a9e87aa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0904c0dba8b896019d3d7284adaf873389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ca2e8d82c2897048064a5dcb1780b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1566cf97c1ca5cad99abb7937be9a05d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ebea933915846ec85cefa62c835464392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a5368063f7764aab08c08d6a8afe8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a3b185916fe4c7086621d720beff3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90293fc897ae1d128ec75386455bdb6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cf02042b96559dc4c75d6795ac9db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa29db9177063d36ec210287c93fdfc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de768f36a733ee874f26fc6c5df398ce398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34768dbc39805bf21e5ce68d70ce262f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c28ded271681aae52e93b16d49092400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fcc429d941bae4f266fac43e06909f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1e2841ec512f259fd022a9df9ec27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa865ecb75d865e7ce706bd32b359928403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5373017d05bc5ae5eff78c3b571b439f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2d3d4bb7002fc1e520a8a447117ec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9101b17dc396eae489b3e63e459346406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a7a79e7e8d4572284bb255fad82b86407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d5b0adfa94705fd68e77dc6ced8d1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934db17eca2ef49b2b9daac06653e84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089d787bcc00aa600e2276840815c97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7497d74e65cbb5aebadfeb07bfa9f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e123eaa592d9d7cfca8b4119b9f6af6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f735a205446ca904042fdc925db998b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3851de4d2ed7af8678b53e177fe9b00414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959201092f5542523eebeff12a75c0b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7da05868349e319392f9f0df762dba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3dfc1a67e7b71c96511e3b33c7360b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0961b741740f673dd62bdf642ec9d87f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac714999eb049ec191deb490745b23fe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12071456e2bb16d53201cf0b66d81686420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96854c5d38b80cc3910e4b2c9bc08071421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ebb602e924c3d22970a0dffbccc78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d7e7af5abb79b674963e09520811fa423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d917ad7010fd5dbeb93009abf185f8a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d09648d74ff20937863761ceb2c6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2090a474e16cd0e245887fee1638a76426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b6b42f881f7948845e357e8c9b3b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9340fdcc38290f339bd3d0b5beb24de428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60627c9edf4ba16b81be6d375ad49e32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035380e13d596ec1697b84686b31e524430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356792e063e410c0e399005b6b7c141431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf57034d6148e1991604a46165eade432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b646719cd8211bb9a9d9825de9cc8b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e76872714bd4c77f07bde8ccbccad434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42838a4d0ebdd7499c323ff01a002b11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ff99d108321d07516a74bf5635550436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641b72aeb8cad547955cac94cac3273437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b59472e56cf7aab29f22e76ddf580e2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd37e0dbaa6062924c6febe4846f300439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caeb389e38798670b9fad41a157145440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b8e95602aab3e41c051d159e5d13c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6d1d3e67eb2b69d4df2b1669b56bc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711b0df4659e12cfcedf3d8604afeb3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b51f6799cda341453c6a297574876a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba11c892b36789145579656c940a92a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b5e2e7e763e7c94efa6424aa47408446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f722bc8bd5cc7a845d86cca49e7297c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a4748ef31d91c5195f192e9a96c6c9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bcdd58e251ddd3d9a84fe5414ea532449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddaf1aeade6b0d61f85737a8e526c14450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3b78e64dfd20fcdad6e9f537fab4f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe84add669aedb2d0a3bd742d7d29f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0599fdd5d20eac8b539407769e91f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcf275eac159efe4ad612d787124b7c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df01138137da195ceb52ecd922ab20c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364cee720cad9836a289e8efb13980b3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2927c53c6980e0c204cfc887ba0e5f8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7841de78c085fe9f62ec5f8e3bd40458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f531733ecbfa1c1a7428de2c855ed459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa64a83cb9e6a0b2f7ed37f6ba6ec54b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb5342f0504b51954f1db515c77ed5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecffa60e9ee0b2567fb3b3d70a016f0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b352194f92971dbb6271a5dd8baf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486f00220e83ee3abc6b514e74a2225464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213f13c4c3454566cc3cc5e1e0359822465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd411efc98b9491fb6bf93ad1e6c3059466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2d14cc62834f51dabe71ae448a1b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c269dfa479ac31d3abfe79202c075468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024282b861b9728614e619d5a03931a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbb112baba76a709238f46926300e99470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092c7fcbb5208150886bcf5a979f15e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c2e82509cf2fb329a2ee4e6ef4e52472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90300d9530e49750c8e2de054d2520473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34497a3a6284c27acac0628d8923ad2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22e04c8290c8ec496f1e1e162b4a03a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33b235a41a6c4b6078a139ec3c37a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0bbaebeb3bf684ad8c734d0780e3d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e016d506362af8d2442e6bebd65306478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124909adf711872852427ba3e9d14f5d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948e178c5ed8f5df34d91128a5b4f2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfb118a202ce06a0963b4f513832a08481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1695d4794f6de1fc9066fba34150297482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e775de33fdb1854f6f5e191dded43de0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db434ed888df9e73d7e9aaa61999db09484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae094df0ae1ef58f370bdfea392a3803485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c044288e6163d4a7b6a7f300e9808b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af42ce92e6ed58fb936cc8d297a375487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde07e31fab23a0533c39cf05687818488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af9c9acd151a312215ed0d26a240b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0d3e8d1344cb2b230290286f26aab490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0072ed45516e07ff83eebe3028a829491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebef392f7a8f79eb1db9627936b9aaa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49253b094bd30e235c2bed0ac8339585493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d23dbfbe6cefcd9f3fc87d862ba092494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a7cbf7ee70b1cafb2da47c84f0228495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef23706f5cb538dbb05583051aaf92496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b54b94d771bb6eb1b712172502187497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8dba2626ef7beea5f7fdf18c8b3e4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad7edd8051c26d97becdf28e8ee920499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2954bac48720a99c573f00cfa1f909500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720942ee55b56a863bfb1fb01a0b04a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b7c141571a90c4bf5770c42e3cab2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0327615e55ac9a2c5d964d6625378503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e73e19009d5748d6e4b0cb3a44d7f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c92fc98c4435c00d0c56ff1a79e85d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45694f88209717232071a619b0bafd9c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2aa11bf6051060d2092cd0acab808507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20b67ec2b0b5bde136b173b8298f57508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4402ecc34881a82767cc37e66bca71c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf1b210284aa238590afa9e09a9e00510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefee09a36fc02628ac9fb28e96dcb7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbb39e8f614ab0b155b41df279596c9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc71798e9ad0de6883a3a4874ae8c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55eb7d9fb4dc736457703e8d8b689d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336caf9938b20ab237ee2c820142796515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49277fbf6cda5d5754ec12c9b6512296516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf079fddb17fc51d84c924af0edbd3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c824916b6068c3eae403c023d666041518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f69e2316e58b233a66587cbc2d00c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f026cdbd7051dbc1e109b36bc84fc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef1ef74b66985e42f1e513971cf756521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba97dcb37f070ee58a0f3bbbeac9f0b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4566a96ea475cf4f038dc6355b37bc6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd22abbdf31744fab066864df89443524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5175141c7c41f52eec674241294ef7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30f93af1119a409f2248c653e61a1f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fd3eaf37cfb3bc2e62ebfe20cacd8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519d6cb53d4cc0a43bab1da3a4df9dc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8650745f7ae4ea88a176b1d2d9e37b4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cff809402091a0f2cd15be1b04542b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1d626f97f440209b7a1232d8c41c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9626abab6aca4760f737063d08cda532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adb5b0bc52edf0774d56a06a87ee8b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383bc7059d33704ab27ab29bbec0c08534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e713720debbb278dfce9cf54efce27de535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379dbd04a5235958116b211f6c2c57d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822c38b753bc6fdb8865f97904f49d0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067b0e6409f8dbf2289a98ddc9f57ba5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092de561e944df3c4ebeae8260b80605539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb47bd32884d07af761be8d16fe36d5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8962d6ae59407cba4311d4ffef602f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17132c53ad8f716bf637380c11e51d40542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31ee54bfff0ec8598ada85d144535c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef58a519288add8d7bf11a90f125001544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c43933e653ec783894c5da13e11914545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98b49e24f8e6912068dc480bf8be33546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fe482cd8a04bbd5b6777bde6ec15b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4d6dcf7a6290d8b1507943e430318548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a232d468e2ddae38f17334336d056549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c603855be0718980123e12a5c0be68550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba260f7637b2ac428afc66696aee9b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9607ffeb30762ee7a4f6a87eefdcb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f37ef2531ef109c87d8ea670b88afd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec01c243694beeaa187cd9f50e7686e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f015228e1de3916478e848eab51f32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a68efeaaa0b68b2c2c8e97c8586ad8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a8ed06d0d857b5c1b17f303bee75b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebfeeefe67ee2bc313178a5e54e5c21558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1a30355d96c8e199697924a66f360559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc81717a27fecd4fe4fc475bd77d74560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbee25cd5c444b3743948a78a7fda0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2123a70d65543fa2ea71f142bb7ee7cf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303053c84595f1e80fd403741b9ee71563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7850b9a403aac5dc6d6c7f125b7307564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8bccdb5dc10fe80fcb559ef18370a3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e02fc18bf36b4eb610bca3e01c9708566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731aeb40ca84d0ab389bd1b14303f43567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b508093e11a401f2d7fbc8ff6a6d6f1c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2c164dfb53519d7009b6125649783569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b64e48741c27751c56fe9a44edccf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c131c6333be6b3bfda822c35150fbc9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c44dc45f38712d93d8c13b7dad9e3d572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>