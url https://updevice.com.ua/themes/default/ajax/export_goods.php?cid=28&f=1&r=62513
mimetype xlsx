--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40539eaa42b2e179788119e3c1938971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a076a4b7e04b4f577c676d68d508a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105dbbc6206f5c7c5f04a613b39db323.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1fb21c29214cd1ad5b954bd86b612b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f88aee0b6c81f50609c55cb6e41cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cc9528589bd7e0c72c5b461bcddeb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c84c1c3c03a4aa56b74a60b587e7b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aba53c8d1ed1c85e9c189c057e717c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b45d9c0fd98200fc815a6c51ab9f4fd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d470a98085c640b65b1b872d9e1cf7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b7955bc4772bfe6206e753507f9ad511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc27058f616c97211327497be3926d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7aba95237a82d08210b599b9976f0113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c981b79dd77f996beeb364d094dcb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f164a8eb677090cac46d0e0afee2b0a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e26af081d3649179e4faaa75cb725016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f317a1bd2605e2851283cc90c85d80817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a3624dd74ae25532aba26734a76a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b32e0639920409107aa43f2ec157f019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69c8bde81dbd257ef08dc8611bedf720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4946c0ace7af825b2d7f6fce0d5e7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26be2ae208e6f51547c0f49cd9408122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57891eb157ff5eb4d6556ae82f8369ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b739424d3d1f6f661d6267d656b5504624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76cc4035ae4d238cb527ee2d58a9b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418c129d21ff361cbd71db5ce763c4c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cc41c264c4734f5928098cf1f293c427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c358fc1af43ba3f8b850cc6e1f43d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad3d2b67d520c9605696b6e5acebae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cad565b3d65ee9f445fd9d57533f530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53689de63e6d7f30e2774d94e1a1f1dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ac160a409022b839ff43189dd554532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d0a2a9595f07744f97f2c5a2460ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ccd59c7c428bd20291687972fe37534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5231081ae92b6139e0aa066490fd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86143adbda06405dc8196b560348284a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3045e7b79237bda84686fb329eb28d037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81336e66a4e2b09877cbd66b5bd1e93d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fcd29580f6f22b30c5ff80a89a14dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8900ec57a940a31e3eb8cccf6e1c5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb30331537876fd45ec0f47102bb8bc841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8aa4399c46ba8801b22519c78b61742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6501c69a976810331a2328d4529c59643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5884fa64556e3a6b7b81cb12512e16b644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d4f9e5cbc5ab911d84bd3096b685645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4ffe2db7ae6a0268ea571eee8ba2d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c27b300694e521662d8d866d532b147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d7c201ad634bdd13860c727cad92b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5135c27f64810449d200d4aa5e4da5b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f89576617cabcfef7bda08639ae4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d72760edb6ce8f279108bbb8310f6951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9f9405bf438c4c2428c50925f506552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42346096ecaba69987b59c9a9d0fa0a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063160b2cd57b45f253f0d753442265654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4f539365e7b26534f0ff9981b4199255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e8125c53e19c5e7d38b2982456ae356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d714ce88223f6ccac833e014f1ebe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2834c67acbcc15c7c1a09e1c42426f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb083d002e8ab1cbfecfcc69298e9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7d511606aac886569e37d70a9874f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671d88025af103d85580229c6dd2ff061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a27ffa0ea7a63ef05351fc454205ed62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ba13e6ea01244b87e9535a67eb28063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971628f8f3e68d0a039910152ebec27b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b0b3d0ac55ed3092e2c0ec66defeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16b84853467f385aeb419264819e3a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82527377550b0500302edb79bff41e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d635547c6f47c54b2f54bb52edac2ec68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12f5102156148d59c972029c6e225869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0deea3c81760f6b82701d075ca12fca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa5f3c9290071e1e3d573aa3f6421e171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb9ecc48445f9539ff82f00f62746572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095677d2dd4142c207e78de44d92b4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f2f084a40795880d968b547a572a7674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd695c16d73961d9290a4487238ebfd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc2b3a83894ee73c946e85b0175eee976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd4dac48252ad6deb3d0c63e94ff2177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676450d5ad5bd8156a2bf1735bf56db778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552030a4b2643167241141339972576079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4011ee6b3f87411772cf0e9fbeaf180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b58aa5ddef9fc7ee582d84b1043a2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53caa30fca00f02d62fb28d369bb96a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b59e2e25eb542ec67def68b63e82383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4785c20b3fa4280f7b043cb72b9ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bab587b24da4788c25a3d4b6980b6985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa2c75b635d7cfeab7196fa26fa6b586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5f6abb8b0ae20683386348f8c9ab287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542f673cd2a0c900e066eff7b3d7c2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffff73d923d0e6ccba674195ad028989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87e6bf8c0e2c3959d0a4271752c34d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26084eb4ca51e2f1bbe04022649cf3bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3106cefa5bf67421200e57ad314f9792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dce1d3f4993e8cccadb011fc19385d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb127469cf627dba599426e2516742094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7051ff6ed12a4d7274cfecf7f54f195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f80b25dfbdaa4a7fbc62058a560f7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b69a79a54dfc00c8b7e361fb54b9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a75ab7c3a8850e862e9e2775fef7898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4b3701909a7529662a2ee910bc4d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd38b9489230632355a9f8e2170b6f5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe4418608801bdf32c30726f77c39f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e24762b1da116e502d816bc92a4b3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba9a1959784a8ea1f31397af1ecfc91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ddff41949a24f3490940fc77f8b02f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f1a247de6578b2a7eb03779c37ac73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662abf7974a9f35fe0eb1118d028383a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a957355abb051e229ddbdc887b3322107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ce74fab1c9fe767c82f89e2503abb2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c92cf13d5da91f893ee2d01f34e9f6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2628188322e73841e6d282f8fe02b343110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9722cc030297e9a9260a3b7de839cf6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81dbdfc291173e2bd84dd6b5cedd58f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21dae33d70a664f0fc8ed51956dbb1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd61ed20e96de4e5c3203781b818a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57d720fab2bd37da0fe5b0d6be860a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df84706ce488f2b05e513d584d0a34116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083ca28efde9c4428f6c586ad189760117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa069928a432085215a2509324b05c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16115b7b6025332f7e499e9b8f38bad6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d5a17a3caa8ba7002e3eacb1264b8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84e109222f72b786de4dee02e19c81121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b123fe6b9cfb13923fe05f24e32cbaa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669b4414f602b094b918a28cfb42476123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abde610f9f89bd96af6302f8ffe69a2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582b77c4aaf8cb255aca3ec01ee337f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65869d22a760645eb37f76facef0af126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065412f51edbce11fbd7a7a02e4bab06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dace5d747a34d612fa5c5e8a50c10e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5b5e18237fe17bbd16af6684aaca1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980037b1c83b1a44ebbc8ac3fcfd3f3e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c58ef11e24672266f92fc28e47ee6d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c6a0a50c7419e84f4347f9ebf665f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1e9bf0c0077279c514166547b096b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd2543f1ce85ce5385a6bc445e53dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f06d51091251660d496c1353f7af9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b153ef781c4e8b074096d8dce6e78f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e45c27ab760cfebe853e2d37ead9f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25887356a8c264c947871d0201ebe1b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faa35f17f5ec2d034ce510973d90a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2eaf65986a10b022d989bf93a96a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb0496081f9740c774d73057139862141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d372b13456964e1d9a68aeea0c75a7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84642a5dbe85dbe92efd6f81c868f39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7f1312d543bff7452e072db7dc4907144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c91280d5c6f82eae1ff53c048ae40145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e708c5315122d39aa8b1dcca246991f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec18d2a3d841ab382feccb72a60545147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2847927bdcd41885399fc29db3f6f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd77dac13291f8c3319505639458b81149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49749b70e31e8e90d039902fc369318150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21b3e5d03b82239d89f489d5c9e3a5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647f56aff52a1dcf5d6427f9710ec68152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaeccee3416a894430298624beb1af3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d3dde9c880b1bed726208b7c44677b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d983ccc79984117f9744ea311b111f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bdfb50ad52e8f12a312aaaba36b84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a3407e1568606d5cde827810952e56157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d636e40cec6e62f1ff64bebaf18449158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25aecdd3e433d89eab195d175be0b85159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2138f2c0270c8e09cf157ec1d966e6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0a89f8c46824acb274f3144aeae74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ba9741ded2d1ba5c26110b8266cfc162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fe4d23cd1ffe713cb9310a741c9e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34f54bbc4da348c30d6d92ceced0d2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9794dbdbea38c77b24b88c541262e645165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02953ffd4c4cb5446f63d75934b61832166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba50de2c57c47168daddafca1ac34ed4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872804230586b2681ee0473f80439f2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858293a94723a1441f0f097ea92cd0fd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99692ff2e20d81a94afc8c755ab4b7de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829874823b213441c06dd2e8c02cf6dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb73d882eb0f519a91beeb04a6bf58e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37120ff4b5d1c092d58d8b8c583b7432173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65571ff45557364f66e1beaaff5f1345174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9011ecc5439f9bc32564edac23958343175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253566f248d8a3ce1a9fe605d39c064176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b053dc333acf529ca5536e083f9f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca3d5a6ab35e6a5f1e52f8a6c9d37ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feefaaa3aaaec83b05d604c3879ee34179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a3290287c6ae91a4ee3e9fc1ad44d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00fe7a0d90a3c2159eae083178beb1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e97d6e335c9a31b0d6e4a136be00bb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175aaeb5dd4d33a938c4b1a59de64b84183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813237d4f456553cb102347cd904825184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64f7a63a0acc2bf84cea9a5d0a0da9a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b841dd811a6b63fdb98e243ca312b1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1fcdbb25b45dea8c703953ad1241c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4f9cacd5c66aa84ed788b915b6315188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fe12b609ccdcce546141673aecbb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb872a54405248397a5476a335ceb66e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9154cbcab7e72cbb75b94908dfd036c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb75a37f70365000065fcaca0c06dd0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03205ad8f0075cf678bbe86598c4b3d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6335f5110f721b22b1627715616e7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c9b997a4377ec6a0897501682192c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c3c295576ce0680e4604422869cbfe196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce5c4e706adae7007e25f5b50fb245197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b50c372b4e500b0e307e452824dec4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98449b0c8700858ebc344d8d675161199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b7cf7a0ae90d62bc7e8f5ae63aa3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbaa8e2964d11adc24176799f943271201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a65f618dc8a04220ca59dc0a1f02d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00083484ebce2bd638b6c55e5868139d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb8abb26274cf32c00ade26aa7582ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384120376d7c6c7c6dfef793643f5d3b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f32f5cb228b676b3f522633c1f9d0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7740f89a697ad13c4806ba68614ff4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4a53b50b5f15b494397caea0ddaed208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ceda996b636a0617e9e7feee59f7b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6a275fad6c864c878626e1b03f7a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feb174a5a3fa0ea516e368741b21ac3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a8f9297f2cd20fb5cb8f095ba8cb6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcca68b382dc8e46f3f1bd3d899c1a3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d80459ebf3b4af596d47180d6070b3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c18a19ae791a6f6aecd29ca4cc2bf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33929af83723945226aea5c77ce6949e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6b0c27fd36cf9028a67ae014384eb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b60b648667f1b72a0ad8bdb5acc11218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a85a0412898d98838fafa044fab8ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da011025e0a074c0fe2819e5c42653ee220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf459ba1ef7f245fcb415675ef4d45221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63718427cee53ff13f7579c71eddbd97222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6cf11d3396ff1bbe625328f055291223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa999fa8b160be27e5d0c1a5ee77e1f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6332f052dfd7adc6c1e0b44041c79534225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6716b115ac564b6294b446b6870998b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b91ba73cce332ac68c02d43f2901e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f878b9f043306c98e62147bee6a7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7cd7efbece000f7f13ff5719d5e5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e513248578511fa512346a51002cc230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b8e6e1f0c6b2394271b31aa6749e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c64739d95f490e4e6c834078974359b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c30be52b516f67c46c0b6e9033003c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a3f6e097cb03628e2336f3ac3ed1ce234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d63b0ce00fd6ad0523a3c02e34ac589235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bced684d8e1d6045b4b875af7e6e3c86236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacf3e4a46b7c35ed4edb1896a57cd7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd30d72339f2a9a1e7abccd4fc4046238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc0776de9d5bf52fe45805c7bd35904239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a80e686efeb0a8db539200a130402240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0e89f2453bbdf215c1fc81a0aa4b7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62474d35448f456848ebb24c3e9342ee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75415dca61f04aeabd8c357a1857e95c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921322765a06ce8ac3f443e0bc04bf1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156cdd4159649d2587c79cdad6fb152245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b9c72ce9264165f64a620154fd8892246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43d0d314ece0047a5c0ccfac415350247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3519ee40c52c25d864ede13944e77248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4259062ed232ae84c0ad5a469d990249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d402801a14a15aa0af56700954e29fc1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7497c440fe7096776998ae5fd79469251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae6463031952b47dacb82b9097d688252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854087a175af1346588aacd55e77df07253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389b4a016d10286eafa57db2c4c649c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5aabb4b11ec31ba121dcf95d5fb34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fe68e92dfac294675045681c200af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0524e57209c1fb51b1ae20c08fc03257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e58f4fe314b118cd1917e24e56424f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb005ab88249baeff6e6d3a8a191e9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f721b54c3a2a42f6ac0a43968c1094260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc759927fccb9486a474d1fb3c59228b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fb2cb4b9de89e99e63c919be5026c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d13d8dd9ac5c052cdc4af493480b9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f4cc21108b8e09b7b5871b03be6bb6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa5b46bf574277842004cd715f9ada265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc47fbb8f3ad8b4b4b46646cff00976266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7d9a3016697116298ff35bcf87a8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3633d1b18bca3cc5e99ff413ba8b6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc018a4eef2ee1f363fc709898edcf20269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f66f086d347551ae052b94a34e4c62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330d2785ada716e242d32ec4196c751271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2752948c451cb61d88541355adb08b2d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06efef7850a35399f0ae59d5299e8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399f69dfc69b3e72af4d59e62011ce6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e92f99dee2417c0c893b349dcef13275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4cb14d4cddf27b796e3c14b2d59e4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863a1c87fa081cbc87fd87f3c975a29277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92431ad6b4e757b7a5a5515e41d93b65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260948a09abd73aef0f4a4c8bf7c64d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cd080c5593bfb641718977c0c87a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48075915f612bcb55d16dedca62fef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77001e3798b2aaaa49e04f922aafacec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5a7f7995b8c3da62003bf51f31cad283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70e6339e94fa7670f35a8bb89d2d66284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cda24e7a164b1ed0a9a26255c9866f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8921e7a39a291d936fd70b4d4c3217286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840901bfb937c68bb71fca1f1ebca6db287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506548e2f6ac275da2b413a755fe2b7d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed364a84ee9f4dacd9d603054dfa2716289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d876fd5cc480513d00453f2e876d44290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18508169e7d22b66fc0d3be394cf3d13291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739cc16d0526e5d743d14e9e5e77e15292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f9bd68a3660971d88313e1c6d984a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800762a6739e63ff9eb51bbecb03fca1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff473629e1475e2cc9a46066eea895295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b025e2182086676e1e8f8cfc1cb8e634296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1d317ca5b632778a12342c6f224d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2cb453f245dc909692306b14efa59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63603cc3dd7c9c228c192c9975ad6a88299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb09ff6b5a9a915c89796fd7bb99b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f89e0fba1a052e4db1197be562ba3be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b536445d887c4a7458a4731d54837b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a08cdcf3b86bb708d4c1885da428c6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6a589f4cd37d00034c7a8326b6f4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a98d996013a1b67e1ff630d0363dfe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb67666e038ca84742c868b186ca9c0d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a5c277ee82e131141e0c71bdf3b56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e734fec93f48683b908cfec33cffcb9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa4716fa820b5050adc551daedd52f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468febc852d778e64a6171e365f5d6a2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f46e64846df4bfeec8262a39b5513311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b94a41b5d35fb5dc4681f1850acd42312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ebf5e1bfc44bc3c8c9486578c70a6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee4fdef140689db74a92df12809653314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452bcdddd8774b01e1df6c5c761a2951315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2251fce694cad0dc74e0c8e8576daa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885d55a1c77777bd5e57149356579b0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f9eadbc2638feddb5e47a59d50fc0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f44f3a3210693da2866f9a4b94dbb319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de6308bd6c0dcdb96a71b36085e9abb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df557721125ed5a057710415cc6abfc0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc616488b979ef014fbfd0f5d11463322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ff6b519da6ccc3a2811966c0a4f1e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4447b99dd6ee781a26bb1fc96f213324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56d28f4d1aacacb0c3155a248de952325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54528d6b502f12c9fe745fe4a9e2b3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676303cdf3f0b6964c731516fa5a134327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c052e2c1f71154dee472e8c91bd485a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8570030456467778c5763277afca3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41aff0d5c3480b33aeb1216870d5ff330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18841a4190e86619feae43a29cfe08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc69c669791b7f1b2dc4d5d1d2f08f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a13fd2f76d0149cb3220dfd9e4761333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae186b89500fdda6fc8922da58bb4c88334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf36c3196f20ad376046eb3ebe1378f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aff17a0b14082ee9db64528c3a109f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb77ba5ee087deaa07fbbf129b5d393337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a0aba8f81061e736a2acb46cc1017338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8864bd9846582dc73cea939f83687b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21333208e5e5ec47e1954a82ed514f21340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b476a5fd9ad5380921bdabc57a0be27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3781ace1a98aa36307021644967b78a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f951a585cde23291d48a0247482bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c82b8cee5cce1064a5316f24e2e9a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d9eaf3e8f8b95d5ac3860a69a8e36345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee4b2a5ddc37d887210a8b6ca8c6e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c9a7ecac0eb0a4aa36a9fff3b8b91347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d36eb69f539593d5771a9d75d0ac2d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702dbe99d154fde2c436684caa02f83349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2efcd3fc566c441bb6169fc8fdb44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c5325bdc38692577883df0b5866f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686d2d6ee36a50987c7392b3de6edbbc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66aba95f27c2c3f841e70b7464eeeb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e69a960ccacb47e885297c0357af93354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d0c689f7b61e298f3da6182a8a6c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164393c30e77023063a02430f59ae5e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6fb3f28f7bd7e75ca00e4af949bbe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937e342da687f4c8e5c372dfbb967d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d98dddbc97d1dd9520bad66f3a0f6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687be2901447c6f7061be7610f5e6b6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14769f068aeb29c22c3ee5f995db75361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0fc06c413690a881d0a2926dc0071362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf2a3c48d3c98ed28954595517d797363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f64c0c933b3401951da94a3b785a10364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11a04c5bda3def7a3f6f2f1565ec45365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96387877d89ca70251a2a51d2874dc29366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03a7ef453983e6398a9b31d725e180367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ea97cd8e4d66c63d26936071bc908368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06b731a8890854a479a3096c513d3a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967c4d50cf6c6b9cae3d62534541f9e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf4bf8b5ca9389604c88e6b688b75a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399abb47817cf2f314c7a6c756c4462372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19b4d70b86ca012fe4dd3ec4cdc236373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ba1e443f0cf99882824f8f0ac5b04374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e5c4ee091e5967d18297d764fc8fc4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2ab3a246bff33453c1958c4705e45376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e8465543cd272bcbec94c02a23e62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee82330e8c7e3ba534737c24195117378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990be282ec798144f97d8650e1f5ddce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c90d049aa070fd9d0c407749dc99b6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e2eb9106107099cb7bae4f48a2af22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a921c06e03833ee9d9e1fc82a135745382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f84130f60cea66767a2f422bb0f38d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4413a48c6b5e07ed5ae58d1f3c69f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ba33e7e96ede95520fe378df1d39a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbe7ec62b92f8b36ac12f4e0b62dc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5d90d7facbf991c13234cfda4d7ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc48a98b0a324fed0799549a8e4b21d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40378339df2eae6aeaca63bba1f336389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f63df3750b0cbe49a4c5c5cd11d03390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dc54402a69fcfd7a26e5401c2a7e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cea6fd372a501d95005b272ac304d2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d9baae02d6df3fb00c5734a29586e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20add80a6ffc7a9d27e2e9d0fab8b8fc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d69f74de29de7e8767ad52a5faf6f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2e5a85744d78911dc8c08153931e9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6443ae874a794d315ad2d096331417397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed57ebcee16eba02e983719e566bec398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b981d16012d33565a259b9a000da9f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2d5a7c1908eb6bd92e9b5e6e597e9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd308e87c21719974b91efbe95e6e8e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d099f94ca8724b390e19d2fc5b589402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05516eba87824c638bc45ffadfc24fc1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a61452ce2986f87f9f3fce84d24fd5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039a06707b27e52c59f34d11836bd57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77339cb392bd515714f1fdf2ef5b891b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c702daa842b7fc7cb8001c1493d87b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0deb3e9e15281108ce7dac9af5705408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e2eb0ff3ee60ec4cdd7a1aab32eff409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eaca548b82829df5da00876cc095e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8de8375401bdeccd2551a3f1851afe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4185d411688f023a39908d16b9931412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba306636b6340d3dbbd0875a3ae152b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc83372a744bea26ddf9fb05465806a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b5c7abb3f12dd027ec29745b0df9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a1f17646fa7e0528b7994c52b0679416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccccc593dcc3e4ee58463b504f897045417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f162781369422b02c97cfc6e61c25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba0fd5899b6780fec9bc6f59ea0ead419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6541439c4c4310b4df57c1fe6e393d49420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d6785c882bb244aa6913335a67218421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53019b194051e52c07f8f0c62b960f52422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a691f9bd06b502254568f0cbc4120423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304004ff0aea13ed98ad28ad3515028424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24544b28cad818ce47e1bfd378bb24c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813cadb3516a22b5bec349288060f65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86695684ce95df8504400d8a67c00446427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be55a180ee48abfb88b2889ba2a7e4f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70587794415840ce81b28930d944ec90429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684fec5072db089db3ee1e553b7b68c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78108eb8cb5682e4f87cea8d88729f8c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b6bd33dad162f06f55cd111d237a41432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa92b72d89f157b7b5dc946064786e7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9249333493a099d5d39120df3b2cb71434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece49465dc0723869db3216d818f5df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b348558e99efbf0efcea54b22baae436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430658f50e112087cbdef0ef526662e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c4ce24467e122f0d480a786f7df42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e971927537a540381998d68983181439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9016fe4d7d5183133bcd04b45ce0c5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a7ebfde8cb4640077b2be249c48d84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c225df67861c6f5a1d12bcc918684e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda1029b17cbb5123e7bd1ece3e7773443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a92d438c31313013846190d40c0110444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd89625782c3adc946d2c8a44e7abf9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16639d1cad81df505843e162b449e9f2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b3e5fdc6761a59486067d88a66b93447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c111a3283390173391b052420abfbf5d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f40bead4a7488ebefc7426e9f29c5b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4444c687f5cf34fc357ef4289607f0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e458f0105af0048f52f7ec8186522451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17846bcc48f5a0a0243ef78df62de40452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8200b79f6e42109b1ca618920b703453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f395d69e26aec5cdd5396002edf152454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded052391d5862b8b935bee43e3edd9d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a156c41e672fd3362c2c51a955175cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c5ea0fb43dee2c096bc1f5029e740457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5fdf170c7302c95dab1eba78db3018458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db8ad4716cb3a50a188377a5f953a86459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c25ad01de0b84c7d8932e077d9a294460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb86e19bae2015e033fb6ac12abe53461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f0620b376543d1ddb9bc03db1a4c8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809269153613bf4d03f827a09ef4d3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a08c643a7d625ca360440be138c2b8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893b59c02be95b3c4800bbb36581124465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf7d0cc6be8d23b4a9f909b984e3f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe4e04e936a731f9c5f7905680d043467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855c56b640cb9ebb60d00be7798cc19468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12ac80e5c107b7946af7400dbbea44469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74047b33f4d5bc944d0c5c16534f88470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207dec61ed2b41b5a406615988d9ad0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bac0de9b413742bab70fb8d545bab2f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced987ebbf5592fa69ffd3b7183e125a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895e09eea942755887edd6916a5ea9b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c261b62cdeaae3f8019a2901110c988475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d5aaf4ea2e6adf24c5fc3c15d9e39476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898cdacd92dace9be2386e0d08108f9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb425450b4529c0211e2204905867007478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4e4f9c1851cf1aa7c498739d062e9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7020dd4194d95b2c7160d881281882480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c1f5dd5286c78bd3b2e36c023ec1d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a7d84374b0a276799978f53d6bc978482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a44df54f8184a6273760e49d0d6d70483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e533606482e3628472ae643c0d50ef35484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576e4e57354e1fd90873570388a17de485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2ef1e93b571c18a1cc963b04f3090486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ed55ff6db5ced8098bd41072fc444487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3247b97b8b33f6f2b299e1ffc746b3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511281e8c62a4ab14f5b30dc14042be0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a74197cd06f09158909633f91fe0c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f8c88c1d7494ba2f1b71addfbeba41491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16198fda453be5ba998e76891520c4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ae02fded3bb3a29c34114a6339e4a8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9f372d4b28b057582ab75d3267998494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c5ea349c04fc3477db872d73c6ccd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082581b9ff87f9d8a7de76e43b5ebea0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d6d6ed09ff93a5835189272e33addb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7229109021a4743096f4c7fa2dc72498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84379bfb114ee2a55c1ccd018ffaa68c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f051cf54d45fcf5ef2b7c7f29701fa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908301a2ec7818ab521a533340777208501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f790f44a800a65bd5af6cdcb6c934b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43782218bdc28696f363e4a0e1f2bef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bed04af2e8fb42b7298b30c0e7964b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c42d7169ab506057160621f7f160e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118a63b5f333db8e11ad3ace4f451e3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484e3f6ff5dca000d866892a3affbfa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b163375baae3e172a3d3ef9197372f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5edaf934c150571800dbbe43dbe09b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6fa3cf244fbe201c5064194633c3a4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea868c70bad821f403fc18dff1150cd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278eb66e789f6a6d14a9ae571819192512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43bbdb8a0353d625050791e13f191f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3464c267b67b853354f420c5124c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce37acb03763ed0f6ccbe906bcaee5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac599f421d96e2b6f5b65410b0c373516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb485b3eba40783423bca4134de5e911517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249db7e3887617eecff5e554a94d3e7b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a221e02807071d8440cb6314bfbba519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a176b5b5f07af943914a6ceb250dbc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775176500b35a9b1fb15661b41252ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a94196833cf1a7f2366c11a04c54f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37da790b2eed403d98a5c1accdbcaff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75dbff8d1fd7ce1bb8b924e22312a7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b223f87501b9c6dd87791d1990f8c9d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c13b9146d822bdc1c71d29702757fe526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d7c0929d1dcc8135e5cb49c053950527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f02b2201e666153a49fb2f136c77ea7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440d67507e344f3532c84c8e163eadb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d52e84129af0a34d08941dc6bfb04b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f72309490a449044e69efaf206f76f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214bc8c719d469a3306b61fd60134e4d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664837b46f8ccf51cb501af96daa5c1c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ecba6bc0fdce63b817770f651acb5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e162a76d712499709f4bd00dae8619535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb3b5c3b6fd4f79405d41bc42d1f19536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def2a867551c46e1780933ee9a10c26537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccc455d6a47449ae0454d42ccd05f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef7fe5c3312ef12bbfa5b596f89b53539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947025cca415f70fe20d8677aab6f682540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379486f8e8ca66b9e5d1ac81a53d435c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58ebaf57f1c877c0aa070df598c87be542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4718677d019465138f6ff8443bc636543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac057f2ad6ab7a9f7a8e9f2869e4e3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc2f67239508d04d2fb24f7aadf4e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da160bb77b0d84f7c1a8ff753e51e21546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9c95e914eb3ac3c08f76efc25a07e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99151f21d796356258ebd1496ae2a582548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713934f306e205f21ed1ca0fb2f5f3f2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebb7124711eb9d237d7448b3ca0103550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0d7f6fa82d9774d4ddcca58ca3e75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479ee20d6cdb7206f01884b6d6e5821552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7db368a1d7f2b55bca6e568f6ef0d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703874992ae8be9d7f293eefe76f9810554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fe795df7c72f2c4acae9e0a930cad555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02976beebe396fe0b5eda1a35b65c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0da7c64c63c1a68a9ff72cea419895557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bd680af320d3a49aa83cdd031b1e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b586147086eecff2932f819d2f886559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcfbd36120814c819bd183899290fc9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0c9b4d70853213ad2d4806c86192a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78449792c7ab32b3ecd782a300f437562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c049508159f738f91b03de92293b1c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a98b5e82fc47c3e61961dfd2311f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71984f986e5bdfea15a63465730a40565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fed7fb6024f2c3e4953560d0e6e9a4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e77cf3bdf21a86b008a0dd1bc83e5c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402eb689aaaf247b94ebc5509f8a326f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbee9c4f6ebc765a1a8c1c3859725b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22518f5a801b3f7f85fcb9a4eed26d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067e4ead7d7ea1e8b761dc616cb885d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76bf6ca94f750aa9c937b255828cc4572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed40c7c07606f4b5b7809755d4dad191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dacc640d8708c2935c95a737e2128ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bd13020a0641f9ba439efbab213fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b54ccd976b6bd1fe05749c48f84a114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b2d7bdff403a4684921d2db666fe9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95456deafcdf82f27aa8b1c9690dda926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575107f58d3c549537cf71afb78b60137.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce79334ba79fc0552e810e92f08fd1e68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1ea77436cdd3013a3ad5b6e4768db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0903038d31484c20340b52823121310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3336bc0b844f215fd6095c9d4a386db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6185eec8f5ca6d4538f4b2749a83b2812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89224fd8aa182ea073c1ca7f7a017fc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88db8ee02ca443f285d529e0270afac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6b2ad2f3ba38ea34c482e548e29d815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65789381f6b93724583ddc2a6414c0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc75d40b6c7b375631b23f725d8eb017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce36dae315908a24967eb0163a91d0d618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0215e64fec8f337bfc1288ae50a6f61a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48b70c7187dbdf4f67d429c5e81d5220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9e912712c578bda75f70048ffac3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fec7315fa75c36841db6e0ac17af9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e8c7d60676de57ad071729aee84e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a673dbefa66e2441898770b051f10424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d83227dab97dc37c555d3539e796e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4364b0faa7a16cfe0f8bd196123edd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516a64caef4c1a3c9756a08bf66e23e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed7a809516c4a8081457f90b63784a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912954a691258517a323ef740f7c5a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632a12b7ecd883494d137158a9731d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1a8eb0c0564d29de39a3688778a3f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f2759b343b83633a4e1b785d4883932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46349225c085b272c0d35e0f43dc0fb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec25135e4672706ff0f4f3471b276234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f7f42bd84f45eb5ab8d891c3f3bd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837805fc074c477ccc9933c1b1733d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d167472b047d0fff9b5c5c2c1919fff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445369a240f7d4778746cef47f4f5a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591621cf9046eac407fa7eabac6051ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6f2bef66ee54368710c60c6a9009040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468196840e010b39cdae298b70fbb94c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025401d814ef6c552506a0e40b03a13342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fc843cd3381ebebbc0b76c299daac43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e7bb841954a9e2d851f0dc6bf24aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a02d4c7c72ec9843936ee1827af11f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98a297af72f387401e2fc90f02b0f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a7779b6221131fdb1ba9a6f96b14c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825728bed6591b62f7fed19537db23248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8d7dd3334bf86f1d9323c1ee7be2749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebda7387c56fbeb3e4986a53e6880b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f68dd2634e45777dc7330b4533e19a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd1876be6c52a8ce89d4cb797bd69352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db58bcd6c6ec8efe24334727cd94fc2453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab836aedf81545cc71905435fcd77654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f68b3994db6ec3ea6a0966a97b617e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cb2bb0a364ddc2cc13a0568a60a8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568ab10cb31128a910f060c270e8f6057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baefdb41416587ec8bb5eb11f61cdf3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb1e94c884393bcddef370948c100b659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5771e1d5ec26b69fa6aa418630f4c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb3b1319488d8a0e69e163dded17a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23e360bf16f2fb55d91f2209604b1d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8622c9a17223392c858f43e72629e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac687ec2849ce4ea2b1bff3d88a0e39464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b6db1b89e3f6428e98049c31b2dcf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8008e91b0d898bd918a512fda88a966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7911e390dce997a3429e58325e4d0d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e7ca1bc23ed346d49555ff3d07eb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4662b559ab1167cf527e1a7a5b2ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd67868fd755660a744face772ae4e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0856751420cdec8d4315552e8eb19a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d71b0ef25a887f9b22589bf522e3cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859d510517926d57b83eb0ad8b03d3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fb6bf81f5ef3847403a7a489383a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa309ba5a8cdbbaf4e4d78973611913275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892b3d31788897a61f8d882656b04ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ad06c6f75317ca8c2d7dbc12329ce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7f55a86af27ddf3451d0f45f83a5d178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae950f7ff8c270143f8ded96f49fb3479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f897d9be6a4a253ca7882176cada4cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418795d80fd4c8f22cb98d4e7def8e8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2618d008bb6d8bbf0d6a48ce6cd79982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc7c61e5cf71688b8740740d91d9a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2de97a9606828485b7927d6c1b7a4d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6646d4d53d64f42944c73af8cf12f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8da9199db4e1d43656af0861a1f3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58567df4fcb7e8c5e3a614bfe1cbfd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ef1f08676fdcb414b96dd5e69f73b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14491bdf916f29c67b2a63596140b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd346c0f7ba8cc19f0c4c125d3dc5c0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743642b2a97120f13f0ecb2277c0de0c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ce368a2553d463af4df428f50325892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e780f2c37c4e50f9bfbe1a06d734c593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464e3ec5d8e6fbf453fd1f0b81cf82e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c21f269d583d87ee9d5888d6eb211895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f631ca2a3c17aabda349bdb68962dc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c0d878784a4151a862deb549d26f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6098841f22364a9d00c956e5b927486f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd42c3a7f8aabf876a5ffd108c502b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccd30578118d417e4ea125b80fe42a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5d738df9b0183bc8a2dc14edacf955101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c591e530a8aaa2ac87bc6313eb9fdc22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9865dd9c2b131e0ba277797bdb1252103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db12bb0589fb5ec26894a234c7a85ec1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7140f8a0fa13e80e592ce682b1073b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ada472c13612c5917f73feba38f4ea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da681199a833581a0dc2f030d6a87830107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca9a8577435f63806e9373b911b4cb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09257871d0cf28e135c043a172f2372d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411a52a1dffbdac555d10ee215246d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd39f416cdd75c07fafd4f61ce621e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85d8d4b04a8863f3c59db8525f808f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb38c9e689f7f902e154c92ef746a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b295c6b13d93cb45484349ee08887e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1724f90056caedb6767bcb948f546d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d34cf4f41c8834d0deaaa4b819158116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b20bbebdfbfc5d7db5e9c68bb68c81117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643b8e2bd9ac7c7b92baa26550cd5d2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35fc8069f141a5c61e70ae292aa0c6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2b541d6bc309d282a677b75a04198120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef4f2c8f9dac83b22d3c52cbd0fc54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e1017a7e5e0541abee0d0aed538884122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40144c189130bc64f351f5b74e0b45d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc8419e974948e9d41c1dd6a209ee1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca0196893a7f783eced0637289dd84125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4676d3da244722b94d93d747dfafe4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563112f7c4a1f040a1c04f0419d2bf2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619505d7fde18bc93f647f45cabb4594128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488c743b9541c44a1db1af71167bbd5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747d467d10179590b83380d7c346814130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4cabd529b5c6a7bfd80c101b6fc23b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5ce94b6eaa45256551e8378873991f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e3426904554dbed47500a43477975c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87d394e88ae7852e57764b0e1b3e5b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ff3447e1e52dc5955d95cd2d4720b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfcad48b213af55689d39349834b55136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab322f327dd93434a2ad258b4ad636137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b25e571ff5275b4fc3b9e9e9bc8904138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18eff96afca006a4e1308464d45aac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def8c3f37ee5f3129e9fc4a10e00e49f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f4460e09392a64baca0b11c6e2fcb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d93b0a2cf0bb1455673a373c48dfa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1763d279ef53d094c0f8de00f3de201a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cf141d28313d402e7d3787ca51cf69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b543bf13b2d985749bf14b827ec820b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670033b3f92fff8c4a8a010ca4eab621146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2a897723c373eabde72a1b4265dbe147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77337a1e2a86e4cc85f245109c0c987148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f7a3b2c0922848d141e9c582b1585149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5c70da8c5e4ccbbcbe07eccb478244150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6b008d5217fb483b4c9fa4d9f2070151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d35f3f33ddef94cf616ef84723a725152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3a43bc5ddfbad713bd91baade9a34153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51281f366ea4657178e7f85da0f6924b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068382f9cd795c837e47d8555f5db4f2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292c40ce753777fd2f4bbd8f4d37be71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26802f2313a0e51ea6c171774d329e6b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f045b9b24566a4a55fe2eb93d55d90d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18789e4d4aa126b7e789df22079a5d09159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eea7463994cd02777ef42c13073a64c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe284461cd6faa7003675defb05006a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45a4866a9b1e0d9d1604ccce283c67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65c4cc345c5bba7d9f5cc5d2151c5a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225507da696b64100755f5a2ee6489df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc414c626b8dfa4cb508ebf9f8bd56165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c831f6658b0dc53680f654bffa8081e0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e33bdefbaab1ec1e59ba5b70d67182167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bb168e70d2d38821602e83357e475168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14639e1e026d71d1f0a3e98773cb5a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa21a625a23c67d3d5a41e9498fdd736170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d46f858b5d1f42269a8d51eac5d877171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12cf22e1fe5ac6e6a53facecedfa6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa2830d79f8543a4ebca4a63986361173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e913f2b43ef851392c4ba42da81d48174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713792006ccd0c244ca176143712bc91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c16040e4153f93cdcf9a6ea0b295d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e013bd13ce9300d063d5d7337fe65f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971221aacdc3d49ed84da266bda045a0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a269f4fd3002d7847eedf07a5a20dad179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630ea6602a246b486cc58fbd4920028180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39adb810469e7c828a012e58a0d1fcaf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55445fdc34017647af6c0bcbd6fd763182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de1546254d71243f31fe34a2f59097183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7758d0431158001053d4d6c0675d9f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82fc7632a4ee5b486666fa43b94cf5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e3f66ebcb1ebeaf3e40d23916a7fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5c3f26ad078bd7d817389e1b72c43187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5463088972adcc43d492d268fa253d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0d9c7a9417a5faf58dfd0925f0019189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb43d29216996e5fad2b051e36872d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e75ea586034b24849d882f4eb087b4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c4611c9916719a22886c989f38b98192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67c546f649c668ece95ebf4205ff9a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc127e9c2b5dd451972d5913bdcac0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313948d0a7b1079592d9cab07e6e8cb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dd34895b012222296b860688fe27b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da9b10c9e418b3dc1dfbb522df6282197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b4e01cdc2fe3b75e7a92b01679d7f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f497cc427ffe8069628f6dbac95d08199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abb782ff66226a50bc524321763ee8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d45ad3c7798d4295d869cd0b5da2ac201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145517a04233401ddd520dca695b9fb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab65628b0b5d799a938ab3c9b07482203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f22262e7c6c03ebb48ea0313303ca204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f973ac4adc945e24e766aa9128b3d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8748e1a7a8c9ed09987114184adc6a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204394c34a4b6239e2599caafa63172207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba9ed4e25f6e40088a793146aaa355208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab6e9158ba4f08e1b75de1e068d36e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4f0b770981027fb336cedb191c90b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf39ad9762943ab3d7c4a431687314211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580cba133fd9d756c622419750966b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a24d8f68e0c3ae2542d81fd8a8ce3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ca15e0ce55ea5e97b8d4f0b2d75c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aafcc4f6a3e8aa7250e3859c7104e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92263e59c51ad225f58bf7fb50ec66e9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc9d03b880dcc747e6ec2a96579d0b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c119a46a15516d0dfbbf1647caaf4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef89ba10a6766efea0926c16eec796219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f8e9a1430d7c30b092093518cc3c4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892ca7fb06d3b26e96a4c3e99559bf7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de846abb59ac6e3710ecea5cf44979222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7eff782e6f1db52c77738733e5828223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7916b30e19219cbc3d75dbbb3f9d891b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2b1ea1f5acb43ae4c77760867522f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7715981e1d80f3cc75f2ba69b2451e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8edb9cabfc4ef74736775261b11358227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e968ca6a5b5f3642a842e4d1d4523fab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf0174f68b7f7c7c59f7ddbd82801d1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad05594faa015551cd25a29c936c94230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5acaa96301ab9d3c3554283db024a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8bdb91e507017e8edfd8f8598a88f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955e368a8fcf8a86fb9881b88b12601233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feaa54baaf0f2ad2daf4b5382017409234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0c397fcec8894424b73c569e17332235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1eb8d9acc035594d55d370bb091dd2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b6e638890c0acb587d5b136352ca8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e687a4b072d33f5bf51aca18ca9c990238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56934bf86d3b2bbd31dd31634b552be9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457faeab1ccea6b447e0b610a52f1383240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2c9b35234096a2cb3f91b0a984172241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7a051f4df9ced8283139d99971dd6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6eac85be97d1c5aa50cbf22049f4f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d53a71e49d87b5cb6002c513884fd62244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f391170fb7d3e313f5747b2fb79ccf4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e26c9b09503bdad61524dbebde551d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31404fe7cda3d10e23a0806d70993dc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d5d7a6cd00f54a144f3d817148d76248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bc176bd13200a8f832d94aee05270249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f3ff679eebc649c73cfc880258c46250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699bb468b145fb30c727ddafd4b2349251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f83ffc36c7e49787d8a66c000d9e2dd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a23c1c022256e9ba688b0868267d68253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aea9a736c3519a2fcbc8e0facf4ed0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a27e79fc5cf7a2c41b099ea6b1135255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11331d29015c7e77c41c742cc0d0aa0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ec43370cd9fcc6d0c94160e512bcd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db0795ff3ffd2b26332c9ea8fd39e1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ddff78f98b60a0a50c626abf8497e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35250981f45ce2e0d5d9b077e5a826260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138ace9cfdaa5698514a7748d483edd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31327dc676c9cf2ba1b73463ff48b8c9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f82a50d696a811123f35ba367730e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150a8866f13c6a0f1a51cded11434a27264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade65ff024349a18a961b18b36129fc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fd9bfe2f9afbcf4764a18bf50e52dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e43523f9c0dcaabf4814047de44f04267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994cd590c075b9a92ab997f3ca11941268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5cb6a6bc32ce25d8a3d60fc9afc04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fae399bb33fc1b16d1d5864002e62270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a1980cfec797921265160c57949e15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a82267eefbd2a7d3374fd3fc11d15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fde3b1fd52b1fcae6f29001a904aa1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c43f98ee784035e546fee870cbe0b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63700c94ffc67ad70c1792650dfede275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe464ed4a7d7bd8b58be5d3de6fb118d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe26cac5ffe722e41099f4ccfd5981a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995c573f7018c5833f569dbeef9a18d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6abb40ccc60aa243d1490585eafb8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa061fe529649cb8870a5930670ff0bd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7f26e650eb2e5c213040d0832322b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0ccc934259ae8013a250242269910282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31d7b4909b35325bbc172d1ab18124283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc38658065a07b4d8cfc7e67677100284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130434ad46909fa2bcebdb8c6ab24f0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ba2712e5adb8f9a9319315830f5dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668147075497bb98223a416ad53a0dde287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a84ced7186d26e9b556aa4b84224c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86509c0bcd404d96b2099aa74dc6689d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454002143d99841d85a3e031d290ef8e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b241512092f01e1514eca1b5786db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5d45ac40498d3f037b279894a9806292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce2dea974d64886392dd8ccebc3aba293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5618ee6b068ad936d630c3cd07b23294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347e44a86e30719a69939b957392a85295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a774e5e4884e4c2ee9a55118fe3bf9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa4b0c64e0fe74159a8c009850a5044297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bef265096e82ecdd899bd73f57eed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e442b8151083512a96d08b9fe54ec87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02981dd8ece827d4835c54eb3e0703dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcff9c13ea71199907ffd98374688e9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e1bba720541645c568b13c1962471302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889dd7f5b7feee6154f5150da39f1ca303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d961a8d89d357d43218853db5ca7cd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d2b5dcf140f6bfbda2dca3b404088305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b9057c54b9d0bff2afcd5cf2db2b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f948a3092eb06f1160f4403092c22e3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a61a680f8f3f499f77c52a892ae919308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733eeecacc80e84d2f510168911d6cc7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2ba4e3304a5d1a1cf668296e7fa23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e02efb10337fe9fa5b4118ad92201311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37103e1c2b6b1d8ca64ee45502d7afb2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13319bcea236b129ab7f0badc24e80ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda614e0690983af024833df73ef345f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ed21d47f67b66f1f1ef9b5f905460c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bb1bdb981a2ae5051556a5ec2521f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f0e55f760d91c9813e6fc4cf8a1db317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d6ae6093e762acd795f5ff4b37239318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340c79237405b4b1855858ef7745a78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c1a04de05a5cab7464db67cada99d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1a7ed0bc3dbe197996f1d8962f23e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10cf11ee39ac277fc7419f80d5c7cae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a49db1d58fd27796b91d80a00f5739323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556fb312f5ffa62230248f6679da1dc5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da632d06e1ba3b1b93f551b3ff6b117325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b537159ea06362e97c5a26741e0745a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca5c700186063b457b0c2638eafe89b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcbe1cba28582e505cc2843062f248328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd260cbf969a4e534390cc679e7e310e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d292fdda62f5de1ac9e007b75bc9da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bab3bb940a04cb1e695b2f7389292331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ecae6b446b2f2e4af4cb6ce6f9809e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047e84a84c049ae946e55a2560d1555333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf694df329530ce40d68d48a7f19548334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543149e3cb541746162e8a3932caddf8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b277aa8207e33950aec3ee02aa4b7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a099fc24287191af4272b733bcbcc9b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2d56247c96e4d870fd026ce7c5c1c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b00f093e2ace1a589e745a9f6f3243339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a58dd1bcdfa9ac528196088e11bdf340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856cdfaf313241fc8281eb2647e1199341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92985251406c63f1a8c51bd374d1e9f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcbec2aacf282927327e67d14d7811c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13eec167f8977eed1a33e6cf771be5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5df0a649bb82731c99663ea408dc2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865019e315743fff214561d542fd606346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737db8052a5d4ccd169d7e9cd106357347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8cb727e2a537a6259f0741233213b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f96e657abdeb7ab607abda56da19df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4f3cfadaadf15140cd0e439cf1b3b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fa3e5afecba43ca355e43315f83b41351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb9d2f61ba9d6c5cb0225b33810560d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3bf412fb4ff84e8272e9aadd0b060353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cc12dd71355320a18830c65c906a5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd739cf45c525022d36d313ed3ad3106355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3839a1d3da2e4d81a2995efca9fa00356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf45ac8ec660f402e1c4d5d1a236612357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7d993766d3d6fb9be6bda98f4a07e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7bd5479f4a3085c6e59585338d218359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccb037d8309ce938973ae138c8dc05360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f04914e2eda90b6a6ed0945a6b1a601361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052c573deaa0cf501c9ad49add88826362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218f67c467ccfbe5264839ce099daf6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f06fefa76049d4dfa53fc2b2b78e3d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7deb5c16b28965395258e2d71aca8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4d9e61069610370ecac0c8deeb833366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bafba990697ed6b142aff901876b39367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4161098b1c3f90b6c36aecd5b03d86f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c2fc08f249a4b8c87f5869bf9aef6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a0639e579b3a3023190cd11030668370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9ed48862f91fe23e1176610ba219e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87272818e4998c770ed088a6a65ae4b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c702883e4892190bb8ba0a65ee52cf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac00495138b00259cd2bb59e573358374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba510160cd82f758224451373efb274c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ba5e7dc92fb0f3b2d70be663b919d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2517095e18be6374b89c4869e6bdd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f510e23e2b400a4190b25a64dac52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a662aac0182b1e4445622da0678e80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbad6b18b2826787bdb48ae9d50157c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4175bc6527d3a16942aa0601b2630381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b50dabdc93bacdbae39a3ddb9ab4f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762059c7435b3d40ea81343e7e97d5a5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88147030bfb86c09aa229268df3243d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398a6a8105e6c264483d0e15d50c1e1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37567dc42fbef0038d1a0adee49538386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a326b463c1b66ad5fdb931ecd98013a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea5c04e0e3e8dfd75f9865695dbdda388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef08532cb79a38446d3d204d2b108a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ccafbc6aec14398e32e5e7e0c255f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f1385f33b41a9537824502c6f1b054391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6da4916fd3fa4ceb23e73f2708f39392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51a3d6df9845db5beba6b8e805c590393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f440849776f3d8a577ab31476936f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f12b1e04bba0ded52df30d906e5636395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d19330424a82e2897af92b68b0402396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0358512096b454674642df202c1eb42e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64918cde2b3c19c68eeed22adc8f76398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9792c843fe5a6e73258a8d88dbe34a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559130dc0a9ea1b6c88d9bf7d6bda59c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1084be3e366fca63018b52faaa13409401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52bd67c23f9a74cb4d919aace103ac402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c88a856b40edf384eeb9fccf46830403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31dc5cc5c4e4582233760bc65a5169404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256697e48e20c9123f2bc008618f3878405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b2a8917bdb290689610e8016a6aaa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcc73a0547ab0befb8be7661f807ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ac4bac2b0b48d833d2bd222121379408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd29780bc34cfafacddab7f7dbb0a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bb15a1d59fa089b1c0c441e724649410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee0a4c5ce2081ced992983e1220da9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520404f76a8b88acd859a678d52dc9e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06664881d62b3f21444de5c1e3224a5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21dd45ef2e8d093822872cc607be41414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f46cd45ad59e6f6630aa9ab71347b84415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf462d7e60c6b3f60173eb71d15539a0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811532d6281402e734bfe8cead81a137417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67234b91e4d2622965e1e8307cd82ac8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97bb14c832b188e72cf56c0b0f93a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe98a9d6581d7897a748571f2f112c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e40f447961e02a787d1feb0f7d3e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7964d66c3373d2d2330f8f8b0bfe5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec2bda7ca21958a31f620cf5797ab3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de0ef40e2df34461f7f85eb2b57f3b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f211ea4cb7b02a236419a6fd667f857425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df55c03bed965372fb96c11d0679d8be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075eb8bbc306611beee65c1798b771f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a62e7c0f401d5a15806e10e09e14b4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8da4c05639fa813472c0c7703f1b4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d31451347feda178516b004aa89ac5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184647f687786b4b71fd455b80c4ff77431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d81e92898deb5e5b986b3b19317f62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9e88fd2a7edcebecc651b12fe65f1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2b29cee9d9deaf6c0a0c85864d942434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10883ad713eb9e12b9293674720db6fd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4a9cf56db104c6940cbd848160198436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d90792de86aeb7c84086b8d55db54f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbcc1e0f09eaafd384953101ba3339438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dff12d0193eef639de5e8a10dab37439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b6e81fcdb919c9cb228c0756421bc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4ed7757f84819f5df38e75497518b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147ccd3e04f6d3322dfdf684457cfc9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be85e7cfc62c96c68ba6c44fe05007443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3a02749b56d469ca90eedc1d24319444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b31c2e2160b8a6ed98b32003ac857c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63205a27c8f8fba4c2a221a630161d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742146289ce35b1056f7f0c8c531dce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bb79f911c2eec4919514610defc8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5b91362cd9911c65d2375802f22d2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f374c75f963dd908b679656ffcc52eda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a0814e1ff757143ff81d24e36114a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebeb272ba7e0b79468cd1ed4928ee07452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa2ef311db303b9418cbaa0f4d6634453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab596fa821e0a957f68f8f5d683ae9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00ae2861bc07342b24c85bb94a449f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f61291ec66503e8c2e1421f3179586456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de2e3ce239300a5bae7228451da379457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b392d0ed5b47f0f899fbab55d2104458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9193480704034f34202862ddb6706e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3e0525971e297ba19c5c08a2e6063460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad0d306fcaa41d034a92edfba9efc8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a38aaae67c99f2a56c8192fb6aea4fe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fcb0f2bf7b9d23a1dd1fc782d782e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39f977109e108933b5761974815dc9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc9b9830b00b6359a7232ed8be4807465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bde65bbd0f31c0350d7b5ea718312466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc95afac23e49728f132e9cde931fd4f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921d0f36229ed9d935857bb127bbec9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350731e17fef844f3422d3a3209c7e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dde797ead76ea9aa069fe0bccd14829470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a347ddfb16d91a343319c3530b38ef9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765323aa0c40e80ee9e3ee19fee22d5d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23e132d5a4e6b82e587bb645b5d020473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a646d676dc89d5e3059f83e6c95edf9c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2791c48e0d5142f5af144e0dcfbc41475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72cb6ef778c25d62ebf5e2a28d996cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19766c1265fcf2ef5f21a0aa5b18464c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b631db1e0ba0cc53581f0781f3d6bc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e28908978401d6984b0a8cbb0a22ef479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b383ea7ec2a109785ae184ab82fb38480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a52edf403ceb3a1520c4f20e91eef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3b3e2015bfe889f39cf16fa112f00482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e90cd5e45bd8e894bea2c0a00fd225483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be87eb3c23ab192e1b865d4cc9b1fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc69b17f5259a51fa34198f9744a1f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bef6d3247a660c8edb42e3f4ca0a76486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31887aac2559af16646d235dfad946b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf928933f1ab4f285bd0addea10908488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e73cac8cd71fc6bbc986641d3eaa1f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64326688b019256d935233393bc8a6f3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc5a9c90b64cef31189afa140c6a0e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe72ddf680322da374997e4a12e2507492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa211849f766ab8e439928dba0b739c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04115f086f62eb211d1bfc49132db43494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c546e12c9e244128eac89b120232a31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f41af41be26edccd7f8e88ceeb13a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f101383fbb3bb36687b7a2d934abba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedb3d29dff73bca01bb472e0831477a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54759c382f632295f1e2a67683f403499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae51d2d1a5734b8fb3819223c59b246500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a33a26daf8f33c713ae7c5ca75005501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55770630ba15be33b0a2946242d1b01e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41575c1030658748a5869e4f7ad75687503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735369323ad5c195c48e7ad8bd918bfc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f38235e8888db8ed8fdb418d1423b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fa6a34b3bd6fb6cf956f13f80fb2d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc3ce261a102dad70869ecc1042857507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a7b88889889b8991ca24a688a4894508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45608f7209487741cf2788059e61c8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f0097ec2affb17116635c4b37284e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034eba05755d7c1a4defd9c9ad07714511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516e4073a4ca259be27feac2e2664d4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd34c4a4792e72505c4229fdb224608513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a855b14b168055425b405c376e86ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4078344c274f974c45ee8a3609b9b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd35a752f11b8e8399f1184e599e8a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c6cfdfc649bcff23887c1d1d531c3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e3042fcd8901bfcbd7f0a4f1c3180518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983d9a7071fbf08586d7195a023b740519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b4e001e50950e2b5cc340384528d1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece97b83c2ad2d9753b32ebecd4aa5e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea40d80a10aab7201a16c92a47fe6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f3ff06cdc4592373c5a2a5f529ed0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c932e16994b8af4d00dbb15a2816e9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdc2a880ba49c305545823a1c0e973525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab5f839cc8df528418f0d4b78b01d87526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6653fcdf388076f1eddb8bb520d75527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c2960243abe2bbca0ff91dbfe60d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5792661308a04409e15a31846bfe7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eae3d061ad3f6edc597125516ad087530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194754fdaaaec080690bd8e025cfcfae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c6038da9687f1526eaba5679dea68b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f975308552ad06def0ea9e1fd975f2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93833c0a8ab108d1d2937d097b2f6dd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22120e6b18f57fc09ea6a87d605ad361535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089942c24081d17424c8364554669872536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2881bd072655e80645fcc65eea84127537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f12e4c5bb794755279d130ba39e540538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42bcf6ac52f2d55afcc45f58335b63539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d5be02fcbf2973ec185e08072b6e31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12f7f6c67f374b5cf5cbeb264c8a2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd4ba60f6bab8d1ec23af180ce9a44b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ca565c2f58240323a75a316a3f4f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075987afcb6263375b2d1f3b09c2b8c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3df7ae388f0670f1549a58f39629af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f085f069006dd77b3444f37a9085c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cde3ca28dcc95760a9477aa8f0245547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c08f5ccd5e4f80cd85fd8b267bd0a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd834d4a92b1cf999dc21308048bd7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d268ab64d20a5035079c952df135ebb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0fb4b84147751e44a70774c075d10f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0c145e3caad3593c9081720ae5dbc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4e2b15aee84ca4ff4505b25b2cb9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c890fdecdc89f5df32023b8a286dbc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fbdf1487a835d0534da52940901a5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65256786f2057c6b3feb80e0b02e8f60556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766dae5ade6dbd64da44906ad7e5a275557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f899ce981692687fd0fb63c4e45496558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82d778aa4f1bfd03f78b61c5ee64f5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb3f08343d40b3be8f798287984c7d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784f5b9c5d409f008412d66d694bbf3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d867c891e1a7a53cecac629006db72562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fe0ecf63953bba1798a5a3dca3c61c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e7c673bdfb8364d9a53d9d26b1219564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61953ed79a194237439ba69a08fd0ebc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7d41e69b4258038cb4a90b483f0a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8123634105a608e5f46f371065303908567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8093c7f5b84a31424650af893908f9a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e935a1a59f903c8dca89d397c130c8f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab920fa63548a074cb182fc953f6deb1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c806c3efb088be655fa658bf76fa1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1a14f6bb213618ab95f7a09781e56572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>