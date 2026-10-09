--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc33523509c787c713ec0d135a461541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56af346a75c084e9db2e093b690e0a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8883ddea37de39d0fbd8b45bed21399b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9e1c6e6bbe94272b8582e7d6e89f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730919c22426dc1f8ed40a95ec6715e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25cb251f1b80661ae3e60b0bcc35ff6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5eb98550a017c2a3ae4523c91761c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c349a02b3cdbfe4bf4bd8edd3df628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d048d91af6360d528351054fad3fe299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc8a02d14ce2be492042d1722fd1af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ca1afaf73b9d0e50c5532aa128593c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efe8fb4e2b3199f00cc59d5808b528112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3e2b987de43903b71ed453b3e2c2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4bee586d923077412ed2bf0bf277414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e434806598a44a953ee28904e9aac315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c23fc7baa1d0abc64b8da59ea96b8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea357f00a52a338c12d020aae713bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60a88943e00f8dc59d5804829e82d418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372c205734dc24b296915177a1ccce419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278082ae6d39b1deaa571bb4a6c91f4220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742690294df2305fb37540598c5b8ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c756cb54310a361f39c9aa8db3bd9f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f86ef477583cf669aa87cc11be7f0223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1e9463aa86194aace944d25e2a6b0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38abc912c1c564e295bf6fd68f3b942925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d64582ee3e328dc1111d19d1dad5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88940f2dfe53045750ff1a6a225b8627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10e04b5257dc255929545283868b6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948340ab2e724dc169f0705b5f72fe129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042e8e2d588f0c31aba90670fa566ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208cc2614ce06023c05e24336ce9324031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ed628785992f03a5361448682d5b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311b8b95411e1e6a68334e1a30c990e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954f238e15c6b0a66b09d863eb653d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487ffa6e1b59f825f59e01883556b8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9a51873508672e50eb145966cd74936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbd04615baba84a85b6db36618f76b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1d65914edaba755bab4acc95cfd2a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381829e75c1c5581facbed47116bcff139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9921cbba2fa94f22e322ff0554b32fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51477681d129ef8db4cc2b80f121182a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a9a33855bb1eb919b61f06684c0b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5316d16f3041541e19ac3752bb4693ef43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8e8bcd6b590a1bcba93110ea596db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd1d6968fb3349cd2862a4108ce52d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc042f4b784c2d030ac08545c19c80346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f04ab56248c3d2c87ea613d81339f647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9ecf7b9d03ca3005c2b72f7d76881548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ecb6f2e78f28fcc70c68382e16a3ac49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a003ea7457612fc5eeecd0f24d0b807650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9000e20d1a050f1380d2125685efc68251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab44f00e93a3c2dc904197a0a3037052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e89dd1b2bac4d27dbf4631bea19c45553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b66f7a59ce266f1a44b92d9a0ff0b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ddd3802e7dcbb0663d819ecc1f34755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136c1eff2925d2686efa5707ca4296756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1143df4287fa706930837e061feaf7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4461bf71912f71a51581f225c5628158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90b33084da51330672fc9ca5dcd97f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c19261b9a970c6815e1ad9651a55fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc91a0a59443bb6f6de4979c840242b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a0bbb746d6d735754d7e683f7b3de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839a8fad2641ddf0bcf881af43f42fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3fa54aae15212fcca66f89e086acb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06302c5c1acc617c4677e45aecaff16265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdd2abaa46e180a039975ef34cd4b566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31de4a8d6e652fc19ad09edfaa5dc1b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fdd229d1f4b514c4d777c47d0fa2ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f7fccc326bad203511b496a340075d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdc6376ae00404fd01ad8bbdd3699c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e200d5cd4bbd53a20317d19d50e17c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a80abdb7edf58ab71a8ef1bf6c65b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1882d3e2bd26b60725a6c96ed25487973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da92eccd4657faa81af1e272fc8bfa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961947d7157c19d0b45de267add853f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8a45592eeee2f38e9e42c4b7b362076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e456a93d4b6784a2aedc626d5d98fe377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c69fe0158601703f79274911d1a50778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805fc156407cfc3dde9cdfb607d8a8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427f32a2a5b867d598c548e7395769380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579e7329579d48d4aef857e34ffd93b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf7ca1b8521af476824fa1d83eab2c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f34a970c60a6b58e421944ce9a263683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184cae8ae72ce8b6a4be3e3654fc78e784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19ae2654e7512a813be5256232557a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71da2309d45e5629845182af6d077e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a9bc9f6034e31a5bac6a776f5c95b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e835ec920af39e3e18d6a3c255b8d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd34586d69dce7b75085b6a5a1ddff189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ca1e7cb3041f2a0f8488efd54de6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e48f2d3bd6bc1d3384d9039320c4e491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f5388e234220e0dda20ad65b95a1e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e97f687bcd76276d4db3bb8eb4a7f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fe1e469bdd117a0e1ecdc75040b5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd7eb2d4c51565973ab62e9a9f548e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7377e56e2fc91ddffa98a1d2daeab496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d417a2ae53b8fc482ef0559a87d688397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0ddfee51d4e884c12a71d0d3e18ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c593bcd1ccc9f13d980fde65be971899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e0a8d8c4b3698cd6d0baa6d68475b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024036eaf3f2117fc440d317015ee4e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204a1f3a05618ad2f3b2b615daf01c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6291a32499632f42d9b30e014e65610103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a074f934b476da4f9ba0a9841cf4efa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2e3d4004cf6ce56ebdd6d34f9fef3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700044be5c3f35b37e5fbeab0cd5250106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76167ef3961dd5ea20c150dd17ad1e24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72211488168b7375802323a0b3345d69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba4c7c50dc07667075886281b98bd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b602b00783e0f778c909892eead7ee4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca72d8e6b05d96da7956f0873c67c41111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab82b6d49379dcf3ccf788f0d393dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9754fe487541edf48e9f93191f92bb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef595918e0b235583d829dddeb879ecf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63920ddd662a3ed34c8372fef6ea7c8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d59e48a504f1c0aeb67405130c2b4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a72601aadbec4585e4bde2fcb093f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6356f17447aa401260ca62eed2882f0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c2fbe8f22bb850b35563502bf8068119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91ef95d7303a430897656e74c23df5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e6df1b8cce76400e4f515646bbf40121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aefdb9dc5fa0ced1cba2075c37230d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b689bf59a22844e0b9b32af83f70e20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669bf07049d4ee75ecca63b8041d783124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629847b50ff4401761742d984318c61f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bab6cbaf7374b3cbe975be645dab95126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37e8cf52d0449075172f4d70da5265c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d10302bc210805aab205e942ff8746e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db657a44a2a75b00e37df20fe3ccfff1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42db022f0e5d25f3cb7708b8a3abf4d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ae723fecbd7c973bc58c2b75ce32a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024907fdc29108672b11e2dc014adbe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72173a4d004ffa9bb7b89f90527a82133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9081ed7d7a248d99a64fca4e7b4ab22134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007a32243e502f5396364cb43682a6b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5a3463707f79dd52cabdd68d4e1dd7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e117bdfd5a589d31bd852dd18b87c5e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e4b6862b5b30e22b17924317b2b37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3c921e8bf3b6df23057d2391f45e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d9ae696c98e9390c338d7c4ae80fd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d8c2683e47ec2f4e17048cfd800b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9462a2c1ac29bdde6919b2b345d90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d4a5d637126e978fd636961af0d7b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26641627d4409b6215c5e1c8270f78c5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4693183f951de3cebe1e5ba098be1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4991178c602dd2036702f8055ae3e1bc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a18d71be8490b966c5dac8fee8a0dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e4bf0514abdf7c6db55c0db54494a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13430972a199d2f5d27dd15909a46b44149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4b4fd3be5d5739390402bf71e0ed8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286496888c1a3e35f6f9b726205315d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530b94a31238344a289114e60ae111f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e95f63574eb5114237469e951d5020153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477fd808a84f03d02d77b844e59065bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb79c5d4b373b7d6659cd1d2fa6e9bf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536b80930cd0799352aeaaf8b0f68a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64582f94bae2ff2d16434c7d8b6ae1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9449bdad2c560754ccff15c93d8ac81e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268941479f3353ba64529556f4cb574b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5d95df5410ef224e0ce7659130cad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba5ebea38e8d695ec17d7938e2633a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa2a4f7aba1d6d2e00bd97a3e5024d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c483915e9c31102094d8f5c56582103163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0193c5828544e0352dcc9e6f02340af0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4dd5ea346fe0ffff833bc08ab0817e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da9a4b380c292074c6b71cc3313195166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb524f548d1fd8344851211b7a8ba92e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a375a86e40decbd1827932c1a1f78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7200bfc1ba521581759a46915bb1508169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93a2f1342199718e95708bdee83c56170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ca321b40093b6347bb67b592d70dd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174589395a43e70482e163f5282b7230172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753919f7f40f19ab900b6e3038a11c3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71dabce938276e0d29f5dcb5193aa12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a0a86d89edf7c2c1294e928675c2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c78fc095189a3e0fe3615edfd794b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47ed29a6998015a7e6ecfd637ebbd5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b5b4f73e5f7a2d134fbfa0ba4f5d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d1958bbe66f85eeea633dd1b43640179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9ecee0da7c31ed503b751326d48a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c61dafa43e509092b47d5c3eb6d57181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0681127dd26c6933c1ad49ab4bd838182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0727fd72d45ba182ab2f801def56d3b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f168592adfd5485e16249ad55b2a8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611152425bfa06523d8b7fff85de269185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0affd7ae4d97ea976dd534ca513ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7094f5fce2e6ae1acd737ed474bc2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06691c9f1a95ec825c1e581620b042b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916dc7ca18ce91c72993f3993b54cb2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cb7851ffa5948a8112ce4d8d1b4b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e908fd01ad6ef1e9fbde6e66f25c4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a2338814a3b243b838a784db10aa19192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53517e784949b9eb556b646f5077f256193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81307f1833eec8da44d81fc0c2a1a682194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730d96921fe55fea5d6c83fb37afc50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82518cf0d6465dd09425691ba59ac1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be1612e244b122247658332bcc531e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47f77b5d675fe4e17d472a901ce703198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49dd6b5bb739b91191ac352139e9f8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d405a19e18166a4a9991930b16358200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e2cb933b643d047489154f24220c9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea20baa9752f5e4b32f711ea0567985202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc88cf389d7387fcabfca89578cfe1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7312064392c562ab71348c5bd6474f8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d466d0783a28ae390693eb101ff19d95205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a38fbf1e3fe81fc426964a736cd526e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7cae3176da4ccc15270f5ad14cb78207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f10ece00987003dc3af8a58f640e4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab36c1cfd22cdf9dcc861fbc49399a5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b74a8805daad5d89dfbe93cd3e66d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a871d37a5976299f72f9a8cefffd66211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec6d3f6fea1b0e8e7e3bbbf987e72e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be221e3fa55718eb9fc8fa5efd28c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8798e56bd1c7c728ab05b4edc682fca0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f64d62b4b8b395e2e03bc156b34c76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee94a324d527952813cb9b666e4c1e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3855f4f24ac3418c049e5125b684d6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4154438cbdcff68fe06eeaf8d33eec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537bb4a6af51475cedf99e0d5f9061c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81849c006b203f0665786aac0ccd9273220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dc27d351dfeb34bb6a28b2fb6c4f63221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bec49556ce7915516c6690980abe92222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48431aff5eae93f99d38c1348847ef75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04578f018ec5cda6b0399989025d47d2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995536302531534f06fc0fab6733490225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682aa352fdd6b63798a582b79b712684226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43daab1497ef2bd8517fcdcbef484f94227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147562577cc63784a88d8bdcee5cbe4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfc873f47d998f00053cde52906f0e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c46990d08a95d7ae946cf5eaf4d51f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbe674b286769c488b74ad1faa69e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b453626bc348c705b00eb82ce7a21a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bb3d3e63b52422ad8bedbbf6f8da60233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaaa97ae084cab8026f1c63d3c204a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c084aec85ffec1b15cfa4e82f380f9f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d8c984bd1a1f9d02c4e96d74f7867236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28886578ecb39c5c348b9d5865f6ca237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adfc46b1d8dd7a903c187d720e6c12238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab5a037907cb08f300697b3f4eae8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236509e3d3b70780427ed95131e069f8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe5c3e97d606e5aedab63024dcf714241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7e22f1b80ddbba089a8171d922fe6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac54a5a74dabe653e1a950dde60f1a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a05a939938e93353a31aef5c3e724b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f35ebd40309d40422e6617f643c31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a538d36919716c9d3d9898a79bba190246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78237778bfb8006c88d3106ccfb5d23247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514cdee678f7d63b2e71d7cac870506248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497f65830b61e0087da3169468eae17c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b22e9f8e34b55090e7e7260eba3f1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f77de2e4c58de0489e90eead85a328251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562f388217033a359fb722d7e499065252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21333dfde4a1e0d0663a8b998237c9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd3ab9918d4cd32b0e30f300e09a5f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269f5de8e9c1b8bfab7e3edd8ea78ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd8b7795821e9a0c9f1429b4272f9a3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961f1e054ce7706be6cb3abc26170bf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34985c53be1a873eec4ac8b2a9e830c5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf66837a15f4440fcf551afee2fac3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d88532d393a32a03932875ef388d9e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea074c7980595038aca2ccbd27d7978d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9767151473e5af69114fd5d2083a3e8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85fbe8275fc25c041606dfda78aca5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a9d06af29009fca44fa6e689eaa41264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78e2cf63231b5606c3c20dbaa738b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a16721c9b776070811c84bc8c0f5f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739ce43ca0923b8b63be0ceb554fbb4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110192c293cd6a2c043e19b3efa499a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1cd0603f2331526afed9b4c0da6f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1bfdb87fcc4db76f986a316dddf04270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a8531959e5f36b3c66374bcd1b9281271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f262582addd48e3c8c70332425108d95272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bf8e59abdf8be06be65197e6537fc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde84e934ef86cb4317a75733c77c7a7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b17ffe6a39213025bf72c6fa979ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568025f0c26bde7d9a0fc043e83bfd91276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae30a6c889ad9350758c21ba043879b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6a55afcf6a608be58700bf6943164278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a47fdc4c1fd7a54b2350d05525048df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8188daaf4ec505583bf431de4aa40d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3990f7474ec4d0af7e5f98a7fb34b2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7039d466fd505c865a5ecb265caf7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa343be6e90ad9408485376a49b5e018283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8936d14ef75491c7f9d1278691a999284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bd26ad60eef198839dadbb04b1e16285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e500f48ef8e12ad81727ec9c3f6ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781bd11c77b2ebd19285d0429e74336287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48283403a20d26051d912a5501ca76288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feab3c9f53e6fe1853c1d8880be1dac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba53c067007efc37da6ed77b1dc456290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c811ac9c7342d76bca12633fc584f68291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70abe1d0f97d1536ab9603c54558553292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716495426d951fe390ba071a41985ec9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8044b6be2cf10dddc4b819188856859c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5268002aea6ab284db4febe37f482d0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048b68b42ad371f48563e8b03a2222a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e28e257a7b59eca38f20d49ace37ed297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec336a729054a9f0bb2d3b7b41293d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0ae5d5a9452ba3d798fa5af4a40df299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea8215fe7385295f66ceaca23dc061300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f170ee6545d1f5299dc35f2d64aeea9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba0070cab94d2b9582ac785a1bc84a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd499d7d516d2f697a741e3b363c6ac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25d12886e825337f6da6891e71be62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fe7251510142c8560584cdba1ebd3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa025710f6014071daad6920e4f4c16306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72568266655198cd3dec451667562e0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03dfa08e32438959ace7f838792aa2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe257eb1f0986822c2fe4ebe538e05b5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02a012992526f4b30270eb49d45083310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884893282054159a78bee4c6fe1920be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c598c08b2784a7b2bc147a5c7fbfeb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bf39fbe844b9d342b23f71b870089313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49766f261d4d5dee4adb99aa18360fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8b414ff6734858b142e5e5a6db065315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bef8f6a85bf08323407c94c97f6bc3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5a99aab4788896734631f77d36d40317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af899d2b5a33c6993724585489fa489f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e876d6f1ec4ead8561d1e39681e3d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91983f303a1ffb740a18d6b6e11d1b6e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d38a214a1ba1273d8fbeab8f7fa0cb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433bc02396152e123e98bfb6abbc137322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966560825875f9096d1b8c4528f1c841323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d09ead663107b66100c062a85d6f9a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78191c033053a92c669bfe4895d3e825325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b5a2ecbd4b0688bacd23673a85cde326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604bb437b43a8cb10c2fa0cc1935fd9d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0771d60092cdaba9c02f482daaf6917a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c35ba6d9139f65175e6ec612f60bbb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627252001a45db9b28889e543ea3b29330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3bad7da6b425afe36b6b7ef6d570c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881d6e26f31221b0ab160af155784d1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eeeeb7126599b5f6b2eeb170a4a2d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66999fa94b4443774ed90f0f0c14ff2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77cdea33ac3c3e04da1700820032b3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93021752b811d6586af990f5f441f9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb2bc98dff926172c2eeda88a4dbc24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7635fcd20f65c40fde857949b5e97dc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10748db9f835b66c9203ab7678f3a271339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff7d9a0cf8998f8b0bfbd89d44ed6c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ab619b3f3d51c97fed9611895e36d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca62977de5fad0737ec87dfb9a2d2d1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9529571438868404898038c655ce8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe3593a5f19e9baa34e9c15799240c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b315c9053aad3f85ab51ca9aac5b128e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca968e8a908bf57c489ae711e808c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24461f48ef0e567c2e2bde8b5029ca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6bba708e70b4b7b863f6f93486d43348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c617b325700d3ce62f2172e3efedde349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3ae7e3708eb0af38e2ec67b52e068350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6c7a69be16ae56a9986b03993161c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1965b6094ace7249e878a446474329352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2997a999a118f978c86d42159b4f8ed4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ba624b2a82b1330245703c692dcd0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0baea54930c5c775e7c8a50d7a0adee355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324f92efbff9ac1e1a7690b5c60cade356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f15b52e96c79405d13ae417415db2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fbdd6e17d992da43e78c66b5015171358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3936bf0f4a3bbacc308dfe093079649359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f38650fb25f1e7d491de0c28a2491360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf66e5d62cb73847006f5c7fbd60002361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352894a1ea3b643b9a402ca1d528823362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d92e705420c28c3a3359155b2f635363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6a9a65af81f9d6e491b643fb3d6a37364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fdf743eee603f2520983adaed72024365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882fa0acd0a0e565c5a0929308356d4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650dfc2c99daf4d06da2882357ff636b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa742024f3bd99b9e82eeacd930d5b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384d09f989edd921c3f27a18fa2b77fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170a0a52a07bf3cb5f8fcfb6393ba24b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9329ae7c0d70eaabf38b98d7c4b0dfb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba0ec138971989b001eb9ed132ddcf9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2cce2f4bf14ee1e4a607870dd13c0e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0eb17c527cd7e956e255e2f867019374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c56b2babd7645f994940bdcfc10cb1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4e5dfce73cb7512d8f0528ff4b25b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9423a5c26d5f2f9b2217f20e6c24289377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc58bca51531fe649a9f71c646dcca4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d378adb0528cd6d723096b9d900b4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a9421f6376f11dfcc173fa2764757380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ca815a500459d66d351b6dc584a63381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf456943b16cb97da57bb3ddffdc6ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d626f73e01da6c1fc2378122fc532d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c9d2f14ea5940e00b63fb94c99a7f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d80f77fa791418b192c21b5fdcd66db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9c1470bdca5945c556d08bd428206f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad78fbd69bfd980b78a57a33eef0ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a48c9e37e5b83ec6f0a350395aec5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8f012d446e3ea832da1a7d312e900389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aef28568a58e3200babffdff7c99ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59346ab9243a1a3be644c0200a94e516391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2e4425ce3c154e25644afa60a4f0c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207b708e42f83a911862e42c652a5f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3f453f035f70591660845849016b9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4bf229df0cb30b19b6795defd98d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8bd9977e0c749ea840bd7cace7a24396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0613ac394f45ff19e85cc432e4b57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261be4404aeac15e0923c3b56c12a37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf3acadcfc821a981bb946aab4f4b9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12359df70b50172254f496551e27c5a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f51e0a61dec5331b82de58c93c3db8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d338dc29c69c6c1a165fcb7348dc79b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e7ee520c2a75b9fe4944b9551b38e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decc48407fc6f75400f3f6f91783ce2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55327f3d316f74224ad20ab710cb6d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f51362094a1fc860b7c25c8624fe58e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2829b6121dafd3e6782d0cc5176cf1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fce28b59aee1122f796f9cb637c51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fede61b1d0311cf6b16c898dd58e723409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480534aac2beab706722b80f560c6549410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb7d4a9daf5984e76648d68a4621822411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f75f30ec1719c3cec693a814b5060412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de953dc64f456272bf4bc241f841670f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be12a46f543f5016756a6a06054ac5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38a98a625f450d41ab016f60b864ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c209a40543810577fa281fceb2cad80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162964d89eaca755ff1cd3e011457127417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50197284d7b19c2c1321fcfe316827ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60a8ea7009b7e8c2726e4e91de9a0ea419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b8ce2ca0293d348a2096e747590404420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df418caa8e4b45057ceb52968dc674eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9c53fb7f67b593cafd8cee7ef3fa3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22072cdc2652c8e2b52246b2aa14a587423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcbd5a83d751ff57e47d48234489df8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ca4e8adbd890a741ab72b6e3e7d1b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b663ad89e4e39257f9fd7e3031d922426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ba738cec9113e15d5744a6b5991e4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3289eabebf56f198db7d3b109dfb555f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857013b929777c00d8aaaa7f2f440fe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71787c7e5af6f5a64113018950f7fda430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b793bee3345b3431df395862cb0ef04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25298b3b45b9fb6330546cfccbe311bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a25808db556410bd77f9b7360c077433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f07738ef843ca099c88a3728a933c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515fdb1544b41332af8bb4310f8f4f4d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac46e92b87e789454accb71424adf2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706834ad17b8929bbaf5cefafefd8806437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb0a58224da6d88b3a43ce7a28a68f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5824045dfb6d64f08eae975486749d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa56193bd1e14cf670ec77b76aba12f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d3bdfb978f6f2d6ddb6896b8fab52441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4a95c8be2b12c0f0fe22dc9a5ba45442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edec7797420a08508d5f6691e028c2a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afcfb63ec64fdd71f9f590f7114a02444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e16b970f2065e315ab81c28476f644445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf209c556e23021b2a56a516331239a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d922fd4402f81db697a7d34d7d0ed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03760d6138ac2f742d706739390e2bf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965fbb88df95e6849bf2a4182660dc6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6542fe99eb90ebee13d644207939c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6a5c8695ad637637ca316ccabf107451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d33524991d87da87620eca32603f9aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d4f4864506eb2e816ac0a2f5faeb7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af90960766b65866f01e604fb83404454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339c1f7d69ca5a556b546d5536ef1f16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7553b43f47462769da58c449c14b6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895e318e7d5b34fc3da3a0f0ce92f00457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530ae22aa26cf10adc2086fdcd825ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4dccc64fffa395d13a7f9a2441bef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c0d8e8b181a67dc3eb90412ea0c4f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ee780742cbe07ca99e2f04b4f98320461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21ad5f2ae920ded72d2e430bc66a42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4ef2e2f4d0403c07a7748c633b97e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4c7a4f219c331ac29588842d638bc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f136d8e213165f309c094cb911a1b14d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a1b85ef72f46d7c0140e6951b43fe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8b00f6fb51492aac7e9fd44eadd0c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13002a77b6b5958a866f71107168050d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696034a37988f90399c276f7dff2e587469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2184d54c3315a38327c1f6bb99266c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e473071e31ced0e915bc80447cee3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6652d17dcfe2534349176b820b00169472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3032e19404245730d32329d321507f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f45ca677c1b721765eb3a68a8d6290474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3b0a17176b445dacc28cbb6c2c98a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888b27ef8de3902edc8b4b902614314476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5652495a5f21cf315434790113b638f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c1bc1b9424d4094a49e5ba4658aac478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b40343ade4218bca4d90d078201164479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3188517fc11602be1113bb47ac54a5e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e755b9b8d4cdc6c3a16ae365a2ce03a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb6af86dab70076f49abb3252d25629482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43238ad41ca0242c12ef2eff5b4bde483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23fd62ee2db744e52a022c594b7c0e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0e3fddd40f07d500898a411baeb204485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b935a18ef0c518375552dd2d131a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb587cacd6dd28059852fd8202adea2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b893f9e04faec00ad5bc02b08e1550488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dbfeb938521a0c649c20865cc2dc26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada8641b52b64668a4ed3a37505026f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dd59cc19fc2a0bc1ab77df00ec0a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f04ce8df6c02b0ed3c5a81f03a863f9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1ab2236540e8ed361073ddbf03777493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e7a230910395388c69cd3ce1696d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c63b19bd4cf11eee9a873610ce1b86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19fd766a0f3e45cd943b49a131b7db496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c31f64851c30940114586e5738685497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7088644ea7b5adb7d5d8877f6dec7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2aeb68db40896c4b695939cf44d867499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee566710d5a6d5251df76ad8ff12149b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd29f8e100d534e89cdbd94d6557c3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1252001859bc10ba5435bd5b84254dee502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c1e38711e3f460d8e4f785e96a2af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d545e74e38b76f5db1c66fb08558abd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0066217b761e554196f6bd0829631c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2681a31587315564903afb9732def91506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9792cf75aaff3f0e6e257bfdd783f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79531490899a086f03d379f20b6ad58508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb50c54b16502b99c231bb48dc907c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fc3cad0d324b737eea76508bffbdf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9363b116ffabfec2fbfbae2d6ebc4f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5190b46a4f929c0eba00b327987e476512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8dbfca850efb7920a56a76e9414db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad1965786e699f0a0e8fa30812c9a9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3b15ed38e7e2cb99348ccdcea1b1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb939cc21dbe5d10b5c9ee13c5db0871516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1e8709ea0344fdfa71f231a7c6f3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bb62fc35ed426270c4d339810d817518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa28ed5f0b5de2db087c10b9ed4b54a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699112006527b4fb6016cb600f82480520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b1940e3623322a1d5a7066c2cc13e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4e1d5342beace12c6b598962d102e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec38b5b32c085c56979127a8b7e363523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e41e62cb7b116da15f35aa5fabf92e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc84179c1e110a7e96c41712f849b24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782b35317a80cbb19dc2fcc362288ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6029530eee8ce6bd319029733f037527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9f2c8b49e790eeb8169930e0bea72528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db431e9223b80fc2530d71e02618ccb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79481d4b7f0bbe4c49ca6b5c2bf7a99a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e83a08448f4d5bd28f0c7eee87063531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3ff5e67c6bbcbf947b3f712996bf9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf996901d0fe0bcf887f55e8acb67ed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe9c130c6be11e67b68992e3c79a3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090cafc63408e67782bd642f6493913535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ec07f7ba7dd40b5d29bac48410b0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73409b4429449d540987287a19452d4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279ac2d2fc1239d5f00a78fdeb1e5caf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7d9e417eaaecdd40c986d228586f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d0c10f8c3db8b22c2d116404a4294540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7800963b5b5d36812a77ec8d08a4fc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b63869eb1071fde1b46db03e4169298542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a93e8bf2edaf2f711029e4eda8d80543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7500ac7007667743e46cfe4ad3c7a3ba544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4320bfb270173209d6d6bcc37039b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23371b45f299e3443b449b69c94fa990546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93417b3d3d89eeb5a6a1eccd2a7e87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536623056b805d0c8bc474534eedf42d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea103a18d3d40a9f5f417617b0b741549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f1370004883cfe23cb88f44e64dbc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbe312076b0dc8d0f12f2373d87b2f9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a945e525b2ce36b219ef0339b1c227552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7b4fd74e0c02373b67e095decd4a9b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b6c2953657262545cbc0b039666e0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864085133bdbb21e319a4b1e471947e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79e9e8eafc70ce0babf14e26f4bfe3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6477c0968b7b138a438a88e56481bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afe85b514a5ab2501dab126babd49f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8889e639209fd7f239fd97304dd0f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c6d8540c8136322613991f8d0eb62560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbb3fde50126fd1ebc73440dc2327e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf3ee29ea361abacca6e8cfbf67da5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7d99a434592a40198a60607e995dd4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34868658882b74c8a90fd4739f4b0676564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749b7378a308f1c1685b758d4d51f2e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29dad9c9dc6066e05d925bd3571dc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c6a05195089edb75a98b811581491567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e0be241fb71ff308726d786d5ac70568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ff45d80fc237307fed08fe4be9241569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d99e33d06837093959288136061b5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf7005aeae5833aa5b2bf72bb63e92571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb666c46d4add0c291e76281b30bc5e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f53ed7025d1b911aae5fed0999c131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb49364efca37728d8d3e1a4546b1ca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6a5b50556e7dc04fd360cd8aa4fe43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948542f681e34d1fed7d7f7806c23e3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad537734350c285f610b62d0b4ccd9885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae5e65ed2cb483b9f6c1e5ac8884506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96583690e13f03d49953b9732e395e767.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626f2b34610885f5d0d3b17fa0565d78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a5f24ea3d54a5dffd5d4ab8358f1dd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9df94e10f7800f7a23904f91978db10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c4eea2ff5740d91f10f0e55beb36511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362e909cb2ea4104e9063bb886a5c1e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa3d9a486afaeef070461ecd684f7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825f185c5888f9961b50b0075ba2d4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378214ef5f08cf6230c28beed444d3f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d5900a7e6028326b7bcc7da1cb8ca16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b992f45f0a5be3de3376a30de3a41c7417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37f64cd79dccb35317b437982ab13b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6c8cd1ef8a91beb9a79761b622d1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fffd14f17eed4a360be4d7207281620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf3663472628a847dba9c9d8aa878c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d97225b92f2eb224c2880a8477c3cd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac95b281e2dd1170632d69d553e709b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bba59b2b81742b0fb90a8c4002b2ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0de39abf7b8dac89dfb9ec4a738c225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc88963c2d981d99a19c0448466966f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1524ee1fe054cc03b785fb471cef1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c366d2c64fc67e6fe6e5fde10fa9e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fabab69f285576cce761c3f4534ae129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce76d85c4eb54f7ae82976f64ea60630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a355879bf2a01746f0c5d7d63efbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c035f6a1499d385fd176706121bb3e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c57c131f0ed63992c6694396832dfd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5e9e4d167cc481d789dd48305675034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694ff70b3687ae843c7b49f03ca343e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29144c16d4310a07f2757726333cba736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d79fd01865dc6bd265b07474921e2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e083beb3c5dae003c85aa1ea092a4b538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534a21e1d1e96614b73807ec78bf53839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5df6ae457bd6f4c2f7af5a57c5413b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9476c92229130b91326ffb7ae37ef5341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7220667bb14e2ed0dd47b4009f79ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b47db04851011778cfc014405ddbb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48971e9b13384e17a85296cb15b08c5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39f756abf48f5cf82b0e0bd9e8853845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528d720bcbc28c680aac277bcd8e19d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e505c44b9b352019e105c1909a366d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e314621e8c9a5a2ce96f3f00ad51f39e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aec2fdcb36d4cd36bbf76a22b97d77249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458447e18f366f5f187858b0677020850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f855c98f9a15ee532dc49769462f2a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590cd1a38521fd2c4b6a1a9146ce32252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0230cc81f0adf8a8befcee94d8ecb653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a846daee555c4edbc593f8d5397b0854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7619e94ec03066bfe4ba7976417068955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a20aaf8923e19e792c6fa178c03e4356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d22782afe1a295502ab98cf70b955057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb149445f34dea8152307bb532b90a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9ea8bc075016f22d3b2bf4aefc51459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdd2bf84a18b5c61d17a66af639a74260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03e47c8ba7640b35cbb5f82721069561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb6ebde9d7ce658396e3da8b4dc42762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432e75527bd1e4f1866cc4de1c1fb6963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c328055864b0b26b094a6aa7972ec4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41e89fcc32800370b5738d5a00da58b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65489b1d3d6117894236837cce3abe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40e05ec853478932b56426f70275e7967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf97bdf5623880b53936352a95d511a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf14cfebe5bc78b856d595fe0c080969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb22e520600a103c6d865dcb1ef39a2570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb141131e20e0ce5900798df10b503071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c335fbf3bb5502d7ba3fdde161693d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777ab277c3b5b2e84091ef86836eaa573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143007f9339735bbb0787a0e3128257274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3f97fa48d2cf971fef5b532a5ab3175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c53416d318364696f1ed68042d12f3d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7840fb56923a7c1d14ccfb42ff93a1677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a693ebb981bc0bf8c73ae9a457252bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c68800ad88e81291b37e3e0e4a2ee0d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62daf1efd8f9384d7e85992b2790001280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3eb853cc49b038a988fc427e6bad5881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c288c32da6da4fd8493ae13f0e6e60582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d07bd00ce48e2c337908197935f9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251d46ec9b2790bb33ceff5375e315b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bed1d0508b3cc2a5c3fe601ac3ec3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25644fd8e7113b8ede7657cf4be3846e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf1027af0be00101f6a9b8483078e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bc5ce60632216de51e53f766da762488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22320c50853a70ad9421ec3cb26d963e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225cf1d23b6726ba931a678845372a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c79598197f58a6fb9e5e22a277ef991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88608028e95b1fcbe75ae25f3469afbf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a993270e02fb8189979b943beaa2218493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b894f965306d318019fae5a4e1d4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2c05fb528952bc665acd649d18e9095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a3b0e872d2abd48b299300875d71e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434ce5e8a51aecf9c56a266b4ebfa6b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64203c25aff956ac41b7ba4abc4ab198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91491bdc96a6938454bdd6cec3e6982099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803e71b8a8065db08a10e8b592021fb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6fd28d188885d75154582471bea2d9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69e0ab75cb061985142d7c54814066102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a90ee9ffaa759c3c0cfa3f0ec6c12103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d819dcca8777abefd7c59c16b743a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2ef64cdcc603bc44d59b778a6f2c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23505cda8b1109348245ce01c92bb38f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fafcba373282f628ff5435d3f0c630107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461bc6c94a20c88b72d11009cfa5ae3e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd605db8ca62e452bd9fe5384c2f42e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd045edb56a24bcf3adedff6909e04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f2ede13ceae5fb9745545f0acb550111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086119f1badcd32a01f4e7e3e00c0f9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7622841cfc5016c3ab2ca5ff9c294b00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc72117a1a62da2263f2e9d52540fed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dd859fb0445ca5f94606635c52218115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a4fa7e8a56780e3f3164c960d178c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759188d3432657a3c51e8ab07ea7770117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a485eafe450b61a779b231f538c669f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c74bad8eed4d4c0ee02fd312a59d0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7023231c265275af37cf33056640a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e23c31cbb59cac445d267dbe6dc324121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00303c701fb705e9453c1e0ef56cbbf1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f27e11ca34bacfa787293a9b7d41e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2e1c1493c2b4d24b84f85c399d068124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b34107d232f6658e35a52203bcc5d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6469f09d24c8858a939b43a749b654126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2b983b0f155634ce5ff9a9bddd05a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b5dec185c4dd72a227d2ad1f72517d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb75b28a9d767dd786ff019bdc026cd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010eb74d49bfc3f558f08fdc24ec04c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8b920fe8cde851090d745016172b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdee867a060f867ce412d488076720132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf768b8b22f975ff0672a4aeb31b750c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5314e4b48edda9c5d4807be2687062134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed527091364ba77ef1f56ad7b63c35a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24479f6eab9806ed7597eb770e024ed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565c450c6a335b2070a448d00c9fea1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e08f6102ec9186ae3810cc6a633223138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40713246e97571c62a147d2341761d14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693c194392bbaf7ca1fb3e1df27fc71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1cfb245388ab8f60ad157eaabf00ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49796f8b2e0dc7a85ce23fa545f5406142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7459ed8b769770eec0021ff7c9ed14143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96441bb11701e68f2d7c332de679693144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f11f022c8a7de611a1f76b8ac9dd50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa850ca832da54111d282c12ecce4d47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce947419baf91663cfd8ad8603a06d3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1a9141027773f61abcea83914c1c3a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c5943bf1da0a02bf6160af03f864e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8042e4ca0d98bb3e81506071afe7b3e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb7728609ebcd0decf90dfa0ed90810151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d325cb6712f1e7d8f839a8a782c076f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f934d6cae85ac076eaf429511bed3fc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec341eb84771f3a33a2efc56a2603383154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3305cc411bafd488a632b53d83a514b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0db267a028f6464e118e9459c0f30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135057828dfa773f72eec730956430a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695134c9dd23b6041e3cc50f533d0bf0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849043a922df582bd44d13f239e0a102159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16181572804a51498a13631ad613b00160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71931bdbc93aa9756ddff9d57438960c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb194445fee53729829061b822014e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817001a0f38b9466d4da0b1a15c0af5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14171839a79aeab6679342b05a5fbeba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d3e88dc3bed989710ae5beda187a0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79ada3df5f925f4a4d33b9b1ec41fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca393ab23f4469697ef9b377a6af783167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8899145c38238ee2e895177a668a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0eff2b0b9c132a80a9f833b9eb74e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45ea70093f5c1f1c3a2fc209763816170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83553831b3dffba289757bcba981ce76171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f473d85348061deed5e511217b45177e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b809cb1197ffe4dccc4646610b8e5fa173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ab2f90d1f3200cccc13453abead5c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca6996cc74f378828005cbc037c610175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47c6bd998d2cb3b5b4d9f1958a2888176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7a035cd0e286e2021e82b2ae01c591177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1775daab23050b3cf8fb5f9d13726178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33e9407ea5186cca42b949f25951c6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bb93bcaa7ff0faf18fa28197eeaf4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb3b40957fb7609d684e6417a14e1e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e750fbc2d50a0a7d1350d1eb6a82ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5d173f8b552e3d5710596b115ce2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b8e4887ffd17f4c7d6f618c94ceeb6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec001a63bbe893d17a15f372382ec1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59e7e7188522d38c9ee2840fee25cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8c855a6821cb2fbc5c71e662e047f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef044ca3fafc27de0f964ed4a00d977188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8069d3d475845f4742df28b70e9bfcf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf666945d2bd836ad40ad1d8921f3ad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268ea4d934862ff09ea093876c22502191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be854f68024cb77506bb7f225ed5bf21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dc17a6fec1e8694c9a197e691a9b36193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f1a21792acb88284032dbccbc6323194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd800ffabb4c8ef3d2f404b769ee03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde93ef5b77751bd7f1e366641d4e72a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162e01e91149a74021ba6b8dee5ccfe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386474dcece31be5b852d60820542623198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1edbf857d15854dba5868cf50c80eeb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd0bc3ffe6874cc9176d1757f3b654200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99032b45a4d8b7ff772e091e7bd7c8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b291e1f629e4727ba0d424fb91c666202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a77fb1c8ed24e4204184ec724c48d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7342553bcd2fd2c4b792e1b16970dc0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7809e92f66a6c0924ecf2bdbf6241a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ef968eeeb7e5a17cc980292935b91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751f85188af75997cce08a92a97efc3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c64e4a4ac97d44548d23f281deb56208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c022d289f2a09c437901cbb468af212209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a8446c10d71e71df85b92d7dceacc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d6db57f052f6c4ea4e2df1d580aae4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6197489ff86ee0341ab07d4fa4c9ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b675e98a15f102bcda37b0e4951f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822326f24667f1d4ac3afa1c69c29e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dfa0d005dd7d57374cf0e57425295215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a7bc776d97c125df16404d22d79ed4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f2eee965dc9035c7b98913eed4113217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f502802d5d10c10b42f5b8bc445cbe218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a979196eeef8cfc0b95ac985df073745219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18e6437170b59278e47f5e3a5f5b922220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d5e596798b12cddd334528584febd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb1b12f59b02b9da1ad0591ab49aee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce2f68b4479acf3440dbdba73fc761223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda90a7bbe936f4ff210829a6a16f89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0843373186293b6a843119521b278225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16ae07d8dddbe7e24e0c626eb09516226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f8f9aae7c433edb0090b89a3376a5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a856a577f098ef46620706ed9edea40a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5b8a6afa88448848cb5e23aa3db5c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d388b463560cd2e2f8e1999977c550ab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16816227c90981c30642195d7b7e84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfad75e3e92d1a3b20bfaada91ee8d3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326569c73041f22e11370a15d25c7ddc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1815780495c099aed505d4f50b3d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee0f6007c3d4b79e96328416cfcb267235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb4310eeb4cc02de1171044a0799a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49ffe3a9de560dd2ae7e79333099da237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11961e4f02860ace30e359caf21eb4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32741bb974e1cda0874e2936d7241d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953f624a65dd4db22cd91d1cbe7d4d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7cf2eac06e2974b88cbb97d159d4d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96393dafc6f2f609e85438359edc75242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3367101f6c6e14a911caef3a5a5e69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f750c521ce5ec94964c161fd4e55f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67140b1d1caf9470129c0f3616663d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49983c6f7b4b05b99a3778931ea3201f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a4b9f4faba9cd41eacc7d33f290cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fd926019c41b0e4e8f70d3ceaccb8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af8945cbb47054c360c13b6b94a048249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e78e52b35556ec33d2c3c1b7bb1843250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d89b55b8e6c21228fff7e2d01b2b0b2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718356808df3dc2aac5eef8dd9fdf831252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c6eb0f2f525b61bdfa867237bdf048253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4e1bdf0cad9ec319a6631b6c7d881254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8bb7d0cade316f1d9f113ff8e93099255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b64a2f616e15adeb9932ece20b1e94256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f9cf13b89e280536afc6a9482a1626257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a76db297d7ce44ae79c06f958973927258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a77589032f618d781fde7e31fb9c04259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c47de417def6e1a00038c0032549c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7866648d6bd32d1c93d776f08b0985261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e08786e4f8dc0e518c8eaece8a712a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f255ad8cf33f886b57f01032ffee70263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c6502d39beab2b9cdd025e0b78b1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc4797a8d9286ce924277a9702b9e8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f01231cfab8d9203545b56ef77f242266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137edbf43456611057c5527036f67ad6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ca1429b52872c5bbbe3a3078a51fd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52337dc8e35096d5affe04091550ba13269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e7e9283963a7662f9abc33c2bfaaa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b66ff318a90088dc8f6c620d6a73a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2526de9a521b89656c8f856dc2835e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0492ddf012a0707e7cc45f3f63b6ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698f788b61a7f7fba774b81dae1fe12b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef8106fa20c02108dd84ddf0d4ff52275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b51142efd10c9193425e4defa025ba276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd87b57818e0eca320e97069bcfbf873277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c400086caecc8560f2ff259b7e28b0c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f53b605dec97984a3e72c9c96115b0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea123b28b8b2e127e23a58e6641a68e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c944bd110d4adb97f0c7140c4b585a3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed67a587f640ea3f5ead91e63cf7871282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01203123cb55c5e89f8850fbaa635a12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c47cd28c7f3e84240b6c42be2e108284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f605ac695516f80302d1ded8053380285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50f13081b6648b752612fb23285ea2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98fc68d05ab2c70818d1effa52030e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3cc31211164978c6d75b3415dee353288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7c497a1f9fe26e38569e4b77febc71289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0df080866d8cb822f4f55d6fee7a2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c64e6c09b09b2e1eb8b985370e264291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5809e42228099293e82a1d9d54712b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64b58b0a03c0e44107d32d8bbbbe27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61f1deb94b30535ea476e44cb1bb37294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412b969bc547d757559ab06a50e666d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29c4d778e12502e8f4dc23b3240b4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90b2dde6e5440d015da5e8514d6de9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096abbc698e73baca1655c03be0df56298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7d41c63fece664faf71b8d5334724299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994b4bdb723354272f99e5034ec08a0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf93059f3457dbd25c5a9214a68307301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9bebe69377c9f7b77e78ab76c7dde302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0486c9ffbb579e1bcefe317e3327a88c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecac2dc782016f3d48745bc284e02c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fb318987f93aff2786aff13d0b266305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550df8780aee53cbb92a83074c74409306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf600703822ca38367ee8fcf146782307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7ea6ca445f3252f35086e3e5d0dbb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826aacb17b26b618488d95c272c069bb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe6608763066cb58dd97115f3902d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856829fc7f0f5df58ef3946c66764ce311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20314a62d6b2e7b6515074b67ee9569312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0f17ad07ff638bafe506e13b156ab9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbb5b7033200913235c7ad91e9aa45314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414a7e37dc8a4ecf81fcbfeafe01f19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab1a6d6131cf6b7d8764d569357b92316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad8c7fc5baed708bdd057d328432e8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa48920bf6ac854b49f5f4f29687f2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed113a3b953e9b020393892e08af2e1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ed81c05b73f8b12131dd06b7f50eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d6a4f6cb633168592ea53f0cb7180321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca4d4fcbc137df6354c0ffdcee2e5c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235adce61fc8ba34077fddd3be3b9e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72868ac9537df637e60a3ef02a8fa6ab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc77397e3bb243e5607dd6f2947e0b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cc3bc535634da892a814fdc7af5a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e60a1280c43dab9a81a495462cffca327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc5ff16e1fe6aaff8cb8b8055bbf3a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8968a3a3214b81dce9777994d319da7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af327d03a36cd863f9f3abcf48d499330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3ca1ef99bdb6aed3fb72ff54cf7f6f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f32176b27847b9ae653010e6999e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b38e990c9c9ddd335c099c5ca0aab7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117a7be564691fcf13debfa595639af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578b49ed921c86a49a420e16a7fe895335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decb112b60727acb1d3a1bff19f20f5f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c136d6d4abd4a811523dec1823200d49337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced7b0341d156d70b7c0c714199bb60b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9503cd00b8f8d4b5683dbde87fd00339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45813597cfad3736d106f9dcdff4dedb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0825666522627b0a290292607ed23904341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24814ab725d74b4573ebde9fe858e6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16feffd95889e83375a1ecaa754e67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a170e307e0c009b24ba4b116c1f540344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c0a9daf0fdcd85be42cf7b8a903707345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a192fecebf96b27c98054c050724d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8a545aa5c39a961a88d7f357c0359347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8defccba66a822fc85777b73ce1024e6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba926aab423dec15a79fa98e7dab69be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2879d3b93456ef39cb3bc3e00f659350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad0b7bf2ef295cf38f4a4d2967c007351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc9c09dbcd884b2be242184f363192b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce56bd65786ef9f713b23972ca07c85c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b23ef0ffa58688e42453a148c43b9c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ccfba76f79920e277be17b106297a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1ba14b27fb21fa68773bb034860fa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9bb08408c836f619d59e67577d891357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ab5372fcb609ef97fb83c73af894e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a22aa7767f3318f8f9c461689577bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f010feaa5cea1164103fae3611119e3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9421850bdfa792f934c47a88df351361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8572875eb08254c4b88e52563c7a7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c440fae67e68c96316a9a9c667548e8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e79134140f10bd5321c1e2483dd096364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a63d932774e346630cba8daa0b88bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39404e62d7250dbee579dccaf0c32d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c23e15e1af5e9be0d9e189f0d3a65367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018a0ed34bb0c837a8933d8f519819c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcdaf71528b45376f819562282e21d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80514e3637d0f8214ffe0d4af0473ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abada911ebba4a09082682fc86b2b82f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cac3863fc80ca717f02f6663bdf622b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e00a2f4e3b35c980429a0e336f738b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e538d04d61f017fa1db006911b5803a8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d061e86bc83e67c21bd23897fabeddc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34fcdef8516b437ece47a683ee2ba9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc047d580476d5b1dfe4ff41e9c18757377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435c43caa4b314c569b5be74e3bf323378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86aa57016725dc9d1938d992bd46bc75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c3e2feb06f884cb6017f2d21927a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56ecb3a7fb3e8b25a2ddc8ae5fbfbf8381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7528603db102186c4f4661a6886b4f5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae26fee9fd4d33da7f7ae322610cc36383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ac023b3b32bbea8c21c0105a5548b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb08f072030251923637faade07f34385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e2db777afb869e1e4e4ed16056412f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67347ddb34df8e8127781b3890020629387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd341dcffe80ec87b1fe2a1b0d6c29f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55ef23fd0c9e2e74423905e7d64c3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f8a1a6ce1c5add2c405cbcdd418c4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f2e475ff39ed82d6b4d501a3694ad5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15873678c459cc18f57d6fc5e846493392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc493efd4fc02dfd8d95ae79da586178393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e423c041297522ff151bed562575d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a93af927e52a191d40b8c1c7346c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca65732640bc724a514de37aca7f23396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b3a040d83f05dee4996dd4de7dcf2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82b50fa71a1bd73a5884301d8f4189398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4983cae5c0dd3639f4138a59ebbb1ece399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd232ca314b9e6679f40dffd6f8853ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea518e9ba6f019de62f81fc23884f49401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddffc10ece240500e216d3f6b28002d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c4ea732fc2086877601823e7192ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b11b3aa476af2c1472a899d947116404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff7c9ee21e0ffd8c6ad2c525fa8518f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de067dde503ea9e26992662a507176c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9312884f417ebe10a12ec7ee911a96407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d53527b64282f358fa59482be0160408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bcde4f7ebf2b38f599f797bea61fd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650424657ee2c7460936f3a00a99e5f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367a448ea9a54f985133165dfd5c68e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45c56d1396e9fb900c20265cc44dcc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b68b118d16d0b6339026aeae69488413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95afcccdfb0f62774259d1fffb5401b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677160fdb330b603d2a92cd6ffaebde6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277c7e2dd8883e0725f121af15d8c4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61502317f0d59eb44dbd31a2b8a47292417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43adf0c8f83f3925b48564db330c7e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f24ee5fca044d2f9f807d53d3d7cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed2b900ca487425bcd58dd1d551710420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca55279971fbad1512496df51fb609421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44608d454cb026f5a8924bde48b1b7af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab0d88093cacadc1bdaab68e57d875423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee75417c1e4b0dac739bb54bed28e6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991ed9e745a329ef0cc87b290024cc9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aed6f854c1b174c04d2c59e81790c5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47d1060470f9a8434906291c5e2e0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d4c9746141466ac7db0d96cdeed3f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2772eaebd99e628025ff22fb264779429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee537274e2cd63b013572e1c2e7540bd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524930ad3125be6610c8ff28912ddcf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffecb79ce6ab9b298b2c7f1977b99fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33d84e788d022f091ddeb4f5ccd2f86433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a227ce86172e33affe62a4de3116f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e0a35db29e0feec97d5527730ae6a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02a4bd7872aa2322b0f4543a512aaa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14394e8271e911b33e0fb9ca0a992b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbe0c84d00e2a8b2e93979b4b3e99b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f38254fe9ae118117788a0a3abe622439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9789fa01f2d4f06532222b839496df440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7838184c0ddfc7918cf79bd88938b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3c51a82bbee94ba73c5c01c4b53ab442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a87ea117f37cf4e705f0a3fc49305c7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e23fc2b2d27e29530e389e3fc4d23f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dbf2fe976f1600123c9192243db5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c4a945acc8bf4ff891390b52ced7d7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6323d4b9943677094a1d4bbc16c9f8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895e89edd3f33b4b4d5428dabe0ad3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242b86e25eef01bf8e6be993e821674449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c2c3d52cc8d22bc5eea2884bf1696450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c23c215ffcbb9e378e2f070678bb0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7a2a267f5d689cca35c440467d233452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e3fe4d93250e1f21aa640475e273e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87bd86a1186456fdcc3f8136e9c043454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4488959c3eb9a76cd39b928d74460455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe4a7f1c2743de9f621bcc12a2055c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba1373db6c2937c94e6298b6dace236457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2705312f67bb505473c94bc8b5d014458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b16665f894dfb122734d9eed662335459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856f1605b250ad30d6b8d9199a5a4db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383551f25acea8f9ed00c17343e4611461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecc12ad26afeaf4fa89e591e8a0a59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae168d35fac90574939b0b4e7f925762463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b324c05be953a685128f103f3194e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d093e71e35ee64032923ac104f49a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bd003de78fc17b21e309283764584466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9b5dddef4d01feaf29f4b9cb6b7c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab57eab17dcd908fa86fe60cfab555468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae549a9a70b89468e893ea56beed1e35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f739903ccdd188612ee534eda98fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a337ef4162de12bfe3aa7e7c26d148471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c1d4d1ced21b15e8d380c32535490472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4d7bb0fb77b028cc17db419ac1296473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19a59c90b16e43d130a4e75bd4823f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d390f2f2186a81ab4d7efcdc8344be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4528bb77f864f845cba92d7425d862476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa4361d5c50e92b78ed0c311e64e06477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdfa9476dc2171b0cf4bd739d5740ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e872e14ede7ba64f65af0958938eb2e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178222bc20fddb9d37246c875b78306e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b409121ce508b017468d90bfded8d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ad8aaa5e7d895ad1f18807fd78ac5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0d8c2a3ff04ee547de20239833f9e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089473b5a6d2721b3811839c5502b07f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d9622b9fc758e2dcf7dc4287b51d5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd0d7a872f472f44886d5e4e45d81da486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46777ee5b3e34e7b7ef1b2fbb7756407487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f971f2e141bad76f40e2dc472fd23488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336ce5d1748e9e3e9be73104600dc0d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecf5e456386f3978d15d4a8cffeb5a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3e3f6684d8d54cef7b15ed1c240f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017a685d634d6eae49ce46c1362e323492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1029cf85ebe788c171ccc4f908d62493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee183df74dcc7ce11020c9a98b09cf9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541f6f0f0dc63e9796d2ed761e373bac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefddd9c27c8167799fbc2eabfdac0e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e5ebdbe9def775bb580562019647c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd839bd64fa6c96360aad54a0aff0a07498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07dde1b4f3ffc4ca0e459c5a587717499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d070832dea0ccd94e8a0ba0b0a104e4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfea1216b784e221066cdd29018ca17501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9fba2f2b5e70c6fd4d5c64e00a80e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a669c1d8818c0ee002eb82190ea0896503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcd41eac12f956f1b9a47b78abacff504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160fb77042e21a7ededfae8384787679505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e658e982824936e2c70fbde9e7b8898506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734425fd5f650cba56fcb31abd85fc8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba03ef1a3c2e8410032df3d2bacf323508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df817f110bf77cd3856e62f8f74dd423509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470d0a125017ee00d7bb37f16ba5121510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161dff39ee3f5d6d1855e37ebe2e54f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7ade8ea2023f2780cbed337bab20c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0743939c454f4fad3a19bc61245829b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877f2b93df46f36978a51c810e02c6d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c1b3687bd1b5039cecd6cc32559e98515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95412f6fb28c5c952bee323376e5b48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85d3f1bc097013d850d85f8b51317e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad70487567487d98946521f8726f59518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21586ea986126cd20521822cd10beb7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f9b8a045eb023e4973ba1b7dfde43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479d867f04974dca0a3155c74728c34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34873145c44d7a833b7691ea62ac64522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639f47a30b42c268a9beb029976b526523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe2ea0e3a35cc9c15c7532a093baad524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12269115af4c08d5144c3957e3e4284525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb51d38ec5ee060628a522be0fe0cd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dd539f698bf22923baa0f589a1838527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d77293e63fec6914571fc57f34f548b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05965d4c7198c65434bc6a171b6c48529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c70c58ab79a916580a822316facf4c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de9f11326bb9037e65294fc9edba68531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508a88487be4796bc618a5f09ee3ce7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffa796c7091f2c073085241ea8c58f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bd9b58429bd955cc3e6c454eaf32c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af8d791aeb28f87e42d585063eea88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d184882a38d8df66804cfcb41d91b94536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8f1840219309962da1898260e0e43537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c05a0a9152f5f616c7d167fb5c66a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa35c80aeaa49411cf4539592a7005539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5bc838d43109448a1105f2bd3107b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f4a7dfa8b912e825adcd18aa7c8e2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c5ef20a5fc97f04a9f74efcef80cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6f746215285d4977fe6b1d46d8e696543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b2345c94bd4d88f369f6793197da2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8b12f2bcca483a366629449bae0f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35660461d779060911836d79890f61e9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee1e51742df8927fa540d86846a676547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4c12e75857dd88006cc9d24529be0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66027d57f05fd3191477cfdf470fb641549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1bd1c10c67d23949f90c55b7b13ea550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821cf3205f3c178d2e5a0cc45ffd965551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ab967540d472ed6b863bf4c8a18b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839ccc6e159f83d94db627de3949b34553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da45c714e287f7c0d5998ca18dca3e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46be0933304a84478fd2791f775a093555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15533ed03d143a3761c32352b4de4f8d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568f13781b272f9f539409e45bac249557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c3804f68d2fc1109aecdece757adf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cd43f85a5cf6aac9788fc777ccace559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac852b9ab51b13a338de89cc9d1c49560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8559cf252437ef4c0e318afd7861f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae51ae06734b16d36e885171f4bd2fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f0271a1b31323882ebc55d0c959c8e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd54f6bbfa255f185d17f2888c1ac8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583cdc50a6b3adc58c1988df5a174548565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85998e2726cbbcc202bd3d5f548fab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781ab710e299e19a9872f950ee4cb99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965baafb32b929651c737e236206f6c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3e2956cb54960e65d1978518c4270b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363b20a39ce01e32a05b737b4e7211a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a64bb37df50c3d31ad597fff7b2adc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f318eecffa37478ef3983c60c4c3a9572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>