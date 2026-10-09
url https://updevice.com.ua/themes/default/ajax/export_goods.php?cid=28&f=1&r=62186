--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7d342e806c15229b776be6d25104f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d4a37f306b1fb6845839a023ca68c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba47c6a9e36d3556c64553b737cb2463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb3dec46d166036c784a58426a18194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8788db4499a6a09fae74410bc42d695.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f22bd4c9d87802e3c4232221cfe9eb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f337c6ff02722893f60a1429f92524b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775b36c8a9927936a164dddb8f064f48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d337adb245a396195fab75edc211d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5dbade26a645ab918756d8263afc310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520aafbb09c8462315027ef2501909d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5a5df67a4d7377f95298cac69c57812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59749c15cce341b79e48346b37977f0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a63a8900b7ecaf895eab0999f835df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bf04bc2009bfc410afa9a2275b5c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b0af1dde9854acebfc77b34e8740b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaa18edadacbad8fedbfe7d30d95f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a57d10318e8b6a7c58783e91d95ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be1e9dc719dc0807db4844028d23fb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9377c9618b1a13f4dfc311ff5936e4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c9a390cc12ed51bb107c5fd01e43621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a0ccf7d91df845036847cceac133722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca62d74c62851660dba731d1e1d954323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f3ffc1ef03aa40ec23c49280a0d3724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc2a3fa495434a33cd9d8f6944743f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dee19659ac1698598560a6a3f88e1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439f05c218d08cdd7e9c24e3191acb027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3f89067775228e3080167cac1c072d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c40c3f285bfc0b1dd1b6ae7c8eef28729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b93f39dc20f45a66b571c0fa4832e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825c1c9f69de043e70ce9f3ff272c7231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac4501ecbcb62166e3e610fcad6df8832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fa44be82e865f7888a06ca2c6a65033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ac7b6620a4ccd422b653b2f71e0c634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a297d9572ebac6e573f5a013e32db35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cb2d5d0208be45162dc42a5ada9bba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405267e738125c4e584dd2909b2fb43e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae804b4cafbd756456c8f21b5a7a3738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b241a53db31a53531318fde6e7e10539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a55ac215a2755d561dc03013a40bb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa33f5fff7ad837245d86e3db1db43b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70532a06ed71f0c1e265beface50fd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c0fab984bce659c2784b0c09dff7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b44546826a135a7d9a69083cfb76e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df7acf95c8357df53d0e7d42e30dec45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef5e064651fe9ed2816c3faa44caf546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a668d5cc08b8502e2b97ededff2312747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95caedf11e75e6f26cd9df83b72e76f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760a43ca667d3228fa4e990d3d456ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83c362360b00ef50e36d3c6529e11c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa485487d73678165b8b80c516c60c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7fce2c0aa5dd7e800f3237055002852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e436576c7dfbbfab26852da966657ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8682798ec4c1a2aa545bd29089ab054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad48b63694266ad5b94307fac4a34b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa33ffebdec1b965e8de32404a6d98e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97ee4cf5feea1094d16f894c3ef1da57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629a6ede03dc8c64e646119a2d993e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7169e369a5e6612d09829fc33574bca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b6590d21d1c4b08eeaa16c6b005d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bc422845b1825747c627cfbe293ba61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e177ff4f531fdd9ce655ebddb6053362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19429b8afa2639ff8983a2798dcefaa963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb73bb268532c588c37d499d351339464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fcdc0d836395e90ae2fce4e40984065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a91b5619390876217965281379fba466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa95baad344268dd9f9875031adda367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc75e9bd353a251f437c4afc9d8c9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7835ec46a78008947dd2458b89f6969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153bc9f06e43bd42d8c7c2649a54fca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a07e5fcac74b21c20a9a7aa3fb97d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8564af9d95c9343fafcca6edeab6c9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaca3476b661a7318ce3ace383e86c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142f138cf968a3f151016a6899cd97674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757073e1b3e211f814aa188ce0bf54875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4700ba4f9c3c246660f9feb7063bd69b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017e0756af065c59c1c87933152d94877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a87be9a7bb88279a6377ebb21693878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8af615af4190b853be3602ea75120979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcfad6708a264397d69aaee5a8ed7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1121db3d79b3efad5d71c26bba7a92881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c53b52d8e0498ffc55e1f2e3fca8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460c1ecf7e3eb45e724793894583bc783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabe08188180a23c1904947490a1a6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ef1a40b9fd47677a5eb7ecdb7696385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c167315c1d9f8d32ee391958722267686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219286223495e777fd8b68436ef442a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12406f1a912c793ea7175d540ec2dd5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229a2b60aaaef68f1a38e538e55de3989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41bbfecda25e0e80db309daa4d89c290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a52d5476c11705c169d13d465f5a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1cb593e7eea4757c46ba0d0e07670d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d5cc6d3bb79faf682b0a7442753e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64f59172dbabc9447746d807557c0ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e1b471ea1bc1d2e753009ab28748795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fcacaa1eeab89590ccff4f786665396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32554b2ee177da59549f1fed3c271f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092add0655d169d6415ca253fbe948be98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00943e7d94e6012291bb71e5791b666299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8792360439203830856cc1e18f0455c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe3f430ecc3b7fd9c01160a964b4d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2471c8743fac22bb40c24257ccccf7b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efe43f263c38fe1172e8d5f448dacd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6e86f7ce5afa5c282daca01ce7f8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4340169ad08eeacfde1248c93fe8d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7d76e5e8cd5f59c91ca6d0e714d02a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76264781b6aee1b55eb4505386386099107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6506cd61edceda118fb8f80468a5a388108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963ffc3e8cbe76bdcc165ff8a0f41e4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19255806e4334ccb6aa96ee0e47c5e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a0877924de8215528beb442a99aa10111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75473708bc5ba87921da27b57382c5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425b796f2e8bc84a66ed2b35c96c980113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22191609f0c78cdcff431def2768b432114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a541dafeeac4d4f49cedc0e973e3efb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7858adfb00e78caf9960612cccc91eb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e1954e3825435dd3de0cf498c6bfe117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e84e6306d08c1fb96d435c047651c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cda46d622f20f2b9df17c22eec94ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef23763c8b187c0696e04f6852bbfc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beed1885341523c086ebdb4fd52f86fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8eb13e1d4e662deddebe063f99777b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d03f6f2915737b1b0f61257fdb3e14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee65c808d560ec9ffc17cbc5cf1786e8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010710f09b43f9957b7ebff967b96879125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358553b3724ebf1a4c3e411cb097d57126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e31013ef83a4ee3a854ab7751b6dd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3749fe5c22c27f39d9c7903fa5fd8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13efe9f3c8267e34fb1a191bdf22b66129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789267743570df99dff3067626203ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453c85bf1e2770e260ef399e56a45b9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfa21ff1bb9fdea405bfd75d1c5f7d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0d444cac233513f2476235a09dfc4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c2020415ffbc2ee5dd2a7c6edacda134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ff26ce63c7bc7d1ae6e475057b336135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8a9721bb08ec064f55ace3ae01846e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6f5fa9c2fad7ea0e250585431d091137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b824b1f641a10b9650def61dbd4de0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63544551a68d30b4bc4549775d99d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9e4c90389b492ea8e716a06507158140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af9b4c818f501c0a40ccca22185dc8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7331540fd7cf81ba3cdc6ea1ad5c40142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444d31ea2739413c989516ef6c5bfdf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530a1ad29b1bdaecae9ec7252c76dff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48e8fc307ac63e9c74fc5daa928265145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83e391105dcd74fdfa0ffa564317727146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387e6fbb81cbc34198d1c8454546839147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b434da7f48d0f249038b3d1602a7f70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24624e4fca5fc737bbff07ec51c9932c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3d9d414361d2b128a32b34b3dbe27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1df1087a5c162cf87e957491a7147a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c038dfa627afe31e45fc0d0eecb47b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015cf718995b1a4a9c6c493cfd4fc67153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df4e797790be32dd11f88c8702d15ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc04fc7dc7860f0b5e56736ba54b57155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3344d78dd68d5b83e3f61a00e24b3947156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbfe72777db08011e066c0a43afc43157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02897a96baa872b3ffe1415fa26fefac158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc46bb125c2e909b863779f616c1d0c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773011539693b260186a2e8d0d1ee403160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389d2265ab65371d056ea678acb3b0b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead33b4bd0a7ce8596f3ac353ab646ad162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8334893a444190808596090d6ab34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df07f1550ec57cf4b3b9605884a55e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb787d0bc16c358bc54fb5238b7ec94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af043c9dc16a068a766a436cd8d4293a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0dec7e7d23b22a3b56fee62c34612167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443e2ed26a3d3e7f0d929e00bf88bdd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f964dcecd9953863374aee88a7f38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6518afa693fbe6eae1b2326935776a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3011f9882d5b786e1c03bf2cd547e34171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5064733faff499cb6cb38f62f0cb131a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095f1a19e4813eaad3d4118250550cf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde5454f31d5543626d0f61f91c66e9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616722b1741d4df39fe7da799d5ff70c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bfb6c5a1e5891acb71e3c2bb292b01176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9b71808b24a584242b0a278e4791e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51806205ec50b4b9bce8501682d7170178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fa518b6d7500dc111d4575323cf50179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc2b7146a23d688013336736b11809180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db042be7c203d86c8bd690bd43f74a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e383c5b82d998d44f6e76baeaaa65f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490408967b05086becbb81fbcbca940183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c96b0d651d9ec7f086efb98d53299184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb756494a323704a57220e21e19ccb3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a994ed85f356ef0961e322ae56903186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf217291d69448e85c7e701402e4d52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08db6d26085407cbc17cd027e46692188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073512c8e5a4c74db3025420c12f2a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b6354ee37aa4a04758afe4342c96c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d7271014538c7bdf60d4417ad3f14191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83527ce1e9e3c672ef546c72de64984192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7398482f0a3c061b5b9b8600c49d3da193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205814b80abd79f36ec6448e6df4d91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71430296846be2417f86de5e7252e13c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc7dba08a683c956d5296c5ef3c235196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0832f648d9276c07d2dd8c076f1be7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0210f6f72908da8fbba36688a70e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d5366c3beac316ae01b23d79d7850e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4042207b3b6045d4cb8bfb9ef61d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06509e723867a573bb9fa0c36d7f6d24201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647edd06b2799acdb3b9d6d7040ac155202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e564c7bd0dc050a4d70efaaaaf6f89203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84e2a169c55834b3cb4af1752cf27e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebacdd2825b14575b38aa20e5689e36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b143213f96900d5ef7955ccb08f79a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96a147327dd28a9f74b6eaa72f8184207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a9c73b0234ca88c485f4de89411ee208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff237a32cae6601e2fd51cc5bce8df0e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ac38d35c874de3e132c8355229c527210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23778cb563c6d2662adae2172a1328e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735a99a67e125c3f380ef4878aa03c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baff001426c8c2f17c7b1baa6ff008213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabdcbc69737337c31b4ec4c0b9457da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2265f0e7bfbe035e7e6296668b6841e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383ff67c2ee290ac417aa909ab9432f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a9af97b52794a3907fa7149ed16a7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43e03cebbeab0f1a4591802958e0b4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d381bbd693db0919771eed6014f9f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ef39c40d1ee885096619c0617adf6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f116aa63db5e1ffd0f91410becd6d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3611a71af2ad41189d542669b3773bfd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4aeb612ff0c576c6eba59a9bb3f300223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1325c5496e731e88c30dbb2e7f1bc3a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4be9f7e81fe558cb211cf90ed73ed225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a17539901bf170e0a18b2f27bb45f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59591bf4f48d7bccc57a6662c2193f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630958aea080c6a20b0b2c6db4cb9db228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abaa9b039b89a5f2bfbf972a4af04c7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278bea6ccc09b8feabe0accc78b31bf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bacddc21c609f22b62012d64bfeb74b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156327ba257406b09189d95a07fc000232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b467e0424fba4024136ac285abd07e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57537d52bdf6a04fba3570e15fe4e5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e829e6cc3d520270ea94ade82066ba235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37271e592b41f917f5d757730255758236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb11fc116278d4b3b5955737d42708237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e88b613e308a507916d055e8230eee238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccfa075d4f7de008d627462d121c6fb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b889dca762a0c9b84f99528809318ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0fd6cee47c58999fe22ffcb463af5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692491a18a29adc2e9a0f93da06bf29242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10c240b3f78a0e140ea04270ed3c37243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868974868364909167231994cd915f1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65504edf3afb27850215547c3f4d196245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c8a41aaea7fa97e4282a270d7c3876246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb25863b04011cb354eb3d71ba05b6a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862514308fb9fd3875a3340b183d6b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22caae1907aac9a00963d9daa7d9f80a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f9402c8b039ecabcc8f45bd43d721250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ded44e781374d9217d4a8c24ec849251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b03424e887c8527c8a2bc497c875d7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a334339fc2730fb7096fc6d7cb1390f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df4d672888365991d3dabd5e744f1a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7782fdad547fd8eaec44daf6f25616255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138ab6a83279cecfb8ae1027ea67160256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f86ac29bc579ffdf80e36095f6c171257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5feb2097c1252d0a922ac6737b9a01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418470e05d49b564d96228f0a8a4ca7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca89bc884e5dce62d6ea18e4fc52b85260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa47a6d67375b765687dc4ba0d867f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a0abd1b669983b6f9c13b1c62a6ce262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68646d5b171a4fc4a5938ab4547554263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2fa8face3233634b00f70c7466c63d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02242814d04d5c6c6ecd240fe75e10265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfd5d1ac6302d868bd51465b92886f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4518ba3802ed54a3ea7e9451dd9fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cefbb08396e2cd124624c1114615232268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bdacc4d19cb1432a91a8d923c5b836269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c344caaae351df71420b21b7f84f0bb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b816ecb6515d026b9b4e86986bd9c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7390bc8c00c5b4f7383b3682bb21f1f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418cb88eda75c95ea03d9cb534ae0527273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097183dece71715d31685b5e8c3ec8a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cca492eb651dd1bc58bfa12eb42a43275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61240d10237de2880db621e0ebd41722276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1195d209bfa47eeea7bdfed56b5e178277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796008223c83c7b54a2cd7c7c50d4cd5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fcff738d1fff9c8b31d33e449a9cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc9f8b208c85cafadddc4c420a4254a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10c9cf40f63ddc63950d72e26b1fc8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ef4c4e2847fc9e61cb44e2472a8df6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39367282d880b1d9df8879109348391d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dd3112ddc57255d6222e6fa598c17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933dcc1d5977c43f05a3dd44e15e393285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569dfcae922e9e6bcb6b85f3b602a794286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41d44a9dd3857c90bbb7ced21cddc3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69ad640b1afe19ced7f0d8c49e762a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fafce312bfec07dcd26ca75e54fdb8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd08ce779e58cd2fc6c07d7a304d0cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c93cafb930c728afc9aca270392ca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d4fc01a4c52d35fc8c7d51b6db502292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b622d0f99b1aff4d315466b28c2762293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f2f6707d4fd2b5d19150776832afc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd5549e7d7a2c02c00db06d804eb53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b32e719b694fb45c9834fe49426ab49296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbc85770e2af0a7eab1cba086ba305297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372cb05281f4a2bef1c3f5e857dd4fa3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a500aff18327dda63bcb89196185494299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83fe3acee21427d214650dcc021989300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b1a07ab0c066834b0d9e8b9e4d6a47301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ae00e39bce821fafa1982991ff5924302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e8f5ea4e250de34678a2656c58045303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef1329d6fc50262797275f02e02456304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d9bbeec3bf55f9f3aff937f67ab65305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85253d8d48bf16ff00c0d860f8cdab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9977884b5be06380ff9d4c9ae5391c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce268d95347e470f267ab1a3023430cc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd5a530223ab55a8389beee016ba5f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab668ffe55170ccaf3be5d285108ef4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870dadefb4c84c44ad92e673765b44ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d83254f905f27e3b980dcf9cc19b59312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4fb437aac5a4c3e6170769ae65ab0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652eb5baa17bb8dfef72293cf43be027314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a9f4ac6ef3dbe8dba1832b58baf90315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb91ad5f8f8f1e0234ec0761b39562316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090d336e8240404d14253e088d945f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7ef86f627eeb2a1986d9398aebc7e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8469a03e9e7f6b839dbec7f9b8b1c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df7e1396309ef72d7f2f843368e262d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffbb485f03499360e054434828765e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b8bfa449a0e19945c39325740b8fcb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7159881728d61001cb8462fa46e155323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f347c3344589180b71181744c0ce437324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559b74972641f38818a042b87bf33d3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a708d1c52218c918a1134cbd80cbd3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4851749aa236f215781889eb9466e94327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058069b73454db8e92b18b548d405392328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981ed6a5e2ce3b55c37996e97f9b529329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a036b3739823cd04035384d465e5d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eadf942bd62b43e7fafb6f87b8edfc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9af7d5499a5d812e09f71f3597599332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b37648e252c530c6ee88d7fa9f905a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466ab80ea2b440a48bae0d44a0ec8dd4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8d9a911a2f817a102d4b8f04d0053335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16a28d9adfab8f9eb8ed105f9f5b1a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88b2f88ff435f44a15c0803a483115337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbde27fc8b6de5169f33b9dadcefbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd7d8f74e59f23d1cb4aad5cd0e28d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ef131e4840c4300c0b469cc8c391d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067ef3dbb720e03c690fd81ccc0b1a8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167e5f2572653ec4ab50e3f88806420342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd587d362cc7f9a4e2f8d54ed56afdff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88774067647e0f5baec1de2d9e4084e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c74e3e0f75f53083deee74ea694a5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2db4c02cee5fc9295f0e4328f14d8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799460e32642e59b3115622a968fbd9d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5904e7492e967bc72ecaeff592e302fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33754d6a271a7e6556fd74729c3a8880349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ef359fa1469b2edc4b492f46d223dd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c98f0ec072086660af94ab8013fbe351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f91950f51d6857964602319c242c1a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf0518e0a39734956a31f185175c74353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222db19ddbae08aef751cdb7ad3d0781354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96eb29e4c0eeff9f81564065ff5d8c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005e335cfb77b79b652be87cbe868f7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f035887f1908ffeb96788c0f88440357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3233afac963c866fb17698e485a60da9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab3a69d567ceadb337d57e4722b4ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f18d179ffe7b670d5203e0206c4053360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482158dab971e5faf3a12776fdcee474361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67add1df2df742d807a0552c90c3e340362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd33860fbf62b91df4b0f73bf196e36363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7891f3261f47f955ccae259445e7763d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a345d0b254e20d426eb5fdc97f84e1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d066d5e60aecfa59b0b2be34da9fcd7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad65fb2cfd0d38132da65907e3e7c00367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2439f7588f289e6cd9c81d1d9b86f2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f53451ebc9a38760221f90e8dd8e5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd2b6f81fe16fc074d7107e2fa6397c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b342c67f3ae1e65960a0f718d45a9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a8f95f4f3f778ffef71853b4ade99372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976259c1187a0b0423f72f2c8f61cd88373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf10190dd757283488c03713df7f5d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bd4cb1ae9e955509faa5b6b3a5fef0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b989cadf1daa5dea1c0aa6d6bec79c84376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725e2f88706f49b6a677d4f028d6654377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0238c39604d7cc812b180db976371378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93b327758a795d9fdb03dcc2f212be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64c7349fd9c27b1eb7520d09f83010380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47cc0d6817c544b256e961ffad4eb5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6cf6b70d1eef64ea2cb4f729c7140b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e21991ec9719c1104d96bc402dcd80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662cd3171e0dc8a6e5dd3d74ef313ba8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439312f1c97db4f92726c065517567c7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aea285956e351cd4285dbca2605ca9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857dce42b47b335b5b507b11e5a25b0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9638522031f75d9888ddc3db89525388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef08726fa92df50ee53f8fa29671d4ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f577badf75aed076741c0154363850390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83850f923498fb55847aa910edb361e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65203d0538887dbe10ab75c6345761d8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e0b64dfc0af3a9f2bd290e13fbbf0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94947ec0333df21bc73d878535d00d2a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fea7ebd78d1d5f26c657b256b4147c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734fc140e15f8c4a2ace46fc92d4df9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7d9ac2474eeec8a8453d546a7bc1dd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4afe14f09c2dc9be1c7e2102db99ca3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76513adabd2d86f4d34a85e7381de5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2cbe5c460e571e413aad63ee4f9593400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ef342387f16e1ccc703facdf78908401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd503c64622e0b4e8e13f7b6f36941402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a279e0043109b48d1fac9be7c2f8f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5410691f83300f9cc7de965fcca9f99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ee90ea7f2bd1fdcce8558424a440d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b1c73b0a438d16fa2e7c6657581f3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af75abd926306e908e597bd607fed6ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87ca2b29bcf69287b2e7e4cefa42af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f311eadb21e28596aac38ea7a2d681409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c864d441fefe3ac86c37f569882505410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190e80119977fe4100dee59e638644e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1812ce2674a1dbf0b19f51c7a37f7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48eddc4ea2db12299395324bc2f8a78413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd4be7026f5b6d2c9eb8155f78e0b8a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa991eb91cd5c0d33ff396945f6c7c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80be2e440bf2ccebd73f123fb5d63e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8cf55d222cf46bed0b07c6fbd4edd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14249dfe9c8c0e743596e9e5bebe4622418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d26a80298365affa9ba2fbd7fad5d2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23691b5731f36725809e3ab2d7ac10c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bb65d2a7ccb12870ed2f79e795080421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9ac9593882ae5a37171a43dad1f104422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a9e0562fddc396734d7933f6749152423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a5592cbd3f735358031334ed5f5fab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49604e04677551544fb75f5d97ec53e7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d01ea47dc3da8df8b64d7d57f6803c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bde35af01b68c0d3a8d2a7e7a7407427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620eea25ee0654f7a4d52dfc170e9b70428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fe038ed3d26ac29eb4e30f55428797429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e585d2e6ee5863eb82709804726d6ad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9bdcadd5e490f221474dc06d96ef04431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fb9e6fb1387697685baaffae0df2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb3e7c9362d7720e194bd795e12cd3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d8b0be81008e8678a7358de41f17d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161e73a0a89bac1efa40a4cf5ae3ba3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3403ad22ed5b53076f28691e250631436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c6ead8982a2b95a780c7693d2bab5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a20e07c4d141c3470f1d358135080d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c69488f87d75617c8fefd73ea04086439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e91d9b323ba3b21d6d22be6375caa3b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd235943e1528aa443fbcdc39d9fcb2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb65058641fc3401dda3a38f3c69b8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7801a269050e23b5772aa6bfa82493443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f60a7e8d353935d6e13060a83da310444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bdabbbdd23d8cef30fb3de4399ec6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be2c1565420ff786395e63338310e3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98edf6d7840a39995b19bfdbef2d1f2d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65308d21c8fa810dfb6331764f578aef448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea3849ee96d6a1e9352da974e5b847449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b051f9dd60e195f3d5dae6f145e0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28c9e76b5c7509f45045b6db8ccf55451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a8f424e26363d847033d0ae670c67452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd590467f3d5b2c8b71a0f470d2933453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6160671996059ef0f9085dee87099454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e89f88091d33269e76b19cff567b4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991f31f64dd829b408fb47cfcaf3189456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46fe08cebac9083fa0062b5e94b071457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6df0919b5d083973bb1e1157f61e6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c239f9a9936e9b5bd0a77fab5788f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41aad906586a60e482b7f21308806ed460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8818e4abcf79d8fbc679a77c77cea7d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fca4f2787e80e3d9257cd088d67c6c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db67fa30be7127615bc9f28e8a5b22a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba0af777d73c2906c5d3dc7581284a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dabd56f3d9e066c6298be54b634f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfef0c39db8b6b121ad1c5d8fc7a57466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5443894463caeca75d0d17bc65f54092467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ea7ed72a7f192d461d3f6f622ac7f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2788bbcd86e40bd890b5e1354d2566c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77738e820c40e5e0dbe712149dac36b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576a35e58939f6efd5e0aaf3e0b5ccf471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef05f31e074d1a4a81eee416e3d954472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f6704aa7768221de4cff80ead54255473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5021d1fc68e37b1de8435cb7b6da6db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f8edeef0e3b6023a09e01d2ed9895475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b61417baa0fa3f9df70ff24815d3a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac08a27434aeb9955a83b2a86a1c93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8848dfeedfa908923d589612e3ffef1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff094c8e5e2c7690869ca4a58df10b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fffdc4a2cc9872254a75d8e7bf616480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f27f83bfa392114a1f90c80804d051481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1d9717134f5ddb6d4c3ae3077686ac482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709071e731b11a8f61957be5ca083ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c7c207b32fe85fbd9d880044b057c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9911fe1200787e5082fe5c15afef4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b947b1a7d77851f41a7c28d2cbe48486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b5bd59c33138964a2d3dad6bd01fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce66ffb990a462dc545f4e63c5a35bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe41498d9627b9d7d3e5b45285e8828489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1015c48ae9a262f2e3f516d99e28cc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13ab5739defafecf976506763336a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094219e15cec73dc4ecd1c933ded0a8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28547fddda612b77497dd1d2488f8af493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73458d30c363bcd172f8696a119406494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec00d772c0a6c5938a4053ac15afb3b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179a8d3588d00492cdd5759012a2a815496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a35936957b255d5cce3ea3f6d13fb1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89fa42eb3f4dc3c4ab253f4aeb1129498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159deecc4648f1f88d3090b1a5fcfc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb0961bdf742eb8a948dd124139e0d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a934c42a129892f90576938d04e4f90501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b5f4ef669f0d6ff0bbe9831f7612e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737076b574a870e2f113fbe61000fdef503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef00659f27145130b29b29d19e529a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfff3ef3d945275e218c0db99035bcd3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c552b6b518fb3b9915668fcbbccaf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176aa6052af124b02163b9bf47e866b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ada517f3150a1e6e4e15b081035cf0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464fa9d59ce5389cb55184679ee687a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf2a29a73dd65b9ac9a1a80a220d4b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56160e9fbd0ffdc1f1a654ca3075314511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab5cac85914e2365c13f38b718b647512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c33d94680280c3e85607f002a4d684513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47cfe49c63d225f9f44e34d9f789200514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e10c48a1e80752c26e33a727f2b21515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915e2264aa6ea6b17f3701a2f989e25d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6d0dae33d16f907f1c90de3892c76517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f03fce25db6671981dac48b0928f48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077d167a1cb82581ad04a027e072444519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e36d44d40f935198b7928945d2edc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec790006cc5891d8cd56e6744652fc9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eebb79176da2b42c3771d46e9d96ba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1a9feb3046e7e08a5f15ff740d926523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3f7af951a2da1cb05bf612d5c4e81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd85c549ef578175be8e01a739fc5af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308748ac35c4951f72c2d9f9b987e386526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32272025a6ce53cfefb456432483899527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f4f301d25ef0ab2b7373e4ebbbd79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256653d927beb6eb31d92312146b16de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6e928cc704f3f3ea01d917f6726df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc39c902acaeaaf6842cb401fc6a12531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b0338b89411e160c8e317019824ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d58801ba27c2db56a6392302085cb4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0682556423b3fbcea33655abb894257534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb9474be55da2f7f62edb1d7539907535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d551190db43c8c9764c28359acc17536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e666b8f9047fd7bef73d09ac5ba45aa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66def84c93e2469d8e74a9372b0388bb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b91ba2ab65412b81a5e6916f2e2c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67f9197a484251a01d5a3d2da4be24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4199fa6b83fbbe01ee2476fedb688bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bae3d3367b580db3d22216dd8901b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e8c19b92192fa2c3de16c9c147a33543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608aeb8f3938a731686cacad1767d75544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61016e829cce951affe6c1350656e02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc86c21bf061f8bf97916429a3842e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0e6fb200e5b66bd8484b4027a7a00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f555553960cec4cf3ede6d6bcd4e6a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abde00b71df1c6fd873a7320b2a4302549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a9f2b56010465c1ce2debf5604bdd5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12db66cfd2caf4477058615fa02a267a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ca4d479f99e7209dac66b8b373cc1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef78a2ebd341565079cbe51dd949d67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28173eaa2c159a4691dbacc23b22ea8e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e576d481911fc22ba1829cf51b5007555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01948884f07419f75caa9e61dcb52092556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7897c9371a0f00c0df8dab52c361548557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ada088951f754203d2a04d94beaa38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c9a0f971d913ad93aaaa61f2e2a8c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54004366999a456d31bbfb0e62c15c7a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f263b69842e2a54f36302e46596be561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680ef6a77a047b5dc2948bb129b64c04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f85e8f385e38ea219938c8e53c6174563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48433d02cd51af600cd617b5a7b9a04564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a52bb2d46633fa943a83f3f7fe818565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befaa2cc5463ff63ff39871d33c4d43b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260bf64179344ac766e9adef153322c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744ae867580eed11e1f6913fbd7e274568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc503374c1eda486ddbc44a21c3a889569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7885d010bffc6eb03341b546ccfbc5af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f43373ad2ef7a65e652e1856009e69571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3030af402d1f9003881a050b48d848572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbb1a9d5aecc68a2ddbd337a8271551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5147aa590b87a68d2e29de3e434852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be3cd344907203aa0e7b9be9ff70973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cb72efc0ff1257184e541e9b012814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba019428d33ecebcae0e449b2121ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32f9659500fd3ee9cdf16c16a8a2e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15414ad0dc8bbf36f784cf7f8861e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064341ecf8e45fb912c2d841f189c8f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e4e55a22c44fa6d1496f4fe821f279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be75fce7dbcbefe6768616d44b9713210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace2833b81bb649f4d841a62c2a1e4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28356c92ab459725d1ee3294fd9ba8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6988543e1e30f3582c09f970d838413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba3137baf027e0628ced315d70dddc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877bda4e6100aa1f7c1d06bc423ad9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca806fd9cd1df2bc05b0e209b5034a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8f98e7636aa50eeaa94ae337490ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed753d2e1427c73dfe25106d4af11618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895059b290339ae8f23be380ee6a15619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26164d95260f52458cae7ea114b4049020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7139a3a5edf198ae809c3bc85d5053121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1820cc6750367354053206b96b24622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9c4189bd5b115e06da7ed6d2d281023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2a39607f6d27be96d14d4b43d193b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e4016b39ec5e3ae63068f7c444aa625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cbccdfe69cb3e95118e5b931d33a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e561f426e394c7c71885a9dfefaee627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c1d62f93622eee6222c0d9615f9a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079ca213244d8ed2855bfa595f8208729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd378a312fede6daf8fa2ae732f41fbf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8de80b382b668c598379e947d183931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d179bae40375ac0b671642763b28332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1cee77cc297bd487dc6f7fcaa3c0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91fee9812b18b39c5f4d8f89d2f7f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757628d819c55f85db29b3e8b33c9da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5f803e8c1d26fdf9d80a31477279d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325d10ff715836dcde6d9fcc9efe04637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fe590c76a3bbc26bc96841fb9acf038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd07b0d6bd0b1aefa6573b444cbb6e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5935d9bebad55f3247010e6c882ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42966c8a008b3f48df5393e9c1f36f5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15771bd91411d8c965978d13901ef2c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2376ff680264fe3a9495fa364718cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b95f8ec1486f9fe524a366e15038644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356aab2bad970ad4aec56e0299fac8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984480917147308bb3962db876eb48f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1829c58c91a9a203bc7755c9e555ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a23cbe52a7c5ff3f94179a26c9f14048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b286820ac960eaf7dc0134efd563e7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ea9c9edb886d4c3654a93622f80e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe54237f8a5086e657e1691becd80451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964838feae5f79869b1c7fd0edf5484252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451ca8aae7c9c13f28bf426212b350053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d0e0400489672639af82003423fd354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e604c755d51bf266ecc1920364c53bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2839a5acf1f4b7f48d07c601a2288d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4b7b16b4b76105f3d74545a3966c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa9e5e8b2048a037ca05851be2b82c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e653ed0c097c48f12803cc8b1ba7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056ef135e5ff81c3b02f9a5a8f7669d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f8ce3e42ee3436b307783cb288a3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290343aa115bd8ca39d109cf31e203862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0b2515477a601eba927957792b3d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f852fa967349f9baca2359f5a0991e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d203b574a6c9aae71ac60432f1bc6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc4b98a8891c59b5146b0ddcb55a8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd410675d4c99a6829331dc60bc134dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1ea8f801834683f76affa7b27036d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901e620863005c0fb995807f03b1e5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f493c8e10af3d2bc15fe1eb784f04d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ec1d459005aa7c2f013b0427640e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c98f1a5d26ce7a675c1fe2e637af072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae11e3037d16dc6b4ca92182132f8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affff53dd3a662bb3eedf9b14cfdff374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299ca4eca7961bbc06c7a284e5395a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60a62fdb6ca708cce9bc390337a77076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3646d06ade68a2c316570706aa8fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f589586f58a0539643b945547e4fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10c58808af94c031baa7044319b37d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7cd5d3da258baa9762e09d4b01f1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8eddeb41d441f271e41779a7fc75381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fd5ccfb7a6a98ee4aa68d814a71a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85029d5b0fbdd243ab547de7d763bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec85adbbe5a23e2d8f85ce5dff06fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192bd8809b6f60ca171326d1d32767885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de5bd56ad89183b4476e87bfb7afc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb64843b88ae011029b7fd14c1471dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aedac512c2b79da7f55342db12b44988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0dda3202dc8fe11275c6b6aebe4e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da0e925bcc27365aca7d306d3898c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde3e6a8a355590a9606f03c6601fb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb50006acdbc608c8b12f812797393292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe240a4c79c42d9eacc648d664959193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c5d254eb2490bfb3f11126b6bfb4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2677d780771431548ade54b18138f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689c7ab75982e034a923463baba7c0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430cdcae1f8f60c06690f1bb066c2df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7a33c61c4cd6676477d70020c770198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed3330305259bc89194f5c5fcf4c7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888536d6c46d1b0f934a7be17ba5e19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013bcc91926504c143ce8f4661b5f11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcdaa88349d10a253ee55448c641e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91495df2150841dec47ef366a3875f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f6e24fced6a2a17450742865c10ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893ebbb5df5bd51e6449054fd42996e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2135b8d43942a3a027bc696bf7a2b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d57c345cec1f71407172fd7be43a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ec4445eca2a3cd4bd53bc88705aed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1293e41e0be4b66ec6d05f0e0187995109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf41aff9cf457f4c1cb46da7a517dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66491f241e8d163156848ac692a0444111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899840450079216eb72a9cae477f646d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172908706d6b525dd426bb592eb2c3ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc1fbeb46ed72b4a41aef71f7aaed3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b98ece89eaa5e33d3c242267d7dcb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8af1b4a0ae0fa579f2b7eede92330116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554527a881023b94ead3d3195ea94aec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227be2efab495f8aedffe50cf02c1a54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97166740d3257b7ff42a36656aa6ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f285d4d429ccf4306e522ded4ec47e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1475ec04170fe3bbb84d7d26e2b997121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562984badac5f2a6cbac3aa3d5dfb5d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a07927b2a646a04fb534d40dba3bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b569f9748b20655498325c91770e59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4408592dc06e0641cf0456a8d7e64b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d4bc1c162230f4e3cbe56d62e3198126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55210e098363155637464fb9f748f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034c37ce2b3cfcc28805278a51e2938128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136e8982e12e3f4eb92a7265d4a11a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209734888b9c867137efaac8e8b853b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361ea716a26ba376a5203d452b086c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bf347b640c12ec8ec48572939c349132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd19c4adede8594f0e5dba09aefb60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90087d9690436af7a7454a150a7a3af5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59426433ee3d2a48b59b750b4384491e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea9cbbf6f506a21ae3f861120e0754136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f301f972d9ae378b1f60fa02f05af1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beead1d8864c9e627b4453ba2a1ed031138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0b8982ba43dde79e6bc96a3983aed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024d7c44821fe4161d6c79e9cbb8370140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d12f62ae3de87f87c2a46b5263e3bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfa2d68c74c14cd56604435f2947b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3759d833371c6ca7849d8261da7cb7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cfab86b8856b6df20285406bdc0ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b9b5bb16e3710a69202028e061a4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abf8af51ed2defb4e52230b00d2682146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d05b3aeb95cb4ea80aced1ea278a61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537ec0f1723626a990c0290c0ec987d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d104697ec475f3fac4b5b55b41a12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd147920dcbd82c76b36fa6dc524ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc922422bfe3999c118efd1725129ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fc0c50916267882cb3fa7b7671c98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fad738c090529cee7f6af1b31bc49e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b891072dcadaf91e3e59d001d8ee2e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df2e44618580372daa5f13d9a57c63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1613ac8f211524e852c356245f1698156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e86e821b7dc4f3e9f617a8ac07f14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8855d8ff7fc2f97bf1226b38ead1101158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad221607cd00bd8db63aaf536a488805159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf95ea0113181c5901dec35468624f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b55afc390b7ca4e4fd9049f6296a3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e44e007521c666259da142dcfe534a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145de6cd9862e4be436d6315db7add99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079ed3e6eac254b56d8cd568205aaba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20832b39f6a1977d11bcee29bdbb2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd77f4b9b24da1197ec3141c3ccb1d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0690a4543041e72a175fc8505bd08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd9be026ae65ef2f77b2b5535daabb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d98697797f7d3f58fadcb77f7ad1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47025a40ee20b15e1c22acf609f7df2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16da9bad83f0c8db993c3f299843410171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a0fa48c56e5c2bb8421aabe2f2b98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273b603837180c8aa3a7e0540ffd5c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94151b7035355158d20ceb11438f34f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c8f7050d266e101bf2797381937c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c1e515ae63016ceea423814eba36e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9018d032deb4c0f8e68ddcd7e32351177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e062f320a6d9904d9dba7220285f72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81435161a18e0cd573e9da890dacd00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb09d492213096ea04966067f92d7f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8637438fedf7dabf7653f468c751d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f545c99420e9a8456c43120cf4e94e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f55348381df63ef7b666fb0bff4eb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f67120352352cdf269bbdcb40cc6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc51b944b4c57622a364acf6f9e590185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacffba5c0dce17e55848d1c0ea34f20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8cbbc7575136a7fc14805b9f0c331187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4a7f96286bd6b6462358415899e66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ac8bc49b09f09fd4d3fe9dbce6a5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99b7da3354b589681c5f37b375cde7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcb4145ceda4469e7b396248c8b4a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9d123c259cdd9b956026ab59cf0ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1152447c41f2dd6ca9c289b693abc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3644be5425df1ce114e0d9ac8be42d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7edf6c45e7daa28112d47601d72695195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e7d7be171c785df6307f058dd9384196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66694f16f47e28bfcd7a4f6909f6d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212882c20fa8be1a46b9464ad2de9cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc00cb91c5b0040a5e50393500fb25f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebefbcdcf20a1e88553ea6d21e6cdc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039062b735f210169bd573329a9f5be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc52eea6f1cb0630afe165ebde52dd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c401e5445bdc4f82bc3ca60e85289203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aae017e29353d70aaf85a4f419156204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e96b8be0eb046e7a49385b9c6200a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17b817a728a0458b2b3164c12e5d2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae655a7ac69d632b277e928af430faa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8fcc1c1fc6d90c004e1325b09f945208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56886e36308a517dfe64bcdf63f49d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd3e5d59074c3fd7ed4959c8d2137b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdbf5409f33aa639502657df82423b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10215036e6adf285a5ce3f499c003ee6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f43f5b3c6d81a6a559975ad81a7e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1067568fde54af039ada9ed6513942214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada2bf88b177ca2915b7e365c6e54c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a60e1b0a15a1f3e63ab587380bc388216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f90533db54d5fb45da471428a375a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bbbd94c56e93733a5c567f1181693218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebec36bd3b0d47f2441b01904127ec2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69228d05cd207211202ada14c778c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbca5f29fd5840f7cc1abb42761aab6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b45089d18c885ea33004107837fdb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafe581ef633b165964b824e160aa60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c61610d1d1e551c022f5675655a1a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b98d412f7dbe0a2f2a564442ff2ab4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569fd04cc9599e6e7637e2ea9f7db23226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d31c1412146d2fb465cee8d8091d9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93cbdbfbf23a040dc2cd52702572ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f567c26d06a1bcfd7d18d398b971ff6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efd360cd2e65516a12fd701e7cbfb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce4b7fd006401fc48d35459b6ec486231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1f5084ca368820d1a27b8a04a8e12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9fd458df9021eedfa4b7848cdad12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e08ac4b73f557caf24bb8e3e72aa46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146710a2a82ad1955bf937e60e7e37d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4270d4003bd4e9b544b2bcac9ed3eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a09368f6500345c86a72d2ef255b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a95871ca35f56d9c3f9315bae9e0f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6636763cf7144ff354b7ce28aaa183239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470880c026c21782bef8619c963fc4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afece8844f25362b64296ae3ddd7b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19954cbdee7369b70280ac8f0ba0eade242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938a3b46509aeb5264bc2758f3118bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f2026421aae187ac5f5ee6151adab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4e6cca3a7117ddeed4b9f923e76ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00496ba4c05efa13ee801f8eb2871885246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af885a6b9131350ddf673bfc09c4882247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d02743f82f31a4cee656dc4debf2cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389faf43a179862d42e22872b075e94a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350ab00a9bd3188baa48ab644016f06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc310115af23c0e0580066b5ba23518251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4c05c7a2ace5f34c602dc88c47238252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273823a35e7250d3b3bf24276fae3e12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fba4657bcba06925947e5935265e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c95a8dce89e4e8829bb55312ae20b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47af0269e634b05ab01219c415c178256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aa7223e80a2dd7c2e86bc5af3e95f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339691169271fd8defffa336fe3008e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f804c31a44a0ec743b4f1a0f1a08b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e4cef32d6abc1ce7be94dd6c39f62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e603d52534ca9d4f784bc3019f75d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab7bfecc4fca41fe9255799d2f5b09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73588a862dbe14c910d30a80391c173c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263657129ffc3cc0b42b46d573038e73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cacf692d0badc8509e1736943dd0f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611662a6cbfd6cc064a16b0eb382373266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf76cbb5cf75e5dafefea0a248750d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b161a70d1cc1e4fd13fb327a7f386dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8790d04b198293fb15cd5f210f7d847269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33198924817cb75a5c208ff5262aa52c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe504c1d09791abda9ba6c7028b6c18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f8e738cf814f26ac9370b07311f1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1703bdc71e8ae07c7740439f2c15df2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b666846e806120a23ca3fc662bb2c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5683172e27ffd501228caac4aac8740275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cf1c1e79d272166d1ba7505980978276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903f46b97eb232d76bc9eb5bf7e05bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed778ee71fd81f54b1e06f7ac22c357278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322d776eb7deb8d35494de4652155e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4118a4fd448888ec72ae0726b6169d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc29299534bc5bf831fcae5c7ac4ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d73938355c5e3e08c84bc9a726f1d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00262c19c04e6d46e8c7c9b3b86c901f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be798df6e335b2da8946850337957d49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee54bbc58df1e14d57e4a96afe21d8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62c09dabe4de1c33bb0ba12f2e8197286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48590708df17e6f005dacd6922674592287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7ca4d85884f207056d4b128f2d159288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370510ac71ffe119b9f70a8522b2a28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10d0667d24223e85c38b20f0e3e977290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443693ccce2ec97067d27dda4c397518291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd996b5c351532fa95b96f0188755d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f8d335aef1eec08cd44d93a550c1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1892cc3ed866cec5ed499670ea07c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5805154bb16e20d0697a56e7ba9d033295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c90c5977ba1a38c7730c8c87fbd5c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb695b76df00428f850135598cf3658297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d6b40eea64bd59c9a82485c22b015298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0381f4dcf8c93a821b88d9386d62f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a393703cdc49cf6dada2c4960c7c478300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a34b36cef78e8a48e08906ced88561301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc96fcfa91c91f0743bffcc71209124302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f45ccf18236165408a12fdb0c3acdf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34b38119505349338b60061d203540304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f095253690fa54bb2da97057ea40433305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3e832ffe45bf7a0201acf639bd818306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0aa5c0cb754dbb3343a6e0e4ec18a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df7b115d31f0f97afc1fd2d97089a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b117d9da1ef22ab8b54006bd674fafb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4652567f35e9bcaa8c36bc3f10b6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a73cc38fd397ad68d77ad341bed9b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef64797f5516965854bfc961c9316f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba645597724814ed543047e503282d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7019b4510a6e0346cd8914a5692236314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01f0b1b781736926844674b9a73094315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f33d0440fc900d0a0e10fef1aecf3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bbca6ebe4313ac71ebbb1ec261bc8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec745043ec8f1dbc1fc3344321e5ebca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90b78be46ab5db1eefa6a1f40db704319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ffd6e27e7d258fc9d09d4928a4d99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a170d0b9db9d54ea3471825dfd2bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3510409813a3c2c45828314b7f64c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc45ef7ab5572a4b963b39f7eb6b58b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e425cfa3a4892e5274256f5b8981b75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4ececcb9b61fd0b9d2dafcbef572f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9056e860c2cc1f1b7283f104ac761326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd012617d7adaddbc13dfb442be183a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43d25812637480ed2cdd0711ef265b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aadc8356b8aa4d9a1853de0f526226329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a81db9ce5a63f5cfd36387d2e9892330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2377eec3b2d7fa4404e98ccd7281442331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96b68ee242fccaf09984eecb9ff7a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb51df1ab2bc37a323127e3fcd567ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb78be0f4cb5f609c73047d52097d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477e51ad2399803b188ad22905433e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823417f7984937395b165277cfe6bf75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6956c22db8c0baaaca9eed2f57d552337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0671af4d6dfc5834741131904e509338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c53b51650ff25baeac260dbca55c2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41d135174cc86b2614840a3cc598dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653fa4a59eb0bc48d8c976687ba6034341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a196795ca3f0d9314cec5dc5f65a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a167f0051f26ded0a8b5a29446b11343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81de34d6d235ac506e89a469c732a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ebcea749fc4eb3680f7384bfc04a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51a43929d5b4804546f60f5b695089346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e212e83e53d3aebf3c17ec6bc438fad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2efcea5bd77bfbe446929e730c3620348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f3debbe983390124c88bd873d9dc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dcb6f140b12af42ecf1417cd83a8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5dbb6a9fe1e76e9e7a0a7fc2e4d6a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0532452289361ae4fdb99da8d244aa7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0025f7209b11c047ac69b21fbf23215353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f55f061309ea52f11994d56c4a44a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f0b4609b1320a300b6bc88f58f836355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0779fd0e4db40d5d1c2f4506b93ad2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c57595c98e1b82060ab76c3335d7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128b2f5145bb85690b779b8179f6c50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4a3ff8d192cc21b54221b649a1aea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6aae0c9b4d73245a3fcb5111d4ff2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf87d44f11a6675c043c6e493d58537361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2863092b4771861d77a821e21c1171362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05463cd6a319230c8c2e68aa02b44026363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345e9556bf3481928f83786d3fa5aa5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30650fee250535fe0be0b410415cd94d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690712ded8d04d59f6c59e99adb86bf0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0be9ac94a5438035d806e2094ef1b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e6a37ee8cf9f9c8b4dcbbc07a62b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112aec7aa4d2c66c1b0e413f97b27110369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7585dfb22da9d856cbdf8d4cc8f44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e496f149f84d43ab3097983dc52e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a9161cbab9974f3f543005d5acc8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43324df90645f30cd9b5e0972ea87ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec23e13692d95b71b404a79b7f5734a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ada076d181190f93b91386ce81b2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ee45dcb7a45cee3f6a6815533550f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c472fdcb6137e3991a9ca6cbca48f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37104ff81e3a7b212f44b84a9f0c891b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2e02678df87881d48cbcbaa671b04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00a1a1b9f134a8998b5606c32202fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0ca86b120b6f6fc1d46888345f9ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247797084cb325ffafa53b576a05990b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0478a2d61f2c3fbbb000f48ef95ec3c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e1e6ba822065dd9c7c0afec598952384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2984b6629862e3553613c94ce9942385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b930c4e90c8c5e1589f98389fb6e47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2d1fa725361117b19593ea63f8045387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35217c6f8af436bff883617ec20b203d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c670d17268009a96ba20a255cfa132389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b622f32fc14fd6cd55db91e8eace75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fd56cf3a8ce4a8e9dae223829d49d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28b44abbdd6d4923cffd79eabb6888392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515eaf2536834d18fff928d8d451c4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0f25475bc201ab60dc6805e590d4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c017f205c633f9038c3aedf2770945a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918217b2084dbd7a09a3c718f93e6992396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44338250fab24984bcda283751c1fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f364f7a2d337e88b7b5e105d5fcd410398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d12f30bbb27f65cc25f9ef0a2ce939399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeb684328c9526e14f5b0ed8410868400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b20b1636ea31f57e03263acdb68dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0655b49418a03f277832fa87a51bd40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483c69f3c3e42b7db6b81ca2e60bf69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d331ab3f5a9f559ff3952e2d06355a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b87385a362c4dcd1312febf381e7db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe1dac0efbc3c8bc05224e9934f547406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af6506bf38cbd31f2de63333cff5f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5907eb391e9d240e9ad30b939f0340d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ba7309ee6c9ac47bb8418c9a67082409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9c08c4162670edb7310456116e45e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053839860c23bdbebc86cc2cc65e0f3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee84f0536da520e468cb5899c060a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff43c1ac163d0f9dcb14de04e9d093413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c60350e3112cb99fda9a58db6eb8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48247527c7b4a659a947df9829c1ad8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3290452a8930eb7165a5090de470704416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1bbd4346bfa7ada866e4dc818ba86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63908f960ce6a67a91cbaba9975e6342418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf739ca407d344ee0fb08de576e8d503419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec51ef3b2ee560e80ccf343085356a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdb99367d3d4bf3ad3a2429e19cb2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaa6ad47c31b1b3a35bc918cd610a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab687fc5736bd66bd1233a239899a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f8a55c24bd7c972c7c83fcd64bfe1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c712bfdc8ee4f9a33176a142a8ff6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abb43d7d4f8599e6a3ee61bc3bc76c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7461b7118d87502d1de0ea4c700bec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7438b977549d8900286d7aaf5313fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e5588fb9b447cf928dbe834e3ad20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4231e2f7beab863f2b410d3dd48816430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f39cdbc23eaea2c3cb9d78ea3e30c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc00509d206d8f1e13c806adbef5760432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ab0fffd1c9120fc0c99d46840001b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50a4e09d9431bfa1e2974c338d2ddf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039d25f9a9bdf908cb0f483420799e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12116dd9d61d82f41a1a2f9290654e27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b744e60dbb22afc3954756fed83d53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0af02e372fa99d122e36ebe0725de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211f0c31199d596c7eaf38458521ad1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43705694d45d5e199cdcce92cc7196c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafcc4c7e4f8f050c8e5ea4080c47bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d6caa4476899196895ff3e15b03c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955e4be1ae268bde561b41e98874b80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718f6c57eee83f59b6b18522fd5a529444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd5634924f5d1694e108fba26b65e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e1d1acc4ff0ab671c955de5a41b93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00a991d99023d23e2a3707ed752ab8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddfbfdc5ec060f0b0ee25e848cd7cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc0ae1029c1216c70b9b0cbd505944449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbc23e357536792047a0905ecb7cbb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f9a773a15f93c2b19b4bb4733ef9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6ce531bbbea783649e83b5bd75199452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eb7ef750f953aa813674dc30eeca7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f42031ca30b6b4c63d6d3f33ceb359454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b312c4c812ae6c0f0e57db5c075a02455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd53c102d6f19f263a66f293776788c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94686b5551ed1aa9b9f53e4be2d2647c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523605b95db46038c9175bb7b0df935458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01226bd389ccb26137c1a115e19a73459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4201f42935a9019cfce5692bda556460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535beb5f7ed6b5c22c8bfbc4401f693461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6f78d0cf37bcdb649138b4a1fdf1f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb9f2e948b05ce7a9c60742569528b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a747e8c67e2832c684891802d0fc323464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc0ea454c68233abed2f022099de74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf423f2a642ceb69ff6370c2aebb32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca330759825c301b968fd0cb71d7cda0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c28676dbc61459aa24bd5b185059d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0e8648ae901168483b03adaa2ea8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76f9d2a758c486b177f0922c414546470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865807456641af34fe82cdbe31df8b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540dd966d7a41def3a608e703119d53472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa2ee0790b4fa0a0a5db7fa117d151473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db64e709b3831c05d39bd1e108876d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50b3fc79386b643df688ff7b44db9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeb2167d4143d5f40de9c3b334c37f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8514ee15105b4c613a941e1edd7444477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16de63cc5fdb8b3fa95cd1ff149169478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e26f7f3d29d0b78ae43bcf764b7dd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ffd2217fde2393ca9e0071f15fc26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98d0ec3347191e23cab42d90a10506481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280163d3ae6e904634a25cc68d191731482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd0f0479609d49754593eb03aa7df9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2590617371434a62892ae9d234fe2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653c7c4c388f2f1b970e6fa21366c38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5b543d8a1a8ed87d3b12f96a32872486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400b5232e41b0282888a9ba384ede14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7567c9fb339277f86b1dd9be772886488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741de5b9c5e5c1d85d0ea56ea9d536f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6f22976b2abc878deb970d0d132f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a6136187466fe6ece1a5308afda4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf7d4d4311de4ffded5321da9b0b38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68122d7c2c7a64fcb2b1f71ed3c6d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f154f019d5f39ba79675fd8df7d77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247d399638ea078379fa8b4252e3bc1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f3e5b0f0266861d2f71d8c3f4dca5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444ef5cc60662498a9ac2088d274f96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b9d68628d876252456b967c312315498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b943b34d915949c379ef37ee5fa24499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725bef360d8871334979bb42678c352500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5119d81326ef40af3cdab2df15ac89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8de1358668acbea4d869346654ea18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533358fc5202ab197d2f43f6ffe2c4b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311189552e4a1615599e35a885d13c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36af67070f4962a87511e6a1f3e64f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f552f4ef2e30f5d625729ef3d08cb4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715bf13e7fcaa5ddd0ea19746d9ec14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b875c53676beea89495eb5055ee19d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2797e51ccc6dc0f5f54f1bdbad03400509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed660d5864c501d5130ace67c161c7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371356f8a30c565fcaa40a985585355511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0b0f9d5f5244ae9e1ad8c5e5b1723512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f14ff3ca903f96c319703751e69f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315b3b68018deeee111d7d42e46fe66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e33488aee0cbbdebcd12b5c17ac6b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ba8896137f24d606b88cdca10edac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39188d0daf772afdfb9d66376c6dcd5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabf5b0a3e53a8d855e95c9db04ba22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21be3be3a8de09eaf652d9c84e3e7d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41fa27ea77464cdd2a186369c13b96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee3b8f7f2f303e4fb7a8ee60e3fc34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5874d92aae60c468daa7295e4d6925522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc450f24a071a73c4f25c8ad8cdfd3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f11666e73e090a867ae85336a415e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2050db08e54cb1c4776980ea4eeb5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03ce72fec643bb399482a53f0bf3f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d5f0657ec793a38df3271e5e08d0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b1266d5ebc249151241a7a54839cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291537209ab4b610d9525632756aee5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b905919bb7a9ceac4b82acd2e9ce52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489771320770d9f7d9ea65641254bb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c8a53e5b1bf00932078ce28e9beaa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196b53afbbcecf49ff6bb1aa2f78e34533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaad992fd7634fd3fc6105c5630bdd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3aaf4f894424cdd84da35e789e134535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ed17e212cf017c943ad31111b1739536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7531588eb42506d21c8a3a3d78317537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7972d5e2d0f18e6c3d894ca4630f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40789a60c911195c11ad019915b12db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5728e90e530549d92d7699a6216bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725eccfbf3030f95ee433a916a530c7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62de7a13798127f3f421c5447a4570c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab336dadc9976699dddaf775118405543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a21146906dd42066d7e93ce883541544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbce05cc653a597f3ff3ffc9fa246a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787c785426ee23f928503389bba01bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20017b29c7d3b62cb04a09665a14d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3986e535d9e6287e99ef926a41f76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec6b688878c2c41768562c779c516d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368ac9669399c610ad0e79a99e1f42b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09368e872cd005d96c0720ec9776c43551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998ab868c039db293e714a67c754f32552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d386e7a1156a762d43eebcf0279fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8c1a50968488f1f21612d07687fc8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234107840876953d9ddf274d8bacd9f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee03c9ec211b386e42a0764f9df5a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a366df613dfedd95ba768ee8833ac0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a1a88379b508abcb648ef3c168f2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dcef7e297decdfc5afb312d95790c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249bb3ac1ef1c20cf174639cd2e93b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890ed0e1704dc5f53103ec99966f57e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c680ca55ee7075a93e88a505b88bc8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7689d7be9a0ab883ee4b8c2b214fd7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1f0bf5066074cc9a89266eb125358564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734621b91817a8fbcb50f475d1a9e8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c091baec0fbb08f668f83ac2484357566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aedacfccd0593db776f668306a4bf8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81718f09d092abd4ca6d5a64d5b548da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769d1b7f4cc75ee9c85a1f034d62f44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb0de4c71156b63ac6b15e12f35ebe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96bce22e3f8f78b07fcfea12ff7d04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd23a0c55210407f854780191ed1be572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>