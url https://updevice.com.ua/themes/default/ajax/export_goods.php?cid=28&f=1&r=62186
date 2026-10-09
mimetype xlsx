--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffbb1a9d5aecc68a2ddbd337a8271551.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5147aa590b87a68d2e29de3e434852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be3cd344907203aa0e7b9be9ff70973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243cb72efc0ff1257184e541e9b012814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba019428d33ecebcae0e449b2121ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32f9659500fd3ee9cdf16c16a8a2e26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15414ad0dc8bbf36f784cf7f8861e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064341ecf8e45fb912c2d841f189c8f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e4e55a22c44fa6d1496f4fe821f279.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be75fce7dbcbefe6768616d44b9713210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace2833b81bb649f4d841a62c2a1e4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28356c92ab459725d1ee3294fd9ba8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf6988543e1e30f3582c09f970d838413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba3137baf027e0628ced315d70dddc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877bda4e6100aa1f7c1d06bc423ad9a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca806fd9cd1df2bc05b0e209b5034a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8f98e7636aa50eeaa94ae337490ff17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed753d2e1427c73dfe25106d4af11618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895059b290339ae8f23be380ee6a15619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26164d95260f52458cae7ea114b4049020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7139a3a5edf198ae809c3bc85d5053121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb1820cc6750367354053206b96b24622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc9c4189bd5b115e06da7ed6d2d281023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2a39607f6d27be96d14d4b43d193b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1e4016b39ec5e3ae63068f7c444aa625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cbccdfe69cb3e95118e5b931d33a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e561f426e394c7c71885a9dfefaee627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9c1d62f93622eee6222c0d9615f9a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6079ca213244d8ed2855bfa595f8208729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd378a312fede6daf8fa2ae732f41fbf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8de80b382b668c598379e947d183931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d179bae40375ac0b671642763b28332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1cee77cc297bd487dc6f7fcaa3c0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91fee9812b18b39c5f4d8f89d2f7f334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7757628d819c55f85db29b3e8b33c9da35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5f803e8c1d26fdf9d80a31477279d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8325d10ff715836dcde6d9fcc9efe04637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fe590c76a3bbc26bc96841fb9acf038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd07b0d6bd0b1aefa6573b444cbb6e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5935d9bebad55f3247010e6c882ea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42966c8a008b3f48df5393e9c1f36f5941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15771bd91411d8c965978d13901ef2c242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2376ff680264fe3a9495fa364718cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7b95f8ec1486f9fe524a366e15038644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356aab2bad970ad4aec56e0299fac8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a984480917147308bb3962db876eb48f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1829c58c91a9a203bc7755c9e555ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a23cbe52a7c5ff3f94179a26c9f14048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b286820ac960eaf7dc0134efd563e7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ea9c9edb886d4c3654a93622f80e550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe54237f8a5086e657e1691becd80451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964838feae5f79869b1c7fd0edf5484252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5451ca8aae7c9c13f28bf426212b350053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d0e0400489672639af82003423fd354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e604c755d51bf266ecc1920364c53bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2839a5acf1f4b7f48d07c601a2288d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4b7b16b4b76105f3d74545a3966c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa9e5e8b2048a037ca05851be2b82c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e653ed0c097c48f12803cc8b1ba7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056ef135e5ff81c3b02f9a5a8f7669d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f8ce3e42ee3436b307783cb288a3061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e290343aa115bd8ca39d109cf31e203862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0b2515477a601eba927957792b3d663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f852fa967349f9baca2359f5a0991e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d203b574a6c9aae71ac60432f1bc6565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc4b98a8891c59b5146b0ddcb55a8866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd410675d4c99a6829331dc60bc134dd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b1ea8f801834683f76affa7b27036d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901e620863005c0fb995807f03b1e5c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f493c8e10af3d2bc15fe1eb784f04d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ec1d459005aa7c2f013b0427640e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6c98f1a5d26ce7a675c1fe2e637af072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae11e3037d16dc6b4ca92182132f8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2affff53dd3a662bb3eedf9b14cfdff374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6299ca4eca7961bbc06c7a284e5395a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60a62fdb6ca708cce9bc390337a77076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3646d06ade68a2c316570706aa8fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f589586f58a0539643b945547e4fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c10c58808af94c031baa7044319b37d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7cd5d3da258baa9762e09d4b01f1180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8eddeb41d441f271e41779a7fc75381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fd5ccfb7a6a98ee4aa68d814a71a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85029d5b0fbdd243ab547de7d763bb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec85adbbe5a23e2d8f85ce5dff06fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192bd8809b6f60ca171326d1d32767885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de5bd56ad89183b4476e87bfb7afc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb64843b88ae011029b7fd14c1471dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aedac512c2b79da7f55342db12b44988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0dda3202dc8fe11275c6b6aebe4e989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26da0e925bcc27365aca7d306d3898c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde3e6a8a355590a9606f03c6601fb691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb50006acdbc608c8b12f812797393292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe240a4c79c42d9eacc648d664959193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c5d254eb2490bfb3f11126b6bfb4294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2677d780771431548ade54b18138f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0689c7ab75982e034a923463baba7c0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0430cdcae1f8f60c06690f1bb066c2df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad7a33c61c4cd6676477d70020c770198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed3330305259bc89194f5c5fcf4c7799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888536d6c46d1b0f934a7be17ba5e19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013bcc91926504c143ce8f4661b5f11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcdaa88349d10a253ee55448c641e8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91495df2150841dec47ef366a3875f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f6e24fced6a2a17450742865c10ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893ebbb5df5bd51e6449054fd42996e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2135b8d43942a3a027bc696bf7a2b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d57c345cec1f71407172fd7be43a8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ec4445eca2a3cd4bd53bc88705aed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1293e41e0be4b66ec6d05f0e0187995109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf41aff9cf457f4c1cb46da7a517dd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66491f241e8d163156848ac692a0444111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899840450079216eb72a9cae477f646d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172908706d6b525dd426bb592eb2c3ec113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc1fbeb46ed72b4a41aef71f7aaed3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b98ece89eaa5e33d3c242267d7dcb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8af1b4a0ae0fa579f2b7eede92330116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554527a881023b94ead3d3195ea94aec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227be2efab495f8aedffe50cf02c1a54118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97166740d3257b7ff42a36656aa6ad119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f285d4d429ccf4306e522ded4ec47e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1475ec04170fe3bbb84d7d26e2b997121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562984badac5f2a6cbac3aa3d5dfb5d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a07927b2a646a04fb534d40dba3bd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b569f9748b20655498325c91770e59124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4408592dc06e0641cf0456a8d7e64b5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d4bc1c162230f4e3cbe56d62e3198126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55210e098363155637464fb9f748f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034c37ce2b3cfcc28805278a51e2938128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136e8982e12e3f4eb92a7265d4a11a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209734888b9c867137efaac8e8b853b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d361ea716a26ba376a5203d452b086c9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bf347b640c12ec8ec48572939c349132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd19c4adede8594f0e5dba09aefb60133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90087d9690436af7a7454a150a7a3af5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59426433ee3d2a48b59b750b4384491e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea9cbbf6f506a21ae3f861120e0754136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f301f972d9ae378b1f60fa02f05af1f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beead1d8864c9e627b4453ba2a1ed031138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0b8982ba43dde79e6bc96a3983aed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024d7c44821fe4161d6c79e9cbb8370140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d12f62ae3de87f87c2a46b5263e3bc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfa2d68c74c14cd56604435f2947b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3759d833371c6ca7849d8261da7cb7c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105cfab86b8856b6df20285406bdc0ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b9b5bb16e3710a69202028e061a4b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abf8af51ed2defb4e52230b00d2682146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d05b3aeb95cb4ea80aced1ea278a61147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537ec0f1723626a990c0290c0ec987d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d104697ec475f3fac4b5b55b41a12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd147920dcbd82c76b36fa6dc524ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc922422bfe3999c118efd1725129ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7fc0c50916267882cb3fa7b7671c98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fad738c090529cee7f6af1b31bc49e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b891072dcadaf91e3e59d001d8ee2e3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df2e44618580372daa5f13d9a57c63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1613ac8f211524e852c356245f1698156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e86e821b7dc4f3e9f617a8ac07f14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8855d8ff7fc2f97bf1226b38ead1101158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad221607cd00bd8db63aaf536a488805159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf95ea0113181c5901dec35468624f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b55afc390b7ca4e4fd9049f6296a3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e44e007521c666259da142dcfe534a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145de6cd9862e4be436d6315db7add99163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079ed3e6eac254b56d8cd568205aaba164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20832b39f6a1977d11bcee29bdbb2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd77f4b9b24da1197ec3141c3ccb1d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0690a4543041e72a175fc8505bd08167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd9be026ae65ef2f77b2b5535daabb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d98697797f7d3f58fadcb77f7ad1a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47025a40ee20b15e1c22acf609f7df2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16da9bad83f0c8db993c3f299843410171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a0fa48c56e5c2bb8421aabe2f2b98172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273b603837180c8aa3a7e0540ffd5c7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94151b7035355158d20ceb11438f34f1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c8f7050d266e101bf2797381937c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c1e515ae63016ceea423814eba36e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9018d032deb4c0f8e68ddcd7e32351177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e062f320a6d9904d9dba7220285f72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81435161a18e0cd573e9da890dacd00179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb09d492213096ea04966067f92d7f3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8637438fedf7dabf7653f468c751d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f545c99420e9a8456c43120cf4e94e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f55348381df63ef7b666fb0bff4eb9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f67120352352cdf269bbdcb40cc6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc51b944b4c57622a364acf6f9e590185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacffba5c0dce17e55848d1c0ea34f20186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8cbbc7575136a7fc14805b9f0c331187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4a7f96286bd6b6462358415899e66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ac8bc49b09f09fd4d3fe9dbce6a5e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99b7da3354b589681c5f37b375cde7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdcb4145ceda4469e7b396248c8b4a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9d123c259cdd9b956026ab59cf0ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1152447c41f2dd6ca9c289b693abc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3644be5425df1ce114e0d9ac8be42d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7edf6c45e7daa28112d47601d72695195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e7d7be171c785df6307f058dd9384196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb66694f16f47e28bfcd7a4f6909f6d8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212882c20fa8be1a46b9464ad2de9cb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc00cb91c5b0040a5e50393500fb25f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebefbcdcf20a1e88553ea6d21e6cdc3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039062b735f210169bd573329a9f5be201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc52eea6f1cb0630afe165ebde52dd1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c401e5445bdc4f82bc3ca60e85289203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1aae017e29353d70aaf85a4f419156204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e96b8be0eb046e7a49385b9c6200a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea17b817a728a0458b2b3164c12e5d2a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae655a7ac69d632b277e928af430faa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df8fcc1c1fc6d90c004e1325b09f945208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56886e36308a517dfe64bcdf63f49d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd3e5d59074c3fd7ed4959c8d2137b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fdbf5409f33aa639502657df82423b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10215036e6adf285a5ce3f499c003ee6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f43f5b3c6d81a6a559975ad81a7e0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1067568fde54af039ada9ed6513942214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada2bf88b177ca2915b7e365c6e54c3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a60e1b0a15a1f3e63ab587380bc388216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f90533db54d5fb45da471428a375a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bbbd94c56e93733a5c567f1181693218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebec36bd3b0d47f2441b01904127ec2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69228d05cd207211202ada14c778c5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbca5f29fd5840f7cc1abb42761aab6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b45089d18c885ea33004107837fdb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafe581ef633b165964b824e160aa60223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c61610d1d1e551c022f5675655a1a0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b98d412f7dbe0a2f2a564442ff2ab4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569fd04cc9599e6e7637e2ea9f7db23226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d31c1412146d2fb465cee8d8091d9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93cbdbfbf23a040dc2cd52702572ce228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f567c26d06a1bcfd7d18d398b971ff6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efd360cd2e65516a12fd701e7cbfb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce4b7fd006401fc48d35459b6ec486231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1f5084ca368820d1a27b8a04a8e12232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9fd458df9021eedfa4b7848cdad12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e08ac4b73f557caf24bb8e3e72aa46234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146710a2a82ad1955bf937e60e7e37d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4270d4003bd4e9b544b2bcac9ed3eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a09368f6500345c86a72d2ef255b3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a95871ca35f56d9c3f9315bae9e0f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6636763cf7144ff354b7ce28aaa183239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e470880c026c21782bef8619c963fc4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afece8844f25362b64296ae3ddd7b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19954cbdee7369b70280ac8f0ba0eade242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938a3b46509aeb5264bc2758f3118bc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f2026421aae187ac5f5ee6151adab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4e6cca3a7117ddeed4b9f923e76ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00496ba4c05efa13ee801f8eb2871885246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af885a6b9131350ddf673bfc09c4882247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d02743f82f31a4cee656dc4debf2cb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389faf43a179862d42e22872b075e94a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350ab00a9bd3188baa48ab644016f06250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc310115af23c0e0580066b5ba23518251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4c05c7a2ace5f34c602dc88c47238252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273823a35e7250d3b3bf24276fae3e12253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fba4657bcba06925947e5935265e7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c95a8dce89e4e8829bb55312ae20b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47af0269e634b05ab01219c415c178256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97aa7223e80a2dd7c2e86bc5af3e95f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339691169271fd8defffa336fe3008e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f804c31a44a0ec743b4f1a0f1a08b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e4cef32d6abc1ce7be94dd6c39f62260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e603d52534ca9d4f784bc3019f75d0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab7bfecc4fca41fe9255799d2f5b09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73588a862dbe14c910d30a80391c173c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263657129ffc3cc0b42b46d573038e73264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cacf692d0badc8509e1736943dd0f8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b611662a6cbfd6cc064a16b0eb382373266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf76cbb5cf75e5dafefea0a248750d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b161a70d1cc1e4fd13fb327a7f386dd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8790d04b198293fb15cd5f210f7d847269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33198924817cb75a5c208ff5262aa52c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe504c1d09791abda9ba6c7028b6c18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53f8e738cf814f26ac9370b07311f1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1703bdc71e8ae07c7740439f2c15df2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b666846e806120a23ca3fc662bb2c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5683172e27ffd501228caac4aac8740275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cf1c1e79d272166d1ba7505980978276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903f46b97eb232d76bc9eb5bf7e05bb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed778ee71fd81f54b1e06f7ac22c357278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322d776eb7deb8d35494de4652155e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4118a4fd448888ec72ae0726b6169d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc29299534bc5bf831fcae5c7ac4ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d73938355c5e3e08c84bc9a726f1d6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00262c19c04e6d46e8c7c9b3b86c901f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be798df6e335b2da8946850337957d49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee54bbc58df1e14d57e4a96afe21d8b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62c09dabe4de1c33bb0ba12f2e8197286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48590708df17e6f005dacd6922674592287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7ca4d85884f207056d4b128f2d159288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370510ac71ffe119b9f70a8522b2a28289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10d0667d24223e85c38b20f0e3e977290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443693ccce2ec97067d27dda4c397518291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd996b5c351532fa95b96f0188755d2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f8d335aef1eec08cd44d93a550c1b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c1892cc3ed866cec5ed499670ea07c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5805154bb16e20d0697a56e7ba9d033295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c90c5977ba1a38c7730c8c87fbd5c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb695b76df00428f850135598cf3658297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d6b40eea64bd59c9a82485c22b015298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0381f4dcf8c93a821b88d9386d62f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a393703cdc49cf6dada2c4960c7c478300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a34b36cef78e8a48e08906ced88561301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc96fcfa91c91f0743bffcc71209124302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f45ccf18236165408a12fdb0c3acdf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34b38119505349338b60061d203540304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f095253690fa54bb2da97057ea40433305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3e832ffe45bf7a0201acf639bd818306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0aa5c0cb754dbb3343a6e0e4ec18a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df7b115d31f0f97afc1fd2d97089a0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b117d9da1ef22ab8b54006bd674fafb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4652567f35e9bcaa8c36bc3f10b6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a73cc38fd397ad68d77ad341bed9b7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef64797f5516965854bfc961c9316f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ba645597724814ed543047e503282d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7019b4510a6e0346cd8914a5692236314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01f0b1b781736926844674b9a73094315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f33d0440fc900d0a0e10fef1aecf3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631bbca6ebe4313ac71ebbb1ec261bc8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec745043ec8f1dbc1fc3344321e5ebca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90b78be46ab5db1eefa6a1f40db704319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ffd6e27e7d258fc9d09d4928a4d99320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a170d0b9db9d54ea3471825dfd2bf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3510409813a3c2c45828314b7f64c0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc45ef7ab5572a4b963b39f7eb6b58b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e425cfa3a4892e5274256f5b8981b75324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4ececcb9b61fd0b9d2dafcbef572f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9056e860c2cc1f1b7283f104ac761326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd012617d7adaddbc13dfb442be183a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43d25812637480ed2cdd0711ef265b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aadc8356b8aa4d9a1853de0f526226329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568a81db9ce5a63f5cfd36387d2e9892330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2377eec3b2d7fa4404e98ccd7281442331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b96b68ee242fccaf09984eecb9ff7a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb51df1ab2bc37a323127e3fcd567ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb78be0f4cb5f609c73047d52097d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477e51ad2399803b188ad22905433e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823417f7984937395b165277cfe6bf75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6956c22db8c0baaaca9eed2f57d552337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0671af4d6dfc5834741131904e509338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c53b51650ff25baeac260dbca55c2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c41d135174cc86b2614840a3cc598dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653fa4a59eb0bc48d8c976687ba6034341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a196795ca3f0d9314cec5dc5f65a8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a167f0051f26ded0a8b5a29446b11343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81de34d6d235ac506e89a469c732a4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ebcea749fc4eb3680f7384bfc04a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51a43929d5b4804546f60f5b695089346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e212e83e53d3aebf3c17ec6bc438fad347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2efcea5bd77bfbe446929e730c3620348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f3debbe983390124c88bd873d9dc1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dcb6f140b12af42ecf1417cd83a8a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5dbb6a9fe1e76e9e7a0a7fc2e4d6a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0532452289361ae4fdb99da8d244aa7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0025f7209b11c047ac69b21fbf23215353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4f55f061309ea52f11994d56c4a44a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f0b4609b1320a300b6bc88f58f836355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0779fd0e4db40d5d1c2f4506b93ad2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47c57595c98e1b82060ab76c3335d7b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128b2f5145bb85690b779b8179f6c50358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4a3ff8d192cc21b54221b649a1aea359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda6aae0c9b4d73245a3fcb5111d4ff2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf87d44f11a6675c043c6e493d58537361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2863092b4771861d77a821e21c1171362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05463cd6a319230c8c2e68aa02b44026363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c345e9556bf3481928f83786d3fa5aa5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30650fee250535fe0be0b410415cd94d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690712ded8d04d59f6c59e99adb86bf0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0be9ac94a5438035d806e2094ef1b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0e6a37ee8cf9f9c8b4dcbbc07a62b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112aec7aa4d2c66c1b0e413f97b27110369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7585dfb22da9d856cbdf8d4cc8f44370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e496f149f84d43ab3097983dc52e3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a9161cbab9974f3f543005d5acc8f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43324df90645f30cd9b5e0972ea87ff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec23e13692d95b71b404a79b7f5734a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ada076d181190f93b91386ce81b2a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ee45dcb7a45cee3f6a6815533550f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c472fdcb6137e3991a9ca6cbca48f3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37104ff81e3a7b212f44b84a9f0c891b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2e02678df87881d48cbcbaa671b04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00a1a1b9f134a8998b5606c32202fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a0ca86b120b6f6fc1d46888345f9ca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247797084cb325ffafa53b576a05990b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0478a2d61f2c3fbbb000f48ef95ec3c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e1e6ba822065dd9c7c0afec598952384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2984b6629862e3553613c94ce9942385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b930c4e90c8c5e1589f98389fb6e47386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2d1fa725361117b19593ea63f8045387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35217c6f8af436bff883617ec20b203d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c670d17268009a96ba20a255cfa132389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b622f32fc14fd6cd55db91e8eace75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372fd56cf3a8ce4a8e9dae223829d49d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28b44abbdd6d4923cffd79eabb6888392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515eaf2536834d18fff928d8d451c4b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0f25475bc201ab60dc6805e590d4b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c017f205c633f9038c3aedf2770945a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918217b2084dbd7a09a3c718f93e6992396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44338250fab24984bcda283751c1fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f364f7a2d337e88b7b5e105d5fcd410398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d12f30bbb27f65cc25f9ef0a2ce939399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aeb684328c9526e14f5b0ed8410868400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b20b1636ea31f57e03263acdb68dd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0655b49418a03f277832fa87a51bd40402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483c69f3c3e42b7db6b81ca2e60bf69403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d331ab3f5a9f559ff3952e2d06355a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b87385a362c4dcd1312febf381e7db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe1dac0efbc3c8bc05224e9934f547406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af6506bf38cbd31f2de63333cff5f9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5907eb391e9d240e9ad30b939f0340d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ba7309ee6c9ac47bb8418c9a67082409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f9c08c4162670edb7310456116e45e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053839860c23bdbebc86cc2cc65e0f3a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee84f0536da520e468cb5899c060a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff43c1ac163d0f9dcb14de04e9d093413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c60350e3112cb99fda9a58db6eb8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48247527c7b4a659a947df9829c1ad8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3290452a8930eb7165a5090de470704416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1bbd4346bfa7ada866e4dc818ba86417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63908f960ce6a67a91cbaba9975e6342418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf739ca407d344ee0fb08de576e8d503419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec51ef3b2ee560e80ccf343085356a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdb99367d3d4bf3ad3a2429e19cb2a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eaa6ad47c31b1b3a35bc918cd610a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab687fc5736bd66bd1233a239899a9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6f8a55c24bd7c972c7c83fcd64bfe1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c712bfdc8ee4f9a33176a142a8ff6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abb43d7d4f8599e6a3ee61bc3bc76c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7461b7118d87502d1de0ea4c700bec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7438b977549d8900286d7aaf5313fc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e5588fb9b447cf928dbe834e3ad20429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4231e2f7beab863f2b410d3dd48816430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f39cdbc23eaea2c3cb9d78ea3e30c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc00509d206d8f1e13c806adbef5760432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ab0fffd1c9120fc0c99d46840001b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50a4e09d9431bfa1e2974c338d2ddf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9039d25f9a9bdf908cb0f483420799e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12116dd9d61d82f41a1a2f9290654e27436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b744e60dbb22afc3954756fed83d53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae0af02e372fa99d122e36ebe0725de438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211f0c31199d596c7eaf38458521ad1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43705694d45d5e199cdcce92cc7196c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafcc4c7e4f8f050c8e5ea4080c47bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d6caa4476899196895ff3e15b03c5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955e4be1ae268bde561b41e98874b80443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718f6c57eee83f59b6b18522fd5a529444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd5634924f5d1694e108fba26b65e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e1d1acc4ff0ab671c955de5a41b93446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a00a991d99023d23e2a3707ed752ab8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddfbfdc5ec060f0b0ee25e848cd7cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc0ae1029c1216c70b9b0cbd505944449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbc23e357536792047a0905ecb7cbb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f9a773a15f93c2b19b4bb4733ef9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6ce531bbbea783649e83b5bd75199452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319eb7ef750f953aa813674dc30eeca7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f42031ca30b6b4c63d6d3f33ceb359454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b312c4c812ae6c0f0e57db5c075a02455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd53c102d6f19f263a66f293776788c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94686b5551ed1aa9b9f53e4be2d2647c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523605b95db46038c9175bb7b0df935458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01226bd389ccb26137c1a115e19a73459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4201f42935a9019cfce5692bda556460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535beb5f7ed6b5c22c8bfbc4401f693461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6f78d0cf37bcdb649138b4a1fdf1f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb9f2e948b05ce7a9c60742569528b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a747e8c67e2832c684891802d0fc323464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc0ea454c68233abed2f022099de74465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf423f2a642ceb69ff6370c2aebb32466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca330759825c301b968fd0cb71d7cda0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c28676dbc61459aa24bd5b185059d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0e8648ae901168483b03adaa2ea8e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76f9d2a758c486b177f0922c414546470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a865807456641af34fe82cdbe31df8b5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540dd966d7a41def3a608e703119d53472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa2ee0790b4fa0a0a5db7fa117d151473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db64e709b3831c05d39bd1e108876d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50b3fc79386b643df688ff7b44db9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeb2167d4143d5f40de9c3b334c37f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8514ee15105b4c613a941e1edd7444477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16de63cc5fdb8b3fa95cd1ff149169478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e26f7f3d29d0b78ae43bcf764b7dd8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ffd2217fde2393ca9e0071f15fc26480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98d0ec3347191e23cab42d90a10506481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280163d3ae6e904634a25cc68d191731482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd0f0479609d49754593eb03aa7df9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2590617371434a62892ae9d234fe2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653c7c4c388f2f1b970e6fa21366c38485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5b543d8a1a8ed87d3b12f96a32872486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400b5232e41b0282888a9ba384ede14487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7567c9fb339277f86b1dd9be772886488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741de5b9c5e5c1d85d0ea56ea9d536f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6f22976b2abc878deb970d0d132f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a6136187466fe6ece1a5308afda4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf7d4d4311de4ffded5321da9b0b38492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68122d7c2c7a64fcb2b1f71ed3c6d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f154f019d5f39ba79675fd8df7d77494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f247d399638ea078379fa8b4252e3bc1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f3e5b0f0266861d2f71d8c3f4dca5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0444ef5cc60662498a9ac2088d274f96497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b9d68628d876252456b967c312315498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815b943b34d915949c379ef37ee5fa24499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725bef360d8871334979bb42678c352500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5119d81326ef40af3cdab2df15ac89501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8de1358668acbea4d869346654ea18502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533358fc5202ab197d2f43f6ffe2c4b8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311189552e4a1615599e35a885d13c7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36af67070f4962a87511e6a1f3e64f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f552f4ef2e30f5d625729ef3d08cb4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f715bf13e7fcaa5ddd0ea19746d9ec14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b875c53676beea89495eb5055ee19d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2797e51ccc6dc0f5f54f1bdbad03400509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed660d5864c501d5130ace67c161c7f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8371356f8a30c565fcaa40a985585355511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef0b0f9d5f5244ae9e1ad8c5e5b1723512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f14ff3ca903f96c319703751e69f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315b3b68018deeee111d7d42e46fe66514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e33488aee0cbbdebcd12b5c17ac6b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ba8896137f24d606b88cdca10edac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39188d0daf772afdfb9d66376c6dcd5f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabf5b0a3e53a8d855e95c9db04ba22518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21be3be3a8de09eaf652d9c84e3e7d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41fa27ea77464cdd2a186369c13b96520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee3b8f7f2f303e4fb7a8ee60e3fc34521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5874d92aae60c468daa7295e4d6925522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc450f24a071a73c4f25c8ad8cdfd3f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f11666e73e090a867ae85336a415e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2050db08e54cb1c4776980ea4eeb5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03ce72fec643bb399482a53f0bf3f3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917d5f0657ec793a38df3271e5e08d0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b1266d5ebc249151241a7a54839cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291537209ab4b610d9525632756aee5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b905919bb7a9ceac4b82acd2e9ce52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489771320770d9f7d9ea65641254bb6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91c8a53e5b1bf00932078ce28e9beaa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196b53afbbcecf49ff6bb1aa2f78e34533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaad992fd7634fd3fc6105c5630bdd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3aaf4f894424cdd84da35e789e134535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ed17e212cf017c943ad31111b1739536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe7531588eb42506d21c8a3a3d78317537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7972d5e2d0f18e6c3d894ca4630f7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40789a60c911195c11ad019915b12db539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd5728e90e530549d92d7699a6216bd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725eccfbf3030f95ee433a916a530c7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62de7a13798127f3f421c5447a4570c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab336dadc9976699dddaf775118405543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a21146906dd42066d7e93ce883541544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbce05cc653a597f3ff3ffc9fa246a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787c785426ee23f928503389bba01bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d20017b29c7d3b62cb04a09665a14d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3986e535d9e6287e99ef926a41f76548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ec6b688878c2c41768562c779c516d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3368ac9669399c610ad0e79a99e1f42b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09368e872cd005d96c0720ec9776c43551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998ab868c039db293e714a67c754f32552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d386e7a1156a762d43eebcf0279fd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8c1a50968488f1f21612d07687fc8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234107840876953d9ddf274d8bacd9f2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee03c9ec211b386e42a0764f9df5a1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a366df613dfedd95ba768ee8833ac0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a1a88379b508abcb648ef3c168f2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6dcef7e297decdfc5afb312d95790c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249bb3ac1ef1c20cf174639cd2e93b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890ed0e1704dc5f53103ec99966f57e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c680ca55ee7075a93e88a505b88bc8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7689d7be9a0ab883ee4b8c2b214fd7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1f0bf5066074cc9a89266eb125358564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734621b91817a8fbcb50f475d1a9e8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c091baec0fbb08f668f83ac2484357566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aedacfccd0593db776f668306a4bf8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81718f09d092abd4ca6d5a64d5b548da568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769d1b7f4cc75ee9c85a1f034d62f44569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb0de4c71156b63ac6b15e12f35ebe570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96bce22e3f8f78b07fcfea12ff7d04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd23a0c55210407f854780191ed1be572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f58b39e73c8d146fb87c1c29e723e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9770f3041829d649f986ef211180d0b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44171698cdb441db43f514835fe9783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e244e6f2f3fb123433273a4e71d1ac4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a3aa1b8362f5188e526f0070304785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b74d248d4e951ec53e59c0bf493ee36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9a8aa9cc7fc8c9abc04aed081b4fb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa0797a04040b1da8d59218e2e90478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9ac95c68c9063ec0ac26337b18c019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb0cff90363c8981b3a365bb21c7d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9226f5d141d1ac4ecc4ac3c29656b58111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e43cc98f9d70eedbfc792a18b2d85e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d87fac24093ceb8780aacb0bc4db1013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fae605cf739b2d47b0cd46ed33ce014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5cb91cd61cd30cf96adb1465a3143e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358cf2161fc4ee41add0abcbf58eb1716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b81681a4b64d6cdb759e1a90d978a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57c81c3799037be9bb2094de4121fc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa99b96d8724b1392d64034f6102e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd26e698290de1fc6700d6dbe13f3b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbe3e3eeab5891645942af8f0f989421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869068792e53e0b467d1388ed9dc41d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e4f8670c45afa82a9b37b4c2416c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0cc022801d764655af9a440e681c7b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd14093f9fb047d73c0ff8bf93c1be825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5a2e873d47b382c70029243cad7f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbab12cb97ad6650f4e6836e0dcf63227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa6c403a78a50e273370de3cbce8c728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4a9faf00b772705a98c90c2cc4f1e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba1c44fab8817d5ae5b9d64f66e47230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b8693263c2140856d5d10d7bfaf9931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41250fa44d815018503db5117de0db632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c4a4ee8e180f1e94dd85e5ac25c1133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359edefe3fd742037d7a25453000d2234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d511a21957c4522f6bfecd87cdc5a435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b8f6d3d48efeaf47ef9bdb9685f5c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364854d04fa074e2f1f24e205837786337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf6312d7a56b1b4533246fd915fae338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634854b7a9f14a63216f815016cf27b339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43486aad0b269ed9d90ae2a849e4730e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadad22f82d51485236e531747f09bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac279a913a1c75d20ceb5c25e5abeb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f060f5e78d2542712d046d016f5acebe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26003c7f8575fda552afc0b734f187bb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e67d464c1774795868df886bc0a8b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b153960f6d3b3deac5eac792bb4491c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed143a539a17122ccd7c1e195304797f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06519e57a0ece8c46fb7148b267c4a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796cea57e5967c6a3de3be088caf3e8549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098228c0f3c5698eefb83358252a64f750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a6d409cfa643f661b72dcc42de45651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c50817fce1a81bcb847c2af3e5a9d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1dd9d1bf439e60081f5b7748a404c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09120c3efd86d954c14efa85b0d598154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b95458bb0def383ffbf69b0885b71e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c859450dbaa1648c4b3bf42d2155854656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4c62340e4753a522d9bc2b350b3b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb29a1d065cad546684b135477ebaad58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ab313649b6701c449b39df836446259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1300b70f9fddbbe26d5fbc26ec34b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217d2afc700b9497cab52b9792e835661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c586ed0fd150d3a884ef6ba683511a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a78829732f1c5d053a1b03eeb3abce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e037d533acfea7bff6fbe55adb1d4ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e9ecbb396565d2c9a8ebdec85d03865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1edadc92a2487e159792b2f87cdb5d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6d879177daab8488c0e9a15cd743f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8d256060be41e60d254e09a6217a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e3af57198e3436ace23b32e7d1a5569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5e0f1be2a1bd7448ae9a15ef5490170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81bcba39b823122cd2572bc770f6ff171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89256d798923bfd1befa0bed01dc36cc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0146fdfa2ba9fd47a4e387a83f36dcea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeeaaa018734395769dc68bf1b1d09374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c37617c829defef432a80afc5054a775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71430c3e8a2fbe601a71e8e79b9e3c5876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1d8d5e32571d254ba9effc58e232377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba59fcffdb31bb7b7c4e17137c1ccdd978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d329aeecc2708056cf290b56b09de8f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c60b4f07964e7646331c07327dd9880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93490a15bd404d2b8ef9c977d5f3d9fd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f0331457a06bdd5ded9455eb90f0582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07214824cef37007dda7cdc515b03ca83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be916048773dfe48535923c13619d4384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99acaf5fbbcacf372ad887b94cf3b185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a941704d81c0f83a5d63fc9eb1bc786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483cf77d787c0fc40199e569a9c7d4b087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21314e881e69f3d1c7769c528842c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed50591e8bd7dddadf48fc7a111e83b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6279316312ff500b166c9ba19c585f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9337aaf951cbcbc4b0d3f2b4f73a9c0791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55be258b7de3043c61bda9095e88bc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1a15bf2d357d860e34676f704f62c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46638550aaed286906aaab7ed01779294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e39a015eface20ff83f28745d29a395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fe0dcfdd3d31bcfa3e568ee9f0c81496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294ca69bffcd99da178e57ee1b40cf097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7650240382a43ba8dae11a3575ae6f5198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c75f9432e5e79da46027b78363a13a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05aa2e6226e4344c97e46ad523c3b77100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8239f30398b9944ef47b0364f77c3a6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd2266bea101cad35db2ef190a92f8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd01f09950b26c3d9ff376aaf7dfa0f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4823711961234f5aabbbb47b5542f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f36dc74d76ea13caf1c8f551850c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447134df9deeb8e5b7fff7cdbfd87cb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f3b461421dcdb37a4872dca4fe8053107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddb4f06ce62bc5c016c5648c802211108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e1cd8d1a63a6771a04754d43ba2db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37830f9ca57611ae91ad64ca2011d0a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209c122d2202a74808218e46549e9b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95b188edc4609fa867ed80552834ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed82f041708da1899c69d0febf906f6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1c2e36a39917ddfde9686c339950a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677e6c2a76e2202fe043429f589c642115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de564ecf1cf32383a74810d8dfe83e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe64bc7e6bdcc7e627e69176700c56117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a7b44d265485c5c48d26be3fcdba7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d5a61087a9bf59ed3afb92a552a2e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2164d603bc9a1834033bb474ff1ca120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53856ccda3e3452164dd8185f24632d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5576d6d58a9af7d096a095e931703c7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d718d18ef7bf7d73f73a9b42142f94f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea8600dc19058079e1d2c0746f9dfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff628abf9eb77830746eb73ee6ce342125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b3bacbf6872ded6fd8c7efeaf6e51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697e88f404062072a7582fc2c5ac2ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1eae33f252d48adb2cc1efac4904bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729283df210457e9be97df1b478ea01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdeb5ebb44a9d99fc7c1632a09e4672130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4a264b84ad89858de016d5677ac83131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deaea8e214fce60b94840661e03e615132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551044975654d8d75d232aab9f0b0d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f366a8f2377603756ef0cd85d538a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52437cbb97e6ee167a5389c07496737f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d1aaff55e0eb532c8dc916f443d7c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e17dfa0c53717f01642e443695541e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94aa082b634ff6c4fb945ab1684378138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c682e5e8d4cd2b3ef4641442bf84aa7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776708f9bc336b4ccd7be508ff9c3bf4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5d8b989c309d301b906e976d3a01a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b63b7defccfd4eaf388aef4230c5a8e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189a143b3a85510131689c3e07a99e87143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53564f49e3226c6a518aa061dbdee04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc3ae88406d60f995bd72686ae6018145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fa5bd2d82d56ca3394b611dd7ba92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a2a6cef7633ef5ac6694ba7935923a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d873ce4776637530841e4c0332504fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63810a4577a102945dece424eebfeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dfd72f34d24466bd3c3c30b2da425150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eac8dd578d35f18997aea5aceecd09151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e169a9df4a97bbbcf938fd245dd321152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356244a89901a1a6cbcaba3660c547a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2adb48be5b168bdc90b075c9853272154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9f4d2541a82a7a521ac6dd6730a2e0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee020cd3163b3659bb37c8fc2bf3d77156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337ec97e980b46c95f8fdb910c54eef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a6536419962b6ff65d5bba626a755158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885a523144572b4439007f136ed5036159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c52a469811281538e22d81d22c4d57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f4613d3a74647f2b6796968c72f74161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245690d8ba1476b75956b5af6f886a6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59035580af1842e49a822e6a7ad3a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30edc9b5dc31ae44f1b69da6a5da6c3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f68ce1233bb31ba114de118c2ec0a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dddacdca664b5879aa0fd4b22253d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4de34346a8a81ed29cbf98147c8e61167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455b81dc0e7b0a2ab8a74455b72b53d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab162543a544d07b08a02c4ed52c02e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42bcf23c20993178efcd7344b928a61170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabe74c92b083d731a89695426f63c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9c83919f952749a5ece81e3ef8e7a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c1652d90e4d260ab693343cd536240173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db377a408e161f81d66435d74b95d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dac44a7fcc53a4c12276caf416aa1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672e0f6f0e849cc21bfa055d66721a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc3a78ee5cdb716c099696d9ff7a45177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6fa71a92b03a53528272f58da5633178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59de7f5f0b89c2c01f2ba6a9dbb7aa90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebccb7314060d506128f49241c634e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d04c0fedabc3ecd507215b0498def181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a23a3a3274cc90a0ee93393059bd6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f1d862a8a990a8c07e2a906a48f6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c31409cbd0fd6371917d81704b5021f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b0369da5866d678f6aa26c35104f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308d3f06086cb0b2128c9279fc9612b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3104685bfc58e2e854a58acb0a8a0ff6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91654ceae76c4913a6691fb2013b8b3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e076a8aa992e1311c315fdbfeae2d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9869560f460b5760bed273fbc775f785190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0269359a095cb1b0eafee598b8fe41191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e16c762bc20d2682b2093110af6ff4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7d663c081e43ffa8d6d307bb46e25193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b694c2430c4de3e11ddfe8d2755a84aa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b073843bc860e801ed0944694779d9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa85d600bd46388ca668bfc3c695f91196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22894c92fad94306be84e977d08979fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6175713ce1345da04f42aba6c7136f3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ae69d95299ff76bc0c92e8c8efea0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bbd0a5093fd2d425fc1e3c911f7eda200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082442ba628f1f23ec33b975c0da87c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a564961145b01e046afff282b4745202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17adf8db6953d2344af554308a7d7f6203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac268e6393aaae3e7015aa11ab1cb41d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd99565d01a910c6be7f7a947d4c645c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4c7ecf626de504c7c8672658118d9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312da01cc41e251cded17271d2b5f4d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451a9cb40a9f14888765277368d894d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6601a4674add930e5496f587ab179f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2383574680f27b92c43700abe9e683210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bdd194526d0382c24a4ae559552d6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c2af91d25421ee4ba4ea8e23cda7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872a63cae31d00b357de7e5889d4941213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a46e24108b7473282abb67af33cecf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783c92b5b0b34058e0aa70549a622867215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d1536489fba5c65595aec57ca4d69216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6718fb6865a9ba8e59d874b3470183217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc902974ff779dadb2632b710f3cfed7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f5eac05944994bc3567fe53895766219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524e8c5cd0332055ca02ca39795aa99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862079dd470bc92b1f773cd40c6c9713221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef618e8e9afbc71374f589dfa241320222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e475f4e29241118af05af95f5eebe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e4962f49e50f2aef13db2b5fce3cc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5eb1cb96a88f7e1c168abbc56f193225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abcbfe34252ccf289a34b04ff3a1d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d648eea640e4b02281f6055642427e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd0f1961b7d957d12dd2305d5311cc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1aa0c2bf1f85ec7718f02ae76762cf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798658f1ede257e10be2358ffe09058230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e88b01aed9d69a45d20e2b05e1757231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d0fe4d0fba2c16844263bbeceaddab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b10e91595816ea140d7b47c8b75fda233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4d68b0319a2b36cffaa33ac39c57f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1f45d9c7a5ecc3ba7a1331030cc37235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb60388318df049750df71972514efb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f005d5dc90a42921cfcdd143a36c9e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab83f71a5e1a1625247970b9f7aa21b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8745a1883bb8515df848a027ad32c93239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59b72f084d93a20378b7107b2d8f29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310d581b544a2225b28568a432817e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a703a14aac2bd6d9532aca26badbb4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9b553a60a90a82a1d3029d6cbd239243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812961567077c27f99e95a68e547aaa8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aedb8a883b73fda145fc2600630ebb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d473150976920c06881eb000dae1c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f793e4fa5583a9f538f7303ea8ed671247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7230b2b5966836dae048f877559d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30340a7e60fbae917fdda45d8405b0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246eb63dbc97193bd8f0c7f8e35e5448250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc9a0fe3e84cde19eda3e44747ae7b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b281bd5b4bfefe928ea25448683ea1ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7ba6d540a60ce1304ed6be233346c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2fac075effd446902d03f1fb4b0cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bd8cf0b9f1d07a2425f8c87a66798255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12175e510b17ef2d73772befee0e2537256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60d08602be96f242ae62175629b5d0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aef9ad3b7db1e8d10ec22f94eb3e66258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310cb478daf1e3e4a3cac4570e115e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c00d3b8c68887480ad125601e6cc4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aed7353aba38a3ea066f0a52c0d6f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a285c64d72242997795b73641863b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e795b60f5602a23bba64760551599c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41384943984948137f03713b43c60ba0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04222af56a4a5c61ef8da5e1834e70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff5a39eee73fbd29e9180d2d886da4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a988eac905f1ec467f6f7c54f4f15c7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fdbf510a5a96262fa58ecac7c7286268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dcd5c5bcf897bde72fc69edcdf6660269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ca0630e1446c8a313c26ef2f3b6e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f43193a1639326ef3c9cccc647fd0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497136b60a7967c9272af2422f5f298272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebfab3d844e87a5000ae46fd1625fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a59bd77e39539968bfa991fb15669274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936abe292845c8becfe3ab82c0d4d9a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c48f17dd68d38f5aff1d23d2243670276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71abc26a13b0feb3615067f4282e3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1ea44c46c81395b5342b06ce61a1d3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d810a63b1d0b12525caf9a7aac699ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d1698373003a0b321238a371182dd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35dea45c1b914ec2d08a3a84d3d79b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efe6e5fa3b42bbec418cb9c7d6616d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b1317ec76fdc55cf4f92d04bb085f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6621d9bced6c7f9eb06f482cd26a95284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7fbca63e7e4d66b37c89557452d0e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46dfe552675ff3a888702eb49c85eb0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1f29b2e42e554f2368472979d9db6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722a6c4582a4f32f75576a6940c8840288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a851bbb6e5b1eb076e874e6af8950e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ccb74a82e774bdae2de1f0ae5c343290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5beaf2535b074ebcfbe775af7bc2a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fef697894d9407463e4da7ef8b86a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44497368d70d0d7e820243682066f44293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a167d2de6776e4ac7505ca250a9021e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a5aefdde109d2d388f9f8e66e5289295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ece82d67eebe14e7d1b7e2a850f1c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e41106d65f8ebdd6eb4c4ecb51431b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ab4ace153bcb647602ea7a32a44e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d274607b3898c61931d9e492a299ff1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3293e8348cfe61c3163123dc4f653e20300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d48d2710d2d78ddba91850382d7d9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447b104cde470ec1ea262446fccb464302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd77f23174f0dd0c7d3cda8e8420fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5bc997868a96da810aaf1cbedf1d5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78821a60513d080151814f0c4fbf8a68305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce2671ad534f20de7e5105dd04ed97306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980fcbbb299c30292c64ad903c9f8df307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffd70be0a4d6056bcddc8ae3d3f234308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4723fdfb121d694feb73763975ba14309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a8239892e048173c72a0df6806338310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd10af869febf4b671587394fb6b1d0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54142efcadbccfd74b1e9d2cdc8a38312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffd0e2b45c0141bd87d83ad85b49f26313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d270b9d258a6698079466bbbd3846314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e1b43f8fb88a0937959a4ef728235315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1cd2a8d2b879d5e9ca78ad59ba5fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772b2bb6578fa8916f0bcfdc06aed8f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd5380f9171c132408be2ce3d2aa594318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd351668063d2ac6adf8232aa65c90319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a04df5d1f36894aee37076090da82a5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5a8aaa4b1c8d296a1f8114fbe8b8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3762d1522f020bc538ec1f3f19aea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c10e4ca4b6751e763f384b24fbc2a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782f1eddd511018b2e5621badbc0ff25324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a326050d5718b42ec6de256f30b2f56325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949af7c01a624f2c8fec6ce74d258ee7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789c85c4c5f9ab7751652b56984cea9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50c9a73fd037f74a70913198508d19d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849873950b2319d648f8538bf9ddbc91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db00f6aa55285db6cf1a3228afe6505330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3630c7bb597cf08701b79e34a8a66a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be59361e9aff0fca60139cc0173fbfd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257d548689b04498c7b8e785b639c73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1145067a7a11c66380a800055240329334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0f6a590a6c8ce0d798c4965e9a628335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63b2466d0b8ea5f596cdce8390444d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3de913627e595819c682ac590c120337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daa6ad75986b1f72613d298937b890338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbec77e0fdb785478b6b96849446300339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51924057cffc4e16d0e59bddfa79f237340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af050e0cbb23dffeb0758c8846f7b6fc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88e01bbca3ff6f60507b513fe8711e9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649fdd0a98583e9025cb8b16d2d51ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859699bb62488d9b6c70d2271268e445344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2904ca59f37e5c61431f3b2b12c4f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166954d3780bbd2cd24fe04a971fae55346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe621cc8491730506be328a720fea78347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb8886303435bc633c588195b4a0a5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483509dad0e6b1da250845043ab95fad349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe881f2b01b49e48e4cc886f54b3a658350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5cb7cf04d7ee7cad95c292ec19d2d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604db6279f030b43ca4e2b0a9ea1c9d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700cef029fb816ee9626660e28b6354353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6880f364ed2a432d9859d8dc341c0aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b154e80b4bb127cb4d16b07de26b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358559a0702e2215bebec23c4d69a8d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e173cf50723a45111c53a8d31646c2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dc3ea6864122b1d06b097eb8040fd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1f0be2da75e8517d178ef1971d14d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07051dd98d7218c63fa296e322b25027360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136daef149079451ccf7f127c6b3a1f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14706f6ec5402bb79764b91360c3d833362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db2ea6d47018296f0dfea285659f9b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff3796ce8809a76a78f7ac4c24abac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742fbab7012ee6fe9dbce2068b6cc665365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac996b96b40d397503474b1824bb793366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d491e6de064cf268a8203fbfb8bf8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b5d15f9eb83a3f047a4f83ba7dd942368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fa2554d90d45aad6569d864b4ccfb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f32908842db55bd5213db6af3f8502370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585596ce7b14765aaa204577a9304eec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b97486b8697e68d352b57c834e0efe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2b1a6af711dc5be8905f28ef030e36373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313d56a274125d5933e72e3003062f6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f82cc9cedd7b98e21c66fc7fb03de375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caed7bce2f76538f729b6abce242f25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2f63d3a12360a8c4f49b970f7fb10377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7afc9a0cea295f0eb8bced61e7c3b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581d7dd9f725689689252b8aa3b21041379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efe90efd16cd54478dc513640a1c84380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9c65fcbb4152ed4306039d9ea3f7d0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4538c0398f9d1935fa04f789502a52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db810ffc2fdeadf8f5e79aa2c8ce11ef383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613933c9e6a96ed84f67ee05383cface384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e840071ce11831cafba7024ce4f2cb1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929a398a235ee37d139a92fff5cd885386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7dfb9124308f061313a5d497ff8fc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31520293c5057c9ef073ab4ea3d84b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d0fb1152fcb9ea518ccf153b3a45df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b41de82357dd1f294a95e4a77ffdd3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407f2a27a4ca524c602646a3b037f79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afaa7643250e9118a96ced6cf2c01af392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976258c5899a29b56ebf36fa5ea10d30393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86735c1f7ac40666fd64a7f85eddba4e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff96813d29b10ed3ee661e3487f987395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c2ad4c1e2257f65541e5cc28a2a8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f291faf571bd626a22ab6026172e99397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8515ef0645b2d1768658dcbbdcd809ae398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487466f9872eea7916793c2102d1e1d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe37b5bef2e3dc7dadbeae86f22f08f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce6ac7b0c43347adf3ed6a5ce8585c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078289804dc55760feabcc11ef909d81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487e73e980aa704f8fafc781fdd1b8a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932097d05bc4746b36aa33f9273bd53404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3f54dfb1d25ea589828d29d5bbcc4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351ec9693d9f90b1ed91a0e9845c3ad5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb5a1e5fd92ec468ac88568b8032c0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff773154b1927e7d0089b9696031582408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00f103458e9d81427ff2cb028792e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e31545134853442cd52e55879942b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba2d3ec6bc7f2d2bd139aedb296432411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c4f57d3988687c813dd0c0afd3659412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8e9e5a3228380edab6ab8a91beb23413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25841fe611f524bf64ed88e9bdd783f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830e59c53bee4f077f381cb7efb773e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577569b874eca1c8da8ef7172e8c7418416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5f72fdd0a06bac51d205aca4fd559417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadfa9307ee9e44400154e2f7e8e194418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4248171c3a054a92c88297872eb448419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8cc4b456153ef280139ed4eafa4c20420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8064f4d190bab4ecd50d4079babf7b82421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba355afb77628c582cc2ab70d36a56422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b35089d9f40aedfd82872e14c804ee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650198de43e088c07f0db0efb3e6669424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efa86a74147c10d877cb92b7b46bcb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae652dc6393a3dce41c83a2b5d8eb5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d06389bef3ae93ac4776e05c6154e2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a712c18d546870973a73d8ecec4d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb38f3cc7c09db4236b448124ed606429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c6208d969d017865ec2d87c7bacf11430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363d679cbe93df159cdba988a2858c6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac965b6e34531f45041c2ae5bd94b9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316f052de2ed8a95b3c13110ef5e2047433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef73a7f7a317f80c8674d0f4f6011c0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f056c848aea16b1a84266491936511b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037886b1fb1528f3d57276697779794436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb93d0ae951456d936e851288d73df9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ecb1633a8f03aa3d6cb203fb84f99438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e276e1287c7f28a262b340103e2960439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50c040b8018cde3169d48d9c550577440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f7f05923d14cbe3d6389f6c973b9ef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b477e78be03ccd7cac5f77b592457442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebc748861c9b569dcc226acaa532a1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77503ae3970cdb9bd08662a9538ae2d7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae20f713e884df95b7e683dd16567811445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55821f44deee592dd77828f252a805446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e286cca6cb787cd6097d410508897447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c564a4c4da8f6332b4f3cbabe329935448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca472c674bf559ddd0d8ee6490af048f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d65a6fae3f87ee2a5303a4819978c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a53f4f76d134d0245e10a3dea12c95451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db076d3861e6fee2f11d752b7290489452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffec1b237e7c90d9e3d4631307dc21453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92546b34f2f207e96a2d475907fed26454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d366cd09d9d5b2632e0ad9fa194c87455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ca40805862672482c26304fb5f764456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed037a528dc2dbcef58252b82669788457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e5ef4bb0b67f96fbfaed2aa9554cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3c912706bfc8b0b36ca86e5bea63a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786992b096c7b2cb8dadea02ce4fce0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bba2419be3f86f094424eabc56f41461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f527273613f4643ca93da4c2abd8c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe368aaae5775972f32459c8f9c57e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d88ca47f678abda6a061e0e99e00e7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451e077bbf766c352f4374eb7463a09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b17aae82b4803a00d39c0cf5086bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9380abd9951f0f5e2e0b635f1b2a4c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582cf0840aa252c432ea044c85991ab8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b32d95047a6883b11b9735051601c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765413d68e2d4d7f285fedcdbe6c6eee470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366e556e37c04a13b9de456b57238ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071b18688377204fa469ba3ef8a67c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5f50a8c20db8cd7de733d32c943d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd70928077411db11cfb7af1061a9a86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c34cf026548d8c4832fe1a70b78d14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811928d8ea28d564b4751f691120bdd1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4f3a19bd9901d68e6dca75b9ccb46477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f7de7689e91adf804f69e01c65a60478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b623d492ba6ea5d198d267299845b0fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020d2103ff58fac9a40133b3afc7c8e9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e521c1ebb2420e9b800f414dee61b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1322731ed274f3e57faa88b51419b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717326a9185c7e52578f1a3d9376e43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d25298495d8e63cb73bae1b2e68080484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d4e3f3f1609f5049c242ab116ecbc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c33a4a57df2fa960da4c3703573ee53486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab9c91d928e49c332ad764cfd1fbdb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b7d507668633e34d9821ac6283223488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568821b254a54f5bef46cc59f6a06131489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf027505d3db459a169f4de21248f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e8eeb2b0b8383a1d50f1d8886e374491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c9b7d0cc21ecc2635cda26eced95a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b072eab3b8bae4315c3894895bc46b93493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a3d984cf4d61682a5d6741dab89fa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70873b4811b8b2bd134e4be377112fce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e75e1ede894bf6b8143f0551e615f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84a26291c4263e1c1c67cbcb285b91497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf698ed3312d6cfa72639d5450c0f4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dadd90d9989fd5158d0613415004e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf2e714ba2472d57f03d64e40310de500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee93ae1e5993758439b691becbe1458501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86aa78f42f7070e6bfc8eaf49c75eaf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aec234861c7ca5e731a92e127edd95503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee6088a21df9765296dbdaed1e0bc5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bdcf5e48fd00c2289fee279d13848e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c8a1f464ac98bccaaa1e5393b8a16506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb902993cf06564e5c2bd3680e5301d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fa8baacfbcc99a71e015f9746c9e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8d131e4f380ac726d11c98e664295509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51184a0a02a520026c229dfb208fa7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedab8c3860f89d573fb348e250993b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a55d33530e8823e595267a315a85e3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613a371a8f8c3797b1fa086a0f78227513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5d7f03a5e3215c27c4bdfe8790ac2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629bc920c7d52dcacffc8a7894642ad1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb13840b406a68325d44fe90c803bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e5a490c09d9d6afbb6fe2d1281ea59517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd78ad228f87bf16245543e50b1cc94518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa333d19413fc375a00011197a0a56519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d62b9c1d01dc799ebadba2d0d0c35b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d20810be830ac92a372cd5ac6506b7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7d365fff6ac304572688549abccd9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba1d1afeb73da0ed7b23e9f41b6a27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0e55b55cb5573424fb1d8a8829f5b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a6b131cd0adff19a6279e65835d22525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf96d37d273341c15bedd86c07fcd270526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2680639ba2c761d5d5a28b488463bb2d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81826512c939baca04a4bdbe864436528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275ca366a996f9ca2d5aa32627150af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c408fa9ef11191c29c38c57f996443530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776dbf73e2900267b979a15fd6e0af7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e6bad6e55770363fd8d4927d9f363532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a741c7262cdb97704f85dbf215aa506533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ba179df5f156628ef31d13f284b4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df180cc00127ec90b903436a8b19cb95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dab8d829f64e428eba8b06b25d4465536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8cf5063ecb0cf8376521fa6713683f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dcf9c6cb504fb43c70107387811c4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a732519477c93aa86bf1ec69ea5d18539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2124c81c243dee23a43fc1f5304bd9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4c989db78bab7c6b0b874065f26bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0caf30b5931607bfa22855ef393dc8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb672b17fcdd2224cff1a7c972917884543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43615750da555af55f81f8262e34c744544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13369316a259308ccb105ae19465e1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666db0f101a1c30119e442595132e28a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2ce613665afa6a3cb76b06cfefc0d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88994dc7af0f717c1fcfc00ccc1f8ba548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b44ce0aa3e6560350a99bc68209bbe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d4df32cf5cbef1cbe5359337fdcf2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9137e998963beddfd1dfb9234992d7e8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d952fc5bbadbe68600ad54fa48ab8e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73505f54f384605ccd5bf593fa8ffe553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753afbca8dea0690542853f1dc54a0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e87428f310ae7bab9b2ea7cc602c70555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc7d377ffe85d5841374f7bae6ab47556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264a62be2af1d0cb19173d7fd8e350d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65562df38b98ac849aa066bf32e5e087558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c4ac5890f20a6e23da9f7ecaa7819559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f986ac448a6f0f327ea86321480008560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd00c2cba8fb60deac25ad7a30ed767b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c76de2b860cac77d8f89fc6a475e19562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04d8bf96cd2040fc19168a72da22c4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03aaad04e0d7a57bc6e9797a01cd5b5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3222344bb33bf5873d597730340e67565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7444d5c3534cb3f13752d4a798ff5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24926756b19309f89acad53f83d30e99567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3ce0554987a0c7ea73345d289eb32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6f7be3970527ec034dbabd94f419c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba91e550332108d26de53c30d9dde11f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feb6a53bde9020fdd02067ad4e7c201571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d653d58bcafa72baa69862c340299572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>