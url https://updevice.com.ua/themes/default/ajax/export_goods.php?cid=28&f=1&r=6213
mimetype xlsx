--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -2182,51 +2182,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099b953615b6d85b31e9e718c6f79981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b79d47f5bf656e91dd5389fcbe08a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a359b70b379bfd8e084a3eaaaff623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c1a60e6e7082eec92092ace3c44fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1dc0019165b022b260629b90f57c65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0a7fa09d8d0c094cfc3d1c01de1146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05865f12008ba37a2ff57227288b65577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf38be1cd157bd811c6e9698c23df4098.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44086f7917a4bdfa96296b5f586a35599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4534bf2200c0f80226ca736b0094310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead197f3d228a274408e77bb2cd55bc411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65021c61892fb637d290635457cbeab112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81b6f26c71c0cd428e21e6d4e07e6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8c4f8b509617aed5094b03097a66b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c184bd9e4169d64f89a06390df8bac315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aad8e1f47cd12281854598746b88716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf82a83c7e3c969808fcddc3d30b27d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7325a770c2046f2fa7aa0bfe20155818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e15a6af950481e43529dfc8c2d909b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8bd58d4751babeef9f87178cec247320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d1e0dc6a301ab2d2e6692ebcf8dc621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f04d0ec2ecd8a5b6929dd08581b1f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26331db1c4864c1b1a4c22253e0e9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361d097b2002a1b4c475ac7b9cc5d4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeac3707194c62a1d9be4f8e7a9e2e325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3684bb1aac05f15bc22cea541cdeebd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541562ed542334cb1875bb6dc5e72bb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a629ce9afa0890acd0342f1bdad60028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce239e303a3b9ee755bf87564c233f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c09c14bd2ee54b0528736ee79aba530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531fc347541c1241663c683ec173e3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da87e1c0868ee239010f058afc9c97e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdece6616ca14bebe0d19861c342ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f220414a47a9b3af855d4c1732ce0a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9142381c779c0c7f6dfe38ef14f977e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff20272ff66a5143ff5a441f43dc25636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb82fd8526ed2f94bafcd3c412a148f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a46bfcd1a9b89b5e6ac76b9703b82d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074d7b44ee8eb43c5f6c6161ce0a870f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108536c7640c7800d018f5109fb9b8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d0412bf151a0d4b9cf9a1102ec63041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c32f30496c99c03efed307ca8a3fa9842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82110c36e1b3f7262421bb902913e3843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76757ab77a612f9d91006480b940fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6798b3494602a2e13b69aa491e497eb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be4e7b7849378cc074d8ad1aface8046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e9020414068f8a32f61796664260e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8bf7fdb73b7a11ce333869093f65d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3e29a94439a4094ee6139878d15fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78c9cca5b1c0b911860c81af79532750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db92845a680fadca538c009252bf18651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51427e7a9cd8769fcce7d0b8ccc7c93252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404661b154c0e93f08c5ad7506d321253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf2b216515ecb94a666c02493248c154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d0917c0653c415fee5083ab9b9ce2e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b8abe90cd489def7e728dfb3fd64456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ea567b64636ef00254ee63dce312357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c44be49b8837ff6a5d92e8247d94ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09536aa4da47b7c65db0cd18128a81559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ed36ae38b0d9266e33096a3c08ff660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27423fdd21b202b96a6381d60f9e377561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33549c557a28137c16458ea4158c7b6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3407932b6142ac54945b61b43ae2191563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc261975b3595e6f90c09540e38dd664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6be286fd06d236c40e2e2c050c259865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8cd31f6862f9253379dd4a3d39f2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9db1996c5fc71ff2e7342501d5a6e867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7e52a69140859b2057076d264c7f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61320e1f533a65eca455aefb0f25f9cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbd1e7957ecc4fafb48e91070a435d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b3001428f10dbaa1318e25f9eabe671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b5585be5c8f85a0a7e9af0e1f79fe72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38f446088eb0b910e04dba92b2f0e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fff38e18804dc416ab8dc5b8487fa874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24281ac65bbdb283fa0e9e7b090b6a6175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad05c08fde4bae25b3e4243f4fd810e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e73bd8a5aa852fb3cb0e492cb584977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0465ff800e54681e770052712e4d084078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea26db62b6270276877dd845a56a62fa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f49a050dcf507c80d446ab45fa7e580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233d6973797bb4e8c6392200dfd4c8481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed7e806bfe13a3263bb3c3760a85c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fa1db0776c2a3828923184106612f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe651c315056dc533ac8d245fb69f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2256a762d6c8025dc60e831f2c04bbac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea33fb27b22e0fe4699090673dc43186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c89435e4657c796a168872b819bffe87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63af51f58a5954fff698febf39ffb888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e101e27849164ad67a9f97ebb58e3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbe16acfd2febad7eab20f95defb6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b06e8dc188cc6d3c2784813442f6b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea91de80d6bc3e496d71ca711005d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea4db03e855ade88ae05205e7c333993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f7e8af2d4235ca22e28a109c7a24e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00b7776967258283b197fb746c202295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524d23a9d8111bf08bc6bf8a1fe0da2896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e410eab963c0c55def99c3feb77b5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08056d941598927f72cc4f34ee628eb098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b3b9d6c8adf5316792a108c9855d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992caf3f175f9c918ebcdb328214bab7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aca8f639494372e4be29638847a78101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcfb25cf50e44165109446e6eb969e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b4f39dd0822846e044e504ea272f18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98d121043c2412861e9d0e9b440e55d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168fffad0dd1d6380056c695b20226e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7512207d3c287f0e394827d4f9e488106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636c952e0fa5e10e8c3f2ec45bb2597107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367df7705d70ca3b0ca437a4ef40f560108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc4ccb3533c158fa18adfc6e291c13109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a96605a0348bec24143bffcde6cf7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9357c28bb3d6661284299527e06ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc27efadcd0918ea96d8044e162ed4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75793ccb140c9db20ea3d8832185e7fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082fe5994c039e9c7e9ac5361dc1f4de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf105d74c94f3401ee7940656c8f85115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b3b52be4f26b676ec21d5ca0e9c9d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9a78d29a4c710d34a6d15fa219cf5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd23cddf523df45449144688c08044118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688487e8ef0193a387acba69579bd38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ce6ca2e1d3ff325c5d7370770baea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284ddcc5358395658f85f29060ffa85121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc04beca5067b4fadc64905f2c8b6c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf84b86c5a9d4e622f81ddb2cb3d1f4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1918eb6ed401e454fd576b10db0c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dca56a29aa4e9e54d954166c793709125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214cc1601848f60b7ed689f8a9d83a7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da951eee4a09c1c104ba1f00a048075127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fdd80053f2882c107115d1aa44e09128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc45ef5f4652b84af55121c10a3f280129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df51816f81909fb127d79723850b3216130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9eee0e08775a9982d1cec6231453f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7110e9ab470ec7c400151032532b6dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce536a6e078417bdf82375dbe8c9d6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8d15e1a23e4f7d29b17e1dfb99013134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35e1879c17c5fc1fb5c298090dcfac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6723dc21c6171e0e168699a6ea5a051136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257b80156555d18bdd1214ea7abf331137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44eb252737e633e839d5447a4d7f8ad138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957257e2a17330122a711ccf9441f68139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34587e75904d809f54bf603b35a09f1f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b622a5b33aea7e9a73c407546aac6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32100cf4a8278872bbef7accb683d816142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116a1faf347944610d83683e7a417e9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78559c8847f651fd48fd30eee58c325b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7edd4b543e4aa479fd51563ecd46ba145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b16c504a2ff7e2c5f11cec2d79506146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdac71f9f971b2089270952da501b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f1f36f93f6ba7d660a664540b2b80148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26843bc1e7f06633dd7771e7af6f7547149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a257b85e412e581c227913646e6de00150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d0c3b9238ef43f8b8ed190a8cfb90151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e91987dcce073f4ed9386940f89e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd78be0fa9ab4605cfd974af62e5002f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e09e9c665799124379ba5ba901890154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cee1b6cd612553eea8cb36dfb8b1c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0411799de5d626e9ae7ba82b7cc60cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406b3c090c42c418e52bec83f7dc548157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd659cf2a9f6ff14e94dd568118eaf9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f67a426c333b5872277187521d073159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7a8230e7fe550cf2aed84f349491f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a4bb9c5269cc126b3ed215b1c49a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172585594f7b2a8102f6da2e8da1ff7f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2993321d3db02b3bd616109f70f91163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811b7396c13a1ccde633de192691d4c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a07dd01d466930171c73901aad5004165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f19a1daee5b554930ace19782fdeab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce990c27e870340345cbac9e0c1bd967167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b2a250545a4538969cdd5675b38d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878639b33e7ca0b654d559a51f655440169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f35a7c3284680757de52e727155a6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3af09cd4bac21813471d4f19f9a4331171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7927988d87151456a05bb1b4b4749172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5027151b80369e00751d67cf2520fff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710054c25b3856dd5bd1ed8eb1ed069174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ef649f162321e66d6d9fec9591f2f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc50ab54dba27baa08552c324ed56c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d732b464723802d42c59f70af3e7ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766639011ee0ae2e3c2a45b27a666c2c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28dfa4353ebc9b22ecd653a74000d5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef30d6b2ff60fa98b71e66bf2b0bb3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116482d74a8cf0e6828a1e68953ddfea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead303d7110e1a69e6d114585363601182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fb5c5c51d73fe050bb0cbc874d63d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4bf232302cd84fb14ccb0a6d62c9d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ce168ca52d5cdb1b8c941eba8e130185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4236d39088c6a17919449e76f167280a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d8da59d9504e79f6e344db22d30b6d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507c4866f24a3dab8a830507ceccba0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd3e35b90c0ab3ba7e2d6ee56729fd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4d955f4c80535e442dffd11af29671190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2096fc767f5b835ab19a6ae1798428e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee584f83900dcdfbd93bb20d2c8880e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe9dc22bf748e1ab41930746265052193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecf1317b37727fc9395a2f7de3f3cda194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48028c7a4d873d59db7d4c4b348ff621195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbbf6d811e9c22d007f2d6a6ec657e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1da62f5222223d482c0535fe0cc2c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b449ab8ef823cd66defd88ba2ec2b35198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b496fa23c93c55ac93e0402d1139c91199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b34db960172c78fd64f846ffde31d4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4209ac695e04731adfd8b1a84e5f0a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7eb6a70722ed27f9f9308d85ac834202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e65312d068a1703f64f18deee06868203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9688f833678d449983b745a17f6ae204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0447087f90889dcd1ee927caea7b1b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200a8cc7ea5ad52e12be2db3059c540206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52e4121996bb3d506a5969f67e28c8e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c98025f4aaddd712cbab0402e662f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac768507b53f00a658337ce4afdb7c44209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa483e719f34d514961a557c82f1ccfd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8642230e447a7394ceb5c2f21b925b8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173fd88a9ca271382b45e55f0776b54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713fcfc83161f3b01b46c84345316ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aba2eae0dfc12b34e3be6041113a7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f92974fcc51dc5370fbd32eda97dbb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744043a279c9dea6568c2d2dc2c8fb4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4211dcff242ebcd3ee0362bb2fb7d00217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61449a697aebffd5f0b7bb696e4dc145218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2fae12ef4d20d10baf474c870c18b7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5c39b0477e25767ad8b1f8672145e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27901e673364ba3bf933b76340a4f085221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc441610bc6544be791312a01087b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea655b80794f2ce2646d94aa3f0797223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08bbc9107dc5c64e8c9216ce2d809d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0853ab84dfbb39076fb6e59e43adc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9ff3ad4512c43b29ab51e2b2eea1f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1341ba04474cd02ccba3834a95be1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612fea9fb48afcae2d684d9800541ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b8999c08a2f63f58339e6f724a2ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6136b40884b087d5cb1808363bcb2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e9c247f0032cb4f145d6ef844a6380231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc96bebf3daf6ab73ae771d7b4ade4d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655352ef9e5a4a1611df6c072d6ee6d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f481dbd2a26fa0bc76d45a1cde83e3a5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4aa2bec1317a210e01f51df9b6b0e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd508d327d50906482cfc883567d37b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b7c2cabf514c063206eb6d8ecc519237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4938e1b842886d816823d0e63040d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b40ec716a28509d6734808f54585f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee1a2570133b8f845150244027ba492240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f99654a3c1759713b35cd4b3f6a369241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d04a4baf8b0c25c83cabde8555f26242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b0a76ed88a68db88352f31bbf4abd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a894e0ff0b4e820b7cdda8e443ea5b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e662f82e1201daaf7891b2c0de229245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c76171a8e965f3537a52771df19581246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59556292584129585aee7c730f5c1aa5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fe45737392e07cc06d770dbd508e9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec498a7c0703551f2cf6b1b34bc1571249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0257abfe43e62245c6bed6e90177a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830cd2b8b810a2782f8e46d84c62057251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19b912c27ca8dc69cfe87f7053ad31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb573e24c00313fce4833815ac5a837253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15553f33cf5f6f809932c0317aad5795254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a460573aba8659c59e177464d39068255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23db20975ac25099aa00ebc18beeb9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea77ac3f2094baea5cb2965965bd3f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ce551878b8a14137ed9c5ecc58981258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d061b589adb16c5f62f2a0939bdd41259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b56686ccd679cf892697d5bd1772b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1ac338de00902c03f535f4edb6199261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54136682935ad6a233b7f700d34899b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4a325f5c6c4c545d5547e64423c500263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5877f2a22e6a65053c9dfed1440bda9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7005e840dbbe7802e3f950dc9361a9ae265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448de2b68b5b966c95531a8ab75b1bd8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938e813f0e89c1feec46c4b3d533541267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9d102e209869414123c0f5c9ef5cfa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb1ab5970c1a09600f16bc7e61a9e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99e6adf899894e9357eb0418966ec2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d951f2a2509b1385a8ec7958fa966271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a80fd98f3257d69542533fd922a15272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c482e11638de4e8617598243cbdfa76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2fb2aab06b2e20041b9f3c6fc914c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5801d576855114ddd62c0fb7353a4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138cf322cc33b15a50c8fea291da0cc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35f010957c544c587ef9f838dcd8f4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2393558d46e147e53aa0dbda31744fb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1ea0ce108ae73b625059e9ad78453279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b1a30b8fb11869bff11064483f6f2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca16aaefbf038027eda51d442f9521281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f3961d1bff20ed55748b6ca810635282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d09effb41940be0b6261894749893f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac5d4faf131abd337d2b78e66dbe75284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc3ee1bf811aaf1c9e67dad35c900b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9212cbe1dc0d8ac475cc7a202e721e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b449eca8ba8eb59f275669ae20c39d4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551e3c09552273be9854d55fe0b19e7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d45807adb5130f9c2f8f5f70b860a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ff517b3e92881ba530ad29eeb8afc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f6a1b65ca9b09eba16ad7474a554f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e0667c55d472eeb177c8f4d0c6062292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13e3162ea806a66e99fc0d4b16979e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946acf8a6727a803a8d2babbce28e3b1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2585714e5c33895f2bc7d6a9243951b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21f1be4f622ce0ef36699819ec2cbee296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a1b5cff35b2df2633f1046bc8ba392297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17abae50e61f463b85aa6b3ef43d8e4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662f90e1fa0b8156bbcba3d887604c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd78dc862a86bfb641b1a2b8b82c3c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5720cdf400bcd2c1c07950ef8173ef5c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff4270cfca05e4a0038b72e3bbaecd9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39959c0db66ac6eb8df2d5974b87d412303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54cb740b312abaded8f719ae32f1bc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56128d2be8001dbcb9c71c82ea3e36c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d679b4c02978c99904aeea660da4837306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01589fda84f19ab531c55e7cd619981e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03c9bd7a7074cf0992b7d95879f013308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1d3e7a98e488766ef8991deb9826e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea99727028d9eb3f78966aa7af3d9da310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ad1764f9a605f960d3569170ce047311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383247da55dcae758b5fad29f97cd0bc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165ee4954e3064b3d75b3234d44a81a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1353087b329fa16d64e23d0ff509d4c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a5d1ca4f612561a457e38d55cf9a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b96e8a5d23e8db3dfaee42385f18b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552f7f72c7b3436d2c560c79a109d4a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703b4216d7f6765726fa35f70b67eea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655f597409eb62d7928c367a2f4aa87319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09973f675eef2af6e0ecac0a7e2b245320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54877da775f97fc554dc8be7ee388b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7f004089fd066610df8d508de7d35322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc634ffe7004b782e139b1c04569696323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f8861b70d7fba78de777e1b26762e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beca219f9e02562af36bcb5d01f4afb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623a978ee060f34b9831feb059b1aec326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d23f58de384ae0bcb4bbe252ae0b98327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99dc9bb32a3f755e4b611e54a133f4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6948946e7fdb5eb095b050e9bfd0f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734f9db34ac7d5286cb20a33115f71a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca926a18614cf471d6b291f5d87d1391331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f8f1884f5247fd6832a9f214a22e7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49e0ccad2284b92ec67653cb026c99333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8d75b49a32ea13e8656db1f14ecb8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb4b6df0b335516e4957154245d2e6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc1126407b27b91277efcc5ef6c2e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bd03d6e1a8a4dc5bf99e3e81aa35e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3529c84079a8b1a9dfa5c15016dab5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790bb97a5c018fa85a03b6b0172af48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f25cd029ee2e3eb02949e563990c29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca28ab2a8e894a56fd371a7937e31a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b8c3f8d1cc2315e5c93f6438e7a64342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f92e5237d82a0f81c7b7ed91f5921343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faad37188cbc36acb59ac8141f52579344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc85a644590f7ca90934662c6918d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62a072cb40fbd92aab96a3db102688346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc625176b2ed591091985d8adf4e82b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508f03321ee633a06a9103f70b636a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460a2373a389208646f5b6a745fb1e0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e84308c2e5f4ca8f13e3fd8282012350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b914d3c0569f64eebd91d67881c03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b214a9507170c40083e3286b1b5ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c847f6ff2195010875c0dff4132b2b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c76d7452f482beb4b8690f1cf4ec1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781cb31d4289c677723fce2b17adc6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f9ff3694549579bddd553c023bb99356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73ea4a61f35a47708c0f775ef6a9fb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784a51659c9101cd748a4c4b3a96502b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7fff9aec957cc5290d21372243d794359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d95bef847b8c0c525e3b033bfb269360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7739ece4766a64862be266abbcdd4059361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cce664f6295353ab9a444e5e9e1614362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a64e6be18324657b46f286330135a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cff564075a29bae1d6ebbfd479c24364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d9499da77034d19b225f310e52eee365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37347c0511484e8fdaa810d028e00a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d99306dd407f76f40b3e84dff5e33367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79483a6aa26da8f74434eef8d8c9109a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514cc32d295d845c76c3b271723cc202369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fa5b52f1a5c44989e1a765dfc0730370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4bcfdda87100c86687f4de30743bde371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9080fbc6ff1f226d911ca838676b1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc541ec6d93edb8c25f05dd12cd952373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a541a50d5b31c1beafdc548b3b5ba78374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d059a7c5d4a4c4d4c35908548f16f963375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c4a61374de6087411f9ce8ed30eb4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc217198f452130c08581c3ab04b37bb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86404e2c63af511f1517ae57cc760c08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240d7c91f1aa821ec3f7da845c7d378379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad64b0d46c478e9317d507e4e76f2bb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329878af6777e1de3d33b6cce3bbfc2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac150555784885d894bc3f811dd90b9c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c6b7a78e9764139f27ed657f72946383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295fab19b4e383cb54fd71a6bb26077384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b72595154fe4b3e0d98ef7d9838782385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcaf7f949465e18cf08c4e0a30fa61f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb4264f002ab1121e364e468b31b3d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60286746dd47074ff914b839246e6dfe388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e258918a11faa5668c86000491002389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e246a01875ad4ff190e1a4521390f40390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1b9c248132ed477e33a1dcbfeda14f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f5e8948c42fc1c9974fa4f37dc093392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bebabca3a07340b199f6cb46ca6407393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759b5c16a4c94149edec3ada7ef6070394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9298981e4becbed01ef99488df5824395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33456b23b2d349bd3f312c90a744a43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7da87f42062a1eae29729557bdc35a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e745e9f6725c4fa01a0068eaf4f4408398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a5680eb7357e1c6b0282a71f9fef20399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adea8a301b6841b3d438fecfac97c2d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ee400a5b01fa70a6f529813d16b23401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153709463ce2339b9a431196de52cd3d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358968bb1cade2ac0d9c7809551f724e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf252fb1ab637501cf40e694dd01240404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a29644c674b9e9442e2e4285b4e97405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18120e3b4a5f1a1d8844b414a97338f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f436b94b8c7395d80d20128b99edab8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d49042df26854a061bec8b894b5a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9e79bfed530e4212596f9df6c6754409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddccecd087f3ac3b4c930f978fecfb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23046eb2eb3527809fe031df6939651b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e66287c6a2f8a1d9f50fe77e7a7004412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed0b1784837ff479b2344e78be77ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43390103b03bf97fa7f6a205f9478a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7b42762370814d99a22347df94881415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a67c4f9e034e6f1f58375727a1f56416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5669a8637a0fd80b09a25f76ef693417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d949076d7a2c88ee3853170a0b95413418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf604e0cf069f062439077497fefe540419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4b80ac422cb2d6c2f459a12d9132c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d478a8808d0ae929779f743920c878f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3c9c4114968653e4ae9ecdcaecab2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f75e97fcb2db167fef6b8f8160b747423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab1654626c68e83046ac11b9bb43256424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80022a0c46ab3cbcba63914a9a1e16d3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991922df98eeb6b3b32388e5df51a66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513cfa9ed3068fbc6b1a23d93540e840427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e29d011f6e0f2aea0c039d5930e4d9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123212eaee84845948a4e6e67acfa205429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f5785c26d49b9d95b42c3ff3c05f9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd4e5e27ca426b67057cc257cb866c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e04939b7717d90d9a87cc8b0af755432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df89e4aa50a0deba716077a890ca3607433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57bb6d83b3934bc0a03ff2470aefc5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6779f415427ca58aec35e91be0ce1fba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a821e205cc45d14c06f4f4f3887a5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fe7ef3103e9c33c0848ba6d274988437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d8f74e98eb8015f28f3e2aa919073438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb6aa224cf2c355ffee83f98b305d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cfa34bae695eadafca2e77401621e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9a31a3c94452a6bb993f5a0dbfafc441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670969aaa722346647a05148915828b3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2bdfbba2e423bd6bc4ba66f301388443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8e871d5be1a721538287954450f27444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84507955fedbadb68ae974341a67c718445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ba7a4446105e2fa9a3842af0e2404f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255ef3491b820840313c1e6b64173da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed90f6e20989ff967358f6b3301f80448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdcde2800dd675a2de7c8749dc1e038449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e7354fb2ad6f581ee9faaea00e710450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a97dc198ed784f452417cbd4c73dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d333c3eb27f39acf4b966e3e36cff5c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd01a013b1657eec12869504089cedb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6457e98a8867065c5194182c7c479454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c18db6d925e56766d6bd9b3d6bef1f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124596c2a739ad4718cc674e1f07ba7456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0720de91380b573ee02af999da8144a0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026884cc40956089753d4381669a1b15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e3eedcc119a5bcb1a21d1db540e3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ae31b57b97f674411d5d282268c8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39e6dc765adc5ddc2250c9ffc40297461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c4d23b2a465a787132042297d02431462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cb1241d141f9d77ce817820782d09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ed8d4e5a15623e9dff354d6c87be3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce16a8ab883a7b8c28a410cb769a98465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672153b59fa2abdf0a0afa193bd9900466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82cee83a75d2a0610620d3057a758b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47881bc526cb8551d80219b781d2c80468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89161a8842a695f2908dcc63e1dca74469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccc89aa86e2febf6e0318f8a0cc2bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017e089826340f4dfcd79be1eba9103471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d6255cdf15a4c78c39b9bb5088ba2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8709532091b04ed26c86046bfda6c6c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427d4fd4ac2ad069c9b263276e32e86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd271fd52b1666479b41ff4001157e9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781290abcca22dee89facd63cb1d2327476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b18fbccf91e6c64cc0eab370c6acb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38d368183118bd81597d100e8e7939478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ac4f78bcf820dcb2d2d4a62db776b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab956413096646c3e2aaba150208a11e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed20070169122cfd32543e23681b02481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65bd4e7850acfdd4556f15cbb9c3536482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded1a37a9dd1cefeeec8f909a1f7f07483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa70ff82e72e5ea6904766c5925560484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb729fc10fff2873a845db58752b90f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51050f98e9f859fda99b9d9928f4cc31486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b3aaaca005634549e34140b168980487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d015d683ba9292cc7f4f652166ac9df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db25ec5addb79a49aacb83108b34058489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6914b80129a989571af1368872306490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a35602b028b48f4aaf4a0237fbde9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b954b1a1a4fd6638a3ce1ae8046edd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce537246f25389d9f3f00c3902136c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609dd852e333f434357538cd24f33802494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9a59eb27096158f4001a45527fe3e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa9d5438f167cbd6ada13d26d5625f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2383338b9c2361df685fc8c870628e7d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6f3645145eadef14154784bcbf43f7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7878f2e28d3eaeb57678acde9580bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aac65b9eb59eba13fcd76ff8ca6d08500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28987c90667147605fba97f4cf7ff6a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6034cb9253908dc675fb2514e4d972502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaadf90661673f8a83b444f384e331a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965caaf343f5b8f2d07514f4f7f22843504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d95e43d268b7211a74e14a4d34317a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9233b8819a90414674cda1bae0fb595506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5c3dff25632b257cd23dbaa45a27c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66829aa05d00171cff026e5af621dd6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81af3279a52e0d751390e4c377b2e6c6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5922b93247db121c441860dd157c29510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184e8b1c4e196abfef6327f654abe46511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a294d03c06c06a88a9ccad1208a059512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46688e04a629f785abaf4abed24723e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01ffc44949a529e3fa9d76ff58f003514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deea99dd830a5dfbfbe38318fede97e8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c172831cba3e44b29ff6e0df99a3e973516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4ef752efcab8c33024467195a1692517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461f64b7bfdeed4f90da43504304ff7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67f2e50ed903b3d4e15061e7ad50c2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390afcd30cde463cc90b19bf3669682520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c71fcca14399b285de854a197702c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbffe041a9abbfd9a1a620095f520500522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da834955084d9293805e900aaff858a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd53fea4c1df9793db3bb066c995db524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c211e9e2c4ff309699badcbeb50f761d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6a36cfebff63d024c244f738bf86a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ed8f1785c3f84758fe20e2740f2fa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3e28a43e075e2ba24f96ffdce669d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dabe55e4c6107402ae82dcfc7827e19529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1366b832209f95a530e9df47bc8a0f9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70d10836ef922a02ca109283f40b0cf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0457e754615f7e7d79745962358aa6ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6977bf23c6a78694460c5ec00e93d1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c3b2d5b8cf609140126f740a9f5a5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a16f81e604fd0bdf5de2bbd5725e73535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e558fa02a423a6f3d57b212de3274c0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfc593850248298de8d7e65e00f486537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aad0682ad816f9b38a9fd0325079e1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fc1bfc0b6f020b1aa4da4e44104cbb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e601b54f7aa72f552fca4cbe703f605540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb020aa378544af6eefa13b6873f4be6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafba38ae7084132bfce3c351f5ac33e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98d28f927f0d182c5ecf63150775e0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94073ce54d54080af4500b6db4f217a6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68495bb896a6d3ea2f06f60172bf2767545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c622608bf312c45faea48e3ebb6234e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e3096e0350eefb719f89e891eb13d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858b3c20f85cca4ade1bf3b61b03206548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fea1602b287b79116aa24fad7a272549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d936e4388543ee3cdfbbddf622178e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c24f416ac2ec2428a0b9d422dc1b99551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163731790641a94ac98cd05abe5810e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a0d4fd0b95e6fdd5dc1c668f0b4652553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b024ea8370f0b4dd4f3c00cbf1d33d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bacd9b921f49cfc98a474a52bb17f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab907e77eb7e34afaf7ece466e9b935556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb0afd8dfd403c5b0514443a4ed8827557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4120997011e9315924d8930317626c4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304c475bbd73c8e11b42392aa42dfb4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49865e69153ba8d80b2a38ead1d24dc6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ca1724fba4493d864dce10f65a11ad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7a8a12edd6cb2a99a9c86786a92dd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6ad5bffc873a7d323ed23d649753f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64326f63e8c7703f2df7f766143dc1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ccecfe2615a489b9145d6322338201565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2274cac456ed5354ff004917d20b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae787bc9981a2829b60d0fbd62dc44d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d545100ae64497aa613dd807a091a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc109bb487db66658f1afa6bfb1729f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720ade3a041c8fdb0836ef67ca937ed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f54d25ce3ae937938bba59de89b410571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b5177b798dd4e7bb1494d418331e6e572.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e1866c3e05df5fd9a31a6646cfed81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c2919c63bf9d465639b4aa1e9aa5d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a678adb6f14bbae64bf3318b6690d723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94117dbc896c42f00fb816a1aa2c2914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e95dc878f7152c90b136ba8a4146f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510cda066c1faf00c08469f10adba7316.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e39fc8f17f3fa0f7329ca6b202e2c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c92649f0381b56845af5e38e6c0d9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe2367269ba7e7a2772ba172f865899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003555d157ac1986fb034ba85ed99c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3f1d3272cb78911f1ec6a60717b3311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864355497fbaf627f0584937efc2ef612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5411916973869ef76b3a08823545d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa1abcf1e5cc3ab8cd5c1dde74c1b114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27c46f237a4a5982a1f17eb981e61715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54a2dba37d2de5fd5aa77eb98aeb5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afbf52d36ce7833f3134c4c894006e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0413b0710aac151c6d692a7441bd3b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da55c8e17c23ba13eaf023b1fe472619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e908d11ff6e426bf7653444c016b89720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6a56c31f12e4dbf7188e11d0a2f1121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc2dd5fb0d869c1d16a0679c9fc98b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937a53097bebd4121779573fefabd6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbb32736f9de3878681933534bbab324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8b5f71685e21ddbaa470504e220cc025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0411905f652ef5dde043edc9bcaad426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da2aa48579b8da5de07fc13e3fb88127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e1a5921b27e7bb64b9cdf350ad872428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba094a01ca090e75a45daf860a002629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ec70401ef849f68cd3ba786c37d6c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689c43cbe3f03cf07ae97e07c39df1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2092d77ae2bdbff89d01248a432ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b46bf163d7047b0e133bc9c3354d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb22806e2c2e80e71b797c2f3eb179734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5942ce094af710952956596c5fd5ccab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d570a4a3f2547a08841f586d9c9de736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be57b6f89bcf1419cee95fd1dc0e7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe28f04f938d7c3752ca7fa939321d838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b028cb70adad319bc98169f6e471e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c07b5c2ccdb1085debcf621a119933140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcfa511d3ccd567cfc3e2e615978d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c7ab96286cd98bdb3f8d7be245039742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6c10055fb2ca4b4189755874160cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9c944a38da11fefa146afe6893122e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e4e2a206b3cf343a81fc9c383363d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6688182e59c94f982448df8b19c7146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31ab416a9022f327e8e8b51c72a7f7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac7e68bc98038df14e1caa4aaf632048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d19b938ad5c12afa8204e11d962c9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf16b1e7a0e9a195a1a7cf37878e31c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc1316f4567f2c8b8f4c4087fc4aa251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e5f46cb1a085d73f7f7b5d119958b652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd90417c53b30c38377cea0377717f853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ad9ca8916c07fe63496e774a19d1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e2cb0512593b31bc5e1881757014f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982e4362832de14e4524cd12764eef0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930a648dd198acb3305a3eb96609f7c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea119bb69273e7fff5513c047e9514e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed4493ff0661d5d8dbb13f6a67dc9ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895ba51e5ffd35cbff478ace49b0433960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9b9d35bb6b91f5ef163a7b7544b0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e98a6ccb5ec95115e58c5127deb4062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25e9b0fcca03ad03b53884d4943af163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fa8a0f9805c7f5bb0a9c2ec15788964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e26c61374eee9990db11b103434e065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd4aca42964b1e123c00c4e05174f766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6de5553b0b9fb7963652df8e7f065167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f24982c27771b724ea766fb454c7c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076eb74de29412042a464e0dee5166d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5269138196d47a62fd2cfed70de79a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28046a896c5c1e749ab4c35776dbe28a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e346be8c0d8c0a07e3ce1d5af6cc85c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f77657dd94b6159bf0661008a326973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed88b88b7169aeae733578902d814d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408341cb40bd927adf5de3552403eca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8731d547d048bcec5dbfe4ea563311276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7544cd27a951ee4334ca4c034edae4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339ade31bdf5135f8a980536e6f2abd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea6abfaf6050b03567cdde94a2e880979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68cc9c09ff3beaa5d2ce9eab7c9a4880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f871df471857a5149fac74aa08cd72281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1264e6922ccfb6c0f72a89643a28370582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dd0e5e14a08104a5d479ab9a567b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8a9aa65ef0fe4ac59c49b955555e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97902247ffc54d5dd235f47288b73c285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ec64645ed190e354e029609b9b77286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9307c41b46e67ac3d42597a0d6e2b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b19870e0882f79a50a9c24c5d151488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab7d81a110097b04143e0670f8292589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2e6f7332ea1a196d45f32d611b5fd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b298736c87201bedba73d8df76b52191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece0079aff82e3835f76693b4b85c73592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41615c9a12c553a0baa92845d110d48593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6582a733475c6c3a25d5619aed2a694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7577f1904eb02174d12e9d105858bc4595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd2a7952d752a4468cfebf890b76ab96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792c8dffb57fb43cdbe7c78aa8aeaad097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f9b0700ee64686c39df8963ffd13598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937d602d4c4ce9b68c2257c14dec47099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85b3b9fb41fd9cf5c9173e3ae1ef72100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83982cc356764bdc08166ba0a4b53570101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e520ae2b39dd82aa3c73c0df301ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6196b4a58d42bba5f83fd64ec0c11103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fbcfe11aee7fb6ffc4f7911dc432f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28857bd88becd8bfe20b77bfdea754105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fff361e5d6752f533d509b86f20ff106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e5651b77431d83d4f05e98f0f1d514107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6f06f3503d1abc65afdb99ea15e27108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa058f425de566e1b189c1a3df5be085109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d684d09f9f8398177ba4c77a1da5f8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea62f9a37d9eea188239292c7d621d2f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae0e94d990db9ed6934976a2af5a33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0c0700b5e963a88ad363bfdc53121113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a348d171019b0cce1df44beb51dc0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e570212b967df3d7a4b647cce1697d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d24b20de0ce36aef7e7ecb8f8d416f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e74d3c37052192e73f79ab2760a04b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682117a37d158a0401133623eb3377d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b20b1a78b0f8adcd236c88d470b20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882aafddb26a758af15022c535a70216120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069b7a55c46417d72da712071fbd2bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc91a6b55dd69dd39f0addb1974379122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a69799b579934dff38543ecd9f7019123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914adaf3a992e7396e5fd51aa74eed65124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1318cf2bc267aad2b574ee994b6e6dca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12f1cccb1801d04f68b2088614fb23126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca729d9ff5da9fe3477030f6afc9e3f6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1ee4f5100d2b39e18b834cb565fd3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3e4aabb28d09a5ca7a5da895189ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113283566145ff28a7639ad0e28c4c6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff082237da16e5213d091a9502d58ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ca66c20a152c763baf31b4e356c24132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f954157e77e57db91c0081d032ded9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8b0c7294679c606aaefe1d4813072134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accac099e3e934e6ac319d049bf1064135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ee5cb792c84e8613885168b45e90c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cd30419ff2923aa9155b10e032f399137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68577233389ef4697a321338e4a37b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed49df5ecc6d98ee82d9846a82d6e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4d564b217dc30b22ace6fd373133f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c7fcfe85c901a92e1963877c81c723141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8012d8a7745b8206d5ba57db16ca0393142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b1f7afebd898a88ca31b6b1143620143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b92a278c9e000233e3ea8bc1c6a808144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56471957386808d0647bfa49e361739e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ace95ce984519ee10cc8e9b1deb3db146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e575a8940c36e9ed37616dedf704c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9db213a5f80a97d5af82167163dd4a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be8f7c449b1906830cc19e408605ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970bf8d39ca9e5068e92dbfd099805f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3400986623ff7bc9487a2273220708151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9734cbd164872a98ab6c08bf60de253152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3975707226ee2cb7a25635dfe75df8d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cc4030062ea354a9fdd717594d502154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9842e5f2e36f45f96e7489791019ccb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b4bcae787e59b78490835ba415156156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623c83ac510c7748cb5110b203fd555157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54ae116b1db2609591f10d64a17e5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e4063ad911824112c3af65fb37aac9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047af27ced78a67f21018fa1242e38bc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c576ebe71c79882ed6a255febc62ce6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9861e62ab68674a1953390940a1c45162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782232fab8a7a0dbedd8abfbb639db9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb884b23701b14fcb9f0ba61dd6be31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b004f6a6059f021d7abc544bad0eff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d183bd8ccbef89ef0603d49096349166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7100a6439edf37a80b0b2019618f4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20fc3ddb8378df419fe80901554dd6c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c031c241d26b74eb67ad283782e2f09169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5385aadc53672f3f9e1d4548eaf5b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190006cd81e71232d8079fe56ea5d4d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71457051af2a3aac1cd95072e75ba8a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a2e9c2082779f921f1c02021504a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d605a169f00e895b1c8ee93b208e5d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5652794f65d63334d430e71929edce2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72a3fa497c3d56bd79f69672fb5b11176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08519547484bb7c0a7ea543655e9e17177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda02cc0794140f695ff9bfc66ecd74178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36f63ab676257aa6504422955b7489179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2a4d3fcf53c6d9c6f06f087c55511180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566f5872f7a3eff2efda549d4261d41181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84bb3b024f58220685fd9c11fe6914182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ed9f2be6a1af904aeffe36b22b27d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28ded15fe0489567721912b1b8e1cf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859c0a8558891975e863c83fb4ac524185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71435067f29493ffdced2d60fb13aa43186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91f7f656cb51b58293d8dff6278f38187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b48f5a16526bca114fcbacbf91c9c6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62cde06e55da31f96fe794ea3ba8d13189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72295f0cdb8cd61e3b30eef3017b3d84190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfaf4d4789e5876a2fe2dede88073d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4e607ad2284ad78d7d8756388d91c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a3d8ae2628fd6b680cd03304cc1c2f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f2112a93866a291e4da422922a6ace194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc07ba6b6d9fa260d3d99f7abb867d8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e643653940fde65605c05545b94949196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39473d0acc88f63f63fb4c4e10582b30197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abe84a3bdfbab459d4acb0f7bc8491198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda97fc81a14a6121d2d20ea781fe3a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d78edcab53199c94a2faaae797224200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedda92631d28894b0b32b9f5a7c698c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab29c603f009cd484836c8b378b039a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd41f73bb90d9fa9c611dec39f697a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b104d4f7363ccfda7383f6b4b6ebaa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05c42f8d3c0ef2ef21f884bafd371b7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca72ce07543806f3068f5b4107a2048206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590338cef446589e5c2df9f1c009f3be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f079d4071b4a1c1ee332097580dab7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347791c25f1ffa74de2765697fd3cac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ebc63241889170f80edda433cdaf4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e447bb107c305970e75ac87efbdd2ad7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f831c1e695ac0b7d29e62035deed140212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2655271fb1eb67eb2f8542c8900eb9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8967e6b3d80534e508ddf2f901bd56214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634d6a83948110bfb92f75290c4b48f3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dedaa4eb3e2bf7bb19ad41c094760c9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b73e59144d810144007977b17313c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2efe3b87c266cfd5063cb0d2b7f141218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084f8572d6fa0b39d16af577aeaa3ae0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e122a569d928a7cf88a5eccf7f85dbd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e2f467a00fb5703d651edfe93e0ae221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88a0b816f735136456ce5e5fb39c78c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112422fbc14c5b263e90c86d032554bd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec6bd01f65e304b45c870a97c2515c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce66600033653270700301002b63ce0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd114fa82345b1d01466812e19a001b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d9e4750842a995c38a5db8f7eb58e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492865151ce057c4866392ae3e879d76228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffa2a5fa2c29ac99704e61004243a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badc609c0b6b1f72734932d2bb93b042230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bae08d22ce7b91ee8c0cb0c24c498231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf18885046e47d21d30fccd8acdb34d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0e9e492e093e7b14dcca8115a694c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df964fc6fff0056dc9cb5e4f57598bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0d79d0616b227a9a51c75dbda8c03c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08df85f1c691e5bc3daaf19746a30bea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86a0adebbea34f9774cf02fe75e6033237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36fa1907f0c3b714901d86ab10bb2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126ed338efe79e870cdf5a813a6802d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d43090c4845bba4f09cc61cd9f0458a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563a466262bd25e1961eb21a8a7662f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3625a8126af23542b1469dfdec8dec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fbc5de2a4badaf6294ef5d81b33e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e37f693dfc7a7cea0417731994d79da244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99606808246d9f31390eea11dd74ba7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172499239109e720c6c0b895f89a9645246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c128322fdd0a9479197dd5a3850319247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d9d80c163bd685eba18e782eb567a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad17eceeeb9ed18d5637b0dd4863c5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd9bb08f3d8f06866de18be720c5d58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158b6718f884ae101673894898940d7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c80a23f84c239b29e44fb92c58fce8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753abca4968455dd4d1400817fe389bf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab346ec205ef812db2e9b1a51365bb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332354c787bffe9d157b690d748a8503255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc954e8530d92a76df89ecc4f20af8e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56c2254e74d537f646d25477ef0f72257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b234ac5c278e394c47e4a24d283c16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef049c3ede42649adf95149c9a369f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70bdf41abe11ae2ffcb5199ff63b82b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af54f438829501a4b03be3fb6807e5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51aadcf8f62eefac527abbc917bf24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd49246f2af5ac227252ed831c7d0d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39702884d3685f6e44341e885351f0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecadadbd793363336285b708c3b0ef1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad85aa799272b287b0610ff7b73417a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2ae646cc4ac6aacadde6f4bcc38ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68963dc1d6959d7a9a4b2710897d87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8c5389afb694dcee3e5940f76bc43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63885dfd9e88a287148b1989bcb4c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa196dceb03938b25ae3bbcb2e6fae7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef223f6c8bb12a01fe12c41ab3b7ae2f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7954175e43c8bb99c697ab23d5eeb4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c444344a54579e77fa191991bbc2a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cc76741eb2f2c6179ba3fde763148275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7396b199ac152a81b4b156806accdda4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16679ddad3db594088324a9e264888277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a154ab930861dc8386011ea17684d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb1ddf20ddd710d7116d104c5576b35279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d763d35575a0600d462606df79ad8dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e159a3ad7217dc5346f8855977176ea281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585971dab816c43120aefb14be68eb23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0a609ecc2c7385c79162a83d579a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855bd194b18c7674c376ee1aa8dbc9cd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c142f9b4e32d1ec43ed4b07b4795e32285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c53fdd2ed8e82b852933551305359286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dade164343110035f22c7570aa05995287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3424b69b5eae8ddf0e3b1de6c7108288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941a9f404da2e436eadb8523c9dca9e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef1b61e789342e9b1f2145395ab0213290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9684e222da3a24630bdc3e85a6acdf1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecb3e351b491d842ffc08d7a77a41bb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cee2a9c6f0c3e8afbe5cd28a4aa5df293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cf2a5ebb4e5c3a88d3b2493851704294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aa8a92f35f95ee9f202eaf12161da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97299e756e151d8f38f27fca5281c4a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9b6e5648ede90668b67eedae5882f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1fe56e3dbe93506433a92979da6752298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4910b02a5651ead5f485c9aa6a50553d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eb8183a2f9cc9bbe6d06d22161e038300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbce3b9bb60b90019c44163b9100c4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba80e22dfa15f05243963dc50f8c4d0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5448381c529d73b7f41a5b3a377a38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec1fe25b2c4bdf52721aa7d88466fd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e17146bd95c183463420af38a0a421305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dfb39cba4880229de2d80077a2dd7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbb8d159a6f30f092259ac0786e87e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f0f913759c98a1ea815d354115619308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e2342f791ff6a84bb04e9f7d52acb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf737092b9df9b62a602885fd41f62e1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f553bdc1b1b63654a7356db1b72ff53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3660f517f5124fa155e531ba639c595312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24c689e4e0b579e689e521bc86f587313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498d0ba496024b32127c572fb335281314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a0c424ce960d43b7849dbb7f7a99b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138cb747b1c8a8279b556544dc7d0a3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d8340b37847759367b596c6095cccf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6e450646ed9b2c122d33dde94afb2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf25e099ce66bbeedb79921162c7c7f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491bf2a3588d8936e817bc9c066902c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6585577748c958af46741a3d4b272c82321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcde6174e9f2e435395a0691a067293322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492b52e57508775dd384b4937821c8c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66715051e5011c3589e001362d2a3b2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa53109f2a2c809b706c6c8f839e1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ac0bccd68fdd5c12cca4b50116355326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e5879a1d650e5dd350bb68e5db43a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cb1b0ec0274ac2e504d8aa3e76122328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d218faa818beb907df03242caefea8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c66c6925ebefca48dfada4a8a4e938330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5f26be31d31bb5c5cd8e7def5e608331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34a85b0a178306f137a08b0fd7381f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3d344d3ac874a9caa22290493ab98333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238738d433131b1a82cf8cb2c627714334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ab8dff6fb365c0a91e01b0efda611335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7346d1ee5a029d8749d498c253386336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0e89dbd46cca0983b88460a79aee7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d120be69b3fcca7178648d5f61c9aba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c5a8b3cb62c9f3e2ad724b8a3843c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e6c4f7fa05ddec5a24163b9ae4db2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c8000a3e0c48b12e58998c4ef53d1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb530c7b48f666419ab67fc1bd6fd358342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bceb5290086804655fa40c1799220343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6d347fa9d118632bebc122ba91e0f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faa8ff6937b30a3454cab18d4a0915345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab962bbd1e2745063bb4b9fcb8ac533a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848c59400bf32694cd70b8789b284b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a3eccbcb404b197c70ef9f1a27015348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d2ea0301c2ec839ea43d189886d6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caebfd85b1df1cfc6f9aa6488d86b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d9422d811320da18d2817a0eb71eac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5c09199365d7e97370ff87ffcfc02352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d60ed17df7f4887b98f93de00a80e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d94679af32b3473138478551060b7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd914726a07d1239252d8d60152ff6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb897839f36010378260d280866d25356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d5bd7bb32d453addd7e121c0a8949357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35e3a5d1431a4217b30f9d2c2cd0cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fb197a690c6703ed35ccd0bc2b59b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f764924a5a3dfe6565fe5b050226f1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b8686414057f5ed7d4911dc842896361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7e288aeebfff1b91a06335261da3c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1785e039cb3c4ac502d59e06991d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec096877b7b72ef046ce55fb6f5f5ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264f879a74d154e0bed74a5adb8c6da365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9625fa32ba393513df32dcb98cd9a8a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5536ee0a682085ebe4155c789213c1b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3377a1e9f7744bff532dab06f7adf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd32f0bc3ca0bc824faa4743c387ec9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3586ba04370cae3a31252441a45789ab370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5dfeb65f4ceed68dbd20c98229c61371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b680cba995cef76bfb21718e5af832372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981d68d4ba00e6b564f30714699304a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291295911f8225a61e4d15d6449e0b9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31736dde5a0e50ea148e0587f1824224375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f8f3c778c2d3b93a754cba044e873376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f026d6548c86ae99b4fd0a3c6daab7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd4d6cc06b7dcb95d1ec1f7d863c45378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606d5332c102acd2c47c8598a1707be9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16092274e386877c4c589cf80c23d2c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad987318a4a7bca05effa293f041c38a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44aa92a6bf99013329ce310409fe401382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6990137f305cdc892adc54eff1fee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66335f0d8e5750adaf2cc3cb87ecaa4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2713ecf1c344ecc85716b2ddd12f1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9bc5f3f14bb8a7d3fa55380afdd2a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcb80c13ff03f48b4b5019df6d4d21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89574fb8fa45933f9c51f411fbbfb5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7cc7389e6486a9f2cbc3b90672233389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99196f936a9a9ef8048566d937f349e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edaeb5bf4e341211d673acf51e0d42391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9f5af344407db0910e50d0b23eb169392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469b4c6d79780d91c604af8519f95a0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdffef1fc7047d92caa18dc331a1f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845aef7502561eed21c81389bb14e4f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561de61cd0443ea87bed3daddc7a5356396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6aea238be04488f40313999c7d303e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8148272fa8290d0faff63d09abe754398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aecc056d56e4409e6710d2684d248b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f7ea75afc609e5190b2d57f8a4d1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0841ced932fdf49b61e57ff15d2e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d87d3696cd88cab680c6e51e6d025f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca804008131d2d707972c1ef6d2659403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a54516cc4b3acc77ddb6934b040ec9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73e83e925f1d7b4b40e3ee2809355e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01909a80606d65f4162b5853ccaeb467406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91444608e4378603fabc4b69462c657a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8a530d73129d54aaf52fef71c7436408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5508c82239084071c08815d5ff6cae68409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c33836fb2dac87b8c7913c773389f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ab31b8eb8a4090c67d8ea54703375411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcdc4949c5b95cfa447a23e28924c0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7a16cb1d3d4dc9d196a89725801d19413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b88b78ecee468ad7c94355b6026a06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953285e6ab5714e953ff6e642a3137d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94828d4edb911fee528e444716de629e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15898df6172991a89a970658400a834b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9bb92d501bd5bb5839df6bf48ed32418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640ce6289d73ba36948645ecfd14569419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc621b784711414ef21868ebbf9ea42420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606ffeaf83aff6e746469ae4e051962421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2e44de9a2a859bd1ce8caeabc3cbf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6c1aa45142b4a89f075a53b9edc6d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba861c29a398d01f2fbb73eb80bba7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb08d04fe770ac69eec113f6c65b14f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650286535f9a91199286f7ede42f7726426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc74cef3dce4b58c459b311a5b9baa3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc56b2839aa20951b95ae866362c2f2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b26a677725826fac1a4468e3782137429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13990c14d87eea43c16c1206ded50d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4fc2c8ca9ecae1e858a97bcb6e064431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d199a11f7a6073d47b9a2aac161b38432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fbb3dd992fec477de65487b396cbd2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b0c523a36b2cfe0e7c2e03414e64f9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ceced0e2d810a78730bf431dfd5d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98467afecd1d53133a61f92ee4446627436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336672003d8391720b8bc2ea1c57d8c7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621c350617ff09330fe55159fed12dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519015a0d6a5dde269eadc644538b1b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237e1973bd55e27ae0339c86a05e315440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1deb2a66edb0a41dddacf04d1046c6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec1e20722fcbf089ba010025929e23442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f05783c96e66a69d928add8026f1ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21089acf344ece91cff59d9b07ba594444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214b61d294a5c680225efea94fdc2bbb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6a503a65b33dd89f9920bbc715f7f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11362296534544352d5d2cbf6308e6d2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3f400803a1de4741a823fb7f105f2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b67c35d814beed7a0dd109a296c64449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0359ca92a289278accc328d42f151450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96657f0e1b2bffa44ece24a4e294ba65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba48be928a783f2ce09d3c322e7e939452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eedd842cc6cda84a399ef0beb960a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19557cec334c8a2ca726c76282eb718454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ec31e7150cf2baa2bb39a8ae1f2be5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411b3e368b47fd3210a1c2151adfbbe456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd7e2ad3068089080870d71fd99ae3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d338fd8736f9ff2ee775a325e51267458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6e129d29b29cd50830299d5473589459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d367783e66481d375f959514b131745460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0de8ae373f2190397cfa8670bcd992461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23f8313530476f1429a570def4f96c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7b5e2421fb1f07a667c34d06357fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40adb35b360c0b42e2016e2a6eef9afe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f745b658ba613ca5df75e66a9c36d84b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ac452903178a7978c7de5d093a4a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc28622a7c3ab14cb7adae06a66992467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3553b00700701c0ee3ea25672d93d3f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877a7aeaa80aeacb0e97332608b9bbc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a534aca549e987d38df83161835d46fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f459ea7a6a0e3733cf4af5e8e77b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c835eb98760cf05232f752862d0ce3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c63d400d22e7188a6dea698a159406473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad52a4f6dbc12142fe61accb905173474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516205301c513fd1da4e03789e44f57a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1497fba7072a85483629646dc7f02b3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ae66c11c09ec7f8bb23a2aa43f1593477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b5933c66cb16c080d1fba23d4d7dc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27514a77f907228a4236b9e46b98a748479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf01cf75a837f8d98931f52a71a693480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f4c6f931c4700702922628a1f39f2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343ec4be96fa5582b1bcb8285fe0840482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37056bec1488e6ef8a2a7b75b20358b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85dd38ddd964fca5b5059fd7c53a577484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e35e43563db2f67742c7d3ae426fae485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09fa2c40fef38235a2f785d7733a0a8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df8fd03aaefcfabe3d773fdc46e995487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763a68eb8ab7a9aae42aa155a3c256d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3c83af851359910c39150488edf86489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b60e88f6d5d4f7136efb4a2f247ec490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7db7ccddeb426d5ae2d866f037d808491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5e5654a30d78bf61fb4439ea150c73492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e3d88bf3363cd98e3ad9da2470d3b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de420aabe3fac362e2fff6f58e23bc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0ca5bac6d50fe205431fc8e26f6daa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dd4ffc8b384887dbe53d2a44a0dc48496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edeb09e3d6a72149d4db9122a85136e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fd4d27eaab587f9c3a8595c1b5316498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b66b808fdd4b37dc8a074546468a27499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d44d035e8bcf4a0d57efd367bc3a6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da032cc35d802045a405d381cd270ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50bd1dd28138468a47b41a7649a6a5c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafdcd12566c8fa51218c811806b8aa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fb48bfcc4d29ff10607d1dbc41d2bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015275378ee255f8aadb2616c1deaba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dececb9790a2e7d3460516167bcfeae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492dd20483c78d9e5fec8a8a93d27323507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236a2854052b8414396583d990765cd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dc49d05ca9584738179ea26759473509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06aab7ad93d95d585d6c21e75f8e826510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a75deab6b7ef85ea92a128bee3dc67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3c89b458a28a0f542302e4d8a7112512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71db7655eda0bea303caed1a081179513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654f45a31679ce839128b7388ee76af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519d3135a13059b314b03a3c4510e0d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d238983dbb97689122e4b7527ff6c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58660c803e15f64f8ff6fc38cd6f764f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377b24e180cd7858fb1f9f9e8ceb8ab518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4c36f6f6c2ed7af88e1bd44991322519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43454fd52abd7c60e104399306c8c118520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb8285623da4fe925f66d4cb6a7b1eb521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36082aa6b2de76529e2a6893bbd16996522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae29ef2621e93a9f59d24adc6a4e9f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc30af9fd0ce93f4727f9cc5bf1b9e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe9287dfea36f5718383e14ccda7363525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988870ce8d91dc9e99b997580cfcc9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506e195b25ec3b95ffb5075045e112b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf87243b9f5980979e1a4fca1278fb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c14307ea1b1afd0d422e9fe474ccc1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f863893cb35b5f7b397271b9548c5a3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc46c92e09a10c0ee9bc6ea84ac8c3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced104f185c9cbca49f14f340376dc6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d06b11dda6abb2b50197f45e7d6b2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2c5e6746dad704bb1841caeffffd84534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f9b02ed2c1feb99a199e0db95f7ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e6c5236fdc06faa069237863dd3bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cc0f3c265c2f76ef5e32450194694537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb4fbe8e51a6dff031747a77d86a0e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe607a26dcaa1eedd3e3468be1b6e8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001311ff94402ff659a7e2022fb686db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dc801719fe749f51d07b31055eeea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad75a55728802b3348273b3a7a1bc9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5642391d81e61f22f750c1fd145d0f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac39f36a1f59352117071d34dee76b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdb08daa703bb21c1420f3219baa68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac32d5b3e29ca7e5a456e92d03d2c38546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd949dcecd0ed60acf0b84eff5f83c10547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695622f0ed60c51214d7b896d2089a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3718208ae1b1ca30a82c678990a104a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257816880cf645aa04cc3062590aea93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ac4f4f4c41cb05f7ea7bebea0ed31551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee43add465c4d0fb41c57dfcd9660f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca751f37a4dd85f9d9e3aac37f24a9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27044fc0cd17c0fb35b8d646b88155554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e30042ad21c7487acc598ae7409f3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d682a08a042535a8822af6267e4fb93f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442665c73e980f408502a131e15d192557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc07959d3b55393cc997c1472197aaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c60a11afa481f03584b9fbf501db8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a57eb3fbec53bc0d929cd327517fcc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d6f245865269ba1a7cb3005d2dd56561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996192a79bc5646c9ec1b95a4c892e3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b22256775145f2e880f58151fac9e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37273b48e5a41695e21672caccb55aa8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d19d5900dcb16ef9ccd5a9dc48a4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8bfb76a846f48c7b9295b68b7f1767566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bdc5c52e23a7fd3e8f2fdf4892586567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f3ef72417fc9b2b118a55c5961e2d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d712bb6bb7e85ec90bde11a007ff1c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21660ee52c556aa488de3f748249b9c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7bf758b29e5d172a7ec90cc19b1436571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6a859cdffebc2474f476a2eab3a27572.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>